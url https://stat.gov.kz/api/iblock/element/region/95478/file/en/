--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11865" yWindow="255" windowWidth="20730" windowHeight="11715" activeTab="1"/>
+    <workbookView xWindow="11865" yWindow="255" windowWidth="20730" windowHeight="11715" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="38">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
@@ -170,51 +171,51 @@
     <t>January - April 2026 compared to
 January- April 2025, as a percentage</t>
   </si>
   <si>
     <t>January - March 2026 compared to
 January- March 2025, as a percentage</t>
   </si>
   <si>
     <t>January - February 2026 compared to
 January- February 2025, as a percentage</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -250,56 +251,50 @@
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -466,111 +461,111 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -865,98 +860,98 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16">
         <v>96.7</v>
       </c>
       <c r="C7" s="16">
         <v>93.4</v>
       </c>
       <c r="D7" s="16">
@@ -1400,355 +1395,355 @@
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="28"/>
-[...3 lines deleted...]
-      <c r="F7" s="28"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="28"/>
-[...3 lines deleted...]
-      <c r="F8" s="28"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="28"/>
-[...3 lines deleted...]
-      <c r="F9" s="28"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="28"/>
-[...3 lines deleted...]
-      <c r="F10" s="28"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="28"/>
-[...3 lines deleted...]
-      <c r="F11" s="28"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="28"/>
-[...3 lines deleted...]
-      <c r="F12" s="28"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="28"/>
-[...3 lines deleted...]
-      <c r="F13" s="28"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="28"/>
-[...3 lines deleted...]
-      <c r="F14" s="29"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="28"/>
-[...3 lines deleted...]
-      <c r="F15" s="28"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="28"/>
-[...3 lines deleted...]
-      <c r="F16" s="28"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="28"/>
-[...3 lines deleted...]
-      <c r="F17" s="28"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="28"/>
-[...3 lines deleted...]
-      <c r="F18" s="28"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="28"/>
-[...3 lines deleted...]
-      <c r="F19" s="28"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="28"/>
-[...3 lines deleted...]
-      <c r="F20" s="28"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16">
-      <c r="A23" s="38"/>
-[...4 lines deleted...]
-      <c r="F23" s="38"/>
+      <c r="A23" s="47"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
@@ -1920,329 +1915,329 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="28"/>
-[...3 lines deleted...]
-      <c r="F7" s="28"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="28"/>
-[...3 lines deleted...]
-      <c r="F8" s="28"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="28"/>
-[...3 lines deleted...]
-      <c r="F9" s="28"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="28"/>
-[...3 lines deleted...]
-      <c r="F10" s="28"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="28"/>
-[...3 lines deleted...]
-      <c r="F11" s="28"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="28"/>
-[...3 lines deleted...]
-      <c r="F12" s="28"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="28"/>
-[...3 lines deleted...]
-      <c r="F13" s="28"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="28"/>
-[...3 lines deleted...]
-      <c r="F14" s="29"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="28"/>
-[...3 lines deleted...]
-      <c r="F15" s="28"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="28"/>
-[...3 lines deleted...]
-      <c r="F16" s="28"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="28"/>
-[...3 lines deleted...]
-      <c r="F17" s="28"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="28"/>
-[...3 lines deleted...]
-      <c r="F18" s="28"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="28"/>
-[...3 lines deleted...]
-      <c r="F19" s="28"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="28"/>
-[...3 lines deleted...]
-      <c r="F20" s="28"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
@@ -2434,98 +2429,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="60.75" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -2931,484 +2926,484 @@
     <row r="43" spans="1:7">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="6"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="45" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="45"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
-      <c r="A6" s="37"/>
-[...1 lines deleted...]
-      <c r="C6" s="49" t="s">
+      <c r="A6" s="45"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="43" t="s">
+      <c r="D6" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="43" t="s">
+      <c r="E6" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="44" t="s">
+      <c r="F6" s="33" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="46">
+      <c r="B7" s="34">
         <v>82.4</v>
       </c>
-      <c r="C7" s="46">
+      <c r="C7" s="34">
         <v>93.3</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="34">
         <v>78.2</v>
       </c>
-      <c r="E7" s="46">
+      <c r="E7" s="34">
         <v>91.6</v>
       </c>
-      <c r="F7" s="46">
+      <c r="F7" s="34">
         <v>109.4</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A8" s="39" t="s">
+      <c r="A8" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="46">
+      <c r="B8" s="34">
         <v>69.900000000000006</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="34">
         <v>128.30000000000001</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="34">
         <v>68.3</v>
       </c>
-      <c r="E8" s="46">
+      <c r="E8" s="34">
         <v>99.8</v>
       </c>
-      <c r="F8" s="46">
+      <c r="F8" s="34">
         <v>108.1</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="A9" s="39" t="s">
+      <c r="A9" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="46">
+      <c r="B9" s="34">
         <v>86.4</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="34">
         <v>92.3</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="34">
         <v>77.3</v>
       </c>
-      <c r="E9" s="46">
+      <c r="E9" s="34">
         <v>86.7</v>
       </c>
-      <c r="F9" s="46">
+      <c r="F9" s="34">
         <v>106.9</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A10" s="39" t="s">
+      <c r="A10" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="46">
+      <c r="B10" s="34">
         <v>93.9</v>
       </c>
-      <c r="C10" s="46">
+      <c r="C10" s="34">
         <v>118</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="34">
         <v>85.6</v>
       </c>
-      <c r="E10" s="46">
+      <c r="E10" s="34">
         <v>94.6</v>
       </c>
-      <c r="F10" s="46">
+      <c r="F10" s="34">
         <v>99</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="46">
+      <c r="B11" s="34">
         <v>88.6</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="34">
         <v>91.7</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="34">
         <v>81.900000000000006</v>
       </c>
-      <c r="E11" s="46">
+      <c r="E11" s="34">
         <v>79.099999999999994</v>
       </c>
-      <c r="F11" s="46">
+      <c r="F11" s="34">
         <v>148.9</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A12" s="39" t="s">
+      <c r="A12" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="46">
+      <c r="B12" s="34">
         <v>83.2</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C12" s="34">
         <v>75.3</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="34">
         <v>101.8</v>
       </c>
-      <c r="E12" s="46">
+      <c r="E12" s="34">
         <v>94</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="34">
         <v>107.3</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="46">
+      <c r="B13" s="34">
         <v>185</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C13" s="34">
         <v>235.2</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="34">
         <v>179.1</v>
       </c>
-      <c r="E13" s="46">
+      <c r="E13" s="34">
         <v>78.2</v>
       </c>
-      <c r="F13" s="46">
+      <c r="F13" s="34">
         <v>100</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A14" s="39" t="s">
+      <c r="A14" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="46">
+      <c r="B14" s="34">
         <v>113.3</v>
       </c>
-      <c r="C14" s="47" t="s">
+      <c r="C14" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="34">
         <v>98.2</v>
       </c>
-      <c r="E14" s="46">
+      <c r="E14" s="34">
         <v>159.6</v>
       </c>
-      <c r="F14" s="46">
+      <c r="F14" s="34">
         <v>445.8</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A15" s="40" t="s">
+      <c r="A15" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="46">
+      <c r="B15" s="34">
         <v>87.7</v>
       </c>
-      <c r="C15" s="46">
+      <c r="C15" s="34">
         <v>88.3</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="34">
         <v>79.2</v>
       </c>
-      <c r="E15" s="46">
+      <c r="E15" s="34">
         <v>97.1</v>
       </c>
-      <c r="F15" s="46">
+      <c r="F15" s="34">
         <v>115.4</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A16" s="39" t="s">
+      <c r="A16" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="46">
+      <c r="B16" s="34">
         <v>45.4</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="34">
         <v>20.3</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="34">
         <v>105.5</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="34">
         <v>78.2</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="34">
         <v>97.4</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="46">
+      <c r="B17" s="34">
         <v>111.9</v>
       </c>
-      <c r="C17" s="46">
+      <c r="C17" s="34">
         <v>344.1</v>
       </c>
-      <c r="D17" s="46">
+      <c r="D17" s="34">
         <v>106.4</v>
       </c>
-      <c r="E17" s="46">
+      <c r="E17" s="34">
         <v>85.5</v>
       </c>
-      <c r="F17" s="46">
+      <c r="F17" s="34">
         <v>98</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A18" s="39" t="s">
+      <c r="A18" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="46">
+      <c r="B18" s="34">
         <v>98</v>
       </c>
-      <c r="C18" s="46">
+      <c r="C18" s="34">
         <v>100.8</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="34">
         <v>101.1</v>
       </c>
-      <c r="E18" s="46">
+      <c r="E18" s="34">
         <v>73.8</v>
       </c>
-      <c r="F18" s="46">
+      <c r="F18" s="34">
         <v>98.5</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A19" s="40" t="s">
+      <c r="A19" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="46">
+      <c r="B19" s="34">
         <v>95.3</v>
       </c>
-      <c r="C19" s="46">
+      <c r="C19" s="34">
         <v>50</v>
       </c>
-      <c r="D19" s="46">
+      <c r="D19" s="34">
         <v>100</v>
       </c>
-      <c r="E19" s="46">
+      <c r="E19" s="34">
         <v>96.6</v>
       </c>
-      <c r="F19" s="46">
+      <c r="F19" s="34">
         <v>86.2</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="48">
+      <c r="B20" s="36">
         <v>113.8</v>
       </c>
-      <c r="C20" s="48">
+      <c r="C20" s="36">
         <v>113.6</v>
       </c>
-      <c r="D20" s="48">
+      <c r="D20" s="36">
         <v>117.4</v>
       </c>
-      <c r="E20" s="48">
+      <c r="E20" s="36">
         <v>101</v>
       </c>
-      <c r="F20" s="48">
+      <c r="F20" s="36">
         <v>105.7</v>
       </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A23" s="18"/>
       <c r="G23" s="10"/>
     </row>
@@ -3470,346 +3465,486 @@
       <c r="E44" s="6"/>
     </row>
     <row r="45" spans="5:5">
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="5:5">
       <c r="E46" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B8" sqref="B7:F20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="26"/>
-[...3 lines deleted...]
-      <c r="F7" s="26"/>
+      <c r="B7" s="48">
+        <v>88.2</v>
+      </c>
+      <c r="C7" s="48">
+        <v>95.4</v>
+      </c>
+      <c r="D7" s="48">
+        <v>85.5</v>
+      </c>
+      <c r="E7" s="48">
+        <v>91.6</v>
+      </c>
+      <c r="F7" s="48">
+        <v>111</v>
+      </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="26"/>
-[...3 lines deleted...]
-      <c r="F8" s="26"/>
+      <c r="B8" s="48">
+        <v>80.2</v>
+      </c>
+      <c r="C8" s="48">
+        <v>154.5</v>
+      </c>
+      <c r="D8" s="48">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="E8" s="48">
+        <v>98.7</v>
+      </c>
+      <c r="F8" s="48">
+        <v>106.1</v>
+      </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="26"/>
-[...3 lines deleted...]
-      <c r="F9" s="26"/>
+      <c r="B9" s="48">
+        <v>87.2</v>
+      </c>
+      <c r="C9" s="48">
+        <v>90.2</v>
+      </c>
+      <c r="D9" s="48">
+        <v>82.5</v>
+      </c>
+      <c r="E9" s="48">
+        <v>87.2</v>
+      </c>
+      <c r="F9" s="48">
+        <v>114.9</v>
+      </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="26"/>
-[...3 lines deleted...]
-      <c r="F10" s="26"/>
+      <c r="B10" s="48">
+        <v>92.4</v>
+      </c>
+      <c r="C10" s="48">
+        <v>117</v>
+      </c>
+      <c r="D10" s="48">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="E10" s="48">
+        <v>97.6</v>
+      </c>
+      <c r="F10" s="48">
+        <v>100</v>
+      </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="26"/>
-[...3 lines deleted...]
-      <c r="F11" s="26"/>
+      <c r="B11" s="48">
+        <v>103.5</v>
+      </c>
+      <c r="C11" s="48">
+        <v>120.3</v>
+      </c>
+      <c r="D11" s="48">
+        <v>81.3</v>
+      </c>
+      <c r="E11" s="48">
+        <v>100.2</v>
+      </c>
+      <c r="F11" s="48">
+        <v>93.3</v>
+      </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="26"/>
-[...3 lines deleted...]
-      <c r="F12" s="26"/>
+      <c r="B12" s="48">
+        <v>89.7</v>
+      </c>
+      <c r="C12" s="48">
+        <v>87</v>
+      </c>
+      <c r="D12" s="48">
+        <v>109.8</v>
+      </c>
+      <c r="E12" s="48">
+        <v>93.7</v>
+      </c>
+      <c r="F12" s="48">
+        <v>107.4</v>
+      </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="26"/>
-[...3 lines deleted...]
-      <c r="F13" s="26"/>
+      <c r="B13" s="48">
+        <v>92.8</v>
+      </c>
+      <c r="C13" s="48">
+        <v>180.8</v>
+      </c>
+      <c r="D13" s="48">
+        <v>30.4</v>
+      </c>
+      <c r="E13" s="48">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="F13" s="48">
+        <v>100.1</v>
+      </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="26"/>
-[...3 lines deleted...]
-      <c r="F14" s="27"/>
+      <c r="B14" s="48">
+        <v>121.2</v>
+      </c>
+      <c r="C14" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="48">
+        <v>91.3</v>
+      </c>
+      <c r="E14" s="48">
+        <v>158.4</v>
+      </c>
+      <c r="F14" s="48">
+        <v>561.1</v>
+      </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="26"/>
-[...3 lines deleted...]
-      <c r="F15" s="26"/>
+      <c r="B15" s="48">
+        <v>104.8</v>
+      </c>
+      <c r="C15" s="48">
+        <v>113</v>
+      </c>
+      <c r="D15" s="48">
+        <v>83.6</v>
+      </c>
+      <c r="E15" s="48">
+        <v>91.6</v>
+      </c>
+      <c r="F15" s="48">
+        <v>120.6</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="26"/>
-[...3 lines deleted...]
-      <c r="F16" s="26"/>
+      <c r="B16" s="48">
+        <v>47</v>
+      </c>
+      <c r="C16" s="48">
+        <v>32.5</v>
+      </c>
+      <c r="D16" s="48">
+        <v>107.2</v>
+      </c>
+      <c r="E16" s="48">
+        <v>82.1</v>
+      </c>
+      <c r="F16" s="48">
+        <v>96.6</v>
+      </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="26"/>
-[...3 lines deleted...]
-      <c r="F17" s="26"/>
+      <c r="B17" s="48">
+        <v>219.1</v>
+      </c>
+      <c r="C17" s="48">
+        <v>295.3</v>
+      </c>
+      <c r="D17" s="48">
+        <v>101.4</v>
+      </c>
+      <c r="E17" s="48">
+        <v>87.3</v>
+      </c>
+      <c r="F17" s="48">
+        <v>97.3</v>
+      </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="26"/>
-[...3 lines deleted...]
-      <c r="F18" s="26"/>
+      <c r="B18" s="48">
+        <v>99.6</v>
+      </c>
+      <c r="C18" s="48">
+        <v>186.3</v>
+      </c>
+      <c r="D18" s="48">
+        <v>100.6</v>
+      </c>
+      <c r="E18" s="48">
+        <v>74.8</v>
+      </c>
+      <c r="F18" s="48">
+        <v>101</v>
+      </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="26"/>
-[...3 lines deleted...]
-      <c r="F19" s="26"/>
+      <c r="B19" s="48">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="C19" s="48">
+        <v>292.5</v>
+      </c>
+      <c r="D19" s="48">
+        <v>100</v>
+      </c>
+      <c r="E19" s="48">
+        <v>107.5</v>
+      </c>
+      <c r="F19" s="48">
+        <v>81.7</v>
+      </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="26"/>
-[...3 lines deleted...]
-      <c r="F20" s="26"/>
+      <c r="B20" s="48">
+        <v>103.5</v>
+      </c>
+      <c r="C20" s="48">
+        <v>100</v>
+      </c>
+      <c r="D20" s="48">
+        <v>116.6</v>
+      </c>
+      <c r="E20" s="48">
+        <v>100.5</v>
+      </c>
+      <c r="F20" s="48">
+        <v>117.8</v>
+      </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
@@ -4011,98 +4146,98 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="54" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -4535,98 +4670,98 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A6" s="37"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="45"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -5058,98 +5193,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6:F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="33" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="30"/>
-[...3 lines deleted...]
-      <c r="F1" s="30"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
     </row>
     <row r="2" spans="1:16" ht="12.75" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
       <c r="G4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="42"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="10"/>
       <c r="L6" s="20"/>
@@ -5581,329 +5716,329 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="28"/>
-[...3 lines deleted...]
-      <c r="F7" s="28"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="28"/>
-[...3 lines deleted...]
-      <c r="F8" s="28"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="28"/>
-[...3 lines deleted...]
-      <c r="F9" s="28"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="28"/>
-[...3 lines deleted...]
-      <c r="F10" s="28"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="28"/>
-[...3 lines deleted...]
-      <c r="F11" s="28"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="28"/>
-[...3 lines deleted...]
-      <c r="F12" s="28"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="28"/>
-[...3 lines deleted...]
-      <c r="F13" s="28"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="28"/>
-[...3 lines deleted...]
-      <c r="F14" s="29"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="28"/>
-[...3 lines deleted...]
-      <c r="F15" s="28"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="28"/>
-[...3 lines deleted...]
-      <c r="F16" s="28"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="28"/>
-[...3 lines deleted...]
-      <c r="F17" s="28"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="28"/>
-[...3 lines deleted...]
-      <c r="F18" s="28"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="28"/>
-[...3 lines deleted...]
-      <c r="F19" s="28"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="28"/>
-[...3 lines deleted...]
-      <c r="F20" s="28"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A23" s="18"/>
       <c r="G23" s="10"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
@@ -6105,330 +6240,330 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="8" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
       <c r="G2" s="7"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="55.5" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="28"/>
-[...3 lines deleted...]
-      <c r="F7" s="28"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="28"/>
-[...3 lines deleted...]
-      <c r="F8" s="28"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="28"/>
-[...3 lines deleted...]
-      <c r="F9" s="28"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="28"/>
-[...3 lines deleted...]
-      <c r="F10" s="28"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="28"/>
-[...3 lines deleted...]
-      <c r="F11" s="28"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="28"/>
-[...3 lines deleted...]
-      <c r="F12" s="28"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="28"/>
-[...3 lines deleted...]
-      <c r="F13" s="28"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="28"/>
-[...3 lines deleted...]
-      <c r="F14" s="29"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="28"/>
-[...3 lines deleted...]
-      <c r="F15" s="28"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="28"/>
-[...3 lines deleted...]
-      <c r="F16" s="28"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="28"/>
-[...3 lines deleted...]
-      <c r="F17" s="28"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="28"/>
-[...3 lines deleted...]
-      <c r="F18" s="28"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="28"/>
-[...3 lines deleted...]
-      <c r="F19" s="28"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="28"/>
-[...3 lines deleted...]
-      <c r="F20" s="28"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A23" s="18"/>
       <c r="G23" s="10"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
@@ -6630,355 +6765,355 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="35" t="s">
+      <c r="C5" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="36"/>
-[...1 lines deleted...]
-      <c r="F5" s="36"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
-      <c r="A6" s="32"/>
-      <c r="B6" s="34"/>
+      <c r="A6" s="40"/>
+      <c r="B6" s="42"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="28"/>
-[...3 lines deleted...]
-      <c r="F7" s="28"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="28"/>
-[...3 lines deleted...]
-      <c r="F8" s="28"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="28"/>
-[...3 lines deleted...]
-      <c r="F9" s="28"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="28"/>
-[...3 lines deleted...]
-      <c r="F10" s="28"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="28"/>
-[...3 lines deleted...]
-      <c r="F11" s="28"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="28"/>
-[...3 lines deleted...]
-      <c r="F12" s="28"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="28"/>
-[...3 lines deleted...]
-      <c r="F13" s="28"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="28"/>
-[...3 lines deleted...]
-      <c r="F14" s="29"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="28"/>
-[...3 lines deleted...]
-      <c r="F15" s="28"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="28"/>
-[...3 lines deleted...]
-      <c r="F16" s="28"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="28"/>
-[...3 lines deleted...]
-      <c r="F17" s="28"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="28"/>
-[...3 lines deleted...]
-      <c r="F18" s="28"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="26"/>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="28"/>
-[...3 lines deleted...]
-      <c r="F19" s="28"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="28"/>
-[...3 lines deleted...]
-      <c r="F20" s="28"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16">
-      <c r="A23" s="38"/>
-[...4 lines deleted...]
-      <c r="F23" s="38"/>
+      <c r="A23" s="47"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>