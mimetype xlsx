--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -13,72 +13,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11865" yWindow="255" windowWidth="20730" windowHeight="11715" activeTab="2"/>
+    <workbookView xWindow="11865" yWindow="255" windowWidth="20730" windowHeight="11715" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="38">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
@@ -487,85 +487,85 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -860,98 +860,98 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
-      <c r="A6" s="40"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16">
         <v>96.7</v>
       </c>
       <c r="C7" s="16">
         <v>93.4</v>
       </c>
       <c r="D7" s="16">
@@ -1395,98 +1395,98 @@
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
-      <c r="A6" s="40"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -1694,56 +1694,56 @@
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16">
-      <c r="A23" s="47"/>
-[...4 lines deleted...]
-      <c r="F23" s="47"/>
+      <c r="A23" s="49"/>
+      <c r="B23" s="49"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
@@ -1915,98 +1915,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
-      <c r="A6" s="40"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -2429,98 +2429,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="60.75" customHeight="1">
-      <c r="A6" s="40"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -2943,98 +2943,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="45" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
-      <c r="A6" s="45"/>
-      <c r="B6" s="41"/>
+      <c r="A6" s="47"/>
+      <c r="B6" s="43"/>
       <c r="C6" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="33" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="34">
         <v>82.4</v>
       </c>
       <c r="C7" s="34">
         <v>93.3</v>
       </c>
       <c r="D7" s="34">
@@ -3462,1013 +3462,1153 @@
       <c r="E43" s="6"/>
     </row>
     <row r="44" spans="5:5">
       <c r="E44" s="6"/>
     </row>
     <row r="45" spans="5:5">
       <c r="E45" s="6"/>
     </row>
     <row r="46" spans="5:5">
       <c r="E46" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="18" style="5" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+    </row>
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+    </row>
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="10"/>
+    </row>
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="10"/>
+    </row>
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A7" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="38">
+        <v>88.2</v>
+      </c>
+      <c r="C7" s="38">
+        <v>95.4</v>
+      </c>
+      <c r="D7" s="38">
+        <v>85.5</v>
+      </c>
+      <c r="E7" s="38">
+        <v>91.6</v>
+      </c>
+      <c r="F7" s="38">
+        <v>111</v>
+      </c>
+      <c r="G7" s="10"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="20"/>
+      <c r="P7" s="20"/>
+    </row>
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A8" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="38">
+        <v>80.2</v>
+      </c>
+      <c r="C8" s="38">
+        <v>154.5</v>
+      </c>
+      <c r="D8" s="38">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="E8" s="38">
+        <v>98.7</v>
+      </c>
+      <c r="F8" s="38">
+        <v>106.1</v>
+      </c>
+      <c r="G8" s="10"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="20"/>
+      <c r="N8" s="20"/>
+      <c r="O8" s="20"/>
+      <c r="P8" s="20"/>
+    </row>
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="38">
+        <v>87.2</v>
+      </c>
+      <c r="C9" s="38">
+        <v>90.2</v>
+      </c>
+      <c r="D9" s="38">
+        <v>82.5</v>
+      </c>
+      <c r="E9" s="38">
+        <v>87.2</v>
+      </c>
+      <c r="F9" s="38">
+        <v>114.9</v>
+      </c>
+      <c r="G9" s="10"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="21"/>
+      <c r="O9" s="21"/>
+      <c r="P9" s="21"/>
+    </row>
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A10" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="38">
+        <v>92.4</v>
+      </c>
+      <c r="C10" s="38">
+        <v>117</v>
+      </c>
+      <c r="D10" s="38">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="E10" s="38">
+        <v>97.6</v>
+      </c>
+      <c r="F10" s="38">
+        <v>100</v>
+      </c>
+      <c r="G10" s="10"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="22"/>
+      <c r="P10" s="21"/>
+    </row>
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A11" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="38">
+        <v>103.5</v>
+      </c>
+      <c r="C11" s="38">
+        <v>120.3</v>
+      </c>
+      <c r="D11" s="38">
+        <v>81.3</v>
+      </c>
+      <c r="E11" s="38">
+        <v>100.2</v>
+      </c>
+      <c r="F11" s="38">
+        <v>93.3</v>
+      </c>
+      <c r="G11" s="10"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="23"/>
+    </row>
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A12" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="38">
+        <v>89.7</v>
+      </c>
+      <c r="C12" s="38">
+        <v>87</v>
+      </c>
+      <c r="D12" s="38">
+        <v>109.8</v>
+      </c>
+      <c r="E12" s="38">
+        <v>93.7</v>
+      </c>
+      <c r="F12" s="38">
+        <v>107.4</v>
+      </c>
+      <c r="G12" s="10"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="21"/>
+    </row>
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A13" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="38">
+        <v>92.8</v>
+      </c>
+      <c r="C13" s="38">
+        <v>180.8</v>
+      </c>
+      <c r="D13" s="38">
+        <v>30.4</v>
+      </c>
+      <c r="E13" s="38">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="F13" s="38">
+        <v>100.1</v>
+      </c>
+      <c r="G13" s="10"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="22"/>
+      <c r="N13" s="22"/>
+      <c r="O13" s="22"/>
+      <c r="P13" s="21"/>
+    </row>
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A14" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="38">
+        <v>121.2</v>
+      </c>
+      <c r="C14" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="38">
+        <v>91.3</v>
+      </c>
+      <c r="E14" s="38">
+        <v>158.4</v>
+      </c>
+      <c r="F14" s="38">
+        <v>561.1</v>
+      </c>
+      <c r="G14" s="10"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
+      <c r="P14" s="22"/>
+    </row>
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="38">
+        <v>104.8</v>
+      </c>
+      <c r="C15" s="38">
+        <v>113</v>
+      </c>
+      <c r="D15" s="38">
+        <v>83.6</v>
+      </c>
+      <c r="E15" s="38">
+        <v>91.6</v>
+      </c>
+      <c r="F15" s="38">
+        <v>120.6</v>
+      </c>
+      <c r="G15" s="10"/>
+      <c r="L15" s="22"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
+      <c r="P15" s="22"/>
+    </row>
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="38">
+        <v>47</v>
+      </c>
+      <c r="C16" s="38">
+        <v>32.5</v>
+      </c>
+      <c r="D16" s="38">
+        <v>107.2</v>
+      </c>
+      <c r="E16" s="38">
+        <v>82.1</v>
+      </c>
+      <c r="F16" s="38">
+        <v>96.6</v>
+      </c>
+      <c r="G16" s="10"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
+      <c r="P16" s="22"/>
+    </row>
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A17" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="38">
+        <v>219.1</v>
+      </c>
+      <c r="C17" s="38">
+        <v>295.3</v>
+      </c>
+      <c r="D17" s="38">
+        <v>101.4</v>
+      </c>
+      <c r="E17" s="38">
+        <v>87.3</v>
+      </c>
+      <c r="F17" s="38">
+        <v>97.3</v>
+      </c>
+      <c r="G17" s="10"/>
+      <c r="L17" s="22"/>
+      <c r="M17" s="22"/>
+      <c r="N17" s="22"/>
+      <c r="O17" s="22"/>
+      <c r="P17" s="22"/>
+    </row>
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A18" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="38">
+        <v>99.6</v>
+      </c>
+      <c r="C18" s="38">
+        <v>186.3</v>
+      </c>
+      <c r="D18" s="38">
+        <v>100.6</v>
+      </c>
+      <c r="E18" s="38">
+        <v>74.8</v>
+      </c>
+      <c r="F18" s="38">
+        <v>101</v>
+      </c>
+      <c r="G18" s="10"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+    </row>
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A19" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="38">
+        <v>154.69999999999999</v>
+      </c>
+      <c r="C19" s="38">
+        <v>292.5</v>
+      </c>
+      <c r="D19" s="38">
+        <v>100</v>
+      </c>
+      <c r="E19" s="38">
+        <v>107.5</v>
+      </c>
+      <c r="F19" s="38">
+        <v>81.7</v>
+      </c>
+      <c r="G19" s="10"/>
+      <c r="L19" s="22"/>
+      <c r="M19" s="22"/>
+      <c r="N19" s="22"/>
+      <c r="O19" s="22"/>
+      <c r="P19" s="22"/>
+    </row>
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="38">
+        <v>103.5</v>
+      </c>
+      <c r="C20" s="38">
+        <v>100</v>
+      </c>
+      <c r="D20" s="38">
+        <v>116.6</v>
+      </c>
+      <c r="E20" s="38">
+        <v>100.5</v>
+      </c>
+      <c r="F20" s="38">
+        <v>117.8</v>
+      </c>
+      <c r="G20" s="10"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="22"/>
+      <c r="P20" s="22"/>
+    </row>
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A21" s="18"/>
+      <c r="G21" s="10"/>
+    </row>
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="D22" s="19"/>
+      <c r="G22" s="10"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" s="4"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="2"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="A2:F2"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="42"/>
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="48">
-[...12 lines deleted...]
-        <v>111</v>
+      <c r="B7" s="38">
+        <v>94.7</v>
+      </c>
+      <c r="C7" s="38">
+        <v>96.5</v>
+      </c>
+      <c r="D7" s="38">
+        <v>94</v>
+      </c>
+      <c r="E7" s="38">
+        <v>94.6</v>
+      </c>
+      <c r="F7" s="38">
+        <v>108.8</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="48">
-[...12 lines deleted...]
-        <v>106.1</v>
+      <c r="B8" s="38">
+        <v>92.5</v>
+      </c>
+      <c r="C8" s="38">
+        <v>149.1</v>
+      </c>
+      <c r="D8" s="38">
+        <v>92</v>
+      </c>
+      <c r="E8" s="38">
+        <v>99.1</v>
+      </c>
+      <c r="F8" s="38">
+        <v>104.2</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="48">
-[...12 lines deleted...]
-        <v>114.9</v>
+      <c r="B9" s="38">
+        <v>88.9</v>
+      </c>
+      <c r="C9" s="38">
+        <v>89.3</v>
+      </c>
+      <c r="D9" s="38">
+        <v>88.1</v>
+      </c>
+      <c r="E9" s="38">
+        <v>88.9</v>
+      </c>
+      <c r="F9" s="38">
+        <v>114.3</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="48">
-[...12 lines deleted...]
-        <v>100</v>
+      <c r="B10" s="38">
+        <v>99.2</v>
+      </c>
+      <c r="C10" s="38">
+        <v>112.8</v>
+      </c>
+      <c r="D10" s="38">
+        <v>91.6</v>
+      </c>
+      <c r="E10" s="38">
+        <v>95.8</v>
+      </c>
+      <c r="F10" s="38">
+        <v>98</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="48">
-[...12 lines deleted...]
-        <v>93.3</v>
+      <c r="B11" s="38">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="C11" s="38">
+        <v>197.3</v>
+      </c>
+      <c r="D11" s="38">
+        <v>85.5</v>
+      </c>
+      <c r="E11" s="38">
+        <v>123.7</v>
+      </c>
+      <c r="F11" s="38">
+        <v>86.7</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="48">
-[...12 lines deleted...]
-        <v>107.4</v>
+      <c r="B12" s="38">
+        <v>95.8</v>
+      </c>
+      <c r="C12" s="38">
+        <v>94.2</v>
+      </c>
+      <c r="D12" s="38">
+        <v>109.3</v>
+      </c>
+      <c r="E12" s="38">
+        <v>94.5</v>
+      </c>
+      <c r="F12" s="38">
+        <v>106.9</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="48">
-[...12 lines deleted...]
-        <v>100.1</v>
+      <c r="B13" s="38">
+        <v>94.3</v>
+      </c>
+      <c r="C13" s="38">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="D13" s="38">
+        <v>52.3</v>
+      </c>
+      <c r="E13" s="38">
+        <v>91.8</v>
+      </c>
+      <c r="F13" s="38">
+        <v>100.2</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="48">
-[...2 lines deleted...]
-      <c r="C14" s="49" t="s">
+      <c r="B14" s="38">
+        <v>120.5</v>
+      </c>
+      <c r="C14" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="D14" s="48">
-[...6 lines deleted...]
-        <v>561.1</v>
+      <c r="D14" s="38">
+        <v>92</v>
+      </c>
+      <c r="E14" s="38">
+        <v>159.80000000000001</v>
+      </c>
+      <c r="F14" s="38">
+        <v>420.8</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="48">
-[...12 lines deleted...]
-        <v>120.6</v>
+      <c r="B15" s="38">
+        <v>138.5</v>
+      </c>
+      <c r="C15" s="38">
+        <v>158.1</v>
+      </c>
+      <c r="D15" s="38">
+        <v>88.3</v>
+      </c>
+      <c r="E15" s="38">
+        <v>97.8</v>
+      </c>
+      <c r="F15" s="38">
+        <v>122.4</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="48">
-[...12 lines deleted...]
-        <v>96.6</v>
+      <c r="B16" s="38">
+        <v>50.7</v>
+      </c>
+      <c r="C16" s="38">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="D16" s="38">
+        <v>102</v>
+      </c>
+      <c r="E16" s="38">
+        <v>92.5</v>
+      </c>
+      <c r="F16" s="38">
+        <v>112.9</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="48">
-[...12 lines deleted...]
-        <v>97.3</v>
+      <c r="B17" s="38">
+        <v>187</v>
+      </c>
+      <c r="C17" s="38">
+        <v>238.2</v>
+      </c>
+      <c r="D17" s="38">
+        <v>105.6</v>
+      </c>
+      <c r="E17" s="38">
+        <v>92</v>
+      </c>
+      <c r="F17" s="38">
+        <v>96.5</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="48">
-[...12 lines deleted...]
-        <v>101</v>
+      <c r="B18" s="38">
+        <v>99.1</v>
+      </c>
+      <c r="C18" s="38">
+        <v>179.3</v>
+      </c>
+      <c r="D18" s="38">
+        <v>99.4</v>
+      </c>
+      <c r="E18" s="38">
+        <v>84.7</v>
+      </c>
+      <c r="F18" s="38">
+        <v>102.6</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="48">
-[...12 lines deleted...]
-        <v>81.7</v>
+      <c r="B19" s="38">
+        <v>135.4</v>
+      </c>
+      <c r="C19" s="38">
+        <v>245.7</v>
+      </c>
+      <c r="D19" s="38">
+        <v>87.6</v>
+      </c>
+      <c r="E19" s="38">
+        <v>104.2</v>
+      </c>
+      <c r="F19" s="38">
+        <v>87.7</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="48">
-[...537 lines deleted...]
-      <c r="F20" s="16"/>
+      <c r="B20" s="38">
+        <v>99.8</v>
+      </c>
+      <c r="C20" s="38">
+        <v>96.6</v>
+      </c>
+      <c r="D20" s="38">
+        <v>111.3</v>
+      </c>
+      <c r="E20" s="38">
+        <v>102.3</v>
+      </c>
+      <c r="F20" s="38">
+        <v>114.5</v>
+      </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
@@ -4670,98 +4810,98 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A6" s="45"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="47"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -5193,98 +5333,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6:F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="33" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...3 lines deleted...]
-      <c r="F1" s="38"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
     </row>
     <row r="2" spans="1:16" ht="12.75" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="39"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="44"/>
-[...1 lines deleted...]
-      <c r="F4" s="44"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
       <c r="G4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A5" s="40"/>
-      <c r="B5" s="42"/>
+      <c r="A5" s="42"/>
+      <c r="B5" s="44"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="10"/>
       <c r="L6" s="20"/>
@@ -5716,98 +5856,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1">
-      <c r="A6" s="40"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -6240,99 +6380,99 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="8" customFormat="1" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
       <c r="G2" s="7"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="55.5" customHeight="1">
-      <c r="A6" s="40"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -6765,98 +6905,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38"/>
-[...3 lines deleted...]
-      <c r="F2" s="38"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="41" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="43" t="s">
+      <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="44"/>
-[...1 lines deleted...]
-      <c r="F5" s="44"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
-      <c r="A6" s="40"/>
-      <c r="B6" s="42"/>
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -7064,56 +7204,56 @@
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16">
-      <c r="A23" s="47"/>
-[...4 lines deleted...]
-      <c r="F23" s="47"/>
+      <c r="A23" s="49"/>
+      <c r="B23" s="49"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>