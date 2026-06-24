--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -13,72 +13,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11865" yWindow="255" windowWidth="20730" windowHeight="11715" activeTab="3"/>
+    <workbookView xWindow="11865" yWindow="255" windowWidth="20730" windowHeight="11715" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="38">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
@@ -266,50 +266,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -4129,1010 +4130,1150 @@
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="6"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:P44"/>
   <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="18" style="5" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="33" customHeight="1">
+      <c r="A2" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+    </row>
+    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+    </row>
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+    </row>
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="41"/>
+      <c r="B5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="10"/>
+    </row>
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="54" customHeight="1">
+      <c r="A6" s="42"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="10"/>
+    </row>
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A7" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="38">
+        <v>94.7</v>
+      </c>
+      <c r="C7" s="38">
+        <v>96.5</v>
+      </c>
+      <c r="D7" s="38">
+        <v>94</v>
+      </c>
+      <c r="E7" s="38">
+        <v>94.6</v>
+      </c>
+      <c r="F7" s="38">
+        <v>108.8</v>
+      </c>
+      <c r="G7" s="10"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="20"/>
+      <c r="P7" s="20"/>
+    </row>
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A8" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="38">
+        <v>92.5</v>
+      </c>
+      <c r="C8" s="38">
+        <v>149.1</v>
+      </c>
+      <c r="D8" s="38">
+        <v>92</v>
+      </c>
+      <c r="E8" s="38">
+        <v>99.1</v>
+      </c>
+      <c r="F8" s="38">
+        <v>104.2</v>
+      </c>
+      <c r="G8" s="10"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="20"/>
+      <c r="N8" s="20"/>
+      <c r="O8" s="20"/>
+      <c r="P8" s="20"/>
+    </row>
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="38">
+        <v>88.9</v>
+      </c>
+      <c r="C9" s="38">
+        <v>89.3</v>
+      </c>
+      <c r="D9" s="38">
+        <v>88.1</v>
+      </c>
+      <c r="E9" s="38">
+        <v>88.9</v>
+      </c>
+      <c r="F9" s="38">
+        <v>114.3</v>
+      </c>
+      <c r="G9" s="10"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="21"/>
+      <c r="O9" s="21"/>
+      <c r="P9" s="21"/>
+    </row>
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A10" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="38">
+        <v>99.2</v>
+      </c>
+      <c r="C10" s="38">
+        <v>112.8</v>
+      </c>
+      <c r="D10" s="38">
+        <v>91.6</v>
+      </c>
+      <c r="E10" s="38">
+        <v>95.8</v>
+      </c>
+      <c r="F10" s="38">
+        <v>98</v>
+      </c>
+      <c r="G10" s="10"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="22"/>
+      <c r="P10" s="21"/>
+    </row>
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A11" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="38">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="C11" s="38">
+        <v>197.3</v>
+      </c>
+      <c r="D11" s="38">
+        <v>85.5</v>
+      </c>
+      <c r="E11" s="38">
+        <v>123.7</v>
+      </c>
+      <c r="F11" s="38">
+        <v>86.7</v>
+      </c>
+      <c r="G11" s="10"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="23"/>
+    </row>
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A12" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="38">
+        <v>95.8</v>
+      </c>
+      <c r="C12" s="38">
+        <v>94.2</v>
+      </c>
+      <c r="D12" s="38">
+        <v>109.3</v>
+      </c>
+      <c r="E12" s="38">
+        <v>94.5</v>
+      </c>
+      <c r="F12" s="38">
+        <v>106.9</v>
+      </c>
+      <c r="G12" s="10"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="21"/>
+    </row>
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A13" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="38">
+        <v>94.3</v>
+      </c>
+      <c r="C13" s="38">
+        <v>151.30000000000001</v>
+      </c>
+      <c r="D13" s="38">
+        <v>52.3</v>
+      </c>
+      <c r="E13" s="38">
+        <v>91.8</v>
+      </c>
+      <c r="F13" s="38">
+        <v>100.2</v>
+      </c>
+      <c r="G13" s="10"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="22"/>
+      <c r="N13" s="22"/>
+      <c r="O13" s="22"/>
+      <c r="P13" s="21"/>
+    </row>
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A14" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="38">
+        <v>120.5</v>
+      </c>
+      <c r="C14" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="38">
+        <v>92</v>
+      </c>
+      <c r="E14" s="38">
+        <v>159.80000000000001</v>
+      </c>
+      <c r="F14" s="38">
+        <v>420.8</v>
+      </c>
+      <c r="G14" s="10"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
+      <c r="P14" s="22"/>
+    </row>
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="38">
+        <v>138.5</v>
+      </c>
+      <c r="C15" s="38">
+        <v>158.1</v>
+      </c>
+      <c r="D15" s="38">
+        <v>88.3</v>
+      </c>
+      <c r="E15" s="38">
+        <v>97.8</v>
+      </c>
+      <c r="F15" s="38">
+        <v>122.4</v>
+      </c>
+      <c r="G15" s="10"/>
+      <c r="L15" s="22"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="22"/>
+      <c r="O15" s="22"/>
+      <c r="P15" s="22"/>
+    </row>
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="38">
+        <v>50.7</v>
+      </c>
+      <c r="C16" s="38">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="D16" s="38">
+        <v>102</v>
+      </c>
+      <c r="E16" s="38">
+        <v>92.5</v>
+      </c>
+      <c r="F16" s="38">
+        <v>112.9</v>
+      </c>
+      <c r="G16" s="10"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
+      <c r="P16" s="22"/>
+    </row>
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A17" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="38">
+        <v>187</v>
+      </c>
+      <c r="C17" s="38">
+        <v>238.2</v>
+      </c>
+      <c r="D17" s="38">
+        <v>105.6</v>
+      </c>
+      <c r="E17" s="38">
+        <v>92</v>
+      </c>
+      <c r="F17" s="38">
+        <v>96.5</v>
+      </c>
+      <c r="G17" s="10"/>
+      <c r="L17" s="22"/>
+      <c r="M17" s="22"/>
+      <c r="N17" s="22"/>
+      <c r="O17" s="22"/>
+      <c r="P17" s="22"/>
+    </row>
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A18" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="38">
+        <v>99.1</v>
+      </c>
+      <c r="C18" s="38">
+        <v>179.3</v>
+      </c>
+      <c r="D18" s="38">
+        <v>99.4</v>
+      </c>
+      <c r="E18" s="38">
+        <v>84.7</v>
+      </c>
+      <c r="F18" s="38">
+        <v>102.6</v>
+      </c>
+      <c r="G18" s="10"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+    </row>
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A19" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="38">
+        <v>135.4</v>
+      </c>
+      <c r="C19" s="38">
+        <v>245.7</v>
+      </c>
+      <c r="D19" s="38">
+        <v>87.6</v>
+      </c>
+      <c r="E19" s="38">
+        <v>104.2</v>
+      </c>
+      <c r="F19" s="38">
+        <v>87.7</v>
+      </c>
+      <c r="G19" s="10"/>
+      <c r="L19" s="22"/>
+      <c r="M19" s="22"/>
+      <c r="N19" s="22"/>
+      <c r="O19" s="22"/>
+      <c r="P19" s="22"/>
+    </row>
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="38">
+        <v>99.8</v>
+      </c>
+      <c r="C20" s="38">
+        <v>96.6</v>
+      </c>
+      <c r="D20" s="38">
+        <v>111.3</v>
+      </c>
+      <c r="E20" s="38">
+        <v>102.3</v>
+      </c>
+      <c r="F20" s="38">
+        <v>114.5</v>
+      </c>
+      <c r="G20" s="10"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="22"/>
+      <c r="P20" s="22"/>
+    </row>
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+      <c r="A21" s="18"/>
+      <c r="G21" s="10"/>
+    </row>
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="18"/>
+      <c r="D22" s="19"/>
+      <c r="G22" s="10"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" s="4"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="6"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="6"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="2"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="6"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:F5"/>
+  </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:P44"/>
+  <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="54" customHeight="1">
-      <c r="A6" s="42"/>
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1">
+      <c r="A6" s="47"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="38">
-[...12 lines deleted...]
-        <v>108.8</v>
+      <c r="B7" s="16">
+        <v>96</v>
+      </c>
+      <c r="C7" s="16">
+        <v>96.9</v>
+      </c>
+      <c r="D7" s="16">
+        <v>95.5</v>
+      </c>
+      <c r="E7" s="16">
+        <v>96.7</v>
+      </c>
+      <c r="F7" s="16">
+        <v>107</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="38">
-[...12 lines deleted...]
-        <v>104.2</v>
+      <c r="B8" s="16">
+        <v>94.2</v>
+      </c>
+      <c r="C8" s="16">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="D8" s="16">
+        <v>93.8</v>
+      </c>
+      <c r="E8" s="16">
+        <v>98.2</v>
+      </c>
+      <c r="F8" s="16">
+        <v>103.7</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="38">
-[...12 lines deleted...]
-        <v>114.3</v>
+      <c r="B9" s="16">
+        <v>90.5</v>
+      </c>
+      <c r="C9" s="16">
+        <v>91.7</v>
+      </c>
+      <c r="D9" s="16">
+        <v>88.7</v>
+      </c>
+      <c r="E9" s="16">
+        <v>89.9</v>
+      </c>
+      <c r="F9" s="16">
+        <v>110.2</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="38">
-[...12 lines deleted...]
-        <v>98</v>
+      <c r="B10" s="16">
+        <v>99.7</v>
+      </c>
+      <c r="C10" s="16">
+        <v>110.3</v>
+      </c>
+      <c r="D10" s="16">
+        <v>94.1</v>
+      </c>
+      <c r="E10" s="16">
+        <v>90</v>
+      </c>
+      <c r="F10" s="16">
+        <v>98.8</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="38">
-[...12 lines deleted...]
-        <v>86.7</v>
+      <c r="B11" s="16">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="C11" s="16">
+        <v>243.7</v>
+      </c>
+      <c r="D11" s="16">
+        <v>81.8</v>
+      </c>
+      <c r="E11" s="16">
+        <v>124.4</v>
+      </c>
+      <c r="F11" s="16">
+        <v>81.8</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="38">
-[...12 lines deleted...]
-        <v>106.9</v>
+      <c r="B12" s="16">
+        <v>92.5</v>
+      </c>
+      <c r="C12" s="16">
+        <v>90.8</v>
+      </c>
+      <c r="D12" s="16">
+        <v>106.8</v>
+      </c>
+      <c r="E12" s="16">
+        <v>90.9</v>
+      </c>
+      <c r="F12" s="16">
+        <v>105.7</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="38">
-[...12 lines deleted...]
-        <v>100.2</v>
+      <c r="B13" s="16">
+        <v>86.5</v>
+      </c>
+      <c r="C13" s="16">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="D13" s="16">
+        <v>62</v>
+      </c>
+      <c r="E13" s="16">
+        <v>91.7</v>
+      </c>
+      <c r="F13" s="16">
+        <v>100.6</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="38">
-[...2 lines deleted...]
-      <c r="C14" s="39" t="s">
+      <c r="B14" s="16">
+        <v>116.3</v>
+      </c>
+      <c r="C14" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D14" s="38">
-[...6 lines deleted...]
-        <v>420.8</v>
+      <c r="D14" s="16">
+        <v>93.1</v>
+      </c>
+      <c r="E14" s="16">
+        <v>148.6</v>
+      </c>
+      <c r="F14" s="16">
+        <v>336.6</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A15" s="24" t="s">
+      <c r="A15" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="38">
-[...12 lines deleted...]
-        <v>122.4</v>
+      <c r="B15" s="16">
+        <v>140.5</v>
+      </c>
+      <c r="C15" s="16">
+        <v>160.1</v>
+      </c>
+      <c r="D15" s="16">
+        <v>90.4</v>
+      </c>
+      <c r="E15" s="16">
+        <v>97.9</v>
+      </c>
+      <c r="F15" s="16">
+        <v>113.1</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="38">
-[...12 lines deleted...]
-        <v>112.9</v>
+      <c r="B16" s="16">
+        <v>49.5</v>
+      </c>
+      <c r="C16" s="16">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="D16" s="16">
+        <v>88</v>
+      </c>
+      <c r="E16" s="16">
+        <v>93</v>
+      </c>
+      <c r="F16" s="16">
+        <v>110.9</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="38">
-[...12 lines deleted...]
-        <v>96.5</v>
+      <c r="B17" s="16">
+        <v>189.8</v>
+      </c>
+      <c r="C17" s="16">
+        <v>253.6</v>
+      </c>
+      <c r="D17" s="16">
+        <v>104.6</v>
+      </c>
+      <c r="E17" s="16">
+        <v>94.5</v>
+      </c>
+      <c r="F17" s="16">
+        <v>96.9</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="38">
-[...11 lines deleted...]
-      <c r="F18" s="38">
+      <c r="B18" s="16">
+        <v>98.8</v>
+      </c>
+      <c r="C18" s="16">
+        <v>191.6</v>
+      </c>
+      <c r="D18" s="16">
+        <v>99.2</v>
+      </c>
+      <c r="E18" s="16">
+        <v>83.7</v>
+      </c>
+      <c r="F18" s="16">
         <v>102.6</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A19" s="24" t="s">
+      <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="38">
-[...12 lines deleted...]
-        <v>87.7</v>
+      <c r="B19" s="16">
+        <v>137.1</v>
+      </c>
+      <c r="C19" s="16">
+        <v>279.2</v>
+      </c>
+      <c r="D19" s="16">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="E19" s="16">
+        <v>102.8</v>
+      </c>
+      <c r="F19" s="16">
+        <v>96.7</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="38">
-[...537 lines deleted...]
-      <c r="F20" s="16"/>
+      <c r="B20" s="16">
+        <v>103</v>
+      </c>
+      <c r="C20" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="D20" s="16">
+        <v>113.3</v>
+      </c>
+      <c r="E20" s="16">
+        <v>104.3</v>
+      </c>
+      <c r="F20" s="16">
+        <v>107.8</v>
+      </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>