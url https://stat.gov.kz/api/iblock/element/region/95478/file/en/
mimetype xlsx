--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -1,84 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\16\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{605D8EA2-F890-4F9C-B8C5-8A8E6ABF05F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11865" yWindow="255" windowWidth="20730" windowHeight="11715" activeTab="4"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="38">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
@@ -165,57 +170,57 @@
   </si>
   <si>
     <t>January - Maу 2026 compared to
 January - Maу 2025, as a percentage</t>
   </si>
   <si>
     <t>January - April 2026 compared to
 January- April 2025, as a percentage</t>
   </si>
   <si>
     <t>January - March 2026 compared to
 January- March 2025, as a percentage</t>
   </si>
   <si>
     <t>January - February 2026 compared to
 January- February 2025, as a percentage</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, as a percentage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -267,50 +272,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -403,51 +413,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
@@ -524,175 +534,191 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -841,6740 +867,6190 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16">
         <v>96.7</v>
       </c>
       <c r="C7" s="16">
         <v>93.4</v>
       </c>
       <c r="D7" s="16">
         <v>97.8</v>
       </c>
       <c r="E7" s="16">
         <v>94.7</v>
       </c>
       <c r="F7" s="16">
         <v>103.2</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="16">
         <v>88.3</v>
       </c>
       <c r="C8" s="16">
         <v>58.3</v>
       </c>
       <c r="D8" s="16">
         <v>87.5</v>
       </c>
       <c r="E8" s="16">
         <v>101.5</v>
       </c>
       <c r="F8" s="16">
         <v>108.3</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="16">
         <v>92.9</v>
       </c>
       <c r="C9" s="16">
         <v>105.4</v>
       </c>
       <c r="D9" s="16">
         <v>78.7</v>
       </c>
       <c r="E9" s="16">
         <v>89.5</v>
       </c>
       <c r="F9" s="16">
         <v>94.6</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="16">
         <v>106.1</v>
       </c>
       <c r="C10" s="16">
         <v>127.6</v>
       </c>
       <c r="D10" s="16">
         <v>100.2</v>
       </c>
       <c r="E10" s="16">
         <v>90.9</v>
       </c>
       <c r="F10" s="16">
         <v>98.6</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="16">
         <v>93.5</v>
       </c>
       <c r="C11" s="16">
         <v>98.9</v>
       </c>
       <c r="D11" s="16">
         <v>82.6</v>
       </c>
       <c r="E11" s="16">
         <v>79.7</v>
       </c>
       <c r="F11" s="16">
         <v>95.9</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="16">
         <v>81</v>
       </c>
       <c r="C12" s="16">
         <v>71</v>
       </c>
       <c r="D12" s="16">
         <v>78.400000000000006</v>
       </c>
       <c r="E12" s="16">
         <v>102.8</v>
       </c>
       <c r="F12" s="16">
         <v>104.7</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="16">
         <v>15.2</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="16">
         <v>20.9</v>
       </c>
       <c r="E13" s="16">
         <v>68.8</v>
       </c>
       <c r="F13" s="16">
         <v>99.6</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="16">
         <v>118.2</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="16">
         <v>100</v>
       </c>
       <c r="E14" s="16">
         <v>173.9</v>
       </c>
       <c r="F14" s="16">
         <v>100</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="16">
         <v>66.099999999999994</v>
       </c>
       <c r="C15" s="16">
         <v>61.9</v>
       </c>
       <c r="D15" s="16">
         <v>75.099999999999994</v>
       </c>
       <c r="E15" s="16">
         <v>117.7</v>
       </c>
       <c r="F15" s="16">
         <v>100</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="16">
         <v>30.8</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="16">
         <v>100</v>
       </c>
       <c r="E16" s="16">
         <v>88.8</v>
       </c>
       <c r="F16" s="16">
         <v>100</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="16">
         <v>106.2</v>
       </c>
       <c r="C17" s="16">
         <v>80.7</v>
       </c>
       <c r="D17" s="16">
         <v>119.9</v>
       </c>
       <c r="E17" s="16">
         <v>93.4</v>
       </c>
       <c r="F17" s="16">
         <v>100</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="16">
         <v>97.6</v>
       </c>
       <c r="C18" s="16">
         <v>70.599999999999994</v>
       </c>
       <c r="D18" s="16">
         <v>100.9</v>
       </c>
       <c r="E18" s="16">
         <v>74.599999999999994</v>
       </c>
       <c r="F18" s="16">
         <v>94.6</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="16">
         <v>91.2</v>
       </c>
       <c r="C19" s="16">
         <v>100</v>
       </c>
       <c r="D19" s="16">
         <v>100</v>
       </c>
       <c r="E19" s="16">
         <v>84.8</v>
       </c>
       <c r="F19" s="16">
         <v>100</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="16">
         <v>115.8</v>
       </c>
       <c r="C20" s="16">
         <v>116.4</v>
       </c>
       <c r="D20" s="16">
         <v>114.9</v>
       </c>
       <c r="E20" s="16">
         <v>104.5</v>
       </c>
       <c r="F20" s="16">
         <v>92.7</v>
       </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E24" s="6"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E25" s="6"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E26" s="6"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E27" s="6"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E28" s="6"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E29" s="6"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E30" s="6"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E31" s="6"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E32" s="6"/>
     </row>
-    <row r="33" spans="5:5">
+    <row r="33" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
     </row>
-    <row r="34" spans="5:5">
+    <row r="34" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
     </row>
-    <row r="35" spans="5:5">
+    <row r="35" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
     </row>
-    <row r="36" spans="5:5">
+    <row r="36" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
     </row>
-    <row r="37" spans="5:5">
+    <row r="37" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
     </row>
-    <row r="38" spans="5:5">
+    <row r="38" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
     </row>
-    <row r="39" spans="5:5">
+    <row r="39" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
     </row>
-    <row r="40" spans="5:5">
+    <row r="40" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
     </row>
-    <row r="41" spans="5:5">
+    <row r="41" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
     </row>
-    <row r="42" spans="5:5">
+    <row r="42" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
     </row>
-    <row r="43" spans="5:5">
+    <row r="43" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
     </row>
-    <row r="44" spans="5:5">
+    <row r="44" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="26"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="27"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="49"/>
       <c r="B23" s="49"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="49"/>
       <c r="F23" s="49"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-      <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A23:F23"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="26"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="27"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-      <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="60.75" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="16"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="16"/>
       <c r="C14" s="17"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="17"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="16"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="17"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="16"/>
       <c r="C20" s="16"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-      <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="45" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="47"/>
       <c r="B6" s="43"/>
       <c r="C6" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="33" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="34">
         <v>82.4</v>
       </c>
       <c r="C7" s="34">
         <v>93.3</v>
       </c>
       <c r="D7" s="34">
         <v>78.2</v>
       </c>
       <c r="E7" s="34">
         <v>91.6</v>
       </c>
       <c r="F7" s="34">
         <v>109.4</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="34">
         <v>69.900000000000006</v>
       </c>
       <c r="C8" s="34">
         <v>128.30000000000001</v>
       </c>
       <c r="D8" s="34">
         <v>68.3</v>
       </c>
       <c r="E8" s="34">
         <v>99.8</v>
       </c>
       <c r="F8" s="34">
         <v>108.1</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="34">
         <v>86.4</v>
       </c>
       <c r="C9" s="34">
         <v>92.3</v>
       </c>
       <c r="D9" s="34">
         <v>77.3</v>
       </c>
       <c r="E9" s="34">
         <v>86.7</v>
       </c>
       <c r="F9" s="34">
         <v>106.9</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="34">
         <v>93.9</v>
       </c>
       <c r="C10" s="34">
         <v>118</v>
       </c>
       <c r="D10" s="34">
         <v>85.6</v>
       </c>
       <c r="E10" s="34">
         <v>94.6</v>
       </c>
       <c r="F10" s="34">
         <v>99</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="34">
         <v>88.6</v>
       </c>
       <c r="C11" s="34">
         <v>91.7</v>
       </c>
       <c r="D11" s="34">
         <v>81.900000000000006</v>
       </c>
       <c r="E11" s="34">
         <v>79.099999999999994</v>
       </c>
       <c r="F11" s="34">
         <v>148.9</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="34">
         <v>83.2</v>
       </c>
       <c r="C12" s="34">
         <v>75.3</v>
       </c>
       <c r="D12" s="34">
         <v>101.8</v>
       </c>
       <c r="E12" s="34">
         <v>94</v>
       </c>
       <c r="F12" s="34">
         <v>107.3</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="34">
         <v>185</v>
       </c>
       <c r="C13" s="34">
         <v>235.2</v>
       </c>
       <c r="D13" s="34">
         <v>179.1</v>
       </c>
       <c r="E13" s="34">
         <v>78.2</v>
       </c>
       <c r="F13" s="34">
         <v>100</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="34">
         <v>113.3</v>
       </c>
       <c r="C14" s="35" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="34">
         <v>98.2</v>
       </c>
       <c r="E14" s="34">
         <v>159.6</v>
       </c>
       <c r="F14" s="34">
         <v>445.8</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="34">
         <v>87.7</v>
       </c>
       <c r="C15" s="34">
         <v>88.3</v>
       </c>
       <c r="D15" s="34">
         <v>79.2</v>
       </c>
       <c r="E15" s="34">
         <v>97.1</v>
       </c>
       <c r="F15" s="34">
         <v>115.4</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="34">
         <v>45.4</v>
       </c>
       <c r="C16" s="34">
         <v>20.3</v>
       </c>
       <c r="D16" s="34">
         <v>105.5</v>
       </c>
       <c r="E16" s="34">
         <v>78.2</v>
       </c>
       <c r="F16" s="34">
         <v>97.4</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="34">
         <v>111.9</v>
       </c>
       <c r="C17" s="34">
         <v>344.1</v>
       </c>
       <c r="D17" s="34">
         <v>106.4</v>
       </c>
       <c r="E17" s="34">
         <v>85.5</v>
       </c>
       <c r="F17" s="34">
         <v>98</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="34">
         <v>98</v>
       </c>
       <c r="C18" s="34">
         <v>100.8</v>
       </c>
       <c r="D18" s="34">
         <v>101.1</v>
       </c>
       <c r="E18" s="34">
         <v>73.8</v>
       </c>
       <c r="F18" s="34">
         <v>98.5</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34">
         <v>95.3</v>
       </c>
       <c r="C19" s="34">
         <v>50</v>
       </c>
       <c r="D19" s="34">
         <v>100</v>
       </c>
       <c r="E19" s="34">
         <v>96.6</v>
       </c>
       <c r="F19" s="34">
         <v>86.2</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="36">
         <v>113.8</v>
       </c>
       <c r="C20" s="36">
         <v>113.6</v>
       </c>
       <c r="D20" s="36">
         <v>117.4</v>
       </c>
       <c r="E20" s="36">
         <v>101</v>
       </c>
       <c r="F20" s="36">
         <v>105.7</v>
       </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="18"/>
       <c r="G23" s="10"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E26" s="6"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E27" s="6"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E28" s="6"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E29" s="6"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E30" s="6"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E31" s="6"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="E32" s="6"/>
     </row>
-    <row r="33" spans="5:5">
+    <row r="33" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
     </row>
-    <row r="34" spans="5:5">
+    <row r="34" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
     </row>
-    <row r="35" spans="5:5">
+    <row r="35" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
     </row>
-    <row r="36" spans="5:5">
+    <row r="36" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
     </row>
-    <row r="37" spans="5:5">
+    <row r="37" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
     </row>
-    <row r="38" spans="5:5">
+    <row r="38" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
     </row>
-    <row r="39" spans="5:5">
+    <row r="39" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
     </row>
-    <row r="40" spans="5:5">
+    <row r="40" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
     </row>
-    <row r="41" spans="5:5">
+    <row r="41" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
     </row>
-    <row r="42" spans="5:5">
+    <row r="42" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
     </row>
-    <row r="43" spans="5:5">
+    <row r="43" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
     </row>
-    <row r="44" spans="5:5">
+    <row r="44" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E44" s="6"/>
     </row>
-    <row r="45" spans="5:5">
+    <row r="45" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E45" s="6"/>
     </row>
-    <row r="46" spans="5:5">
+    <row r="46" spans="5:5" x14ac:dyDescent="0.25">
       <c r="E46" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="38">
         <v>88.2</v>
       </c>
       <c r="C7" s="38">
         <v>95.4</v>
       </c>
       <c r="D7" s="38">
         <v>85.5</v>
       </c>
       <c r="E7" s="38">
         <v>91.6</v>
       </c>
       <c r="F7" s="38">
         <v>111</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="38">
         <v>80.2</v>
       </c>
       <c r="C8" s="38">
         <v>154.5</v>
       </c>
       <c r="D8" s="38">
         <v>79.099999999999994</v>
       </c>
       <c r="E8" s="38">
         <v>98.7</v>
       </c>
       <c r="F8" s="38">
         <v>106.1</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="38">
         <v>87.2</v>
       </c>
       <c r="C9" s="38">
         <v>90.2</v>
       </c>
       <c r="D9" s="38">
         <v>82.5</v>
       </c>
       <c r="E9" s="38">
         <v>87.2</v>
       </c>
       <c r="F9" s="38">
         <v>114.9</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="38">
         <v>92.4</v>
       </c>
       <c r="C10" s="38">
         <v>117</v>
       </c>
       <c r="D10" s="38">
         <v>78.099999999999994</v>
       </c>
       <c r="E10" s="38">
         <v>97.6</v>
       </c>
       <c r="F10" s="38">
         <v>100</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="38">
         <v>103.5</v>
       </c>
       <c r="C11" s="38">
         <v>120.3</v>
       </c>
       <c r="D11" s="38">
         <v>81.3</v>
       </c>
       <c r="E11" s="38">
         <v>100.2</v>
       </c>
       <c r="F11" s="38">
         <v>93.3</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="38">
         <v>89.7</v>
       </c>
       <c r="C12" s="38">
         <v>87</v>
       </c>
       <c r="D12" s="38">
         <v>109.8</v>
       </c>
       <c r="E12" s="38">
         <v>93.7</v>
       </c>
       <c r="F12" s="38">
         <v>107.4</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="38">
         <v>92.8</v>
       </c>
       <c r="C13" s="38">
         <v>180.8</v>
       </c>
       <c r="D13" s="38">
         <v>30.4</v>
       </c>
       <c r="E13" s="38">
         <v>78.900000000000006</v>
       </c>
       <c r="F13" s="38">
         <v>100.1</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="38">
         <v>121.2</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="38">
         <v>91.3</v>
       </c>
       <c r="E14" s="38">
         <v>158.4</v>
       </c>
       <c r="F14" s="38">
         <v>561.1</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="38">
         <v>104.8</v>
       </c>
       <c r="C15" s="38">
         <v>113</v>
       </c>
       <c r="D15" s="38">
         <v>83.6</v>
       </c>
       <c r="E15" s="38">
         <v>91.6</v>
       </c>
       <c r="F15" s="38">
         <v>120.6</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="38">
         <v>47</v>
       </c>
       <c r="C16" s="38">
         <v>32.5</v>
       </c>
       <c r="D16" s="38">
         <v>107.2</v>
       </c>
       <c r="E16" s="38">
         <v>82.1</v>
       </c>
       <c r="F16" s="38">
         <v>96.6</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="38">
         <v>219.1</v>
       </c>
       <c r="C17" s="38">
         <v>295.3</v>
       </c>
       <c r="D17" s="38">
         <v>101.4</v>
       </c>
       <c r="E17" s="38">
         <v>87.3</v>
       </c>
       <c r="F17" s="38">
         <v>97.3</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="38">
         <v>99.6</v>
       </c>
       <c r="C18" s="38">
         <v>186.3</v>
       </c>
       <c r="D18" s="38">
         <v>100.6</v>
       </c>
       <c r="E18" s="38">
         <v>74.8</v>
       </c>
       <c r="F18" s="38">
         <v>101</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="38">
         <v>154.69999999999999</v>
       </c>
       <c r="C19" s="38">
         <v>292.5</v>
       </c>
       <c r="D19" s="38">
         <v>100</v>
       </c>
       <c r="E19" s="38">
         <v>107.5</v>
       </c>
       <c r="F19" s="38">
         <v>81.7</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="38">
         <v>103.5</v>
       </c>
       <c r="C20" s="38">
         <v>100</v>
       </c>
       <c r="D20" s="38">
         <v>116.6</v>
       </c>
       <c r="E20" s="38">
         <v>100.5</v>
       </c>
       <c r="F20" s="38">
         <v>117.8</v>
       </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-[...6 lines deleted...]
-      <c r="D44" s="2"/>
+    </row>
+    <row r="44" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E44" s="6"/>
-      <c r="F44" s="2"/>
-      <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="54" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="38">
         <v>94.7</v>
       </c>
       <c r="C7" s="38">
         <v>96.5</v>
       </c>
       <c r="D7" s="38">
         <v>94</v>
       </c>
       <c r="E7" s="38">
         <v>94.6</v>
       </c>
       <c r="F7" s="38">
         <v>108.8</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="38">
         <v>92.5</v>
       </c>
       <c r="C8" s="38">
         <v>149.1</v>
       </c>
       <c r="D8" s="38">
         <v>92</v>
       </c>
       <c r="E8" s="38">
         <v>99.1</v>
       </c>
       <c r="F8" s="38">
         <v>104.2</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="38">
         <v>88.9</v>
       </c>
       <c r="C9" s="38">
         <v>89.3</v>
       </c>
       <c r="D9" s="38">
         <v>88.1</v>
       </c>
       <c r="E9" s="38">
         <v>88.9</v>
       </c>
       <c r="F9" s="38">
         <v>114.3</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="38">
         <v>99.2</v>
       </c>
       <c r="C10" s="38">
         <v>112.8</v>
       </c>
       <c r="D10" s="38">
         <v>91.6</v>
       </c>
       <c r="E10" s="38">
         <v>95.8</v>
       </c>
       <c r="F10" s="38">
         <v>98</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="38">
         <v>132.19999999999999</v>
       </c>
       <c r="C11" s="38">
         <v>197.3</v>
       </c>
       <c r="D11" s="38">
         <v>85.5</v>
       </c>
       <c r="E11" s="38">
         <v>123.7</v>
       </c>
       <c r="F11" s="38">
         <v>86.7</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="38">
         <v>95.8</v>
       </c>
       <c r="C12" s="38">
         <v>94.2</v>
       </c>
       <c r="D12" s="38">
         <v>109.3</v>
       </c>
       <c r="E12" s="38">
         <v>94.5</v>
       </c>
       <c r="F12" s="38">
         <v>106.9</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="38">
         <v>94.3</v>
       </c>
       <c r="C13" s="38">
         <v>151.30000000000001</v>
       </c>
       <c r="D13" s="38">
         <v>52.3</v>
       </c>
       <c r="E13" s="38">
         <v>91.8</v>
       </c>
       <c r="F13" s="38">
         <v>100.2</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="38">
         <v>120.5</v>
       </c>
       <c r="C14" s="39" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="38">
         <v>92</v>
       </c>
       <c r="E14" s="38">
         <v>159.80000000000001</v>
       </c>
       <c r="F14" s="38">
         <v>420.8</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="38">
         <v>138.5</v>
       </c>
       <c r="C15" s="38">
         <v>158.1</v>
       </c>
       <c r="D15" s="38">
         <v>88.3</v>
       </c>
       <c r="E15" s="38">
         <v>97.8</v>
       </c>
       <c r="F15" s="38">
         <v>122.4</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="38">
         <v>50.7</v>
       </c>
       <c r="C16" s="38">
         <v>37.299999999999997</v>
       </c>
       <c r="D16" s="38">
         <v>102</v>
       </c>
       <c r="E16" s="38">
         <v>92.5</v>
       </c>
       <c r="F16" s="38">
         <v>112.9</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="38">
         <v>187</v>
       </c>
       <c r="C17" s="38">
         <v>238.2</v>
       </c>
       <c r="D17" s="38">
         <v>105.6</v>
       </c>
       <c r="E17" s="38">
         <v>92</v>
       </c>
       <c r="F17" s="38">
         <v>96.5</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="38">
         <v>99.1</v>
       </c>
       <c r="C18" s="38">
         <v>179.3</v>
       </c>
       <c r="D18" s="38">
         <v>99.4</v>
       </c>
       <c r="E18" s="38">
         <v>84.7</v>
       </c>
       <c r="F18" s="38">
         <v>102.6</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="38">
         <v>135.4</v>
       </c>
       <c r="C19" s="38">
         <v>245.7</v>
       </c>
       <c r="D19" s="38">
         <v>87.6</v>
       </c>
       <c r="E19" s="38">
         <v>104.2</v>
       </c>
       <c r="F19" s="38">
         <v>87.7</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="38">
         <v>99.8</v>
       </c>
       <c r="C20" s="38">
         <v>96.6</v>
       </c>
       <c r="D20" s="38">
         <v>111.3</v>
       </c>
       <c r="E20" s="38">
         <v>102.3</v>
       </c>
       <c r="F20" s="38">
         <v>114.5</v>
       </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-[...6 lines deleted...]
-      <c r="D44" s="2"/>
+    </row>
+    <row r="44" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E44" s="6"/>
-      <c r="F44" s="2"/>
-      <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="47"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16">
         <v>96</v>
       </c>
       <c r="C7" s="16">
         <v>96.9</v>
       </c>
       <c r="D7" s="16">
         <v>95.5</v>
       </c>
       <c r="E7" s="16">
         <v>96.7</v>
       </c>
       <c r="F7" s="16">
         <v>107</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="16">
         <v>94.2</v>
       </c>
       <c r="C8" s="16">
         <v>131.80000000000001</v>
       </c>
       <c r="D8" s="16">
         <v>93.8</v>
       </c>
       <c r="E8" s="16">
         <v>98.2</v>
       </c>
       <c r="F8" s="16">
         <v>103.7</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="16">
         <v>90.5</v>
       </c>
       <c r="C9" s="16">
         <v>91.7</v>
       </c>
       <c r="D9" s="16">
         <v>88.7</v>
       </c>
       <c r="E9" s="16">
         <v>89.9</v>
       </c>
       <c r="F9" s="16">
         <v>110.2</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="16">
         <v>99.7</v>
       </c>
       <c r="C10" s="16">
         <v>110.3</v>
       </c>
       <c r="D10" s="16">
         <v>94.1</v>
       </c>
       <c r="E10" s="16">
         <v>90</v>
       </c>
       <c r="F10" s="16">
         <v>98.8</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="16">
         <v>144.69999999999999</v>
       </c>
       <c r="C11" s="16">
         <v>243.7</v>
       </c>
       <c r="D11" s="16">
         <v>81.8</v>
       </c>
       <c r="E11" s="16">
         <v>124.4</v>
       </c>
       <c r="F11" s="16">
         <v>81.8</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="16">
         <v>92.5</v>
       </c>
       <c r="C12" s="16">
         <v>90.8</v>
       </c>
       <c r="D12" s="16">
         <v>106.8</v>
       </c>
       <c r="E12" s="16">
         <v>90.9</v>
       </c>
       <c r="F12" s="16">
         <v>105.7</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="16">
         <v>86.5</v>
       </c>
       <c r="C13" s="16">
         <v>128.30000000000001</v>
       </c>
       <c r="D13" s="16">
         <v>62</v>
       </c>
       <c r="E13" s="16">
         <v>91.7</v>
       </c>
       <c r="F13" s="16">
         <v>100.6</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="16">
         <v>116.3</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="16">
         <v>93.1</v>
       </c>
       <c r="E14" s="16">
         <v>148.6</v>
       </c>
       <c r="F14" s="16">
         <v>336.6</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="16">
         <v>140.5</v>
       </c>
       <c r="C15" s="16">
         <v>160.1</v>
       </c>
       <c r="D15" s="16">
         <v>90.4</v>
       </c>
       <c r="E15" s="16">
         <v>97.9</v>
       </c>
       <c r="F15" s="16">
         <v>113.1</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="16">
         <v>49.5</v>
       </c>
       <c r="C16" s="16">
         <v>38.700000000000003</v>
       </c>
       <c r="D16" s="16">
         <v>88</v>
       </c>
       <c r="E16" s="16">
         <v>93</v>
       </c>
       <c r="F16" s="16">
         <v>110.9</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="16">
         <v>189.8</v>
       </c>
       <c r="C17" s="16">
         <v>253.6</v>
       </c>
       <c r="D17" s="16">
         <v>104.6</v>
       </c>
       <c r="E17" s="16">
         <v>94.5</v>
       </c>
       <c r="F17" s="16">
         <v>96.9</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="16">
         <v>98.8</v>
       </c>
       <c r="C18" s="16">
         <v>191.6</v>
       </c>
       <c r="D18" s="16">
         <v>99.2</v>
       </c>
       <c r="E18" s="16">
         <v>83.7</v>
       </c>
       <c r="F18" s="16">
         <v>102.6</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="16">
         <v>137.1</v>
       </c>
       <c r="C19" s="16">
         <v>279.2</v>
       </c>
       <c r="D19" s="16">
         <v>80.099999999999994</v>
       </c>
       <c r="E19" s="16">
         <v>102.8</v>
       </c>
       <c r="F19" s="16">
         <v>96.7</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="16">
         <v>103</v>
       </c>
       <c r="C20" s="16">
         <v>100.2</v>
       </c>
       <c r="D20" s="16">
         <v>113.3</v>
       </c>
       <c r="E20" s="16">
         <v>104.3</v>
       </c>
       <c r="F20" s="16">
         <v>107.8</v>
       </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-[...6 lines deleted...]
-      <c r="D44" s="2"/>
+    </row>
+    <row r="44" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E44" s="6"/>
-      <c r="F44" s="2"/>
-      <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:P43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:F19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="33" customHeight="1">
+    <row r="1" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
     </row>
-    <row r="2" spans="1:16" ht="12.75" customHeight="1">
+    <row r="2" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
-    <row r="3" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="3" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="41"/>
       <c r="B4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="46"/>
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="47.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="42"/>
       <c r="B5" s="44"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="16"/>
-[...3 lines deleted...]
-      <c r="F6" s="16"/>
+      <c r="B6" s="50">
+        <v>96.4</v>
+      </c>
+      <c r="C6" s="50">
+        <v>99.3</v>
+      </c>
+      <c r="D6" s="50">
+        <v>95.2</v>
+      </c>
+      <c r="E6" s="50">
+        <v>99.6</v>
+      </c>
+      <c r="F6" s="50">
+        <v>107.9</v>
+      </c>
       <c r="G6" s="10"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
       <c r="N6" s="20"/>
       <c r="O6" s="20"/>
       <c r="P6" s="20"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="16"/>
-[...3 lines deleted...]
-      <c r="F7" s="16"/>
+      <c r="B7" s="50">
+        <v>94.5</v>
+      </c>
+      <c r="C7" s="50">
+        <v>130.1</v>
+      </c>
+      <c r="D7" s="50">
+        <v>94.1</v>
+      </c>
+      <c r="E7" s="50">
+        <v>97.6</v>
+      </c>
+      <c r="F7" s="50">
+        <v>104.2</v>
+      </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="16"/>
-[...3 lines deleted...]
-      <c r="F8" s="16"/>
+      <c r="B8" s="50">
+        <v>94.9</v>
+      </c>
+      <c r="C8" s="50">
+        <v>96.6</v>
+      </c>
+      <c r="D8" s="50">
+        <v>91.9</v>
+      </c>
+      <c r="E8" s="50">
+        <v>101.7</v>
+      </c>
+      <c r="F8" s="50">
+        <v>108.2</v>
+      </c>
       <c r="G8" s="10"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="16"/>
-[...3 lines deleted...]
-      <c r="F9" s="16"/>
+      <c r="B9" s="50">
+        <v>99.7</v>
+      </c>
+      <c r="C9" s="50">
+        <v>110.5</v>
+      </c>
+      <c r="D9" s="50">
+        <v>94</v>
+      </c>
+      <c r="E9" s="50">
+        <v>91.2</v>
+      </c>
+      <c r="F9" s="50">
+        <v>97.8</v>
+      </c>
       <c r="G9" s="10"/>
       <c r="L9" s="22"/>
       <c r="M9" s="21"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="16"/>
-[...3 lines deleted...]
-      <c r="F10" s="16"/>
+      <c r="B10" s="50">
+        <v>150.30000000000001</v>
+      </c>
+      <c r="C10" s="50">
+        <v>274.7</v>
+      </c>
+      <c r="D10" s="50">
+        <v>74.3</v>
+      </c>
+      <c r="E10" s="50">
+        <v>124.5</v>
+      </c>
+      <c r="F10" s="50">
+        <v>78.5</v>
+      </c>
       <c r="G10" s="10"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="23"/>
       <c r="O10" s="23"/>
       <c r="P10" s="23"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="16"/>
-[...3 lines deleted...]
-      <c r="F11" s="16"/>
+      <c r="B11" s="50">
+        <v>96.4</v>
+      </c>
+      <c r="C11" s="50">
+        <v>95.6</v>
+      </c>
+      <c r="D11" s="50">
+        <v>104.1</v>
+      </c>
+      <c r="E11" s="50">
+        <v>92.9</v>
+      </c>
+      <c r="F11" s="50">
+        <v>104.6</v>
+      </c>
       <c r="G11" s="10"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="21"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="16"/>
-[...3 lines deleted...]
-      <c r="F12" s="16"/>
+      <c r="B12" s="50">
+        <v>83.8</v>
+      </c>
+      <c r="C12" s="50">
+        <v>125.2</v>
+      </c>
+      <c r="D12" s="50">
+        <v>57.8</v>
+      </c>
+      <c r="E12" s="50">
+        <v>95.5</v>
+      </c>
+      <c r="F12" s="50">
+        <v>100.8</v>
+      </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="16"/>
-[...3 lines deleted...]
-      <c r="F13" s="17"/>
+      <c r="B13" s="50">
+        <v>114.3</v>
+      </c>
+      <c r="C13" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="50">
+        <v>93.8</v>
+      </c>
+      <c r="E13" s="50">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="F13" s="50">
+        <v>280.5</v>
+      </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="16"/>
-[...3 lines deleted...]
-      <c r="F14" s="16"/>
+      <c r="B14" s="50">
+        <v>145</v>
+      </c>
+      <c r="C14" s="50">
+        <v>165.6</v>
+      </c>
+      <c r="D14" s="50">
+        <v>92.6</v>
+      </c>
+      <c r="E14" s="50">
+        <v>97.6</v>
+      </c>
+      <c r="F14" s="50">
+        <v>106.9</v>
+      </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="16"/>
-[...3 lines deleted...]
-      <c r="F15" s="16"/>
+      <c r="B15" s="50">
+        <v>55.9</v>
+      </c>
+      <c r="C15" s="50">
+        <v>48.7</v>
+      </c>
+      <c r="D15" s="50">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="E15" s="50">
+        <v>95.7</v>
+      </c>
+      <c r="F15" s="50">
+        <v>109.6</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="16"/>
-[...3 lines deleted...]
-      <c r="F16" s="16"/>
+      <c r="B16" s="50">
+        <v>170.7</v>
+      </c>
+      <c r="C16" s="50">
+        <v>215.5</v>
+      </c>
+      <c r="D16" s="50">
+        <v>107.9</v>
+      </c>
+      <c r="E16" s="50">
+        <v>95.8</v>
+      </c>
+      <c r="F16" s="50">
+        <v>97.1</v>
+      </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="16"/>
-[...3 lines deleted...]
-      <c r="F17" s="16"/>
+      <c r="B17" s="50">
+        <v>99.3</v>
+      </c>
+      <c r="C17" s="50">
+        <v>207.2</v>
+      </c>
+      <c r="D17" s="50">
+        <v>99.3</v>
+      </c>
+      <c r="E17" s="50">
+        <v>88.5</v>
+      </c>
+      <c r="F17" s="50">
+        <v>103.1</v>
+      </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="16"/>
-[...3 lines deleted...]
-      <c r="F18" s="16"/>
+      <c r="B18" s="50">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="C18" s="50">
+        <v>306.5</v>
+      </c>
+      <c r="D18" s="50">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="E18" s="50">
+        <v>103.4</v>
+      </c>
+      <c r="F18" s="50">
+        <v>102.7</v>
+      </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="16"/>
-[...3 lines deleted...]
-      <c r="F19" s="16"/>
+      <c r="B19" s="50">
+        <v>101.3</v>
+      </c>
+      <c r="C19" s="50">
+        <v>97.2</v>
+      </c>
+      <c r="D19" s="50">
+        <v>115.9</v>
+      </c>
+      <c r="E19" s="50">
+        <v>106.1</v>
+      </c>
+      <c r="F19" s="50">
+        <v>105.4</v>
+      </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="18"/>
       <c r="G20" s="10"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="18"/>
       <c r="D21" s="19"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="6"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-      <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="26"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="27"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="18"/>
       <c r="G23" s="10"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-[...6 lines deleted...]
-      <c r="D44" s="2"/>
+    </row>
+    <row r="44" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E44" s="6"/>
-      <c r="F44" s="2"/>
-      <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" s="8" customFormat="1" ht="33" customHeight="1">
+    <row r="2" spans="1:16" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="7"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="55.5" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="26"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="27"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="18"/>
       <c r="G23" s="10"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-[...6 lines deleted...]
-      <c r="D44" s="2"/>
+    </row>
+    <row r="44" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E44" s="6"/>
-      <c r="F44" s="2"/>
-      <c r="G44" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="33" customHeight="1">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75" customHeight="1">
+    <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="10"/>
     </row>
-    <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1">
+    <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42"/>
       <c r="B6" s="44"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
-    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
-    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
-    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="26"/>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="26"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="26"/>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
-    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
-    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="27"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="27"/>
       <c r="D19" s="26"/>
       <c r="E19" s="26"/>
       <c r="F19" s="26"/>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
-    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25">
+    <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
-    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="49"/>
       <c r="B23" s="49"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="49"/>
       <c r="F23" s="49"/>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="6"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="6"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="6"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="6"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="2"/>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="6"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
     </row>
-    <row r="33" spans="1:7">
-[...3 lines deleted...]
-      <c r="D33" s="2"/>
+    <row r="33" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E33" s="6"/>
-      <c r="F33" s="2"/>
-[...6 lines deleted...]
-      <c r="D34" s="2"/>
+    </row>
+    <row r="34" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E34" s="6"/>
-      <c r="F34" s="2"/>
-[...6 lines deleted...]
-      <c r="D35" s="2"/>
+    </row>
+    <row r="35" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E35" s="6"/>
-      <c r="F35" s="2"/>
-[...6 lines deleted...]
-      <c r="D36" s="2"/>
+    </row>
+    <row r="36" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E36" s="6"/>
-      <c r="F36" s="2"/>
-[...6 lines deleted...]
-      <c r="D37" s="2"/>
+    </row>
+    <row r="37" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E37" s="6"/>
-      <c r="F37" s="2"/>
-[...6 lines deleted...]
-      <c r="D38" s="2"/>
+    </row>
+    <row r="38" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E38" s="6"/>
-      <c r="F38" s="2"/>
-[...6 lines deleted...]
-      <c r="D39" s="2"/>
+    </row>
+    <row r="39" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E39" s="6"/>
-      <c r="F39" s="2"/>
-[...6 lines deleted...]
-      <c r="D40" s="2"/>
+    </row>
+    <row r="40" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E40" s="6"/>
-      <c r="F40" s="2"/>
-[...6 lines deleted...]
-      <c r="D41" s="2"/>
+    </row>
+    <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
-      <c r="F41" s="2"/>
-[...6 lines deleted...]
-      <c r="D42" s="2"/>
+    </row>
+    <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
-      <c r="F42" s="2"/>
-[...6 lines deleted...]
-      <c r="D43" s="2"/>
+    </row>
+    <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
-      <c r="F43" s="2"/>
-      <c r="G43" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
     <mergeCell ref="A23:F23"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>