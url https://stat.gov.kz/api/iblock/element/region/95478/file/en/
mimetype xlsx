--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -16,74 +16,74 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\16\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{605D8EA2-F890-4F9C-B8C5-8A8E6ABF05F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{714949CB-174A-4B7B-B825-7986A3C64EAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="1" r:id="rId1"/>
     <sheet name="02" sheetId="2" r:id="rId2"/>
     <sheet name="03" sheetId="3" r:id="rId3"/>
     <sheet name="04" sheetId="4" r:id="rId4"/>
     <sheet name="05" sheetId="5" r:id="rId5"/>
     <sheet name="06" sheetId="6" r:id="rId6"/>
     <sheet name="07" sheetId="7" r:id="rId7"/>
     <sheet name="08" sheetId="8" r:id="rId8"/>
     <sheet name="09" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="285" uniqueCount="38">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>Water supply; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
@@ -504,85 +504,85 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -887,98 +887,98 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16">
         <v>96.7</v>
       </c>
       <c r="C7" s="16">
         <v>93.4</v>
       </c>
       <c r="D7" s="16">
@@ -1422,98 +1422,98 @@
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -1721,56 +1721,56 @@
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A23" s="49"/>
-[...4 lines deleted...]
-      <c r="F23" s="49"/>
+      <c r="A23" s="51"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>
@@ -1876,98 +1876,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -2324,98 +2324,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -2772,98 +2772,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="50"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="47"/>
-      <c r="B6" s="43"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="45"/>
       <c r="C6" s="37" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="33" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="34">
         <v>82.4</v>
       </c>
       <c r="C7" s="34">
         <v>93.3</v>
       </c>
       <c r="D7" s="34">
@@ -3311,98 +3311,98 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="38">
         <v>88.2</v>
       </c>
       <c r="C7" s="38">
         <v>95.4</v>
       </c>
       <c r="D7" s="38">
@@ -3903,98 +3903,98 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="38">
         <v>94.7</v>
       </c>
       <c r="C7" s="38">
         <v>96.5</v>
       </c>
       <c r="D7" s="38">
@@ -4495,98 +4495,98 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="47"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="16">
         <v>96</v>
       </c>
       <c r="C7" s="16">
         <v>96.9</v>
       </c>
       <c r="D7" s="16">
@@ -5069,484 +5069,484 @@
     <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
     </row>
     <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
     </row>
     <row r="44" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:F5"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:P43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...3 lines deleted...]
-      <c r="F1" s="40"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
     </row>
     <row r="2" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
     </row>
     <row r="3" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="41"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="43"/>
+      <c r="B4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="45" t="s">
+      <c r="C4" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="46"/>
-[...1 lines deleted...]
-      <c r="F4" s="46"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
       <c r="G4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="42"/>
-      <c r="B5" s="44"/>
+      <c r="A5" s="44"/>
+      <c r="B5" s="46"/>
       <c r="C5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="50">
+      <c r="B6" s="40">
         <v>96.4</v>
       </c>
-      <c r="C6" s="50">
+      <c r="C6" s="40">
         <v>99.3</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="40">
         <v>95.2</v>
       </c>
-      <c r="E6" s="50">
+      <c r="E6" s="40">
         <v>99.6</v>
       </c>
-      <c r="F6" s="50">
+      <c r="F6" s="40">
         <v>107.9</v>
       </c>
       <c r="G6" s="10"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
       <c r="N6" s="20"/>
       <c r="O6" s="20"/>
       <c r="P6" s="20"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="50">
+      <c r="B7" s="40">
         <v>94.5</v>
       </c>
-      <c r="C7" s="50">
+      <c r="C7" s="40">
         <v>130.1</v>
       </c>
-      <c r="D7" s="50">
+      <c r="D7" s="40">
         <v>94.1</v>
       </c>
-      <c r="E7" s="50">
+      <c r="E7" s="40">
         <v>97.6</v>
       </c>
-      <c r="F7" s="50">
+      <c r="F7" s="40">
         <v>104.2</v>
       </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="50">
+      <c r="B8" s="40">
         <v>94.9</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="40">
         <v>96.6</v>
       </c>
-      <c r="D8" s="50">
+      <c r="D8" s="40">
         <v>91.9</v>
       </c>
-      <c r="E8" s="50">
+      <c r="E8" s="40">
         <v>101.7</v>
       </c>
-      <c r="F8" s="50">
+      <c r="F8" s="40">
         <v>108.2</v>
       </c>
       <c r="G8" s="10"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
       <c r="N8" s="21"/>
       <c r="O8" s="21"/>
       <c r="P8" s="21"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="50">
+      <c r="B9" s="40">
         <v>99.7</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="40">
         <v>110.5</v>
       </c>
-      <c r="D9" s="50">
+      <c r="D9" s="40">
         <v>94</v>
       </c>
-      <c r="E9" s="50">
+      <c r="E9" s="40">
         <v>91.2</v>
       </c>
-      <c r="F9" s="50">
+      <c r="F9" s="40">
         <v>97.8</v>
       </c>
       <c r="G9" s="10"/>
       <c r="L9" s="22"/>
       <c r="M9" s="21"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="50">
+      <c r="B10" s="40">
         <v>150.30000000000001</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="40">
         <v>274.7</v>
       </c>
-      <c r="D10" s="50">
+      <c r="D10" s="40">
         <v>74.3</v>
       </c>
-      <c r="E10" s="50">
+      <c r="E10" s="40">
         <v>124.5</v>
       </c>
-      <c r="F10" s="50">
+      <c r="F10" s="40">
         <v>78.5</v>
       </c>
       <c r="G10" s="10"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="23"/>
       <c r="O10" s="23"/>
       <c r="P10" s="23"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="50">
+      <c r="B11" s="40">
         <v>96.4</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="40">
         <v>95.6</v>
       </c>
-      <c r="D11" s="50">
+      <c r="D11" s="40">
         <v>104.1</v>
       </c>
-      <c r="E11" s="50">
+      <c r="E11" s="40">
         <v>92.9</v>
       </c>
-      <c r="F11" s="50">
+      <c r="F11" s="40">
         <v>104.6</v>
       </c>
       <c r="G11" s="10"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="21"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="50">
+      <c r="B12" s="40">
         <v>83.8</v>
       </c>
-      <c r="C12" s="50">
+      <c r="C12" s="40">
         <v>125.2</v>
       </c>
-      <c r="D12" s="50">
+      <c r="D12" s="40">
         <v>57.8</v>
       </c>
-      <c r="E12" s="50">
+      <c r="E12" s="40">
         <v>95.5</v>
       </c>
-      <c r="F12" s="50">
+      <c r="F12" s="40">
         <v>100.8</v>
       </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="50">
+      <c r="B13" s="40">
         <v>114.3</v>
       </c>
-      <c r="C13" s="51" t="s">
+      <c r="C13" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="D13" s="50">
+      <c r="D13" s="40">
         <v>93.8</v>
       </c>
-      <c r="E13" s="50">
+      <c r="E13" s="40">
         <v>143.30000000000001</v>
       </c>
-      <c r="F13" s="50">
+      <c r="F13" s="40">
         <v>280.5</v>
       </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="22"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="50">
+      <c r="B14" s="40">
         <v>145</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="40">
         <v>165.6</v>
       </c>
-      <c r="D14" s="50">
+      <c r="D14" s="40">
         <v>92.6</v>
       </c>
-      <c r="E14" s="50">
+      <c r="E14" s="40">
         <v>97.6</v>
       </c>
-      <c r="F14" s="50">
+      <c r="F14" s="40">
         <v>106.9</v>
       </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="50">
+      <c r="B15" s="40">
         <v>55.9</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="40">
         <v>48.7</v>
       </c>
-      <c r="D15" s="50">
+      <c r="D15" s="40">
         <v>78.599999999999994</v>
       </c>
-      <c r="E15" s="50">
+      <c r="E15" s="40">
         <v>95.7</v>
       </c>
-      <c r="F15" s="50">
+      <c r="F15" s="40">
         <v>109.6</v>
       </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="50">
+      <c r="B16" s="40">
         <v>170.7</v>
       </c>
-      <c r="C16" s="50">
+      <c r="C16" s="40">
         <v>215.5</v>
       </c>
-      <c r="D16" s="50">
+      <c r="D16" s="40">
         <v>107.9</v>
       </c>
-      <c r="E16" s="50">
+      <c r="E16" s="40">
         <v>95.8</v>
       </c>
-      <c r="F16" s="50">
+      <c r="F16" s="40">
         <v>97.1</v>
       </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="50">
+      <c r="B17" s="40">
         <v>99.3</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C17" s="40">
         <v>207.2</v>
       </c>
-      <c r="D17" s="50">
+      <c r="D17" s="40">
         <v>99.3</v>
       </c>
-      <c r="E17" s="50">
+      <c r="E17" s="40">
         <v>88.5</v>
       </c>
-      <c r="F17" s="50">
+      <c r="F17" s="40">
         <v>103.1</v>
       </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="50">
+      <c r="B18" s="40">
         <v>139.80000000000001</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="40">
         <v>306.5</v>
       </c>
-      <c r="D18" s="50">
+      <c r="D18" s="40">
         <v>75.099999999999994</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E18" s="40">
         <v>103.4</v>
       </c>
-      <c r="F18" s="50">
+      <c r="F18" s="40">
         <v>102.7</v>
       </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="50">
+      <c r="B19" s="40">
         <v>101.3</v>
       </c>
-      <c r="C19" s="50">
+      <c r="C19" s="40">
         <v>97.2</v>
       </c>
-      <c r="D19" s="50">
+      <c r="D19" s="40">
         <v>115.9</v>
       </c>
-      <c r="E19" s="50">
+      <c r="E19" s="40">
         <v>106.1</v>
       </c>
-      <c r="F19" s="50">
+      <c r="F19" s="40">
         <v>105.4</v>
       </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="18"/>
       <c r="G20" s="10"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="18"/>
       <c r="D21" s="19"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
@@ -5666,346 +5666,486 @@
     <row r="41" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E41" s="6"/>
     </row>
     <row r="42" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E42" s="6"/>
     </row>
     <row r="43" spans="5:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E43" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:F20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="26"/>
-[...3 lines deleted...]
-      <c r="F7" s="26"/>
+      <c r="B7" s="40">
+        <v>95.7</v>
+      </c>
+      <c r="C7" s="40">
+        <v>97.2</v>
+      </c>
+      <c r="D7" s="40">
+        <v>94.5</v>
+      </c>
+      <c r="E7" s="40">
+        <v>103.1</v>
+      </c>
+      <c r="F7" s="40">
+        <v>107.6</v>
+      </c>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
     </row>
     <row r="8" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="26"/>
-[...3 lines deleted...]
-      <c r="F8" s="26"/>
+      <c r="B8" s="40">
+        <v>94.1</v>
+      </c>
+      <c r="C8" s="40">
+        <v>117.8</v>
+      </c>
+      <c r="D8" s="40">
+        <v>93.7</v>
+      </c>
+      <c r="E8" s="40">
+        <v>97.6</v>
+      </c>
+      <c r="F8" s="40">
+        <v>105</v>
+      </c>
       <c r="G8" s="10"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
       <c r="N8" s="20"/>
       <c r="O8" s="20"/>
       <c r="P8" s="20"/>
     </row>
     <row r="9" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="26"/>
-[...3 lines deleted...]
-      <c r="F9" s="26"/>
+      <c r="B9" s="40">
+        <v>94</v>
+      </c>
+      <c r="C9" s="40">
+        <v>94.8</v>
+      </c>
+      <c r="D9" s="40">
+        <v>91.3</v>
+      </c>
+      <c r="E9" s="40">
+        <v>115.1</v>
+      </c>
+      <c r="F9" s="40">
+        <v>109</v>
+      </c>
       <c r="G9" s="10"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
     <row r="10" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="26"/>
-[...3 lines deleted...]
-      <c r="F10" s="26"/>
+      <c r="B10" s="40">
+        <v>98.9</v>
+      </c>
+      <c r="C10" s="40">
+        <v>106</v>
+      </c>
+      <c r="D10" s="40">
+        <v>95.2</v>
+      </c>
+      <c r="E10" s="40">
+        <v>92.1</v>
+      </c>
+      <c r="F10" s="40">
+        <v>98</v>
+      </c>
       <c r="G10" s="10"/>
       <c r="L10" s="22"/>
       <c r="M10" s="21"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
     <row r="11" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="26"/>
-[...3 lines deleted...]
-      <c r="F11" s="26"/>
+      <c r="B11" s="40">
+        <v>172.8</v>
+      </c>
+      <c r="C11" s="40">
+        <v>349</v>
+      </c>
+      <c r="D11" s="40">
+        <v>70.8</v>
+      </c>
+      <c r="E11" s="40">
+        <v>126.1</v>
+      </c>
+      <c r="F11" s="40">
+        <v>72.5</v>
+      </c>
       <c r="G11" s="10"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="23"/>
       <c r="P11" s="23"/>
     </row>
     <row r="12" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="26"/>
-[...3 lines deleted...]
-      <c r="F12" s="26"/>
+      <c r="B12" s="40">
+        <v>100.6</v>
+      </c>
+      <c r="C12" s="40">
+        <v>100.5</v>
+      </c>
+      <c r="D12" s="40">
+        <v>103.3</v>
+      </c>
+      <c r="E12" s="40">
+        <v>94.8</v>
+      </c>
+      <c r="F12" s="40">
+        <v>104</v>
+      </c>
       <c r="G12" s="10"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="22"/>
       <c r="O12" s="22"/>
       <c r="P12" s="21"/>
     </row>
     <row r="13" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="26"/>
-[...3 lines deleted...]
-      <c r="F13" s="26"/>
+      <c r="B13" s="40">
+        <v>85.9</v>
+      </c>
+      <c r="C13" s="40">
+        <v>115.3</v>
+      </c>
+      <c r="D13" s="40">
+        <v>67.5</v>
+      </c>
+      <c r="E13" s="40">
+        <v>98.9</v>
+      </c>
+      <c r="F13" s="40">
+        <v>103.9</v>
+      </c>
       <c r="G13" s="10"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="22"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
     <row r="14" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="26"/>
-[...3 lines deleted...]
-      <c r="F14" s="27"/>
+      <c r="B14" s="40">
+        <v>123.2</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="40">
+        <v>108.1</v>
+      </c>
+      <c r="E14" s="40">
+        <v>141</v>
+      </c>
+      <c r="F14" s="40">
+        <v>255</v>
+      </c>
       <c r="G14" s="10"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="22"/>
       <c r="O14" s="22"/>
       <c r="P14" s="22"/>
     </row>
     <row r="15" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="26"/>
-[...3 lines deleted...]
-      <c r="F15" s="26"/>
+      <c r="B15" s="40">
+        <v>139.80000000000001</v>
+      </c>
+      <c r="C15" s="40">
+        <v>157.19999999999999</v>
+      </c>
+      <c r="D15" s="40">
+        <v>95.7</v>
+      </c>
+      <c r="E15" s="40">
+        <v>98.1</v>
+      </c>
+      <c r="F15" s="40">
+        <v>104.3</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="22"/>
       <c r="O15" s="22"/>
       <c r="P15" s="22"/>
     </row>
     <row r="16" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="26"/>
-[...3 lines deleted...]
-      <c r="F16" s="26"/>
+      <c r="B16" s="40">
+        <v>57</v>
+      </c>
+      <c r="C16" s="40">
+        <v>51</v>
+      </c>
+      <c r="D16" s="40">
+        <v>73.5</v>
+      </c>
+      <c r="E16" s="40">
+        <v>96.5</v>
+      </c>
+      <c r="F16" s="40">
+        <v>123.2</v>
+      </c>
       <c r="G16" s="10"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
     </row>
     <row r="17" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="26"/>
-[...3 lines deleted...]
-      <c r="F17" s="26"/>
+      <c r="B17" s="40">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="C17" s="40">
+        <v>192.2</v>
+      </c>
+      <c r="D17" s="40">
+        <v>100.7</v>
+      </c>
+      <c r="E17" s="40">
+        <v>96.3</v>
+      </c>
+      <c r="F17" s="40">
+        <v>96.2</v>
+      </c>
       <c r="G17" s="10"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="22"/>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
     </row>
     <row r="18" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="26"/>
-[...3 lines deleted...]
-      <c r="F18" s="26"/>
+      <c r="B18" s="40">
+        <v>99</v>
+      </c>
+      <c r="C18" s="40">
+        <v>181.1</v>
+      </c>
+      <c r="D18" s="40">
+        <v>98.9</v>
+      </c>
+      <c r="E18" s="40">
+        <v>93.2</v>
+      </c>
+      <c r="F18" s="40">
+        <v>101.6</v>
+      </c>
       <c r="G18" s="10"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="22"/>
     </row>
     <row r="19" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="26"/>
-[...3 lines deleted...]
-      <c r="F19" s="26"/>
+      <c r="B19" s="40">
+        <v>128.1</v>
+      </c>
+      <c r="C19" s="40">
+        <v>265.60000000000002</v>
+      </c>
+      <c r="D19" s="40">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="E19" s="40">
+        <v>106</v>
+      </c>
+      <c r="F19" s="40">
+        <v>101.2</v>
+      </c>
       <c r="G19" s="10"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="22"/>
       <c r="O19" s="22"/>
       <c r="P19" s="22"/>
     </row>
     <row r="20" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="26"/>
-[...3 lines deleted...]
-      <c r="F20" s="26"/>
+      <c r="B20" s="40">
+        <v>95.5</v>
+      </c>
+      <c r="C20" s="40">
+        <v>88.4</v>
+      </c>
+      <c r="D20" s="40">
+        <v>121.3</v>
+      </c>
+      <c r="E20" s="40">
+        <v>101.6</v>
+      </c>
+      <c r="F20" s="40">
+        <v>103.1</v>
+      </c>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="18"/>
       <c r="G23" s="10"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
@@ -6135,99 +6275,99 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:P44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
       <c r="G2" s="7"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -6588,98 +6728,98 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A2:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="18" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="5" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="26.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="24.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40"/>
-[...3 lines deleted...]
-      <c r="F2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
     </row>
     <row r="3" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="11" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
     <row r="5" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
-      <c r="B5" s="43" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="45" t="s">
+      <c r="C5" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="46"/>
-[...1 lines deleted...]
-      <c r="F5" s="46"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
       <c r="G5" s="10"/>
     </row>
     <row r="6" spans="1:16" s="11" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44"/>
+      <c r="A6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="10"/>
     </row>
     <row r="7" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="26"/>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="10"/>
       <c r="L7" s="20"/>
@@ -6887,56 +7027,56 @@
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="10"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="22"/>
       <c r="O20" s="22"/>
       <c r="P20" s="22"/>
     </row>
     <row r="21" spans="1:16" s="11" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="18"/>
       <c r="G21" s="10"/>
     </row>
     <row r="22" spans="1:16" s="11" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="18"/>
       <c r="D22" s="19"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A23" s="49"/>
-[...4 lines deleted...]
-      <c r="F23" s="49"/>
+      <c r="A23" s="51"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="51"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="6"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="2"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="6"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="6"/>