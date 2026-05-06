--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14190" yWindow="210" windowWidth="14100" windowHeight="11685" activeTab="1"/>
+    <workbookView xWindow="14190" yWindow="210" windowWidth="14100" windowHeight="11685" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="02" sheetId="7" r:id="rId2"/>
     <sheet name="03" sheetId="8" r:id="rId3"/>
     <sheet name="04" sheetId="9" r:id="rId4"/>
     <sheet name="05" sheetId="10" r:id="rId5"/>
     <sheet name="06" sheetId="11" r:id="rId6"/>
     <sheet name="07" sheetId="12" r:id="rId7"/>
     <sheet name="08" sheetId="13" r:id="rId8"/>
     <sheet name="09" sheetId="14" r:id="rId9"/>
     <sheet name="10" sheetId="15" r:id="rId10"/>
     <sheet name="11" sheetId="16" r:id="rId11"/>
     <sheet name="12" sheetId="17" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1605" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2288" uniqueCount="114">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>Copper ores, thousand tons</t>
   </si>
   <si>
     <t>Copper concentrates, thousand tons</t>
   </si>
   <si>
     <t>Copper-zinc ores, thousand tons</t>
   </si>
   <si>
     <t>Lead in lead concentrate, thousand tons</t>
   </si>
   <si>
     <t>Lead-zinc ores, thousand tons</t>
   </si>
   <si>
@@ -372,50 +373,53 @@
     <t>for January-May  2026</t>
   </si>
   <si>
     <t>for January-June  2026</t>
   </si>
   <si>
     <t>for January-July  2026</t>
   </si>
   <si>
     <t>for January-August 2026</t>
   </si>
   <si>
     <t>for January-September 2026</t>
   </si>
   <si>
     <t>for January-October 2026</t>
   </si>
   <si>
     <t>for January-November 2026</t>
   </si>
   <si>
     <t>for January-December 2026</t>
   </si>
   <si>
     <t>Hydrogen fluoride, silicon dioxide and sulfur, tons</t>
+  </si>
+  <si>
+    <t>district Ulken Naryn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -713,92 +717,92 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1080,147 +1084,147 @@
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I177"/>
   <sheetViews>
     <sheetView topLeftCell="A143" workbookViewId="0">
       <selection activeCell="J170" sqref="J170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="2" customWidth="1"/>
     <col min="2" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" ht="56.25">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
@@ -5027,199 +5031,199 @@
       </c>
       <c r="E168" s="36" t="s">
         <v>0</v>
       </c>
       <c r="F168" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G168" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H168" s="36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:8" s="11" customFormat="1" ht="11.25">
       <c r="A169" s="26"/>
       <c r="B169" s="26"/>
       <c r="C169" s="26"/>
       <c r="D169" s="26"/>
       <c r="E169" s="26"/>
       <c r="F169" s="26"/>
       <c r="G169" s="26"/>
       <c r="H169" s="26"/>
     </row>
     <row r="170" spans="1:8" s="11" customFormat="1" ht="66.75" customHeight="1">
-      <c r="A170" s="47" t="s">
+      <c r="A170" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="B170" s="47"/>
-[...5 lines deleted...]
-      <c r="H170" s="47"/>
+      <c r="B170" s="54"/>
+      <c r="C170" s="54"/>
+      <c r="D170" s="54"/>
+      <c r="E170" s="54"/>
+      <c r="F170" s="54"/>
+      <c r="G170" s="54"/>
+      <c r="H170" s="54"/>
     </row>
     <row r="171" spans="1:8" s="14" customFormat="1"/>
     <row r="172" spans="1:8" s="14" customFormat="1"/>
     <row r="173" spans="1:8" s="14" customFormat="1"/>
     <row r="174" spans="1:8" s="14" customFormat="1"/>
     <row r="175" spans="1:8" s="14" customFormat="1"/>
     <row r="176" spans="1:8" s="14" customFormat="1"/>
     <row r="177" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A170:H170"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I179"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="39"/>
       <c r="B8" s="40"/>
       <c r="C8" s="40"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="39"/>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="39"/>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
@@ -6888,189 +6892,189 @@
       <c r="F176" s="42"/>
       <c r="G176" s="42"/>
       <c r="H176" s="40"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="41"/>
       <c r="B177" s="42"/>
       <c r="C177" s="42"/>
       <c r="D177" s="42"/>
       <c r="E177" s="42"/>
       <c r="F177" s="42"/>
       <c r="G177" s="42"/>
       <c r="H177" s="40"/>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="44"/>
       <c r="B178" s="45"/>
       <c r="C178" s="46"/>
       <c r="D178" s="45"/>
       <c r="E178" s="46"/>
       <c r="F178" s="45"/>
       <c r="G178" s="46"/>
       <c r="H178" s="45"/>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179" s="47"/>
-[...6 lines deleted...]
-      <c r="H179" s="47"/>
+      <c r="A179" s="54"/>
+      <c r="B179" s="54"/>
+      <c r="C179" s="54"/>
+      <c r="D179" s="54"/>
+      <c r="E179" s="54"/>
+      <c r="F179" s="54"/>
+      <c r="G179" s="54"/>
+      <c r="H179" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>110</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="39"/>
       <c r="B8" s="40"/>
       <c r="C8" s="40"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="39"/>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="39"/>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
@@ -8749,4507 +8753,8576 @@
       <c r="F177" s="42"/>
       <c r="G177" s="42"/>
       <c r="H177" s="40"/>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="41"/>
       <c r="B178" s="42"/>
       <c r="C178" s="42"/>
       <c r="D178" s="42"/>
       <c r="E178" s="42"/>
       <c r="F178" s="42"/>
       <c r="G178" s="42"/>
       <c r="H178" s="40"/>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="44"/>
       <c r="B179" s="45"/>
       <c r="C179" s="46"/>
       <c r="D179" s="45"/>
       <c r="E179" s="46"/>
       <c r="F179" s="45"/>
       <c r="G179" s="46"/>
       <c r="H179" s="45"/>
     </row>
     <row r="180" spans="1:8">
-      <c r="A180" s="47"/>
-[...6 lines deleted...]
-      <c r="H180" s="47"/>
+      <c r="A180" s="54"/>
+      <c r="B180" s="54"/>
+      <c r="C180" s="54"/>
+      <c r="D180" s="54"/>
+      <c r="E180" s="54"/>
+      <c r="F180" s="54"/>
+      <c r="G180" s="54"/>
+      <c r="H180" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A180:H180"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="32"/>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="33" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I173"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView topLeftCell="A166" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:H173"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="56.25">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="14" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="57"/>
-[...5 lines deleted...]
-      <c r="H8" s="57" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="14" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="57"/>
-[...5 lines deleted...]
-      <c r="H9" s="57" t="s">
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="14" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="57"/>
-[...5 lines deleted...]
-      <c r="H10" s="57" t="s">
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="14" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="57"/>
-[...5 lines deleted...]
-      <c r="H11" s="57" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="14" customFormat="1" ht="23.25">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="58">
+      <c r="B12" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="50">
         <v>53</v>
       </c>
-      <c r="D12" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H12" s="57" t="s">
+      <c r="D12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="14" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="58">
+      <c r="B13" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="50">
         <v>53</v>
       </c>
-      <c r="D13" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H13" s="57" t="s">
+      <c r="D13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="14" customFormat="1" ht="23.25">
       <c r="A14" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="58">
+      <c r="B14" s="50">
         <v>19.3</v>
       </c>
-      <c r="C14" s="58">
+      <c r="C14" s="50">
         <v>25.3</v>
       </c>
-      <c r="D14" s="58">
+      <c r="D14" s="50">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E14" s="58">
+      <c r="E14" s="50">
         <v>12.9</v>
       </c>
-      <c r="F14" s="58">
+      <c r="F14" s="50">
         <v>8.6999999999999993</v>
       </c>
-      <c r="G14" s="58">
+      <c r="G14" s="50">
         <v>9.6999999999999993</v>
       </c>
-      <c r="H14" s="58">
+      <c r="H14" s="50">
         <v>4.2</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="58">
+      <c r="B15" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="50">
         <v>9.9</v>
       </c>
-      <c r="D15" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H15" s="57" t="s">
+      <c r="D15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="58">
+      <c r="B16" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="50">
         <v>7.1</v>
       </c>
-      <c r="D16" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="58">
+      <c r="D16" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="50">
         <v>4.8</v>
       </c>
-      <c r="F16" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="58">
+      <c r="F16" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="50">
         <v>1.6</v>
       </c>
-      <c r="H16" s="57" t="s">
+      <c r="H16" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="57" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="58">
+      <c r="B17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="50">
         <v>8.1</v>
       </c>
-      <c r="F17" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="58">
+      <c r="F17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="50">
         <v>8.1</v>
       </c>
-      <c r="H17" s="57" t="s">
+      <c r="H17" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="34.5">
       <c r="A18" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="58">
+      <c r="B18" s="50">
         <v>4.3</v>
       </c>
-      <c r="C18" s="58">
+      <c r="C18" s="50">
         <v>5.5</v>
       </c>
-      <c r="D18" s="58">
+      <c r="D18" s="50">
         <v>2.1</v>
       </c>
-      <c r="E18" s="58">
+      <c r="E18" s="50">
         <v>2.9</v>
       </c>
-      <c r="F18" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="58">
+      <c r="F18" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="50">
         <v>2</v>
       </c>
-      <c r="H18" s="58">
+      <c r="H18" s="50">
         <v>0.7</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="58">
+      <c r="B19" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="50">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D19" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H19" s="57" t="s">
+      <c r="D19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="58">
+      <c r="B20" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="50">
         <v>1.2</v>
       </c>
-      <c r="D20" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="58">
+      <c r="D20" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="50">
         <v>0.9</v>
       </c>
-      <c r="F20" s="57" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="57" t="s">
+      <c r="F20" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="57" t="s">
-[...8 lines deleted...]
-      <c r="E21" s="58">
+      <c r="B21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="50">
         <v>2</v>
       </c>
-      <c r="F21" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="58">
+      <c r="F21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="50">
         <v>2</v>
       </c>
-      <c r="H21" s="57" t="s">
+      <c r="H21" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="23.25">
       <c r="A22" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="58">
+      <c r="B22" s="50">
         <v>143.5</v>
       </c>
-      <c r="C22" s="58">
+      <c r="C22" s="50">
         <v>307</v>
       </c>
-      <c r="D22" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H22" s="57" t="s">
+      <c r="D22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="58">
+      <c r="B23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="50">
         <v>44.4</v>
       </c>
-      <c r="D23" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H23" s="57" t="s">
+      <c r="D23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="58">
+      <c r="B24" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="50">
         <v>30.9</v>
       </c>
-      <c r="D24" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H24" s="57" t="s">
+      <c r="D24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="58">
+      <c r="B25" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="50">
         <v>231.7</v>
       </c>
-      <c r="D25" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H25" s="57" t="s">
+      <c r="D25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="58">
+      <c r="B26" s="50">
         <v>93.6</v>
       </c>
-      <c r="C26" s="58">
+      <c r="C26" s="50">
         <v>164.6</v>
       </c>
-      <c r="D26" s="58">
+      <c r="D26" s="50">
         <v>89.6</v>
       </c>
-      <c r="E26" s="58">
+      <c r="E26" s="50">
         <v>165.6</v>
       </c>
-      <c r="F26" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="58">
+      <c r="F26" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="50">
         <v>146</v>
       </c>
-      <c r="H26" s="58">
+      <c r="H26" s="50">
         <v>689.4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="58">
+      <c r="B27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="50">
         <v>145</v>
       </c>
-      <c r="D27" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="58">
+      <c r="D27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="50">
         <v>146</v>
       </c>
-      <c r="F27" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="58">
+      <c r="F27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="50">
         <v>146</v>
       </c>
-      <c r="H27" s="57" t="s">
+      <c r="H27" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="56" t="s">
+      <c r="A28" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B28" s="58">
+      <c r="B28" s="50">
         <v>19.600000000000001</v>
       </c>
-      <c r="C28" s="58">
+      <c r="C28" s="50">
         <v>19.600000000000001</v>
       </c>
-      <c r="D28" s="58">
+      <c r="D28" s="50">
         <v>19.600000000000001</v>
       </c>
-      <c r="E28" s="58">
+      <c r="E28" s="50">
         <v>19.600000000000001</v>
       </c>
-      <c r="F28" s="57" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="57" t="s">
+      <c r="F28" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H28" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H29" s="57" t="s">
+      <c r="B29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="34.5">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="58">
+      <c r="B30" s="50">
         <v>6.2</v>
       </c>
-      <c r="C30" s="58">
+      <c r="C30" s="50">
         <v>12.1</v>
       </c>
-      <c r="D30" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="57" t="s">
+      <c r="D30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B31" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="58">
+      <c r="B31" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="50">
         <v>11.9</v>
       </c>
-      <c r="D31" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="57" t="s">
+      <c r="D31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B32" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="58">
+      <c r="B32" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="50">
         <v>0.2</v>
       </c>
-      <c r="D32" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H32" s="57" t="s">
+      <c r="D32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="23.25">
       <c r="A33" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="58">
+      <c r="B33" s="50">
         <v>0.5</v>
       </c>
-      <c r="C33" s="58">
+      <c r="C33" s="50">
         <v>0.7</v>
       </c>
-      <c r="D33" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H33" s="57" t="s">
+      <c r="D33" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E33" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="58">
+      <c r="B34" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="50">
         <v>0.5</v>
       </c>
-      <c r="D34" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H34" s="57" t="s">
+      <c r="D34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H35" s="57" t="s">
+      <c r="B35" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="23.25">
       <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="58">
+      <c r="B36" s="50">
         <v>362.9</v>
       </c>
-      <c r="C36" s="58">
+      <c r="C36" s="50">
         <v>706.1</v>
       </c>
-      <c r="D36" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H36" s="57" t="s">
+      <c r="D36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="58">
+      <c r="B37" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="50">
         <v>500.5</v>
       </c>
-      <c r="D37" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H37" s="57" t="s">
+      <c r="D37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B38" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="58">
+      <c r="B38" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="50">
         <v>205.6</v>
       </c>
-      <c r="D38" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H38" s="57" t="s">
+      <c r="D38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="23.25">
       <c r="A39" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="58">
+      <c r="B39" s="50">
         <v>16.899999999999999</v>
       </c>
-      <c r="C39" s="58">
+      <c r="C39" s="50">
         <v>23.3</v>
       </c>
-      <c r="D39" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="58">
+      <c r="D39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="50">
         <v>7.6</v>
       </c>
-      <c r="F39" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="58">
+      <c r="F39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="50">
         <v>7.6</v>
       </c>
-      <c r="H39" s="57" t="s">
+      <c r="H39" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B40" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="58">
+      <c r="B40" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="50">
         <v>0.7</v>
       </c>
-      <c r="D40" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H40" s="57" t="s">
+      <c r="D40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B41" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="58">
+      <c r="B41" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="50">
         <v>15.7</v>
       </c>
-      <c r="D41" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H41" s="57" t="s">
+      <c r="D41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="57" t="s">
-[...8 lines deleted...]
-      <c r="E42" s="58">
+      <c r="B42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="50">
         <v>7.6</v>
       </c>
-      <c r="F42" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="58">
+      <c r="F42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="50">
         <v>7.6</v>
       </c>
-      <c r="H42" s="57" t="s">
+      <c r="H42" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="23.25">
       <c r="A43" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B43" s="58">
+      <c r="B43" s="50">
         <v>8.1999999999999993</v>
       </c>
-      <c r="C43" s="58">
+      <c r="C43" s="50">
         <v>11.6</v>
       </c>
-      <c r="D43" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="58">
+      <c r="D43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="50">
         <v>3.7</v>
       </c>
-      <c r="F43" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="58">
+      <c r="F43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="50">
         <v>3.7</v>
       </c>
-      <c r="H43" s="57" t="s">
+      <c r="H43" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B44" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="58">
+      <c r="B44" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="50">
         <v>0.3</v>
       </c>
-      <c r="D44" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H44" s="57" t="s">
+      <c r="D44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="58">
+      <c r="B45" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="50">
         <v>8</v>
       </c>
-      <c r="D45" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H45" s="57" t="s">
+      <c r="D45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B46" s="57" t="s">
-[...8 lines deleted...]
-      <c r="E46" s="58">
+      <c r="B46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="50">
         <v>3.7</v>
       </c>
-      <c r="F46" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="58">
+      <c r="F46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="50">
         <v>3.7</v>
       </c>
-      <c r="H46" s="57" t="s">
+      <c r="H46" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B47" s="57"/>
-[...5 lines deleted...]
-      <c r="H47" s="57" t="s">
+      <c r="B47" s="49"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="49"/>
+      <c r="F47" s="49"/>
+      <c r="G47" s="49"/>
+      <c r="H47" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="23.25">
       <c r="A48" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B48" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="58">
+      <c r="B48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="50">
         <v>90.9</v>
       </c>
-      <c r="D48" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H48" s="57" t="s">
+      <c r="D48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="58">
+      <c r="B49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="50">
         <v>90.9</v>
       </c>
-      <c r="D49" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H49" s="57" t="s">
+      <c r="D49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="23.25">
       <c r="A50" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B50" s="58">
+      <c r="B50" s="50">
         <v>5.6</v>
       </c>
-      <c r="C50" s="58">
+      <c r="C50" s="50">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D50" s="58">
+      <c r="D50" s="50">
         <v>5.3</v>
       </c>
-      <c r="E50" s="58">
+      <c r="E50" s="50">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F50" s="58">
+      <c r="F50" s="50">
         <v>5.3</v>
       </c>
-      <c r="G50" s="58">
+      <c r="G50" s="50">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H50" s="58">
+      <c r="H50" s="50">
         <v>3.8</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="58">
+      <c r="B51" s="50">
         <v>5.6</v>
       </c>
-      <c r="C51" s="58">
+      <c r="C51" s="50">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D51" s="58">
+      <c r="D51" s="50">
         <v>5.3</v>
       </c>
-      <c r="E51" s="58">
+      <c r="E51" s="50">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F51" s="58">
+      <c r="F51" s="50">
         <v>5.3</v>
       </c>
-      <c r="G51" s="58">
+      <c r="G51" s="50">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H51" s="58">
+      <c r="H51" s="50">
         <v>3.8</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="68.25">
       <c r="A52" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B52" s="58">
+      <c r="B52" s="50">
         <v>11</v>
       </c>
-      <c r="C52" s="58">
+      <c r="C52" s="50">
         <v>29.5</v>
       </c>
-      <c r="D52" s="58">
+      <c r="D52" s="50">
         <v>13.2</v>
       </c>
-      <c r="E52" s="58">
+      <c r="E52" s="50">
         <v>24.3</v>
       </c>
-      <c r="F52" s="58">
+      <c r="F52" s="50">
         <v>13.2</v>
       </c>
-      <c r="G52" s="58">
+      <c r="G52" s="50">
         <v>24.3</v>
       </c>
-      <c r="H52" s="58">
+      <c r="H52" s="50">
         <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B53" s="58">
+      <c r="B53" s="50">
         <v>10.7</v>
       </c>
-      <c r="C53" s="58">
+      <c r="C53" s="50">
         <v>27.6</v>
       </c>
-      <c r="D53" s="58">
+      <c r="D53" s="50">
         <v>13.2</v>
       </c>
-      <c r="E53" s="58">
+      <c r="E53" s="50">
         <v>24.3</v>
       </c>
-      <c r="F53" s="58">
+      <c r="F53" s="50">
         <v>13.2</v>
       </c>
-      <c r="G53" s="58">
+      <c r="G53" s="50">
         <v>24.3</v>
       </c>
-      <c r="H53" s="58">
+      <c r="H53" s="50">
         <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B54" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="58">
+      <c r="B54" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="50">
         <v>1.9</v>
       </c>
-      <c r="D54" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H54" s="57" t="s">
+      <c r="D54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="23.25">
       <c r="A55" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B55" s="58">
+      <c r="B55" s="50">
         <v>11.5</v>
       </c>
-      <c r="C55" s="58">
+      <c r="C55" s="50">
         <v>20</v>
       </c>
-      <c r="D55" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="58">
+      <c r="D55" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="50">
         <v>2.7</v>
       </c>
-      <c r="F55" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="58">
+      <c r="F55" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="50">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H55" s="57" t="s">
+      <c r="H55" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B56" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="58">
+      <c r="B56" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="50">
         <v>16.899999999999999</v>
       </c>
-      <c r="D56" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H56" s="57" t="s">
+      <c r="D56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B57" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="58">
+      <c r="B57" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="50">
         <v>3.1</v>
       </c>
-      <c r="D57" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="58">
+      <c r="D57" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="50">
         <v>2.7</v>
       </c>
-      <c r="F57" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="58">
+      <c r="F57" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="50">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H57" s="57" t="s">
+      <c r="H57" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B58" s="57"/>
-[...5 lines deleted...]
-      <c r="H58" s="57" t="s">
+      <c r="B58" s="49"/>
+      <c r="C58" s="49"/>
+      <c r="D58" s="49"/>
+      <c r="E58" s="49"/>
+      <c r="F58" s="49"/>
+      <c r="G58" s="49"/>
+      <c r="H58" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B59" s="57"/>
-[...5 lines deleted...]
-      <c r="H59" s="57" t="s">
+      <c r="B59" s="49"/>
+      <c r="C59" s="49"/>
+      <c r="D59" s="49"/>
+      <c r="E59" s="49"/>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="23.25">
       <c r="A60" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B60" s="59">
-[...2 lines deleted...]
-      <c r="C60" s="59">
+      <c r="B60" s="51">
+        <v>1</v>
+      </c>
+      <c r="C60" s="51">
         <v>2</v>
       </c>
-      <c r="D60" s="59">
-[...2 lines deleted...]
-      <c r="E60" s="59">
+      <c r="D60" s="51">
+        <v>1</v>
+      </c>
+      <c r="E60" s="51">
         <v>2</v>
       </c>
-      <c r="F60" s="59">
-[...2 lines deleted...]
-      <c r="G60" s="59">
+      <c r="F60" s="51">
+        <v>1</v>
+      </c>
+      <c r="G60" s="51">
         <v>2</v>
       </c>
-      <c r="H60" s="57" t="s">
+      <c r="H60" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B61" s="59">
-[...2 lines deleted...]
-      <c r="C61" s="59">
+      <c r="B61" s="51">
+        <v>1</v>
+      </c>
+      <c r="C61" s="51">
         <v>2</v>
       </c>
-      <c r="D61" s="59">
-[...2 lines deleted...]
-      <c r="E61" s="59">
+      <c r="D61" s="51">
+        <v>1</v>
+      </c>
+      <c r="E61" s="51">
         <v>2</v>
       </c>
-      <c r="F61" s="59">
-[...2 lines deleted...]
-      <c r="G61" s="59">
+      <c r="F61" s="51">
+        <v>1</v>
+      </c>
+      <c r="G61" s="51">
         <v>2</v>
       </c>
-      <c r="H61" s="57" t="s">
+      <c r="H61" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="57">
       <c r="A62" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B62" s="59">
+      <c r="B62" s="51">
         <v>968</v>
       </c>
-      <c r="C62" s="59">
+      <c r="C62" s="51">
         <v>1562</v>
       </c>
-      <c r="D62" s="59">
+      <c r="D62" s="51">
         <v>981</v>
       </c>
-      <c r="E62" s="59">
+      <c r="E62" s="51">
         <v>1586</v>
       </c>
-      <c r="F62" s="59">
+      <c r="F62" s="51">
         <v>981</v>
       </c>
-      <c r="G62" s="59">
+      <c r="G62" s="51">
         <v>1586</v>
       </c>
-      <c r="H62" s="59">
+      <c r="H62" s="51">
         <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B63" s="59">
+      <c r="B63" s="51">
         <v>968</v>
       </c>
-      <c r="C63" s="59">
+      <c r="C63" s="51">
         <v>1562</v>
       </c>
-      <c r="D63" s="59">
+      <c r="D63" s="51">
         <v>981</v>
       </c>
-      <c r="E63" s="59">
+      <c r="E63" s="51">
         <v>1586</v>
       </c>
-      <c r="F63" s="59">
+      <c r="F63" s="51">
         <v>981</v>
       </c>
-      <c r="G63" s="59">
+      <c r="G63" s="51">
         <v>1586</v>
       </c>
-      <c r="H63" s="59">
+      <c r="H63" s="51">
         <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="23.25">
       <c r="A64" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B64" s="59">
+      <c r="B64" s="51">
         <v>221</v>
       </c>
-      <c r="C64" s="59">
+      <c r="C64" s="51">
         <v>398</v>
       </c>
-      <c r="D64" s="59">
+      <c r="D64" s="51">
         <v>309</v>
       </c>
-      <c r="E64" s="59">
+      <c r="E64" s="51">
         <v>598</v>
       </c>
-      <c r="F64" s="59">
+      <c r="F64" s="51">
         <v>144</v>
       </c>
-      <c r="G64" s="59">
+      <c r="G64" s="51">
         <v>217</v>
       </c>
-      <c r="H64" s="59">
+      <c r="H64" s="51">
         <v>824</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B65" s="59">
+      <c r="B65" s="51">
         <v>11</v>
       </c>
-      <c r="C65" s="59">
+      <c r="C65" s="51">
         <v>52</v>
       </c>
-      <c r="D65" s="59">
+      <c r="D65" s="51">
         <v>11</v>
       </c>
-      <c r="E65" s="59">
+      <c r="E65" s="51">
         <v>52</v>
       </c>
-      <c r="F65" s="59">
+      <c r="F65" s="51">
         <v>2</v>
       </c>
-      <c r="G65" s="59">
+      <c r="G65" s="51">
         <v>7</v>
       </c>
-      <c r="H65" s="57" t="s">
+      <c r="H65" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B66" s="59">
+      <c r="B66" s="51">
         <v>170</v>
       </c>
-      <c r="C66" s="59">
+      <c r="C66" s="51">
         <v>170</v>
       </c>
-      <c r="D66" s="59">
+      <c r="D66" s="51">
         <v>238</v>
       </c>
-      <c r="E66" s="59">
+      <c r="E66" s="51">
         <v>408</v>
       </c>
-      <c r="F66" s="59">
+      <c r="F66" s="51">
         <v>82</v>
       </c>
-      <c r="G66" s="59">
+      <c r="G66" s="51">
         <v>92</v>
       </c>
-      <c r="H66" s="59">
+      <c r="H66" s="51">
         <v>573</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B67" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="59">
+      <c r="B67" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="51">
         <v>176</v>
       </c>
-      <c r="D67" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="59">
+      <c r="D67" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="51">
         <v>138</v>
       </c>
-      <c r="F67" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="59">
+      <c r="F67" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="51">
         <v>118</v>
       </c>
-      <c r="H67" s="57" t="s">
+      <c r="H67" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="23.25">
       <c r="A68" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B68" s="59">
+      <c r="B68" s="51">
         <v>24595</v>
       </c>
-      <c r="C68" s="59">
+      <c r="C68" s="51">
         <v>53268</v>
       </c>
-      <c r="D68" s="59">
+      <c r="D68" s="51">
         <v>20838</v>
       </c>
-      <c r="E68" s="59">
+      <c r="E68" s="51">
         <v>41132</v>
       </c>
-      <c r="F68" s="59">
+      <c r="F68" s="51">
         <v>17463</v>
       </c>
-      <c r="G68" s="59">
+      <c r="G68" s="51">
         <v>33311</v>
       </c>
-      <c r="H68" s="59">
+      <c r="H68" s="51">
         <v>8954</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B69" s="59">
+      <c r="B69" s="51">
         <v>14300</v>
       </c>
-      <c r="C69" s="59">
+      <c r="C69" s="51">
         <v>29053</v>
       </c>
-      <c r="D69" s="59">
+      <c r="D69" s="51">
         <v>12616</v>
       </c>
-      <c r="E69" s="59">
+      <c r="E69" s="51">
         <v>20315</v>
       </c>
-      <c r="F69" s="59">
+      <c r="F69" s="51">
         <v>10086</v>
       </c>
-      <c r="G69" s="59">
+      <c r="G69" s="51">
         <v>15344</v>
       </c>
-      <c r="H69" s="59">
+      <c r="H69" s="51">
         <v>7374</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B70" s="59">
+      <c r="B70" s="51">
         <v>6654</v>
       </c>
-      <c r="C70" s="59">
+      <c r="C70" s="51">
         <v>16506</v>
       </c>
-      <c r="D70" s="59">
+      <c r="D70" s="51">
         <v>6202</v>
       </c>
-      <c r="E70" s="59">
+      <c r="E70" s="51">
         <v>15963</v>
       </c>
-      <c r="F70" s="59">
+      <c r="F70" s="51">
         <v>5557</v>
       </c>
-      <c r="G70" s="59">
+      <c r="G70" s="51">
         <v>13957</v>
       </c>
-      <c r="H70" s="59">
+      <c r="H70" s="51">
         <v>1580</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B71" s="59">
+      <c r="B71" s="51">
         <v>3641</v>
       </c>
-      <c r="C71" s="59">
+      <c r="C71" s="51">
         <v>7709</v>
       </c>
-      <c r="D71" s="59">
+      <c r="D71" s="51">
         <v>2020</v>
       </c>
-      <c r="E71" s="59">
+      <c r="E71" s="51">
         <v>4854</v>
       </c>
-      <c r="F71" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="59">
+      <c r="F71" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="51">
         <v>4010</v>
       </c>
-      <c r="H71" s="57" t="s">
+      <c r="H71" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="23.25">
       <c r="A72" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H72" s="57" t="s">
+      <c r="B72" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E72" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F72" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G72" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H72" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B73" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H73" s="57" t="s">
+      <c r="B73" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C73" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E73" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F73" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G73" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H73" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="45.75">
       <c r="A74" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B74" s="59">
+      <c r="B74" s="51">
         <v>6423</v>
       </c>
-      <c r="C74" s="59">
+      <c r="C74" s="51">
         <v>13182</v>
       </c>
-      <c r="D74" s="59">
+      <c r="D74" s="51">
         <v>6696</v>
       </c>
-      <c r="E74" s="59">
+      <c r="E74" s="51">
         <v>13229</v>
       </c>
-      <c r="F74" s="59">
+      <c r="F74" s="51">
         <v>2408</v>
       </c>
-      <c r="G74" s="59">
+      <c r="G74" s="51">
         <v>4131</v>
       </c>
-      <c r="H74" s="59">
+      <c r="H74" s="51">
         <v>707</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B75" s="59">
+      <c r="B75" s="51">
         <v>4802</v>
       </c>
-      <c r="C75" s="59">
+      <c r="C75" s="51">
         <v>10327</v>
       </c>
-      <c r="D75" s="59">
+      <c r="D75" s="51">
         <v>5075</v>
       </c>
-      <c r="E75" s="59">
+      <c r="E75" s="51">
         <v>10374</v>
       </c>
-      <c r="F75" s="59">
+      <c r="F75" s="51">
         <v>1967</v>
       </c>
-      <c r="G75" s="59">
+      <c r="G75" s="51">
         <v>3197</v>
       </c>
-      <c r="H75" s="59">
+      <c r="H75" s="51">
         <v>707</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B76" s="59">
+      <c r="B76" s="51">
         <v>1621</v>
       </c>
-      <c r="C76" s="59">
+      <c r="C76" s="51">
         <v>2855</v>
       </c>
-      <c r="D76" s="59">
+      <c r="D76" s="51">
         <v>1621</v>
       </c>
-      <c r="E76" s="59">
+      <c r="E76" s="51">
         <v>2855</v>
       </c>
-      <c r="F76" s="59">
+      <c r="F76" s="51">
         <v>441</v>
       </c>
-      <c r="G76" s="59">
+      <c r="G76" s="51">
         <v>934</v>
       </c>
-      <c r="H76" s="57" t="s">
+      <c r="H76" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="23.25">
       <c r="A77" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B77" s="59">
+      <c r="B77" s="51">
         <v>1743</v>
       </c>
-      <c r="C77" s="59">
+      <c r="C77" s="51">
         <v>3573</v>
       </c>
-      <c r="D77" s="59">
+      <c r="D77" s="51">
         <v>1737</v>
       </c>
-      <c r="E77" s="59">
+      <c r="E77" s="51">
         <v>3614</v>
       </c>
-      <c r="F77" s="59">
+      <c r="F77" s="51">
         <v>1737</v>
       </c>
-      <c r="G77" s="59">
+      <c r="G77" s="51">
         <v>3614</v>
       </c>
-      <c r="H77" s="57" t="s">
+      <c r="H77" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B78" s="59">
+      <c r="B78" s="51">
         <v>1600</v>
       </c>
-      <c r="C78" s="59">
+      <c r="C78" s="51">
         <v>3296</v>
       </c>
-      <c r="D78" s="59">
+      <c r="D78" s="51">
         <v>1594</v>
       </c>
-      <c r="E78" s="59">
+      <c r="E78" s="51">
         <v>3337</v>
       </c>
-      <c r="F78" s="59">
+      <c r="F78" s="51">
         <v>1594</v>
       </c>
-      <c r="G78" s="59">
+      <c r="G78" s="51">
         <v>3337</v>
       </c>
-      <c r="H78" s="57" t="s">
+      <c r="H78" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B79" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="59">
+      <c r="B79" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="51">
         <v>277</v>
       </c>
-      <c r="D79" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="59">
+      <c r="D79" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E79" s="51">
         <v>277</v>
       </c>
-      <c r="F79" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="59">
+      <c r="F79" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G79" s="51">
         <v>277</v>
       </c>
-      <c r="H79" s="57" t="s">
+      <c r="H79" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="23.25">
       <c r="A80" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B80" s="59">
+      <c r="B80" s="51">
         <v>115</v>
       </c>
-      <c r="C80" s="59">
+      <c r="C80" s="51">
         <v>216</v>
       </c>
-      <c r="D80" s="59">
+      <c r="D80" s="51">
         <v>121</v>
       </c>
-      <c r="E80" s="59">
+      <c r="E80" s="51">
         <v>237</v>
       </c>
-      <c r="F80" s="59">
+      <c r="F80" s="51">
         <v>121</v>
       </c>
-      <c r="G80" s="59">
+      <c r="G80" s="51">
         <v>237</v>
       </c>
-      <c r="H80" s="59">
+      <c r="H80" s="51">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B81" s="59">
+      <c r="B81" s="51">
         <v>104</v>
       </c>
-      <c r="C81" s="59">
+      <c r="C81" s="51">
         <v>191</v>
       </c>
-      <c r="D81" s="59">
+      <c r="D81" s="51">
         <v>108</v>
       </c>
-      <c r="E81" s="59">
+      <c r="E81" s="51">
         <v>209</v>
       </c>
-      <c r="F81" s="59">
+      <c r="F81" s="51">
         <v>108</v>
       </c>
-      <c r="G81" s="59">
+      <c r="G81" s="51">
         <v>209</v>
       </c>
-      <c r="H81" s="59">
+      <c r="H81" s="51">
         <v>168</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B82" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H82" s="57" t="s">
+      <c r="B82" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E82" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F82" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G82" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H82" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B83" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="59">
+      <c r="B83" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="51">
         <v>25</v>
       </c>
-      <c r="D83" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="59">
+      <c r="D83" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E83" s="51">
         <v>28</v>
       </c>
-      <c r="F83" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="59">
+      <c r="F83" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G83" s="51">
         <v>28</v>
       </c>
-      <c r="H83" s="57" t="s">
+      <c r="H83" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="45.75">
       <c r="A84" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B84" s="59">
+      <c r="B84" s="51">
         <v>4483</v>
       </c>
-      <c r="C84" s="59">
+      <c r="C84" s="51">
         <v>9883</v>
       </c>
-      <c r="D84" s="59">
+      <c r="D84" s="51">
         <v>4504</v>
       </c>
-      <c r="E84" s="59">
+      <c r="E84" s="51">
         <v>10564</v>
       </c>
-      <c r="F84" s="59">
+      <c r="F84" s="51">
         <v>4368</v>
       </c>
-      <c r="G84" s="59">
+      <c r="G84" s="51">
         <v>10022</v>
       </c>
-      <c r="H84" s="59">
+      <c r="H84" s="51">
         <v>2670</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B85" s="59">
+      <c r="B85" s="51">
         <v>4426</v>
       </c>
-      <c r="C85" s="59">
+      <c r="C85" s="51">
         <v>9766</v>
       </c>
-      <c r="D85" s="59">
+      <c r="D85" s="51">
         <v>4504</v>
       </c>
-      <c r="E85" s="59">
+      <c r="E85" s="51">
         <v>10564</v>
       </c>
-      <c r="F85" s="59">
+      <c r="F85" s="51">
         <v>4368</v>
       </c>
-      <c r="G85" s="59">
+      <c r="G85" s="51">
         <v>10022</v>
       </c>
-      <c r="H85" s="59">
+      <c r="H85" s="51">
         <v>2670</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B86" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="59">
+      <c r="B86" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="51">
         <v>117</v>
       </c>
-      <c r="D86" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H86" s="57" t="s">
+      <c r="D86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H86" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="23.25">
       <c r="A87" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B87" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="59">
+      <c r="B87" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="51">
         <v>102</v>
       </c>
-      <c r="D87" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="59">
+      <c r="D87" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E87" s="51">
         <v>102</v>
       </c>
-      <c r="F87" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="59">
+      <c r="F87" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G87" s="51">
         <v>102</v>
       </c>
-      <c r="H87" s="57" t="s">
+      <c r="H87" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B88" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="59">
+      <c r="B88" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="51">
         <v>102</v>
       </c>
-      <c r="D88" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="59">
+      <c r="D88" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E88" s="51">
         <v>102</v>
       </c>
-      <c r="F88" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="59">
+      <c r="F88" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G88" s="51">
         <v>102</v>
       </c>
-      <c r="H88" s="57" t="s">
+      <c r="H88" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="45.75">
       <c r="A89" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B89" s="59">
+      <c r="B89" s="51">
         <v>11</v>
       </c>
-      <c r="C89" s="59">
+      <c r="C89" s="51">
         <v>20</v>
       </c>
-      <c r="D89" s="59">
+      <c r="D89" s="51">
         <v>12</v>
       </c>
-      <c r="E89" s="59">
+      <c r="E89" s="51">
         <v>18</v>
       </c>
-      <c r="F89" s="59">
+      <c r="F89" s="51">
         <v>12</v>
       </c>
-      <c r="G89" s="59">
+      <c r="G89" s="51">
         <v>18</v>
       </c>
-      <c r="H89" s="59">
+      <c r="H89" s="51">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B90" s="59">
+      <c r="B90" s="51">
         <v>11</v>
       </c>
-      <c r="C90" s="59">
+      <c r="C90" s="51">
         <v>20</v>
       </c>
-      <c r="D90" s="59">
+      <c r="D90" s="51">
         <v>12</v>
       </c>
-      <c r="E90" s="59">
+      <c r="E90" s="51">
         <v>18</v>
       </c>
-      <c r="F90" s="59">
+      <c r="F90" s="51">
         <v>12</v>
       </c>
-      <c r="G90" s="59">
+      <c r="G90" s="51">
         <v>18</v>
       </c>
-      <c r="H90" s="59">
+      <c r="H90" s="51">
         <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B91" s="57"/>
-[...5 lines deleted...]
-      <c r="H91" s="57" t="s">
+      <c r="B91" s="49"/>
+      <c r="C91" s="49"/>
+      <c r="D91" s="49"/>
+      <c r="E91" s="49"/>
+      <c r="F91" s="49"/>
+      <c r="G91" s="49"/>
+      <c r="H91" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="45.75">
       <c r="A92" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B92" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="58">
+      <c r="B92" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="50">
         <v>831</v>
       </c>
-      <c r="D92" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E92" s="58">
+      <c r="D92" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="50">
         <v>634</v>
       </c>
-      <c r="F92" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="58">
+      <c r="F92" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="50">
         <v>634</v>
       </c>
-      <c r="H92" s="57" t="s">
+      <c r="H92" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B93" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="58">
+      <c r="B93" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="50">
         <v>831</v>
       </c>
-      <c r="D93" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E93" s="58">
+      <c r="D93" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="50">
         <v>634</v>
       </c>
-      <c r="F93" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="58">
+      <c r="F93" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G93" s="50">
         <v>634</v>
       </c>
-      <c r="H93" s="57" t="s">
+      <c r="H93" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="23.25">
       <c r="A94" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B94" s="58">
+      <c r="B94" s="50">
         <v>2</v>
       </c>
-      <c r="C94" s="58">
+      <c r="C94" s="50">
         <v>4</v>
       </c>
-      <c r="D94" s="58">
+      <c r="D94" s="50">
         <v>2</v>
       </c>
-      <c r="E94" s="58">
+      <c r="E94" s="50">
         <v>4</v>
       </c>
-      <c r="F94" s="58">
+      <c r="F94" s="50">
         <v>2</v>
       </c>
-      <c r="G94" s="58">
+      <c r="G94" s="50">
         <v>4</v>
       </c>
-      <c r="H94" s="57" t="s">
+      <c r="H94" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B95" s="58">
+      <c r="B95" s="50">
         <v>2</v>
       </c>
-      <c r="C95" s="58">
+      <c r="C95" s="50">
         <v>4</v>
       </c>
-      <c r="D95" s="58">
+      <c r="D95" s="50">
         <v>2</v>
       </c>
-      <c r="E95" s="58">
+      <c r="E95" s="50">
         <v>4</v>
       </c>
-      <c r="F95" s="58">
+      <c r="F95" s="50">
         <v>2</v>
       </c>
-      <c r="G95" s="58">
+      <c r="G95" s="50">
         <v>4</v>
       </c>
-      <c r="H95" s="57" t="s">
+      <c r="H95" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B96" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H96" s="57" t="s">
+      <c r="B96" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E96" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F96" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G96" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H96" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B97" s="57"/>
-[...5 lines deleted...]
-      <c r="H97" s="57" t="s">
+      <c r="B97" s="49"/>
+      <c r="C97" s="49"/>
+      <c r="D97" s="49"/>
+      <c r="E97" s="49"/>
+      <c r="F97" s="49"/>
+      <c r="G97" s="49"/>
+      <c r="H97" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B98" s="57"/>
-[...5 lines deleted...]
-      <c r="H98" s="57" t="s">
+      <c r="B98" s="49"/>
+      <c r="C98" s="49"/>
+      <c r="D98" s="49"/>
+      <c r="E98" s="49"/>
+      <c r="F98" s="49"/>
+      <c r="G98" s="49"/>
+      <c r="H98" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B99" s="57"/>
-[...5 lines deleted...]
-      <c r="H99" s="57" t="s">
+      <c r="B99" s="49"/>
+      <c r="C99" s="49"/>
+      <c r="D99" s="49"/>
+      <c r="E99" s="49"/>
+      <c r="F99" s="49"/>
+      <c r="G99" s="49"/>
+      <c r="H99" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="23.25">
       <c r="A100" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B100" s="57"/>
-[...5 lines deleted...]
-      <c r="H100" s="57" t="s">
+      <c r="B100" s="49"/>
+      <c r="C100" s="49"/>
+      <c r="D100" s="49"/>
+      <c r="E100" s="49"/>
+      <c r="F100" s="49"/>
+      <c r="G100" s="49"/>
+      <c r="H100" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="68.25">
       <c r="A101" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B101" s="57"/>
-[...5 lines deleted...]
-      <c r="H101" s="57" t="s">
+      <c r="B101" s="49"/>
+      <c r="C101" s="49"/>
+      <c r="D101" s="49"/>
+      <c r="E101" s="49"/>
+      <c r="F101" s="49"/>
+      <c r="G101" s="49"/>
+      <c r="H101" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="79.5">
       <c r="A102" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B102" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="58">
+      <c r="B102" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="50">
         <v>0.3</v>
       </c>
-      <c r="D102" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="58">
+      <c r="D102" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E102" s="50">
         <v>0.1</v>
       </c>
-      <c r="F102" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="58">
+      <c r="F102" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G102" s="50">
         <v>0.1</v>
       </c>
-      <c r="H102" s="57" t="s">
+      <c r="H102" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B103" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="58">
+      <c r="B103" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" s="50">
         <v>0.2</v>
       </c>
-      <c r="D103" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H103" s="57" t="s">
+      <c r="D103" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E103" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F103" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G103" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H103" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B104" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="58">
+      <c r="B104" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C104" s="50">
         <v>0.1</v>
       </c>
-      <c r="D104" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E104" s="58">
+      <c r="D104" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E104" s="50">
         <v>0.1</v>
       </c>
-      <c r="F104" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="58">
+      <c r="F104" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G104" s="50">
         <v>0.1</v>
       </c>
-      <c r="H104" s="57" t="s">
+      <c r="H104" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="23.25">
       <c r="A105" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B105" s="57"/>
-[...5 lines deleted...]
-      <c r="H105" s="57" t="s">
+      <c r="B105" s="49"/>
+      <c r="C105" s="49"/>
+      <c r="D105" s="49"/>
+      <c r="E105" s="49"/>
+      <c r="F105" s="49"/>
+      <c r="G105" s="49"/>
+      <c r="H105" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="23.25">
       <c r="A106" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B106" s="57"/>
-[...5 lines deleted...]
-      <c r="H106" s="57" t="s">
+      <c r="B106" s="49"/>
+      <c r="C106" s="49"/>
+      <c r="D106" s="49"/>
+      <c r="E106" s="49"/>
+      <c r="F106" s="49"/>
+      <c r="G106" s="49"/>
+      <c r="H106" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="23.25">
       <c r="A107" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B107" s="57"/>
-[...5 lines deleted...]
-      <c r="H107" s="57" t="s">
+      <c r="B107" s="49"/>
+      <c r="C107" s="49"/>
+      <c r="D107" s="49"/>
+      <c r="E107" s="49"/>
+      <c r="F107" s="49"/>
+      <c r="G107" s="49"/>
+      <c r="H107" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="34.5">
       <c r="A108" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B108" s="59">
+      <c r="B108" s="51">
         <v>38684</v>
       </c>
-      <c r="C108" s="59">
+      <c r="C108" s="51">
         <v>83862</v>
       </c>
-      <c r="D108" s="59">
+      <c r="D108" s="51">
         <v>39676</v>
       </c>
-      <c r="E108" s="59">
+      <c r="E108" s="51">
         <v>79118</v>
       </c>
-      <c r="F108" s="59">
+      <c r="F108" s="51">
         <v>39676</v>
       </c>
-      <c r="G108" s="59">
+      <c r="G108" s="51">
         <v>79118</v>
       </c>
-      <c r="H108" s="59">
+      <c r="H108" s="51">
         <v>8374</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B109" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="59">
+      <c r="B109" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="51">
         <v>65307</v>
       </c>
-      <c r="D109" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="59">
+      <c r="D109" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="51">
         <v>61300</v>
       </c>
-      <c r="F109" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="59">
+      <c r="F109" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="51">
         <v>61300</v>
       </c>
-      <c r="H109" s="57" t="s">
+      <c r="H109" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B110" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="59">
+      <c r="B110" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="51">
         <v>18555</v>
       </c>
-      <c r="D110" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="59">
+      <c r="D110" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="51">
         <v>17818</v>
       </c>
-      <c r="F110" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G110" s="59">
+      <c r="F110" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G110" s="51">
         <v>17818</v>
       </c>
-      <c r="H110" s="57" t="s">
+      <c r="H110" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="34.5">
       <c r="A111" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B111" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H111" s="57" t="s">
+      <c r="B111" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D111" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F111" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G111" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H111" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B112" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H112" s="57" t="s">
+      <c r="B112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H112" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="45.75">
       <c r="A113" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B113" s="57"/>
-[...5 lines deleted...]
-      <c r="H113" s="57" t="s">
+      <c r="B113" s="49"/>
+      <c r="C113" s="49"/>
+      <c r="D113" s="49"/>
+      <c r="E113" s="49"/>
+      <c r="F113" s="49"/>
+      <c r="G113" s="49"/>
+      <c r="H113" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="23.25">
       <c r="A114" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B114" s="57"/>
-[...5 lines deleted...]
-      <c r="H114" s="57" t="s">
+      <c r="B114" s="49"/>
+      <c r="C114" s="49"/>
+      <c r="D114" s="49"/>
+      <c r="E114" s="49"/>
+      <c r="F114" s="49"/>
+      <c r="G114" s="49"/>
+      <c r="H114" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="45.75">
       <c r="A115" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B115" s="59">
+      <c r="B115" s="51">
         <v>25764</v>
       </c>
-      <c r="C115" s="59">
+      <c r="C115" s="51">
         <v>38791</v>
       </c>
-      <c r="D115" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="59">
+      <c r="D115" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="51">
         <v>35652</v>
       </c>
-      <c r="F115" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="59">
+      <c r="F115" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="51">
         <v>35652</v>
       </c>
-      <c r="H115" s="57" t="s">
+      <c r="H115" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B116" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="59">
+      <c r="B116" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="51">
         <v>35652</v>
       </c>
-      <c r="D116" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="59">
+      <c r="D116" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="51">
         <v>35652</v>
       </c>
-      <c r="F116" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G116" s="59">
+      <c r="F116" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G116" s="51">
         <v>35652</v>
       </c>
-      <c r="H116" s="57" t="s">
+      <c r="H116" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B117" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="59">
+      <c r="B117" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="51">
         <v>3139</v>
       </c>
-      <c r="D117" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H117" s="57" t="s">
+      <c r="D117" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E117" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F117" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G117" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H117" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="57">
       <c r="A118" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B118" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="59">
+      <c r="B118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="51">
         <v>147829</v>
       </c>
-      <c r="D118" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="59">
+      <c r="D118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="51">
         <v>147829</v>
       </c>
-      <c r="F118" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="59">
+      <c r="F118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="51">
         <v>147829</v>
       </c>
-      <c r="H118" s="57" t="s">
+      <c r="H118" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B119" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="59">
+      <c r="B119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="51">
         <v>147829</v>
       </c>
-      <c r="D119" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="59">
+      <c r="D119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="51">
         <v>147829</v>
       </c>
-      <c r="F119" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="59">
+      <c r="F119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G119" s="51">
         <v>147829</v>
       </c>
-      <c r="H119" s="57" t="s">
+      <c r="H119" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="79.5">
       <c r="A120" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B120" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="59">
+      <c r="B120" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="51">
         <v>1134</v>
       </c>
-      <c r="D120" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="59">
+      <c r="D120" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E120" s="51">
         <v>1871</v>
       </c>
-      <c r="F120" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G120" s="59">
+      <c r="F120" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G120" s="51">
         <v>1871</v>
       </c>
-      <c r="H120" s="57" t="s">
+      <c r="H120" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B121" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="59">
+      <c r="B121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="51">
         <v>1134</v>
       </c>
-      <c r="D121" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="59">
+      <c r="D121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E121" s="51">
         <v>1871</v>
       </c>
-      <c r="F121" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="59">
+      <c r="F121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="51">
         <v>1871</v>
       </c>
-      <c r="H121" s="57" t="s">
+      <c r="H121" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="23.25">
       <c r="A122" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B122" s="57"/>
-[...5 lines deleted...]
-      <c r="H122" s="57" t="s">
+      <c r="B122" s="49"/>
+      <c r="C122" s="49"/>
+      <c r="D122" s="49"/>
+      <c r="E122" s="49"/>
+      <c r="F122" s="49"/>
+      <c r="G122" s="49"/>
+      <c r="H122" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="23.25">
       <c r="A123" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B123" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="58">
+      <c r="B123" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="50">
         <v>70.3</v>
       </c>
-      <c r="D123" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H123" s="57" t="s">
+      <c r="D123" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E123" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F123" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G123" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H123" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B124" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="58">
+      <c r="B124" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="50">
         <v>70.3</v>
       </c>
-      <c r="D124" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H124" s="57" t="s">
+      <c r="D124" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E124" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F124" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G124" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H124" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="57">
       <c r="A125" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B125" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="58">
+      <c r="B125" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="50">
         <v>49.7</v>
       </c>
-      <c r="D125" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="58">
+      <c r="D125" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E125" s="50">
         <v>56</v>
       </c>
-      <c r="F125" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="58">
+      <c r="F125" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G125" s="50">
         <v>53.8</v>
       </c>
-      <c r="H125" s="57" t="s">
+      <c r="H125" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B126" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="58">
+      <c r="B126" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="50">
         <v>49.7</v>
       </c>
-      <c r="D126" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="58">
+      <c r="D126" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E126" s="50">
         <v>56</v>
       </c>
-      <c r="F126" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="58">
+      <c r="F126" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G126" s="50">
         <v>53.8</v>
       </c>
-      <c r="H126" s="57" t="s">
+      <c r="H126" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="34.5">
       <c r="A127" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B127" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="59">
+      <c r="B127" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="51">
         <v>610</v>
       </c>
-      <c r="D127" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H127" s="57" t="s">
+      <c r="D127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H127" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B128" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="59">
+      <c r="B128" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="51">
         <v>610</v>
       </c>
-      <c r="D128" s="57" t="s">
-[...11 lines deleted...]
-      <c r="H128" s="57" t="s">
+      <c r="D128" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E128" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F128" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G128" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H128" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="68.25">
       <c r="A129" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B129" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H129" s="57" t="s">
+      <c r="B129" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C129" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D129" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E129" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F129" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G129" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H129" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B130" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H130" s="57" t="s">
+      <c r="B130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H130" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="23.25">
       <c r="A131" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B131" s="59">
+      <c r="B131" s="51">
         <v>2283</v>
       </c>
-      <c r="C131" s="59">
+      <c r="C131" s="51">
         <v>7256</v>
       </c>
-      <c r="D131" s="59">
+      <c r="D131" s="51">
         <v>2283</v>
       </c>
-      <c r="E131" s="59">
+      <c r="E131" s="51">
         <v>7256</v>
       </c>
-      <c r="F131" s="59">
+      <c r="F131" s="51">
         <v>2283</v>
       </c>
-      <c r="G131" s="59">
+      <c r="G131" s="51">
         <v>7256</v>
       </c>
-      <c r="H131" s="57" t="s">
+      <c r="H131" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B132" s="59">
+      <c r="B132" s="51">
         <v>2138</v>
       </c>
-      <c r="C132" s="59">
+      <c r="C132" s="51">
         <v>6867</v>
       </c>
-      <c r="D132" s="59">
+      <c r="D132" s="51">
         <v>2138</v>
       </c>
-      <c r="E132" s="59">
+      <c r="E132" s="51">
         <v>6867</v>
       </c>
-      <c r="F132" s="59">
+      <c r="F132" s="51">
         <v>2138</v>
       </c>
-      <c r="G132" s="59">
+      <c r="G132" s="51">
         <v>6867</v>
       </c>
-      <c r="H132" s="57" t="s">
+      <c r="H132" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B133" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="59">
+      <c r="B133" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="51">
         <v>389</v>
       </c>
-      <c r="D133" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E133" s="59">
+      <c r="D133" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="51">
         <v>389</v>
       </c>
-      <c r="F133" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G133" s="59">
+      <c r="F133" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G133" s="51">
         <v>389</v>
       </c>
-      <c r="H133" s="57" t="s">
+      <c r="H133" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B134" s="57"/>
-[...5 lines deleted...]
-      <c r="H134" s="57" t="s">
+      <c r="B134" s="49"/>
+      <c r="C134" s="49"/>
+      <c r="D134" s="49"/>
+      <c r="E134" s="49"/>
+      <c r="F134" s="49"/>
+      <c r="G134" s="49"/>
+      <c r="H134" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B135" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="59">
+      <c r="B135" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="51">
         <v>34831</v>
       </c>
-      <c r="D135" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="59">
+      <c r="D135" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E135" s="51">
         <v>25363</v>
       </c>
-      <c r="F135" s="57" t="s">
-[...5 lines deleted...]
-      <c r="H135" s="57" t="s">
+      <c r="F135" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G135" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H135" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B136" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="59">
+      <c r="B136" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" s="51">
         <v>34831</v>
       </c>
-      <c r="D136" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E136" s="59">
+      <c r="D136" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E136" s="51">
         <v>25363</v>
       </c>
-      <c r="F136" s="57" t="s">
-[...5 lines deleted...]
-      <c r="H136" s="57" t="s">
+      <c r="F136" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G136" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H136" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B137" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="59">
+      <c r="B137" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="51">
         <v>2118</v>
       </c>
-      <c r="D137" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E137" s="59">
+      <c r="D137" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E137" s="51">
         <v>2512</v>
       </c>
-      <c r="F137" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="59">
+      <c r="F137" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="51">
         <v>2362</v>
       </c>
-      <c r="H137" s="57" t="s">
+      <c r="H137" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B138" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="59">
+      <c r="B138" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="51">
         <v>2118</v>
       </c>
-      <c r="D138" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="59">
+      <c r="D138" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E138" s="51">
         <v>2512</v>
       </c>
-      <c r="F138" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G138" s="59">
+      <c r="F138" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G138" s="51">
         <v>2362</v>
       </c>
-      <c r="H138" s="57" t="s">
+      <c r="H138" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B139" s="59">
+      <c r="B139" s="51">
         <v>15105</v>
       </c>
-      <c r="C139" s="59">
+      <c r="C139" s="51">
         <v>35363</v>
       </c>
-      <c r="D139" s="59">
+      <c r="D139" s="51">
         <v>14964</v>
       </c>
-      <c r="E139" s="59">
+      <c r="E139" s="51">
         <v>34755</v>
       </c>
-      <c r="F139" s="59">
+      <c r="F139" s="51">
         <v>2834</v>
       </c>
-      <c r="G139" s="59">
+      <c r="G139" s="51">
         <v>13120</v>
       </c>
-      <c r="H139" s="59">
+      <c r="H139" s="51">
         <v>3569</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B140" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="59">
+      <c r="B140" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="51">
         <v>22037</v>
       </c>
-      <c r="D140" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="59">
+      <c r="D140" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E140" s="51">
         <v>22061</v>
       </c>
-      <c r="F140" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G140" s="59">
+      <c r="F140" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G140" s="51">
         <v>5294</v>
       </c>
-      <c r="H140" s="57" t="s">
+      <c r="H140" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B141" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="59">
+      <c r="B141" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="51">
         <v>13326</v>
       </c>
-      <c r="D141" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="59">
+      <c r="D141" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="51">
         <v>12694</v>
       </c>
-      <c r="F141" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="59">
+      <c r="F141" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G141" s="51">
         <v>7826</v>
       </c>
-      <c r="H141" s="57" t="s">
+      <c r="H141" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="34.5">
       <c r="A142" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B142" s="59">
+      <c r="B142" s="51">
         <v>1916</v>
       </c>
-      <c r="C142" s="59">
+      <c r="C142" s="51">
         <v>5084</v>
       </c>
-      <c r="D142" s="59">
+      <c r="D142" s="51">
         <v>1298</v>
       </c>
-      <c r="E142" s="59">
+      <c r="E142" s="51">
         <v>5290</v>
       </c>
-      <c r="F142" s="57" t="s">
-[...5 lines deleted...]
-      <c r="H142" s="59">
+      <c r="F142" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G142" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H142" s="51">
         <v>1098</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B143" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="59">
+      <c r="B143" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="51">
         <v>4840</v>
       </c>
-      <c r="D143" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="59">
+      <c r="D143" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="51">
         <v>5003</v>
       </c>
-      <c r="F143" s="57" t="s">
-[...5 lines deleted...]
-      <c r="H143" s="57" t="s">
+      <c r="F143" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G143" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H143" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B144" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="59">
+      <c r="B144" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="51">
         <v>244</v>
       </c>
-      <c r="D144" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="59">
+      <c r="D144" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="51">
         <v>287</v>
       </c>
-      <c r="F144" s="57" t="s">
-[...5 lines deleted...]
-      <c r="H144" s="57" t="s">
+      <c r="F144" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G144" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H144" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="34.5">
       <c r="A145" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B145" s="57"/>
-[...5 lines deleted...]
-      <c r="H145" s="57" t="s">
+      <c r="B145" s="49"/>
+      <c r="C145" s="49"/>
+      <c r="D145" s="49"/>
+      <c r="E145" s="49"/>
+      <c r="F145" s="49"/>
+      <c r="G145" s="49"/>
+      <c r="H145" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="45.75">
       <c r="A146" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B146" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H146" s="57" t="s">
+      <c r="B146" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D146" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F146" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H146" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B147" s="57" t="s">
-[...17 lines deleted...]
-      <c r="H147" s="57" t="s">
+      <c r="B147" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C147" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D147" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E147" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F147" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G147" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H147" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="23.25">
       <c r="A148" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B148" s="57"/>
-[...5 lines deleted...]
-      <c r="H148" s="57" t="s">
+      <c r="B148" s="49"/>
+      <c r="C148" s="49"/>
+      <c r="D148" s="49"/>
+      <c r="E148" s="49"/>
+      <c r="F148" s="49"/>
+      <c r="G148" s="49"/>
+      <c r="H148" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B149" s="57"/>
-[...5 lines deleted...]
-      <c r="H149" s="57" t="s">
+      <c r="B149" s="49"/>
+      <c r="C149" s="49"/>
+      <c r="D149" s="49"/>
+      <c r="E149" s="49"/>
+      <c r="F149" s="49"/>
+      <c r="G149" s="49"/>
+      <c r="H149" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="23.25">
       <c r="A150" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B150" s="59">
+      <c r="B150" s="51">
         <v>3</v>
       </c>
-      <c r="C150" s="59">
+      <c r="C150" s="51">
         <v>3</v>
       </c>
-      <c r="D150" s="59">
+      <c r="D150" s="51">
         <v>21</v>
       </c>
-      <c r="E150" s="59">
+      <c r="E150" s="51">
         <v>21</v>
       </c>
-      <c r="F150" s="59">
+      <c r="F150" s="51">
         <v>21</v>
       </c>
-      <c r="G150" s="59">
+      <c r="G150" s="51">
         <v>21</v>
       </c>
-      <c r="H150" s="59">
+      <c r="H150" s="51">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B151" s="59">
+      <c r="B151" s="51">
         <v>3</v>
       </c>
-      <c r="C151" s="59">
+      <c r="C151" s="51">
         <v>3</v>
       </c>
-      <c r="D151" s="59">
+      <c r="D151" s="51">
         <v>21</v>
       </c>
-      <c r="E151" s="59">
+      <c r="E151" s="51">
         <v>21</v>
       </c>
-      <c r="F151" s="59">
+      <c r="F151" s="51">
         <v>21</v>
       </c>
-      <c r="G151" s="59">
+      <c r="G151" s="51">
         <v>21</v>
       </c>
-      <c r="H151" s="59">
+      <c r="H151" s="51">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="23.25">
       <c r="A152" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B152" s="59">
+      <c r="B152" s="51">
         <v>219</v>
       </c>
-      <c r="C152" s="59">
+      <c r="C152" s="51">
         <v>711</v>
       </c>
-      <c r="D152" s="59">
+      <c r="D152" s="51">
         <v>226</v>
       </c>
-      <c r="E152" s="59">
+      <c r="E152" s="51">
         <v>478</v>
       </c>
-      <c r="F152" s="59">
+      <c r="F152" s="51">
         <v>12</v>
       </c>
-      <c r="G152" s="59">
+      <c r="G152" s="51">
         <v>15</v>
       </c>
-      <c r="H152" s="59">
+      <c r="H152" s="51">
         <v>2419</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B153" s="59">
+      <c r="B153" s="51">
         <v>219</v>
       </c>
-      <c r="C153" s="59">
+      <c r="C153" s="51">
         <v>711</v>
       </c>
-      <c r="D153" s="59">
+      <c r="D153" s="51">
         <v>226</v>
       </c>
-      <c r="E153" s="59">
+      <c r="E153" s="51">
         <v>478</v>
       </c>
-      <c r="F153" s="59">
+      <c r="F153" s="51">
         <v>12</v>
       </c>
-      <c r="G153" s="59">
+      <c r="G153" s="51">
         <v>15</v>
       </c>
-      <c r="H153" s="59">
+      <c r="H153" s="51">
         <v>2419</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="34.5">
       <c r="A154" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B154" s="57"/>
-[...5 lines deleted...]
-      <c r="H154" s="57" t="s">
+      <c r="B154" s="49"/>
+      <c r="C154" s="49"/>
+      <c r="D154" s="49"/>
+      <c r="E154" s="49"/>
+      <c r="F154" s="49"/>
+      <c r="G154" s="49"/>
+      <c r="H154" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="23.25">
       <c r="A155" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B155" s="57"/>
-[...5 lines deleted...]
-      <c r="H155" s="57" t="s">
+      <c r="B155" s="49"/>
+      <c r="C155" s="49"/>
+      <c r="D155" s="49"/>
+      <c r="E155" s="49"/>
+      <c r="F155" s="49"/>
+      <c r="G155" s="49"/>
+      <c r="H155" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="23.25">
       <c r="A156" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B156" s="57"/>
-[...5 lines deleted...]
-      <c r="H156" s="57" t="s">
+      <c r="B156" s="49"/>
+      <c r="C156" s="49"/>
+      <c r="D156" s="49"/>
+      <c r="E156" s="49"/>
+      <c r="F156" s="49"/>
+      <c r="G156" s="49"/>
+      <c r="H156" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B157" s="57"/>
-[...5 lines deleted...]
-      <c r="H157" s="57" t="s">
+      <c r="B157" s="49"/>
+      <c r="C157" s="49"/>
+      <c r="D157" s="49"/>
+      <c r="E157" s="49"/>
+      <c r="F157" s="49"/>
+      <c r="G157" s="49"/>
+      <c r="H157" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="23.25">
       <c r="A158" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B158" s="57"/>
-[...5 lines deleted...]
-      <c r="H158" s="57" t="s">
+      <c r="B158" s="49"/>
+      <c r="C158" s="49"/>
+      <c r="D158" s="49"/>
+      <c r="E158" s="49"/>
+      <c r="F158" s="49"/>
+      <c r="G158" s="49"/>
+      <c r="H158" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="23.25">
       <c r="A159" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B159" s="57"/>
-[...5 lines deleted...]
-      <c r="H159" s="57" t="s">
+      <c r="B159" s="49"/>
+      <c r="C159" s="49"/>
+      <c r="D159" s="49"/>
+      <c r="E159" s="49"/>
+      <c r="F159" s="49"/>
+      <c r="G159" s="49"/>
+      <c r="H159" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="34.5">
       <c r="A160" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B160" s="58">
+      <c r="B160" s="50">
         <v>530557.1</v>
       </c>
-      <c r="C160" s="58">
+      <c r="C160" s="50">
         <v>1209429.8</v>
       </c>
-      <c r="D160" s="58">
+      <c r="D160" s="50">
         <v>315157.09999999998</v>
       </c>
-      <c r="E160" s="58">
+      <c r="E160" s="50">
         <v>727787.8</v>
       </c>
-      <c r="F160" s="58">
+      <c r="F160" s="50">
         <v>315157.09999999998</v>
       </c>
-      <c r="G160" s="58">
+      <c r="G160" s="50">
         <v>727787.8</v>
       </c>
-      <c r="H160" s="57" t="s">
+      <c r="H160" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B161" s="58">
+      <c r="B161" s="50">
         <v>336750.7</v>
       </c>
-      <c r="C161" s="58">
+      <c r="C161" s="50">
         <v>738928.1</v>
       </c>
-      <c r="D161" s="58">
+      <c r="D161" s="50">
         <v>296837</v>
       </c>
-      <c r="E161" s="58">
+      <c r="E161" s="50">
         <v>655007.19999999995</v>
       </c>
-      <c r="F161" s="58">
+      <c r="F161" s="50">
         <v>296837</v>
       </c>
-      <c r="G161" s="58">
+      <c r="G161" s="50">
         <v>655007.19999999995</v>
       </c>
-      <c r="H161" s="57" t="s">
+      <c r="H161" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B162" s="58">
+      <c r="B162" s="50">
         <v>16150.5</v>
       </c>
-      <c r="C162" s="58">
+      <c r="C162" s="50">
         <v>32538.5</v>
       </c>
-      <c r="D162" s="58">
+      <c r="D162" s="50">
         <v>8807.9</v>
       </c>
-      <c r="E162" s="58">
+      <c r="E162" s="50">
         <v>17822.900000000001</v>
       </c>
-      <c r="F162" s="58">
+      <c r="F162" s="50">
         <v>8807.9</v>
       </c>
-      <c r="G162" s="58">
+      <c r="G162" s="50">
         <v>17822.900000000001</v>
       </c>
-      <c r="H162" s="57" t="s">
+      <c r="H162" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B163" s="58">
+      <c r="B163" s="50">
         <v>177655.9</v>
       </c>
-      <c r="C163" s="58">
+      <c r="C163" s="50">
         <v>437963.2</v>
       </c>
-      <c r="D163" s="58">
+      <c r="D163" s="50">
         <v>9512.2000000000007</v>
       </c>
-      <c r="E163" s="58">
+      <c r="E163" s="50">
         <v>54957.7</v>
       </c>
-      <c r="F163" s="58">
+      <c r="F163" s="50">
         <v>9512.2000000000007</v>
       </c>
-      <c r="G163" s="58">
+      <c r="G163" s="50">
         <v>54957.7</v>
       </c>
-      <c r="H163" s="57" t="s">
+      <c r="H163" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="34.5">
       <c r="A164" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B164" s="58">
+      <c r="B164" s="50">
         <v>741.3</v>
       </c>
-      <c r="C164" s="58">
+      <c r="C164" s="50">
         <v>1563.4</v>
       </c>
-      <c r="D164" s="58">
+      <c r="D164" s="50">
         <v>659</v>
       </c>
-      <c r="E164" s="58">
+      <c r="E164" s="50">
         <v>1401</v>
       </c>
-      <c r="F164" s="58">
+      <c r="F164" s="50">
         <v>659</v>
       </c>
-      <c r="G164" s="58">
+      <c r="G164" s="50">
         <v>1401</v>
       </c>
-      <c r="H164" s="57" t="s">
+      <c r="H164" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B165" s="58">
+      <c r="B165" s="50">
         <v>482.7</v>
       </c>
-      <c r="C165" s="58">
+      <c r="C165" s="50">
         <v>1022.4</v>
       </c>
-      <c r="D165" s="58">
+      <c r="D165" s="50">
         <v>444.7</v>
       </c>
-      <c r="E165" s="58">
+      <c r="E165" s="50">
         <v>945.9</v>
       </c>
-      <c r="F165" s="58">
+      <c r="F165" s="50">
         <v>444.7</v>
       </c>
-      <c r="G165" s="58">
+      <c r="G165" s="50">
         <v>945.9</v>
       </c>
-      <c r="H165" s="57" t="s">
+      <c r="H165" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B166" s="58">
+      <c r="B166" s="50">
         <v>75.5</v>
       </c>
-      <c r="C166" s="58">
+      <c r="C166" s="50">
         <v>155.5</v>
       </c>
-      <c r="D166" s="58">
+      <c r="D166" s="50">
         <v>65</v>
       </c>
-      <c r="E166" s="58">
+      <c r="E166" s="50">
         <v>144.4</v>
       </c>
-      <c r="F166" s="58">
+      <c r="F166" s="50">
         <v>65</v>
       </c>
-      <c r="G166" s="58">
+      <c r="G166" s="50">
         <v>144.4</v>
       </c>
-      <c r="H166" s="57" t="s">
+      <c r="H166" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B167" s="58">
+      <c r="B167" s="50">
         <v>30.5</v>
       </c>
-      <c r="C167" s="58">
+      <c r="C167" s="50">
         <v>63.4</v>
       </c>
-      <c r="D167" s="58">
+      <c r="D167" s="50">
         <v>19.2</v>
       </c>
-      <c r="E167" s="58">
+      <c r="E167" s="50">
         <v>38.6</v>
       </c>
-      <c r="F167" s="58">
+      <c r="F167" s="50">
         <v>19.2</v>
       </c>
-      <c r="G167" s="58">
+      <c r="G167" s="50">
         <v>38.6</v>
       </c>
-      <c r="H167" s="57" t="s">
+      <c r="H167" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B168" s="58">
+      <c r="B168" s="50">
         <v>92.8</v>
       </c>
-      <c r="C168" s="58">
+      <c r="C168" s="50">
         <v>198.1</v>
       </c>
-      <c r="D168" s="58">
+      <c r="D168" s="50">
         <v>82.9</v>
       </c>
-      <c r="E168" s="58">
+      <c r="E168" s="50">
         <v>176.9</v>
       </c>
-      <c r="F168" s="58">
+      <c r="F168" s="50">
         <v>82.9</v>
       </c>
-      <c r="G168" s="58">
+      <c r="G168" s="50">
         <v>176.9</v>
       </c>
-      <c r="H168" s="57" t="s">
+      <c r="H168" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B169" s="58">
+      <c r="B169" s="50">
         <v>1.5</v>
       </c>
-      <c r="C169" s="58">
+      <c r="C169" s="50">
         <v>3.3</v>
       </c>
-      <c r="D169" s="58">
+      <c r="D169" s="50">
         <v>1.3</v>
       </c>
-      <c r="E169" s="58">
+      <c r="E169" s="50">
         <v>2.9</v>
       </c>
-      <c r="F169" s="58">
+      <c r="F169" s="50">
         <v>1.3</v>
       </c>
-      <c r="G169" s="58">
+      <c r="G169" s="50">
         <v>2.9</v>
       </c>
-      <c r="H169" s="57" t="s">
+      <c r="H169" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B170" s="58">
+      <c r="B170" s="50">
         <v>21.8</v>
       </c>
-      <c r="C170" s="58">
+      <c r="C170" s="50">
         <v>45.6</v>
       </c>
-      <c r="D170" s="58">
+      <c r="D170" s="50">
         <v>19</v>
       </c>
-      <c r="E170" s="58">
+      <c r="E170" s="50">
         <v>39.799999999999997</v>
       </c>
-      <c r="F170" s="58">
+      <c r="F170" s="50">
         <v>19</v>
       </c>
-      <c r="G170" s="58">
+      <c r="G170" s="50">
         <v>39.799999999999997</v>
       </c>
-      <c r="H170" s="57" t="s">
+      <c r="H170" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="55" t="s">
+      <c r="A171" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="B171" s="60" t="s">
-[...2 lines deleted...]
-      <c r="C171" s="61">
+      <c r="B171" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C171" s="53">
         <v>75.099999999999994</v>
       </c>
-      <c r="D171" s="60" t="s">
-[...2 lines deleted...]
-      <c r="E171" s="61">
+      <c r="D171" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E171" s="53">
         <v>52.5</v>
       </c>
-      <c r="F171" s="60" t="s">
-[...2 lines deleted...]
-      <c r="G171" s="61">
+      <c r="F171" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G171" s="53">
         <v>52.5</v>
       </c>
-      <c r="H171" s="60" t="s">
+      <c r="H171" s="52" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="42.75" customHeight="1">
-      <c r="A173" s="47" t="s">
+      <c r="A173" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="B173" s="47"/>
-[...5 lines deleted...]
-      <c r="H173" s="47"/>
+      <c r="B173" s="54"/>
+      <c r="C173" s="54"/>
+      <c r="D173" s="54"/>
+      <c r="E173" s="54"/>
+      <c r="F173" s="54"/>
+      <c r="G173" s="54"/>
+      <c r="H173" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A173:H173"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I178"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="14" customWidth="1"/>
     <col min="2" max="8" width="14.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="50">
+        <v>93</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="50">
+        <v>93</v>
+      </c>
+      <c r="D13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="50">
+        <v>18.5</v>
+      </c>
+      <c r="C14" s="50">
+        <v>43.8</v>
+      </c>
+      <c r="D14" s="50">
+        <v>10</v>
+      </c>
+      <c r="E14" s="50">
+        <v>22.9</v>
+      </c>
+      <c r="F14" s="50">
+        <v>10</v>
+      </c>
+      <c r="G14" s="50">
+        <v>19.7</v>
+      </c>
+      <c r="H14" s="50">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="50">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="D15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="50">
+        <v>10.8</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="50">
+        <v>7.5</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="50">
+        <v>15.4</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="50">
+        <v>15.4</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="50">
+        <v>15.4</v>
+      </c>
+      <c r="H17" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="23.25">
+      <c r="A18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="C18" s="50">
+        <v>9.4</v>
+      </c>
+      <c r="D18" s="50">
+        <v>2.1</v>
+      </c>
+      <c r="E18" s="50">
+        <v>5</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="H18" s="50">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="D19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="50">
+        <v>1.8</v>
+      </c>
+      <c r="D20" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="F20" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="D21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="F21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="H21" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="50">
+        <v>165.1</v>
+      </c>
+      <c r="C22" s="50">
+        <v>472.1</v>
+      </c>
+      <c r="D22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="50">
+        <v>71</v>
+      </c>
+      <c r="D23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="50">
+        <v>46.3</v>
+      </c>
+      <c r="D24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="50">
+        <v>354.8</v>
+      </c>
+      <c r="D25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="50">
+        <v>65</v>
+      </c>
+      <c r="C26" s="50">
+        <v>229.6</v>
+      </c>
+      <c r="D26" s="50">
+        <v>63</v>
+      </c>
+      <c r="E26" s="50">
+        <v>228.6</v>
+      </c>
+      <c r="F26" s="50">
+        <v>63</v>
+      </c>
+      <c r="G26" s="50">
+        <v>209</v>
+      </c>
+      <c r="H26" s="50">
+        <v>691.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="50">
+        <v>207</v>
+      </c>
+      <c r="D27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="50">
+        <v>206</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="50">
+        <v>206</v>
+      </c>
+      <c r="H27" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="50">
+        <v>3</v>
+      </c>
+      <c r="C28" s="50">
+        <v>22.6</v>
+      </c>
+      <c r="D28" s="50">
+        <v>3</v>
+      </c>
+      <c r="E28" s="50">
+        <v>22.6</v>
+      </c>
+      <c r="F28" s="50">
+        <v>3</v>
+      </c>
+      <c r="G28" s="50">
+        <v>3</v>
+      </c>
+      <c r="H28" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="23.25">
+      <c r="A30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="C30" s="50">
+        <v>18.2</v>
+      </c>
+      <c r="D30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="50">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="D31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="D32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25">
+      <c r="A33" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="C33" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="D33" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="D34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="D35" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="50">
+        <v>372.6</v>
+      </c>
+      <c r="C36" s="50">
+        <v>1078.7</v>
+      </c>
+      <c r="D36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="50">
+        <v>758.9</v>
+      </c>
+      <c r="D37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="50">
+        <v>319.8</v>
+      </c>
+      <c r="D38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="50">
+        <v>18.2</v>
+      </c>
+      <c r="C39" s="50">
+        <v>41.5</v>
+      </c>
+      <c r="D39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="50">
+        <v>13.6</v>
+      </c>
+      <c r="F39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="50">
+        <v>13.6</v>
+      </c>
+      <c r="H39" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="50">
+        <v>1.3</v>
+      </c>
+      <c r="D40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="50">
+        <v>27.6</v>
+      </c>
+      <c r="D41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="50">
+        <v>12.6</v>
+      </c>
+      <c r="D42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="50">
+        <v>13.6</v>
+      </c>
+      <c r="F42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="50">
+        <v>13.6</v>
+      </c>
+      <c r="H42" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="23.25">
+      <c r="A43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="50">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C43" s="50">
+        <v>20.9</v>
+      </c>
+      <c r="D43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="F43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="H43" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="D44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="50">
+        <v>14</v>
+      </c>
+      <c r="D45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="50">
+        <v>6.3</v>
+      </c>
+      <c r="D46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="F46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="50">
+        <v>6.9</v>
+      </c>
+      <c r="H46" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="49"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="49"/>
+      <c r="F47" s="49"/>
+      <c r="G47" s="49"/>
+      <c r="H47" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="23.25">
+      <c r="A48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="50">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="D48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="F48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="H48" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="50">
+        <v>152.80000000000001</v>
+      </c>
+      <c r="D49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="F49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="50">
+        <v>2.9</v>
+      </c>
+      <c r="H49" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="23.25">
+      <c r="A50" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="50">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C50" s="50">
+        <v>27.4</v>
+      </c>
+      <c r="D50" s="50">
+        <v>17</v>
+      </c>
+      <c r="E50" s="50">
+        <v>25.3</v>
+      </c>
+      <c r="F50" s="50">
+        <v>17</v>
+      </c>
+      <c r="G50" s="50">
+        <v>25.3</v>
+      </c>
+      <c r="H50" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B51" s="50">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C51" s="50">
+        <v>27.4</v>
+      </c>
+      <c r="D51" s="50">
+        <v>17</v>
+      </c>
+      <c r="E51" s="50">
+        <v>25.3</v>
+      </c>
+      <c r="F51" s="50">
+        <v>17</v>
+      </c>
+      <c r="G51" s="50">
+        <v>25.3</v>
+      </c>
+      <c r="H51" s="50">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="45.75">
+      <c r="A52" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52" s="50">
+        <v>26.6</v>
+      </c>
+      <c r="C52" s="50">
+        <v>56.1</v>
+      </c>
+      <c r="D52" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="E52" s="50">
+        <v>30</v>
+      </c>
+      <c r="F52" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="G52" s="50">
+        <v>30</v>
+      </c>
+      <c r="H52" s="50">
+        <v>52.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B53" s="50">
+        <v>6.1</v>
+      </c>
+      <c r="C53" s="50">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="D53" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="E53" s="50">
+        <v>30</v>
+      </c>
+      <c r="F53" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="G53" s="50">
+        <v>30</v>
+      </c>
+      <c r="H53" s="50">
+        <v>52.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="50">
+        <v>1.9</v>
+      </c>
+      <c r="D55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E57" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F57" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H57" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="50">
+        <v>9.6</v>
+      </c>
+      <c r="C58" s="50">
+        <v>29.6</v>
+      </c>
+      <c r="D58" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="F58" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="H58" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B59" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="50">
+        <v>25.2</v>
+      </c>
+      <c r="D59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H59" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B60" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D60" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="F60" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="50">
+        <v>2.7</v>
+      </c>
+      <c r="H60" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="49"/>
+      <c r="C61" s="49"/>
+      <c r="D61" s="49"/>
+      <c r="E61" s="49"/>
+      <c r="F61" s="49"/>
+      <c r="G61" s="49"/>
+      <c r="H61" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="49"/>
+      <c r="C62" s="49"/>
+      <c r="D62" s="49"/>
+      <c r="E62" s="49"/>
+      <c r="F62" s="49"/>
+      <c r="G62" s="49"/>
+      <c r="H62" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="23.25">
+      <c r="A63" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B63" s="51">
+        <v>9</v>
+      </c>
+      <c r="C63" s="51">
+        <v>11</v>
+      </c>
+      <c r="D63" s="51">
+        <v>9</v>
+      </c>
+      <c r="E63" s="51">
+        <v>11</v>
+      </c>
+      <c r="F63" s="51">
+        <v>9</v>
+      </c>
+      <c r="G63" s="51">
+        <v>11</v>
+      </c>
+      <c r="H63" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="51">
+        <v>9</v>
+      </c>
+      <c r="C64" s="51">
+        <v>11</v>
+      </c>
+      <c r="D64" s="51">
+        <v>9</v>
+      </c>
+      <c r="E64" s="51">
+        <v>11</v>
+      </c>
+      <c r="F64" s="51">
+        <v>9</v>
+      </c>
+      <c r="G64" s="51">
+        <v>11</v>
+      </c>
+      <c r="H64" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="34.5">
+      <c r="A65" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B65" s="51">
+        <v>597</v>
+      </c>
+      <c r="C65" s="51">
+        <v>2159</v>
+      </c>
+      <c r="D65" s="51">
+        <v>629</v>
+      </c>
+      <c r="E65" s="51">
+        <v>2215</v>
+      </c>
+      <c r="F65" s="51">
+        <v>629</v>
+      </c>
+      <c r="G65" s="51">
+        <v>2215</v>
+      </c>
+      <c r="H65" s="51">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B66" s="51">
+        <v>597</v>
+      </c>
+      <c r="C66" s="51">
+        <v>2159</v>
+      </c>
+      <c r="D66" s="51">
+        <v>629</v>
+      </c>
+      <c r="E66" s="51">
+        <v>2215</v>
+      </c>
+      <c r="F66" s="51">
+        <v>629</v>
+      </c>
+      <c r="G66" s="51">
+        <v>2215</v>
+      </c>
+      <c r="H66" s="51">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="23.25">
+      <c r="A67" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67" s="51">
+        <v>366</v>
+      </c>
+      <c r="C67" s="51">
+        <v>764</v>
+      </c>
+      <c r="D67" s="51">
+        <v>361</v>
+      </c>
+      <c r="E67" s="51">
+        <v>959</v>
+      </c>
+      <c r="F67" s="51">
+        <v>194</v>
+      </c>
+      <c r="G67" s="51">
+        <v>411</v>
+      </c>
+      <c r="H67" s="51">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B68" s="51">
+        <v>15</v>
+      </c>
+      <c r="C68" s="51">
+        <v>67</v>
+      </c>
+      <c r="D68" s="51">
+        <v>15</v>
+      </c>
+      <c r="E68" s="51">
+        <v>67</v>
+      </c>
+      <c r="F68" s="51">
+        <v>4</v>
+      </c>
+      <c r="G68" s="51">
+        <v>11</v>
+      </c>
+      <c r="H68" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B69" s="51">
+        <v>244</v>
+      </c>
+      <c r="C69" s="51">
+        <v>414</v>
+      </c>
+      <c r="D69" s="51">
+        <v>274</v>
+      </c>
+      <c r="E69" s="51">
+        <v>682</v>
+      </c>
+      <c r="F69" s="51">
+        <v>118</v>
+      </c>
+      <c r="G69" s="51">
+        <v>210</v>
+      </c>
+      <c r="H69" s="51">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B70" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="51">
+        <v>283</v>
+      </c>
+      <c r="D70" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="51">
+        <v>210</v>
+      </c>
+      <c r="F70" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="51">
+        <v>190</v>
+      </c>
+      <c r="H70" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25">
+      <c r="A71" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B71" s="51">
+        <v>25982</v>
+      </c>
+      <c r="C71" s="51">
+        <v>79250</v>
+      </c>
+      <c r="D71" s="51">
+        <v>22163</v>
+      </c>
+      <c r="E71" s="51">
+        <v>63295</v>
+      </c>
+      <c r="F71" s="51">
+        <v>17192</v>
+      </c>
+      <c r="G71" s="51">
+        <v>50503</v>
+      </c>
+      <c r="H71" s="51">
+        <v>6365</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B72" s="51">
+        <v>14579</v>
+      </c>
+      <c r="C72" s="51">
+        <v>43632</v>
+      </c>
+      <c r="D72" s="51">
+        <v>11767</v>
+      </c>
+      <c r="E72" s="51">
+        <v>32082</v>
+      </c>
+      <c r="F72" s="51">
+        <v>9073</v>
+      </c>
+      <c r="G72" s="51">
+        <v>24417</v>
+      </c>
+      <c r="H72" s="51">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B73" s="51">
+        <v>7137</v>
+      </c>
+      <c r="C73" s="51">
+        <v>23643</v>
+      </c>
+      <c r="D73" s="51">
+        <v>7002</v>
+      </c>
+      <c r="E73" s="51">
+        <v>22965</v>
+      </c>
+      <c r="F73" s="51">
+        <v>6104</v>
+      </c>
+      <c r="G73" s="51">
+        <v>20061</v>
+      </c>
+      <c r="H73" s="51">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B74" s="51">
+        <v>4266</v>
+      </c>
+      <c r="C74" s="51">
+        <v>11975</v>
+      </c>
+      <c r="D74" s="51">
+        <v>3394</v>
+      </c>
+      <c r="E74" s="51">
+        <v>8248</v>
+      </c>
+      <c r="F74" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="51">
+        <v>6025</v>
+      </c>
+      <c r="H74" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B75" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E75" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F75" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G75" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H75" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B76" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E76" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F76" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G76" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H76" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="34.5">
+      <c r="A77" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B77" s="51">
+        <v>5775</v>
+      </c>
+      <c r="C77" s="51">
+        <v>18957</v>
+      </c>
+      <c r="D77" s="51">
+        <v>6130</v>
+      </c>
+      <c r="E77" s="51">
+        <v>19359</v>
+      </c>
+      <c r="F77" s="51">
+        <v>5172</v>
+      </c>
+      <c r="G77" s="51">
+        <v>9303</v>
+      </c>
+      <c r="H77" s="51">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B78" s="51">
+        <v>4903</v>
+      </c>
+      <c r="C78" s="51">
+        <v>15230</v>
+      </c>
+      <c r="D78" s="51">
+        <v>5258</v>
+      </c>
+      <c r="E78" s="51">
+        <v>15632</v>
+      </c>
+      <c r="F78" s="51">
+        <v>4803</v>
+      </c>
+      <c r="G78" s="51">
+        <v>8000</v>
+      </c>
+      <c r="H78" s="51">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B79" s="51">
+        <v>872</v>
+      </c>
+      <c r="C79" s="51">
+        <v>3727</v>
+      </c>
+      <c r="D79" s="51">
+        <v>872</v>
+      </c>
+      <c r="E79" s="51">
+        <v>3727</v>
+      </c>
+      <c r="F79" s="51">
+        <v>369</v>
+      </c>
+      <c r="G79" s="51">
+        <v>1303</v>
+      </c>
+      <c r="H79" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="23.25">
+      <c r="A80" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B80" s="51">
+        <v>1757</v>
+      </c>
+      <c r="C80" s="51">
+        <v>5330</v>
+      </c>
+      <c r="D80" s="51">
+        <v>1750</v>
+      </c>
+      <c r="E80" s="51">
+        <v>5364</v>
+      </c>
+      <c r="F80" s="51">
+        <v>1750</v>
+      </c>
+      <c r="G80" s="51">
+        <v>5364</v>
+      </c>
+      <c r="H80" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B81" s="51">
+        <v>1612</v>
+      </c>
+      <c r="C81" s="51">
+        <v>4908</v>
+      </c>
+      <c r="D81" s="51">
+        <v>1605</v>
+      </c>
+      <c r="E81" s="51">
+        <v>4942</v>
+      </c>
+      <c r="F81" s="51">
+        <v>1605</v>
+      </c>
+      <c r="G81" s="51">
+        <v>4942</v>
+      </c>
+      <c r="H81" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="51">
+        <v>422</v>
+      </c>
+      <c r="D82" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="51">
+        <v>422</v>
+      </c>
+      <c r="F82" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="51">
+        <v>422</v>
+      </c>
+      <c r="H82" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="23.25">
+      <c r="A83" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B83" s="51">
+        <v>138</v>
+      </c>
+      <c r="C83" s="51">
+        <v>354</v>
+      </c>
+      <c r="D83" s="51">
+        <v>65</v>
+      </c>
+      <c r="E83" s="51">
+        <v>302</v>
+      </c>
+      <c r="F83" s="51">
+        <v>65</v>
+      </c>
+      <c r="G83" s="51">
+        <v>302</v>
+      </c>
+      <c r="H83" s="51">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B84" s="51">
+        <v>120</v>
+      </c>
+      <c r="C84" s="51">
+        <v>311</v>
+      </c>
+      <c r="D84" s="51">
+        <v>48</v>
+      </c>
+      <c r="E84" s="51">
+        <v>257</v>
+      </c>
+      <c r="F84" s="51">
+        <v>48</v>
+      </c>
+      <c r="G84" s="51">
+        <v>257</v>
+      </c>
+      <c r="H84" s="51">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B86" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="51">
+        <v>43</v>
+      </c>
+      <c r="D86" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E86" s="51">
+        <v>45</v>
+      </c>
+      <c r="F86" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G86" s="51">
+        <v>45</v>
+      </c>
+      <c r="H86" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="34.5">
+      <c r="A87" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B87" s="51">
+        <v>3329</v>
+      </c>
+      <c r="C87" s="51">
+        <v>13212</v>
+      </c>
+      <c r="D87" s="51">
+        <v>2588</v>
+      </c>
+      <c r="E87" s="51">
+        <v>13152</v>
+      </c>
+      <c r="F87" s="51">
+        <v>2452</v>
+      </c>
+      <c r="G87" s="51">
+        <v>12474</v>
+      </c>
+      <c r="H87" s="51">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B88" s="51">
+        <v>3270</v>
+      </c>
+      <c r="C88" s="51">
+        <v>13036</v>
+      </c>
+      <c r="D88" s="51">
+        <v>2588</v>
+      </c>
+      <c r="E88" s="51">
+        <v>13152</v>
+      </c>
+      <c r="F88" s="51">
+        <v>2452</v>
+      </c>
+      <c r="G88" s="51">
+        <v>12474</v>
+      </c>
+      <c r="H88" s="51">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B89" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="51">
+        <v>176</v>
+      </c>
+      <c r="D89" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E89" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G89" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H89" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B90" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="51">
+        <v>153</v>
+      </c>
+      <c r="D90" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="51">
+        <v>153</v>
+      </c>
+      <c r="F90" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="51">
+        <v>153</v>
+      </c>
+      <c r="H90" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="51">
+        <v>153</v>
+      </c>
+      <c r="D91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="51">
+        <v>153</v>
+      </c>
+      <c r="F91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="51">
+        <v>153</v>
+      </c>
+      <c r="H91" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="34.5">
+      <c r="A92" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="51">
+        <v>14</v>
+      </c>
+      <c r="C92" s="51">
+        <v>34</v>
+      </c>
+      <c r="D92" s="51">
+        <v>16</v>
+      </c>
+      <c r="E92" s="51">
+        <v>34</v>
+      </c>
+      <c r="F92" s="51">
+        <v>16</v>
+      </c>
+      <c r="G92" s="51">
+        <v>34</v>
+      </c>
+      <c r="H92" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93" s="51">
+        <v>14</v>
+      </c>
+      <c r="C93" s="51">
+        <v>34</v>
+      </c>
+      <c r="D93" s="51">
+        <v>16</v>
+      </c>
+      <c r="E93" s="51">
+        <v>34</v>
+      </c>
+      <c r="F93" s="51">
+        <v>16</v>
+      </c>
+      <c r="G93" s="51">
+        <v>34</v>
+      </c>
+      <c r="H93" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="49"/>
+      <c r="C94" s="49"/>
+      <c r="D94" s="49"/>
+      <c r="E94" s="49"/>
+      <c r="F94" s="49"/>
+      <c r="G94" s="49"/>
+      <c r="H94" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="34.5">
+      <c r="A95" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="50">
+        <v>2552</v>
+      </c>
+      <c r="D95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="50">
+        <v>1735</v>
+      </c>
+      <c r="F95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G95" s="50">
+        <v>1735</v>
+      </c>
+      <c r="H95" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="50">
+        <v>2552</v>
+      </c>
+      <c r="D96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="50">
+        <v>1735</v>
+      </c>
+      <c r="F96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="50">
+        <v>1735</v>
+      </c>
+      <c r="H96" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="23.25">
+      <c r="A97" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B97" s="50">
+        <v>24</v>
+      </c>
+      <c r="C97" s="50">
+        <v>28</v>
+      </c>
+      <c r="D97" s="50">
+        <v>16</v>
+      </c>
+      <c r="E97" s="50">
+        <v>20</v>
+      </c>
+      <c r="F97" s="50">
+        <v>16</v>
+      </c>
+      <c r="G97" s="50">
+        <v>20</v>
+      </c>
+      <c r="H97" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B98" s="50">
+        <v>2</v>
+      </c>
+      <c r="C98" s="50">
+        <v>6</v>
+      </c>
+      <c r="D98" s="50">
+        <v>2</v>
+      </c>
+      <c r="E98" s="50">
+        <v>6</v>
+      </c>
+      <c r="F98" s="50">
+        <v>2</v>
+      </c>
+      <c r="G98" s="50">
+        <v>6</v>
+      </c>
+      <c r="H98" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H99" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B100" s="49"/>
+      <c r="C100" s="49"/>
+      <c r="D100" s="49"/>
+      <c r="E100" s="49"/>
+      <c r="F100" s="49"/>
+      <c r="G100" s="49"/>
+      <c r="H100" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B101" s="49"/>
+      <c r="C101" s="49"/>
+      <c r="D101" s="49"/>
+      <c r="E101" s="49"/>
+      <c r="F101" s="49"/>
+      <c r="G101" s="49"/>
+      <c r="H101" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B102" s="49"/>
+      <c r="C102" s="49"/>
+      <c r="D102" s="49"/>
+      <c r="E102" s="49"/>
+      <c r="F102" s="49"/>
+      <c r="G102" s="49"/>
+      <c r="H102" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B103" s="49"/>
+      <c r="C103" s="49"/>
+      <c r="D103" s="49"/>
+      <c r="E103" s="49"/>
+      <c r="F103" s="49"/>
+      <c r="G103" s="49"/>
+      <c r="H103" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="45.75">
+      <c r="A104" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B104" s="49"/>
+      <c r="C104" s="49"/>
+      <c r="D104" s="49"/>
+      <c r="E104" s="49"/>
+      <c r="F104" s="49"/>
+      <c r="G104" s="49"/>
+      <c r="H104" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="57">
+      <c r="A105" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B105" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="D105" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E105" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F105" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G105" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H105" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B106" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="D106" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E106" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F106" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G106" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H106" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B107" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="D107" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F107" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G107" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H107" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B108" s="49"/>
+      <c r="C108" s="49"/>
+      <c r="D108" s="49"/>
+      <c r="E108" s="49"/>
+      <c r="F108" s="49"/>
+      <c r="G108" s="49"/>
+      <c r="H108" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B109" s="49"/>
+      <c r="C109" s="49"/>
+      <c r="D109" s="49"/>
+      <c r="E109" s="49"/>
+      <c r="F109" s="49"/>
+      <c r="G109" s="49"/>
+      <c r="H109" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="23.25">
+      <c r="A110" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B110" s="49"/>
+      <c r="C110" s="49"/>
+      <c r="D110" s="49"/>
+      <c r="E110" s="49"/>
+      <c r="F110" s="49"/>
+      <c r="G110" s="49"/>
+      <c r="H110" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="23.25">
+      <c r="A111" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B111" s="51">
+        <v>52606</v>
+      </c>
+      <c r="C111" s="51">
+        <v>136468</v>
+      </c>
+      <c r="D111" s="51">
+        <v>55867</v>
+      </c>
+      <c r="E111" s="51">
+        <v>134985</v>
+      </c>
+      <c r="F111" s="51">
+        <v>55867</v>
+      </c>
+      <c r="G111" s="51">
+        <v>134985</v>
+      </c>
+      <c r="H111" s="51">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="51">
+        <v>107020</v>
+      </c>
+      <c r="D112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="51">
+        <v>105836</v>
+      </c>
+      <c r="F112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="51">
+        <v>105836</v>
+      </c>
+      <c r="H112" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B113" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="51">
+        <v>29448</v>
+      </c>
+      <c r="D113" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="51">
+        <v>29149</v>
+      </c>
+      <c r="F113" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="51">
+        <v>29149</v>
+      </c>
+      <c r="H113" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="23.25">
+      <c r="A114" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B114" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C114" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E114" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F114" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G114" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H114" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B115" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E115" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F115" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G115" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H115" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="23.25">
+      <c r="A116" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B116" s="49"/>
+      <c r="C116" s="49"/>
+      <c r="D116" s="49"/>
+      <c r="E116" s="49"/>
+      <c r="F116" s="49"/>
+      <c r="G116" s="49"/>
+      <c r="H116" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B117" s="49"/>
+      <c r="C117" s="49"/>
+      <c r="D117" s="49"/>
+      <c r="E117" s="49"/>
+      <c r="F117" s="49"/>
+      <c r="G117" s="49"/>
+      <c r="H117" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="34.5">
+      <c r="A118" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B118" s="51">
+        <v>34649</v>
+      </c>
+      <c r="C118" s="51">
+        <v>73440</v>
+      </c>
+      <c r="D118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="51">
+        <v>68899</v>
+      </c>
+      <c r="F118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="51">
+        <v>68899</v>
+      </c>
+      <c r="H118" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="51">
+        <v>68899</v>
+      </c>
+      <c r="D119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="51">
+        <v>68899</v>
+      </c>
+      <c r="F119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G119" s="51">
+        <v>68899</v>
+      </c>
+      <c r="H119" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B120" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="51">
+        <v>4541</v>
+      </c>
+      <c r="D120" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F120" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H120" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="45.75">
+      <c r="A121" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="51">
+        <v>278750</v>
+      </c>
+      <c r="D121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E121" s="51">
+        <v>278750</v>
+      </c>
+      <c r="F121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="51">
+        <v>278750</v>
+      </c>
+      <c r="H121" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B122" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="51">
+        <v>278750</v>
+      </c>
+      <c r="D122" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E122" s="51">
+        <v>278750</v>
+      </c>
+      <c r="F122" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G122" s="51">
+        <v>278750</v>
+      </c>
+      <c r="H122" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="57">
+      <c r="A123" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B123" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="51">
+        <v>2116</v>
+      </c>
+      <c r="D123" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="51">
+        <v>2853</v>
+      </c>
+      <c r="F123" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="51">
+        <v>2853</v>
+      </c>
+      <c r="H123" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B124" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="51">
+        <v>2116</v>
+      </c>
+      <c r="D124" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E124" s="51">
+        <v>2853</v>
+      </c>
+      <c r="F124" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G124" s="51">
+        <v>2853</v>
+      </c>
+      <c r="H124" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B125" s="49"/>
+      <c r="C125" s="49"/>
+      <c r="D125" s="49"/>
+      <c r="E125" s="49"/>
+      <c r="F125" s="49"/>
+      <c r="G125" s="49"/>
+      <c r="H125" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B126" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="50">
+        <v>110.8</v>
+      </c>
+      <c r="D126" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F126" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G126" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H126" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B127" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="50">
+        <v>110.8</v>
+      </c>
+      <c r="D127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H127" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="34.5">
+      <c r="A128" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B128" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="50">
+        <v>87</v>
+      </c>
+      <c r="D128" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E128" s="50">
+        <v>92.2</v>
+      </c>
+      <c r="F128" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G128" s="50">
+        <v>90</v>
+      </c>
+      <c r="H128" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B129" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="50">
+        <v>87</v>
+      </c>
+      <c r="D129" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E129" s="50">
+        <v>92.2</v>
+      </c>
+      <c r="F129" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G129" s="50">
+        <v>90</v>
+      </c>
+      <c r="H129" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B130" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="51">
+        <v>1010</v>
+      </c>
+      <c r="D130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H130" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B131" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="51">
+        <v>1010</v>
+      </c>
+      <c r="D131" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E131" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F131" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G131" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H131" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="45.75">
+      <c r="A132" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B132" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C132" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D132" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E132" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F132" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G132" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H132" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B133" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E133" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F133" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G133" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H133" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B134" s="51">
+        <v>8829</v>
+      </c>
+      <c r="C134" s="51">
+        <v>16085</v>
+      </c>
+      <c r="D134" s="51">
+        <v>4355</v>
+      </c>
+      <c r="E134" s="51">
+        <v>11611</v>
+      </c>
+      <c r="F134" s="51">
+        <v>4355</v>
+      </c>
+      <c r="G134" s="51">
+        <v>11611</v>
+      </c>
+      <c r="H134" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B135" s="51">
+        <v>3635</v>
+      </c>
+      <c r="C135" s="51">
+        <v>10502</v>
+      </c>
+      <c r="D135" s="51">
+        <v>3635</v>
+      </c>
+      <c r="E135" s="51">
+        <v>10502</v>
+      </c>
+      <c r="F135" s="51">
+        <v>3635</v>
+      </c>
+      <c r="G135" s="51">
+        <v>10502</v>
+      </c>
+      <c r="H135" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B136" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" s="51">
+        <v>1109</v>
+      </c>
+      <c r="D136" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E136" s="51">
+        <v>1109</v>
+      </c>
+      <c r="F136" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G136" s="51">
+        <v>1109</v>
+      </c>
+      <c r="H136" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B137" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D137" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E137" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F137" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G137" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H137" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B138" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D138" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E138" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F138" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G138" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H138" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B139" s="49"/>
+      <c r="C139" s="49"/>
+      <c r="D139" s="49"/>
+      <c r="E139" s="49"/>
+      <c r="F139" s="49"/>
+      <c r="G139" s="49"/>
+      <c r="H139" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B140" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="51">
+        <v>63977</v>
+      </c>
+      <c r="D140" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E140" s="51">
+        <v>50677</v>
+      </c>
+      <c r="F140" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G140" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H140" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B141" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="51">
+        <v>63977</v>
+      </c>
+      <c r="D141" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="51">
+        <v>50677</v>
+      </c>
+      <c r="F141" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H141" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B142" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="51">
+        <v>3866</v>
+      </c>
+      <c r="D142" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E142" s="51">
+        <v>3762</v>
+      </c>
+      <c r="F142" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G142" s="51">
+        <v>3612</v>
+      </c>
+      <c r="H142" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B143" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="51">
+        <v>3866</v>
+      </c>
+      <c r="D143" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="51">
+        <v>3762</v>
+      </c>
+      <c r="F143" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="51">
+        <v>3612</v>
+      </c>
+      <c r="H143" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B144" s="51">
+        <v>15442</v>
+      </c>
+      <c r="C144" s="51">
+        <v>50805</v>
+      </c>
+      <c r="D144" s="51">
+        <v>16022</v>
+      </c>
+      <c r="E144" s="51">
+        <v>50777</v>
+      </c>
+      <c r="F144" s="51">
+        <v>2915</v>
+      </c>
+      <c r="G144" s="51">
+        <v>16035</v>
+      </c>
+      <c r="H144" s="51">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B145" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C145" s="51">
+        <v>30731</v>
+      </c>
+      <c r="D145" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E145" s="51">
+        <v>31437</v>
+      </c>
+      <c r="F145" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G145" s="51">
+        <v>7544</v>
+      </c>
+      <c r="H145" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" s="51">
+        <v>20074</v>
+      </c>
+      <c r="D146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E146" s="51">
+        <v>19340</v>
+      </c>
+      <c r="F146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G146" s="51">
+        <v>8491</v>
+      </c>
+      <c r="H146" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="23.25">
+      <c r="A147" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B147" s="51">
+        <v>5264</v>
+      </c>
+      <c r="C147" s="51">
+        <v>10348</v>
+      </c>
+      <c r="D147" s="51">
+        <v>5298</v>
+      </c>
+      <c r="E147" s="51">
+        <v>10588</v>
+      </c>
+      <c r="F147" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G147" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H147" s="51">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B148" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C148" s="51">
+        <v>9966</v>
+      </c>
+      <c r="D148" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E148" s="51">
+        <v>10147</v>
+      </c>
+      <c r="F148" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G148" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H148" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B149" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="51">
+        <v>382</v>
+      </c>
+      <c r="D149" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E149" s="51">
+        <v>441</v>
+      </c>
+      <c r="F149" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G149" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H149" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="23.25">
+      <c r="A150" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B150" s="49"/>
+      <c r="C150" s="49"/>
+      <c r="D150" s="49"/>
+      <c r="E150" s="49"/>
+      <c r="F150" s="49"/>
+      <c r="G150" s="49"/>
+      <c r="H150" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="23.25">
+      <c r="A151" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B151" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C151" s="51">
+        <v>70</v>
+      </c>
+      <c r="D151" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E151" s="51">
+        <v>70</v>
+      </c>
+      <c r="F151" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G151" s="51">
+        <v>70</v>
+      </c>
+      <c r="H151" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B152" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" s="51">
+        <v>70</v>
+      </c>
+      <c r="D152" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E152" s="51">
+        <v>70</v>
+      </c>
+      <c r="F152" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G152" s="51">
+        <v>70</v>
+      </c>
+      <c r="H152" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="23.25">
+      <c r="A153" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B153" s="49"/>
+      <c r="C153" s="49"/>
+      <c r="D153" s="49"/>
+      <c r="E153" s="49"/>
+      <c r="F153" s="49"/>
+      <c r="G153" s="49"/>
+      <c r="H153" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B154" s="49"/>
+      <c r="C154" s="49"/>
+      <c r="D154" s="49"/>
+      <c r="E154" s="49"/>
+      <c r="F154" s="49"/>
+      <c r="G154" s="49"/>
+      <c r="H154" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B155" s="51">
+        <v>18</v>
+      </c>
+      <c r="C155" s="51">
+        <v>21</v>
+      </c>
+      <c r="D155" s="51">
+        <v>18</v>
+      </c>
+      <c r="E155" s="51">
+        <v>39</v>
+      </c>
+      <c r="F155" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G155" s="51">
+        <v>21</v>
+      </c>
+      <c r="H155" s="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B156" s="51">
+        <v>18</v>
+      </c>
+      <c r="C156" s="51">
+        <v>21</v>
+      </c>
+      <c r="D156" s="51">
+        <v>18</v>
+      </c>
+      <c r="E156" s="51">
+        <v>39</v>
+      </c>
+      <c r="F156" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G156" s="51">
+        <v>21</v>
+      </c>
+      <c r="H156" s="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B157" s="51">
+        <v>466</v>
+      </c>
+      <c r="C157" s="51">
+        <v>1177</v>
+      </c>
+      <c r="D157" s="51">
+        <v>207</v>
+      </c>
+      <c r="E157" s="51">
+        <v>685</v>
+      </c>
+      <c r="F157" s="51">
+        <v>20</v>
+      </c>
+      <c r="G157" s="51">
+        <v>35</v>
+      </c>
+      <c r="H157" s="51">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B158" s="51">
+        <v>466</v>
+      </c>
+      <c r="C158" s="51">
+        <v>1177</v>
+      </c>
+      <c r="D158" s="51">
+        <v>207</v>
+      </c>
+      <c r="E158" s="51">
+        <v>685</v>
+      </c>
+      <c r="F158" s="51">
+        <v>20</v>
+      </c>
+      <c r="G158" s="51">
+        <v>35</v>
+      </c>
+      <c r="H158" s="51">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="23.25">
+      <c r="A159" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B159" s="49"/>
+      <c r="C159" s="49"/>
+      <c r="D159" s="49"/>
+      <c r="E159" s="49"/>
+      <c r="F159" s="49"/>
+      <c r="G159" s="49"/>
+      <c r="H159" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B160" s="49"/>
+      <c r="C160" s="49"/>
+      <c r="D160" s="49"/>
+      <c r="E160" s="49"/>
+      <c r="F160" s="49"/>
+      <c r="G160" s="49"/>
+      <c r="H160" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B161" s="49"/>
+      <c r="C161" s="49"/>
+      <c r="D161" s="49"/>
+      <c r="E161" s="49"/>
+      <c r="F161" s="49"/>
+      <c r="G161" s="49"/>
+      <c r="H161" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B162" s="49"/>
+      <c r="C162" s="49"/>
+      <c r="D162" s="49"/>
+      <c r="E162" s="49"/>
+      <c r="F162" s="49"/>
+      <c r="G162" s="49"/>
+      <c r="H162" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="23.25">
+      <c r="A163" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B163" s="49"/>
+      <c r="C163" s="49"/>
+      <c r="D163" s="49"/>
+      <c r="E163" s="49"/>
+      <c r="F163" s="49"/>
+      <c r="G163" s="49"/>
+      <c r="H163" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="23.25">
+      <c r="A164" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B164" s="49"/>
+      <c r="C164" s="49"/>
+      <c r="D164" s="49"/>
+      <c r="E164" s="49"/>
+      <c r="F164" s="49"/>
+      <c r="G164" s="49"/>
+      <c r="H164" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="23.25">
+      <c r="A165" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B165" s="50">
+        <v>589711</v>
+      </c>
+      <c r="C165" s="50">
+        <v>1799140.8</v>
+      </c>
+      <c r="D165" s="50">
+        <v>356509</v>
+      </c>
+      <c r="E165" s="50">
+        <v>1084296.8</v>
+      </c>
+      <c r="F165" s="50">
+        <v>356509</v>
+      </c>
+      <c r="G165" s="50">
+        <v>1084296.8</v>
+      </c>
+      <c r="H165" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B166" s="50">
+        <v>384741.8</v>
+      </c>
+      <c r="C166" s="50">
+        <v>1123669.8999999999</v>
+      </c>
+      <c r="D166" s="50">
+        <v>340670</v>
+      </c>
+      <c r="E166" s="50">
+        <v>995677.2</v>
+      </c>
+      <c r="F166" s="50">
+        <v>340670</v>
+      </c>
+      <c r="G166" s="50">
+        <v>995677.2</v>
+      </c>
+      <c r="H166" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B167" s="50">
+        <v>17855</v>
+      </c>
+      <c r="C167" s="50">
+        <v>50393.5</v>
+      </c>
+      <c r="D167" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E167" s="50">
+        <v>28841.9</v>
+      </c>
+      <c r="F167" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G167" s="50">
+        <v>28841.9</v>
+      </c>
+      <c r="H167" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B168" s="50">
+        <v>187114.2</v>
+      </c>
+      <c r="C168" s="50">
+        <v>625077.4</v>
+      </c>
+      <c r="D168" s="50">
+        <v>4820</v>
+      </c>
+      <c r="E168" s="50">
+        <v>59777.7</v>
+      </c>
+      <c r="F168" s="50">
+        <v>4820</v>
+      </c>
+      <c r="G168" s="50">
+        <v>59777.7</v>
+      </c>
+      <c r="H168" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="23.25">
+      <c r="A169" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B169" s="50">
+        <v>648.1</v>
+      </c>
+      <c r="C169" s="50">
+        <v>2211.5</v>
+      </c>
+      <c r="D169" s="50">
+        <v>579.6</v>
+      </c>
+      <c r="E169" s="50">
+        <v>1980.6</v>
+      </c>
+      <c r="F169" s="50">
+        <v>579.6</v>
+      </c>
+      <c r="G169" s="50">
+        <v>1980.6</v>
+      </c>
+      <c r="H169" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B170" s="50">
+        <v>410.5</v>
+      </c>
+      <c r="C170" s="50">
+        <v>1432.9</v>
+      </c>
+      <c r="D170" s="50">
+        <v>380.8</v>
+      </c>
+      <c r="E170" s="50">
+        <v>1326.7</v>
+      </c>
+      <c r="F170" s="50">
+        <v>380.8</v>
+      </c>
+      <c r="G170" s="50">
+        <v>1326.7</v>
+      </c>
+      <c r="H170" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B171" s="50">
+        <v>75.5</v>
+      </c>
+      <c r="C171" s="50">
+        <v>231</v>
+      </c>
+      <c r="D171" s="50">
+        <v>65</v>
+      </c>
+      <c r="E171" s="50">
+        <v>209.4</v>
+      </c>
+      <c r="F171" s="50">
+        <v>65</v>
+      </c>
+      <c r="G171" s="50">
+        <v>209.4</v>
+      </c>
+      <c r="H171" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B172" s="50">
+        <v>26.9</v>
+      </c>
+      <c r="C172" s="50">
+        <v>90.3</v>
+      </c>
+      <c r="D172" s="50">
+        <v>18.3</v>
+      </c>
+      <c r="E172" s="50">
+        <v>56.9</v>
+      </c>
+      <c r="F172" s="50">
+        <v>18.3</v>
+      </c>
+      <c r="G172" s="50">
+        <v>56.9</v>
+      </c>
+      <c r="H172" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B173" s="50">
+        <v>79.3</v>
+      </c>
+      <c r="C173" s="50">
+        <v>277.39999999999998</v>
+      </c>
+      <c r="D173" s="50">
+        <v>70.5</v>
+      </c>
+      <c r="E173" s="50">
+        <v>247.4</v>
+      </c>
+      <c r="F173" s="50">
+        <v>70.5</v>
+      </c>
+      <c r="G173" s="50">
+        <v>247.4</v>
+      </c>
+      <c r="H173" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B174" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C174" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D174" s="50">
+        <v>1</v>
+      </c>
+      <c r="E174" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="F174" s="50">
+        <v>1</v>
+      </c>
+      <c r="G174" s="50">
+        <v>3.9</v>
+      </c>
+      <c r="H174" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B175" s="50">
+        <v>21.3</v>
+      </c>
+      <c r="C175" s="50">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="D175" s="50">
+        <v>18.5</v>
+      </c>
+      <c r="E175" s="50">
+        <v>58.3</v>
+      </c>
+      <c r="F175" s="50">
+        <v>18.5</v>
+      </c>
+      <c r="G175" s="50">
+        <v>58.3</v>
+      </c>
+      <c r="H175" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="B176" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C176" s="53">
+        <v>108.6</v>
+      </c>
+      <c r="D176" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E176" s="53">
+        <v>78</v>
+      </c>
+      <c r="F176" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G176" s="53">
+        <v>78</v>
+      </c>
+      <c r="H176" s="52" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177"/>
+      <c r="B177"/>
+      <c r="C177"/>
+      <c r="D177"/>
+      <c r="E177"/>
+      <c r="F177"/>
+      <c r="G177"/>
+      <c r="H177"/>
+    </row>
+    <row r="178" spans="1:8" ht="36" customHeight="1">
+      <c r="A178" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B178" s="54"/>
+      <c r="C178" s="54"/>
+      <c r="D178" s="54"/>
+      <c r="E178" s="54"/>
+      <c r="F178" s="54"/>
+      <c r="G178" s="54"/>
+      <c r="H178" s="54"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="10">
+    <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I181"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="3" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>103</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="56.25">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="6"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="6"/>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="6"/>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
@@ -14858,206 +18931,206 @@
       <c r="F170" s="37"/>
       <c r="G170" s="37"/>
       <c r="H170" s="36"/>
     </row>
     <row r="171" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A171" s="1"/>
       <c r="B171" s="36"/>
       <c r="C171" s="37"/>
       <c r="D171" s="36"/>
       <c r="E171" s="37"/>
       <c r="F171" s="36"/>
       <c r="G171" s="37"/>
       <c r="H171" s="36"/>
     </row>
     <row r="172" spans="1:8" s="11" customFormat="1" ht="11.25">
       <c r="A172" s="26"/>
       <c r="B172" s="26"/>
       <c r="C172" s="26"/>
       <c r="D172" s="26"/>
       <c r="E172" s="26"/>
       <c r="F172" s="26"/>
       <c r="G172" s="26"/>
       <c r="H172" s="26"/>
     </row>
     <row r="173" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A173" s="47"/>
-[...6 lines deleted...]
-      <c r="H173" s="47"/>
+      <c r="A173" s="54"/>
+      <c r="B173" s="54"/>
+      <c r="C173" s="54"/>
+      <c r="D173" s="54"/>
+      <c r="E173" s="54"/>
+      <c r="F173" s="54"/>
+      <c r="G173" s="54"/>
+      <c r="H173" s="54"/>
     </row>
     <row r="174" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A174" s="47"/>
-[...6 lines deleted...]
-      <c r="H174" s="47"/>
+      <c r="A174" s="54"/>
+      <c r="B174" s="54"/>
+      <c r="C174" s="54"/>
+      <c r="D174" s="54"/>
+      <c r="E174" s="54"/>
+      <c r="F174" s="54"/>
+      <c r="G174" s="54"/>
+      <c r="H174" s="54"/>
     </row>
     <row r="175" spans="1:8" s="14" customFormat="1"/>
     <row r="176" spans="1:8" s="14" customFormat="1"/>
     <row r="177" s="14" customFormat="1"/>
     <row r="178" s="14" customFormat="1"/>
     <row r="179" s="14" customFormat="1"/>
     <row r="180" s="14" customFormat="1"/>
     <row r="181" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A174:H174"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="A173:H173"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I183"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="3" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="56.25">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="16" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="6"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="6"/>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="6"/>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
@@ -16696,329 +20769,329 @@
       <c r="F173" s="37"/>
       <c r="G173" s="37"/>
       <c r="H173" s="36"/>
     </row>
     <row r="174" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A174" s="1"/>
       <c r="B174" s="36"/>
       <c r="C174" s="37"/>
       <c r="D174" s="36"/>
       <c r="E174" s="37"/>
       <c r="F174" s="36"/>
       <c r="G174" s="37"/>
       <c r="H174" s="36"/>
     </row>
     <row r="175" spans="1:8" s="11" customFormat="1" ht="11.25">
       <c r="A175" s="26"/>
       <c r="B175" s="26"/>
       <c r="C175" s="26"/>
       <c r="D175" s="26"/>
       <c r="E175" s="26"/>
       <c r="F175" s="26"/>
       <c r="G175" s="26"/>
       <c r="H175" s="26"/>
     </row>
     <row r="176" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A176" s="47"/>
-[...6 lines deleted...]
-      <c r="H176" s="47"/>
+      <c r="A176" s="54"/>
+      <c r="B176" s="54"/>
+      <c r="C176" s="54"/>
+      <c r="D176" s="54"/>
+      <c r="E176" s="54"/>
+      <c r="F176" s="54"/>
+      <c r="G176" s="54"/>
+      <c r="H176" s="54"/>
     </row>
     <row r="177" s="14" customFormat="1"/>
     <row r="178" s="14" customFormat="1"/>
     <row r="179" s="14" customFormat="1"/>
     <row r="180" s="14" customFormat="1"/>
     <row r="181" s="14" customFormat="1"/>
     <row r="182" s="14" customFormat="1"/>
     <row r="183" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A176:H176"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="8" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>105</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="18" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="14" customFormat="1"/>
     <row r="9" spans="1:9" s="14" customFormat="1"/>
     <row r="10" spans="1:9" s="14" customFormat="1"/>
     <row r="11" spans="1:9" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="8" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>106</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="39"/>
       <c r="B8" s="40"/>
       <c r="C8" s="40"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="39"/>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="39"/>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
@@ -18677,200 +22750,200 @@
       <c r="F175" s="42"/>
       <c r="G175" s="42"/>
       <c r="H175" s="40"/>
     </row>
     <row r="176" spans="1:8" s="14" customFormat="1">
       <c r="A176" s="41"/>
       <c r="B176" s="42"/>
       <c r="C176" s="42"/>
       <c r="D176" s="42"/>
       <c r="E176" s="42"/>
       <c r="F176" s="42"/>
       <c r="G176" s="42"/>
       <c r="H176" s="40"/>
     </row>
     <row r="177" spans="1:8" s="14" customFormat="1">
       <c r="A177" s="44"/>
       <c r="B177" s="45"/>
       <c r="C177" s="46"/>
       <c r="D177" s="45"/>
       <c r="E177" s="46"/>
       <c r="F177" s="45"/>
       <c r="G177" s="46"/>
       <c r="H177" s="45"/>
     </row>
     <row r="178" spans="1:8" s="14" customFormat="1" ht="21" customHeight="1">
-      <c r="A178" s="47"/>
-[...6 lines deleted...]
-      <c r="H178" s="47"/>
+      <c r="A178" s="54"/>
+      <c r="B178" s="54"/>
+      <c r="C178" s="54"/>
+      <c r="D178" s="54"/>
+      <c r="E178" s="54"/>
+      <c r="F178" s="54"/>
+      <c r="G178" s="54"/>
+      <c r="H178" s="54"/>
     </row>
     <row r="179" spans="1:8" s="14" customFormat="1">
       <c r="A179"/>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179"/>
     </row>
     <row r="180" spans="1:8" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>107</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="39"/>
       <c r="B8" s="40"/>
       <c r="C8" s="40"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="39"/>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="39"/>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
@@ -20539,200 +24612,200 @@
       <c r="F176" s="42"/>
       <c r="G176" s="42"/>
       <c r="H176" s="40"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="41"/>
       <c r="B177" s="42"/>
       <c r="C177" s="42"/>
       <c r="D177" s="42"/>
       <c r="E177" s="42"/>
       <c r="F177" s="42"/>
       <c r="G177" s="42"/>
       <c r="H177" s="40"/>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="44"/>
       <c r="B178" s="45"/>
       <c r="C178" s="46"/>
       <c r="D178" s="45"/>
       <c r="E178" s="46"/>
       <c r="F178" s="45"/>
       <c r="G178" s="46"/>
       <c r="H178" s="45"/>
     </row>
     <row r="179" spans="1:8" ht="50.25" customHeight="1">
-      <c r="A179" s="47"/>
-[...6 lines deleted...]
-      <c r="H179" s="47"/>
+      <c r="A179" s="54"/>
+      <c r="B179" s="54"/>
+      <c r="C179" s="54"/>
+      <c r="D179" s="54"/>
+      <c r="E179" s="54"/>
+      <c r="F179" s="54"/>
+      <c r="G179" s="54"/>
+      <c r="H179" s="54"/>
     </row>
     <row r="180" spans="1:8">
       <c r="A180"/>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="48"/>
-[...5 lines deleted...]
-      <c r="H1" s="48"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48"/>
-[...5 lines deleted...]
-      <c r="H2" s="48"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="56" t="s">
         <v>108</v>
       </c>
-      <c r="B3" s="49"/>
-[...5 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="23"/>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="50"/>
-      <c r="B5" s="53" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="61" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53" t="s">
+      <c r="A6" s="58"/>
+      <c r="B6" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="60"/>
+      <c r="D6" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="54"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="52"/>
+      <c r="A7" s="59"/>
       <c r="B7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="54"/>
+      <c r="H7" s="61"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="39"/>
       <c r="B8" s="40"/>
       <c r="C8" s="40"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="39"/>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="39"/>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
@@ -22401,58 +26474,58 @@
       <c r="F176" s="42"/>
       <c r="G176" s="42"/>
       <c r="H176" s="40"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="41"/>
       <c r="B177" s="42"/>
       <c r="C177" s="42"/>
       <c r="D177" s="42"/>
       <c r="E177" s="42"/>
       <c r="F177" s="42"/>
       <c r="G177" s="42"/>
       <c r="H177" s="40"/>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="44"/>
       <c r="B178" s="40"/>
       <c r="C178" s="42"/>
       <c r="D178" s="40"/>
       <c r="E178" s="42"/>
       <c r="F178" s="40"/>
       <c r="G178" s="42"/>
       <c r="H178" s="40"/>
     </row>
     <row r="179" spans="1:8" ht="50.25" customHeight="1">
-      <c r="A179" s="47"/>
-[...6 lines deleted...]
-      <c r="H179" s="47"/>
+      <c r="A179" s="54"/>
+      <c r="B179" s="54"/>
+      <c r="C179" s="54"/>
+      <c r="D179" s="54"/>
+      <c r="E179" s="54"/>
+      <c r="F179" s="54"/>
+      <c r="G179" s="54"/>
+      <c r="H179" s="54"/>
     </row>
     <row r="180" spans="1:8">
       <c r="A180"/>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>