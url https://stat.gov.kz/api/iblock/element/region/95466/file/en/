--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -13,72 +13,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14190" yWindow="210" windowWidth="14100" windowHeight="11685" activeTab="2"/>
+    <workbookView xWindow="14190" yWindow="210" windowWidth="14100" windowHeight="11685" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="02" sheetId="7" r:id="rId2"/>
     <sheet name="03" sheetId="8" r:id="rId3"/>
     <sheet name="04" sheetId="9" r:id="rId4"/>
     <sheet name="05" sheetId="10" r:id="rId5"/>
     <sheet name="06" sheetId="11" r:id="rId6"/>
     <sheet name="07" sheetId="12" r:id="rId7"/>
     <sheet name="08" sheetId="13" r:id="rId8"/>
     <sheet name="09" sheetId="14" r:id="rId9"/>
     <sheet name="10" sheetId="15" r:id="rId10"/>
     <sheet name="11" sheetId="16" r:id="rId11"/>
     <sheet name="12" sheetId="17" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2288" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2959" uniqueCount="114">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>Copper ores, thousand tons</t>
   </si>
   <si>
     <t>Copper concentrates, thousand tons</t>
   </si>
   <si>
     <t>Copper-zinc ores, thousand tons</t>
   </si>
   <si>
     <t>Lead in lead concentrate, thousand tons</t>
   </si>
   <si>
     <t>Lead-zinc ores, thousand tons</t>
   </si>
   <si>
@@ -12972,52 +12972,52 @@
       <c r="H173" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A173:H173"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I178"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView topLeftCell="A166" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="14" customWidth="1"/>
     <col min="2" max="8" width="14.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
       <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
       <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
@@ -17169,54 +17169,54 @@
       <c r="D178" s="54"/>
       <c r="E178" s="54"/>
       <c r="F178" s="54"/>
       <c r="G178" s="54"/>
       <c r="H178" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I181"/>
+  <dimension ref="A1:I182"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="3" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
       <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
       <c r="A2" s="55" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="55"/>
@@ -17280,1740 +17280,4159 @@
       <c r="G6" s="60"/>
       <c r="H6" s="61"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="56.25">
       <c r="A7" s="59"/>
       <c r="B7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="61"/>
     </row>
-    <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
-[...1675 lines deleted...]
-    <row r="181" s="14" customFormat="1"/>
+    <row r="8" spans="1:9" s="14" customFormat="1">
+      <c r="A8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" s="14" customFormat="1">
+      <c r="A9" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" s="14" customFormat="1">
+      <c r="A10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" s="14" customFormat="1">
+      <c r="A11" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" s="14" customFormat="1">
+      <c r="A12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="50">
+        <v>133</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="14" customFormat="1">
+      <c r="A13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="50">
+        <v>133</v>
+      </c>
+      <c r="D13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="14" customFormat="1" ht="23.25">
+      <c r="A14" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="50">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C14" s="50">
+        <v>61.4</v>
+      </c>
+      <c r="D14" s="50">
+        <v>8.1</v>
+      </c>
+      <c r="E14" s="50">
+        <v>31</v>
+      </c>
+      <c r="F14" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="50">
+        <v>25.7</v>
+      </c>
+      <c r="H14" s="50">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="14" customFormat="1">
+      <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="50">
+        <v>25.3</v>
+      </c>
+      <c r="D15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" s="14" customFormat="1">
+      <c r="A16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="50">
+        <v>14.6</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="50">
+        <v>9.6</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="50">
+        <v>4.3</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="14" customFormat="1">
+      <c r="A17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="50">
+        <v>21.5</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="50">
+        <v>21.4</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="50">
+        <v>21.4</v>
+      </c>
+      <c r="H17" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="50">
+        <v>3.8</v>
+      </c>
+      <c r="C18" s="50">
+        <v>13.2</v>
+      </c>
+      <c r="D18" s="50">
+        <v>1.8</v>
+      </c>
+      <c r="E18" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H18" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="14" customFormat="1">
+      <c r="A19" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="50">
+        <v>5.7</v>
+      </c>
+      <c r="D19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="14" customFormat="1">
+      <c r="A20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="50">
+        <v>2.4</v>
+      </c>
+      <c r="D20" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="50">
+        <v>1.7</v>
+      </c>
+      <c r="F20" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="14" customFormat="1">
+      <c r="A21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F21" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H21" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="14" customFormat="1">
+      <c r="A22" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="50">
+        <v>158.5</v>
+      </c>
+      <c r="C22" s="50">
+        <v>630.6</v>
+      </c>
+      <c r="D22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="14" customFormat="1">
+      <c r="A23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="50">
+        <v>98.9</v>
+      </c>
+      <c r="D23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="14" customFormat="1">
+      <c r="A24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="50">
+        <v>63.6</v>
+      </c>
+      <c r="D24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="14" customFormat="1">
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="50">
+        <v>468.1</v>
+      </c>
+      <c r="D25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="14" customFormat="1">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="50">
+        <v>77</v>
+      </c>
+      <c r="C26" s="50">
+        <v>306.60000000000002</v>
+      </c>
+      <c r="D26" s="50">
+        <v>79</v>
+      </c>
+      <c r="E26" s="50">
+        <v>307.60000000000002</v>
+      </c>
+      <c r="F26" s="50">
+        <v>79</v>
+      </c>
+      <c r="G26" s="50">
+        <v>288</v>
+      </c>
+      <c r="H26" s="50">
+        <v>689.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="14" customFormat="1">
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="50">
+        <v>275</v>
+      </c>
+      <c r="D27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="50">
+        <v>276</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="50">
+        <v>276</v>
+      </c>
+      <c r="H27" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="14" customFormat="1">
+      <c r="A28" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="50">
+        <v>9</v>
+      </c>
+      <c r="C28" s="50">
+        <v>31.6</v>
+      </c>
+      <c r="D28" s="50">
+        <v>9</v>
+      </c>
+      <c r="E28" s="50">
+        <v>31.6</v>
+      </c>
+      <c r="F28" s="50">
+        <v>9</v>
+      </c>
+      <c r="G28" s="50">
+        <v>12</v>
+      </c>
+      <c r="H28" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="14" customFormat="1">
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="50">
+        <v>6.8</v>
+      </c>
+      <c r="C30" s="50">
+        <v>25</v>
+      </c>
+      <c r="D30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="14" customFormat="1">
+      <c r="A31" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="50">
+        <v>24.5</v>
+      </c>
+      <c r="D31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="14" customFormat="1">
+      <c r="A32" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="D32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A33" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="C33" s="50">
+        <v>2</v>
+      </c>
+      <c r="D33" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" s="14" customFormat="1">
+      <c r="A34" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="50">
+        <v>1.4</v>
+      </c>
+      <c r="D34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="14" customFormat="1">
+      <c r="A35" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="D35" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="50">
+        <v>3.7</v>
+      </c>
+      <c r="F35" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="14" customFormat="1">
+      <c r="A36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="50">
+        <v>366.2</v>
+      </c>
+      <c r="C36" s="50">
+        <v>1444.9</v>
+      </c>
+      <c r="D36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="14" customFormat="1">
+      <c r="A37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="50">
+        <v>1008.3</v>
+      </c>
+      <c r="D37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="14" customFormat="1">
+      <c r="A38" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="50">
+        <v>436.6</v>
+      </c>
+      <c r="D38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="14" customFormat="1">
+      <c r="A39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="50">
+        <v>19.3</v>
+      </c>
+      <c r="C39" s="50">
+        <v>60.8</v>
+      </c>
+      <c r="D39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="50">
+        <v>18.7</v>
+      </c>
+      <c r="F39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="50">
+        <v>18.7</v>
+      </c>
+      <c r="H39" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="14" customFormat="1">
+      <c r="A40" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="50">
+        <v>1.8</v>
+      </c>
+      <c r="D40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="14" customFormat="1">
+      <c r="A41" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="50">
+        <v>42.4</v>
+      </c>
+      <c r="D41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="14" customFormat="1">
+      <c r="A42" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="50">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="D42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="50">
+        <v>18.7</v>
+      </c>
+      <c r="F42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="50">
+        <v>18.7</v>
+      </c>
+      <c r="H42" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="50">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="C43" s="50">
+        <v>30.6</v>
+      </c>
+      <c r="D43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="50">
+        <v>9.4</v>
+      </c>
+      <c r="F43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="50">
+        <v>9.4</v>
+      </c>
+      <c r="H43" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="14" customFormat="1">
+      <c r="A44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="D44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="14" customFormat="1">
+      <c r="A45" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="50">
+        <v>21.3</v>
+      </c>
+      <c r="D45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="14" customFormat="1">
+      <c r="A46" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="50">
+        <v>8.4</v>
+      </c>
+      <c r="D46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="50">
+        <v>9.4</v>
+      </c>
+      <c r="F46" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="50">
+        <v>9.4</v>
+      </c>
+      <c r="H46" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="14" customFormat="1">
+      <c r="A47" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="49"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="49"/>
+      <c r="F47" s="49"/>
+      <c r="G47" s="49"/>
+      <c r="H47" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="50">
+        <v>184.3</v>
+      </c>
+      <c r="D48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F48" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H48" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="14" customFormat="1">
+      <c r="A49" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="50">
+        <v>184.3</v>
+      </c>
+      <c r="D49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H49" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A50" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="50">
+        <v>21.1</v>
+      </c>
+      <c r="C50" s="50">
+        <v>48.5</v>
+      </c>
+      <c r="D50" s="50">
+        <v>15</v>
+      </c>
+      <c r="E50" s="50">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="F50" s="50">
+        <v>15</v>
+      </c>
+      <c r="G50" s="50">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H50" s="50">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="14" customFormat="1">
+      <c r="A51" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B51" s="50">
+        <v>21.1</v>
+      </c>
+      <c r="C51" s="50">
+        <v>48.5</v>
+      </c>
+      <c r="D51" s="50">
+        <v>15</v>
+      </c>
+      <c r="E51" s="50">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="F51" s="50">
+        <v>15</v>
+      </c>
+      <c r="G51" s="50">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H51" s="50">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A52" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52" s="50">
+        <v>50.6</v>
+      </c>
+      <c r="C52" s="50">
+        <v>106.7</v>
+      </c>
+      <c r="D52" s="50">
+        <v>22.8</v>
+      </c>
+      <c r="E52" s="50">
+        <v>52.8</v>
+      </c>
+      <c r="F52" s="50">
+        <v>22.8</v>
+      </c>
+      <c r="G52" s="50">
+        <v>52.8</v>
+      </c>
+      <c r="H52" s="50">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="14" customFormat="1">
+      <c r="A53" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B53" s="50">
+        <v>28.1</v>
+      </c>
+      <c r="C53" s="50">
+        <v>61.8</v>
+      </c>
+      <c r="D53" s="50">
+        <v>22.8</v>
+      </c>
+      <c r="E53" s="50">
+        <v>52.8</v>
+      </c>
+      <c r="F53" s="50">
+        <v>22.8</v>
+      </c>
+      <c r="G53" s="50">
+        <v>52.8</v>
+      </c>
+      <c r="H53" s="50">
+        <v>55.9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="14" customFormat="1">
+      <c r="A54" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="50">
+        <v>15</v>
+      </c>
+      <c r="D54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="14" customFormat="1">
+      <c r="A55" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="50">
+        <v>2.4</v>
+      </c>
+      <c r="D55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="14" customFormat="1">
+      <c r="A56" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="50">
+        <v>14</v>
+      </c>
+      <c r="D56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="14" customFormat="1">
+      <c r="A57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="50">
+        <v>13.5</v>
+      </c>
+      <c r="D57" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E57" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F57" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H57" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="14" customFormat="1">
+      <c r="A58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="50">
+        <v>30.8</v>
+      </c>
+      <c r="D58" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="50">
+        <v>5.4</v>
+      </c>
+      <c r="F58" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="H58" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="14" customFormat="1">
+      <c r="A59" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="50">
+        <v>25.2</v>
+      </c>
+      <c r="D59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G59" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H59" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="14" customFormat="1">
+      <c r="A60" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B60" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="50">
+        <v>5.6</v>
+      </c>
+      <c r="D60" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="50">
+        <v>5.4</v>
+      </c>
+      <c r="F60" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="50">
+        <v>3.1</v>
+      </c>
+      <c r="H60" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="14" customFormat="1">
+      <c r="A61" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="49"/>
+      <c r="C61" s="49"/>
+      <c r="D61" s="49"/>
+      <c r="E61" s="49"/>
+      <c r="F61" s="49"/>
+      <c r="G61" s="49"/>
+      <c r="H61" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="14" customFormat="1">
+      <c r="A62" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="49"/>
+      <c r="C62" s="49"/>
+      <c r="D62" s="49"/>
+      <c r="E62" s="49"/>
+      <c r="F62" s="49"/>
+      <c r="G62" s="49"/>
+      <c r="H62" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A63" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B63" s="51">
+        <v>14</v>
+      </c>
+      <c r="C63" s="51">
+        <v>25</v>
+      </c>
+      <c r="D63" s="51">
+        <v>14</v>
+      </c>
+      <c r="E63" s="51">
+        <v>25</v>
+      </c>
+      <c r="F63" s="51">
+        <v>14</v>
+      </c>
+      <c r="G63" s="51">
+        <v>25</v>
+      </c>
+      <c r="H63" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="14" customFormat="1">
+      <c r="A64" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="51">
+        <v>14</v>
+      </c>
+      <c r="C64" s="51">
+        <v>25</v>
+      </c>
+      <c r="D64" s="51">
+        <v>14</v>
+      </c>
+      <c r="E64" s="51">
+        <v>25</v>
+      </c>
+      <c r="F64" s="51">
+        <v>14</v>
+      </c>
+      <c r="G64" s="51">
+        <v>25</v>
+      </c>
+      <c r="H64" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A65" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B65" s="51">
+        <v>931</v>
+      </c>
+      <c r="C65" s="51">
+        <v>3090</v>
+      </c>
+      <c r="D65" s="51">
+        <v>952</v>
+      </c>
+      <c r="E65" s="51">
+        <v>3167</v>
+      </c>
+      <c r="F65" s="51">
+        <v>952</v>
+      </c>
+      <c r="G65" s="51">
+        <v>3167</v>
+      </c>
+      <c r="H65" s="51">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="14" customFormat="1">
+      <c r="A66" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B66" s="51">
+        <v>931</v>
+      </c>
+      <c r="C66" s="51">
+        <v>3090</v>
+      </c>
+      <c r="D66" s="51">
+        <v>952</v>
+      </c>
+      <c r="E66" s="51">
+        <v>3167</v>
+      </c>
+      <c r="F66" s="51">
+        <v>952</v>
+      </c>
+      <c r="G66" s="51">
+        <v>3167</v>
+      </c>
+      <c r="H66" s="51">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A67" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67" s="51">
+        <v>1158</v>
+      </c>
+      <c r="C67" s="51">
+        <v>1922</v>
+      </c>
+      <c r="D67" s="51">
+        <v>406</v>
+      </c>
+      <c r="E67" s="51">
+        <v>1365</v>
+      </c>
+      <c r="F67" s="51">
+        <v>197</v>
+      </c>
+      <c r="G67" s="51">
+        <v>608</v>
+      </c>
+      <c r="H67" s="51">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="14" customFormat="1">
+      <c r="A68" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B68" s="51">
+        <v>25</v>
+      </c>
+      <c r="C68" s="51">
+        <v>92</v>
+      </c>
+      <c r="D68" s="51">
+        <v>25</v>
+      </c>
+      <c r="E68" s="51">
+        <v>92</v>
+      </c>
+      <c r="F68" s="51">
+        <v>6</v>
+      </c>
+      <c r="G68" s="51">
+        <v>17</v>
+      </c>
+      <c r="H68" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="14" customFormat="1">
+      <c r="A69" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B69" s="51">
+        <v>950</v>
+      </c>
+      <c r="C69" s="51">
+        <v>1364</v>
+      </c>
+      <c r="D69" s="51">
+        <v>248</v>
+      </c>
+      <c r="E69" s="51">
+        <v>930</v>
+      </c>
+      <c r="F69" s="51">
+        <v>58</v>
+      </c>
+      <c r="G69" s="51">
+        <v>268</v>
+      </c>
+      <c r="H69" s="51">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="14" customFormat="1">
+      <c r="A70" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B70" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="51">
+        <v>466</v>
+      </c>
+      <c r="D70" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="51">
+        <v>343</v>
+      </c>
+      <c r="F70" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="51">
+        <v>323</v>
+      </c>
+      <c r="H70" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A71" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B71" s="51">
+        <v>30625</v>
+      </c>
+      <c r="C71" s="51">
+        <v>109875</v>
+      </c>
+      <c r="D71" s="51">
+        <v>24040</v>
+      </c>
+      <c r="E71" s="51">
+        <v>87335</v>
+      </c>
+      <c r="F71" s="51">
+        <v>15781</v>
+      </c>
+      <c r="G71" s="51">
+        <v>66284</v>
+      </c>
+      <c r="H71" s="51">
+        <v>6766</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="14" customFormat="1">
+      <c r="A72" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B72" s="51">
+        <v>10853</v>
+      </c>
+      <c r="C72" s="51">
+        <v>54485</v>
+      </c>
+      <c r="D72" s="51">
+        <v>5082</v>
+      </c>
+      <c r="E72" s="51">
+        <v>37164</v>
+      </c>
+      <c r="F72" s="51">
+        <v>1630</v>
+      </c>
+      <c r="G72" s="51">
+        <v>26047</v>
+      </c>
+      <c r="H72" s="51">
+        <v>5002</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="14" customFormat="1">
+      <c r="A73" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B73" s="51">
+        <v>15245</v>
+      </c>
+      <c r="C73" s="51">
+        <v>38888</v>
+      </c>
+      <c r="D73" s="51">
+        <v>15196</v>
+      </c>
+      <c r="E73" s="51">
+        <v>38161</v>
+      </c>
+      <c r="F73" s="51">
+        <v>12331</v>
+      </c>
+      <c r="G73" s="51">
+        <v>32392</v>
+      </c>
+      <c r="H73" s="51">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="14" customFormat="1">
+      <c r="A74" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B74" s="51">
+        <v>4527</v>
+      </c>
+      <c r="C74" s="51">
+        <v>16502</v>
+      </c>
+      <c r="D74" s="51">
+        <v>3762</v>
+      </c>
+      <c r="E74" s="51">
+        <v>12010</v>
+      </c>
+      <c r="F74" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="51">
+        <v>7845</v>
+      </c>
+      <c r="H74" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A75" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B75" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F75" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G75" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H75" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="14" customFormat="1">
+      <c r="A76" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B76" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F76" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H76" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A77" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B77" s="51">
+        <v>5742</v>
+      </c>
+      <c r="C77" s="51">
+        <v>24699</v>
+      </c>
+      <c r="D77" s="51">
+        <v>5840</v>
+      </c>
+      <c r="E77" s="51">
+        <v>25199</v>
+      </c>
+      <c r="F77" s="51">
+        <v>5194</v>
+      </c>
+      <c r="G77" s="51">
+        <v>14497</v>
+      </c>
+      <c r="H77" s="51">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="14" customFormat="1">
+      <c r="A78" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B78" s="51">
+        <v>4977</v>
+      </c>
+      <c r="C78" s="51">
+        <v>20207</v>
+      </c>
+      <c r="D78" s="51">
+        <v>5075</v>
+      </c>
+      <c r="E78" s="51">
+        <v>20707</v>
+      </c>
+      <c r="F78" s="51">
+        <v>4883</v>
+      </c>
+      <c r="G78" s="51">
+        <v>12883</v>
+      </c>
+      <c r="H78" s="51">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="14" customFormat="1">
+      <c r="A79" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B79" s="51">
+        <v>765</v>
+      </c>
+      <c r="C79" s="51">
+        <v>4492</v>
+      </c>
+      <c r="D79" s="51">
+        <v>765</v>
+      </c>
+      <c r="E79" s="51">
+        <v>4492</v>
+      </c>
+      <c r="F79" s="51">
+        <v>311</v>
+      </c>
+      <c r="G79" s="51">
+        <v>1614</v>
+      </c>
+      <c r="H79" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A80" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B80" s="51">
+        <v>1716</v>
+      </c>
+      <c r="C80" s="51">
+        <v>7046</v>
+      </c>
+      <c r="D80" s="51">
+        <v>1720</v>
+      </c>
+      <c r="E80" s="51">
+        <v>7084</v>
+      </c>
+      <c r="F80" s="51">
+        <v>1720</v>
+      </c>
+      <c r="G80" s="51">
+        <v>7084</v>
+      </c>
+      <c r="H80" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="14" customFormat="1">
+      <c r="A81" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B81" s="51">
+        <v>1568</v>
+      </c>
+      <c r="C81" s="51">
+        <v>6476</v>
+      </c>
+      <c r="D81" s="51">
+        <v>1572</v>
+      </c>
+      <c r="E81" s="51">
+        <v>6514</v>
+      </c>
+      <c r="F81" s="51">
+        <v>1572</v>
+      </c>
+      <c r="G81" s="51">
+        <v>6514</v>
+      </c>
+      <c r="H81" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="14" customFormat="1">
+      <c r="A82" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="51">
+        <v>570</v>
+      </c>
+      <c r="D82" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="51">
+        <v>570</v>
+      </c>
+      <c r="F82" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="51">
+        <v>570</v>
+      </c>
+      <c r="H82" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A83" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B83" s="51">
+        <v>147</v>
+      </c>
+      <c r="C83" s="51">
+        <v>501</v>
+      </c>
+      <c r="D83" s="51">
+        <v>128</v>
+      </c>
+      <c r="E83" s="51">
+        <v>430</v>
+      </c>
+      <c r="F83" s="51">
+        <v>128</v>
+      </c>
+      <c r="G83" s="51">
+        <v>430</v>
+      </c>
+      <c r="H83" s="51">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="14" customFormat="1">
+      <c r="A84" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B84" s="51">
+        <v>135</v>
+      </c>
+      <c r="C84" s="51">
+        <v>446</v>
+      </c>
+      <c r="D84" s="51">
+        <v>118</v>
+      </c>
+      <c r="E84" s="51">
+        <v>375</v>
+      </c>
+      <c r="F84" s="51">
+        <v>118</v>
+      </c>
+      <c r="G84" s="51">
+        <v>375</v>
+      </c>
+      <c r="H84" s="51">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="14" customFormat="1">
+      <c r="A85" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="14" customFormat="1">
+      <c r="A86" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B86" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="51">
+        <v>55</v>
+      </c>
+      <c r="D86" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E86" s="51">
+        <v>55</v>
+      </c>
+      <c r="F86" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G86" s="51">
+        <v>55</v>
+      </c>
+      <c r="H86" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A87" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B87" s="51">
+        <v>5195</v>
+      </c>
+      <c r="C87" s="51">
+        <v>18407</v>
+      </c>
+      <c r="D87" s="51">
+        <v>5964</v>
+      </c>
+      <c r="E87" s="51">
+        <v>19116</v>
+      </c>
+      <c r="F87" s="51">
+        <v>5828</v>
+      </c>
+      <c r="G87" s="51">
+        <v>18302</v>
+      </c>
+      <c r="H87" s="51">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="14" customFormat="1">
+      <c r="A88" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B88" s="51">
+        <v>5141</v>
+      </c>
+      <c r="C88" s="51">
+        <v>18177</v>
+      </c>
+      <c r="D88" s="51">
+        <v>5964</v>
+      </c>
+      <c r="E88" s="51">
+        <v>19116</v>
+      </c>
+      <c r="F88" s="51">
+        <v>5828</v>
+      </c>
+      <c r="G88" s="51">
+        <v>18302</v>
+      </c>
+      <c r="H88" s="51">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="14" customFormat="1">
+      <c r="A89" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B89" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="51">
+        <v>230</v>
+      </c>
+      <c r="D89" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E89" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G89" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H89" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="14" customFormat="1">
+      <c r="A90" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B90" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="51">
+        <v>200</v>
+      </c>
+      <c r="D90" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="51">
+        <v>200</v>
+      </c>
+      <c r="F90" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="51">
+        <v>200</v>
+      </c>
+      <c r="H90" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="14" customFormat="1">
+      <c r="A91" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="51">
+        <v>200</v>
+      </c>
+      <c r="D91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="51">
+        <v>200</v>
+      </c>
+      <c r="F91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="51">
+        <v>200</v>
+      </c>
+      <c r="H91" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A92" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="51">
+        <v>14</v>
+      </c>
+      <c r="C92" s="51">
+        <v>48</v>
+      </c>
+      <c r="D92" s="51">
+        <v>14</v>
+      </c>
+      <c r="E92" s="51">
+        <v>48</v>
+      </c>
+      <c r="F92" s="51">
+        <v>14</v>
+      </c>
+      <c r="G92" s="51">
+        <v>48</v>
+      </c>
+      <c r="H92" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="14" customFormat="1">
+      <c r="A93" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93" s="51">
+        <v>14</v>
+      </c>
+      <c r="C93" s="51">
+        <v>48</v>
+      </c>
+      <c r="D93" s="51">
+        <v>14</v>
+      </c>
+      <c r="E93" s="51">
+        <v>48</v>
+      </c>
+      <c r="F93" s="51">
+        <v>14</v>
+      </c>
+      <c r="G93" s="51">
+        <v>48</v>
+      </c>
+      <c r="H93" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="14" customFormat="1">
+      <c r="A94" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="49"/>
+      <c r="C94" s="49"/>
+      <c r="D94" s="49"/>
+      <c r="E94" s="49"/>
+      <c r="F94" s="49"/>
+      <c r="G94" s="49"/>
+      <c r="H94" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A95" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="50">
+        <v>3295</v>
+      </c>
+      <c r="D95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="50">
+        <v>2892</v>
+      </c>
+      <c r="F95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G95" s="50">
+        <v>2892</v>
+      </c>
+      <c r="H95" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="14" customFormat="1">
+      <c r="A96" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="50">
+        <v>3295</v>
+      </c>
+      <c r="D96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="50">
+        <v>2892</v>
+      </c>
+      <c r="F96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="50">
+        <v>2892</v>
+      </c>
+      <c r="H96" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A97" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B97" s="50">
+        <v>2</v>
+      </c>
+      <c r="C97" s="50">
+        <v>30</v>
+      </c>
+      <c r="D97" s="50">
+        <v>12</v>
+      </c>
+      <c r="E97" s="50">
+        <v>32</v>
+      </c>
+      <c r="F97" s="50">
+        <v>12</v>
+      </c>
+      <c r="G97" s="50">
+        <v>32</v>
+      </c>
+      <c r="H97" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="14" customFormat="1">
+      <c r="A98" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B98" s="50">
+        <v>2</v>
+      </c>
+      <c r="C98" s="50">
+        <v>8</v>
+      </c>
+      <c r="D98" s="50">
+        <v>2</v>
+      </c>
+      <c r="E98" s="50">
+        <v>8</v>
+      </c>
+      <c r="F98" s="50">
+        <v>2</v>
+      </c>
+      <c r="G98" s="50">
+        <v>8</v>
+      </c>
+      <c r="H98" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="14" customFormat="1">
+      <c r="A99" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B99" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="50">
+        <v>24</v>
+      </c>
+      <c r="F99" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G99" s="50">
+        <v>24</v>
+      </c>
+      <c r="H99" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="14" customFormat="1">
+      <c r="A100" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B100" s="49"/>
+      <c r="C100" s="49"/>
+      <c r="D100" s="49"/>
+      <c r="E100" s="49"/>
+      <c r="F100" s="49"/>
+      <c r="G100" s="49"/>
+      <c r="H100" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="14" customFormat="1">
+      <c r="A101" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B101" s="49"/>
+      <c r="C101" s="49"/>
+      <c r="D101" s="49"/>
+      <c r="E101" s="49"/>
+      <c r="F101" s="49"/>
+      <c r="G101" s="49"/>
+      <c r="H101" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="14" customFormat="1">
+      <c r="A102" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B102" s="49"/>
+      <c r="C102" s="49"/>
+      <c r="D102" s="49"/>
+      <c r="E102" s="49"/>
+      <c r="F102" s="49"/>
+      <c r="G102" s="49"/>
+      <c r="H102" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="14" customFormat="1">
+      <c r="A103" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B103" s="49"/>
+      <c r="C103" s="49"/>
+      <c r="D103" s="49"/>
+      <c r="E103" s="49"/>
+      <c r="F103" s="49"/>
+      <c r="G103" s="49"/>
+      <c r="H103" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A104" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B104" s="49"/>
+      <c r="C104" s="49"/>
+      <c r="D104" s="49"/>
+      <c r="E104" s="49"/>
+      <c r="F104" s="49"/>
+      <c r="G104" s="49"/>
+      <c r="H104" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A105" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B105" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="D105" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E105" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F105" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G105" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H105" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="14" customFormat="1">
+      <c r="A106" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B106" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="D106" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E106" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F106" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G106" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H106" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="14" customFormat="1">
+      <c r="A107" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B107" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="D107" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="F107" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G107" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="H107" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="14" customFormat="1">
+      <c r="A108" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B108" s="49"/>
+      <c r="C108" s="49"/>
+      <c r="D108" s="49"/>
+      <c r="E108" s="49"/>
+      <c r="F108" s="49"/>
+      <c r="G108" s="49"/>
+      <c r="H108" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="14" customFormat="1">
+      <c r="A109" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B109" s="49"/>
+      <c r="C109" s="49"/>
+      <c r="D109" s="49"/>
+      <c r="E109" s="49"/>
+      <c r="F109" s="49"/>
+      <c r="G109" s="49"/>
+      <c r="H109" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A110" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B110" s="49"/>
+      <c r="C110" s="49"/>
+      <c r="D110" s="49"/>
+      <c r="E110" s="49"/>
+      <c r="F110" s="49"/>
+      <c r="G110" s="49"/>
+      <c r="H110" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A111" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B111" s="51">
+        <v>63358</v>
+      </c>
+      <c r="C111" s="51">
+        <v>199826</v>
+      </c>
+      <c r="D111" s="51">
+        <v>51263</v>
+      </c>
+      <c r="E111" s="51">
+        <v>186248</v>
+      </c>
+      <c r="F111" s="51">
+        <v>51263</v>
+      </c>
+      <c r="G111" s="51">
+        <v>186248</v>
+      </c>
+      <c r="H111" s="51">
+        <v>15783</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="14" customFormat="1">
+      <c r="A112" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="51">
+        <v>158055</v>
+      </c>
+      <c r="D112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="51">
+        <v>148475</v>
+      </c>
+      <c r="F112" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="51">
+        <v>148475</v>
+      </c>
+      <c r="H112" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="14" customFormat="1">
+      <c r="A113" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B113" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="51">
+        <v>41771</v>
+      </c>
+      <c r="D113" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="51">
+        <v>37773</v>
+      </c>
+      <c r="F113" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="51">
+        <v>37773</v>
+      </c>
+      <c r="H113" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A114" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B114" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="51">
+        <v>67</v>
+      </c>
+      <c r="D114" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="51">
+        <v>67</v>
+      </c>
+      <c r="F114" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="51">
+        <v>56</v>
+      </c>
+      <c r="H114" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="14" customFormat="1">
+      <c r="A115" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B115" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="51">
+        <v>67</v>
+      </c>
+      <c r="D115" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="51">
+        <v>67</v>
+      </c>
+      <c r="F115" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="51">
+        <v>56</v>
+      </c>
+      <c r="H115" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A116" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B116" s="49"/>
+      <c r="C116" s="49"/>
+      <c r="D116" s="49"/>
+      <c r="E116" s="49"/>
+      <c r="F116" s="49"/>
+      <c r="G116" s="49"/>
+      <c r="H116" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="14" customFormat="1">
+      <c r="A117" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B117" s="49"/>
+      <c r="C117" s="49"/>
+      <c r="D117" s="49"/>
+      <c r="E117" s="49"/>
+      <c r="F117" s="49"/>
+      <c r="G117" s="49"/>
+      <c r="H117" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A118" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B118" s="51">
+        <v>61427</v>
+      </c>
+      <c r="C118" s="51">
+        <v>134867</v>
+      </c>
+      <c r="D118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="51">
+        <v>129644</v>
+      </c>
+      <c r="F118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="51">
+        <v>129644</v>
+      </c>
+      <c r="H118" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="14" customFormat="1">
+      <c r="A119" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="51">
+        <v>129644</v>
+      </c>
+      <c r="D119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="51">
+        <v>129644</v>
+      </c>
+      <c r="F119" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G119" s="51">
+        <v>129644</v>
+      </c>
+      <c r="H119" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="14" customFormat="1">
+      <c r="A120" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B120" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="51">
+        <v>5223</v>
+      </c>
+      <c r="D120" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F120" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H120" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A121" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="51">
+        <v>395424</v>
+      </c>
+      <c r="D121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E121" s="51">
+        <v>395424</v>
+      </c>
+      <c r="F121" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="51">
+        <v>395424</v>
+      </c>
+      <c r="H121" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="14" customFormat="1">
+      <c r="A122" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B122" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="51">
+        <v>395424</v>
+      </c>
+      <c r="D122" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E122" s="51">
+        <v>395424</v>
+      </c>
+      <c r="F122" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G122" s="51">
+        <v>395424</v>
+      </c>
+      <c r="H122" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="14" customFormat="1" ht="57">
+      <c r="A123" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B123" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="51">
+        <v>4115</v>
+      </c>
+      <c r="D123" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="51">
+        <v>4852</v>
+      </c>
+      <c r="F123" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="51">
+        <v>4852</v>
+      </c>
+      <c r="H123" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="14" customFormat="1">
+      <c r="A124" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B124" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="51">
+        <v>4115</v>
+      </c>
+      <c r="D124" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E124" s="51">
+        <v>4852</v>
+      </c>
+      <c r="F124" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G124" s="51">
+        <v>4852</v>
+      </c>
+      <c r="H124" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A125" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B125" s="49"/>
+      <c r="C125" s="49"/>
+      <c r="D125" s="49"/>
+      <c r="E125" s="49"/>
+      <c r="F125" s="49"/>
+      <c r="G125" s="49"/>
+      <c r="H125" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="14" customFormat="1">
+      <c r="A126" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B126" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="50">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D126" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F126" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G126" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H126" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="14" customFormat="1">
+      <c r="A127" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B127" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="50">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H127" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="14" customFormat="1" ht="34.5">
+      <c r="A128" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B128" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="50">
+        <v>137</v>
+      </c>
+      <c r="D128" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E128" s="50">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="F128" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G128" s="50">
+        <v>140</v>
+      </c>
+      <c r="H128" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="14" customFormat="1">
+      <c r="A129" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B129" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="50">
+        <v>137</v>
+      </c>
+      <c r="D129" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E129" s="50">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="F129" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G129" s="50">
+        <v>140</v>
+      </c>
+      <c r="H129" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A130" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B130" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="51">
+        <v>1330</v>
+      </c>
+      <c r="D130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H130" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="14" customFormat="1">
+      <c r="A131" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B131" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="51">
+        <v>1330</v>
+      </c>
+      <c r="D131" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E131" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F131" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G131" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H131" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="14" customFormat="1" ht="45.75">
+      <c r="A132" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B132" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="51">
+        <v>47</v>
+      </c>
+      <c r="E132" s="51">
+        <v>47</v>
+      </c>
+      <c r="F132" s="51">
+        <v>47</v>
+      </c>
+      <c r="G132" s="51">
+        <v>47</v>
+      </c>
+      <c r="H132" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="14" customFormat="1">
+      <c r="A133" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B133" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G133" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H133" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="14" customFormat="1">
+      <c r="A134" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B134" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D134" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E134" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F134" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G134" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H134" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="14" customFormat="1">
+      <c r="A135" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B135" s="51">
+        <v>14180</v>
+      </c>
+      <c r="C135" s="51">
+        <v>30265</v>
+      </c>
+      <c r="D135" s="51">
+        <v>12805</v>
+      </c>
+      <c r="E135" s="51">
+        <v>24416</v>
+      </c>
+      <c r="F135" s="51">
+        <v>12805</v>
+      </c>
+      <c r="G135" s="51">
+        <v>24416</v>
+      </c>
+      <c r="H135" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="14" customFormat="1">
+      <c r="A136" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B136" s="51">
+        <v>11852</v>
+      </c>
+      <c r="C136" s="51">
+        <v>22354</v>
+      </c>
+      <c r="D136" s="51">
+        <v>11852</v>
+      </c>
+      <c r="E136" s="51">
+        <v>22354</v>
+      </c>
+      <c r="F136" s="51">
+        <v>11852</v>
+      </c>
+      <c r="G136" s="51">
+        <v>22354</v>
+      </c>
+      <c r="H136" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="14" customFormat="1">
+      <c r="A137" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B137" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="51">
+        <v>2062</v>
+      </c>
+      <c r="D137" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E137" s="51">
+        <v>2062</v>
+      </c>
+      <c r="F137" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="51">
+        <v>2062</v>
+      </c>
+      <c r="H137" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="14" customFormat="1">
+      <c r="A138" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B138" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="51">
+        <v>4596</v>
+      </c>
+      <c r="D138" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E138" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F138" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G138" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H138" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="14" customFormat="1">
+      <c r="A139" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B139" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C139" s="51">
+        <v>1253</v>
+      </c>
+      <c r="D139" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E139" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F139" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G139" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H139" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="14" customFormat="1">
+      <c r="A140" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B140" s="49"/>
+      <c r="C140" s="49"/>
+      <c r="D140" s="49"/>
+      <c r="E140" s="49"/>
+      <c r="F140" s="49"/>
+      <c r="G140" s="49"/>
+      <c r="H140" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="14" customFormat="1">
+      <c r="A141" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B141" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="51">
+        <v>86483</v>
+      </c>
+      <c r="D141" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="51">
+        <v>84945</v>
+      </c>
+      <c r="F141" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H141" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="14" customFormat="1">
+      <c r="A142" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B142" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="51">
+        <v>86483</v>
+      </c>
+      <c r="D142" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E142" s="51">
+        <v>84945</v>
+      </c>
+      <c r="F142" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G142" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H142" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="14" customFormat="1">
+      <c r="A143" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B143" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="51">
+        <v>5621</v>
+      </c>
+      <c r="D143" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="51">
+        <v>5494</v>
+      </c>
+      <c r="F143" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="51">
+        <v>5344</v>
+      </c>
+      <c r="H143" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="14" customFormat="1">
+      <c r="A144" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B144" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="51">
+        <v>5621</v>
+      </c>
+      <c r="D144" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="51">
+        <v>5494</v>
+      </c>
+      <c r="F144" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G144" s="51">
+        <v>5344</v>
+      </c>
+      <c r="H144" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="14" customFormat="1">
+      <c r="A145" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B145" s="51">
+        <v>21844</v>
+      </c>
+      <c r="C145" s="51">
+        <v>72649</v>
+      </c>
+      <c r="D145" s="51">
+        <v>20943</v>
+      </c>
+      <c r="E145" s="51">
+        <v>71720</v>
+      </c>
+      <c r="F145" s="51">
+        <v>3825</v>
+      </c>
+      <c r="G145" s="51">
+        <v>19860</v>
+      </c>
+      <c r="H145" s="51">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="14" customFormat="1">
+      <c r="A146" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" s="51">
+        <v>43841</v>
+      </c>
+      <c r="D146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E146" s="51">
+        <v>43802</v>
+      </c>
+      <c r="F146" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G146" s="51">
+        <v>10511</v>
+      </c>
+      <c r="H146" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="14" customFormat="1">
+      <c r="A147" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B147" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" s="51">
+        <v>28808</v>
+      </c>
+      <c r="D147" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E147" s="51">
+        <v>27918</v>
+      </c>
+      <c r="F147" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G147" s="51">
+        <v>9349</v>
+      </c>
+      <c r="H147" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A148" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B148" s="51">
+        <v>4488</v>
+      </c>
+      <c r="C148" s="51">
+        <v>14836</v>
+      </c>
+      <c r="D148" s="51">
+        <v>4785</v>
+      </c>
+      <c r="E148" s="51">
+        <v>15373</v>
+      </c>
+      <c r="F148" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G148" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H148" s="51">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" s="14" customFormat="1">
+      <c r="A149" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B149" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="51">
+        <v>14290</v>
+      </c>
+      <c r="D149" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E149" s="51">
+        <v>14828</v>
+      </c>
+      <c r="F149" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G149" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H149" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" s="14" customFormat="1">
+      <c r="A150" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B150" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="51">
+        <v>546</v>
+      </c>
+      <c r="D150" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E150" s="51">
+        <v>545</v>
+      </c>
+      <c r="F150" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G150" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H150" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A151" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B151" s="49"/>
+      <c r="C151" s="49"/>
+      <c r="D151" s="49"/>
+      <c r="E151" s="49"/>
+      <c r="F151" s="49"/>
+      <c r="G151" s="49"/>
+      <c r="H151" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A152" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B152" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" s="51">
+        <v>90</v>
+      </c>
+      <c r="D152" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E152" s="51">
+        <v>90</v>
+      </c>
+      <c r="F152" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G152" s="51">
+        <v>90</v>
+      </c>
+      <c r="H152" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" s="14" customFormat="1">
+      <c r="A153" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B153" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C153" s="51">
+        <v>90</v>
+      </c>
+      <c r="D153" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E153" s="51">
+        <v>90</v>
+      </c>
+      <c r="F153" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G153" s="51">
+        <v>90</v>
+      </c>
+      <c r="H153" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A154" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B154" s="49"/>
+      <c r="C154" s="49"/>
+      <c r="D154" s="49"/>
+      <c r="E154" s="49"/>
+      <c r="F154" s="49"/>
+      <c r="G154" s="49"/>
+      <c r="H154" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" s="14" customFormat="1">
+      <c r="A155" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" s="49"/>
+      <c r="C155" s="49"/>
+      <c r="D155" s="49"/>
+      <c r="E155" s="49"/>
+      <c r="F155" s="49"/>
+      <c r="G155" s="49"/>
+      <c r="H155" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" s="14" customFormat="1">
+      <c r="A156" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B156" s="51">
+        <v>7</v>
+      </c>
+      <c r="C156" s="51">
+        <v>28</v>
+      </c>
+      <c r="D156" s="51">
+        <v>5</v>
+      </c>
+      <c r="E156" s="51">
+        <v>44</v>
+      </c>
+      <c r="F156" s="51">
+        <v>2</v>
+      </c>
+      <c r="G156" s="51">
+        <v>23</v>
+      </c>
+      <c r="H156" s="51">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" s="14" customFormat="1">
+      <c r="A157" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B157" s="51">
+        <v>7</v>
+      </c>
+      <c r="C157" s="51">
+        <v>28</v>
+      </c>
+      <c r="D157" s="51">
+        <v>5</v>
+      </c>
+      <c r="E157" s="51">
+        <v>44</v>
+      </c>
+      <c r="F157" s="51">
+        <v>2</v>
+      </c>
+      <c r="G157" s="51">
+        <v>23</v>
+      </c>
+      <c r="H157" s="51">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" s="14" customFormat="1">
+      <c r="A158" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B158" s="51">
+        <v>605</v>
+      </c>
+      <c r="C158" s="51">
+        <v>1782</v>
+      </c>
+      <c r="D158" s="51">
+        <v>708</v>
+      </c>
+      <c r="E158" s="51">
+        <v>1393</v>
+      </c>
+      <c r="F158" s="51">
+        <v>168</v>
+      </c>
+      <c r="G158" s="51">
+        <v>203</v>
+      </c>
+      <c r="H158" s="51">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" s="14" customFormat="1">
+      <c r="A159" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B159" s="51">
+        <v>605</v>
+      </c>
+      <c r="C159" s="51">
+        <v>1782</v>
+      </c>
+      <c r="D159" s="51">
+        <v>708</v>
+      </c>
+      <c r="E159" s="51">
+        <v>1393</v>
+      </c>
+      <c r="F159" s="51">
+        <v>168</v>
+      </c>
+      <c r="G159" s="51">
+        <v>203</v>
+      </c>
+      <c r="H159" s="51">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A160" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B160" s="49"/>
+      <c r="C160" s="49"/>
+      <c r="D160" s="49"/>
+      <c r="E160" s="49"/>
+      <c r="F160" s="49"/>
+      <c r="G160" s="49"/>
+      <c r="H160" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" s="14" customFormat="1">
+      <c r="A161" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B161" s="49"/>
+      <c r="C161" s="49"/>
+      <c r="D161" s="49"/>
+      <c r="E161" s="49"/>
+      <c r="F161" s="49"/>
+      <c r="G161" s="49"/>
+      <c r="H161" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" s="14" customFormat="1">
+      <c r="A162" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B162" s="49"/>
+      <c r="C162" s="49"/>
+      <c r="D162" s="49"/>
+      <c r="E162" s="49"/>
+      <c r="F162" s="49"/>
+      <c r="G162" s="49"/>
+      <c r="H162" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" s="14" customFormat="1">
+      <c r="A163" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B163" s="49"/>
+      <c r="C163" s="49"/>
+      <c r="D163" s="49"/>
+      <c r="E163" s="49"/>
+      <c r="F163" s="49"/>
+      <c r="G163" s="49"/>
+      <c r="H163" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A164" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B164" s="49"/>
+      <c r="C164" s="49"/>
+      <c r="D164" s="49"/>
+      <c r="E164" s="49"/>
+      <c r="F164" s="49"/>
+      <c r="G164" s="49"/>
+      <c r="H164" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A165" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B165" s="49"/>
+      <c r="C165" s="49"/>
+      <c r="D165" s="49"/>
+      <c r="E165" s="49"/>
+      <c r="F165" s="49"/>
+      <c r="G165" s="49"/>
+      <c r="H165" s="49" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A166" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B166" s="50">
+        <v>757539.7</v>
+      </c>
+      <c r="C166" s="50">
+        <v>2556680.5</v>
+      </c>
+      <c r="D166" s="50">
+        <v>529436.6</v>
+      </c>
+      <c r="E166" s="50">
+        <v>1613733.4</v>
+      </c>
+      <c r="F166" s="50">
+        <v>517669.9</v>
+      </c>
+      <c r="G166" s="50">
+        <v>1601966.7</v>
+      </c>
+      <c r="H166" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" s="14" customFormat="1">
+      <c r="A167" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B167" s="50">
+        <v>371422.9</v>
+      </c>
+      <c r="C167" s="50">
+        <v>1495092.8</v>
+      </c>
+      <c r="D167" s="50">
+        <v>335281</v>
+      </c>
+      <c r="E167" s="50">
+        <v>1330958.2</v>
+      </c>
+      <c r="F167" s="50">
+        <v>335281</v>
+      </c>
+      <c r="G167" s="50">
+        <v>1330958.2</v>
+      </c>
+      <c r="H167" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" s="14" customFormat="1">
+      <c r="A168" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B168" s="50">
+        <v>28739</v>
+      </c>
+      <c r="C168" s="50">
+        <v>79132.5</v>
+      </c>
+      <c r="D168" s="50">
+        <v>22369</v>
+      </c>
+      <c r="E168" s="50">
+        <v>51210.9</v>
+      </c>
+      <c r="F168" s="50">
+        <v>22369</v>
+      </c>
+      <c r="G168" s="50">
+        <v>51210.9</v>
+      </c>
+      <c r="H168" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" s="14" customFormat="1">
+      <c r="A169" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B169" s="50">
+        <v>357377.8</v>
+      </c>
+      <c r="C169" s="50">
+        <v>982455.2</v>
+      </c>
+      <c r="D169" s="50">
+        <v>171786.6</v>
+      </c>
+      <c r="E169" s="50">
+        <v>231564.3</v>
+      </c>
+      <c r="F169" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G169" s="50">
+        <v>219797.6</v>
+      </c>
+      <c r="H169" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" s="14" customFormat="1" ht="23.25">
+      <c r="A170" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B170" s="50">
+        <v>389.5</v>
+      </c>
+      <c r="C170" s="50">
+        <v>2601</v>
+      </c>
+      <c r="D170" s="50">
+        <v>344.3</v>
+      </c>
+      <c r="E170" s="50">
+        <v>2324.9</v>
+      </c>
+      <c r="F170" s="50">
+        <v>344.3</v>
+      </c>
+      <c r="G170" s="50">
+        <v>2324.9</v>
+      </c>
+      <c r="H170" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" s="14" customFormat="1">
+      <c r="A171" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B171" s="50">
+        <v>231.7</v>
+      </c>
+      <c r="C171" s="50">
+        <v>1664.6</v>
+      </c>
+      <c r="D171" s="50">
+        <v>212</v>
+      </c>
+      <c r="E171" s="50">
+        <v>1538.7</v>
+      </c>
+      <c r="F171" s="50">
+        <v>212</v>
+      </c>
+      <c r="G171" s="50">
+        <v>1538.7</v>
+      </c>
+      <c r="H171" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" s="14" customFormat="1">
+      <c r="A172" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B172" s="50">
+        <v>60.9</v>
+      </c>
+      <c r="C172" s="50">
+        <v>291.89999999999998</v>
+      </c>
+      <c r="D172" s="50">
+        <v>50.2</v>
+      </c>
+      <c r="E172" s="50">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="F172" s="50">
+        <v>50.2</v>
+      </c>
+      <c r="G172" s="50">
+        <v>259.60000000000002</v>
+      </c>
+      <c r="H172" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" s="14" customFormat="1">
+      <c r="A173" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B173" s="50">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="C173" s="50">
+        <v>100.5</v>
+      </c>
+      <c r="D173" s="50">
+        <v>7</v>
+      </c>
+      <c r="E173" s="50">
+        <v>63.9</v>
+      </c>
+      <c r="F173" s="50">
+        <v>7</v>
+      </c>
+      <c r="G173" s="50">
+        <v>63.9</v>
+      </c>
+      <c r="H173" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" s="14" customFormat="1">
+      <c r="A174" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B174" s="50">
+        <v>52.1</v>
+      </c>
+      <c r="C174" s="50">
+        <v>329.5</v>
+      </c>
+      <c r="D174" s="50">
+        <v>46.4</v>
+      </c>
+      <c r="E174" s="50">
+        <v>293.8</v>
+      </c>
+      <c r="F174" s="50">
+        <v>46.4</v>
+      </c>
+      <c r="G174" s="50">
+        <v>293.8</v>
+      </c>
+      <c r="H174" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" s="14" customFormat="1">
+      <c r="A175" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B175" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="C175" s="50">
+        <v>5.2</v>
+      </c>
+      <c r="D175" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="E175" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F175" s="50">
+        <v>0.7</v>
+      </c>
+      <c r="G175" s="50">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H175" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" s="14" customFormat="1">
+      <c r="A176" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B176" s="50">
+        <v>14.3</v>
+      </c>
+      <c r="C176" s="50">
+        <v>81.2</v>
+      </c>
+      <c r="D176" s="50">
+        <v>12.5</v>
+      </c>
+      <c r="E176" s="50">
+        <v>70.8</v>
+      </c>
+      <c r="F176" s="50">
+        <v>12.5</v>
+      </c>
+      <c r="G176" s="50">
+        <v>70.8</v>
+      </c>
+      <c r="H176" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" s="14" customFormat="1">
+      <c r="A177" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="B177" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="53">
+        <v>128.1</v>
+      </c>
+      <c r="D177" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="E177" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="F177" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="G177" s="53">
+        <v>93.5</v>
+      </c>
+      <c r="H177" s="52" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" s="14" customFormat="1">
+      <c r="A178"/>
+      <c r="B178"/>
+      <c r="C178"/>
+      <c r="D178"/>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
+      <c r="H178"/>
+    </row>
+    <row r="179" spans="1:8" s="14" customFormat="1" ht="36" customHeight="1">
+      <c r="A179" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B179" s="54"/>
+      <c r="C179" s="54"/>
+      <c r="D179" s="54"/>
+      <c r="E179" s="54"/>
+      <c r="F179" s="54"/>
+      <c r="G179" s="54"/>
+      <c r="H179" s="54"/>
+    </row>
+    <row r="180" spans="1:8" s="14" customFormat="1"/>
+    <row r="181" spans="1:8" s="14" customFormat="1"/>
+    <row r="182" spans="1:8" s="14" customFormat="1"/>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="A174:H174"/>
+  <mergeCells count="10">
+    <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
-    <mergeCell ref="A173:H173"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I183"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="3" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
       <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>