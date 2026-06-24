--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -13,72 +13,72 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14190" yWindow="210" windowWidth="14100" windowHeight="11685" activeTab="3"/>
+    <workbookView xWindow="14190" yWindow="210" windowWidth="14100" windowHeight="11685" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="6" r:id="rId1"/>
     <sheet name="02" sheetId="7" r:id="rId2"/>
     <sheet name="03" sheetId="8" r:id="rId3"/>
     <sheet name="04" sheetId="9" r:id="rId4"/>
     <sheet name="05" sheetId="10" r:id="rId5"/>
     <sheet name="06" sheetId="11" r:id="rId6"/>
     <sheet name="07" sheetId="12" r:id="rId7"/>
     <sheet name="08" sheetId="13" r:id="rId8"/>
     <sheet name="09" sheetId="14" r:id="rId9"/>
     <sheet name="10" sheetId="15" r:id="rId10"/>
     <sheet name="11" sheetId="16" r:id="rId11"/>
     <sheet name="12" sheetId="17" r:id="rId12"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2959" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3640" uniqueCount="114">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Crude oil and natural gas</t>
   </si>
   <si>
     <t>Copper ores, thousand tons</t>
   </si>
   <si>
     <t>Copper concentrates, thousand tons</t>
   </si>
   <si>
     <t>Copper-zinc ores, thousand tons</t>
   </si>
   <si>
     <t>Lead in lead concentrate, thousand tons</t>
   </si>
   <si>
     <t>Lead-zinc ores, thousand tons</t>
   </si>
   <si>
@@ -386,51 +386,51 @@
   </si>
   <si>
     <t>for January-October 2026</t>
   </si>
   <si>
     <t>for January-November 2026</t>
   </si>
   <si>
     <t>for January-December 2026</t>
   </si>
   <si>
     <t>Hydrogen fluoride, silicon dioxide and sulfur, tons</t>
   </si>
   <si>
     <t>district Ulken Naryn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -462,72 +462,67 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -589,51 +584,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -681,128 +676,131 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1084,27867 +1082,30268 @@
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I177"/>
   <sheetViews>
     <sheetView topLeftCell="A143" workbookViewId="0">
       <selection activeCell="J170" sqref="J170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.85546875" style="2" customWidth="1"/>
     <col min="2" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" ht="56.25">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="36"/>
-[...5 lines deleted...]
-      <c r="H8" s="36" t="s">
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="36"/>
-[...5 lines deleted...]
-      <c r="H9" s="36" t="s">
+      <c r="B9" s="35"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="36"/>
-[...5 lines deleted...]
-      <c r="H10" s="36" t="s">
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="36"/>
-[...5 lines deleted...]
-      <c r="H11" s="36" t="s">
+      <c r="B11" s="35"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="35"/>
+      <c r="F11" s="35"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H12" s="36" t="s">
+      <c r="B12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H13" s="36" t="s">
+      <c r="B13" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="25" customFormat="1" ht="22.5">
       <c r="A14" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="36">
         <v>6</v>
       </c>
-      <c r="C14" s="37">
+      <c r="C14" s="36">
         <v>6</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="36">
         <v>4.2</v>
       </c>
-      <c r="E14" s="37">
+      <c r="E14" s="36">
         <v>4.2</v>
       </c>
-      <c r="F14" s="37">
-[...5 lines deleted...]
-      <c r="H14" s="36" t="s">
+      <c r="F14" s="36">
+        <v>1</v>
+      </c>
+      <c r="G14" s="36">
+        <v>1</v>
+      </c>
+      <c r="H14" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H15" s="36" t="s">
+      <c r="B15" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="25" customFormat="1" ht="11.25">
       <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H16" s="36" t="s">
+      <c r="B16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H17" s="36" t="s">
+      <c r="B17" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F17" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A18" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="37">
+      <c r="B18" s="36">
         <v>1.2</v>
       </c>
-      <c r="C18" s="37">
+      <c r="C18" s="36">
         <v>1.2</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="36">
         <v>0.8</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="36">
         <v>0.8</v>
       </c>
-      <c r="F18" s="36" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="36" t="s">
+      <c r="F18" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A19" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H19" s="36" t="s">
+      <c r="B19" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E19" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H20" s="36" t="s">
+      <c r="B20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H21" s="36" t="s">
+      <c r="B21" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A22" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="37">
+      <c r="B22" s="36">
         <v>163.5</v>
       </c>
-      <c r="C22" s="37">
+      <c r="C22" s="36">
         <v>163.5</v>
       </c>
-      <c r="D22" s="36" t="s">
-[...11 lines deleted...]
-      <c r="H22" s="36" t="s">
+      <c r="D22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H23" s="36" t="s">
+      <c r="B23" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H24" s="36" t="s">
+      <c r="B24" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H25" s="36" t="s">
+      <c r="B25" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H26" s="37">
+      <c r="B26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="36">
         <v>685.4</v>
       </c>
     </row>
     <row r="27" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H27" s="36" t="s">
+      <c r="B27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H27" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A28" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B28" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H28" s="36" t="s">
+      <c r="B28" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F28" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H28" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A29" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="37">
+      <c r="B29" s="36">
         <v>5.9</v>
       </c>
-      <c r="C29" s="37">
+      <c r="C29" s="36">
         <v>5.9</v>
       </c>
-      <c r="D29" s="36" t="s">
-[...11 lines deleted...]
-      <c r="H29" s="36" t="s">
+      <c r="D29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A30" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B30" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H30" s="36" t="s">
+      <c r="B30" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D30" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A31" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B31" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H31" s="36" t="s">
+      <c r="B31" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A32" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H32" s="36" t="s">
+      <c r="B32" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H33" s="36" t="s">
+      <c r="B33" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C33" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E33" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F33" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B34" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H34" s="36" t="s">
+      <c r="B34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A35" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="37">
+      <c r="B35" s="36">
         <v>343.2</v>
       </c>
-      <c r="C35" s="37">
+      <c r="C35" s="36">
         <v>343.2</v>
       </c>
-      <c r="D35" s="36" t="s">
-[...11 lines deleted...]
-      <c r="H35" s="36" t="s">
+      <c r="D35" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A36" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B36" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H36" s="36" t="s">
+      <c r="B36" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A37" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B37" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H37" s="36" t="s">
+      <c r="B37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A38" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B38" s="37">
+      <c r="B38" s="36">
         <v>6.4</v>
       </c>
-      <c r="C38" s="37">
+      <c r="C38" s="36">
         <v>6.4</v>
       </c>
-      <c r="D38" s="36" t="s">
-[...11 lines deleted...]
-      <c r="H38" s="36" t="s">
+      <c r="D38" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A39" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B39" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H39" s="36" t="s">
+      <c r="B39" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E39" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F39" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G39" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H39" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A40" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B40" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H40" s="36" t="s">
+      <c r="B40" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A41" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B41" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H41" s="36" t="s">
+      <c r="B41" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A42" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="37">
+      <c r="B42" s="36">
         <v>3.4</v>
       </c>
-      <c r="C42" s="37">
+      <c r="C42" s="36">
         <v>3.4</v>
       </c>
-      <c r="D42" s="36" t="s">
-[...11 lines deleted...]
-      <c r="H42" s="36" t="s">
+      <c r="D42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A43" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B43" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H43" s="36" t="s">
+      <c r="B43" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E43" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F43" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G43" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H43" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A44" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B44" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H44" s="36" t="s">
+      <c r="B44" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A45" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B45" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H45" s="36" t="s">
+      <c r="B45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F45" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H45" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A46" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="36"/>
-[...5 lines deleted...]
-      <c r="H46" s="36" t="s">
+      <c r="B46" s="35"/>
+      <c r="C46" s="35"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A47" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B47" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H47" s="36" t="s">
+      <c r="B47" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F47" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H47" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A48" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B48" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H48" s="36" t="s">
+      <c r="B48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E48" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F48" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G48" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H48" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A49" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B49" s="37">
+      <c r="B49" s="36">
         <v>4.2</v>
       </c>
-      <c r="C49" s="37">
+      <c r="C49" s="36">
         <v>4.2</v>
       </c>
-      <c r="D49" s="37">
+      <c r="D49" s="36">
         <v>3</v>
       </c>
-      <c r="E49" s="37">
+      <c r="E49" s="36">
         <v>3</v>
       </c>
-      <c r="F49" s="37">
+      <c r="F49" s="36">
         <v>3</v>
       </c>
-      <c r="G49" s="37">
+      <c r="G49" s="36">
         <v>3</v>
       </c>
-      <c r="H49" s="37">
+      <c r="H49" s="36">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A50" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B50" s="37">
+      <c r="B50" s="36">
         <v>4.2</v>
       </c>
-      <c r="C50" s="37">
+      <c r="C50" s="36">
         <v>4.2</v>
       </c>
-      <c r="D50" s="37">
+      <c r="D50" s="36">
         <v>3</v>
       </c>
-      <c r="E50" s="37">
+      <c r="E50" s="36">
         <v>3</v>
       </c>
-      <c r="F50" s="37">
+      <c r="F50" s="36">
         <v>3</v>
       </c>
-      <c r="G50" s="37">
+      <c r="G50" s="36">
         <v>3</v>
       </c>
-      <c r="H50" s="37">
+      <c r="H50" s="36">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:8" s="25" customFormat="1" ht="56.25">
       <c r="A51" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B51" s="37">
+      <c r="B51" s="36">
         <v>18.5</v>
       </c>
-      <c r="C51" s="37">
+      <c r="C51" s="36">
         <v>18.5</v>
       </c>
-      <c r="D51" s="37">
+      <c r="D51" s="36">
         <v>11.1</v>
       </c>
-      <c r="E51" s="37">
+      <c r="E51" s="36">
         <v>11.1</v>
       </c>
-      <c r="F51" s="37">
+      <c r="F51" s="36">
         <v>11.1</v>
       </c>
-      <c r="G51" s="37">
+      <c r="G51" s="36">
         <v>11.1</v>
       </c>
-      <c r="H51" s="37">
+      <c r="H51" s="36">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A52" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B52" s="37">
+      <c r="B52" s="36">
         <v>16.899999999999999</v>
       </c>
-      <c r="C52" s="37">
+      <c r="C52" s="36">
         <v>16.899999999999999</v>
       </c>
-      <c r="D52" s="37">
+      <c r="D52" s="36">
         <v>11.1</v>
       </c>
-      <c r="E52" s="37">
+      <c r="E52" s="36">
         <v>11.1</v>
       </c>
-      <c r="F52" s="37">
+      <c r="F52" s="36">
         <v>11.1</v>
       </c>
-      <c r="G52" s="37">
+      <c r="G52" s="36">
         <v>11.1</v>
       </c>
-      <c r="H52" s="37">
+      <c r="H52" s="36">
         <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A53" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B53" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H53" s="36" t="s">
+      <c r="B53" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E53" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F53" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G53" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H53" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A54" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B54" s="37">
+      <c r="B54" s="36">
         <v>8.5</v>
       </c>
-      <c r="C54" s="37">
+      <c r="C54" s="36">
         <v>8.5</v>
       </c>
-      <c r="D54" s="36" t="s">
-[...11 lines deleted...]
-      <c r="H54" s="36" t="s">
+      <c r="D54" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F54" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A55" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B55" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H55" s="36" t="s">
+      <c r="B55" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A56" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B56" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H56" s="36" t="s">
+      <c r="B56" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E56" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F56" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A57" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B57" s="36"/>
-[...5 lines deleted...]
-      <c r="H57" s="36" t="s">
+      <c r="B57" s="35"/>
+      <c r="C57" s="35"/>
+      <c r="D57" s="35"/>
+      <c r="E57" s="35"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="35"/>
+      <c r="H57" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A58" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B58" s="36"/>
-[...5 lines deleted...]
-      <c r="H58" s="36" t="s">
+      <c r="B58" s="35"/>
+      <c r="C58" s="35"/>
+      <c r="D58" s="35"/>
+      <c r="E58" s="35"/>
+      <c r="F58" s="35"/>
+      <c r="G58" s="35"/>
+      <c r="H58" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A59" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B59" s="38">
-[...17 lines deleted...]
-      <c r="H59" s="36" t="s">
+      <c r="B59" s="37">
+        <v>1</v>
+      </c>
+      <c r="C59" s="37">
+        <v>1</v>
+      </c>
+      <c r="D59" s="37">
+        <v>1</v>
+      </c>
+      <c r="E59" s="37">
+        <v>1</v>
+      </c>
+      <c r="F59" s="37">
+        <v>1</v>
+      </c>
+      <c r="G59" s="37">
+        <v>1</v>
+      </c>
+      <c r="H59" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A60" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="38">
-[...17 lines deleted...]
-      <c r="H60" s="36" t="s">
+      <c r="B60" s="37">
+        <v>1</v>
+      </c>
+      <c r="C60" s="37">
+        <v>1</v>
+      </c>
+      <c r="D60" s="37">
+        <v>1</v>
+      </c>
+      <c r="E60" s="37">
+        <v>1</v>
+      </c>
+      <c r="F60" s="37">
+        <v>1</v>
+      </c>
+      <c r="G60" s="37">
+        <v>1</v>
+      </c>
+      <c r="H60" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:8" s="25" customFormat="1" ht="45">
       <c r="A61" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B61" s="38">
+      <c r="B61" s="37">
         <v>594</v>
       </c>
-      <c r="C61" s="38">
+      <c r="C61" s="37">
         <v>594</v>
       </c>
-      <c r="D61" s="38">
+      <c r="D61" s="37">
         <v>605</v>
       </c>
-      <c r="E61" s="38">
+      <c r="E61" s="37">
         <v>605</v>
       </c>
-      <c r="F61" s="38">
+      <c r="F61" s="37">
         <v>605</v>
       </c>
-      <c r="G61" s="38">
+      <c r="G61" s="37">
         <v>605</v>
       </c>
-      <c r="H61" s="38">
+      <c r="H61" s="37">
         <v>120</v>
       </c>
     </row>
     <row r="62" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A62" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B62" s="38">
+      <c r="B62" s="37">
         <v>594</v>
       </c>
-      <c r="C62" s="38">
+      <c r="C62" s="37">
         <v>594</v>
       </c>
-      <c r="D62" s="38">
+      <c r="D62" s="37">
         <v>605</v>
       </c>
-      <c r="E62" s="38">
+      <c r="E62" s="37">
         <v>605</v>
       </c>
-      <c r="F62" s="38">
+      <c r="F62" s="37">
         <v>605</v>
       </c>
-      <c r="G62" s="38">
+      <c r="G62" s="37">
         <v>605</v>
       </c>
-      <c r="H62" s="38">
+      <c r="H62" s="37">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A63" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B63" s="38">
+      <c r="B63" s="37">
         <v>177</v>
       </c>
-      <c r="C63" s="38">
+      <c r="C63" s="37">
         <v>177</v>
       </c>
-      <c r="D63" s="38">
+      <c r="D63" s="37">
         <v>289</v>
       </c>
-      <c r="E63" s="38">
+      <c r="E63" s="37">
         <v>289</v>
       </c>
-      <c r="F63" s="38">
+      <c r="F63" s="37">
         <v>73</v>
       </c>
-      <c r="G63" s="38">
+      <c r="G63" s="37">
         <v>73</v>
       </c>
-      <c r="H63" s="38">
+      <c r="H63" s="37">
         <v>912</v>
       </c>
     </row>
     <row r="64" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A64" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B64" s="38">
+      <c r="B64" s="37">
         <v>41</v>
       </c>
-      <c r="C64" s="38">
+      <c r="C64" s="37">
         <v>41</v>
       </c>
-      <c r="D64" s="38">
+      <c r="D64" s="37">
         <v>41</v>
       </c>
-      <c r="E64" s="38">
+      <c r="E64" s="37">
         <v>41</v>
       </c>
-      <c r="F64" s="38">
+      <c r="F64" s="37">
         <v>5</v>
       </c>
-      <c r="G64" s="38">
+      <c r="G64" s="37">
         <v>5</v>
       </c>
-      <c r="H64" s="36" t="s">
+      <c r="H64" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A65" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B65" s="36" t="s">
-[...5 lines deleted...]
-      <c r="D65" s="38">
+      <c r="B65" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C65" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D65" s="37">
         <v>170</v>
       </c>
-      <c r="E65" s="38">
+      <c r="E65" s="37">
         <v>170</v>
       </c>
-      <c r="F65" s="38">
+      <c r="F65" s="37">
         <v>10</v>
       </c>
-      <c r="G65" s="38">
+      <c r="G65" s="37">
         <v>10</v>
       </c>
-      <c r="H65" s="38">
+      <c r="H65" s="37">
         <v>641</v>
       </c>
     </row>
     <row r="66" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A66" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B66" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H66" s="36" t="s">
+      <c r="B66" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C66" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F66" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G66" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H66" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A67" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B67" s="38">
+      <c r="B67" s="37">
         <v>28673</v>
       </c>
-      <c r="C67" s="38">
+      <c r="C67" s="37">
         <v>28673</v>
       </c>
-      <c r="D67" s="38">
+      <c r="D67" s="37">
         <v>20294</v>
       </c>
-      <c r="E67" s="38">
+      <c r="E67" s="37">
         <v>20294</v>
       </c>
-      <c r="F67" s="38">
+      <c r="F67" s="37">
         <v>15848</v>
       </c>
-      <c r="G67" s="38">
+      <c r="G67" s="37">
         <v>15848</v>
       </c>
-      <c r="H67" s="38">
+      <c r="H67" s="37">
         <v>12107</v>
       </c>
     </row>
     <row r="68" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A68" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B68" s="38">
+      <c r="B68" s="37">
         <v>14753</v>
       </c>
-      <c r="C68" s="38">
+      <c r="C68" s="37">
         <v>14753</v>
       </c>
-      <c r="D68" s="38">
+      <c r="D68" s="37">
         <v>7699</v>
       </c>
-      <c r="E68" s="38">
+      <c r="E68" s="37">
         <v>7699</v>
       </c>
-      <c r="F68" s="38">
+      <c r="F68" s="37">
         <v>5258</v>
       </c>
-      <c r="G68" s="38">
+      <c r="G68" s="37">
         <v>5258</v>
       </c>
-      <c r="H68" s="38">
+      <c r="H68" s="37">
         <v>10979</v>
       </c>
     </row>
     <row r="69" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A69" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B69" s="38">
+      <c r="B69" s="37">
         <v>9852</v>
       </c>
-      <c r="C69" s="38">
+      <c r="C69" s="37">
         <v>9852</v>
       </c>
-      <c r="D69" s="38">
+      <c r="D69" s="37">
         <v>9761</v>
       </c>
-      <c r="E69" s="38">
+      <c r="E69" s="37">
         <v>9761</v>
       </c>
-      <c r="F69" s="38">
+      <c r="F69" s="37">
         <v>8400</v>
       </c>
-      <c r="G69" s="38">
+      <c r="G69" s="37">
         <v>8400</v>
       </c>
-      <c r="H69" s="38">
+      <c r="H69" s="37">
         <v>1128</v>
       </c>
     </row>
     <row r="70" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A70" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B70" s="38">
+      <c r="B70" s="37">
         <v>4068</v>
       </c>
-      <c r="C70" s="38">
+      <c r="C70" s="37">
         <v>4068</v>
       </c>
-      <c r="D70" s="38">
+      <c r="D70" s="37">
         <v>2834</v>
       </c>
-      <c r="E70" s="38">
+      <c r="E70" s="37">
         <v>2834</v>
       </c>
-      <c r="F70" s="36" t="s">
-[...5 lines deleted...]
-      <c r="H70" s="36" t="s">
+      <c r="F70" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H70" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A71" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B71" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H71" s="36" t="s">
+      <c r="B71" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C71" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D71" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E71" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F71" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G71" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H71" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A72" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B72" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H72" s="36" t="s">
+      <c r="B72" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E72" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F72" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G72" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H72" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8" s="25" customFormat="1" ht="33.75">
       <c r="A73" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B73" s="38">
+      <c r="B73" s="37">
         <v>6759</v>
       </c>
-      <c r="C73" s="38">
+      <c r="C73" s="37">
         <v>6759</v>
       </c>
-      <c r="D73" s="38">
+      <c r="D73" s="37">
         <v>6533</v>
       </c>
-      <c r="E73" s="38">
+      <c r="E73" s="37">
         <v>6533</v>
       </c>
-      <c r="F73" s="38">
+      <c r="F73" s="37">
         <v>1723</v>
       </c>
-      <c r="G73" s="38">
+      <c r="G73" s="37">
         <v>1723</v>
       </c>
-      <c r="H73" s="38">
+      <c r="H73" s="37">
         <v>980</v>
       </c>
     </row>
     <row r="74" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A74" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B74" s="38">
+      <c r="B74" s="37">
         <v>5525</v>
       </c>
-      <c r="C74" s="38">
+      <c r="C74" s="37">
         <v>5525</v>
       </c>
-      <c r="D74" s="38">
+      <c r="D74" s="37">
         <v>5299</v>
       </c>
-      <c r="E74" s="38">
+      <c r="E74" s="37">
         <v>5299</v>
       </c>
-      <c r="F74" s="38">
+      <c r="F74" s="37">
         <v>1230</v>
       </c>
-      <c r="G74" s="38">
+      <c r="G74" s="37">
         <v>1230</v>
       </c>
-      <c r="H74" s="38">
+      <c r="H74" s="37">
         <v>980</v>
       </c>
     </row>
     <row r="75" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A75" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B75" s="38">
+      <c r="B75" s="37">
         <v>1234</v>
       </c>
-      <c r="C75" s="38">
+      <c r="C75" s="37">
         <v>1234</v>
       </c>
-      <c r="D75" s="38">
+      <c r="D75" s="37">
         <v>1234</v>
       </c>
-      <c r="E75" s="38">
+      <c r="E75" s="37">
         <v>1234</v>
       </c>
-      <c r="F75" s="38">
+      <c r="F75" s="37">
         <v>493</v>
       </c>
-      <c r="G75" s="38">
+      <c r="G75" s="37">
         <v>493</v>
       </c>
-      <c r="H75" s="36" t="s">
+      <c r="H75" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A76" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B76" s="38">
+      <c r="B76" s="37">
         <v>1830</v>
       </c>
-      <c r="C76" s="38">
+      <c r="C76" s="37">
         <v>1830</v>
       </c>
-      <c r="D76" s="38">
+      <c r="D76" s="37">
         <v>1877</v>
       </c>
-      <c r="E76" s="38">
+      <c r="E76" s="37">
         <v>1877</v>
       </c>
-      <c r="F76" s="38">
+      <c r="F76" s="37">
         <v>1877</v>
       </c>
-      <c r="G76" s="38">
+      <c r="G76" s="37">
         <v>1877</v>
       </c>
-      <c r="H76" s="36" t="s">
+      <c r="H76" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A77" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B77" s="38">
+      <c r="B77" s="37">
         <v>1696</v>
       </c>
-      <c r="C77" s="38">
+      <c r="C77" s="37">
         <v>1696</v>
       </c>
-      <c r="D77" s="38">
+      <c r="D77" s="37">
         <v>1743</v>
       </c>
-      <c r="E77" s="38">
+      <c r="E77" s="37">
         <v>1743</v>
       </c>
-      <c r="F77" s="38">
+      <c r="F77" s="37">
         <v>1743</v>
       </c>
-      <c r="G77" s="38">
+      <c r="G77" s="37">
         <v>1743</v>
       </c>
-      <c r="H77" s="36" t="s">
+      <c r="H77" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A78" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B78" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H78" s="36" t="s">
+      <c r="B78" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C78" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D78" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E78" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F78" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G78" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H78" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A79" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B79" s="38">
+      <c r="B79" s="37">
         <v>101</v>
       </c>
-      <c r="C79" s="38">
+      <c r="C79" s="37">
         <v>101</v>
       </c>
-      <c r="D79" s="38">
+      <c r="D79" s="37">
         <v>116</v>
       </c>
-      <c r="E79" s="38">
+      <c r="E79" s="37">
         <v>116</v>
       </c>
-      <c r="F79" s="38">
+      <c r="F79" s="37">
         <v>116</v>
       </c>
-      <c r="G79" s="38">
+      <c r="G79" s="37">
         <v>116</v>
       </c>
-      <c r="H79" s="38">
+      <c r="H79" s="37">
         <v>196</v>
       </c>
     </row>
     <row r="80" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A80" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B80" s="38">
+      <c r="B80" s="37">
         <v>87</v>
       </c>
-      <c r="C80" s="38">
+      <c r="C80" s="37">
         <v>87</v>
       </c>
-      <c r="D80" s="38">
+      <c r="D80" s="37">
         <v>101</v>
       </c>
-      <c r="E80" s="38">
+      <c r="E80" s="37">
         <v>101</v>
       </c>
-      <c r="F80" s="38">
+      <c r="F80" s="37">
         <v>101</v>
       </c>
-      <c r="G80" s="38">
+      <c r="G80" s="37">
         <v>101</v>
       </c>
-      <c r="H80" s="38">
+      <c r="H80" s="37">
         <v>172</v>
       </c>
     </row>
     <row r="81" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A81" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B81" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H81" s="36" t="s">
+      <c r="B81" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E81" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F81" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G81" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H81" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A82" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B82" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H82" s="36" t="s">
+      <c r="B82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H82" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8" s="25" customFormat="1" ht="33.75">
       <c r="A83" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B83" s="38">
+      <c r="B83" s="37">
         <v>5400</v>
       </c>
-      <c r="C83" s="38">
+      <c r="C83" s="37">
         <v>5400</v>
       </c>
-      <c r="D83" s="38">
+      <c r="D83" s="37">
         <v>6060</v>
       </c>
-      <c r="E83" s="38">
+      <c r="E83" s="37">
         <v>6060</v>
       </c>
-      <c r="F83" s="38">
+      <c r="F83" s="37">
         <v>5654</v>
       </c>
-      <c r="G83" s="38">
+      <c r="G83" s="37">
         <v>5654</v>
       </c>
-      <c r="H83" s="38">
+      <c r="H83" s="37">
         <v>2748</v>
       </c>
     </row>
     <row r="84" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A84" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B84" s="38">
+      <c r="B84" s="37">
         <v>5340</v>
       </c>
-      <c r="C84" s="38">
+      <c r="C84" s="37">
         <v>5340</v>
       </c>
-      <c r="D84" s="38">
+      <c r="D84" s="37">
         <v>6060</v>
       </c>
-      <c r="E84" s="38">
+      <c r="E84" s="37">
         <v>6060</v>
       </c>
-      <c r="F84" s="38">
+      <c r="F84" s="37">
         <v>5654</v>
       </c>
-      <c r="G84" s="38">
+      <c r="G84" s="37">
         <v>5654</v>
       </c>
-      <c r="H84" s="38">
+      <c r="H84" s="37">
         <v>2748</v>
       </c>
     </row>
     <row r="85" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A85" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B85" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H85" s="36" t="s">
+      <c r="B85" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A86" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B86" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H86" s="36" t="s">
+      <c r="B86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H86" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A87" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B87" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H87" s="36" t="s">
+      <c r="B87" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D87" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E87" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F87" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G87" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H87" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:8" s="25" customFormat="1" ht="33.75">
       <c r="A88" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B88" s="38">
+      <c r="B88" s="37">
         <v>9</v>
       </c>
-      <c r="C88" s="38">
+      <c r="C88" s="37">
         <v>9</v>
       </c>
-      <c r="D88" s="38">
+      <c r="D88" s="37">
         <v>6</v>
       </c>
-      <c r="E88" s="38">
+      <c r="E88" s="37">
         <v>6</v>
       </c>
-      <c r="F88" s="38">
+      <c r="F88" s="37">
         <v>6</v>
       </c>
-      <c r="G88" s="38">
+      <c r="G88" s="37">
         <v>6</v>
       </c>
-      <c r="H88" s="38">
+      <c r="H88" s="37">
         <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A89" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B89" s="38">
+      <c r="B89" s="37">
         <v>9</v>
       </c>
-      <c r="C89" s="38">
+      <c r="C89" s="37">
         <v>9</v>
       </c>
-      <c r="D89" s="38">
+      <c r="D89" s="37">
         <v>6</v>
       </c>
-      <c r="E89" s="38">
+      <c r="E89" s="37">
         <v>6</v>
       </c>
-      <c r="F89" s="38">
+      <c r="F89" s="37">
         <v>6</v>
       </c>
-      <c r="G89" s="38">
+      <c r="G89" s="37">
         <v>6</v>
       </c>
-      <c r="H89" s="38">
+      <c r="H89" s="37">
         <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A90" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B90" s="36"/>
-[...5 lines deleted...]
-      <c r="H90" s="36" t="s">
+      <c r="B90" s="35"/>
+      <c r="C90" s="35"/>
+      <c r="D90" s="35"/>
+      <c r="E90" s="35"/>
+      <c r="F90" s="35"/>
+      <c r="G90" s="35"/>
+      <c r="H90" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="91" spans="1:8" s="25" customFormat="1" ht="33.75">
       <c r="A91" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B91" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H91" s="36" t="s">
+      <c r="B91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H91" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A92" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B92" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H92" s="36" t="s">
+      <c r="B92" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D92" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F92" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H92" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A93" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B93" s="37">
+      <c r="B93" s="36">
         <v>2</v>
       </c>
-      <c r="C93" s="37">
+      <c r="C93" s="36">
         <v>2</v>
       </c>
-      <c r="D93" s="37">
+      <c r="D93" s="36">
         <v>2</v>
       </c>
-      <c r="E93" s="37">
+      <c r="E93" s="36">
         <v>2</v>
       </c>
-      <c r="F93" s="37">
+      <c r="F93" s="36">
         <v>2</v>
       </c>
-      <c r="G93" s="37">
+      <c r="G93" s="36">
         <v>2</v>
       </c>
-      <c r="H93" s="36" t="s">
+      <c r="H93" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A94" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B94" s="37">
+      <c r="B94" s="36">
         <v>2</v>
       </c>
-      <c r="C94" s="37">
+      <c r="C94" s="36">
         <v>2</v>
       </c>
-      <c r="D94" s="37">
+      <c r="D94" s="36">
         <v>2</v>
       </c>
-      <c r="E94" s="37">
+      <c r="E94" s="36">
         <v>2</v>
       </c>
-      <c r="F94" s="37">
+      <c r="F94" s="36">
         <v>2</v>
       </c>
-      <c r="G94" s="37">
+      <c r="G94" s="36">
         <v>2</v>
       </c>
-      <c r="H94" s="36" t="s">
+      <c r="H94" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A95" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B95" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H95" s="36" t="s">
+      <c r="B95" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E95" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F95" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G95" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H95" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A96" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B96" s="36"/>
-[...5 lines deleted...]
-      <c r="H96" s="36" t="s">
+      <c r="B96" s="35"/>
+      <c r="C96" s="35"/>
+      <c r="D96" s="35"/>
+      <c r="E96" s="35"/>
+      <c r="F96" s="35"/>
+      <c r="G96" s="35"/>
+      <c r="H96" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="97" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A97" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B97" s="36"/>
-[...5 lines deleted...]
-      <c r="H97" s="36" t="s">
+      <c r="B97" s="35"/>
+      <c r="C97" s="35"/>
+      <c r="D97" s="35"/>
+      <c r="E97" s="35"/>
+      <c r="F97" s="35"/>
+      <c r="G97" s="35"/>
+      <c r="H97" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A98" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B98" s="36"/>
-[...5 lines deleted...]
-      <c r="H98" s="36" t="s">
+      <c r="B98" s="35"/>
+      <c r="C98" s="35"/>
+      <c r="D98" s="35"/>
+      <c r="E98" s="35"/>
+      <c r="F98" s="35"/>
+      <c r="G98" s="35"/>
+      <c r="H98" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="99" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A99" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B99" s="36"/>
-[...5 lines deleted...]
-      <c r="H99" s="36" t="s">
+      <c r="B99" s="35"/>
+      <c r="C99" s="35"/>
+      <c r="D99" s="35"/>
+      <c r="E99" s="35"/>
+      <c r="F99" s="35"/>
+      <c r="G99" s="35"/>
+      <c r="H99" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:8" s="25" customFormat="1" ht="45">
       <c r="A100" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B100" s="36"/>
-[...5 lines deleted...]
-      <c r="H100" s="36" t="s">
+      <c r="B100" s="35"/>
+      <c r="C100" s="35"/>
+      <c r="D100" s="35"/>
+      <c r="E100" s="35"/>
+      <c r="F100" s="35"/>
+      <c r="G100" s="35"/>
+      <c r="H100" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:8" s="25" customFormat="1" ht="67.5">
       <c r="A101" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B101" s="37">
+      <c r="B101" s="36">
         <v>0.2</v>
       </c>
-      <c r="C101" s="37">
+      <c r="C101" s="36">
         <v>0.2</v>
       </c>
-      <c r="D101" s="37">
+      <c r="D101" s="36">
         <v>0.1</v>
       </c>
-      <c r="E101" s="37">
+      <c r="E101" s="36">
         <v>0.1</v>
       </c>
-      <c r="F101" s="37">
+      <c r="F101" s="36">
         <v>0.1</v>
       </c>
-      <c r="G101" s="37">
+      <c r="G101" s="36">
         <v>0.1</v>
       </c>
-      <c r="H101" s="36" t="s">
+      <c r="H101" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A102" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B102" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H102" s="36" t="s">
+      <c r="B102" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D102" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E102" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F102" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G102" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H102" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A103" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B103" s="37">
+      <c r="B103" s="36">
         <v>0.1</v>
       </c>
-      <c r="C103" s="37">
+      <c r="C103" s="36">
         <v>0.1</v>
       </c>
-      <c r="D103" s="37">
+      <c r="D103" s="36">
         <v>0.1</v>
       </c>
-      <c r="E103" s="37">
+      <c r="E103" s="36">
         <v>0.1</v>
       </c>
-      <c r="F103" s="37">
+      <c r="F103" s="36">
         <v>0.1</v>
       </c>
-      <c r="G103" s="37">
+      <c r="G103" s="36">
         <v>0.1</v>
       </c>
-      <c r="H103" s="36" t="s">
+      <c r="H103" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A104" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B104" s="36"/>
-[...5 lines deleted...]
-      <c r="H104" s="36" t="s">
+      <c r="B104" s="35"/>
+      <c r="C104" s="35"/>
+      <c r="D104" s="35"/>
+      <c r="E104" s="35"/>
+      <c r="F104" s="35"/>
+      <c r="G104" s="35"/>
+      <c r="H104" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="105" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A105" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B105" s="36"/>
-[...5 lines deleted...]
-      <c r="H105" s="36" t="s">
+      <c r="B105" s="35"/>
+      <c r="C105" s="35"/>
+      <c r="D105" s="35"/>
+      <c r="E105" s="35"/>
+      <c r="F105" s="35"/>
+      <c r="G105" s="35"/>
+      <c r="H105" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A106" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B106" s="36"/>
-[...5 lines deleted...]
-      <c r="H106" s="36" t="s">
+      <c r="B106" s="35"/>
+      <c r="C106" s="35"/>
+      <c r="D106" s="35"/>
+      <c r="E106" s="35"/>
+      <c r="F106" s="35"/>
+      <c r="G106" s="35"/>
+      <c r="H106" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A107" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B107" s="38">
+      <c r="B107" s="37">
         <v>45178</v>
       </c>
-      <c r="C107" s="38">
+      <c r="C107" s="37">
         <v>45178</v>
       </c>
-      <c r="D107" s="38">
+      <c r="D107" s="37">
         <v>39442</v>
       </c>
-      <c r="E107" s="38">
+      <c r="E107" s="37">
         <v>39442</v>
       </c>
-      <c r="F107" s="38">
+      <c r="F107" s="37">
         <v>39442</v>
       </c>
-      <c r="G107" s="38">
+      <c r="G107" s="37">
         <v>39442</v>
       </c>
-      <c r="H107" s="38">
+      <c r="H107" s="37">
         <v>9867</v>
       </c>
     </row>
     <row r="108" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A108" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B108" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H108" s="36" t="s">
+      <c r="B108" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D108" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F108" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H108" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A109" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B109" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H109" s="36" t="s">
+      <c r="B109" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D109" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F109" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H109" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:8" s="25" customFormat="1" ht="33.75">
       <c r="A110" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B110" s="36"/>
-[...5 lines deleted...]
-      <c r="H110" s="36" t="s">
+      <c r="B110" s="35"/>
+      <c r="C110" s="35"/>
+      <c r="D110" s="35"/>
+      <c r="E110" s="35"/>
+      <c r="F110" s="35"/>
+      <c r="G110" s="35"/>
+      <c r="H110" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="111" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A111" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B111" s="36"/>
-[...5 lines deleted...]
-      <c r="H111" s="36" t="s">
+      <c r="B111" s="35"/>
+      <c r="C111" s="35"/>
+      <c r="D111" s="35"/>
+      <c r="E111" s="35"/>
+      <c r="F111" s="35"/>
+      <c r="G111" s="35"/>
+      <c r="H111" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="112" spans="1:8" s="25" customFormat="1" ht="33.75">
       <c r="A112" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B112" s="38">
+      <c r="B112" s="37">
         <v>13027</v>
       </c>
-      <c r="C112" s="38">
+      <c r="C112" s="37">
         <v>13027</v>
       </c>
-      <c r="D112" s="36" t="s">
-[...11 lines deleted...]
-      <c r="H112" s="36" t="s">
+      <c r="D112" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F112" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H112" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A113" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B113" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H113" s="36" t="s">
+      <c r="B113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H113" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A114" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B114" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H114" s="36" t="s">
+      <c r="B114" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E114" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F114" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G114" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H114" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:8" s="25" customFormat="1" ht="45">
       <c r="A115" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B115" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H115" s="36" t="s">
+      <c r="B115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H115" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A116" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B116" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H116" s="36" t="s">
+      <c r="B116" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D116" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F116" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G116" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H116" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:8" s="25" customFormat="1" ht="67.5">
       <c r="A117" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B117" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H117" s="36" t="s">
+      <c r="B117" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D117" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E117" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F117" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G117" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H117" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A118" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B118" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H118" s="36" t="s">
+      <c r="B118" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D118" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F118" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H118" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A119" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B119" s="36"/>
-[...5 lines deleted...]
-      <c r="H119" s="36" t="s">
+      <c r="B119" s="35"/>
+      <c r="C119" s="35"/>
+      <c r="D119" s="35"/>
+      <c r="E119" s="35"/>
+      <c r="F119" s="35"/>
+      <c r="G119" s="35"/>
+      <c r="H119" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="120" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A120" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B120" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H120" s="36" t="s">
+      <c r="B120" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D120" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F120" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H120" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A121" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B121" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H121" s="36" t="s">
+      <c r="B121" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D121" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E121" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F121" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G121" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H121" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:8" s="25" customFormat="1" ht="45">
       <c r="A122" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B122" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H122" s="36" t="s">
+      <c r="B122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H122" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A123" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B123" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H123" s="36" t="s">
+      <c r="B123" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D123" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F123" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H123" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A124" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B124" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H124" s="36" t="s">
+      <c r="B124" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D124" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E124" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F124" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G124" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H124" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A125" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B125" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H125" s="36" t="s">
+      <c r="B125" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D125" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E125" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F125" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G125" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H125" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:8" s="25" customFormat="1" ht="56.25">
       <c r="A126" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B126" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H126" s="36" t="s">
+      <c r="B126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H126" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A127" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B127" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H127" s="36" t="s">
+      <c r="B127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H127" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A128" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B128" s="38">
+      <c r="B128" s="37">
         <v>4973</v>
       </c>
-      <c r="C128" s="38">
+      <c r="C128" s="37">
         <v>4973</v>
       </c>
-      <c r="D128" s="38">
+      <c r="D128" s="37">
         <v>4973</v>
       </c>
-      <c r="E128" s="38">
+      <c r="E128" s="37">
         <v>4973</v>
       </c>
-      <c r="F128" s="38">
+      <c r="F128" s="37">
         <v>4973</v>
       </c>
-      <c r="G128" s="38">
+      <c r="G128" s="37">
         <v>4973</v>
       </c>
-      <c r="H128" s="36" t="s">
+      <c r="H128" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A129" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B129" s="38">
+      <c r="B129" s="37">
         <v>4729</v>
       </c>
-      <c r="C129" s="38">
+      <c r="C129" s="37">
         <v>4729</v>
       </c>
-      <c r="D129" s="38">
+      <c r="D129" s="37">
         <v>4729</v>
       </c>
-      <c r="E129" s="38">
+      <c r="E129" s="37">
         <v>4729</v>
       </c>
-      <c r="F129" s="38">
+      <c r="F129" s="37">
         <v>4729</v>
       </c>
-      <c r="G129" s="38">
+      <c r="G129" s="37">
         <v>4729</v>
       </c>
-      <c r="H129" s="36" t="s">
+      <c r="H129" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A130" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B130" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H130" s="36" t="s">
+      <c r="B130" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D130" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E130" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F130" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G130" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H130" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A131" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B131" s="36"/>
-[...5 lines deleted...]
-      <c r="H131" s="36" t="s">
+      <c r="B131" s="35"/>
+      <c r="C131" s="35"/>
+      <c r="D131" s="35"/>
+      <c r="E131" s="35"/>
+      <c r="F131" s="35"/>
+      <c r="G131" s="35"/>
+      <c r="H131" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="132" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A132" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B132" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H132" s="36" t="s">
+      <c r="B132" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E132" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F132" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G132" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H132" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A133" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B133" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H133" s="36" t="s">
+      <c r="B133" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D133" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G133" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H133" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A134" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B134" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H134" s="36" t="s">
+      <c r="B134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H134" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A135" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B135" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H135" s="36" t="s">
+      <c r="B135" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D135" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E135" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F135" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G135" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H135" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A136" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B136" s="38">
+      <c r="B136" s="37">
         <v>20258</v>
       </c>
-      <c r="C136" s="38">
+      <c r="C136" s="37">
         <v>20258</v>
       </c>
-      <c r="D136" s="38">
+      <c r="D136" s="37">
         <v>19791</v>
       </c>
-      <c r="E136" s="38">
+      <c r="E136" s="37">
         <v>19791</v>
       </c>
-      <c r="F136" s="38">
+      <c r="F136" s="37">
         <v>10286</v>
       </c>
-      <c r="G136" s="38">
+      <c r="G136" s="37">
         <v>10286</v>
       </c>
-      <c r="H136" s="38">
+      <c r="H136" s="37">
         <v>4098</v>
       </c>
     </row>
     <row r="137" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A137" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B137" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H137" s="36" t="s">
+      <c r="B137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H137" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A138" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B138" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H138" s="36" t="s">
+      <c r="B138" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D138" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E138" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F138" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G138" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H138" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A139" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B139" s="38">
+      <c r="B139" s="37">
         <v>3168</v>
       </c>
-      <c r="C139" s="38">
+      <c r="C139" s="37">
         <v>3168</v>
       </c>
-      <c r="D139" s="38">
+      <c r="D139" s="37">
         <v>3992</v>
       </c>
-      <c r="E139" s="38">
+      <c r="E139" s="37">
         <v>3992</v>
       </c>
-      <c r="F139" s="36" t="s">
-[...5 lines deleted...]
-      <c r="H139" s="38">
+      <c r="F139" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G139" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H139" s="37">
         <v>485</v>
       </c>
     </row>
     <row r="140" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A140" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B140" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H140" s="36" t="s">
+      <c r="B140" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D140" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E140" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F140" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G140" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H140" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A141" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B141" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H141" s="36" t="s">
+      <c r="B141" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D141" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F141" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H141" s="35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:8" s="25" customFormat="1" ht="33.75">
       <c r="A142" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B142" s="36"/>
-[...5 lines deleted...]
-      <c r="H142" s="36" t="s">
+      <c r="B142" s="35"/>
+      <c r="C142" s="35"/>
+      <c r="D142" s="35"/>
+      <c r="E142" s="35"/>
+      <c r="F142" s="35"/>
+      <c r="G142" s="35"/>
+      <c r="H142" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="143" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A143" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B143" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H143" s="36" t="s">
+      <c r="B143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H143" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A144" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B144" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H144" s="36" t="s">
+      <c r="B144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H144" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A145" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B145" s="36"/>
-[...5 lines deleted...]
-      <c r="H145" s="36" t="s">
+      <c r="B145" s="35"/>
+      <c r="C145" s="35"/>
+      <c r="D145" s="35"/>
+      <c r="E145" s="35"/>
+      <c r="F145" s="35"/>
+      <c r="G145" s="35"/>
+      <c r="H145" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="146" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A146" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B146" s="36"/>
-[...5 lines deleted...]
-      <c r="H146" s="36" t="s">
+      <c r="B146" s="35"/>
+      <c r="C146" s="35"/>
+      <c r="D146" s="35"/>
+      <c r="E146" s="35"/>
+      <c r="F146" s="35"/>
+      <c r="G146" s="35"/>
+      <c r="H146" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="147" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A147" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B147" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H147" s="38">
+      <c r="B147" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C147" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D147" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E147" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F147" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G147" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H147" s="37">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A148" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B148" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H148" s="38">
+      <c r="B148" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C148" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D148" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E148" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F148" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G148" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H148" s="37">
         <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A149" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B149" s="38">
+      <c r="B149" s="37">
         <v>492</v>
       </c>
-      <c r="C149" s="38">
+      <c r="C149" s="37">
         <v>492</v>
       </c>
-      <c r="D149" s="38">
+      <c r="D149" s="37">
         <v>252</v>
       </c>
-      <c r="E149" s="38">
+      <c r="E149" s="37">
         <v>252</v>
       </c>
-      <c r="F149" s="38">
+      <c r="F149" s="37">
         <v>3</v>
       </c>
-      <c r="G149" s="38">
+      <c r="G149" s="37">
         <v>3</v>
       </c>
-      <c r="H149" s="38">
+      <c r="H149" s="37">
         <v>2426</v>
       </c>
     </row>
     <row r="150" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A150" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B150" s="38">
+      <c r="B150" s="37">
         <v>492</v>
       </c>
-      <c r="C150" s="38">
+      <c r="C150" s="37">
         <v>492</v>
       </c>
-      <c r="D150" s="38">
+      <c r="D150" s="37">
         <v>252</v>
       </c>
-      <c r="E150" s="38">
+      <c r="E150" s="37">
         <v>252</v>
       </c>
-      <c r="F150" s="38">
+      <c r="F150" s="37">
         <v>3</v>
       </c>
-      <c r="G150" s="38">
+      <c r="G150" s="37">
         <v>3</v>
       </c>
-      <c r="H150" s="38">
+      <c r="H150" s="37">
         <v>2426</v>
       </c>
     </row>
     <row r="151" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A151" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B151" s="36"/>
-[...5 lines deleted...]
-      <c r="H151" s="36" t="s">
+      <c r="B151" s="35"/>
+      <c r="C151" s="35"/>
+      <c r="D151" s="35"/>
+      <c r="E151" s="35"/>
+      <c r="F151" s="35"/>
+      <c r="G151" s="35"/>
+      <c r="H151" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="152" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A152" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B152" s="36"/>
-[...5 lines deleted...]
-      <c r="H152" s="36" t="s">
+      <c r="B152" s="35"/>
+      <c r="C152" s="35"/>
+      <c r="D152" s="35"/>
+      <c r="E152" s="35"/>
+      <c r="F152" s="35"/>
+      <c r="G152" s="35"/>
+      <c r="H152" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="153" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A153" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B153" s="36"/>
-[...5 lines deleted...]
-      <c r="H153" s="36" t="s">
+      <c r="B153" s="35"/>
+      <c r="C153" s="35"/>
+      <c r="D153" s="35"/>
+      <c r="E153" s="35"/>
+      <c r="F153" s="35"/>
+      <c r="G153" s="35"/>
+      <c r="H153" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A154" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B154" s="36"/>
-[...5 lines deleted...]
-      <c r="H154" s="36" t="s">
+      <c r="B154" s="35"/>
+      <c r="C154" s="35"/>
+      <c r="D154" s="35"/>
+      <c r="E154" s="35"/>
+      <c r="F154" s="35"/>
+      <c r="G154" s="35"/>
+      <c r="H154" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A155" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B155" s="36"/>
-[...5 lines deleted...]
-      <c r="H155" s="36" t="s">
+      <c r="B155" s="35"/>
+      <c r="C155" s="35"/>
+      <c r="D155" s="35"/>
+      <c r="E155" s="35"/>
+      <c r="F155" s="35"/>
+      <c r="G155" s="35"/>
+      <c r="H155" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A156" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B156" s="36"/>
-[...5 lines deleted...]
-      <c r="H156" s="36" t="s">
+      <c r="B156" s="35"/>
+      <c r="C156" s="35"/>
+      <c r="D156" s="35"/>
+      <c r="E156" s="35"/>
+      <c r="F156" s="35"/>
+      <c r="G156" s="35"/>
+      <c r="H156" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="157" spans="1:8" s="25" customFormat="1" ht="22.5">
       <c r="A157" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B157" s="37">
+      <c r="B157" s="36">
         <v>678872.7</v>
       </c>
-      <c r="C157" s="37">
+      <c r="C157" s="36">
         <v>678872.7</v>
       </c>
-      <c r="D157" s="37">
+      <c r="D157" s="36">
         <v>412630.7</v>
       </c>
-      <c r="E157" s="37">
+      <c r="E157" s="36">
         <v>412630.7</v>
       </c>
-      <c r="F157" s="37">
+      <c r="F157" s="36">
         <v>412630.7</v>
       </c>
-      <c r="G157" s="37">
+      <c r="G157" s="36">
         <v>412630.7</v>
       </c>
-      <c r="H157" s="36" t="s">
+      <c r="H157" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A158" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B158" s="37">
+      <c r="B158" s="36">
         <v>402177.4</v>
       </c>
-      <c r="C158" s="37">
+      <c r="C158" s="36">
         <v>402177.4</v>
       </c>
-      <c r="D158" s="37">
+      <c r="D158" s="36">
         <v>358170.2</v>
       </c>
-      <c r="E158" s="37">
+      <c r="E158" s="36">
         <v>358170.2</v>
       </c>
-      <c r="F158" s="37">
+      <c r="F158" s="36">
         <v>358170.2</v>
       </c>
-      <c r="G158" s="37">
+      <c r="G158" s="36">
         <v>358170.2</v>
       </c>
-      <c r="H158" s="36" t="s">
+      <c r="H158" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A159" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B159" s="37">
+      <c r="B159" s="36">
         <v>16388</v>
       </c>
-      <c r="C159" s="37">
+      <c r="C159" s="36">
         <v>16388</v>
       </c>
-      <c r="D159" s="37">
+      <c r="D159" s="36">
         <v>9015</v>
       </c>
-      <c r="E159" s="37">
+      <c r="E159" s="36">
         <v>9015</v>
       </c>
-      <c r="F159" s="37">
+      <c r="F159" s="36">
         <v>9015</v>
       </c>
-      <c r="G159" s="37">
+      <c r="G159" s="36">
         <v>9015</v>
       </c>
-      <c r="H159" s="36" t="s">
+      <c r="H159" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A160" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B160" s="37">
+      <c r="B160" s="36">
         <v>260307.3</v>
       </c>
-      <c r="C160" s="37">
+      <c r="C160" s="36">
         <v>260307.3</v>
       </c>
-      <c r="D160" s="37">
+      <c r="D160" s="36">
         <v>45445.5</v>
       </c>
-      <c r="E160" s="37">
+      <c r="E160" s="36">
         <v>45445.5</v>
       </c>
-      <c r="F160" s="37">
+      <c r="F160" s="36">
         <v>45445.5</v>
       </c>
-      <c r="G160" s="37">
+      <c r="G160" s="36">
         <v>45445.5</v>
       </c>
-      <c r="H160" s="36" t="s">
+      <c r="H160" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:8" s="25" customFormat="1" ht="33.75">
       <c r="A161" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B161" s="37">
+      <c r="B161" s="36">
         <v>822.1</v>
       </c>
-      <c r="C161" s="37">
+      <c r="C161" s="36">
         <v>822.1</v>
       </c>
-      <c r="D161" s="37">
+      <c r="D161" s="36">
         <v>742</v>
       </c>
-      <c r="E161" s="37">
+      <c r="E161" s="36">
         <v>742</v>
       </c>
-      <c r="F161" s="37">
+      <c r="F161" s="36">
         <v>742</v>
       </c>
-      <c r="G161" s="37">
+      <c r="G161" s="36">
         <v>742</v>
       </c>
-      <c r="H161" s="36" t="s">
+      <c r="H161" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A162" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B162" s="37">
+      <c r="B162" s="36">
         <v>539.70000000000005</v>
       </c>
-      <c r="C162" s="37">
+      <c r="C162" s="36">
         <v>539.70000000000005</v>
       </c>
-      <c r="D162" s="37">
+      <c r="D162" s="36">
         <v>501.2</v>
       </c>
-      <c r="E162" s="37">
+      <c r="E162" s="36">
         <v>501.2</v>
       </c>
-      <c r="F162" s="37">
+      <c r="F162" s="36">
         <v>501.2</v>
       </c>
-      <c r="G162" s="37">
+      <c r="G162" s="36">
         <v>501.2</v>
       </c>
-      <c r="H162" s="36" t="s">
+      <c r="H162" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A163" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B163" s="37">
+      <c r="B163" s="36">
         <v>80</v>
       </c>
-      <c r="C163" s="37">
+      <c r="C163" s="36">
         <v>80</v>
       </c>
-      <c r="D163" s="37">
+      <c r="D163" s="36">
         <v>79.400000000000006</v>
       </c>
-      <c r="E163" s="37">
+      <c r="E163" s="36">
         <v>79.400000000000006</v>
       </c>
-      <c r="F163" s="37">
+      <c r="F163" s="36">
         <v>79.400000000000006</v>
       </c>
-      <c r="G163" s="37">
+      <c r="G163" s="36">
         <v>79.400000000000006</v>
       </c>
-      <c r="H163" s="36" t="s">
+      <c r="H163" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A164" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B164" s="37">
+      <c r="B164" s="36">
         <v>32.9</v>
       </c>
-      <c r="C164" s="37">
+      <c r="C164" s="36">
         <v>32.9</v>
       </c>
-      <c r="D164" s="37">
+      <c r="D164" s="36">
         <v>19.399999999999999</v>
       </c>
-      <c r="E164" s="37">
+      <c r="E164" s="36">
         <v>19.399999999999999</v>
       </c>
-      <c r="F164" s="37">
+      <c r="F164" s="36">
         <v>19.399999999999999</v>
       </c>
-      <c r="G164" s="37">
+      <c r="G164" s="36">
         <v>19.399999999999999</v>
       </c>
-      <c r="H164" s="36" t="s">
+      <c r="H164" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A165" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B165" s="37">
+      <c r="B165" s="36">
         <v>105.3</v>
       </c>
-      <c r="C165" s="37">
+      <c r="C165" s="36">
         <v>105.3</v>
       </c>
-      <c r="D165" s="37">
+      <c r="D165" s="36">
         <v>94</v>
       </c>
-      <c r="E165" s="37">
+      <c r="E165" s="36">
         <v>94</v>
       </c>
-      <c r="F165" s="37">
+      <c r="F165" s="36">
         <v>94</v>
       </c>
-      <c r="G165" s="37">
+      <c r="G165" s="36">
         <v>94</v>
       </c>
-      <c r="H165" s="36" t="s">
+      <c r="H165" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A166" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B166" s="37">
+      <c r="B166" s="36">
         <v>1.8</v>
       </c>
-      <c r="C166" s="37">
+      <c r="C166" s="36">
         <v>1.8</v>
       </c>
-      <c r="D166" s="37">
+      <c r="D166" s="36">
         <v>1.6</v>
       </c>
-      <c r="E166" s="37">
+      <c r="E166" s="36">
         <v>1.6</v>
       </c>
-      <c r="F166" s="37">
+      <c r="F166" s="36">
         <v>1.6</v>
       </c>
-      <c r="G166" s="37">
+      <c r="G166" s="36">
         <v>1.6</v>
       </c>
-      <c r="H166" s="36" t="s">
+      <c r="H166" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A167" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B167" s="37">
+      <c r="B167" s="36">
         <v>23.8</v>
       </c>
-      <c r="C167" s="37">
+      <c r="C167" s="36">
         <v>23.8</v>
       </c>
-      <c r="D167" s="37">
+      <c r="D167" s="36">
         <v>20.8</v>
       </c>
-      <c r="E167" s="37">
+      <c r="E167" s="36">
         <v>20.8</v>
       </c>
-      <c r="F167" s="37">
+      <c r="F167" s="36">
         <v>20.8</v>
       </c>
-      <c r="G167" s="37">
+      <c r="G167" s="36">
         <v>20.8</v>
       </c>
-      <c r="H167" s="36" t="s">
+      <c r="H167" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:8" s="25" customFormat="1" ht="11.25">
       <c r="A168" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B168" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H168" s="36" t="s">
+      <c r="B168" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C168" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D168" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E168" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F168" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G168" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H168" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:8" s="11" customFormat="1" ht="11.25">
       <c r="A169" s="26"/>
       <c r="B169" s="26"/>
       <c r="C169" s="26"/>
       <c r="D169" s="26"/>
       <c r="E169" s="26"/>
       <c r="F169" s="26"/>
       <c r="G169" s="26"/>
       <c r="H169" s="26"/>
     </row>
     <row r="170" spans="1:8" s="11" customFormat="1" ht="66.75" customHeight="1">
-      <c r="A170" s="54" t="s">
+      <c r="A170" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="B170" s="54"/>
-[...5 lines deleted...]
-      <c r="H170" s="54"/>
+      <c r="B170" s="53"/>
+      <c r="C170" s="53"/>
+      <c r="D170" s="53"/>
+      <c r="E170" s="53"/>
+      <c r="F170" s="53"/>
+      <c r="G170" s="53"/>
+      <c r="H170" s="53"/>
     </row>
     <row r="171" spans="1:8" s="14" customFormat="1"/>
     <row r="172" spans="1:8" s="14" customFormat="1"/>
     <row r="173" spans="1:8" s="14" customFormat="1"/>
     <row r="174" spans="1:8" s="14" customFormat="1"/>
     <row r="175" spans="1:8" s="14" customFormat="1"/>
     <row r="176" spans="1:8" s="14" customFormat="1"/>
     <row r="177" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A170:H170"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I179"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>109</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
       <c r="H4" s="28"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="29" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="29" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A8" s="39"/>
-[...6 lines deleted...]
-      <c r="H8" s="40"/>
+      <c r="A8" s="38"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A9" s="39"/>
-[...6 lines deleted...]
-      <c r="H9" s="40"/>
+      <c r="A9" s="38"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A10" s="39"/>
-[...6 lines deleted...]
-      <c r="H10" s="40"/>
+      <c r="A10" s="38"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
     </row>
     <row r="11" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A11" s="39"/>
-[...6 lines deleted...]
-      <c r="H11" s="40"/>
+      <c r="A11" s="38"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
     </row>
     <row r="12" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A12" s="41"/>
-[...6 lines deleted...]
-      <c r="H12" s="40"/>
+      <c r="A12" s="40"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
     </row>
     <row r="13" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A13" s="41"/>
-[...6 lines deleted...]
-      <c r="H13" s="40"/>
+      <c r="A13" s="40"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
     </row>
     <row r="14" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A14" s="41"/>
-[...6 lines deleted...]
-      <c r="H14" s="42"/>
+      <c r="A14" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
     </row>
     <row r="15" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A15" s="41"/>
-[...6 lines deleted...]
-      <c r="H15" s="40"/>
+      <c r="A15" s="40"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
     </row>
     <row r="16" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A16" s="41"/>
-[...6 lines deleted...]
-      <c r="H16" s="40"/>
+      <c r="A16" s="40"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="39"/>
     </row>
     <row r="17" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A17" s="41"/>
-[...6 lines deleted...]
-      <c r="H17" s="40"/>
+      <c r="A17" s="40"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="39"/>
     </row>
     <row r="18" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A18" s="41"/>
-[...6 lines deleted...]
-      <c r="H18" s="42"/>
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
     </row>
     <row r="19" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A19" s="41"/>
-[...6 lines deleted...]
-      <c r="H19" s="40"/>
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
     </row>
     <row r="20" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A20" s="41"/>
-[...6 lines deleted...]
-      <c r="H20" s="40"/>
+      <c r="A20" s="40"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
     </row>
     <row r="21" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A21" s="41"/>
-[...6 lines deleted...]
-      <c r="H21" s="40"/>
+      <c r="A21" s="40"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="39"/>
     </row>
     <row r="22" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A22" s="41"/>
-[...6 lines deleted...]
-      <c r="H22" s="40"/>
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
     </row>
     <row r="23" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A23" s="41"/>
-[...6 lines deleted...]
-      <c r="H23" s="40"/>
+      <c r="A23" s="40"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
     </row>
     <row r="24" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A24" s="41"/>
-[...6 lines deleted...]
-      <c r="H24" s="40"/>
+      <c r="A24" s="40"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
     </row>
     <row r="25" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A25" s="41"/>
-[...6 lines deleted...]
-      <c r="H25" s="40"/>
+      <c r="A25" s="40"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
     </row>
     <row r="26" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A26" s="41"/>
-[...6 lines deleted...]
-      <c r="H26" s="42"/>
+      <c r="A26" s="40"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
     </row>
     <row r="27" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A27" s="41"/>
-[...6 lines deleted...]
-      <c r="H27" s="40"/>
+      <c r="A27" s="40"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="39"/>
     </row>
     <row r="28" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A28" s="41"/>
-[...6 lines deleted...]
-      <c r="H28" s="42"/>
+      <c r="A28" s="40"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="41"/>
     </row>
     <row r="29" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A29" s="41"/>
-[...6 lines deleted...]
-      <c r="H29" s="40"/>
+      <c r="A29" s="40"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
     </row>
     <row r="30" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A30" s="41"/>
-[...6 lines deleted...]
-      <c r="H30" s="40"/>
+      <c r="A30" s="40"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
     </row>
     <row r="31" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A31" s="41"/>
-[...6 lines deleted...]
-      <c r="H31" s="40"/>
+      <c r="A31" s="40"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
     </row>
     <row r="32" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A32" s="41"/>
-[...6 lines deleted...]
-      <c r="H32" s="40"/>
+      <c r="A32" s="40"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
     </row>
     <row r="33" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A33" s="41"/>
-[...6 lines deleted...]
-      <c r="H33" s="40"/>
+      <c r="A33" s="40"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
     </row>
     <row r="34" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A34" s="41"/>
-[...6 lines deleted...]
-      <c r="H34" s="40"/>
+      <c r="A34" s="40"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
     </row>
     <row r="35" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A35" s="41"/>
-[...6 lines deleted...]
-      <c r="H35" s="40"/>
+      <c r="A35" s="40"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
     </row>
     <row r="36" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A36" s="41"/>
-[...6 lines deleted...]
-      <c r="H36" s="40"/>
+      <c r="A36" s="40"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
     </row>
     <row r="37" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A37" s="41"/>
-[...6 lines deleted...]
-      <c r="H37" s="40"/>
+      <c r="A37" s="40"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
     </row>
     <row r="38" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A38" s="41"/>
-[...6 lines deleted...]
-      <c r="H38" s="40"/>
+      <c r="A38" s="40"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="39"/>
     </row>
     <row r="39" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A39" s="41"/>
-[...6 lines deleted...]
-      <c r="H39" s="40"/>
+      <c r="A39" s="40"/>
+      <c r="B39" s="41"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
     </row>
     <row r="40" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A40" s="41"/>
-[...6 lines deleted...]
-      <c r="H40" s="40"/>
+      <c r="A40" s="40"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
     </row>
     <row r="41" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A41" s="41"/>
-[...6 lines deleted...]
-      <c r="H41" s="40"/>
+      <c r="A41" s="40"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="39"/>
     </row>
     <row r="42" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A42" s="41"/>
-[...6 lines deleted...]
-      <c r="H42" s="40"/>
+      <c r="A42" s="40"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="39"/>
     </row>
     <row r="43" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A43" s="41"/>
-[...6 lines deleted...]
-      <c r="H43" s="40"/>
+      <c r="A43" s="40"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
     </row>
     <row r="44" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A44" s="41"/>
-[...6 lines deleted...]
-      <c r="H44" s="40"/>
+      <c r="A44" s="40"/>
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
     </row>
     <row r="45" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A45" s="41"/>
-[...6 lines deleted...]
-      <c r="H45" s="40"/>
+      <c r="A45" s="40"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="39"/>
     </row>
     <row r="46" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A46" s="39"/>
-[...6 lines deleted...]
-      <c r="H46" s="40"/>
+      <c r="A46" s="38"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
     </row>
     <row r="47" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A47" s="41"/>
-[...6 lines deleted...]
-      <c r="H47" s="42"/>
+      <c r="A47" s="40"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
     </row>
     <row r="48" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A48" s="41"/>
-[...6 lines deleted...]
-      <c r="H48" s="42"/>
+      <c r="A48" s="40"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
     </row>
     <row r="49" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A49" s="41"/>
-[...6 lines deleted...]
-      <c r="H49" s="40"/>
+      <c r="A49" s="40"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="39"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="39"/>
     </row>
     <row r="50" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A50" s="41"/>
-[...6 lines deleted...]
-      <c r="H50" s="40"/>
+      <c r="A50" s="40"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="41"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="39"/>
     </row>
     <row r="51" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A51" s="41"/>
-[...6 lines deleted...]
-      <c r="H51" s="42"/>
+      <c r="A51" s="40"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="41"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A52" s="41"/>
-[...6 lines deleted...]
-      <c r="H52" s="42"/>
+      <c r="A52" s="40"/>
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
     </row>
     <row r="53" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A53" s="41"/>
-[...6 lines deleted...]
-      <c r="H53" s="40"/>
+      <c r="A53" s="40"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
     </row>
     <row r="54" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A54" s="41"/>
-[...6 lines deleted...]
-      <c r="H54" s="40"/>
+      <c r="A54" s="40"/>
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="39"/>
+      <c r="H54" s="39"/>
     </row>
     <row r="55" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A55" s="41"/>
-[...6 lines deleted...]
-      <c r="H55" s="40"/>
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
     </row>
     <row r="56" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A56" s="41"/>
-[...6 lines deleted...]
-      <c r="H56" s="40"/>
+      <c r="A56" s="40"/>
+      <c r="B56" s="41"/>
+      <c r="C56" s="41"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
     </row>
     <row r="57" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A57" s="41"/>
-[...6 lines deleted...]
-      <c r="H57" s="40"/>
+      <c r="A57" s="40"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="39"/>
     </row>
     <row r="58" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A58" s="41"/>
-[...6 lines deleted...]
-      <c r="H58" s="42"/>
+      <c r="A58" s="40"/>
+      <c r="B58" s="41"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="41"/>
+      <c r="E58" s="41"/>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
     </row>
     <row r="59" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A59" s="41"/>
-[...6 lines deleted...]
-      <c r="H59" s="40"/>
+      <c r="A59" s="40"/>
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="39"/>
+      <c r="F59" s="39"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="39"/>
     </row>
     <row r="60" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A60" s="41"/>
-[...6 lines deleted...]
-      <c r="H60" s="42"/>
+      <c r="A60" s="40"/>
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
     </row>
     <row r="61" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A61" s="39"/>
-[...6 lines deleted...]
-      <c r="H61" s="40"/>
+      <c r="A61" s="38"/>
+      <c r="B61" s="39"/>
+      <c r="C61" s="39"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="39"/>
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="39"/>
     </row>
     <row r="62" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A62" s="39"/>
-[...6 lines deleted...]
-      <c r="H62" s="40"/>
+      <c r="A62" s="38"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="39"/>
     </row>
     <row r="63" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A63" s="41"/>
-[...6 lines deleted...]
-      <c r="H63" s="40"/>
+      <c r="A63" s="40"/>
+      <c r="B63" s="42"/>
+      <c r="C63" s="42"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="42"/>
+      <c r="G63" s="42"/>
+      <c r="H63" s="39"/>
     </row>
     <row r="64" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A64" s="41"/>
-[...6 lines deleted...]
-      <c r="H64" s="40"/>
+      <c r="A64" s="40"/>
+      <c r="B64" s="42"/>
+      <c r="C64" s="42"/>
+      <c r="D64" s="42"/>
+      <c r="E64" s="42"/>
+      <c r="F64" s="42"/>
+      <c r="G64" s="42"/>
+      <c r="H64" s="39"/>
     </row>
     <row r="65" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A65" s="41"/>
-[...6 lines deleted...]
-      <c r="H65" s="43"/>
+      <c r="A65" s="40"/>
+      <c r="B65" s="42"/>
+      <c r="C65" s="42"/>
+      <c r="D65" s="42"/>
+      <c r="E65" s="42"/>
+      <c r="F65" s="42"/>
+      <c r="G65" s="42"/>
+      <c r="H65" s="42"/>
     </row>
     <row r="66" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A66" s="41"/>
-[...6 lines deleted...]
-      <c r="H66" s="43"/>
+      <c r="A66" s="40"/>
+      <c r="B66" s="42"/>
+      <c r="C66" s="42"/>
+      <c r="D66" s="42"/>
+      <c r="E66" s="42"/>
+      <c r="F66" s="42"/>
+      <c r="G66" s="42"/>
+      <c r="H66" s="42"/>
     </row>
     <row r="67" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A67" s="41"/>
-[...6 lines deleted...]
-      <c r="H67" s="43"/>
+      <c r="A67" s="40"/>
+      <c r="B67" s="42"/>
+      <c r="C67" s="42"/>
+      <c r="D67" s="42"/>
+      <c r="E67" s="42"/>
+      <c r="F67" s="42"/>
+      <c r="G67" s="42"/>
+      <c r="H67" s="42"/>
     </row>
     <row r="68" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A68" s="41"/>
-[...6 lines deleted...]
-      <c r="H68" s="40"/>
+      <c r="A68" s="40"/>
+      <c r="B68" s="42"/>
+      <c r="C68" s="42"/>
+      <c r="D68" s="42"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="42"/>
+      <c r="G68" s="42"/>
+      <c r="H68" s="39"/>
     </row>
     <row r="69" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A69" s="41"/>
-[...6 lines deleted...]
-      <c r="H69" s="43"/>
+      <c r="A69" s="40"/>
+      <c r="B69" s="42"/>
+      <c r="C69" s="42"/>
+      <c r="D69" s="42"/>
+      <c r="E69" s="42"/>
+      <c r="F69" s="42"/>
+      <c r="G69" s="42"/>
+      <c r="H69" s="42"/>
     </row>
     <row r="70" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A70" s="41"/>
-[...6 lines deleted...]
-      <c r="H70" s="43"/>
+      <c r="A70" s="40"/>
+      <c r="B70" s="42"/>
+      <c r="C70" s="42"/>
+      <c r="D70" s="42"/>
+      <c r="E70" s="42"/>
+      <c r="F70" s="42"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
     </row>
     <row r="71" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A71" s="41"/>
-[...6 lines deleted...]
-      <c r="H71" s="43"/>
+      <c r="A71" s="40"/>
+      <c r="B71" s="42"/>
+      <c r="C71" s="42"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="42"/>
     </row>
     <row r="72" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A72" s="41"/>
-[...6 lines deleted...]
-      <c r="H72" s="43"/>
+      <c r="A72" s="40"/>
+      <c r="B72" s="42"/>
+      <c r="C72" s="42"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="42"/>
+      <c r="G72" s="42"/>
+      <c r="H72" s="42"/>
     </row>
     <row r="73" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A73" s="41"/>
-[...6 lines deleted...]
-      <c r="H73" s="40"/>
+      <c r="A73" s="40"/>
+      <c r="B73" s="42"/>
+      <c r="C73" s="42"/>
+      <c r="D73" s="42"/>
+      <c r="E73" s="42"/>
+      <c r="F73" s="42"/>
+      <c r="G73" s="42"/>
+      <c r="H73" s="39"/>
     </row>
     <row r="74" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A74" s="41"/>
-[...6 lines deleted...]
-      <c r="H74" s="40"/>
+      <c r="A74" s="40"/>
+      <c r="B74" s="39"/>
+      <c r="C74" s="39"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="39"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="39"/>
+      <c r="H74" s="39"/>
     </row>
     <row r="75" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A75" s="41"/>
-[...6 lines deleted...]
-      <c r="H75" s="40"/>
+      <c r="A75" s="40"/>
+      <c r="B75" s="39"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="39"/>
     </row>
     <row r="76" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A76" s="41"/>
-[...6 lines deleted...]
-      <c r="H76" s="43"/>
+      <c r="A76" s="40"/>
+      <c r="B76" s="42"/>
+      <c r="C76" s="42"/>
+      <c r="D76" s="42"/>
+      <c r="E76" s="42"/>
+      <c r="F76" s="42"/>
+      <c r="G76" s="42"/>
+      <c r="H76" s="42"/>
     </row>
     <row r="77" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A77" s="41"/>
-[...6 lines deleted...]
-      <c r="H77" s="43"/>
+      <c r="A77" s="40"/>
+      <c r="B77" s="42"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="42"/>
+      <c r="F77" s="42"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="42"/>
     </row>
     <row r="78" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A78" s="41"/>
-[...6 lines deleted...]
-      <c r="H78" s="40"/>
+      <c r="A78" s="40"/>
+      <c r="B78" s="42"/>
+      <c r="C78" s="42"/>
+      <c r="D78" s="42"/>
+      <c r="E78" s="42"/>
+      <c r="F78" s="42"/>
+      <c r="G78" s="42"/>
+      <c r="H78" s="39"/>
     </row>
     <row r="79" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A79" s="41"/>
-[...6 lines deleted...]
-      <c r="H79" s="43"/>
+      <c r="A79" s="40"/>
+      <c r="B79" s="42"/>
+      <c r="C79" s="42"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="42"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="42"/>
     </row>
     <row r="80" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A80" s="41"/>
-[...6 lines deleted...]
-      <c r="H80" s="43"/>
+      <c r="A80" s="40"/>
+      <c r="B80" s="42"/>
+      <c r="C80" s="42"/>
+      <c r="D80" s="42"/>
+      <c r="E80" s="42"/>
+      <c r="F80" s="42"/>
+      <c r="G80" s="42"/>
+      <c r="H80" s="42"/>
     </row>
     <row r="81" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A81" s="41"/>
-[...6 lines deleted...]
-      <c r="H81" s="40"/>
+      <c r="A81" s="40"/>
+      <c r="B81" s="39"/>
+      <c r="C81" s="42"/>
+      <c r="D81" s="39"/>
+      <c r="E81" s="42"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="39"/>
     </row>
     <row r="82" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A82" s="41"/>
-[...6 lines deleted...]
-      <c r="H82" s="40"/>
+      <c r="A82" s="40"/>
+      <c r="B82" s="39"/>
+      <c r="C82" s="42"/>
+      <c r="D82" s="39"/>
+      <c r="E82" s="42"/>
+      <c r="F82" s="39"/>
+      <c r="G82" s="42"/>
+      <c r="H82" s="39"/>
     </row>
     <row r="83" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A83" s="41"/>
-[...6 lines deleted...]
-      <c r="H83" s="43"/>
+      <c r="A83" s="40"/>
+      <c r="B83" s="42"/>
+      <c r="C83" s="42"/>
+      <c r="D83" s="42"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="42"/>
+      <c r="G83" s="42"/>
+      <c r="H83" s="42"/>
     </row>
     <row r="84" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A84" s="41"/>
-[...6 lines deleted...]
-      <c r="H84" s="43"/>
+      <c r="A84" s="40"/>
+      <c r="B84" s="42"/>
+      <c r="C84" s="42"/>
+      <c r="D84" s="42"/>
+      <c r="E84" s="42"/>
+      <c r="F84" s="42"/>
+      <c r="G84" s="42"/>
+      <c r="H84" s="42"/>
     </row>
     <row r="85" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A85" s="41"/>
-[...6 lines deleted...]
-      <c r="H85" s="40"/>
+      <c r="A85" s="40"/>
+      <c r="B85" s="39"/>
+      <c r="C85" s="42"/>
+      <c r="D85" s="39"/>
+      <c r="E85" s="42"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="42"/>
+      <c r="H85" s="39"/>
     </row>
     <row r="86" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A86" s="41"/>
-[...6 lines deleted...]
-      <c r="H86" s="40"/>
+      <c r="A86" s="40"/>
+      <c r="B86" s="39"/>
+      <c r="C86" s="42"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="42"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="42"/>
+      <c r="H86" s="39"/>
     </row>
     <row r="87" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A87" s="41"/>
-[...6 lines deleted...]
-      <c r="H87" s="43"/>
+      <c r="A87" s="40"/>
+      <c r="B87" s="42"/>
+      <c r="C87" s="42"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="42"/>
+      <c r="F87" s="42"/>
+      <c r="G87" s="42"/>
+      <c r="H87" s="42"/>
     </row>
     <row r="88" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A88" s="41"/>
-[...6 lines deleted...]
-      <c r="H88" s="43"/>
+      <c r="A88" s="40"/>
+      <c r="B88" s="42"/>
+      <c r="C88" s="42"/>
+      <c r="D88" s="42"/>
+      <c r="E88" s="42"/>
+      <c r="F88" s="42"/>
+      <c r="G88" s="42"/>
+      <c r="H88" s="42"/>
     </row>
     <row r="89" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A89" s="41"/>
-[...6 lines deleted...]
-      <c r="H89" s="40"/>
+      <c r="A89" s="40"/>
+      <c r="B89" s="42"/>
+      <c r="C89" s="42"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
     </row>
     <row r="90" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A90" s="41"/>
-[...6 lines deleted...]
-      <c r="H90" s="43"/>
+      <c r="A90" s="40"/>
+      <c r="B90" s="42"/>
+      <c r="C90" s="42"/>
+      <c r="D90" s="42"/>
+      <c r="E90" s="42"/>
+      <c r="F90" s="42"/>
+      <c r="G90" s="42"/>
+      <c r="H90" s="42"/>
     </row>
     <row r="91" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A91" s="41"/>
-[...6 lines deleted...]
-      <c r="H91" s="43"/>
+      <c r="A91" s="40"/>
+      <c r="B91" s="42"/>
+      <c r="C91" s="42"/>
+      <c r="D91" s="42"/>
+      <c r="E91" s="42"/>
+      <c r="F91" s="42"/>
+      <c r="G91" s="42"/>
+      <c r="H91" s="42"/>
     </row>
     <row r="92" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A92" s="41"/>
-[...6 lines deleted...]
-      <c r="H92" s="40"/>
+      <c r="A92" s="40"/>
+      <c r="B92" s="42"/>
+      <c r="C92" s="42"/>
+      <c r="D92" s="42"/>
+      <c r="E92" s="42"/>
+      <c r="F92" s="42"/>
+      <c r="G92" s="42"/>
+      <c r="H92" s="39"/>
     </row>
     <row r="93" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A93" s="41"/>
-[...6 lines deleted...]
-      <c r="H93" s="40"/>
+      <c r="A93" s="40"/>
+      <c r="B93" s="42"/>
+      <c r="C93" s="42"/>
+      <c r="D93" s="42"/>
+      <c r="E93" s="42"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="42"/>
+      <c r="H93" s="39"/>
     </row>
     <row r="94" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A94" s="41"/>
-[...6 lines deleted...]
-      <c r="H94" s="40"/>
+      <c r="A94" s="40"/>
+      <c r="B94" s="42"/>
+      <c r="C94" s="42"/>
+      <c r="D94" s="42"/>
+      <c r="E94" s="42"/>
+      <c r="F94" s="42"/>
+      <c r="G94" s="42"/>
+      <c r="H94" s="39"/>
     </row>
     <row r="95" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A95" s="41"/>
-[...6 lines deleted...]
-      <c r="H95" s="40"/>
+      <c r="A95" s="40"/>
+      <c r="B95" s="42"/>
+      <c r="C95" s="42"/>
+      <c r="D95" s="42"/>
+      <c r="E95" s="42"/>
+      <c r="F95" s="42"/>
+      <c r="G95" s="42"/>
+      <c r="H95" s="39"/>
     </row>
     <row r="96" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A96" s="39"/>
-[...6 lines deleted...]
-      <c r="H96" s="40"/>
+      <c r="A96" s="38"/>
+      <c r="B96" s="39"/>
+      <c r="C96" s="39"/>
+      <c r="D96" s="39"/>
+      <c r="E96" s="39"/>
+      <c r="F96" s="39"/>
+      <c r="G96" s="39"/>
+      <c r="H96" s="39"/>
     </row>
     <row r="97" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A97" s="41"/>
-[...6 lines deleted...]
-      <c r="H97" s="42"/>
+      <c r="A97" s="40"/>
+      <c r="B97" s="41"/>
+      <c r="C97" s="41"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="41"/>
+      <c r="G97" s="41"/>
+      <c r="H97" s="41"/>
     </row>
     <row r="98" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A98" s="41"/>
-[...6 lines deleted...]
-      <c r="H98" s="42"/>
+      <c r="A98" s="40"/>
+      <c r="B98" s="41"/>
+      <c r="C98" s="41"/>
+      <c r="D98" s="41"/>
+      <c r="E98" s="41"/>
+      <c r="F98" s="41"/>
+      <c r="G98" s="41"/>
+      <c r="H98" s="41"/>
     </row>
     <row r="99" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A99" s="41"/>
-[...6 lines deleted...]
-      <c r="H99" s="40"/>
+      <c r="A99" s="40"/>
+      <c r="B99" s="41"/>
+      <c r="C99" s="41"/>
+      <c r="D99" s="41"/>
+      <c r="E99" s="41"/>
+      <c r="F99" s="41"/>
+      <c r="G99" s="41"/>
+      <c r="H99" s="39"/>
     </row>
     <row r="100" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A100" s="41"/>
-[...6 lines deleted...]
-      <c r="H100" s="40"/>
+      <c r="A100" s="40"/>
+      <c r="B100" s="41"/>
+      <c r="C100" s="41"/>
+      <c r="D100" s="41"/>
+      <c r="E100" s="41"/>
+      <c r="F100" s="41"/>
+      <c r="G100" s="41"/>
+      <c r="H100" s="39"/>
     </row>
     <row r="101" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A101" s="41"/>
-[...6 lines deleted...]
-      <c r="H101" s="40"/>
+      <c r="A101" s="40"/>
+      <c r="B101" s="41"/>
+      <c r="C101" s="41"/>
+      <c r="D101" s="41"/>
+      <c r="E101" s="41"/>
+      <c r="F101" s="41"/>
+      <c r="G101" s="41"/>
+      <c r="H101" s="39"/>
     </row>
     <row r="102" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A102" s="39"/>
-[...6 lines deleted...]
-      <c r="H102" s="40"/>
+      <c r="A102" s="38"/>
+      <c r="B102" s="39"/>
+      <c r="C102" s="39"/>
+      <c r="D102" s="39"/>
+      <c r="E102" s="39"/>
+      <c r="F102" s="39"/>
+      <c r="G102" s="39"/>
+      <c r="H102" s="39"/>
     </row>
     <row r="103" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A103" s="39"/>
-[...6 lines deleted...]
-      <c r="H103" s="40"/>
+      <c r="A103" s="38"/>
+      <c r="B103" s="39"/>
+      <c r="C103" s="39"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="39"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="39"/>
+      <c r="H103" s="39"/>
     </row>
     <row r="104" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A104" s="39"/>
-[...6 lines deleted...]
-      <c r="H104" s="40"/>
+      <c r="A104" s="38"/>
+      <c r="B104" s="39"/>
+      <c r="C104" s="39"/>
+      <c r="D104" s="39"/>
+      <c r="E104" s="39"/>
+      <c r="F104" s="39"/>
+      <c r="G104" s="39"/>
+      <c r="H104" s="39"/>
     </row>
     <row r="105" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A105" s="39"/>
-[...6 lines deleted...]
-      <c r="H105" s="40"/>
+      <c r="A105" s="38"/>
+      <c r="B105" s="39"/>
+      <c r="C105" s="39"/>
+      <c r="D105" s="39"/>
+      <c r="E105" s="39"/>
+      <c r="F105" s="39"/>
+      <c r="G105" s="39"/>
+      <c r="H105" s="39"/>
     </row>
     <row r="106" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A106" s="39"/>
-[...6 lines deleted...]
-      <c r="H106" s="40"/>
+      <c r="A106" s="38"/>
+      <c r="B106" s="39"/>
+      <c r="C106" s="39"/>
+      <c r="D106" s="39"/>
+      <c r="E106" s="39"/>
+      <c r="F106" s="39"/>
+      <c r="G106" s="39"/>
+      <c r="H106" s="39"/>
     </row>
     <row r="107" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A107" s="41"/>
-[...6 lines deleted...]
-      <c r="H107" s="40"/>
+      <c r="A107" s="40"/>
+      <c r="B107" s="39"/>
+      <c r="C107" s="41"/>
+      <c r="D107" s="39"/>
+      <c r="E107" s="41"/>
+      <c r="F107" s="39"/>
+      <c r="G107" s="41"/>
+      <c r="H107" s="39"/>
     </row>
     <row r="108" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A108" s="41"/>
-[...6 lines deleted...]
-      <c r="H108" s="40"/>
+      <c r="A108" s="40"/>
+      <c r="B108" s="39"/>
+      <c r="C108" s="41"/>
+      <c r="D108" s="39"/>
+      <c r="E108" s="39"/>
+      <c r="F108" s="39"/>
+      <c r="G108" s="39"/>
+      <c r="H108" s="39"/>
     </row>
     <row r="109" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A109" s="41"/>
-[...6 lines deleted...]
-      <c r="H109" s="40"/>
+      <c r="A109" s="40"/>
+      <c r="B109" s="39"/>
+      <c r="C109" s="41"/>
+      <c r="D109" s="39"/>
+      <c r="E109" s="41"/>
+      <c r="F109" s="39"/>
+      <c r="G109" s="41"/>
+      <c r="H109" s="39"/>
     </row>
     <row r="110" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A110" s="39"/>
-[...6 lines deleted...]
-      <c r="H110" s="40"/>
+      <c r="A110" s="38"/>
+      <c r="B110" s="39"/>
+      <c r="C110" s="39"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="39"/>
+      <c r="F110" s="39"/>
+      <c r="G110" s="39"/>
+      <c r="H110" s="39"/>
     </row>
     <row r="111" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A111" s="39"/>
-[...6 lines deleted...]
-      <c r="H111" s="40"/>
+      <c r="A111" s="38"/>
+      <c r="B111" s="39"/>
+      <c r="C111" s="39"/>
+      <c r="D111" s="39"/>
+      <c r="E111" s="39"/>
+      <c r="F111" s="39"/>
+      <c r="G111" s="39"/>
+      <c r="H111" s="39"/>
     </row>
     <row r="112" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A112" s="39"/>
-[...6 lines deleted...]
-      <c r="H112" s="40"/>
+      <c r="A112" s="38"/>
+      <c r="B112" s="39"/>
+      <c r="C112" s="39"/>
+      <c r="D112" s="39"/>
+      <c r="E112" s="39"/>
+      <c r="F112" s="39"/>
+      <c r="G112" s="39"/>
+      <c r="H112" s="39"/>
     </row>
     <row r="113" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A113" s="41"/>
-[...6 lines deleted...]
-      <c r="H113" s="43"/>
+      <c r="A113" s="40"/>
+      <c r="B113" s="42"/>
+      <c r="C113" s="42"/>
+      <c r="D113" s="42"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+      <c r="G113" s="42"/>
+      <c r="H113" s="42"/>
     </row>
     <row r="114" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A114" s="41"/>
-[...6 lines deleted...]
-      <c r="H114" s="43"/>
+      <c r="A114" s="40"/>
+      <c r="B114" s="42"/>
+      <c r="C114" s="42"/>
+      <c r="D114" s="42"/>
+      <c r="E114" s="42"/>
+      <c r="F114" s="42"/>
+      <c r="G114" s="42"/>
+      <c r="H114" s="42"/>
     </row>
     <row r="115" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A115" s="41"/>
-[...6 lines deleted...]
-      <c r="H115" s="43"/>
+      <c r="A115" s="40"/>
+      <c r="B115" s="42"/>
+      <c r="C115" s="42"/>
+      <c r="D115" s="42"/>
+      <c r="E115" s="42"/>
+      <c r="F115" s="42"/>
+      <c r="G115" s="42"/>
+      <c r="H115" s="42"/>
     </row>
     <row r="116" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A116" s="41"/>
-[...6 lines deleted...]
-      <c r="H116" s="40"/>
+      <c r="A116" s="40"/>
+      <c r="B116" s="39"/>
+      <c r="C116" s="42"/>
+      <c r="D116" s="39"/>
+      <c r="E116" s="42"/>
+      <c r="F116" s="39"/>
+      <c r="G116" s="42"/>
+      <c r="H116" s="39"/>
     </row>
     <row r="117" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A117" s="41"/>
-[...6 lines deleted...]
-      <c r="H117" s="40"/>
+      <c r="A117" s="40"/>
+      <c r="B117" s="39"/>
+      <c r="C117" s="42"/>
+      <c r="D117" s="39"/>
+      <c r="E117" s="42"/>
+      <c r="F117" s="39"/>
+      <c r="G117" s="42"/>
+      <c r="H117" s="39"/>
     </row>
     <row r="118" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A118" s="39"/>
-[...6 lines deleted...]
-      <c r="H118" s="40"/>
+      <c r="A118" s="38"/>
+      <c r="B118" s="39"/>
+      <c r="C118" s="39"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="39"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="39"/>
     </row>
     <row r="119" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A119" s="39"/>
-[...6 lines deleted...]
-      <c r="H119" s="40"/>
+      <c r="A119" s="38"/>
+      <c r="B119" s="39"/>
+      <c r="C119" s="39"/>
+      <c r="D119" s="39"/>
+      <c r="E119" s="39"/>
+      <c r="F119" s="39"/>
+      <c r="G119" s="39"/>
+      <c r="H119" s="39"/>
     </row>
     <row r="120" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A120" s="41"/>
-[...6 lines deleted...]
-      <c r="H120" s="40"/>
+      <c r="A120" s="40"/>
+      <c r="B120" s="42"/>
+      <c r="C120" s="42"/>
+      <c r="D120" s="42"/>
+      <c r="E120" s="42"/>
+      <c r="F120" s="42"/>
+      <c r="G120" s="42"/>
+      <c r="H120" s="39"/>
     </row>
     <row r="121" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A121" s="41"/>
-[...6 lines deleted...]
-      <c r="H121" s="40"/>
+      <c r="A121" s="40"/>
+      <c r="B121" s="39"/>
+      <c r="C121" s="42"/>
+      <c r="D121" s="39"/>
+      <c r="E121" s="42"/>
+      <c r="F121" s="39"/>
+      <c r="G121" s="42"/>
+      <c r="H121" s="39"/>
     </row>
     <row r="122" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A122" s="41"/>
-[...6 lines deleted...]
-      <c r="H122" s="40"/>
+      <c r="A122" s="40"/>
+      <c r="B122" s="42"/>
+      <c r="C122" s="42"/>
+      <c r="D122" s="42"/>
+      <c r="E122" s="42"/>
+      <c r="F122" s="42"/>
+      <c r="G122" s="42"/>
+      <c r="H122" s="39"/>
     </row>
     <row r="123" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A123" s="41"/>
-[...6 lines deleted...]
-      <c r="H123" s="40"/>
+      <c r="A123" s="40"/>
+      <c r="B123" s="39"/>
+      <c r="C123" s="42"/>
+      <c r="D123" s="39"/>
+      <c r="E123" s="42"/>
+      <c r="F123" s="39"/>
+      <c r="G123" s="42"/>
+      <c r="H123" s="39"/>
     </row>
     <row r="124" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A124" s="41"/>
-[...6 lines deleted...]
-      <c r="H124" s="40"/>
+      <c r="A124" s="40"/>
+      <c r="B124" s="39"/>
+      <c r="C124" s="42"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="42"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="42"/>
+      <c r="H124" s="39"/>
     </row>
     <row r="125" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A125" s="41"/>
-[...6 lines deleted...]
-      <c r="H125" s="40"/>
+      <c r="A125" s="40"/>
+      <c r="B125" s="42"/>
+      <c r="C125" s="42"/>
+      <c r="D125" s="42"/>
+      <c r="E125" s="42"/>
+      <c r="F125" s="42"/>
+      <c r="G125" s="42"/>
+      <c r="H125" s="39"/>
     </row>
     <row r="126" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A126" s="41"/>
-[...6 lines deleted...]
-      <c r="H126" s="40"/>
+      <c r="A126" s="40"/>
+      <c r="B126" s="42"/>
+      <c r="C126" s="42"/>
+      <c r="D126" s="42"/>
+      <c r="E126" s="42"/>
+      <c r="F126" s="42"/>
+      <c r="G126" s="42"/>
+      <c r="H126" s="39"/>
     </row>
     <row r="127" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A127" s="39"/>
-[...6 lines deleted...]
-      <c r="H127" s="40"/>
+      <c r="A127" s="38"/>
+      <c r="B127" s="39"/>
+      <c r="C127" s="39"/>
+      <c r="D127" s="39"/>
+      <c r="E127" s="39"/>
+      <c r="F127" s="39"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="39"/>
     </row>
     <row r="128" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A128" s="41"/>
-[...6 lines deleted...]
-      <c r="H128" s="40"/>
+      <c r="A128" s="40"/>
+      <c r="B128" s="41"/>
+      <c r="C128" s="41"/>
+      <c r="D128" s="39"/>
+      <c r="E128" s="39"/>
+      <c r="F128" s="39"/>
+      <c r="G128" s="39"/>
+      <c r="H128" s="39"/>
     </row>
     <row r="129" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A129" s="41"/>
-[...6 lines deleted...]
-      <c r="H129" s="40"/>
+      <c r="A129" s="40"/>
+      <c r="B129" s="41"/>
+      <c r="C129" s="41"/>
+      <c r="D129" s="39"/>
+      <c r="E129" s="39"/>
+      <c r="F129" s="39"/>
+      <c r="G129" s="39"/>
+      <c r="H129" s="39"/>
     </row>
     <row r="130" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A130" s="41"/>
-[...6 lines deleted...]
-      <c r="H130" s="42"/>
+      <c r="A130" s="40"/>
+      <c r="B130" s="41"/>
+      <c r="C130" s="41"/>
+      <c r="D130" s="41"/>
+      <c r="E130" s="41"/>
+      <c r="F130" s="41"/>
+      <c r="G130" s="41"/>
+      <c r="H130" s="41"/>
     </row>
     <row r="131" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A131" s="41"/>
-[...6 lines deleted...]
-      <c r="H131" s="42"/>
+      <c r="A131" s="40"/>
+      <c r="B131" s="41"/>
+      <c r="C131" s="41"/>
+      <c r="D131" s="41"/>
+      <c r="E131" s="41"/>
+      <c r="F131" s="41"/>
+      <c r="G131" s="41"/>
+      <c r="H131" s="41"/>
     </row>
     <row r="132" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A132" s="41"/>
-[...6 lines deleted...]
-      <c r="H132" s="40"/>
+      <c r="A132" s="40"/>
+      <c r="B132" s="42"/>
+      <c r="C132" s="42"/>
+      <c r="D132" s="39"/>
+      <c r="E132" s="39"/>
+      <c r="F132" s="39"/>
+      <c r="G132" s="39"/>
+      <c r="H132" s="39"/>
     </row>
     <row r="133" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A133" s="41"/>
-[...6 lines deleted...]
-      <c r="H133" s="40"/>
+      <c r="A133" s="40"/>
+      <c r="B133" s="42"/>
+      <c r="C133" s="42"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="39"/>
+      <c r="F133" s="39"/>
+      <c r="G133" s="39"/>
+      <c r="H133" s="39"/>
     </row>
     <row r="134" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A134" s="41"/>
-[...6 lines deleted...]
-      <c r="H134" s="40"/>
+      <c r="A134" s="40"/>
+      <c r="B134" s="39"/>
+      <c r="C134" s="42"/>
+      <c r="D134" s="39"/>
+      <c r="E134" s="42"/>
+      <c r="F134" s="39"/>
+      <c r="G134" s="42"/>
+      <c r="H134" s="39"/>
     </row>
     <row r="135" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A135" s="41"/>
-[...6 lines deleted...]
-      <c r="H135" s="40"/>
+      <c r="A135" s="40"/>
+      <c r="B135" s="39"/>
+      <c r="C135" s="39"/>
+      <c r="D135" s="39"/>
+      <c r="E135" s="39"/>
+      <c r="F135" s="39"/>
+      <c r="G135" s="39"/>
+      <c r="H135" s="39"/>
     </row>
     <row r="136" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A136" s="41"/>
-[...6 lines deleted...]
-      <c r="H136" s="40"/>
+      <c r="A136" s="40"/>
+      <c r="B136" s="39"/>
+      <c r="C136" s="42"/>
+      <c r="D136" s="39"/>
+      <c r="E136" s="42"/>
+      <c r="F136" s="39"/>
+      <c r="G136" s="42"/>
+      <c r="H136" s="39"/>
     </row>
     <row r="137" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A137" s="41"/>
-[...6 lines deleted...]
-      <c r="H137" s="40"/>
+      <c r="A137" s="40"/>
+      <c r="B137" s="42"/>
+      <c r="C137" s="42"/>
+      <c r="D137" s="42"/>
+      <c r="E137" s="42"/>
+      <c r="F137" s="42"/>
+      <c r="G137" s="42"/>
+      <c r="H137" s="39"/>
     </row>
     <row r="138" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A138" s="41"/>
-[...6 lines deleted...]
-      <c r="H138" s="40"/>
+      <c r="A138" s="40"/>
+      <c r="B138" s="42"/>
+      <c r="C138" s="42"/>
+      <c r="D138" s="42"/>
+      <c r="E138" s="42"/>
+      <c r="F138" s="42"/>
+      <c r="G138" s="42"/>
+      <c r="H138" s="39"/>
     </row>
     <row r="139" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A139" s="41"/>
-[...6 lines deleted...]
-      <c r="H139" s="40"/>
+      <c r="A139" s="40"/>
+      <c r="B139" s="39"/>
+      <c r="C139" s="42"/>
+      <c r="D139" s="39"/>
+      <c r="E139" s="42"/>
+      <c r="F139" s="39"/>
+      <c r="G139" s="42"/>
+      <c r="H139" s="39"/>
     </row>
     <row r="140" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A140" s="41"/>
-[...6 lines deleted...]
-      <c r="H140" s="40"/>
+      <c r="A140" s="40"/>
+      <c r="B140" s="42"/>
+      <c r="C140" s="42"/>
+      <c r="D140" s="39"/>
+      <c r="E140" s="39"/>
+      <c r="F140" s="39"/>
+      <c r="G140" s="39"/>
+      <c r="H140" s="39"/>
     </row>
     <row r="141" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A141" s="41"/>
-[...6 lines deleted...]
-      <c r="H141" s="40"/>
+      <c r="A141" s="40"/>
+      <c r="B141" s="42"/>
+      <c r="C141" s="42"/>
+      <c r="D141" s="39"/>
+      <c r="E141" s="39"/>
+      <c r="F141" s="39"/>
+      <c r="G141" s="39"/>
+      <c r="H141" s="39"/>
     </row>
     <row r="142" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A142" s="39"/>
-[...6 lines deleted...]
-      <c r="H142" s="40"/>
+      <c r="A142" s="38"/>
+      <c r="B142" s="39"/>
+      <c r="C142" s="39"/>
+      <c r="D142" s="39"/>
+      <c r="E142" s="39"/>
+      <c r="F142" s="39"/>
+      <c r="G142" s="39"/>
+      <c r="H142" s="39"/>
     </row>
     <row r="143" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A143" s="41"/>
-[...6 lines deleted...]
-      <c r="H143" s="43"/>
+      <c r="A143" s="40"/>
+      <c r="B143" s="42"/>
+      <c r="C143" s="42"/>
+      <c r="D143" s="42"/>
+      <c r="E143" s="42"/>
+      <c r="F143" s="42"/>
+      <c r="G143" s="42"/>
+      <c r="H143" s="42"/>
     </row>
     <row r="144" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A144" s="41"/>
-[...6 lines deleted...]
-      <c r="H144" s="43"/>
+      <c r="A144" s="40"/>
+      <c r="B144" s="42"/>
+      <c r="C144" s="42"/>
+      <c r="D144" s="42"/>
+      <c r="E144" s="42"/>
+      <c r="F144" s="42"/>
+      <c r="G144" s="42"/>
+      <c r="H144" s="42"/>
     </row>
     <row r="145" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A145" s="41"/>
-[...6 lines deleted...]
-      <c r="H145" s="43"/>
+      <c r="A145" s="40"/>
+      <c r="B145" s="42"/>
+      <c r="C145" s="42"/>
+      <c r="D145" s="42"/>
+      <c r="E145" s="42"/>
+      <c r="F145" s="42"/>
+      <c r="G145" s="42"/>
+      <c r="H145" s="42"/>
     </row>
     <row r="146" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A146" s="41"/>
-[...6 lines deleted...]
-      <c r="H146" s="43"/>
+      <c r="A146" s="40"/>
+      <c r="B146" s="42"/>
+      <c r="C146" s="42"/>
+      <c r="D146" s="42"/>
+      <c r="E146" s="42"/>
+      <c r="F146" s="42"/>
+      <c r="G146" s="42"/>
+      <c r="H146" s="42"/>
     </row>
     <row r="147" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A147" s="41"/>
-[...6 lines deleted...]
-      <c r="H147" s="43"/>
+      <c r="A147" s="40"/>
+      <c r="B147" s="42"/>
+      <c r="C147" s="42"/>
+      <c r="D147" s="42"/>
+      <c r="E147" s="42"/>
+      <c r="F147" s="42"/>
+      <c r="G147" s="42"/>
+      <c r="H147" s="42"/>
     </row>
     <row r="148" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A148" s="41"/>
-[...6 lines deleted...]
-      <c r="H148" s="43"/>
+      <c r="A148" s="40"/>
+      <c r="B148" s="42"/>
+      <c r="C148" s="42"/>
+      <c r="D148" s="42"/>
+      <c r="E148" s="42"/>
+      <c r="F148" s="42"/>
+      <c r="G148" s="42"/>
+      <c r="H148" s="42"/>
     </row>
     <row r="149" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A149" s="41"/>
-[...6 lines deleted...]
-      <c r="H149" s="43"/>
+      <c r="A149" s="40"/>
+      <c r="B149" s="42"/>
+      <c r="C149" s="42"/>
+      <c r="D149" s="42"/>
+      <c r="E149" s="42"/>
+      <c r="F149" s="39"/>
+      <c r="G149" s="42"/>
+      <c r="H149" s="42"/>
     </row>
     <row r="150" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A150" s="41"/>
-[...6 lines deleted...]
-      <c r="H150" s="43"/>
+      <c r="A150" s="40"/>
+      <c r="B150" s="42"/>
+      <c r="C150" s="42"/>
+      <c r="D150" s="42"/>
+      <c r="E150" s="42"/>
+      <c r="F150" s="39"/>
+      <c r="G150" s="42"/>
+      <c r="H150" s="42"/>
     </row>
     <row r="151" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A151" s="41"/>
-[...6 lines deleted...]
-      <c r="H151" s="43"/>
+      <c r="A151" s="40"/>
+      <c r="B151" s="42"/>
+      <c r="C151" s="42"/>
+      <c r="D151" s="42"/>
+      <c r="E151" s="42"/>
+      <c r="F151" s="39"/>
+      <c r="G151" s="42"/>
+      <c r="H151" s="42"/>
     </row>
     <row r="152" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A152" s="41"/>
-[...6 lines deleted...]
-      <c r="H152" s="40"/>
+      <c r="A152" s="40"/>
+      <c r="B152" s="39"/>
+      <c r="C152" s="42"/>
+      <c r="D152" s="39"/>
+      <c r="E152" s="42"/>
+      <c r="F152" s="39"/>
+      <c r="G152" s="39"/>
+      <c r="H152" s="39"/>
     </row>
     <row r="153" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A153" s="39"/>
-[...6 lines deleted...]
-      <c r="H153" s="40"/>
+      <c r="A153" s="38"/>
+      <c r="B153" s="39"/>
+      <c r="C153" s="39"/>
+      <c r="D153" s="39"/>
+      <c r="E153" s="39"/>
+      <c r="F153" s="39"/>
+      <c r="G153" s="39"/>
+      <c r="H153" s="39"/>
     </row>
     <row r="154" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A154" s="41"/>
-[...6 lines deleted...]
-      <c r="H154" s="40"/>
+      <c r="A154" s="40"/>
+      <c r="B154" s="39"/>
+      <c r="C154" s="42"/>
+      <c r="D154" s="39"/>
+      <c r="E154" s="42"/>
+      <c r="F154" s="39"/>
+      <c r="G154" s="42"/>
+      <c r="H154" s="39"/>
     </row>
     <row r="155" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A155" s="41"/>
-[...6 lines deleted...]
-      <c r="H155" s="40"/>
+      <c r="A155" s="40"/>
+      <c r="B155" s="39"/>
+      <c r="C155" s="42"/>
+      <c r="D155" s="39"/>
+      <c r="E155" s="42"/>
+      <c r="F155" s="39"/>
+      <c r="G155" s="42"/>
+      <c r="H155" s="39"/>
     </row>
     <row r="156" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A156" s="39"/>
-[...6 lines deleted...]
-      <c r="H156" s="40"/>
+      <c r="A156" s="38"/>
+      <c r="B156" s="39"/>
+      <c r="C156" s="39"/>
+      <c r="D156" s="39"/>
+      <c r="E156" s="39"/>
+      <c r="F156" s="39"/>
+      <c r="G156" s="39"/>
+      <c r="H156" s="39"/>
     </row>
     <row r="157" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A157" s="39"/>
-[...6 lines deleted...]
-      <c r="H157" s="40"/>
+      <c r="A157" s="38"/>
+      <c r="B157" s="39"/>
+      <c r="C157" s="39"/>
+      <c r="D157" s="39"/>
+      <c r="E157" s="39"/>
+      <c r="F157" s="39"/>
+      <c r="G157" s="39"/>
+      <c r="H157" s="39"/>
     </row>
     <row r="158" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A158" s="41"/>
-[...6 lines deleted...]
-      <c r="H158" s="43"/>
+      <c r="A158" s="40"/>
+      <c r="B158" s="42"/>
+      <c r="C158" s="42"/>
+      <c r="D158" s="42"/>
+      <c r="E158" s="42"/>
+      <c r="F158" s="39"/>
+      <c r="G158" s="42"/>
+      <c r="H158" s="42"/>
     </row>
     <row r="159" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A159" s="41"/>
-[...6 lines deleted...]
-      <c r="H159" s="43"/>
+      <c r="A159" s="40"/>
+      <c r="B159" s="42"/>
+      <c r="C159" s="42"/>
+      <c r="D159" s="42"/>
+      <c r="E159" s="42"/>
+      <c r="F159" s="39"/>
+      <c r="G159" s="42"/>
+      <c r="H159" s="42"/>
     </row>
     <row r="160" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A160" s="41"/>
-[...6 lines deleted...]
-      <c r="H160" s="43"/>
+      <c r="A160" s="40"/>
+      <c r="B160" s="42"/>
+      <c r="C160" s="42"/>
+      <c r="D160" s="42"/>
+      <c r="E160" s="42"/>
+      <c r="F160" s="42"/>
+      <c r="G160" s="42"/>
+      <c r="H160" s="42"/>
     </row>
     <row r="161" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A161" s="41"/>
-[...6 lines deleted...]
-      <c r="H161" s="43"/>
+      <c r="A161" s="40"/>
+      <c r="B161" s="42"/>
+      <c r="C161" s="42"/>
+      <c r="D161" s="42"/>
+      <c r="E161" s="42"/>
+      <c r="F161" s="42"/>
+      <c r="G161" s="42"/>
+      <c r="H161" s="42"/>
     </row>
     <row r="162" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A162" s="39"/>
-[...6 lines deleted...]
-      <c r="H162" s="40"/>
+      <c r="A162" s="38"/>
+      <c r="B162" s="39"/>
+      <c r="C162" s="39"/>
+      <c r="D162" s="39"/>
+      <c r="E162" s="39"/>
+      <c r="F162" s="39"/>
+      <c r="G162" s="39"/>
+      <c r="H162" s="39"/>
     </row>
     <row r="163" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A163" s="39"/>
-[...6 lines deleted...]
-      <c r="H163" s="40"/>
+      <c r="A163" s="38"/>
+      <c r="B163" s="39"/>
+      <c r="C163" s="39"/>
+      <c r="D163" s="39"/>
+      <c r="E163" s="39"/>
+      <c r="F163" s="39"/>
+      <c r="G163" s="39"/>
+      <c r="H163" s="39"/>
     </row>
     <row r="164" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A164" s="39"/>
-[...6 lines deleted...]
-      <c r="H164" s="40"/>
+      <c r="A164" s="38"/>
+      <c r="B164" s="39"/>
+      <c r="C164" s="39"/>
+      <c r="D164" s="39"/>
+      <c r="E164" s="39"/>
+      <c r="F164" s="39"/>
+      <c r="G164" s="39"/>
+      <c r="H164" s="39"/>
     </row>
     <row r="165" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A165" s="39"/>
-[...6 lines deleted...]
-      <c r="H165" s="40"/>
+      <c r="A165" s="38"/>
+      <c r="B165" s="39"/>
+      <c r="C165" s="39"/>
+      <c r="D165" s="39"/>
+      <c r="E165" s="39"/>
+      <c r="F165" s="39"/>
+      <c r="G165" s="39"/>
+      <c r="H165" s="39"/>
     </row>
     <row r="166" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A166" s="39"/>
-[...6 lines deleted...]
-      <c r="H166" s="40"/>
+      <c r="A166" s="38"/>
+      <c r="B166" s="39"/>
+      <c r="C166" s="39"/>
+      <c r="D166" s="39"/>
+      <c r="E166" s="39"/>
+      <c r="F166" s="39"/>
+      <c r="G166" s="39"/>
+      <c r="H166" s="39"/>
     </row>
     <row r="167" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A167" s="39"/>
-[...6 lines deleted...]
-      <c r="H167" s="40"/>
+      <c r="A167" s="38"/>
+      <c r="B167" s="39"/>
+      <c r="C167" s="39"/>
+      <c r="D167" s="39"/>
+      <c r="E167" s="39"/>
+      <c r="F167" s="39"/>
+      <c r="G167" s="39"/>
+      <c r="H167" s="39"/>
     </row>
     <row r="168" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A168" s="41"/>
-[...6 lines deleted...]
-      <c r="H168" s="40"/>
+      <c r="A168" s="40"/>
+      <c r="B168" s="41"/>
+      <c r="C168" s="41"/>
+      <c r="D168" s="41"/>
+      <c r="E168" s="41"/>
+      <c r="F168" s="41"/>
+      <c r="G168" s="41"/>
+      <c r="H168" s="39"/>
     </row>
     <row r="169" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A169" s="41"/>
-[...6 lines deleted...]
-      <c r="H169" s="40"/>
+      <c r="A169" s="40"/>
+      <c r="B169" s="41"/>
+      <c r="C169" s="41"/>
+      <c r="D169" s="41"/>
+      <c r="E169" s="41"/>
+      <c r="F169" s="41"/>
+      <c r="G169" s="41"/>
+      <c r="H169" s="39"/>
     </row>
     <row r="170" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A170" s="41"/>
-[...6 lines deleted...]
-      <c r="H170" s="40"/>
+      <c r="A170" s="40"/>
+      <c r="B170" s="41"/>
+      <c r="C170" s="41"/>
+      <c r="D170" s="41"/>
+      <c r="E170" s="41"/>
+      <c r="F170" s="41"/>
+      <c r="G170" s="41"/>
+      <c r="H170" s="39"/>
     </row>
     <row r="171" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A171" s="41"/>
-[...6 lines deleted...]
-      <c r="H171" s="40"/>
+      <c r="A171" s="40"/>
+      <c r="B171" s="41"/>
+      <c r="C171" s="41"/>
+      <c r="D171" s="41"/>
+      <c r="E171" s="41"/>
+      <c r="F171" s="41"/>
+      <c r="G171" s="41"/>
+      <c r="H171" s="39"/>
     </row>
     <row r="172" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A172" s="41"/>
-[...6 lines deleted...]
-      <c r="H172" s="40"/>
+      <c r="A172" s="40"/>
+      <c r="B172" s="41"/>
+      <c r="C172" s="41"/>
+      <c r="D172" s="41"/>
+      <c r="E172" s="41"/>
+      <c r="F172" s="41"/>
+      <c r="G172" s="41"/>
+      <c r="H172" s="39"/>
     </row>
     <row r="173" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A173" s="41"/>
-[...6 lines deleted...]
-      <c r="H173" s="40"/>
+      <c r="A173" s="40"/>
+      <c r="B173" s="41"/>
+      <c r="C173" s="41"/>
+      <c r="D173" s="41"/>
+      <c r="E173" s="41"/>
+      <c r="F173" s="41"/>
+      <c r="G173" s="41"/>
+      <c r="H173" s="39"/>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174" s="41"/>
-[...6 lines deleted...]
-      <c r="H174" s="40"/>
+      <c r="A174" s="40"/>
+      <c r="B174" s="39"/>
+      <c r="C174" s="41"/>
+      <c r="D174" s="39"/>
+      <c r="E174" s="41"/>
+      <c r="F174" s="39"/>
+      <c r="G174" s="41"/>
+      <c r="H174" s="39"/>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175" s="41"/>
-[...6 lines deleted...]
-      <c r="H175" s="40"/>
+      <c r="A175" s="40"/>
+      <c r="B175" s="41"/>
+      <c r="C175" s="41"/>
+      <c r="D175" s="41"/>
+      <c r="E175" s="41"/>
+      <c r="F175" s="41"/>
+      <c r="G175" s="41"/>
+      <c r="H175" s="39"/>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176" s="41"/>
-[...6 lines deleted...]
-      <c r="H176" s="40"/>
+      <c r="A176" s="40"/>
+      <c r="B176" s="41"/>
+      <c r="C176" s="41"/>
+      <c r="D176" s="41"/>
+      <c r="E176" s="41"/>
+      <c r="F176" s="41"/>
+      <c r="G176" s="41"/>
+      <c r="H176" s="39"/>
     </row>
     <row r="177" spans="1:8">
-      <c r="A177" s="41"/>
-[...6 lines deleted...]
-      <c r="H177" s="40"/>
+      <c r="A177" s="40"/>
+      <c r="B177" s="41"/>
+      <c r="C177" s="41"/>
+      <c r="D177" s="41"/>
+      <c r="E177" s="41"/>
+      <c r="F177" s="41"/>
+      <c r="G177" s="41"/>
+      <c r="H177" s="39"/>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178" s="44"/>
-[...6 lines deleted...]
-      <c r="H178" s="45"/>
+      <c r="A178" s="43"/>
+      <c r="B178" s="44"/>
+      <c r="C178" s="45"/>
+      <c r="D178" s="44"/>
+      <c r="E178" s="45"/>
+      <c r="F178" s="44"/>
+      <c r="G178" s="45"/>
+      <c r="H178" s="44"/>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179" s="54"/>
-[...6 lines deleted...]
-      <c r="H179" s="54"/>
+      <c r="A179" s="53"/>
+      <c r="B179" s="53"/>
+      <c r="C179" s="53"/>
+      <c r="D179" s="53"/>
+      <c r="E179" s="53"/>
+      <c r="F179" s="53"/>
+      <c r="G179" s="53"/>
+      <c r="H179" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>110</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A8" s="39"/>
-[...6 lines deleted...]
-      <c r="H8" s="40"/>
+      <c r="A8" s="38"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A9" s="39"/>
-[...6 lines deleted...]
-      <c r="H9" s="40"/>
+      <c r="A9" s="38"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A10" s="39"/>
-[...6 lines deleted...]
-      <c r="H10" s="40"/>
+      <c r="A10" s="38"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
     </row>
     <row r="11" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A11" s="39"/>
-[...6 lines deleted...]
-      <c r="H11" s="40"/>
+      <c r="A11" s="38"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
     </row>
     <row r="12" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A12" s="41"/>
-[...6 lines deleted...]
-      <c r="H12" s="40"/>
+      <c r="A12" s="40"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
     </row>
     <row r="13" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A13" s="41"/>
-[...6 lines deleted...]
-      <c r="H13" s="40"/>
+      <c r="A13" s="40"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
     </row>
     <row r="14" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A14" s="41"/>
-[...6 lines deleted...]
-      <c r="H14" s="42"/>
+      <c r="A14" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
     </row>
     <row r="15" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A15" s="41"/>
-[...6 lines deleted...]
-      <c r="H15" s="40"/>
+      <c r="A15" s="40"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
     </row>
     <row r="16" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A16" s="41"/>
-[...6 lines deleted...]
-      <c r="H16" s="40"/>
+      <c r="A16" s="40"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="39"/>
     </row>
     <row r="17" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A17" s="41"/>
-[...6 lines deleted...]
-      <c r="H17" s="40"/>
+      <c r="A17" s="40"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="39"/>
     </row>
     <row r="18" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A18" s="41"/>
-[...6 lines deleted...]
-      <c r="H18" s="42"/>
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
     </row>
     <row r="19" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A19" s="41"/>
-[...6 lines deleted...]
-      <c r="H19" s="40"/>
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
     </row>
     <row r="20" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A20" s="41"/>
-[...6 lines deleted...]
-      <c r="H20" s="40"/>
+      <c r="A20" s="40"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
     </row>
     <row r="21" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A21" s="41"/>
-[...6 lines deleted...]
-      <c r="H21" s="40"/>
+      <c r="A21" s="40"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="39"/>
     </row>
     <row r="22" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A22" s="41"/>
-[...6 lines deleted...]
-      <c r="H22" s="40"/>
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
     </row>
     <row r="23" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A23" s="41"/>
-[...6 lines deleted...]
-      <c r="H23" s="40"/>
+      <c r="A23" s="40"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
     </row>
     <row r="24" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A24" s="41"/>
-[...6 lines deleted...]
-      <c r="H24" s="40"/>
+      <c r="A24" s="40"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
     </row>
     <row r="25" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A25" s="41"/>
-[...6 lines deleted...]
-      <c r="H25" s="40"/>
+      <c r="A25" s="40"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
     </row>
     <row r="26" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A26" s="41"/>
-[...6 lines deleted...]
-      <c r="H26" s="42"/>
+      <c r="A26" s="40"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
     </row>
     <row r="27" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A27" s="41"/>
-[...6 lines deleted...]
-      <c r="H27" s="40"/>
+      <c r="A27" s="40"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="39"/>
     </row>
     <row r="28" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A28" s="41"/>
-[...6 lines deleted...]
-      <c r="H28" s="42"/>
+      <c r="A28" s="40"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="41"/>
     </row>
     <row r="29" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A29" s="41"/>
-[...6 lines deleted...]
-      <c r="H29" s="40"/>
+      <c r="A29" s="40"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
     </row>
     <row r="30" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A30" s="41"/>
-[...6 lines deleted...]
-      <c r="H30" s="40"/>
+      <c r="A30" s="40"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
     </row>
     <row r="31" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A31" s="41"/>
-[...6 lines deleted...]
-      <c r="H31" s="40"/>
+      <c r="A31" s="40"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
     </row>
     <row r="32" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A32" s="41"/>
-[...6 lines deleted...]
-      <c r="H32" s="40"/>
+      <c r="A32" s="40"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
     </row>
     <row r="33" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A33" s="41"/>
-[...6 lines deleted...]
-      <c r="H33" s="40"/>
+      <c r="A33" s="40"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
     </row>
     <row r="34" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A34" s="41"/>
-[...6 lines deleted...]
-      <c r="H34" s="40"/>
+      <c r="A34" s="40"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
     </row>
     <row r="35" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A35" s="41"/>
-[...6 lines deleted...]
-      <c r="H35" s="40"/>
+      <c r="A35" s="40"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
     </row>
     <row r="36" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A36" s="41"/>
-[...6 lines deleted...]
-      <c r="H36" s="40"/>
+      <c r="A36" s="40"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
     </row>
     <row r="37" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A37" s="41"/>
-[...6 lines deleted...]
-      <c r="H37" s="40"/>
+      <c r="A37" s="40"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
     </row>
     <row r="38" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A38" s="41"/>
-[...6 lines deleted...]
-      <c r="H38" s="40"/>
+      <c r="A38" s="40"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="39"/>
     </row>
     <row r="39" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A39" s="41"/>
-[...6 lines deleted...]
-      <c r="H39" s="40"/>
+      <c r="A39" s="40"/>
+      <c r="B39" s="41"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
     </row>
     <row r="40" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A40" s="41"/>
-[...6 lines deleted...]
-      <c r="H40" s="40"/>
+      <c r="A40" s="40"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
     </row>
     <row r="41" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A41" s="41"/>
-[...6 lines deleted...]
-      <c r="H41" s="40"/>
+      <c r="A41" s="40"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="39"/>
     </row>
     <row r="42" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A42" s="41"/>
-[...6 lines deleted...]
-      <c r="H42" s="40"/>
+      <c r="A42" s="40"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="39"/>
     </row>
     <row r="43" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A43" s="41"/>
-[...6 lines deleted...]
-      <c r="H43" s="40"/>
+      <c r="A43" s="40"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
     </row>
     <row r="44" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A44" s="41"/>
-[...6 lines deleted...]
-      <c r="H44" s="40"/>
+      <c r="A44" s="40"/>
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
     </row>
     <row r="45" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A45" s="41"/>
-[...6 lines deleted...]
-      <c r="H45" s="40"/>
+      <c r="A45" s="40"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="39"/>
     </row>
     <row r="46" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A46" s="39"/>
-[...6 lines deleted...]
-      <c r="H46" s="40"/>
+      <c r="A46" s="38"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
     </row>
     <row r="47" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A47" s="41"/>
-[...6 lines deleted...]
-      <c r="H47" s="42"/>
+      <c r="A47" s="40"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
     </row>
     <row r="48" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A48" s="41"/>
-[...6 lines deleted...]
-      <c r="H48" s="42"/>
+      <c r="A48" s="40"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
     </row>
     <row r="49" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A49" s="41"/>
-[...6 lines deleted...]
-      <c r="H49" s="40"/>
+      <c r="A49" s="40"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="39"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="39"/>
     </row>
     <row r="50" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A50" s="41"/>
-[...6 lines deleted...]
-      <c r="H50" s="40"/>
+      <c r="A50" s="40"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="41"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="39"/>
     </row>
     <row r="51" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A51" s="41"/>
-[...6 lines deleted...]
-      <c r="H51" s="42"/>
+      <c r="A51" s="40"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="41"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A52" s="41"/>
-[...6 lines deleted...]
-      <c r="H52" s="42"/>
+      <c r="A52" s="40"/>
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
     </row>
     <row r="53" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A53" s="41"/>
-[...6 lines deleted...]
-      <c r="H53" s="40"/>
+      <c r="A53" s="40"/>
+      <c r="B53" s="39"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
     </row>
     <row r="54" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A54" s="41"/>
-[...6 lines deleted...]
-      <c r="H54" s="40"/>
+      <c r="A54" s="40"/>
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="39"/>
+      <c r="H54" s="39"/>
     </row>
     <row r="55" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A55" s="41"/>
-[...6 lines deleted...]
-      <c r="H55" s="40"/>
+      <c r="A55" s="40"/>
+      <c r="B55" s="39"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
     </row>
     <row r="56" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A56" s="41"/>
-[...6 lines deleted...]
-      <c r="H56" s="40"/>
+      <c r="A56" s="40"/>
+      <c r="B56" s="39"/>
+      <c r="C56" s="41"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
     </row>
     <row r="57" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A57" s="41"/>
-[...6 lines deleted...]
-      <c r="H57" s="40"/>
+      <c r="A57" s="40"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="39"/>
     </row>
     <row r="58" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A58" s="41"/>
-[...6 lines deleted...]
-      <c r="H58" s="42"/>
+      <c r="A58" s="40"/>
+      <c r="B58" s="41"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="41"/>
+      <c r="E58" s="41"/>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
     </row>
     <row r="59" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A59" s="41"/>
-[...6 lines deleted...]
-      <c r="H59" s="40"/>
+      <c r="A59" s="40"/>
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="39"/>
+      <c r="F59" s="39"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="39"/>
     </row>
     <row r="60" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A60" s="41"/>
-[...6 lines deleted...]
-      <c r="H60" s="42"/>
+      <c r="A60" s="40"/>
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
     </row>
     <row r="61" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A61" s="39"/>
-[...6 lines deleted...]
-      <c r="H61" s="40"/>
+      <c r="A61" s="38"/>
+      <c r="B61" s="39"/>
+      <c r="C61" s="39"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="39"/>
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="39"/>
     </row>
     <row r="62" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A62" s="39"/>
-[...6 lines deleted...]
-      <c r="H62" s="40"/>
+      <c r="A62" s="38"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="39"/>
     </row>
     <row r="63" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A63" s="41"/>
-[...6 lines deleted...]
-      <c r="H63" s="40"/>
+      <c r="A63" s="40"/>
+      <c r="B63" s="42"/>
+      <c r="C63" s="42"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="42"/>
+      <c r="G63" s="42"/>
+      <c r="H63" s="39"/>
     </row>
     <row r="64" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A64" s="41"/>
-[...6 lines deleted...]
-      <c r="H64" s="40"/>
+      <c r="A64" s="40"/>
+      <c r="B64" s="42"/>
+      <c r="C64" s="42"/>
+      <c r="D64" s="42"/>
+      <c r="E64" s="42"/>
+      <c r="F64" s="42"/>
+      <c r="G64" s="42"/>
+      <c r="H64" s="39"/>
     </row>
     <row r="65" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A65" s="41"/>
-[...6 lines deleted...]
-      <c r="H65" s="43"/>
+      <c r="A65" s="40"/>
+      <c r="B65" s="42"/>
+      <c r="C65" s="42"/>
+      <c r="D65" s="42"/>
+      <c r="E65" s="42"/>
+      <c r="F65" s="42"/>
+      <c r="G65" s="42"/>
+      <c r="H65" s="42"/>
     </row>
     <row r="66" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A66" s="41"/>
-[...6 lines deleted...]
-      <c r="H66" s="43"/>
+      <c r="A66" s="40"/>
+      <c r="B66" s="42"/>
+      <c r="C66" s="42"/>
+      <c r="D66" s="42"/>
+      <c r="E66" s="42"/>
+      <c r="F66" s="42"/>
+      <c r="G66" s="42"/>
+      <c r="H66" s="42"/>
     </row>
     <row r="67" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A67" s="41"/>
-[...6 lines deleted...]
-      <c r="H67" s="43"/>
+      <c r="A67" s="40"/>
+      <c r="B67" s="42"/>
+      <c r="C67" s="42"/>
+      <c r="D67" s="42"/>
+      <c r="E67" s="42"/>
+      <c r="F67" s="42"/>
+      <c r="G67" s="42"/>
+      <c r="H67" s="42"/>
     </row>
     <row r="68" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A68" s="41"/>
-[...6 lines deleted...]
-      <c r="H68" s="40"/>
+      <c r="A68" s="40"/>
+      <c r="B68" s="42"/>
+      <c r="C68" s="42"/>
+      <c r="D68" s="42"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="42"/>
+      <c r="G68" s="42"/>
+      <c r="H68" s="39"/>
     </row>
     <row r="69" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A69" s="41"/>
-[...6 lines deleted...]
-      <c r="H69" s="43"/>
+      <c r="A69" s="40"/>
+      <c r="B69" s="42"/>
+      <c r="C69" s="42"/>
+      <c r="D69" s="42"/>
+      <c r="E69" s="42"/>
+      <c r="F69" s="42"/>
+      <c r="G69" s="42"/>
+      <c r="H69" s="42"/>
     </row>
     <row r="70" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A70" s="41"/>
-[...6 lines deleted...]
-      <c r="H70" s="43"/>
+      <c r="A70" s="40"/>
+      <c r="B70" s="42"/>
+      <c r="C70" s="42"/>
+      <c r="D70" s="42"/>
+      <c r="E70" s="42"/>
+      <c r="F70" s="42"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
     </row>
     <row r="71" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A71" s="41"/>
-[...6 lines deleted...]
-      <c r="H71" s="43"/>
+      <c r="A71" s="40"/>
+      <c r="B71" s="42"/>
+      <c r="C71" s="42"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="42"/>
     </row>
     <row r="72" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A72" s="41"/>
-[...6 lines deleted...]
-      <c r="H72" s="43"/>
+      <c r="A72" s="40"/>
+      <c r="B72" s="42"/>
+      <c r="C72" s="42"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="42"/>
+      <c r="G72" s="42"/>
+      <c r="H72" s="42"/>
     </row>
     <row r="73" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A73" s="41"/>
-[...6 lines deleted...]
-      <c r="H73" s="40"/>
+      <c r="A73" s="40"/>
+      <c r="B73" s="42"/>
+      <c r="C73" s="42"/>
+      <c r="D73" s="42"/>
+      <c r="E73" s="42"/>
+      <c r="F73" s="39"/>
+      <c r="G73" s="42"/>
+      <c r="H73" s="39"/>
     </row>
     <row r="74" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A74" s="41"/>
-[...6 lines deleted...]
-      <c r="H74" s="40"/>
+      <c r="A74" s="40"/>
+      <c r="B74" s="39"/>
+      <c r="C74" s="39"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="39"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="39"/>
+      <c r="H74" s="39"/>
     </row>
     <row r="75" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A75" s="41"/>
-[...6 lines deleted...]
-      <c r="H75" s="40"/>
+      <c r="A75" s="40"/>
+      <c r="B75" s="39"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="39"/>
     </row>
     <row r="76" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A76" s="41"/>
-[...6 lines deleted...]
-      <c r="H76" s="43"/>
+      <c r="A76" s="40"/>
+      <c r="B76" s="42"/>
+      <c r="C76" s="42"/>
+      <c r="D76" s="42"/>
+      <c r="E76" s="42"/>
+      <c r="F76" s="42"/>
+      <c r="G76" s="42"/>
+      <c r="H76" s="42"/>
     </row>
     <row r="77" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A77" s="41"/>
-[...6 lines deleted...]
-      <c r="H77" s="43"/>
+      <c r="A77" s="40"/>
+      <c r="B77" s="42"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="42"/>
+      <c r="F77" s="42"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="42"/>
     </row>
     <row r="78" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A78" s="41"/>
-[...6 lines deleted...]
-      <c r="H78" s="40"/>
+      <c r="A78" s="40"/>
+      <c r="B78" s="42"/>
+      <c r="C78" s="42"/>
+      <c r="D78" s="42"/>
+      <c r="E78" s="42"/>
+      <c r="F78" s="42"/>
+      <c r="G78" s="42"/>
+      <c r="H78" s="39"/>
     </row>
     <row r="79" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A79" s="41"/>
-[...6 lines deleted...]
-      <c r="H79" s="43"/>
+      <c r="A79" s="40"/>
+      <c r="B79" s="42"/>
+      <c r="C79" s="42"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="42"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="42"/>
     </row>
     <row r="80" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A80" s="41"/>
-[...6 lines deleted...]
-      <c r="H80" s="43"/>
+      <c r="A80" s="40"/>
+      <c r="B80" s="42"/>
+      <c r="C80" s="42"/>
+      <c r="D80" s="42"/>
+      <c r="E80" s="42"/>
+      <c r="F80" s="42"/>
+      <c r="G80" s="42"/>
+      <c r="H80" s="42"/>
     </row>
     <row r="81" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A81" s="41"/>
-[...6 lines deleted...]
-      <c r="H81" s="40"/>
+      <c r="A81" s="40"/>
+      <c r="B81" s="39"/>
+      <c r="C81" s="42"/>
+      <c r="D81" s="39"/>
+      <c r="E81" s="42"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="39"/>
     </row>
     <row r="82" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A82" s="41"/>
-[...6 lines deleted...]
-      <c r="H82" s="40"/>
+      <c r="A82" s="40"/>
+      <c r="B82" s="39"/>
+      <c r="C82" s="42"/>
+      <c r="D82" s="39"/>
+      <c r="E82" s="42"/>
+      <c r="F82" s="39"/>
+      <c r="G82" s="42"/>
+      <c r="H82" s="39"/>
     </row>
     <row r="83" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A83" s="41"/>
-[...6 lines deleted...]
-      <c r="H83" s="43"/>
+      <c r="A83" s="40"/>
+      <c r="B83" s="42"/>
+      <c r="C83" s="42"/>
+      <c r="D83" s="42"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="42"/>
+      <c r="G83" s="42"/>
+      <c r="H83" s="42"/>
     </row>
     <row r="84" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A84" s="41"/>
-[...6 lines deleted...]
-      <c r="H84" s="43"/>
+      <c r="A84" s="40"/>
+      <c r="B84" s="42"/>
+      <c r="C84" s="42"/>
+      <c r="D84" s="42"/>
+      <c r="E84" s="42"/>
+      <c r="F84" s="42"/>
+      <c r="G84" s="42"/>
+      <c r="H84" s="42"/>
     </row>
     <row r="85" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A85" s="41"/>
-[...6 lines deleted...]
-      <c r="H85" s="40"/>
+      <c r="A85" s="40"/>
+      <c r="B85" s="39"/>
+      <c r="C85" s="42"/>
+      <c r="D85" s="39"/>
+      <c r="E85" s="42"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="42"/>
+      <c r="H85" s="39"/>
     </row>
     <row r="86" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A86" s="41"/>
-[...6 lines deleted...]
-      <c r="H86" s="40"/>
+      <c r="A86" s="40"/>
+      <c r="B86" s="39"/>
+      <c r="C86" s="42"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="42"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="42"/>
+      <c r="H86" s="39"/>
     </row>
     <row r="87" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A87" s="41"/>
-[...6 lines deleted...]
-      <c r="H87" s="43"/>
+      <c r="A87" s="40"/>
+      <c r="B87" s="42"/>
+      <c r="C87" s="42"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="42"/>
+      <c r="F87" s="42"/>
+      <c r="G87" s="42"/>
+      <c r="H87" s="42"/>
     </row>
     <row r="88" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A88" s="41"/>
-[...6 lines deleted...]
-      <c r="H88" s="43"/>
+      <c r="A88" s="40"/>
+      <c r="B88" s="42"/>
+      <c r="C88" s="42"/>
+      <c r="D88" s="42"/>
+      <c r="E88" s="42"/>
+      <c r="F88" s="42"/>
+      <c r="G88" s="42"/>
+      <c r="H88" s="42"/>
     </row>
     <row r="89" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A89" s="41"/>
-[...6 lines deleted...]
-      <c r="H89" s="40"/>
+      <c r="A89" s="40"/>
+      <c r="B89" s="42"/>
+      <c r="C89" s="42"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
     </row>
     <row r="90" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A90" s="41"/>
-[...6 lines deleted...]
-      <c r="H90" s="43"/>
+      <c r="A90" s="40"/>
+      <c r="B90" s="42"/>
+      <c r="C90" s="42"/>
+      <c r="D90" s="42"/>
+      <c r="E90" s="42"/>
+      <c r="F90" s="42"/>
+      <c r="G90" s="42"/>
+      <c r="H90" s="42"/>
     </row>
     <row r="91" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A91" s="41"/>
-[...6 lines deleted...]
-      <c r="H91" s="43"/>
+      <c r="A91" s="40"/>
+      <c r="B91" s="42"/>
+      <c r="C91" s="42"/>
+      <c r="D91" s="42"/>
+      <c r="E91" s="42"/>
+      <c r="F91" s="42"/>
+      <c r="G91" s="42"/>
+      <c r="H91" s="42"/>
     </row>
     <row r="92" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A92" s="41"/>
-[...6 lines deleted...]
-      <c r="H92" s="40"/>
+      <c r="A92" s="40"/>
+      <c r="B92" s="42"/>
+      <c r="C92" s="42"/>
+      <c r="D92" s="42"/>
+      <c r="E92" s="42"/>
+      <c r="F92" s="42"/>
+      <c r="G92" s="42"/>
+      <c r="H92" s="39"/>
     </row>
     <row r="93" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A93" s="41"/>
-[...6 lines deleted...]
-      <c r="H93" s="40"/>
+      <c r="A93" s="40"/>
+      <c r="B93" s="42"/>
+      <c r="C93" s="42"/>
+      <c r="D93" s="42"/>
+      <c r="E93" s="42"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="42"/>
+      <c r="H93" s="39"/>
     </row>
     <row r="94" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A94" s="41"/>
-[...6 lines deleted...]
-      <c r="H94" s="40"/>
+      <c r="A94" s="40"/>
+      <c r="B94" s="42"/>
+      <c r="C94" s="42"/>
+      <c r="D94" s="42"/>
+      <c r="E94" s="42"/>
+      <c r="F94" s="42"/>
+      <c r="G94" s="42"/>
+      <c r="H94" s="39"/>
     </row>
     <row r="95" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A95" s="41"/>
-[...6 lines deleted...]
-      <c r="H95" s="40"/>
+      <c r="A95" s="40"/>
+      <c r="B95" s="42"/>
+      <c r="C95" s="42"/>
+      <c r="D95" s="42"/>
+      <c r="E95" s="42"/>
+      <c r="F95" s="42"/>
+      <c r="G95" s="42"/>
+      <c r="H95" s="39"/>
     </row>
     <row r="96" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A96" s="39"/>
-[...6 lines deleted...]
-      <c r="H96" s="40"/>
+      <c r="A96" s="38"/>
+      <c r="B96" s="39"/>
+      <c r="C96" s="39"/>
+      <c r="D96" s="39"/>
+      <c r="E96" s="39"/>
+      <c r="F96" s="39"/>
+      <c r="G96" s="39"/>
+      <c r="H96" s="39"/>
     </row>
     <row r="97" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A97" s="41"/>
-[...6 lines deleted...]
-      <c r="H97" s="42"/>
+      <c r="A97" s="40"/>
+      <c r="B97" s="41"/>
+      <c r="C97" s="41"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="41"/>
+      <c r="G97" s="41"/>
+      <c r="H97" s="41"/>
     </row>
     <row r="98" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A98" s="41"/>
-[...6 lines deleted...]
-      <c r="H98" s="42"/>
+      <c r="A98" s="40"/>
+      <c r="B98" s="41"/>
+      <c r="C98" s="41"/>
+      <c r="D98" s="41"/>
+      <c r="E98" s="41"/>
+      <c r="F98" s="41"/>
+      <c r="G98" s="41"/>
+      <c r="H98" s="41"/>
     </row>
     <row r="99" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A99" s="41"/>
-[...6 lines deleted...]
-      <c r="H99" s="40"/>
+      <c r="A99" s="40"/>
+      <c r="B99" s="41"/>
+      <c r="C99" s="41"/>
+      <c r="D99" s="41"/>
+      <c r="E99" s="41"/>
+      <c r="F99" s="41"/>
+      <c r="G99" s="41"/>
+      <c r="H99" s="39"/>
     </row>
     <row r="100" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A100" s="41"/>
-[...6 lines deleted...]
-      <c r="H100" s="40"/>
+      <c r="A100" s="40"/>
+      <c r="B100" s="41"/>
+      <c r="C100" s="41"/>
+      <c r="D100" s="41"/>
+      <c r="E100" s="41"/>
+      <c r="F100" s="41"/>
+      <c r="G100" s="41"/>
+      <c r="H100" s="39"/>
     </row>
     <row r="101" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A101" s="41"/>
-[...6 lines deleted...]
-      <c r="H101" s="40"/>
+      <c r="A101" s="40"/>
+      <c r="B101" s="39"/>
+      <c r="C101" s="41"/>
+      <c r="D101" s="39"/>
+      <c r="E101" s="41"/>
+      <c r="F101" s="39"/>
+      <c r="G101" s="41"/>
+      <c r="H101" s="39"/>
     </row>
     <row r="102" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A102" s="39"/>
-[...6 lines deleted...]
-      <c r="H102" s="40"/>
+      <c r="A102" s="38"/>
+      <c r="B102" s="39"/>
+      <c r="C102" s="39"/>
+      <c r="D102" s="39"/>
+      <c r="E102" s="39"/>
+      <c r="F102" s="39"/>
+      <c r="G102" s="39"/>
+      <c r="H102" s="39"/>
     </row>
     <row r="103" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A103" s="39"/>
-[...6 lines deleted...]
-      <c r="H103" s="40"/>
+      <c r="A103" s="38"/>
+      <c r="B103" s="39"/>
+      <c r="C103" s="39"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="39"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="39"/>
+      <c r="H103" s="39"/>
     </row>
     <row r="104" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A104" s="39"/>
-[...6 lines deleted...]
-      <c r="H104" s="40"/>
+      <c r="A104" s="38"/>
+      <c r="B104" s="39"/>
+      <c r="C104" s="39"/>
+      <c r="D104" s="39"/>
+      <c r="E104" s="39"/>
+      <c r="F104" s="39"/>
+      <c r="G104" s="39"/>
+      <c r="H104" s="39"/>
     </row>
     <row r="105" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A105" s="39"/>
-[...6 lines deleted...]
-      <c r="H105" s="40"/>
+      <c r="A105" s="38"/>
+      <c r="B105" s="39"/>
+      <c r="C105" s="39"/>
+      <c r="D105" s="39"/>
+      <c r="E105" s="39"/>
+      <c r="F105" s="39"/>
+      <c r="G105" s="39"/>
+      <c r="H105" s="39"/>
     </row>
     <row r="106" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A106" s="39"/>
-[...6 lines deleted...]
-      <c r="H106" s="40"/>
+      <c r="A106" s="38"/>
+      <c r="B106" s="39"/>
+      <c r="C106" s="39"/>
+      <c r="D106" s="39"/>
+      <c r="E106" s="39"/>
+      <c r="F106" s="39"/>
+      <c r="G106" s="39"/>
+      <c r="H106" s="39"/>
     </row>
     <row r="107" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A107" s="41"/>
-[...6 lines deleted...]
-      <c r="H107" s="40"/>
+      <c r="A107" s="40"/>
+      <c r="B107" s="39"/>
+      <c r="C107" s="41"/>
+      <c r="D107" s="39"/>
+      <c r="E107" s="41"/>
+      <c r="F107" s="39"/>
+      <c r="G107" s="41"/>
+      <c r="H107" s="39"/>
     </row>
     <row r="108" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A108" s="41"/>
-[...6 lines deleted...]
-      <c r="H108" s="40"/>
+      <c r="A108" s="40"/>
+      <c r="B108" s="39"/>
+      <c r="C108" s="41"/>
+      <c r="D108" s="39"/>
+      <c r="E108" s="39"/>
+      <c r="F108" s="39"/>
+      <c r="G108" s="39"/>
+      <c r="H108" s="39"/>
     </row>
     <row r="109" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A109" s="41"/>
-[...6 lines deleted...]
-      <c r="H109" s="40"/>
+      <c r="A109" s="40"/>
+      <c r="B109" s="39"/>
+      <c r="C109" s="41"/>
+      <c r="D109" s="39"/>
+      <c r="E109" s="41"/>
+      <c r="F109" s="39"/>
+      <c r="G109" s="41"/>
+      <c r="H109" s="39"/>
     </row>
     <row r="110" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A110" s="39"/>
-[...6 lines deleted...]
-      <c r="H110" s="40"/>
+      <c r="A110" s="38"/>
+      <c r="B110" s="39"/>
+      <c r="C110" s="39"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="39"/>
+      <c r="F110" s="39"/>
+      <c r="G110" s="39"/>
+      <c r="H110" s="39"/>
     </row>
     <row r="111" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A111" s="39"/>
-[...6 lines deleted...]
-      <c r="H111" s="40"/>
+      <c r="A111" s="38"/>
+      <c r="B111" s="39"/>
+      <c r="C111" s="39"/>
+      <c r="D111" s="39"/>
+      <c r="E111" s="39"/>
+      <c r="F111" s="39"/>
+      <c r="G111" s="39"/>
+      <c r="H111" s="39"/>
     </row>
     <row r="112" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A112" s="39"/>
-[...6 lines deleted...]
-      <c r="H112" s="40"/>
+      <c r="A112" s="38"/>
+      <c r="B112" s="39"/>
+      <c r="C112" s="39"/>
+      <c r="D112" s="39"/>
+      <c r="E112" s="39"/>
+      <c r="F112" s="39"/>
+      <c r="G112" s="39"/>
+      <c r="H112" s="39"/>
     </row>
     <row r="113" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A113" s="41"/>
-[...6 lines deleted...]
-      <c r="H113" s="43"/>
+      <c r="A113" s="40"/>
+      <c r="B113" s="42"/>
+      <c r="C113" s="42"/>
+      <c r="D113" s="42"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+      <c r="G113" s="42"/>
+      <c r="H113" s="42"/>
     </row>
     <row r="114" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A114" s="41"/>
-[...6 lines deleted...]
-      <c r="H114" s="43"/>
+      <c r="A114" s="40"/>
+      <c r="B114" s="42"/>
+      <c r="C114" s="42"/>
+      <c r="D114" s="42"/>
+      <c r="E114" s="42"/>
+      <c r="F114" s="42"/>
+      <c r="G114" s="42"/>
+      <c r="H114" s="42"/>
     </row>
     <row r="115" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A115" s="41"/>
-[...6 lines deleted...]
-      <c r="H115" s="43"/>
+      <c r="A115" s="40"/>
+      <c r="B115" s="42"/>
+      <c r="C115" s="42"/>
+      <c r="D115" s="42"/>
+      <c r="E115" s="42"/>
+      <c r="F115" s="42"/>
+      <c r="G115" s="42"/>
+      <c r="H115" s="42"/>
     </row>
     <row r="116" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A116" s="41"/>
-[...6 lines deleted...]
-      <c r="H116" s="40"/>
+      <c r="A116" s="40"/>
+      <c r="B116" s="39"/>
+      <c r="C116" s="42"/>
+      <c r="D116" s="39"/>
+      <c r="E116" s="42"/>
+      <c r="F116" s="39"/>
+      <c r="G116" s="42"/>
+      <c r="H116" s="39"/>
     </row>
     <row r="117" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A117" s="41"/>
-[...6 lines deleted...]
-      <c r="H117" s="40"/>
+      <c r="A117" s="40"/>
+      <c r="B117" s="39"/>
+      <c r="C117" s="42"/>
+      <c r="D117" s="39"/>
+      <c r="E117" s="42"/>
+      <c r="F117" s="39"/>
+      <c r="G117" s="42"/>
+      <c r="H117" s="39"/>
     </row>
     <row r="118" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A118" s="39"/>
-[...6 lines deleted...]
-      <c r="H118" s="40"/>
+      <c r="A118" s="38"/>
+      <c r="B118" s="39"/>
+      <c r="C118" s="39"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="39"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="39"/>
     </row>
     <row r="119" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A119" s="39"/>
-[...6 lines deleted...]
-      <c r="H119" s="40"/>
+      <c r="A119" s="38"/>
+      <c r="B119" s="39"/>
+      <c r="C119" s="39"/>
+      <c r="D119" s="39"/>
+      <c r="E119" s="39"/>
+      <c r="F119" s="39"/>
+      <c r="G119" s="39"/>
+      <c r="H119" s="39"/>
     </row>
     <row r="120" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A120" s="41"/>
-[...6 lines deleted...]
-      <c r="H120" s="40"/>
+      <c r="A120" s="40"/>
+      <c r="B120" s="42"/>
+      <c r="C120" s="42"/>
+      <c r="D120" s="42"/>
+      <c r="E120" s="42"/>
+      <c r="F120" s="42"/>
+      <c r="G120" s="42"/>
+      <c r="H120" s="39"/>
     </row>
     <row r="121" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A121" s="41"/>
-[...6 lines deleted...]
-      <c r="H121" s="40"/>
+      <c r="A121" s="40"/>
+      <c r="B121" s="39"/>
+      <c r="C121" s="42"/>
+      <c r="D121" s="39"/>
+      <c r="E121" s="42"/>
+      <c r="F121" s="39"/>
+      <c r="G121" s="42"/>
+      <c r="H121" s="39"/>
     </row>
     <row r="122" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A122" s="41"/>
-[...6 lines deleted...]
-      <c r="H122" s="40"/>
+      <c r="A122" s="40"/>
+      <c r="B122" s="42"/>
+      <c r="C122" s="42"/>
+      <c r="D122" s="42"/>
+      <c r="E122" s="42"/>
+      <c r="F122" s="42"/>
+      <c r="G122" s="42"/>
+      <c r="H122" s="39"/>
     </row>
     <row r="123" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A123" s="41"/>
-[...6 lines deleted...]
-      <c r="H123" s="40"/>
+      <c r="A123" s="40"/>
+      <c r="B123" s="39"/>
+      <c r="C123" s="42"/>
+      <c r="D123" s="39"/>
+      <c r="E123" s="42"/>
+      <c r="F123" s="39"/>
+      <c r="G123" s="42"/>
+      <c r="H123" s="39"/>
     </row>
     <row r="124" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A124" s="41"/>
-[...6 lines deleted...]
-      <c r="H124" s="40"/>
+      <c r="A124" s="40"/>
+      <c r="B124" s="39"/>
+      <c r="C124" s="42"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="42"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="42"/>
+      <c r="H124" s="39"/>
     </row>
     <row r="125" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A125" s="41"/>
-[...6 lines deleted...]
-      <c r="H125" s="40"/>
+      <c r="A125" s="40"/>
+      <c r="B125" s="42"/>
+      <c r="C125" s="42"/>
+      <c r="D125" s="42"/>
+      <c r="E125" s="42"/>
+      <c r="F125" s="42"/>
+      <c r="G125" s="42"/>
+      <c r="H125" s="39"/>
     </row>
     <row r="126" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A126" s="41"/>
-[...6 lines deleted...]
-      <c r="H126" s="40"/>
+      <c r="A126" s="40"/>
+      <c r="B126" s="42"/>
+      <c r="C126" s="42"/>
+      <c r="D126" s="42"/>
+      <c r="E126" s="42"/>
+      <c r="F126" s="42"/>
+      <c r="G126" s="42"/>
+      <c r="H126" s="39"/>
     </row>
     <row r="127" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A127" s="39"/>
-[...6 lines deleted...]
-      <c r="H127" s="40"/>
+      <c r="A127" s="38"/>
+      <c r="B127" s="39"/>
+      <c r="C127" s="39"/>
+      <c r="D127" s="39"/>
+      <c r="E127" s="39"/>
+      <c r="F127" s="39"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="39"/>
     </row>
     <row r="128" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A128" s="41"/>
-[...6 lines deleted...]
-      <c r="H128" s="40"/>
+      <c r="A128" s="40"/>
+      <c r="B128" s="41"/>
+      <c r="C128" s="41"/>
+      <c r="D128" s="39"/>
+      <c r="E128" s="39"/>
+      <c r="F128" s="39"/>
+      <c r="G128" s="39"/>
+      <c r="H128" s="39"/>
     </row>
     <row r="129" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A129" s="41"/>
-[...6 lines deleted...]
-      <c r="H129" s="40"/>
+      <c r="A129" s="40"/>
+      <c r="B129" s="41"/>
+      <c r="C129" s="41"/>
+      <c r="D129" s="39"/>
+      <c r="E129" s="39"/>
+      <c r="F129" s="39"/>
+      <c r="G129" s="39"/>
+      <c r="H129" s="39"/>
     </row>
     <row r="130" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A130" s="41"/>
-[...6 lines deleted...]
-      <c r="H130" s="42"/>
+      <c r="A130" s="40"/>
+      <c r="B130" s="41"/>
+      <c r="C130" s="41"/>
+      <c r="D130" s="41"/>
+      <c r="E130" s="41"/>
+      <c r="F130" s="41"/>
+      <c r="G130" s="41"/>
+      <c r="H130" s="41"/>
     </row>
     <row r="131" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A131" s="41"/>
-[...6 lines deleted...]
-      <c r="H131" s="42"/>
+      <c r="A131" s="40"/>
+      <c r="B131" s="41"/>
+      <c r="C131" s="41"/>
+      <c r="D131" s="41"/>
+      <c r="E131" s="41"/>
+      <c r="F131" s="41"/>
+      <c r="G131" s="41"/>
+      <c r="H131" s="41"/>
     </row>
     <row r="132" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A132" s="41"/>
-[...6 lines deleted...]
-      <c r="H132" s="40"/>
+      <c r="A132" s="40"/>
+      <c r="B132" s="42"/>
+      <c r="C132" s="42"/>
+      <c r="D132" s="39"/>
+      <c r="E132" s="39"/>
+      <c r="F132" s="39"/>
+      <c r="G132" s="39"/>
+      <c r="H132" s="39"/>
     </row>
     <row r="133" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A133" s="41"/>
-[...6 lines deleted...]
-      <c r="H133" s="40"/>
+      <c r="A133" s="40"/>
+      <c r="B133" s="42"/>
+      <c r="C133" s="42"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="39"/>
+      <c r="F133" s="39"/>
+      <c r="G133" s="39"/>
+      <c r="H133" s="39"/>
     </row>
     <row r="134" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A134" s="41"/>
-[...6 lines deleted...]
-      <c r="H134" s="40"/>
+      <c r="A134" s="40"/>
+      <c r="B134" s="39"/>
+      <c r="C134" s="42"/>
+      <c r="D134" s="39"/>
+      <c r="E134" s="42"/>
+      <c r="F134" s="39"/>
+      <c r="G134" s="42"/>
+      <c r="H134" s="39"/>
     </row>
     <row r="135" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A135" s="41"/>
-[...6 lines deleted...]
-      <c r="H135" s="40"/>
+      <c r="A135" s="40"/>
+      <c r="B135" s="39"/>
+      <c r="C135" s="39"/>
+      <c r="D135" s="39"/>
+      <c r="E135" s="39"/>
+      <c r="F135" s="39"/>
+      <c r="G135" s="39"/>
+      <c r="H135" s="39"/>
     </row>
     <row r="136" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A136" s="41"/>
-[...6 lines deleted...]
-      <c r="H136" s="40"/>
+      <c r="A136" s="40"/>
+      <c r="B136" s="39"/>
+      <c r="C136" s="42"/>
+      <c r="D136" s="39"/>
+      <c r="E136" s="42"/>
+      <c r="F136" s="39"/>
+      <c r="G136" s="42"/>
+      <c r="H136" s="39"/>
     </row>
     <row r="137" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A137" s="41"/>
-[...6 lines deleted...]
-      <c r="H137" s="40"/>
+      <c r="A137" s="40"/>
+      <c r="B137" s="42"/>
+      <c r="C137" s="42"/>
+      <c r="D137" s="42"/>
+      <c r="E137" s="42"/>
+      <c r="F137" s="42"/>
+      <c r="G137" s="42"/>
+      <c r="H137" s="39"/>
     </row>
     <row r="138" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A138" s="41"/>
-[...6 lines deleted...]
-      <c r="H138" s="40"/>
+      <c r="A138" s="40"/>
+      <c r="B138" s="42"/>
+      <c r="C138" s="42"/>
+      <c r="D138" s="42"/>
+      <c r="E138" s="42"/>
+      <c r="F138" s="42"/>
+      <c r="G138" s="42"/>
+      <c r="H138" s="39"/>
     </row>
     <row r="139" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A139" s="41"/>
-[...6 lines deleted...]
-      <c r="H139" s="40"/>
+      <c r="A139" s="40"/>
+      <c r="B139" s="39"/>
+      <c r="C139" s="42"/>
+      <c r="D139" s="39"/>
+      <c r="E139" s="42"/>
+      <c r="F139" s="39"/>
+      <c r="G139" s="42"/>
+      <c r="H139" s="39"/>
     </row>
     <row r="140" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A140" s="41"/>
-[...6 lines deleted...]
-      <c r="H140" s="40"/>
+      <c r="A140" s="40"/>
+      <c r="B140" s="39"/>
+      <c r="C140" s="42"/>
+      <c r="D140" s="39"/>
+      <c r="E140" s="39"/>
+      <c r="F140" s="39"/>
+      <c r="G140" s="39"/>
+      <c r="H140" s="39"/>
     </row>
     <row r="141" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A141" s="41"/>
-[...6 lines deleted...]
-      <c r="H141" s="40"/>
+      <c r="A141" s="40"/>
+      <c r="B141" s="39"/>
+      <c r="C141" s="42"/>
+      <c r="D141" s="39"/>
+      <c r="E141" s="39"/>
+      <c r="F141" s="39"/>
+      <c r="G141" s="39"/>
+      <c r="H141" s="39"/>
     </row>
     <row r="142" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A142" s="39"/>
-[...6 lines deleted...]
-      <c r="H142" s="40"/>
+      <c r="A142" s="38"/>
+      <c r="B142" s="39"/>
+      <c r="C142" s="39"/>
+      <c r="D142" s="39"/>
+      <c r="E142" s="39"/>
+      <c r="F142" s="39"/>
+      <c r="G142" s="39"/>
+      <c r="H142" s="39"/>
     </row>
     <row r="143" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A143" s="41"/>
-[...6 lines deleted...]
-      <c r="H143" s="43"/>
+      <c r="A143" s="40"/>
+      <c r="B143" s="42"/>
+      <c r="C143" s="42"/>
+      <c r="D143" s="42"/>
+      <c r="E143" s="42"/>
+      <c r="F143" s="42"/>
+      <c r="G143" s="42"/>
+      <c r="H143" s="42"/>
     </row>
     <row r="144" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A144" s="41"/>
-[...6 lines deleted...]
-      <c r="H144" s="43"/>
+      <c r="A144" s="40"/>
+      <c r="B144" s="42"/>
+      <c r="C144" s="42"/>
+      <c r="D144" s="42"/>
+      <c r="E144" s="42"/>
+      <c r="F144" s="42"/>
+      <c r="G144" s="42"/>
+      <c r="H144" s="42"/>
     </row>
     <row r="145" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A145" s="41"/>
-[...6 lines deleted...]
-      <c r="H145" s="43"/>
+      <c r="A145" s="40"/>
+      <c r="B145" s="42"/>
+      <c r="C145" s="42"/>
+      <c r="D145" s="42"/>
+      <c r="E145" s="42"/>
+      <c r="F145" s="42"/>
+      <c r="G145" s="42"/>
+      <c r="H145" s="42"/>
     </row>
     <row r="146" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A146" s="41"/>
-[...6 lines deleted...]
-      <c r="H146" s="43"/>
+      <c r="A146" s="40"/>
+      <c r="B146" s="42"/>
+      <c r="C146" s="42"/>
+      <c r="D146" s="42"/>
+      <c r="E146" s="42"/>
+      <c r="F146" s="42"/>
+      <c r="G146" s="42"/>
+      <c r="H146" s="42"/>
     </row>
     <row r="147" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A147" s="41"/>
-[...6 lines deleted...]
-      <c r="H147" s="43"/>
+      <c r="A147" s="40"/>
+      <c r="B147" s="42"/>
+      <c r="C147" s="42"/>
+      <c r="D147" s="42"/>
+      <c r="E147" s="42"/>
+      <c r="F147" s="42"/>
+      <c r="G147" s="42"/>
+      <c r="H147" s="42"/>
     </row>
     <row r="148" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A148" s="41"/>
-[...6 lines deleted...]
-      <c r="H148" s="43"/>
+      <c r="A148" s="40"/>
+      <c r="B148" s="42"/>
+      <c r="C148" s="42"/>
+      <c r="D148" s="42"/>
+      <c r="E148" s="42"/>
+      <c r="F148" s="42"/>
+      <c r="G148" s="42"/>
+      <c r="H148" s="42"/>
     </row>
     <row r="149" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A149" s="41"/>
-[...6 lines deleted...]
-      <c r="H149" s="43"/>
+      <c r="A149" s="40"/>
+      <c r="B149" s="42"/>
+      <c r="C149" s="42"/>
+      <c r="D149" s="42"/>
+      <c r="E149" s="42"/>
+      <c r="F149" s="42"/>
+      <c r="G149" s="42"/>
+      <c r="H149" s="42"/>
     </row>
     <row r="150" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A150" s="41"/>
-[...6 lines deleted...]
-      <c r="H150" s="43"/>
+      <c r="A150" s="40"/>
+      <c r="B150" s="42"/>
+      <c r="C150" s="42"/>
+      <c r="D150" s="42"/>
+      <c r="E150" s="42"/>
+      <c r="F150" s="39"/>
+      <c r="G150" s="42"/>
+      <c r="H150" s="42"/>
     </row>
     <row r="151" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A151" s="41"/>
-[...6 lines deleted...]
-      <c r="H151" s="43"/>
+      <c r="A151" s="40"/>
+      <c r="B151" s="42"/>
+      <c r="C151" s="42"/>
+      <c r="D151" s="42"/>
+      <c r="E151" s="42"/>
+      <c r="F151" s="39"/>
+      <c r="G151" s="42"/>
+      <c r="H151" s="42"/>
     </row>
     <row r="152" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A152" s="41"/>
-[...6 lines deleted...]
-      <c r="H152" s="40"/>
+      <c r="A152" s="40"/>
+      <c r="B152" s="39"/>
+      <c r="C152" s="42"/>
+      <c r="D152" s="39"/>
+      <c r="E152" s="42"/>
+      <c r="F152" s="39"/>
+      <c r="G152" s="39"/>
+      <c r="H152" s="39"/>
     </row>
     <row r="153" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A153" s="39"/>
-[...6 lines deleted...]
-      <c r="H153" s="40"/>
+      <c r="A153" s="38"/>
+      <c r="B153" s="39"/>
+      <c r="C153" s="39"/>
+      <c r="D153" s="39"/>
+      <c r="E153" s="39"/>
+      <c r="F153" s="39"/>
+      <c r="G153" s="39"/>
+      <c r="H153" s="39"/>
     </row>
     <row r="154" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A154" s="41"/>
-[...6 lines deleted...]
-      <c r="H154" s="40"/>
+      <c r="A154" s="40"/>
+      <c r="B154" s="42"/>
+      <c r="C154" s="42"/>
+      <c r="D154" s="42"/>
+      <c r="E154" s="42"/>
+      <c r="F154" s="42"/>
+      <c r="G154" s="42"/>
+      <c r="H154" s="39"/>
     </row>
     <row r="155" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A155" s="41"/>
-[...6 lines deleted...]
-      <c r="H155" s="40"/>
+      <c r="A155" s="40"/>
+      <c r="B155" s="42"/>
+      <c r="C155" s="42"/>
+      <c r="D155" s="42"/>
+      <c r="E155" s="42"/>
+      <c r="F155" s="42"/>
+      <c r="G155" s="42"/>
+      <c r="H155" s="39"/>
     </row>
     <row r="156" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A156" s="39"/>
-[...6 lines deleted...]
-      <c r="H156" s="40"/>
+      <c r="A156" s="38"/>
+      <c r="B156" s="39"/>
+      <c r="C156" s="39"/>
+      <c r="D156" s="39"/>
+      <c r="E156" s="39"/>
+      <c r="F156" s="39"/>
+      <c r="G156" s="39"/>
+      <c r="H156" s="39"/>
     </row>
     <row r="157" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A157" s="39"/>
-[...6 lines deleted...]
-      <c r="H157" s="40"/>
+      <c r="A157" s="38"/>
+      <c r="B157" s="39"/>
+      <c r="C157" s="39"/>
+      <c r="D157" s="39"/>
+      <c r="E157" s="39"/>
+      <c r="F157" s="39"/>
+      <c r="G157" s="39"/>
+      <c r="H157" s="39"/>
     </row>
     <row r="158" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A158" s="41"/>
-[...6 lines deleted...]
-      <c r="H158" s="43"/>
+      <c r="A158" s="40"/>
+      <c r="B158" s="42"/>
+      <c r="C158" s="42"/>
+      <c r="D158" s="42"/>
+      <c r="E158" s="42"/>
+      <c r="F158" s="42"/>
+      <c r="G158" s="42"/>
+      <c r="H158" s="42"/>
     </row>
     <row r="159" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A159" s="41"/>
-[...6 lines deleted...]
-      <c r="H159" s="43"/>
+      <c r="A159" s="40"/>
+      <c r="B159" s="42"/>
+      <c r="C159" s="42"/>
+      <c r="D159" s="42"/>
+      <c r="E159" s="42"/>
+      <c r="F159" s="42"/>
+      <c r="G159" s="42"/>
+      <c r="H159" s="42"/>
     </row>
     <row r="160" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A160" s="41"/>
-[...6 lines deleted...]
-      <c r="H160" s="43"/>
+      <c r="A160" s="40"/>
+      <c r="B160" s="42"/>
+      <c r="C160" s="42"/>
+      <c r="D160" s="42"/>
+      <c r="E160" s="42"/>
+      <c r="F160" s="42"/>
+      <c r="G160" s="42"/>
+      <c r="H160" s="42"/>
     </row>
     <row r="161" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A161" s="41"/>
-[...6 lines deleted...]
-      <c r="H161" s="43"/>
+      <c r="A161" s="40"/>
+      <c r="B161" s="42"/>
+      <c r="C161" s="42"/>
+      <c r="D161" s="42"/>
+      <c r="E161" s="42"/>
+      <c r="F161" s="42"/>
+      <c r="G161" s="42"/>
+      <c r="H161" s="42"/>
     </row>
     <row r="162" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A162" s="39"/>
-[...6 lines deleted...]
-      <c r="H162" s="40"/>
+      <c r="A162" s="38"/>
+      <c r="B162" s="39"/>
+      <c r="C162" s="39"/>
+      <c r="D162" s="39"/>
+      <c r="E162" s="39"/>
+      <c r="F162" s="39"/>
+      <c r="G162" s="39"/>
+      <c r="H162" s="39"/>
     </row>
     <row r="163" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A163" s="39"/>
-[...6 lines deleted...]
-      <c r="H163" s="40"/>
+      <c r="A163" s="38"/>
+      <c r="B163" s="39"/>
+      <c r="C163" s="39"/>
+      <c r="D163" s="39"/>
+      <c r="E163" s="39"/>
+      <c r="F163" s="39"/>
+      <c r="G163" s="39"/>
+      <c r="H163" s="39"/>
     </row>
     <row r="164" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A164" s="39"/>
-[...6 lines deleted...]
-      <c r="H164" s="40"/>
+      <c r="A164" s="38"/>
+      <c r="B164" s="39"/>
+      <c r="C164" s="39"/>
+      <c r="D164" s="39"/>
+      <c r="E164" s="39"/>
+      <c r="F164" s="39"/>
+      <c r="G164" s="39"/>
+      <c r="H164" s="39"/>
     </row>
     <row r="165" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A165" s="39"/>
-[...6 lines deleted...]
-      <c r="H165" s="40"/>
+      <c r="A165" s="38"/>
+      <c r="B165" s="39"/>
+      <c r="C165" s="39"/>
+      <c r="D165" s="39"/>
+      <c r="E165" s="39"/>
+      <c r="F165" s="39"/>
+      <c r="G165" s="39"/>
+      <c r="H165" s="39"/>
     </row>
     <row r="166" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A166" s="39"/>
-[...6 lines deleted...]
-      <c r="H166" s="40"/>
+      <c r="A166" s="38"/>
+      <c r="B166" s="39"/>
+      <c r="C166" s="39"/>
+      <c r="D166" s="39"/>
+      <c r="E166" s="39"/>
+      <c r="F166" s="39"/>
+      <c r="G166" s="39"/>
+      <c r="H166" s="39"/>
     </row>
     <row r="167" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A167" s="39"/>
-[...6 lines deleted...]
-      <c r="H167" s="40"/>
+      <c r="A167" s="38"/>
+      <c r="B167" s="39"/>
+      <c r="C167" s="39"/>
+      <c r="D167" s="39"/>
+      <c r="E167" s="39"/>
+      <c r="F167" s="39"/>
+      <c r="G167" s="39"/>
+      <c r="H167" s="39"/>
     </row>
     <row r="168" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A168" s="41"/>
-[...6 lines deleted...]
-      <c r="H168" s="40"/>
+      <c r="A168" s="40"/>
+      <c r="B168" s="41"/>
+      <c r="C168" s="41"/>
+      <c r="D168" s="41"/>
+      <c r="E168" s="41"/>
+      <c r="F168" s="41"/>
+      <c r="G168" s="41"/>
+      <c r="H168" s="39"/>
     </row>
     <row r="169" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A169" s="41"/>
-[...6 lines deleted...]
-      <c r="H169" s="40"/>
+      <c r="A169" s="40"/>
+      <c r="B169" s="41"/>
+      <c r="C169" s="41"/>
+      <c r="D169" s="41"/>
+      <c r="E169" s="41"/>
+      <c r="F169" s="41"/>
+      <c r="G169" s="41"/>
+      <c r="H169" s="39"/>
     </row>
     <row r="170" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A170" s="41"/>
-[...6 lines deleted...]
-      <c r="H170" s="40"/>
+      <c r="A170" s="40"/>
+      <c r="B170" s="41"/>
+      <c r="C170" s="41"/>
+      <c r="D170" s="41"/>
+      <c r="E170" s="41"/>
+      <c r="F170" s="41"/>
+      <c r="G170" s="41"/>
+      <c r="H170" s="39"/>
     </row>
     <row r="171" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A171" s="41"/>
-[...6 lines deleted...]
-      <c r="H171" s="40"/>
+      <c r="A171" s="40"/>
+      <c r="B171" s="41"/>
+      <c r="C171" s="41"/>
+      <c r="D171" s="41"/>
+      <c r="E171" s="41"/>
+      <c r="F171" s="41"/>
+      <c r="G171" s="41"/>
+      <c r="H171" s="39"/>
     </row>
     <row r="172" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A172" s="41"/>
-[...6 lines deleted...]
-      <c r="H172" s="40"/>
+      <c r="A172" s="40"/>
+      <c r="B172" s="41"/>
+      <c r="C172" s="41"/>
+      <c r="D172" s="41"/>
+      <c r="E172" s="41"/>
+      <c r="F172" s="41"/>
+      <c r="G172" s="41"/>
+      <c r="H172" s="39"/>
     </row>
     <row r="173" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A173" s="41"/>
-[...6 lines deleted...]
-      <c r="H173" s="40"/>
+      <c r="A173" s="40"/>
+      <c r="B173" s="41"/>
+      <c r="C173" s="41"/>
+      <c r="D173" s="41"/>
+      <c r="E173" s="41"/>
+      <c r="F173" s="41"/>
+      <c r="G173" s="41"/>
+      <c r="H173" s="39"/>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174" s="41"/>
-[...6 lines deleted...]
-      <c r="H174" s="40"/>
+      <c r="A174" s="40"/>
+      <c r="B174" s="39"/>
+      <c r="C174" s="41"/>
+      <c r="D174" s="39"/>
+      <c r="E174" s="41"/>
+      <c r="F174" s="39"/>
+      <c r="G174" s="41"/>
+      <c r="H174" s="39"/>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175" s="41"/>
-[...6 lines deleted...]
-      <c r="H175" s="40"/>
+      <c r="A175" s="40"/>
+      <c r="B175" s="41"/>
+      <c r="C175" s="41"/>
+      <c r="D175" s="41"/>
+      <c r="E175" s="41"/>
+      <c r="F175" s="41"/>
+      <c r="G175" s="41"/>
+      <c r="H175" s="39"/>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176" s="41"/>
-[...6 lines deleted...]
-      <c r="H176" s="40"/>
+      <c r="A176" s="40"/>
+      <c r="B176" s="41"/>
+      <c r="C176" s="41"/>
+      <c r="D176" s="41"/>
+      <c r="E176" s="41"/>
+      <c r="F176" s="41"/>
+      <c r="G176" s="41"/>
+      <c r="H176" s="39"/>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="34"/>
-      <c r="B177" s="42"/>
-[...5 lines deleted...]
-      <c r="H177" s="40"/>
+      <c r="B177" s="41"/>
+      <c r="C177" s="41"/>
+      <c r="D177" s="41"/>
+      <c r="E177" s="41"/>
+      <c r="F177" s="41"/>
+      <c r="G177" s="41"/>
+      <c r="H177" s="39"/>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178" s="41"/>
-[...6 lines deleted...]
-      <c r="H178" s="40"/>
+      <c r="A178" s="40"/>
+      <c r="B178" s="41"/>
+      <c r="C178" s="41"/>
+      <c r="D178" s="41"/>
+      <c r="E178" s="41"/>
+      <c r="F178" s="41"/>
+      <c r="G178" s="41"/>
+      <c r="H178" s="39"/>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179" s="44"/>
-[...6 lines deleted...]
-      <c r="H179" s="45"/>
+      <c r="A179" s="43"/>
+      <c r="B179" s="44"/>
+      <c r="C179" s="45"/>
+      <c r="D179" s="44"/>
+      <c r="E179" s="45"/>
+      <c r="F179" s="44"/>
+      <c r="G179" s="45"/>
+      <c r="H179" s="44"/>
     </row>
     <row r="180" spans="1:8">
-      <c r="A180" s="54"/>
-[...6 lines deleted...]
-      <c r="H180" s="54"/>
+      <c r="A180" s="53"/>
+      <c r="B180" s="53"/>
+      <c r="C180" s="53"/>
+      <c r="D180" s="53"/>
+      <c r="E180" s="53"/>
+      <c r="F180" s="53"/>
+      <c r="G180" s="53"/>
+      <c r="H180" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A180:H180"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>111</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="32"/>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="33" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="33" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I173"/>
   <sheetViews>
     <sheetView topLeftCell="A166" workbookViewId="0">
       <selection activeCell="A8" sqref="A8:H173"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="56.25">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="14" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="49"/>
-[...5 lines deleted...]
-      <c r="H8" s="49" t="s">
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="14" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="49"/>
-[...5 lines deleted...]
-      <c r="H9" s="49" t="s">
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="14" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="49"/>
-[...5 lines deleted...]
-      <c r="H10" s="49" t="s">
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="14" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="49"/>
-[...5 lines deleted...]
-      <c r="H11" s="49" t="s">
+      <c r="B11" s="48"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="14" customFormat="1" ht="23.25">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="50">
+      <c r="B12" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="49">
         <v>53</v>
       </c>
-      <c r="D12" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H12" s="49" t="s">
+      <c r="D12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="14" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="50">
+      <c r="B13" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="49">
         <v>53</v>
       </c>
-      <c r="D13" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H13" s="49" t="s">
+      <c r="D13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="14" customFormat="1" ht="23.25">
       <c r="A14" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="50">
+      <c r="B14" s="49">
         <v>19.3</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="49">
         <v>25.3</v>
       </c>
-      <c r="D14" s="50">
+      <c r="D14" s="49">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E14" s="50">
+      <c r="E14" s="49">
         <v>12.9</v>
       </c>
-      <c r="F14" s="50">
+      <c r="F14" s="49">
         <v>8.6999999999999993</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G14" s="49">
         <v>9.6999999999999993</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="49">
         <v>4.2</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="50">
+      <c r="B15" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="49">
         <v>9.9</v>
       </c>
-      <c r="D15" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H15" s="49" t="s">
+      <c r="D15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="50">
+      <c r="B16" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="49">
         <v>7.1</v>
       </c>
-      <c r="D16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="50">
+      <c r="D16" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="49">
         <v>4.8</v>
       </c>
-      <c r="F16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="50">
+      <c r="F16" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="49">
         <v>1.6</v>
       </c>
-      <c r="H16" s="49" t="s">
+      <c r="H16" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="49" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="50">
+      <c r="B17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="49">
         <v>8.1</v>
       </c>
-      <c r="F17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="50">
+      <c r="F17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="49">
         <v>8.1</v>
       </c>
-      <c r="H17" s="49" t="s">
+      <c r="H17" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="34.5">
       <c r="A18" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="50">
+      <c r="B18" s="49">
         <v>4.3</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="49">
         <v>5.5</v>
       </c>
-      <c r="D18" s="50">
+      <c r="D18" s="49">
         <v>2.1</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E18" s="49">
         <v>2.9</v>
       </c>
-      <c r="F18" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="50">
+      <c r="F18" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="49">
         <v>2</v>
       </c>
-      <c r="H18" s="50">
+      <c r="H18" s="49">
         <v>0.7</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="50">
+      <c r="B19" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="49">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D19" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H19" s="49" t="s">
+      <c r="D19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="50">
+      <c r="B20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="49">
         <v>1.2</v>
       </c>
-      <c r="D20" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="50">
+      <c r="D20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="49">
         <v>0.9</v>
       </c>
-      <c r="F20" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="49" t="s">
+      <c r="F20" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="49" t="s">
-[...8 lines deleted...]
-      <c r="E21" s="50">
+      <c r="B21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="49">
         <v>2</v>
       </c>
-      <c r="F21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="50">
+      <c r="F21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="49">
         <v>2</v>
       </c>
-      <c r="H21" s="49" t="s">
+      <c r="H21" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="23.25">
       <c r="A22" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="50">
+      <c r="B22" s="49">
         <v>143.5</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="49">
         <v>307</v>
       </c>
-      <c r="D22" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H22" s="49" t="s">
+      <c r="D22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="50">
+      <c r="B23" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="49">
         <v>44.4</v>
       </c>
-      <c r="D23" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H23" s="49" t="s">
+      <c r="D23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="50">
+      <c r="B24" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="49">
         <v>30.9</v>
       </c>
-      <c r="D24" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H24" s="49" t="s">
+      <c r="D24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="50">
+      <c r="B25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="49">
         <v>231.7</v>
       </c>
-      <c r="D25" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H25" s="49" t="s">
+      <c r="D25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="50">
+      <c r="B26" s="49">
         <v>93.6</v>
       </c>
-      <c r="C26" s="50">
+      <c r="C26" s="49">
         <v>164.6</v>
       </c>
-      <c r="D26" s="50">
+      <c r="D26" s="49">
         <v>89.6</v>
       </c>
-      <c r="E26" s="50">
+      <c r="E26" s="49">
         <v>165.6</v>
       </c>
-      <c r="F26" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="50">
+      <c r="F26" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="49">
         <v>146</v>
       </c>
-      <c r="H26" s="50">
+      <c r="H26" s="49">
         <v>689.4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="50">
+      <c r="B27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="49">
         <v>145</v>
       </c>
-      <c r="D27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="50">
+      <c r="D27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="49">
         <v>146</v>
       </c>
-      <c r="F27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="50">
+      <c r="F27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="49">
         <v>146</v>
       </c>
-      <c r="H27" s="49" t="s">
+      <c r="H27" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="48" t="s">
+      <c r="A28" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="B28" s="50">
+      <c r="B28" s="49">
         <v>19.600000000000001</v>
       </c>
-      <c r="C28" s="50">
+      <c r="C28" s="49">
         <v>19.600000000000001</v>
       </c>
-      <c r="D28" s="50">
+      <c r="D28" s="49">
         <v>19.600000000000001</v>
       </c>
-      <c r="E28" s="50">
+      <c r="E28" s="49">
         <v>19.600000000000001</v>
       </c>
-      <c r="F28" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H28" s="49" t="s">
+      <c r="F28" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H28" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H29" s="49" t="s">
+      <c r="B29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="34.5">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="50">
+      <c r="B30" s="49">
         <v>6.2</v>
       </c>
-      <c r="C30" s="50">
+      <c r="C30" s="49">
         <v>12.1</v>
       </c>
-      <c r="D30" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="49" t="s">
+      <c r="D30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B31" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="50">
+      <c r="B31" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="49">
         <v>11.9</v>
       </c>
-      <c r="D31" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="49" t="s">
+      <c r="D31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B32" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="50">
+      <c r="B32" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="49">
         <v>0.2</v>
       </c>
-      <c r="D32" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H32" s="49" t="s">
+      <c r="D32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="23.25">
       <c r="A33" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="50">
+      <c r="B33" s="49">
         <v>0.5</v>
       </c>
-      <c r="C33" s="50">
+      <c r="C33" s="49">
         <v>0.7</v>
       </c>
-      <c r="D33" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H33" s="49" t="s">
+      <c r="D33" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="50">
+      <c r="B34" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="49">
         <v>0.5</v>
       </c>
-      <c r="D34" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H34" s="49" t="s">
+      <c r="D34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H35" s="49" t="s">
+      <c r="B35" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="23.25">
       <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="50">
+      <c r="B36" s="49">
         <v>362.9</v>
       </c>
-      <c r="C36" s="50">
+      <c r="C36" s="49">
         <v>706.1</v>
       </c>
-      <c r="D36" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H36" s="49" t="s">
+      <c r="D36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="50">
+      <c r="B37" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="49">
         <v>500.5</v>
       </c>
-      <c r="D37" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H37" s="49" t="s">
+      <c r="D37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B38" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="50">
+      <c r="B38" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="49">
         <v>205.6</v>
       </c>
-      <c r="D38" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H38" s="49" t="s">
+      <c r="D38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="23.25">
       <c r="A39" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="50">
+      <c r="B39" s="49">
         <v>16.899999999999999</v>
       </c>
-      <c r="C39" s="50">
+      <c r="C39" s="49">
         <v>23.3</v>
       </c>
-      <c r="D39" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="50">
+      <c r="D39" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="49">
         <v>7.6</v>
       </c>
-      <c r="F39" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="50">
+      <c r="F39" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="49">
         <v>7.6</v>
       </c>
-      <c r="H39" s="49" t="s">
+      <c r="H39" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B40" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="50">
+      <c r="B40" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="49">
         <v>0.7</v>
       </c>
-      <c r="D40" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H40" s="49" t="s">
+      <c r="D40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B41" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="50">
+      <c r="B41" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="49">
         <v>15.7</v>
       </c>
-      <c r="D41" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H41" s="49" t="s">
+      <c r="D41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="49" t="s">
-[...8 lines deleted...]
-      <c r="E42" s="50">
+      <c r="B42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="49">
         <v>7.6</v>
       </c>
-      <c r="F42" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="50">
+      <c r="F42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="49">
         <v>7.6</v>
       </c>
-      <c r="H42" s="49" t="s">
+      <c r="H42" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="23.25">
       <c r="A43" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B43" s="50">
+      <c r="B43" s="49">
         <v>8.1999999999999993</v>
       </c>
-      <c r="C43" s="50">
+      <c r="C43" s="49">
         <v>11.6</v>
       </c>
-      <c r="D43" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="50">
+      <c r="D43" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="49">
         <v>3.7</v>
       </c>
-      <c r="F43" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="50">
+      <c r="F43" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="49">
         <v>3.7</v>
       </c>
-      <c r="H43" s="49" t="s">
+      <c r="H43" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B44" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="50">
+      <c r="B44" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="49">
         <v>0.3</v>
       </c>
-      <c r="D44" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H44" s="49" t="s">
+      <c r="D44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="50">
+      <c r="B45" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="49">
         <v>8</v>
       </c>
-      <c r="D45" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H45" s="49" t="s">
+      <c r="D45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B46" s="49" t="s">
-[...8 lines deleted...]
-      <c r="E46" s="50">
+      <c r="B46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="49">
         <v>3.7</v>
       </c>
-      <c r="F46" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="50">
+      <c r="F46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="49">
         <v>3.7</v>
       </c>
-      <c r="H46" s="49" t="s">
+      <c r="H46" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B47" s="49"/>
-[...5 lines deleted...]
-      <c r="H47" s="49" t="s">
+      <c r="B47" s="48"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="48"/>
+      <c r="E47" s="48"/>
+      <c r="F47" s="48"/>
+      <c r="G47" s="48"/>
+      <c r="H47" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="23.25">
       <c r="A48" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B48" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="50">
+      <c r="B48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="49">
         <v>90.9</v>
       </c>
-      <c r="D48" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H48" s="49" t="s">
+      <c r="D48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="50">
+      <c r="B49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="49">
         <v>90.9</v>
       </c>
-      <c r="D49" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H49" s="49" t="s">
+      <c r="D49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H49" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="23.25">
       <c r="A50" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B50" s="50">
+      <c r="B50" s="49">
         <v>5.6</v>
       </c>
-      <c r="C50" s="50">
+      <c r="C50" s="49">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D50" s="50">
+      <c r="D50" s="49">
         <v>5.3</v>
       </c>
-      <c r="E50" s="50">
+      <c r="E50" s="49">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F50" s="50">
+      <c r="F50" s="49">
         <v>5.3</v>
       </c>
-      <c r="G50" s="50">
+      <c r="G50" s="49">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>3.8</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="50">
+      <c r="B51" s="49">
         <v>5.6</v>
       </c>
-      <c r="C51" s="50">
+      <c r="C51" s="49">
         <v>9.8000000000000007</v>
       </c>
-      <c r="D51" s="50">
+      <c r="D51" s="49">
         <v>5.3</v>
       </c>
-      <c r="E51" s="50">
+      <c r="E51" s="49">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F51" s="50">
+      <c r="F51" s="49">
         <v>5.3</v>
       </c>
-      <c r="G51" s="50">
+      <c r="G51" s="49">
         <v>8.3000000000000007</v>
       </c>
-      <c r="H51" s="50">
+      <c r="H51" s="49">
         <v>3.8</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="68.25">
       <c r="A52" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B52" s="50">
+      <c r="B52" s="49">
         <v>11</v>
       </c>
-      <c r="C52" s="50">
+      <c r="C52" s="49">
         <v>29.5</v>
       </c>
-      <c r="D52" s="50">
+      <c r="D52" s="49">
         <v>13.2</v>
       </c>
-      <c r="E52" s="50">
+      <c r="E52" s="49">
         <v>24.3</v>
       </c>
-      <c r="F52" s="50">
+      <c r="F52" s="49">
         <v>13.2</v>
       </c>
-      <c r="G52" s="50">
+      <c r="G52" s="49">
         <v>24.3</v>
       </c>
-      <c r="H52" s="50">
+      <c r="H52" s="49">
         <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B53" s="50">
+      <c r="B53" s="49">
         <v>10.7</v>
       </c>
-      <c r="C53" s="50">
+      <c r="C53" s="49">
         <v>27.6</v>
       </c>
-      <c r="D53" s="50">
+      <c r="D53" s="49">
         <v>13.2</v>
       </c>
-      <c r="E53" s="50">
+      <c r="E53" s="49">
         <v>24.3</v>
       </c>
-      <c r="F53" s="50">
+      <c r="F53" s="49">
         <v>13.2</v>
       </c>
-      <c r="G53" s="50">
+      <c r="G53" s="49">
         <v>24.3</v>
       </c>
-      <c r="H53" s="50">
+      <c r="H53" s="49">
         <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B54" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="50">
+      <c r="B54" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="49">
         <v>1.9</v>
       </c>
-      <c r="D54" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H54" s="49" t="s">
+      <c r="D54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="23.25">
       <c r="A55" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B55" s="50">
+      <c r="B55" s="49">
         <v>11.5</v>
       </c>
-      <c r="C55" s="50">
+      <c r="C55" s="49">
         <v>20</v>
       </c>
-      <c r="D55" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E55" s="50">
+      <c r="D55" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="49">
         <v>2.7</v>
       </c>
-      <c r="F55" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G55" s="50">
+      <c r="F55" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="49">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H55" s="49" t="s">
+      <c r="H55" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B56" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="50">
+      <c r="B56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="49">
         <v>16.899999999999999</v>
       </c>
-      <c r="D56" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H56" s="49" t="s">
+      <c r="D56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B57" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="50">
+      <c r="B57" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="49">
         <v>3.1</v>
       </c>
-      <c r="D57" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="50">
+      <c r="D57" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E57" s="49">
         <v>2.7</v>
       </c>
-      <c r="F57" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G57" s="50">
+      <c r="F57" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="49">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H57" s="49" t="s">
+      <c r="H57" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B58" s="49"/>
-[...5 lines deleted...]
-      <c r="H58" s="49" t="s">
+      <c r="B58" s="48"/>
+      <c r="C58" s="48"/>
+      <c r="D58" s="48"/>
+      <c r="E58" s="48"/>
+      <c r="F58" s="48"/>
+      <c r="G58" s="48"/>
+      <c r="H58" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B59" s="49"/>
-[...5 lines deleted...]
-      <c r="H59" s="49" t="s">
+      <c r="B59" s="48"/>
+      <c r="C59" s="48"/>
+      <c r="D59" s="48"/>
+      <c r="E59" s="48"/>
+      <c r="F59" s="48"/>
+      <c r="G59" s="48"/>
+      <c r="H59" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="23.25">
       <c r="A60" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B60" s="51">
-[...2 lines deleted...]
-      <c r="C60" s="51">
+      <c r="B60" s="50">
+        <v>1</v>
+      </c>
+      <c r="C60" s="50">
         <v>2</v>
       </c>
-      <c r="D60" s="51">
-[...2 lines deleted...]
-      <c r="E60" s="51">
+      <c r="D60" s="50">
+        <v>1</v>
+      </c>
+      <c r="E60" s="50">
         <v>2</v>
       </c>
-      <c r="F60" s="51">
-[...2 lines deleted...]
-      <c r="G60" s="51">
+      <c r="F60" s="50">
+        <v>1</v>
+      </c>
+      <c r="G60" s="50">
         <v>2</v>
       </c>
-      <c r="H60" s="49" t="s">
+      <c r="H60" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B61" s="51">
-[...2 lines deleted...]
-      <c r="C61" s="51">
+      <c r="B61" s="50">
+        <v>1</v>
+      </c>
+      <c r="C61" s="50">
         <v>2</v>
       </c>
-      <c r="D61" s="51">
-[...2 lines deleted...]
-      <c r="E61" s="51">
+      <c r="D61" s="50">
+        <v>1</v>
+      </c>
+      <c r="E61" s="50">
         <v>2</v>
       </c>
-      <c r="F61" s="51">
-[...2 lines deleted...]
-      <c r="G61" s="51">
+      <c r="F61" s="50">
+        <v>1</v>
+      </c>
+      <c r="G61" s="50">
         <v>2</v>
       </c>
-      <c r="H61" s="49" t="s">
+      <c r="H61" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="57">
       <c r="A62" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B62" s="51">
+      <c r="B62" s="50">
         <v>968</v>
       </c>
-      <c r="C62" s="51">
+      <c r="C62" s="50">
         <v>1562</v>
       </c>
-      <c r="D62" s="51">
+      <c r="D62" s="50">
         <v>981</v>
       </c>
-      <c r="E62" s="51">
+      <c r="E62" s="50">
         <v>1586</v>
       </c>
-      <c r="F62" s="51">
+      <c r="F62" s="50">
         <v>981</v>
       </c>
-      <c r="G62" s="51">
+      <c r="G62" s="50">
         <v>1586</v>
       </c>
-      <c r="H62" s="51">
+      <c r="H62" s="50">
         <v>107</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B63" s="51">
+      <c r="B63" s="50">
         <v>968</v>
       </c>
-      <c r="C63" s="51">
+      <c r="C63" s="50">
         <v>1562</v>
       </c>
-      <c r="D63" s="51">
+      <c r="D63" s="50">
         <v>981</v>
       </c>
-      <c r="E63" s="51">
+      <c r="E63" s="50">
         <v>1586</v>
       </c>
-      <c r="F63" s="51">
+      <c r="F63" s="50">
         <v>981</v>
       </c>
-      <c r="G63" s="51">
+      <c r="G63" s="50">
         <v>1586</v>
       </c>
-      <c r="H63" s="51">
+      <c r="H63" s="50">
         <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="23.25">
       <c r="A64" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B64" s="51">
+      <c r="B64" s="50">
         <v>221</v>
       </c>
-      <c r="C64" s="51">
+      <c r="C64" s="50">
         <v>398</v>
       </c>
-      <c r="D64" s="51">
+      <c r="D64" s="50">
         <v>309</v>
       </c>
-      <c r="E64" s="51">
+      <c r="E64" s="50">
         <v>598</v>
       </c>
-      <c r="F64" s="51">
+      <c r="F64" s="50">
         <v>144</v>
       </c>
-      <c r="G64" s="51">
+      <c r="G64" s="50">
         <v>217</v>
       </c>
-      <c r="H64" s="51">
+      <c r="H64" s="50">
         <v>824</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B65" s="51">
+      <c r="B65" s="50">
         <v>11</v>
       </c>
-      <c r="C65" s="51">
+      <c r="C65" s="50">
         <v>52</v>
       </c>
-      <c r="D65" s="51">
+      <c r="D65" s="50">
         <v>11</v>
       </c>
-      <c r="E65" s="51">
+      <c r="E65" s="50">
         <v>52</v>
       </c>
-      <c r="F65" s="51">
+      <c r="F65" s="50">
         <v>2</v>
       </c>
-      <c r="G65" s="51">
+      <c r="G65" s="50">
         <v>7</v>
       </c>
-      <c r="H65" s="49" t="s">
+      <c r="H65" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B66" s="51">
+      <c r="B66" s="50">
         <v>170</v>
       </c>
-      <c r="C66" s="51">
+      <c r="C66" s="50">
         <v>170</v>
       </c>
-      <c r="D66" s="51">
+      <c r="D66" s="50">
         <v>238</v>
       </c>
-      <c r="E66" s="51">
+      <c r="E66" s="50">
         <v>408</v>
       </c>
-      <c r="F66" s="51">
+      <c r="F66" s="50">
         <v>82</v>
       </c>
-      <c r="G66" s="51">
+      <c r="G66" s="50">
         <v>92</v>
       </c>
-      <c r="H66" s="51">
+      <c r="H66" s="50">
         <v>573</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B67" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="51">
+      <c r="B67" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="50">
         <v>176</v>
       </c>
-      <c r="D67" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E67" s="51">
+      <c r="D67" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="50">
         <v>138</v>
       </c>
-      <c r="F67" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="51">
+      <c r="F67" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="50">
         <v>118</v>
       </c>
-      <c r="H67" s="49" t="s">
+      <c r="H67" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="23.25">
       <c r="A68" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B68" s="51">
+      <c r="B68" s="50">
         <v>24595</v>
       </c>
-      <c r="C68" s="51">
+      <c r="C68" s="50">
         <v>53268</v>
       </c>
-      <c r="D68" s="51">
+      <c r="D68" s="50">
         <v>20838</v>
       </c>
-      <c r="E68" s="51">
+      <c r="E68" s="50">
         <v>41132</v>
       </c>
-      <c r="F68" s="51">
+      <c r="F68" s="50">
         <v>17463</v>
       </c>
-      <c r="G68" s="51">
+      <c r="G68" s="50">
         <v>33311</v>
       </c>
-      <c r="H68" s="51">
+      <c r="H68" s="50">
         <v>8954</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B69" s="51">
+      <c r="B69" s="50">
         <v>14300</v>
       </c>
-      <c r="C69" s="51">
+      <c r="C69" s="50">
         <v>29053</v>
       </c>
-      <c r="D69" s="51">
+      <c r="D69" s="50">
         <v>12616</v>
       </c>
-      <c r="E69" s="51">
+      <c r="E69" s="50">
         <v>20315</v>
       </c>
-      <c r="F69" s="51">
+      <c r="F69" s="50">
         <v>10086</v>
       </c>
-      <c r="G69" s="51">
+      <c r="G69" s="50">
         <v>15344</v>
       </c>
-      <c r="H69" s="51">
+      <c r="H69" s="50">
         <v>7374</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B70" s="51">
+      <c r="B70" s="50">
         <v>6654</v>
       </c>
-      <c r="C70" s="51">
+      <c r="C70" s="50">
         <v>16506</v>
       </c>
-      <c r="D70" s="51">
+      <c r="D70" s="50">
         <v>6202</v>
       </c>
-      <c r="E70" s="51">
+      <c r="E70" s="50">
         <v>15963</v>
       </c>
-      <c r="F70" s="51">
+      <c r="F70" s="50">
         <v>5557</v>
       </c>
-      <c r="G70" s="51">
+      <c r="G70" s="50">
         <v>13957</v>
       </c>
-      <c r="H70" s="51">
+      <c r="H70" s="50">
         <v>1580</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B71" s="51">
+      <c r="B71" s="50">
         <v>3641</v>
       </c>
-      <c r="C71" s="51">
+      <c r="C71" s="50">
         <v>7709</v>
       </c>
-      <c r="D71" s="51">
+      <c r="D71" s="50">
         <v>2020</v>
       </c>
-      <c r="E71" s="51">
+      <c r="E71" s="50">
         <v>4854</v>
       </c>
-      <c r="F71" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="51">
+      <c r="F71" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="50">
         <v>4010</v>
       </c>
-      <c r="H71" s="49" t="s">
+      <c r="H71" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="23.25">
       <c r="A72" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H72" s="49" t="s">
+      <c r="B72" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C72" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D72" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E72" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F72" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G72" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H72" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B73" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H73" s="49" t="s">
+      <c r="B73" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C73" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D73" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E73" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F73" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G73" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H73" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="45.75">
       <c r="A74" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B74" s="51">
+      <c r="B74" s="50">
         <v>6423</v>
       </c>
-      <c r="C74" s="51">
+      <c r="C74" s="50">
         <v>13182</v>
       </c>
-      <c r="D74" s="51">
+      <c r="D74" s="50">
         <v>6696</v>
       </c>
-      <c r="E74" s="51">
+      <c r="E74" s="50">
         <v>13229</v>
       </c>
-      <c r="F74" s="51">
+      <c r="F74" s="50">
         <v>2408</v>
       </c>
-      <c r="G74" s="51">
+      <c r="G74" s="50">
         <v>4131</v>
       </c>
-      <c r="H74" s="51">
+      <c r="H74" s="50">
         <v>707</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B75" s="51">
+      <c r="B75" s="50">
         <v>4802</v>
       </c>
-      <c r="C75" s="51">
+      <c r="C75" s="50">
         <v>10327</v>
       </c>
-      <c r="D75" s="51">
+      <c r="D75" s="50">
         <v>5075</v>
       </c>
-      <c r="E75" s="51">
+      <c r="E75" s="50">
         <v>10374</v>
       </c>
-      <c r="F75" s="51">
+      <c r="F75" s="50">
         <v>1967</v>
       </c>
-      <c r="G75" s="51">
+      <c r="G75" s="50">
         <v>3197</v>
       </c>
-      <c r="H75" s="51">
+      <c r="H75" s="50">
         <v>707</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B76" s="51">
+      <c r="B76" s="50">
         <v>1621</v>
       </c>
-      <c r="C76" s="51">
+      <c r="C76" s="50">
         <v>2855</v>
       </c>
-      <c r="D76" s="51">
+      <c r="D76" s="50">
         <v>1621</v>
       </c>
-      <c r="E76" s="51">
+      <c r="E76" s="50">
         <v>2855</v>
       </c>
-      <c r="F76" s="51">
+      <c r="F76" s="50">
         <v>441</v>
       </c>
-      <c r="G76" s="51">
+      <c r="G76" s="50">
         <v>934</v>
       </c>
-      <c r="H76" s="49" t="s">
+      <c r="H76" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="23.25">
       <c r="A77" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B77" s="51">
+      <c r="B77" s="50">
         <v>1743</v>
       </c>
-      <c r="C77" s="51">
+      <c r="C77" s="50">
         <v>3573</v>
       </c>
-      <c r="D77" s="51">
+      <c r="D77" s="50">
         <v>1737</v>
       </c>
-      <c r="E77" s="51">
+      <c r="E77" s="50">
         <v>3614</v>
       </c>
-      <c r="F77" s="51">
+      <c r="F77" s="50">
         <v>1737</v>
       </c>
-      <c r="G77" s="51">
+      <c r="G77" s="50">
         <v>3614</v>
       </c>
-      <c r="H77" s="49" t="s">
+      <c r="H77" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B78" s="51">
+      <c r="B78" s="50">
         <v>1600</v>
       </c>
-      <c r="C78" s="51">
+      <c r="C78" s="50">
         <v>3296</v>
       </c>
-      <c r="D78" s="51">
+      <c r="D78" s="50">
         <v>1594</v>
       </c>
-      <c r="E78" s="51">
+      <c r="E78" s="50">
         <v>3337</v>
       </c>
-      <c r="F78" s="51">
+      <c r="F78" s="50">
         <v>1594</v>
       </c>
-      <c r="G78" s="51">
+      <c r="G78" s="50">
         <v>3337</v>
       </c>
-      <c r="H78" s="49" t="s">
+      <c r="H78" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B79" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="51">
+      <c r="B79" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C79" s="50">
         <v>277</v>
       </c>
-      <c r="D79" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="51">
+      <c r="D79" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E79" s="50">
         <v>277</v>
       </c>
-      <c r="F79" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="51">
+      <c r="F79" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G79" s="50">
         <v>277</v>
       </c>
-      <c r="H79" s="49" t="s">
+      <c r="H79" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="23.25">
       <c r="A80" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B80" s="51">
+      <c r="B80" s="50">
         <v>115</v>
       </c>
-      <c r="C80" s="51">
+      <c r="C80" s="50">
         <v>216</v>
       </c>
-      <c r="D80" s="51">
+      <c r="D80" s="50">
         <v>121</v>
       </c>
-      <c r="E80" s="51">
+      <c r="E80" s="50">
         <v>237</v>
       </c>
-      <c r="F80" s="51">
+      <c r="F80" s="50">
         <v>121</v>
       </c>
-      <c r="G80" s="51">
+      <c r="G80" s="50">
         <v>237</v>
       </c>
-      <c r="H80" s="51">
+      <c r="H80" s="50">
         <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B81" s="51">
+      <c r="B81" s="50">
         <v>104</v>
       </c>
-      <c r="C81" s="51">
+      <c r="C81" s="50">
         <v>191</v>
       </c>
-      <c r="D81" s="51">
+      <c r="D81" s="50">
         <v>108</v>
       </c>
-      <c r="E81" s="51">
+      <c r="E81" s="50">
         <v>209</v>
       </c>
-      <c r="F81" s="51">
+      <c r="F81" s="50">
         <v>108</v>
       </c>
-      <c r="G81" s="51">
+      <c r="G81" s="50">
         <v>209</v>
       </c>
-      <c r="H81" s="51">
+      <c r="H81" s="50">
         <v>168</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B82" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H82" s="49" t="s">
+      <c r="B82" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E82" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F82" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G82" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H82" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B83" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="51">
+      <c r="B83" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C83" s="50">
         <v>25</v>
       </c>
-      <c r="D83" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="51">
+      <c r="D83" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E83" s="50">
         <v>28</v>
       </c>
-      <c r="F83" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="51">
+      <c r="F83" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G83" s="50">
         <v>28</v>
       </c>
-      <c r="H83" s="49" t="s">
+      <c r="H83" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="45.75">
       <c r="A84" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B84" s="51">
+      <c r="B84" s="50">
         <v>4483</v>
       </c>
-      <c r="C84" s="51">
+      <c r="C84" s="50">
         <v>9883</v>
       </c>
-      <c r="D84" s="51">
+      <c r="D84" s="50">
         <v>4504</v>
       </c>
-      <c r="E84" s="51">
+      <c r="E84" s="50">
         <v>10564</v>
       </c>
-      <c r="F84" s="51">
+      <c r="F84" s="50">
         <v>4368</v>
       </c>
-      <c r="G84" s="51">
+      <c r="G84" s="50">
         <v>10022</v>
       </c>
-      <c r="H84" s="51">
+      <c r="H84" s="50">
         <v>2670</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B85" s="51">
+      <c r="B85" s="50">
         <v>4426</v>
       </c>
-      <c r="C85" s="51">
+      <c r="C85" s="50">
         <v>9766</v>
       </c>
-      <c r="D85" s="51">
+      <c r="D85" s="50">
         <v>4504</v>
       </c>
-      <c r="E85" s="51">
+      <c r="E85" s="50">
         <v>10564</v>
       </c>
-      <c r="F85" s="51">
+      <c r="F85" s="50">
         <v>4368</v>
       </c>
-      <c r="G85" s="51">
+      <c r="G85" s="50">
         <v>10022</v>
       </c>
-      <c r="H85" s="51">
+      <c r="H85" s="50">
         <v>2670</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B86" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="51">
+      <c r="B86" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="50">
         <v>117</v>
       </c>
-      <c r="D86" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H86" s="49" t="s">
+      <c r="D86" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E86" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F86" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G86" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H86" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="23.25">
       <c r="A87" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B87" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="51">
+      <c r="B87" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="50">
         <v>102</v>
       </c>
-      <c r="D87" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="51">
+      <c r="D87" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E87" s="50">
         <v>102</v>
       </c>
-      <c r="F87" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G87" s="51">
+      <c r="F87" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G87" s="50">
         <v>102</v>
       </c>
-      <c r="H87" s="49" t="s">
+      <c r="H87" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B88" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="51">
+      <c r="B88" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="50">
         <v>102</v>
       </c>
-      <c r="D88" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="51">
+      <c r="D88" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E88" s="50">
         <v>102</v>
       </c>
-      <c r="F88" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="51">
+      <c r="F88" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G88" s="50">
         <v>102</v>
       </c>
-      <c r="H88" s="49" t="s">
+      <c r="H88" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="45.75">
       <c r="A89" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B89" s="51">
+      <c r="B89" s="50">
         <v>11</v>
       </c>
-      <c r="C89" s="51">
+      <c r="C89" s="50">
         <v>20</v>
       </c>
-      <c r="D89" s="51">
+      <c r="D89" s="50">
         <v>12</v>
       </c>
-      <c r="E89" s="51">
+      <c r="E89" s="50">
         <v>18</v>
       </c>
-      <c r="F89" s="51">
+      <c r="F89" s="50">
         <v>12</v>
       </c>
-      <c r="G89" s="51">
+      <c r="G89" s="50">
         <v>18</v>
       </c>
-      <c r="H89" s="51">
+      <c r="H89" s="50">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B90" s="51">
+      <c r="B90" s="50">
         <v>11</v>
       </c>
-      <c r="C90" s="51">
+      <c r="C90" s="50">
         <v>20</v>
       </c>
-      <c r="D90" s="51">
+      <c r="D90" s="50">
         <v>12</v>
       </c>
-      <c r="E90" s="51">
+      <c r="E90" s="50">
         <v>18</v>
       </c>
-      <c r="F90" s="51">
+      <c r="F90" s="50">
         <v>12</v>
       </c>
-      <c r="G90" s="51">
+      <c r="G90" s="50">
         <v>18</v>
       </c>
-      <c r="H90" s="51">
+      <c r="H90" s="50">
         <v>2</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B91" s="49"/>
-[...5 lines deleted...]
-      <c r="H91" s="49" t="s">
+      <c r="B91" s="48"/>
+      <c r="C91" s="48"/>
+      <c r="D91" s="48"/>
+      <c r="E91" s="48"/>
+      <c r="F91" s="48"/>
+      <c r="G91" s="48"/>
+      <c r="H91" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="45.75">
       <c r="A92" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B92" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="50">
+      <c r="B92" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="49">
         <v>831</v>
       </c>
-      <c r="D92" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E92" s="50">
+      <c r="D92" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="49">
         <v>634</v>
       </c>
-      <c r="F92" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="50">
+      <c r="F92" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="49">
         <v>634</v>
       </c>
-      <c r="H92" s="49" t="s">
+      <c r="H92" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B93" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="50">
+      <c r="B93" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="49">
         <v>831</v>
       </c>
-      <c r="D93" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E93" s="50">
+      <c r="D93" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="49">
         <v>634</v>
       </c>
-      <c r="F93" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="50">
+      <c r="F93" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G93" s="49">
         <v>634</v>
       </c>
-      <c r="H93" s="49" t="s">
+      <c r="H93" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="23.25">
       <c r="A94" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B94" s="50">
+      <c r="B94" s="49">
         <v>2</v>
       </c>
-      <c r="C94" s="50">
+      <c r="C94" s="49">
         <v>4</v>
       </c>
-      <c r="D94" s="50">
+      <c r="D94" s="49">
         <v>2</v>
       </c>
-      <c r="E94" s="50">
+      <c r="E94" s="49">
         <v>4</v>
       </c>
-      <c r="F94" s="50">
+      <c r="F94" s="49">
         <v>2</v>
       </c>
-      <c r="G94" s="50">
+      <c r="G94" s="49">
         <v>4</v>
       </c>
-      <c r="H94" s="49" t="s">
+      <c r="H94" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B95" s="50">
+      <c r="B95" s="49">
         <v>2</v>
       </c>
-      <c r="C95" s="50">
+      <c r="C95" s="49">
         <v>4</v>
       </c>
-      <c r="D95" s="50">
+      <c r="D95" s="49">
         <v>2</v>
       </c>
-      <c r="E95" s="50">
+      <c r="E95" s="49">
         <v>4</v>
       </c>
-      <c r="F95" s="50">
+      <c r="F95" s="49">
         <v>2</v>
       </c>
-      <c r="G95" s="50">
+      <c r="G95" s="49">
         <v>4</v>
       </c>
-      <c r="H95" s="49" t="s">
+      <c r="H95" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B96" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H96" s="49" t="s">
+      <c r="B96" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D96" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E96" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F96" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G96" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H96" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B97" s="49"/>
-[...5 lines deleted...]
-      <c r="H97" s="49" t="s">
+      <c r="B97" s="48"/>
+      <c r="C97" s="48"/>
+      <c r="D97" s="48"/>
+      <c r="E97" s="48"/>
+      <c r="F97" s="48"/>
+      <c r="G97" s="48"/>
+      <c r="H97" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B98" s="49"/>
-[...5 lines deleted...]
-      <c r="H98" s="49" t="s">
+      <c r="B98" s="48"/>
+      <c r="C98" s="48"/>
+      <c r="D98" s="48"/>
+      <c r="E98" s="48"/>
+      <c r="F98" s="48"/>
+      <c r="G98" s="48"/>
+      <c r="H98" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B99" s="49"/>
-[...5 lines deleted...]
-      <c r="H99" s="49" t="s">
+      <c r="B99" s="48"/>
+      <c r="C99" s="48"/>
+      <c r="D99" s="48"/>
+      <c r="E99" s="48"/>
+      <c r="F99" s="48"/>
+      <c r="G99" s="48"/>
+      <c r="H99" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="23.25">
       <c r="A100" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B100" s="49"/>
-[...5 lines deleted...]
-      <c r="H100" s="49" t="s">
+      <c r="B100" s="48"/>
+      <c r="C100" s="48"/>
+      <c r="D100" s="48"/>
+      <c r="E100" s="48"/>
+      <c r="F100" s="48"/>
+      <c r="G100" s="48"/>
+      <c r="H100" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="68.25">
       <c r="A101" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B101" s="49"/>
-[...5 lines deleted...]
-      <c r="H101" s="49" t="s">
+      <c r="B101" s="48"/>
+      <c r="C101" s="48"/>
+      <c r="D101" s="48"/>
+      <c r="E101" s="48"/>
+      <c r="F101" s="48"/>
+      <c r="G101" s="48"/>
+      <c r="H101" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="79.5">
       <c r="A102" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B102" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="50">
+      <c r="B102" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C102" s="49">
         <v>0.3</v>
       </c>
-      <c r="D102" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E102" s="50">
+      <c r="D102" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E102" s="49">
         <v>0.1</v>
       </c>
-      <c r="F102" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="50">
+      <c r="F102" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G102" s="49">
         <v>0.1</v>
       </c>
-      <c r="H102" s="49" t="s">
+      <c r="H102" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B103" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="50">
+      <c r="B103" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" s="49">
         <v>0.2</v>
       </c>
-      <c r="D103" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H103" s="49" t="s">
+      <c r="D103" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E103" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F103" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G103" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H103" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B104" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="50">
+      <c r="B104" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C104" s="49">
         <v>0.1</v>
       </c>
-      <c r="D104" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E104" s="50">
+      <c r="D104" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E104" s="49">
         <v>0.1</v>
       </c>
-      <c r="F104" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="50">
+      <c r="F104" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G104" s="49">
         <v>0.1</v>
       </c>
-      <c r="H104" s="49" t="s">
+      <c r="H104" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="23.25">
       <c r="A105" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B105" s="49"/>
-[...5 lines deleted...]
-      <c r="H105" s="49" t="s">
+      <c r="B105" s="48"/>
+      <c r="C105" s="48"/>
+      <c r="D105" s="48"/>
+      <c r="E105" s="48"/>
+      <c r="F105" s="48"/>
+      <c r="G105" s="48"/>
+      <c r="H105" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="23.25">
       <c r="A106" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B106" s="49"/>
-[...5 lines deleted...]
-      <c r="H106" s="49" t="s">
+      <c r="B106" s="48"/>
+      <c r="C106" s="48"/>
+      <c r="D106" s="48"/>
+      <c r="E106" s="48"/>
+      <c r="F106" s="48"/>
+      <c r="G106" s="48"/>
+      <c r="H106" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="23.25">
       <c r="A107" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B107" s="49"/>
-[...5 lines deleted...]
-      <c r="H107" s="49" t="s">
+      <c r="B107" s="48"/>
+      <c r="C107" s="48"/>
+      <c r="D107" s="48"/>
+      <c r="E107" s="48"/>
+      <c r="F107" s="48"/>
+      <c r="G107" s="48"/>
+      <c r="H107" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="34.5">
       <c r="A108" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B108" s="51">
+      <c r="B108" s="50">
         <v>38684</v>
       </c>
-      <c r="C108" s="51">
+      <c r="C108" s="50">
         <v>83862</v>
       </c>
-      <c r="D108" s="51">
+      <c r="D108" s="50">
         <v>39676</v>
       </c>
-      <c r="E108" s="51">
+      <c r="E108" s="50">
         <v>79118</v>
       </c>
-      <c r="F108" s="51">
+      <c r="F108" s="50">
         <v>39676</v>
       </c>
-      <c r="G108" s="51">
+      <c r="G108" s="50">
         <v>79118</v>
       </c>
-      <c r="H108" s="51">
+      <c r="H108" s="50">
         <v>8374</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B109" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="51">
+      <c r="B109" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="50">
         <v>65307</v>
       </c>
-      <c r="D109" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E109" s="51">
+      <c r="D109" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="50">
         <v>61300</v>
       </c>
-      <c r="F109" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="51">
+      <c r="F109" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="50">
         <v>61300</v>
       </c>
-      <c r="H109" s="49" t="s">
+      <c r="H109" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B110" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="51">
+      <c r="B110" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="50">
         <v>18555</v>
       </c>
-      <c r="D110" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="51">
+      <c r="D110" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="50">
         <v>17818</v>
       </c>
-      <c r="F110" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G110" s="51">
+      <c r="F110" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G110" s="50">
         <v>17818</v>
       </c>
-      <c r="H110" s="49" t="s">
+      <c r="H110" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="34.5">
       <c r="A111" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B111" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H111" s="49" t="s">
+      <c r="B111" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D111" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F111" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G111" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H111" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B112" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H112" s="49" t="s">
+      <c r="B112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H112" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="45.75">
       <c r="A113" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B113" s="49"/>
-[...5 lines deleted...]
-      <c r="H113" s="49" t="s">
+      <c r="B113" s="48"/>
+      <c r="C113" s="48"/>
+      <c r="D113" s="48"/>
+      <c r="E113" s="48"/>
+      <c r="F113" s="48"/>
+      <c r="G113" s="48"/>
+      <c r="H113" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="23.25">
       <c r="A114" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B114" s="49"/>
-[...5 lines deleted...]
-      <c r="H114" s="49" t="s">
+      <c r="B114" s="48"/>
+      <c r="C114" s="48"/>
+      <c r="D114" s="48"/>
+      <c r="E114" s="48"/>
+      <c r="F114" s="48"/>
+      <c r="G114" s="48"/>
+      <c r="H114" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="45.75">
       <c r="A115" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B115" s="51">
+      <c r="B115" s="50">
         <v>25764</v>
       </c>
-      <c r="C115" s="51">
+      <c r="C115" s="50">
         <v>38791</v>
       </c>
-      <c r="D115" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="51">
+      <c r="D115" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="50">
         <v>35652</v>
       </c>
-      <c r="F115" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="51">
+      <c r="F115" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="50">
         <v>35652</v>
       </c>
-      <c r="H115" s="49" t="s">
+      <c r="H115" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B116" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="51">
+      <c r="B116" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="50">
         <v>35652</v>
       </c>
-      <c r="D116" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E116" s="51">
+      <c r="D116" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="50">
         <v>35652</v>
       </c>
-      <c r="F116" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G116" s="51">
+      <c r="F116" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G116" s="50">
         <v>35652</v>
       </c>
-      <c r="H116" s="49" t="s">
+      <c r="H116" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B117" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="51">
+      <c r="B117" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="50">
         <v>3139</v>
       </c>
-      <c r="D117" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H117" s="49" t="s">
+      <c r="D117" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E117" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F117" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G117" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H117" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="57">
       <c r="A118" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B118" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="51">
+      <c r="B118" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="50">
         <v>147829</v>
       </c>
-      <c r="D118" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="51">
+      <c r="D118" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="50">
         <v>147829</v>
       </c>
-      <c r="F118" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="51">
+      <c r="F118" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="50">
         <v>147829</v>
       </c>
-      <c r="H118" s="49" t="s">
+      <c r="H118" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="51">
+      <c r="B119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="50">
         <v>147829</v>
       </c>
-      <c r="D119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="51">
+      <c r="D119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="50">
         <v>147829</v>
       </c>
-      <c r="F119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="51">
+      <c r="F119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G119" s="50">
         <v>147829</v>
       </c>
-      <c r="H119" s="49" t="s">
+      <c r="H119" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="79.5">
       <c r="A120" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B120" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="51">
+      <c r="B120" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="50">
         <v>1134</v>
       </c>
-      <c r="D120" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E120" s="51">
+      <c r="D120" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E120" s="50">
         <v>1871</v>
       </c>
-      <c r="F120" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G120" s="51">
+      <c r="F120" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G120" s="50">
         <v>1871</v>
       </c>
-      <c r="H120" s="49" t="s">
+      <c r="H120" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="51">
+      <c r="B121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="50">
         <v>1134</v>
       </c>
-      <c r="D121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="51">
+      <c r="D121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E121" s="50">
         <v>1871</v>
       </c>
-      <c r="F121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="51">
+      <c r="F121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="50">
         <v>1871</v>
       </c>
-      <c r="H121" s="49" t="s">
+      <c r="H121" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="23.25">
       <c r="A122" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B122" s="49"/>
-[...5 lines deleted...]
-      <c r="H122" s="49" t="s">
+      <c r="B122" s="48"/>
+      <c r="C122" s="48"/>
+      <c r="D122" s="48"/>
+      <c r="E122" s="48"/>
+      <c r="F122" s="48"/>
+      <c r="G122" s="48"/>
+      <c r="H122" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="23.25">
       <c r="A123" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B123" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="50">
+      <c r="B123" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="49">
         <v>70.3</v>
       </c>
-      <c r="D123" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H123" s="49" t="s">
+      <c r="D123" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E123" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F123" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G123" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H123" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B124" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="50">
+      <c r="B124" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="49">
         <v>70.3</v>
       </c>
-      <c r="D124" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H124" s="49" t="s">
+      <c r="D124" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E124" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F124" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G124" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H124" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="57">
       <c r="A125" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B125" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="50">
+      <c r="B125" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="49">
         <v>49.7</v>
       </c>
-      <c r="D125" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E125" s="50">
+      <c r="D125" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E125" s="49">
         <v>56</v>
       </c>
-      <c r="F125" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="50">
+      <c r="F125" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G125" s="49">
         <v>53.8</v>
       </c>
-      <c r="H125" s="49" t="s">
+      <c r="H125" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B126" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="50">
+      <c r="B126" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="49">
         <v>49.7</v>
       </c>
-      <c r="D126" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E126" s="50">
+      <c r="D126" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E126" s="49">
         <v>56</v>
       </c>
-      <c r="F126" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="50">
+      <c r="F126" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G126" s="49">
         <v>53.8</v>
       </c>
-      <c r="H126" s="49" t="s">
+      <c r="H126" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="34.5">
       <c r="A127" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B127" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="51">
+      <c r="B127" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="50">
         <v>610</v>
       </c>
-      <c r="D127" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H127" s="49" t="s">
+      <c r="D127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H127" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="51">
+      <c r="B128" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="50">
         <v>610</v>
       </c>
-      <c r="D128" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H128" s="49" t="s">
+      <c r="D128" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E128" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F128" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G128" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H128" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="68.25">
       <c r="A129" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B129" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H129" s="49" t="s">
+      <c r="B129" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C129" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D129" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E129" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F129" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G129" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H129" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B130" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H130" s="49" t="s">
+      <c r="B130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H130" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="23.25">
       <c r="A131" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B131" s="51">
+      <c r="B131" s="50">
         <v>2283</v>
       </c>
-      <c r="C131" s="51">
+      <c r="C131" s="50">
         <v>7256</v>
       </c>
-      <c r="D131" s="51">
+      <c r="D131" s="50">
         <v>2283</v>
       </c>
-      <c r="E131" s="51">
+      <c r="E131" s="50">
         <v>7256</v>
       </c>
-      <c r="F131" s="51">
+      <c r="F131" s="50">
         <v>2283</v>
       </c>
-      <c r="G131" s="51">
+      <c r="G131" s="50">
         <v>7256</v>
       </c>
-      <c r="H131" s="49" t="s">
+      <c r="H131" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B132" s="51">
+      <c r="B132" s="50">
         <v>2138</v>
       </c>
-      <c r="C132" s="51">
+      <c r="C132" s="50">
         <v>6867</v>
       </c>
-      <c r="D132" s="51">
+      <c r="D132" s="50">
         <v>2138</v>
       </c>
-      <c r="E132" s="51">
+      <c r="E132" s="50">
         <v>6867</v>
       </c>
-      <c r="F132" s="51">
+      <c r="F132" s="50">
         <v>2138</v>
       </c>
-      <c r="G132" s="51">
+      <c r="G132" s="50">
         <v>6867</v>
       </c>
-      <c r="H132" s="49" t="s">
+      <c r="H132" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B133" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="51">
+      <c r="B133" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="50">
         <v>389</v>
       </c>
-      <c r="D133" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E133" s="51">
+      <c r="D133" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="50">
         <v>389</v>
       </c>
-      <c r="F133" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G133" s="51">
+      <c r="F133" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G133" s="50">
         <v>389</v>
       </c>
-      <c r="H133" s="49" t="s">
+      <c r="H133" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B134" s="49"/>
-[...5 lines deleted...]
-      <c r="H134" s="49" t="s">
+      <c r="B134" s="48"/>
+      <c r="C134" s="48"/>
+      <c r="D134" s="48"/>
+      <c r="E134" s="48"/>
+      <c r="F134" s="48"/>
+      <c r="G134" s="48"/>
+      <c r="H134" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B135" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="51">
+      <c r="B135" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="50">
         <v>34831</v>
       </c>
-      <c r="D135" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="51">
+      <c r="D135" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E135" s="50">
         <v>25363</v>
       </c>
-      <c r="F135" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H135" s="49" t="s">
+      <c r="F135" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G135" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H135" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B136" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="51">
+      <c r="B136" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" s="50">
         <v>34831</v>
       </c>
-      <c r="D136" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E136" s="51">
+      <c r="D136" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E136" s="50">
         <v>25363</v>
       </c>
-      <c r="F136" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H136" s="49" t="s">
+      <c r="F136" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G136" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H136" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B137" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="51">
+      <c r="B137" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="50">
         <v>2118</v>
       </c>
-      <c r="D137" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E137" s="51">
+      <c r="D137" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E137" s="50">
         <v>2512</v>
       </c>
-      <c r="F137" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="51">
+      <c r="F137" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="50">
         <v>2362</v>
       </c>
-      <c r="H137" s="49" t="s">
+      <c r="H137" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B138" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="51">
+      <c r="B138" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="50">
         <v>2118</v>
       </c>
-      <c r="D138" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E138" s="51">
+      <c r="D138" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E138" s="50">
         <v>2512</v>
       </c>
-      <c r="F138" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G138" s="51">
+      <c r="F138" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G138" s="50">
         <v>2362</v>
       </c>
-      <c r="H138" s="49" t="s">
+      <c r="H138" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B139" s="51">
+      <c r="B139" s="50">
         <v>15105</v>
       </c>
-      <c r="C139" s="51">
+      <c r="C139" s="50">
         <v>35363</v>
       </c>
-      <c r="D139" s="51">
+      <c r="D139" s="50">
         <v>14964</v>
       </c>
-      <c r="E139" s="51">
+      <c r="E139" s="50">
         <v>34755</v>
       </c>
-      <c r="F139" s="51">
+      <c r="F139" s="50">
         <v>2834</v>
       </c>
-      <c r="G139" s="51">
+      <c r="G139" s="50">
         <v>13120</v>
       </c>
-      <c r="H139" s="51">
+      <c r="H139" s="50">
         <v>3569</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B140" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="51">
+      <c r="B140" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="50">
         <v>22037</v>
       </c>
-      <c r="D140" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="51">
+      <c r="D140" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E140" s="50">
         <v>22061</v>
       </c>
-      <c r="F140" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G140" s="51">
+      <c r="F140" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G140" s="50">
         <v>5294</v>
       </c>
-      <c r="H140" s="49" t="s">
+      <c r="H140" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B141" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="51">
+      <c r="B141" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="50">
         <v>13326</v>
       </c>
-      <c r="D141" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="51">
+      <c r="D141" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="50">
         <v>12694</v>
       </c>
-      <c r="F141" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="51">
+      <c r="F141" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G141" s="50">
         <v>7826</v>
       </c>
-      <c r="H141" s="49" t="s">
+      <c r="H141" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="34.5">
       <c r="A142" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B142" s="51">
+      <c r="B142" s="50">
         <v>1916</v>
       </c>
-      <c r="C142" s="51">
+      <c r="C142" s="50">
         <v>5084</v>
       </c>
-      <c r="D142" s="51">
+      <c r="D142" s="50">
         <v>1298</v>
       </c>
-      <c r="E142" s="51">
+      <c r="E142" s="50">
         <v>5290</v>
       </c>
-      <c r="F142" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H142" s="51">
+      <c r="F142" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G142" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H142" s="50">
         <v>1098</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B143" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="51">
+      <c r="B143" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="50">
         <v>4840</v>
       </c>
-      <c r="D143" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="51">
+      <c r="D143" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="50">
         <v>5003</v>
       </c>
-      <c r="F143" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H143" s="49" t="s">
+      <c r="F143" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G143" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H143" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B144" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="51">
+      <c r="B144" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="50">
         <v>244</v>
       </c>
-      <c r="D144" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="51">
+      <c r="D144" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="50">
         <v>287</v>
       </c>
-      <c r="F144" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H144" s="49" t="s">
+      <c r="F144" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G144" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H144" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="34.5">
       <c r="A145" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B145" s="49"/>
-[...5 lines deleted...]
-      <c r="H145" s="49" t="s">
+      <c r="B145" s="48"/>
+      <c r="C145" s="48"/>
+      <c r="D145" s="48"/>
+      <c r="E145" s="48"/>
+      <c r="F145" s="48"/>
+      <c r="G145" s="48"/>
+      <c r="H145" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="45.75">
       <c r="A146" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B146" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H146" s="49" t="s">
+      <c r="B146" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D146" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F146" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H146" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B147" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H147" s="49" t="s">
+      <c r="B147" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C147" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D147" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E147" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F147" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G147" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H147" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="23.25">
       <c r="A148" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B148" s="49"/>
-[...5 lines deleted...]
-      <c r="H148" s="49" t="s">
+      <c r="B148" s="48"/>
+      <c r="C148" s="48"/>
+      <c r="D148" s="48"/>
+      <c r="E148" s="48"/>
+      <c r="F148" s="48"/>
+      <c r="G148" s="48"/>
+      <c r="H148" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B149" s="49"/>
-[...5 lines deleted...]
-      <c r="H149" s="49" t="s">
+      <c r="B149" s="48"/>
+      <c r="C149" s="48"/>
+      <c r="D149" s="48"/>
+      <c r="E149" s="48"/>
+      <c r="F149" s="48"/>
+      <c r="G149" s="48"/>
+      <c r="H149" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="23.25">
       <c r="A150" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B150" s="51">
+      <c r="B150" s="50">
         <v>3</v>
       </c>
-      <c r="C150" s="51">
+      <c r="C150" s="50">
         <v>3</v>
       </c>
-      <c r="D150" s="51">
+      <c r="D150" s="50">
         <v>21</v>
       </c>
-      <c r="E150" s="51">
+      <c r="E150" s="50">
         <v>21</v>
       </c>
-      <c r="F150" s="51">
+      <c r="F150" s="50">
         <v>21</v>
       </c>
-      <c r="G150" s="51">
+      <c r="G150" s="50">
         <v>21</v>
       </c>
-      <c r="H150" s="51">
+      <c r="H150" s="50">
         <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B151" s="51">
+      <c r="B151" s="50">
         <v>3</v>
       </c>
-      <c r="C151" s="51">
+      <c r="C151" s="50">
         <v>3</v>
       </c>
-      <c r="D151" s="51">
+      <c r="D151" s="50">
         <v>21</v>
       </c>
-      <c r="E151" s="51">
+      <c r="E151" s="50">
         <v>21</v>
       </c>
-      <c r="F151" s="51">
+      <c r="F151" s="50">
         <v>21</v>
       </c>
-      <c r="G151" s="51">
+      <c r="G151" s="50">
         <v>21</v>
       </c>
-      <c r="H151" s="51">
+      <c r="H151" s="50">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="23.25">
       <c r="A152" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B152" s="51">
+      <c r="B152" s="50">
         <v>219</v>
       </c>
-      <c r="C152" s="51">
+      <c r="C152" s="50">
         <v>711</v>
       </c>
-      <c r="D152" s="51">
+      <c r="D152" s="50">
         <v>226</v>
       </c>
-      <c r="E152" s="51">
+      <c r="E152" s="50">
         <v>478</v>
       </c>
-      <c r="F152" s="51">
+      <c r="F152" s="50">
         <v>12</v>
       </c>
-      <c r="G152" s="51">
+      <c r="G152" s="50">
         <v>15</v>
       </c>
-      <c r="H152" s="51">
+      <c r="H152" s="50">
         <v>2419</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B153" s="51">
+      <c r="B153" s="50">
         <v>219</v>
       </c>
-      <c r="C153" s="51">
+      <c r="C153" s="50">
         <v>711</v>
       </c>
-      <c r="D153" s="51">
+      <c r="D153" s="50">
         <v>226</v>
       </c>
-      <c r="E153" s="51">
+      <c r="E153" s="50">
         <v>478</v>
       </c>
-      <c r="F153" s="51">
+      <c r="F153" s="50">
         <v>12</v>
       </c>
-      <c r="G153" s="51">
+      <c r="G153" s="50">
         <v>15</v>
       </c>
-      <c r="H153" s="51">
+      <c r="H153" s="50">
         <v>2419</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="34.5">
       <c r="A154" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B154" s="49"/>
-[...5 lines deleted...]
-      <c r="H154" s="49" t="s">
+      <c r="B154" s="48"/>
+      <c r="C154" s="48"/>
+      <c r="D154" s="48"/>
+      <c r="E154" s="48"/>
+      <c r="F154" s="48"/>
+      <c r="G154" s="48"/>
+      <c r="H154" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="23.25">
       <c r="A155" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B155" s="49"/>
-[...5 lines deleted...]
-      <c r="H155" s="49" t="s">
+      <c r="B155" s="48"/>
+      <c r="C155" s="48"/>
+      <c r="D155" s="48"/>
+      <c r="E155" s="48"/>
+      <c r="F155" s="48"/>
+      <c r="G155" s="48"/>
+      <c r="H155" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="23.25">
       <c r="A156" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B156" s="49"/>
-[...5 lines deleted...]
-      <c r="H156" s="49" t="s">
+      <c r="B156" s="48"/>
+      <c r="C156" s="48"/>
+      <c r="D156" s="48"/>
+      <c r="E156" s="48"/>
+      <c r="F156" s="48"/>
+      <c r="G156" s="48"/>
+      <c r="H156" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B157" s="49"/>
-[...5 lines deleted...]
-      <c r="H157" s="49" t="s">
+      <c r="B157" s="48"/>
+      <c r="C157" s="48"/>
+      <c r="D157" s="48"/>
+      <c r="E157" s="48"/>
+      <c r="F157" s="48"/>
+      <c r="G157" s="48"/>
+      <c r="H157" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="23.25">
       <c r="A158" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B158" s="49"/>
-[...5 lines deleted...]
-      <c r="H158" s="49" t="s">
+      <c r="B158" s="48"/>
+      <c r="C158" s="48"/>
+      <c r="D158" s="48"/>
+      <c r="E158" s="48"/>
+      <c r="F158" s="48"/>
+      <c r="G158" s="48"/>
+      <c r="H158" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="23.25">
       <c r="A159" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B159" s="49"/>
-[...5 lines deleted...]
-      <c r="H159" s="49" t="s">
+      <c r="B159" s="48"/>
+      <c r="C159" s="48"/>
+      <c r="D159" s="48"/>
+      <c r="E159" s="48"/>
+      <c r="F159" s="48"/>
+      <c r="G159" s="48"/>
+      <c r="H159" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="34.5">
       <c r="A160" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B160" s="50">
+      <c r="B160" s="49">
         <v>530557.1</v>
       </c>
-      <c r="C160" s="50">
+      <c r="C160" s="49">
         <v>1209429.8</v>
       </c>
-      <c r="D160" s="50">
+      <c r="D160" s="49">
         <v>315157.09999999998</v>
       </c>
-      <c r="E160" s="50">
+      <c r="E160" s="49">
         <v>727787.8</v>
       </c>
-      <c r="F160" s="50">
+      <c r="F160" s="49">
         <v>315157.09999999998</v>
       </c>
-      <c r="G160" s="50">
+      <c r="G160" s="49">
         <v>727787.8</v>
       </c>
-      <c r="H160" s="49" t="s">
+      <c r="H160" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B161" s="50">
+      <c r="B161" s="49">
         <v>336750.7</v>
       </c>
-      <c r="C161" s="50">
+      <c r="C161" s="49">
         <v>738928.1</v>
       </c>
-      <c r="D161" s="50">
+      <c r="D161" s="49">
         <v>296837</v>
       </c>
-      <c r="E161" s="50">
+      <c r="E161" s="49">
         <v>655007.19999999995</v>
       </c>
-      <c r="F161" s="50">
+      <c r="F161" s="49">
         <v>296837</v>
       </c>
-      <c r="G161" s="50">
+      <c r="G161" s="49">
         <v>655007.19999999995</v>
       </c>
-      <c r="H161" s="49" t="s">
+      <c r="H161" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B162" s="50">
+      <c r="B162" s="49">
         <v>16150.5</v>
       </c>
-      <c r="C162" s="50">
+      <c r="C162" s="49">
         <v>32538.5</v>
       </c>
-      <c r="D162" s="50">
+      <c r="D162" s="49">
         <v>8807.9</v>
       </c>
-      <c r="E162" s="50">
+      <c r="E162" s="49">
         <v>17822.900000000001</v>
       </c>
-      <c r="F162" s="50">
+      <c r="F162" s="49">
         <v>8807.9</v>
       </c>
-      <c r="G162" s="50">
+      <c r="G162" s="49">
         <v>17822.900000000001</v>
       </c>
-      <c r="H162" s="49" t="s">
+      <c r="H162" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B163" s="50">
+      <c r="B163" s="49">
         <v>177655.9</v>
       </c>
-      <c r="C163" s="50">
+      <c r="C163" s="49">
         <v>437963.2</v>
       </c>
-      <c r="D163" s="50">
+      <c r="D163" s="49">
         <v>9512.2000000000007</v>
       </c>
-      <c r="E163" s="50">
+      <c r="E163" s="49">
         <v>54957.7</v>
       </c>
-      <c r="F163" s="50">
+      <c r="F163" s="49">
         <v>9512.2000000000007</v>
       </c>
-      <c r="G163" s="50">
+      <c r="G163" s="49">
         <v>54957.7</v>
       </c>
-      <c r="H163" s="49" t="s">
+      <c r="H163" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="34.5">
       <c r="A164" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B164" s="50">
+      <c r="B164" s="49">
         <v>741.3</v>
       </c>
-      <c r="C164" s="50">
+      <c r="C164" s="49">
         <v>1563.4</v>
       </c>
-      <c r="D164" s="50">
+      <c r="D164" s="49">
         <v>659</v>
       </c>
-      <c r="E164" s="50">
+      <c r="E164" s="49">
         <v>1401</v>
       </c>
-      <c r="F164" s="50">
+      <c r="F164" s="49">
         <v>659</v>
       </c>
-      <c r="G164" s="50">
+      <c r="G164" s="49">
         <v>1401</v>
       </c>
-      <c r="H164" s="49" t="s">
+      <c r="H164" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B165" s="50">
+      <c r="B165" s="49">
         <v>482.7</v>
       </c>
-      <c r="C165" s="50">
+      <c r="C165" s="49">
         <v>1022.4</v>
       </c>
-      <c r="D165" s="50">
+      <c r="D165" s="49">
         <v>444.7</v>
       </c>
-      <c r="E165" s="50">
+      <c r="E165" s="49">
         <v>945.9</v>
       </c>
-      <c r="F165" s="50">
+      <c r="F165" s="49">
         <v>444.7</v>
       </c>
-      <c r="G165" s="50">
+      <c r="G165" s="49">
         <v>945.9</v>
       </c>
-      <c r="H165" s="49" t="s">
+      <c r="H165" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B166" s="50">
+      <c r="B166" s="49">
         <v>75.5</v>
       </c>
-      <c r="C166" s="50">
+      <c r="C166" s="49">
         <v>155.5</v>
       </c>
-      <c r="D166" s="50">
+      <c r="D166" s="49">
         <v>65</v>
       </c>
-      <c r="E166" s="50">
+      <c r="E166" s="49">
         <v>144.4</v>
       </c>
-      <c r="F166" s="50">
+      <c r="F166" s="49">
         <v>65</v>
       </c>
-      <c r="G166" s="50">
+      <c r="G166" s="49">
         <v>144.4</v>
       </c>
-      <c r="H166" s="49" t="s">
+      <c r="H166" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B167" s="50">
+      <c r="B167" s="49">
         <v>30.5</v>
       </c>
-      <c r="C167" s="50">
+      <c r="C167" s="49">
         <v>63.4</v>
       </c>
-      <c r="D167" s="50">
+      <c r="D167" s="49">
         <v>19.2</v>
       </c>
-      <c r="E167" s="50">
+      <c r="E167" s="49">
         <v>38.6</v>
       </c>
-      <c r="F167" s="50">
+      <c r="F167" s="49">
         <v>19.2</v>
       </c>
-      <c r="G167" s="50">
+      <c r="G167" s="49">
         <v>38.6</v>
       </c>
-      <c r="H167" s="49" t="s">
+      <c r="H167" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B168" s="50">
+      <c r="B168" s="49">
         <v>92.8</v>
       </c>
-      <c r="C168" s="50">
+      <c r="C168" s="49">
         <v>198.1</v>
       </c>
-      <c r="D168" s="50">
+      <c r="D168" s="49">
         <v>82.9</v>
       </c>
-      <c r="E168" s="50">
+      <c r="E168" s="49">
         <v>176.9</v>
       </c>
-      <c r="F168" s="50">
+      <c r="F168" s="49">
         <v>82.9</v>
       </c>
-      <c r="G168" s="50">
+      <c r="G168" s="49">
         <v>176.9</v>
       </c>
-      <c r="H168" s="49" t="s">
+      <c r="H168" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B169" s="50">
+      <c r="B169" s="49">
         <v>1.5</v>
       </c>
-      <c r="C169" s="50">
+      <c r="C169" s="49">
         <v>3.3</v>
       </c>
-      <c r="D169" s="50">
+      <c r="D169" s="49">
         <v>1.3</v>
       </c>
-      <c r="E169" s="50">
+      <c r="E169" s="49">
         <v>2.9</v>
       </c>
-      <c r="F169" s="50">
+      <c r="F169" s="49">
         <v>1.3</v>
       </c>
-      <c r="G169" s="50">
+      <c r="G169" s="49">
         <v>2.9</v>
       </c>
-      <c r="H169" s="49" t="s">
+      <c r="H169" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B170" s="50">
+      <c r="B170" s="49">
         <v>21.8</v>
       </c>
-      <c r="C170" s="50">
+      <c r="C170" s="49">
         <v>45.6</v>
       </c>
-      <c r="D170" s="50">
+      <c r="D170" s="49">
         <v>19</v>
       </c>
-      <c r="E170" s="50">
+      <c r="E170" s="49">
         <v>39.799999999999997</v>
       </c>
-      <c r="F170" s="50">
+      <c r="F170" s="49">
         <v>19</v>
       </c>
-      <c r="G170" s="50">
+      <c r="G170" s="49">
         <v>39.799999999999997</v>
       </c>
-      <c r="H170" s="49" t="s">
+      <c r="H170" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" s="47" t="s">
+      <c r="A171" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="B171" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C171" s="53">
+      <c r="B171" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C171" s="52">
         <v>75.099999999999994</v>
       </c>
-      <c r="D171" s="52" t="s">
-[...2 lines deleted...]
-      <c r="E171" s="53">
+      <c r="D171" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="E171" s="52">
         <v>52.5</v>
       </c>
-      <c r="F171" s="52" t="s">
-[...2 lines deleted...]
-      <c r="G171" s="53">
+      <c r="F171" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="G171" s="52">
         <v>52.5</v>
       </c>
-      <c r="H171" s="52" t="s">
+      <c r="H171" s="51" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="42.75" customHeight="1">
-      <c r="A173" s="54" t="s">
+      <c r="A173" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="B173" s="54"/>
-[...5 lines deleted...]
-      <c r="H173" s="54"/>
+      <c r="B173" s="53"/>
+      <c r="C173" s="53"/>
+      <c r="D173" s="53"/>
+      <c r="E173" s="53"/>
+      <c r="F173" s="53"/>
+      <c r="G173" s="53"/>
+      <c r="H173" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A173:H173"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I178"/>
   <sheetViews>
     <sheetView topLeftCell="A166" workbookViewId="0">
       <selection activeCell="A8" sqref="A8:XFD178"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="14" customWidth="1"/>
     <col min="2" max="8" width="14.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="49"/>
-[...5 lines deleted...]
-      <c r="H8" s="49" t="s">
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="49"/>
-[...5 lines deleted...]
-      <c r="H9" s="49" t="s">
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="49"/>
-[...5 lines deleted...]
-      <c r="H10" s="49" t="s">
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="49"/>
-[...5 lines deleted...]
-      <c r="H11" s="49" t="s">
+      <c r="B11" s="48"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="50">
+      <c r="B12" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="49">
         <v>93</v>
       </c>
-      <c r="D12" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H12" s="49" t="s">
+      <c r="D12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="50">
+      <c r="B13" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="49">
         <v>93</v>
       </c>
-      <c r="D13" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H13" s="49" t="s">
+      <c r="D13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="50">
+      <c r="B14" s="49">
         <v>18.5</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="49">
         <v>43.8</v>
       </c>
-      <c r="D14" s="50">
+      <c r="D14" s="49">
         <v>10</v>
       </c>
-      <c r="E14" s="50">
+      <c r="E14" s="49">
         <v>22.9</v>
       </c>
-      <c r="F14" s="50">
+      <c r="F14" s="49">
         <v>10</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G14" s="49">
         <v>19.7</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="49">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="50">
+      <c r="B15" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="49">
         <v>17.600000000000001</v>
       </c>
-      <c r="D15" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H15" s="49" t="s">
+      <c r="D15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="50">
+      <c r="B16" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="49">
         <v>10.8</v>
       </c>
-      <c r="D16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="50">
+      <c r="D16" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="49">
         <v>7.5</v>
       </c>
-      <c r="F16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="50">
+      <c r="F16" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="49">
         <v>4.3</v>
       </c>
-      <c r="H16" s="49" t="s">
+      <c r="H16" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="50">
+      <c r="B17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="49">
         <v>15.4</v>
       </c>
-      <c r="D17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="50">
+      <c r="D17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="49">
         <v>15.4</v>
       </c>
-      <c r="F17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="50">
+      <c r="F17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="49">
         <v>15.4</v>
       </c>
-      <c r="H17" s="49" t="s">
+      <c r="H17" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="23.25">
       <c r="A18" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="50">
+      <c r="B18" s="49">
         <v>3.9</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="49">
         <v>9.4</v>
       </c>
-      <c r="D18" s="50">
+      <c r="D18" s="49">
         <v>2.1</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E18" s="49">
         <v>5</v>
       </c>
-      <c r="F18" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="50">
+      <c r="F18" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="49">
         <v>3.7</v>
       </c>
-      <c r="H18" s="50">
+      <c r="H18" s="49">
         <v>0.9</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="50">
+      <c r="B19" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="49">
         <v>3.9</v>
       </c>
-      <c r="D19" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H19" s="49" t="s">
+      <c r="D19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="50">
+      <c r="B20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="49">
         <v>1.8</v>
       </c>
-      <c r="D20" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="50">
+      <c r="D20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="49">
         <v>1.3</v>
       </c>
-      <c r="F20" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="49" t="s">
+      <c r="F20" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="50">
+      <c r="B21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="49">
         <v>3.7</v>
       </c>
-      <c r="D21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="50">
+      <c r="D21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="49">
         <v>3.7</v>
       </c>
-      <c r="F21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="50">
+      <c r="F21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="49">
         <v>3.7</v>
       </c>
-      <c r="H21" s="49" t="s">
+      <c r="H21" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="50">
+      <c r="B22" s="49">
         <v>165.1</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="49">
         <v>472.1</v>
       </c>
-      <c r="D22" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H22" s="49" t="s">
+      <c r="D22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="50">
+      <c r="B23" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="49">
         <v>71</v>
       </c>
-      <c r="D23" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H23" s="49" t="s">
+      <c r="D23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="50">
+      <c r="B24" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="49">
         <v>46.3</v>
       </c>
-      <c r="D24" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H24" s="49" t="s">
+      <c r="D24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="50">
+      <c r="B25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="49">
         <v>354.8</v>
       </c>
-      <c r="D25" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H25" s="49" t="s">
+      <c r="D25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="50">
+      <c r="B26" s="49">
         <v>65</v>
       </c>
-      <c r="C26" s="50">
+      <c r="C26" s="49">
         <v>229.6</v>
       </c>
-      <c r="D26" s="50">
+      <c r="D26" s="49">
         <v>63</v>
       </c>
-      <c r="E26" s="50">
+      <c r="E26" s="49">
         <v>228.6</v>
       </c>
-      <c r="F26" s="50">
+      <c r="F26" s="49">
         <v>63</v>
       </c>
-      <c r="G26" s="50">
+      <c r="G26" s="49">
         <v>209</v>
       </c>
-      <c r="H26" s="50">
+      <c r="H26" s="49">
         <v>691.4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="50">
+      <c r="B27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="49">
         <v>207</v>
       </c>
-      <c r="D27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="50">
+      <c r="D27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="49">
         <v>206</v>
       </c>
-      <c r="F27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="50">
+      <c r="F27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="49">
         <v>206</v>
       </c>
-      <c r="H27" s="49" t="s">
+      <c r="H27" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="48" t="s">
+      <c r="A28" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="B28" s="50">
+      <c r="B28" s="49">
         <v>3</v>
       </c>
-      <c r="C28" s="50">
+      <c r="C28" s="49">
         <v>22.6</v>
       </c>
-      <c r="D28" s="50">
+      <c r="D28" s="49">
         <v>3</v>
       </c>
-      <c r="E28" s="50">
+      <c r="E28" s="49">
         <v>22.6</v>
       </c>
-      <c r="F28" s="50">
+      <c r="F28" s="49">
         <v>3</v>
       </c>
-      <c r="G28" s="50">
+      <c r="G28" s="49">
         <v>3</v>
       </c>
-      <c r="H28" s="49" t="s">
+      <c r="H28" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H29" s="49" t="s">
+      <c r="B29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="23.25">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="50">
+      <c r="B30" s="49">
         <v>6.1</v>
       </c>
-      <c r="C30" s="50">
+      <c r="C30" s="49">
         <v>18.2</v>
       </c>
-      <c r="D30" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="49" t="s">
+      <c r="D30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B31" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="50">
+      <c r="B31" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="49">
         <v>17.899999999999999</v>
       </c>
-      <c r="D31" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="49" t="s">
+      <c r="D31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B32" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="50">
+      <c r="B32" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="49">
         <v>0.3</v>
       </c>
-      <c r="D32" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H32" s="49" t="s">
+      <c r="D32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="23.25">
       <c r="A33" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="50">
+      <c r="B33" s="49">
         <v>0.5</v>
       </c>
-      <c r="C33" s="50">
+      <c r="C33" s="49">
         <v>1.2</v>
       </c>
-      <c r="D33" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H33" s="49" t="s">
+      <c r="D33" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="50">
+      <c r="B34" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="49">
         <v>0.8</v>
       </c>
-      <c r="D34" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H34" s="49" t="s">
+      <c r="D34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="50">
+      <c r="B35" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="49">
         <v>0.4</v>
       </c>
-      <c r="D35" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H35" s="49" t="s">
+      <c r="D35" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="50">
+      <c r="B36" s="49">
         <v>372.6</v>
       </c>
-      <c r="C36" s="50">
+      <c r="C36" s="49">
         <v>1078.7</v>
       </c>
-      <c r="D36" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H36" s="49" t="s">
+      <c r="D36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="50">
+      <c r="B37" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="49">
         <v>758.9</v>
       </c>
-      <c r="D37" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H37" s="49" t="s">
+      <c r="D37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B38" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="50">
+      <c r="B38" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="49">
         <v>319.8</v>
       </c>
-      <c r="D38" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H38" s="49" t="s">
+      <c r="D38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="50">
+      <c r="B39" s="49">
         <v>18.2</v>
       </c>
-      <c r="C39" s="50">
+      <c r="C39" s="49">
         <v>41.5</v>
       </c>
-      <c r="D39" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="50">
+      <c r="D39" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="49">
         <v>13.6</v>
       </c>
-      <c r="F39" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="50">
+      <c r="F39" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="49">
         <v>13.6</v>
       </c>
-      <c r="H39" s="49" t="s">
+      <c r="H39" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B40" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="50">
+      <c r="B40" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="49">
         <v>1.3</v>
       </c>
-      <c r="D40" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H40" s="49" t="s">
+      <c r="D40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B41" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="50">
+      <c r="B41" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="49">
         <v>27.6</v>
       </c>
-      <c r="D41" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H41" s="49" t="s">
+      <c r="D41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="50">
+      <c r="B42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="49">
         <v>12.6</v>
       </c>
-      <c r="D42" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="50">
+      <c r="D42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="49">
         <v>13.6</v>
       </c>
-      <c r="F42" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="50">
+      <c r="F42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="49">
         <v>13.6</v>
       </c>
-      <c r="H42" s="49" t="s">
+      <c r="H42" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="23.25">
       <c r="A43" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B43" s="50">
+      <c r="B43" s="49">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C43" s="50">
+      <c r="C43" s="49">
         <v>20.9</v>
       </c>
-      <c r="D43" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="50">
+      <c r="D43" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="49">
         <v>6.9</v>
       </c>
-      <c r="F43" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="50">
+      <c r="F43" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="49">
         <v>6.9</v>
       </c>
-      <c r="H43" s="49" t="s">
+      <c r="H43" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B44" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="50">
+      <c r="B44" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="49">
         <v>0.6</v>
       </c>
-      <c r="D44" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H44" s="49" t="s">
+      <c r="D44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="50">
+      <c r="B45" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="49">
         <v>14</v>
       </c>
-      <c r="D45" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H45" s="49" t="s">
+      <c r="D45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B46" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="50">
+      <c r="B46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="49">
         <v>6.3</v>
       </c>
-      <c r="D46" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="50">
+      <c r="D46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="49">
         <v>6.9</v>
       </c>
-      <c r="F46" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="50">
+      <c r="F46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="49">
         <v>6.9</v>
       </c>
-      <c r="H46" s="49" t="s">
+      <c r="H46" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B47" s="49"/>
-[...5 lines deleted...]
-      <c r="H47" s="49" t="s">
+      <c r="B47" s="48"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="48"/>
+      <c r="E47" s="48"/>
+      <c r="F47" s="48"/>
+      <c r="G47" s="48"/>
+      <c r="H47" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="23.25">
       <c r="A48" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B48" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="50">
+      <c r="B48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="49">
         <v>152.80000000000001</v>
       </c>
-      <c r="D48" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="50">
+      <c r="D48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="49">
         <v>2.9</v>
       </c>
-      <c r="F48" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="50">
+      <c r="F48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="49">
         <v>2.9</v>
       </c>
-      <c r="H48" s="49" t="s">
+      <c r="H48" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="50">
+      <c r="B49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="49">
         <v>152.80000000000001</v>
       </c>
-      <c r="D49" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="50">
+      <c r="D49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="49">
         <v>2.9</v>
       </c>
-      <c r="F49" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="50">
+      <c r="F49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="49">
         <v>2.9</v>
       </c>
-      <c r="H49" s="49" t="s">
+      <c r="H49" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="23.25">
       <c r="A50" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B50" s="50">
+      <c r="B50" s="49">
         <v>17.600000000000001</v>
       </c>
-      <c r="C50" s="50">
+      <c r="C50" s="49">
         <v>27.4</v>
       </c>
-      <c r="D50" s="50">
+      <c r="D50" s="49">
         <v>17</v>
       </c>
-      <c r="E50" s="50">
+      <c r="E50" s="49">
         <v>25.3</v>
       </c>
-      <c r="F50" s="50">
+      <c r="F50" s="49">
         <v>17</v>
       </c>
-      <c r="G50" s="50">
+      <c r="G50" s="49">
         <v>25.3</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="50">
+      <c r="B51" s="49">
         <v>17.600000000000001</v>
       </c>
-      <c r="C51" s="50">
+      <c r="C51" s="49">
         <v>27.4</v>
       </c>
-      <c r="D51" s="50">
+      <c r="D51" s="49">
         <v>17</v>
       </c>
-      <c r="E51" s="50">
+      <c r="E51" s="49">
         <v>25.3</v>
       </c>
-      <c r="F51" s="50">
+      <c r="F51" s="49">
         <v>17</v>
       </c>
-      <c r="G51" s="50">
+      <c r="G51" s="49">
         <v>25.3</v>
       </c>
-      <c r="H51" s="50">
+      <c r="H51" s="49">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="45.75">
       <c r="A52" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B52" s="50">
+      <c r="B52" s="49">
         <v>26.6</v>
       </c>
-      <c r="C52" s="50">
+      <c r="C52" s="49">
         <v>56.1</v>
       </c>
-      <c r="D52" s="50">
+      <c r="D52" s="49">
         <v>5.7</v>
       </c>
-      <c r="E52" s="50">
+      <c r="E52" s="49">
         <v>30</v>
       </c>
-      <c r="F52" s="50">
+      <c r="F52" s="49">
         <v>5.7</v>
       </c>
-      <c r="G52" s="50">
+      <c r="G52" s="49">
         <v>30</v>
       </c>
-      <c r="H52" s="50">
+      <c r="H52" s="49">
         <v>52.1</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B53" s="50">
+      <c r="B53" s="49">
         <v>6.1</v>
       </c>
-      <c r="C53" s="50">
+      <c r="C53" s="49">
         <v>33.700000000000003</v>
       </c>
-      <c r="D53" s="50">
+      <c r="D53" s="49">
         <v>5.7</v>
       </c>
-      <c r="E53" s="50">
+      <c r="E53" s="49">
         <v>30</v>
       </c>
-      <c r="F53" s="50">
+      <c r="F53" s="49">
         <v>5.7</v>
       </c>
-      <c r="G53" s="50">
+      <c r="G53" s="49">
         <v>30</v>
       </c>
-      <c r="H53" s="50">
+      <c r="H53" s="49">
         <v>52.1</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B54" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H54" s="49" t="s">
+      <c r="B54" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B55" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="50">
+      <c r="B55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="49">
         <v>1.9</v>
       </c>
-      <c r="D55" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H55" s="49" t="s">
+      <c r="D55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B56" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H56" s="49" t="s">
+      <c r="B56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B57" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H57" s="49" t="s">
+      <c r="B57" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D57" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F57" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H57" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B58" s="50">
+      <c r="B58" s="49">
         <v>9.6</v>
       </c>
-      <c r="C58" s="50">
+      <c r="C58" s="49">
         <v>29.6</v>
       </c>
-      <c r="D58" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="50">
+      <c r="D58" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="49">
         <v>4.3</v>
       </c>
-      <c r="F58" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="50">
+      <c r="F58" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="49">
         <v>2.7</v>
       </c>
-      <c r="H58" s="49" t="s">
+      <c r="H58" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="50">
+      <c r="B59" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="49">
         <v>25.2</v>
       </c>
-      <c r="D59" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H59" s="49" t="s">
+      <c r="D59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H59" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B60" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="50">
+      <c r="B60" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="49">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D60" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="50">
+      <c r="D60" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="49">
         <v>4.3</v>
       </c>
-      <c r="F60" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="50">
+      <c r="F60" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="49">
         <v>2.7</v>
       </c>
-      <c r="H60" s="49" t="s">
+      <c r="H60" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B61" s="49"/>
-[...5 lines deleted...]
-      <c r="H61" s="49" t="s">
+      <c r="B61" s="48"/>
+      <c r="C61" s="48"/>
+      <c r="D61" s="48"/>
+      <c r="E61" s="48"/>
+      <c r="F61" s="48"/>
+      <c r="G61" s="48"/>
+      <c r="H61" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B62" s="49"/>
-[...5 lines deleted...]
-      <c r="H62" s="49" t="s">
+      <c r="B62" s="48"/>
+      <c r="C62" s="48"/>
+      <c r="D62" s="48"/>
+      <c r="E62" s="48"/>
+      <c r="F62" s="48"/>
+      <c r="G62" s="48"/>
+      <c r="H62" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="23.25">
       <c r="A63" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B63" s="51">
+      <c r="B63" s="50">
         <v>9</v>
       </c>
-      <c r="C63" s="51">
+      <c r="C63" s="50">
         <v>11</v>
       </c>
-      <c r="D63" s="51">
+      <c r="D63" s="50">
         <v>9</v>
       </c>
-      <c r="E63" s="51">
+      <c r="E63" s="50">
         <v>11</v>
       </c>
-      <c r="F63" s="51">
+      <c r="F63" s="50">
         <v>9</v>
       </c>
-      <c r="G63" s="51">
+      <c r="G63" s="50">
         <v>11</v>
       </c>
-      <c r="H63" s="49" t="s">
+      <c r="H63" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B64" s="51">
+      <c r="B64" s="50">
         <v>9</v>
       </c>
-      <c r="C64" s="51">
+      <c r="C64" s="50">
         <v>11</v>
       </c>
-      <c r="D64" s="51">
+      <c r="D64" s="50">
         <v>9</v>
       </c>
-      <c r="E64" s="51">
+      <c r="E64" s="50">
         <v>11</v>
       </c>
-      <c r="F64" s="51">
+      <c r="F64" s="50">
         <v>9</v>
       </c>
-      <c r="G64" s="51">
+      <c r="G64" s="50">
         <v>11</v>
       </c>
-      <c r="H64" s="49" t="s">
+      <c r="H64" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="34.5">
       <c r="A65" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B65" s="51">
+      <c r="B65" s="50">
         <v>597</v>
       </c>
-      <c r="C65" s="51">
+      <c r="C65" s="50">
         <v>2159</v>
       </c>
-      <c r="D65" s="51">
+      <c r="D65" s="50">
         <v>629</v>
       </c>
-      <c r="E65" s="51">
+      <c r="E65" s="50">
         <v>2215</v>
       </c>
-      <c r="F65" s="51">
+      <c r="F65" s="50">
         <v>629</v>
       </c>
-      <c r="G65" s="51">
+      <c r="G65" s="50">
         <v>2215</v>
       </c>
-      <c r="H65" s="51">
+      <c r="H65" s="50">
         <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B66" s="51">
+      <c r="B66" s="50">
         <v>597</v>
       </c>
-      <c r="C66" s="51">
+      <c r="C66" s="50">
         <v>2159</v>
       </c>
-      <c r="D66" s="51">
+      <c r="D66" s="50">
         <v>629</v>
       </c>
-      <c r="E66" s="51">
+      <c r="E66" s="50">
         <v>2215</v>
       </c>
-      <c r="F66" s="51">
+      <c r="F66" s="50">
         <v>629</v>
       </c>
-      <c r="G66" s="51">
+      <c r="G66" s="50">
         <v>2215</v>
       </c>
-      <c r="H66" s="51">
+      <c r="H66" s="50">
         <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="23.25">
       <c r="A67" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B67" s="51">
+      <c r="B67" s="50">
         <v>366</v>
       </c>
-      <c r="C67" s="51">
+      <c r="C67" s="50">
         <v>764</v>
       </c>
-      <c r="D67" s="51">
+      <c r="D67" s="50">
         <v>361</v>
       </c>
-      <c r="E67" s="51">
+      <c r="E67" s="50">
         <v>959</v>
       </c>
-      <c r="F67" s="51">
+      <c r="F67" s="50">
         <v>194</v>
       </c>
-      <c r="G67" s="51">
+      <c r="G67" s="50">
         <v>411</v>
       </c>
-      <c r="H67" s="51">
+      <c r="H67" s="50">
         <v>829</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B68" s="51">
+      <c r="B68" s="50">
         <v>15</v>
       </c>
-      <c r="C68" s="51">
+      <c r="C68" s="50">
         <v>67</v>
       </c>
-      <c r="D68" s="51">
+      <c r="D68" s="50">
         <v>15</v>
       </c>
-      <c r="E68" s="51">
+      <c r="E68" s="50">
         <v>67</v>
       </c>
-      <c r="F68" s="51">
+      <c r="F68" s="50">
         <v>4</v>
       </c>
-      <c r="G68" s="51">
+      <c r="G68" s="50">
         <v>11</v>
       </c>
-      <c r="H68" s="49" t="s">
+      <c r="H68" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B69" s="51">
+      <c r="B69" s="50">
         <v>244</v>
       </c>
-      <c r="C69" s="51">
+      <c r="C69" s="50">
         <v>414</v>
       </c>
-      <c r="D69" s="51">
+      <c r="D69" s="50">
         <v>274</v>
       </c>
-      <c r="E69" s="51">
+      <c r="E69" s="50">
         <v>682</v>
       </c>
-      <c r="F69" s="51">
+      <c r="F69" s="50">
         <v>118</v>
       </c>
-      <c r="G69" s="51">
+      <c r="G69" s="50">
         <v>210</v>
       </c>
-      <c r="H69" s="51">
+      <c r="H69" s="50">
         <v>543</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B70" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="51">
+      <c r="B70" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="50">
         <v>283</v>
       </c>
-      <c r="D70" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="51">
+      <c r="D70" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="50">
         <v>210</v>
       </c>
-      <c r="F70" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="51">
+      <c r="F70" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="50">
         <v>190</v>
       </c>
-      <c r="H70" s="49" t="s">
+      <c r="H70" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="23.25">
       <c r="A71" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B71" s="51">
+      <c r="B71" s="50">
         <v>25982</v>
       </c>
-      <c r="C71" s="51">
+      <c r="C71" s="50">
         <v>79250</v>
       </c>
-      <c r="D71" s="51">
+      <c r="D71" s="50">
         <v>22163</v>
       </c>
-      <c r="E71" s="51">
+      <c r="E71" s="50">
         <v>63295</v>
       </c>
-      <c r="F71" s="51">
+      <c r="F71" s="50">
         <v>17192</v>
       </c>
-      <c r="G71" s="51">
+      <c r="G71" s="50">
         <v>50503</v>
       </c>
-      <c r="H71" s="51">
+      <c r="H71" s="50">
         <v>6365</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B72" s="51">
+      <c r="B72" s="50">
         <v>14579</v>
       </c>
-      <c r="C72" s="51">
+      <c r="C72" s="50">
         <v>43632</v>
       </c>
-      <c r="D72" s="51">
+      <c r="D72" s="50">
         <v>11767</v>
       </c>
-      <c r="E72" s="51">
+      <c r="E72" s="50">
         <v>32082</v>
       </c>
-      <c r="F72" s="51">
+      <c r="F72" s="50">
         <v>9073</v>
       </c>
-      <c r="G72" s="51">
+      <c r="G72" s="50">
         <v>24417</v>
       </c>
-      <c r="H72" s="51">
+      <c r="H72" s="50">
         <v>4650</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B73" s="51">
+      <c r="B73" s="50">
         <v>7137</v>
       </c>
-      <c r="C73" s="51">
+      <c r="C73" s="50">
         <v>23643</v>
       </c>
-      <c r="D73" s="51">
+      <c r="D73" s="50">
         <v>7002</v>
       </c>
-      <c r="E73" s="51">
+      <c r="E73" s="50">
         <v>22965</v>
       </c>
-      <c r="F73" s="51">
+      <c r="F73" s="50">
         <v>6104</v>
       </c>
-      <c r="G73" s="51">
+      <c r="G73" s="50">
         <v>20061</v>
       </c>
-      <c r="H73" s="51">
+      <c r="H73" s="50">
         <v>1715</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B74" s="51">
+      <c r="B74" s="50">
         <v>4266</v>
       </c>
-      <c r="C74" s="51">
+      <c r="C74" s="50">
         <v>11975</v>
       </c>
-      <c r="D74" s="51">
+      <c r="D74" s="50">
         <v>3394</v>
       </c>
-      <c r="E74" s="51">
+      <c r="E74" s="50">
         <v>8248</v>
       </c>
-      <c r="F74" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="51">
+      <c r="F74" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="50">
         <v>6025</v>
       </c>
-      <c r="H74" s="49" t="s">
+      <c r="H74" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B75" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H75" s="49" t="s">
+      <c r="B75" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E75" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F75" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G75" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H75" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B76" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H76" s="49" t="s">
+      <c r="B76" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E76" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F76" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G76" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H76" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="34.5">
       <c r="A77" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B77" s="51">
+      <c r="B77" s="50">
         <v>5775</v>
       </c>
-      <c r="C77" s="51">
+      <c r="C77" s="50">
         <v>18957</v>
       </c>
-      <c r="D77" s="51">
+      <c r="D77" s="50">
         <v>6130</v>
       </c>
-      <c r="E77" s="51">
+      <c r="E77" s="50">
         <v>19359</v>
       </c>
-      <c r="F77" s="51">
+      <c r="F77" s="50">
         <v>5172</v>
       </c>
-      <c r="G77" s="51">
+      <c r="G77" s="50">
         <v>9303</v>
       </c>
-      <c r="H77" s="51">
+      <c r="H77" s="50">
         <v>352</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B78" s="51">
+      <c r="B78" s="50">
         <v>4903</v>
       </c>
-      <c r="C78" s="51">
+      <c r="C78" s="50">
         <v>15230</v>
       </c>
-      <c r="D78" s="51">
+      <c r="D78" s="50">
         <v>5258</v>
       </c>
-      <c r="E78" s="51">
+      <c r="E78" s="50">
         <v>15632</v>
       </c>
-      <c r="F78" s="51">
+      <c r="F78" s="50">
         <v>4803</v>
       </c>
-      <c r="G78" s="51">
+      <c r="G78" s="50">
         <v>8000</v>
       </c>
-      <c r="H78" s="51">
+      <c r="H78" s="50">
         <v>352</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="51">
+      <c r="B79" s="50">
         <v>872</v>
       </c>
-      <c r="C79" s="51">
+      <c r="C79" s="50">
         <v>3727</v>
       </c>
-      <c r="D79" s="51">
+      <c r="D79" s="50">
         <v>872</v>
       </c>
-      <c r="E79" s="51">
+      <c r="E79" s="50">
         <v>3727</v>
       </c>
-      <c r="F79" s="51">
+      <c r="F79" s="50">
         <v>369</v>
       </c>
-      <c r="G79" s="51">
+      <c r="G79" s="50">
         <v>1303</v>
       </c>
-      <c r="H79" s="49" t="s">
+      <c r="H79" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="23.25">
       <c r="A80" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B80" s="51">
+      <c r="B80" s="50">
         <v>1757</v>
       </c>
-      <c r="C80" s="51">
+      <c r="C80" s="50">
         <v>5330</v>
       </c>
-      <c r="D80" s="51">
+      <c r="D80" s="50">
         <v>1750</v>
       </c>
-      <c r="E80" s="51">
+      <c r="E80" s="50">
         <v>5364</v>
       </c>
-      <c r="F80" s="51">
+      <c r="F80" s="50">
         <v>1750</v>
       </c>
-      <c r="G80" s="51">
+      <c r="G80" s="50">
         <v>5364</v>
       </c>
-      <c r="H80" s="49" t="s">
+      <c r="H80" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B81" s="51">
+      <c r="B81" s="50">
         <v>1612</v>
       </c>
-      <c r="C81" s="51">
+      <c r="C81" s="50">
         <v>4908</v>
       </c>
-      <c r="D81" s="51">
+      <c r="D81" s="50">
         <v>1605</v>
       </c>
-      <c r="E81" s="51">
+      <c r="E81" s="50">
         <v>4942</v>
       </c>
-      <c r="F81" s="51">
+      <c r="F81" s="50">
         <v>1605</v>
       </c>
-      <c r="G81" s="51">
+      <c r="G81" s="50">
         <v>4942</v>
       </c>
-      <c r="H81" s="49" t="s">
+      <c r="H81" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B82" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="51">
+      <c r="B82" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="50">
         <v>422</v>
       </c>
-      <c r="D82" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E82" s="51">
+      <c r="D82" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="50">
         <v>422</v>
       </c>
-      <c r="F82" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="51">
+      <c r="F82" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="50">
         <v>422</v>
       </c>
-      <c r="H82" s="49" t="s">
+      <c r="H82" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="23.25">
       <c r="A83" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B83" s="51">
+      <c r="B83" s="50">
         <v>138</v>
       </c>
-      <c r="C83" s="51">
+      <c r="C83" s="50">
         <v>354</v>
       </c>
-      <c r="D83" s="51">
+      <c r="D83" s="50">
         <v>65</v>
       </c>
-      <c r="E83" s="51">
+      <c r="E83" s="50">
         <v>302</v>
       </c>
-      <c r="F83" s="51">
+      <c r="F83" s="50">
         <v>65</v>
       </c>
-      <c r="G83" s="51">
+      <c r="G83" s="50">
         <v>302</v>
       </c>
-      <c r="H83" s="51">
+      <c r="H83" s="50">
         <v>259</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B84" s="51">
+      <c r="B84" s="50">
         <v>120</v>
       </c>
-      <c r="C84" s="51">
+      <c r="C84" s="50">
         <v>311</v>
       </c>
-      <c r="D84" s="51">
+      <c r="D84" s="50">
         <v>48</v>
       </c>
-      <c r="E84" s="51">
+      <c r="E84" s="50">
         <v>257</v>
       </c>
-      <c r="F84" s="51">
+      <c r="F84" s="50">
         <v>48</v>
       </c>
-      <c r="G84" s="51">
+      <c r="G84" s="50">
         <v>257</v>
       </c>
-      <c r="H84" s="51">
+      <c r="H84" s="50">
         <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B85" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H85" s="49" t="s">
+      <c r="B85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B86" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="51">
+      <c r="B86" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="50">
         <v>43</v>
       </c>
-      <c r="D86" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E86" s="51">
+      <c r="D86" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E86" s="50">
         <v>45</v>
       </c>
-      <c r="F86" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="51">
+      <c r="F86" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G86" s="50">
         <v>45</v>
       </c>
-      <c r="H86" s="49" t="s">
+      <c r="H86" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="34.5">
       <c r="A87" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B87" s="51">
+      <c r="B87" s="50">
         <v>3329</v>
       </c>
-      <c r="C87" s="51">
+      <c r="C87" s="50">
         <v>13212</v>
       </c>
-      <c r="D87" s="51">
+      <c r="D87" s="50">
         <v>2588</v>
       </c>
-      <c r="E87" s="51">
+      <c r="E87" s="50">
         <v>13152</v>
       </c>
-      <c r="F87" s="51">
+      <c r="F87" s="50">
         <v>2452</v>
       </c>
-      <c r="G87" s="51">
+      <c r="G87" s="50">
         <v>12474</v>
       </c>
-      <c r="H87" s="51">
+      <c r="H87" s="50">
         <v>3352</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B88" s="51">
+      <c r="B88" s="50">
         <v>3270</v>
       </c>
-      <c r="C88" s="51">
+      <c r="C88" s="50">
         <v>13036</v>
       </c>
-      <c r="D88" s="51">
+      <c r="D88" s="50">
         <v>2588</v>
       </c>
-      <c r="E88" s="51">
+      <c r="E88" s="50">
         <v>13152</v>
       </c>
-      <c r="F88" s="51">
+      <c r="F88" s="50">
         <v>2452</v>
       </c>
-      <c r="G88" s="51">
+      <c r="G88" s="50">
         <v>12474</v>
       </c>
-      <c r="H88" s="51">
+      <c r="H88" s="50">
         <v>3352</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B89" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="51">
+      <c r="B89" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="50">
         <v>176</v>
       </c>
-      <c r="D89" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H89" s="49" t="s">
+      <c r="D89" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E89" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G89" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H89" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B90" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="51">
+      <c r="B90" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="50">
         <v>153</v>
       </c>
-      <c r="D90" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="51">
+      <c r="D90" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="50">
         <v>153</v>
       </c>
-      <c r="F90" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="51">
+      <c r="F90" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="50">
         <v>153</v>
       </c>
-      <c r="H90" s="49" t="s">
+      <c r="H90" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B91" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="51">
+      <c r="B91" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="50">
         <v>153</v>
       </c>
-      <c r="D91" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="51">
+      <c r="D91" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="50">
         <v>153</v>
       </c>
-      <c r="F91" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="51">
+      <c r="F91" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="50">
         <v>153</v>
       </c>
-      <c r="H91" s="49" t="s">
+      <c r="H91" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="34.5">
       <c r="A92" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B92" s="51">
+      <c r="B92" s="50">
         <v>14</v>
       </c>
-      <c r="C92" s="51">
+      <c r="C92" s="50">
         <v>34</v>
       </c>
-      <c r="D92" s="51">
+      <c r="D92" s="50">
         <v>16</v>
       </c>
-      <c r="E92" s="51">
+      <c r="E92" s="50">
         <v>34</v>
       </c>
-      <c r="F92" s="51">
+      <c r="F92" s="50">
         <v>16</v>
       </c>
-      <c r="G92" s="51">
+      <c r="G92" s="50">
         <v>34</v>
       </c>
-      <c r="H92" s="49" t="s">
+      <c r="H92" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B93" s="51">
+      <c r="B93" s="50">
         <v>14</v>
       </c>
-      <c r="C93" s="51">
+      <c r="C93" s="50">
         <v>34</v>
       </c>
-      <c r="D93" s="51">
+      <c r="D93" s="50">
         <v>16</v>
       </c>
-      <c r="E93" s="51">
+      <c r="E93" s="50">
         <v>34</v>
       </c>
-      <c r="F93" s="51">
+      <c r="F93" s="50">
         <v>16</v>
       </c>
-      <c r="G93" s="51">
+      <c r="G93" s="50">
         <v>34</v>
       </c>
-      <c r="H93" s="49" t="s">
+      <c r="H93" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B94" s="49"/>
-[...5 lines deleted...]
-      <c r="H94" s="49" t="s">
+      <c r="B94" s="48"/>
+      <c r="C94" s="48"/>
+      <c r="D94" s="48"/>
+      <c r="E94" s="48"/>
+      <c r="F94" s="48"/>
+      <c r="G94" s="48"/>
+      <c r="H94" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="34.5">
       <c r="A95" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B95" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="50">
+      <c r="B95" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="49">
         <v>2552</v>
       </c>
-      <c r="D95" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E95" s="50">
+      <c r="D95" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="49">
         <v>1735</v>
       </c>
-      <c r="F95" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="50">
+      <c r="F95" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G95" s="49">
         <v>1735</v>
       </c>
-      <c r="H95" s="49" t="s">
+      <c r="H95" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B96" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="50">
+      <c r="B96" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="49">
         <v>2552</v>
       </c>
-      <c r="D96" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E96" s="50">
+      <c r="D96" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="49">
         <v>1735</v>
       </c>
-      <c r="F96" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="50">
+      <c r="F96" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="49">
         <v>1735</v>
       </c>
-      <c r="H96" s="49" t="s">
+      <c r="H96" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="23.25">
       <c r="A97" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B97" s="50">
+      <c r="B97" s="49">
         <v>24</v>
       </c>
-      <c r="C97" s="50">
+      <c r="C97" s="49">
         <v>28</v>
       </c>
-      <c r="D97" s="50">
+      <c r="D97" s="49">
         <v>16</v>
       </c>
-      <c r="E97" s="50">
+      <c r="E97" s="49">
         <v>20</v>
       </c>
-      <c r="F97" s="50">
+      <c r="F97" s="49">
         <v>16</v>
       </c>
-      <c r="G97" s="50">
+      <c r="G97" s="49">
         <v>20</v>
       </c>
-      <c r="H97" s="49" t="s">
+      <c r="H97" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B98" s="50">
+      <c r="B98" s="49">
         <v>2</v>
       </c>
-      <c r="C98" s="50">
+      <c r="C98" s="49">
         <v>6</v>
       </c>
-      <c r="D98" s="50">
+      <c r="D98" s="49">
         <v>2</v>
       </c>
-      <c r="E98" s="50">
+      <c r="E98" s="49">
         <v>6</v>
       </c>
-      <c r="F98" s="50">
+      <c r="F98" s="49">
         <v>2</v>
       </c>
-      <c r="G98" s="50">
+      <c r="G98" s="49">
         <v>6</v>
       </c>
-      <c r="H98" s="49" t="s">
+      <c r="H98" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B99" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H99" s="49" t="s">
+      <c r="B99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H99" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B100" s="49"/>
-[...5 lines deleted...]
-      <c r="H100" s="49" t="s">
+      <c r="B100" s="48"/>
+      <c r="C100" s="48"/>
+      <c r="D100" s="48"/>
+      <c r="E100" s="48"/>
+      <c r="F100" s="48"/>
+      <c r="G100" s="48"/>
+      <c r="H100" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B101" s="49"/>
-[...5 lines deleted...]
-      <c r="H101" s="49" t="s">
+      <c r="B101" s="48"/>
+      <c r="C101" s="48"/>
+      <c r="D101" s="48"/>
+      <c r="E101" s="48"/>
+      <c r="F101" s="48"/>
+      <c r="G101" s="48"/>
+      <c r="H101" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B102" s="49"/>
-[...5 lines deleted...]
-      <c r="H102" s="49" t="s">
+      <c r="B102" s="48"/>
+      <c r="C102" s="48"/>
+      <c r="D102" s="48"/>
+      <c r="E102" s="48"/>
+      <c r="F102" s="48"/>
+      <c r="G102" s="48"/>
+      <c r="H102" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B103" s="49"/>
-[...5 lines deleted...]
-      <c r="H103" s="49" t="s">
+      <c r="B103" s="48"/>
+      <c r="C103" s="48"/>
+      <c r="D103" s="48"/>
+      <c r="E103" s="48"/>
+      <c r="F103" s="48"/>
+      <c r="G103" s="48"/>
+      <c r="H103" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="45.75">
       <c r="A104" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B104" s="49"/>
-[...5 lines deleted...]
-      <c r="H104" s="49" t="s">
+      <c r="B104" s="48"/>
+      <c r="C104" s="48"/>
+      <c r="D104" s="48"/>
+      <c r="E104" s="48"/>
+      <c r="F104" s="48"/>
+      <c r="G104" s="48"/>
+      <c r="H104" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="57">
       <c r="A105" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B105" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="50">
+      <c r="B105" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="49">
         <v>0.4</v>
       </c>
-      <c r="D105" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E105" s="50">
+      <c r="D105" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E105" s="49">
         <v>0.1</v>
       </c>
-      <c r="F105" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="50">
+      <c r="F105" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G105" s="49">
         <v>0.1</v>
       </c>
-      <c r="H105" s="49" t="s">
+      <c r="H105" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B106" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="50">
+      <c r="B106" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="49">
         <v>0.3</v>
       </c>
-      <c r="D106" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H106" s="49" t="s">
+      <c r="D106" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E106" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F106" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G106" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H106" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B107" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="50">
+      <c r="B107" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="49">
         <v>0.1</v>
       </c>
-      <c r="D107" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E107" s="50">
+      <c r="D107" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="49">
         <v>0.1</v>
       </c>
-      <c r="F107" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="50">
+      <c r="F107" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G107" s="49">
         <v>0.1</v>
       </c>
-      <c r="H107" s="49" t="s">
+      <c r="H107" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B108" s="49"/>
-[...5 lines deleted...]
-      <c r="H108" s="49" t="s">
+      <c r="B108" s="48"/>
+      <c r="C108" s="48"/>
+      <c r="D108" s="48"/>
+      <c r="E108" s="48"/>
+      <c r="F108" s="48"/>
+      <c r="G108" s="48"/>
+      <c r="H108" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B109" s="49"/>
-[...5 lines deleted...]
-      <c r="H109" s="49" t="s">
+      <c r="B109" s="48"/>
+      <c r="C109" s="48"/>
+      <c r="D109" s="48"/>
+      <c r="E109" s="48"/>
+      <c r="F109" s="48"/>
+      <c r="G109" s="48"/>
+      <c r="H109" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="23.25">
       <c r="A110" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B110" s="49"/>
-[...5 lines deleted...]
-      <c r="H110" s="49" t="s">
+      <c r="B110" s="48"/>
+      <c r="C110" s="48"/>
+      <c r="D110" s="48"/>
+      <c r="E110" s="48"/>
+      <c r="F110" s="48"/>
+      <c r="G110" s="48"/>
+      <c r="H110" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="23.25">
       <c r="A111" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B111" s="51">
+      <c r="B111" s="50">
         <v>52606</v>
       </c>
-      <c r="C111" s="51">
+      <c r="C111" s="50">
         <v>136468</v>
       </c>
-      <c r="D111" s="51">
+      <c r="D111" s="50">
         <v>55867</v>
       </c>
-      <c r="E111" s="51">
+      <c r="E111" s="50">
         <v>134985</v>
       </c>
-      <c r="F111" s="51">
+      <c r="F111" s="50">
         <v>55867</v>
       </c>
-      <c r="G111" s="51">
+      <c r="G111" s="50">
         <v>134985</v>
       </c>
-      <c r="H111" s="51">
+      <c r="H111" s="50">
         <v>4332</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B112" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="51">
+      <c r="B112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="50">
         <v>107020</v>
       </c>
-      <c r="D112" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="51">
+      <c r="D112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="50">
         <v>105836</v>
       </c>
-      <c r="F112" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="51">
+      <c r="F112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="50">
         <v>105836</v>
       </c>
-      <c r="H112" s="49" t="s">
+      <c r="H112" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B113" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="51">
+      <c r="B113" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="50">
         <v>29448</v>
       </c>
-      <c r="D113" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E113" s="51">
+      <c r="D113" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="50">
         <v>29149</v>
       </c>
-      <c r="F113" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G113" s="51">
+      <c r="F113" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="50">
         <v>29149</v>
       </c>
-      <c r="H113" s="49" t="s">
+      <c r="H113" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="23.25">
       <c r="A114" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B114" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H114" s="49" t="s">
+      <c r="B114" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C114" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E114" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F114" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G114" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H114" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B115" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H115" s="49" t="s">
+      <c r="B115" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E115" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F115" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G115" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H115" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="23.25">
       <c r="A116" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B116" s="49"/>
-[...5 lines deleted...]
-      <c r="H116" s="49" t="s">
+      <c r="B116" s="48"/>
+      <c r="C116" s="48"/>
+      <c r="D116" s="48"/>
+      <c r="E116" s="48"/>
+      <c r="F116" s="48"/>
+      <c r="G116" s="48"/>
+      <c r="H116" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B117" s="49"/>
-[...5 lines deleted...]
-      <c r="H117" s="49" t="s">
+      <c r="B117" s="48"/>
+      <c r="C117" s="48"/>
+      <c r="D117" s="48"/>
+      <c r="E117" s="48"/>
+      <c r="F117" s="48"/>
+      <c r="G117" s="48"/>
+      <c r="H117" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="34.5">
       <c r="A118" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B118" s="51">
+      <c r="B118" s="50">
         <v>34649</v>
       </c>
-      <c r="C118" s="51">
+      <c r="C118" s="50">
         <v>73440</v>
       </c>
-      <c r="D118" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="51">
+      <c r="D118" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="50">
         <v>68899</v>
       </c>
-      <c r="F118" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="51">
+      <c r="F118" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="50">
         <v>68899</v>
       </c>
-      <c r="H118" s="49" t="s">
+      <c r="H118" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="51">
+      <c r="B119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="50">
         <v>68899</v>
       </c>
-      <c r="D119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="51">
+      <c r="D119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="50">
         <v>68899</v>
       </c>
-      <c r="F119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="51">
+      <c r="F119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G119" s="50">
         <v>68899</v>
       </c>
-      <c r="H119" s="49" t="s">
+      <c r="H119" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B120" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="51">
+      <c r="B120" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="50">
         <v>4541</v>
       </c>
-      <c r="D120" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H120" s="49" t="s">
+      <c r="D120" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F120" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H120" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="45.75">
       <c r="A121" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="51">
+      <c r="B121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="50">
         <v>278750</v>
       </c>
-      <c r="D121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="51">
+      <c r="D121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E121" s="50">
         <v>278750</v>
       </c>
-      <c r="F121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="51">
+      <c r="F121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="50">
         <v>278750</v>
       </c>
-      <c r="H121" s="49" t="s">
+      <c r="H121" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B122" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="51">
+      <c r="B122" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="50">
         <v>278750</v>
       </c>
-      <c r="D122" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E122" s="51">
+      <c r="D122" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E122" s="50">
         <v>278750</v>
       </c>
-      <c r="F122" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G122" s="51">
+      <c r="F122" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G122" s="50">
         <v>278750</v>
       </c>
-      <c r="H122" s="49" t="s">
+      <c r="H122" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="57">
       <c r="A123" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B123" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="51">
+      <c r="B123" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="50">
         <v>2116</v>
       </c>
-      <c r="D123" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E123" s="51">
+      <c r="D123" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="50">
         <v>2853</v>
       </c>
-      <c r="F123" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G123" s="51">
+      <c r="F123" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="50">
         <v>2853</v>
       </c>
-      <c r="H123" s="49" t="s">
+      <c r="H123" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B124" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="51">
+      <c r="B124" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="50">
         <v>2116</v>
       </c>
-      <c r="D124" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="51">
+      <c r="D124" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E124" s="50">
         <v>2853</v>
       </c>
-      <c r="F124" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="51">
+      <c r="F124" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G124" s="50">
         <v>2853</v>
       </c>
-      <c r="H124" s="49" t="s">
+      <c r="H124" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="23.25">
       <c r="A125" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B125" s="49"/>
-[...5 lines deleted...]
-      <c r="H125" s="49" t="s">
+      <c r="B125" s="48"/>
+      <c r="C125" s="48"/>
+      <c r="D125" s="48"/>
+      <c r="E125" s="48"/>
+      <c r="F125" s="48"/>
+      <c r="G125" s="48"/>
+      <c r="H125" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B126" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="50">
+      <c r="B126" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="49">
         <v>110.8</v>
       </c>
-      <c r="D126" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H126" s="49" t="s">
+      <c r="D126" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F126" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G126" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H126" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B127" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="50">
+      <c r="B127" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="49">
         <v>110.8</v>
       </c>
-      <c r="D127" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H127" s="49" t="s">
+      <c r="D127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H127" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="34.5">
       <c r="A128" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="50">
+      <c r="B128" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="49">
         <v>87</v>
       </c>
-      <c r="D128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="50">
+      <c r="D128" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E128" s="49">
         <v>92.2</v>
       </c>
-      <c r="F128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G128" s="50">
+      <c r="F128" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G128" s="49">
         <v>90</v>
       </c>
-      <c r="H128" s="49" t="s">
+      <c r="H128" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B129" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="50">
+      <c r="B129" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="49">
         <v>87</v>
       </c>
-      <c r="D129" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="50">
+      <c r="D129" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E129" s="49">
         <v>92.2</v>
       </c>
-      <c r="F129" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="50">
+      <c r="F129" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G129" s="49">
         <v>90</v>
       </c>
-      <c r="H129" s="49" t="s">
+      <c r="H129" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="23.25">
       <c r="A130" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B130" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="51">
+      <c r="B130" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="50">
         <v>1010</v>
       </c>
-      <c r="D130" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H130" s="49" t="s">
+      <c r="D130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H130" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B131" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="51">
+      <c r="B131" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="50">
         <v>1010</v>
       </c>
-      <c r="D131" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H131" s="49" t="s">
+      <c r="D131" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E131" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F131" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G131" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H131" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="45.75">
       <c r="A132" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B132" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H132" s="49" t="s">
+      <c r="B132" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C132" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D132" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E132" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F132" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G132" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H132" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B133" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H133" s="49" t="s">
+      <c r="B133" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E133" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F133" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G133" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H133" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B134" s="51">
+      <c r="B134" s="50">
         <v>8829</v>
       </c>
-      <c r="C134" s="51">
+      <c r="C134" s="50">
         <v>16085</v>
       </c>
-      <c r="D134" s="51">
+      <c r="D134" s="50">
         <v>4355</v>
       </c>
-      <c r="E134" s="51">
+      <c r="E134" s="50">
         <v>11611</v>
       </c>
-      <c r="F134" s="51">
+      <c r="F134" s="50">
         <v>4355</v>
       </c>
-      <c r="G134" s="51">
+      <c r="G134" s="50">
         <v>11611</v>
       </c>
-      <c r="H134" s="49" t="s">
+      <c r="H134" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B135" s="51">
+      <c r="B135" s="50">
         <v>3635</v>
       </c>
-      <c r="C135" s="51">
+      <c r="C135" s="50">
         <v>10502</v>
       </c>
-      <c r="D135" s="51">
+      <c r="D135" s="50">
         <v>3635</v>
       </c>
-      <c r="E135" s="51">
+      <c r="E135" s="50">
         <v>10502</v>
       </c>
-      <c r="F135" s="51">
+      <c r="F135" s="50">
         <v>3635</v>
       </c>
-      <c r="G135" s="51">
+      <c r="G135" s="50">
         <v>10502</v>
       </c>
-      <c r="H135" s="49" t="s">
+      <c r="H135" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B136" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="51">
+      <c r="B136" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" s="50">
         <v>1109</v>
       </c>
-      <c r="D136" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E136" s="51">
+      <c r="D136" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E136" s="50">
         <v>1109</v>
       </c>
-      <c r="F136" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G136" s="51">
+      <c r="F136" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G136" s="50">
         <v>1109</v>
       </c>
-      <c r="H136" s="49" t="s">
+      <c r="H136" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B137" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H137" s="49" t="s">
+      <c r="B137" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D137" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E137" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F137" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G137" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H137" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B138" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H138" s="49" t="s">
+      <c r="B138" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D138" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E138" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F138" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G138" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H138" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B139" s="49"/>
-[...5 lines deleted...]
-      <c r="H139" s="49" t="s">
+      <c r="B139" s="48"/>
+      <c r="C139" s="48"/>
+      <c r="D139" s="48"/>
+      <c r="E139" s="48"/>
+      <c r="F139" s="48"/>
+      <c r="G139" s="48"/>
+      <c r="H139" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B140" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C140" s="51">
+      <c r="B140" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="50">
         <v>63977</v>
       </c>
-      <c r="D140" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="51">
+      <c r="D140" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E140" s="50">
         <v>50677</v>
       </c>
-      <c r="F140" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H140" s="49" t="s">
+      <c r="F140" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G140" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H140" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B141" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="51">
+      <c r="B141" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="50">
         <v>63977</v>
       </c>
-      <c r="D141" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="51">
+      <c r="D141" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="50">
         <v>50677</v>
       </c>
-      <c r="F141" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H141" s="49" t="s">
+      <c r="F141" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H141" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B142" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="51">
+      <c r="B142" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="50">
         <v>3866</v>
       </c>
-      <c r="D142" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E142" s="51">
+      <c r="D142" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E142" s="50">
         <v>3762</v>
       </c>
-      <c r="F142" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G142" s="51">
+      <c r="F142" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G142" s="50">
         <v>3612</v>
       </c>
-      <c r="H142" s="49" t="s">
+      <c r="H142" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B143" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="51">
+      <c r="B143" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="50">
         <v>3866</v>
       </c>
-      <c r="D143" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="51">
+      <c r="D143" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="50">
         <v>3762</v>
       </c>
-      <c r="F143" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G143" s="51">
+      <c r="F143" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="50">
         <v>3612</v>
       </c>
-      <c r="H143" s="49" t="s">
+      <c r="H143" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B144" s="51">
+      <c r="B144" s="50">
         <v>15442</v>
       </c>
-      <c r="C144" s="51">
+      <c r="C144" s="50">
         <v>50805</v>
       </c>
-      <c r="D144" s="51">
+      <c r="D144" s="50">
         <v>16022</v>
       </c>
-      <c r="E144" s="51">
+      <c r="E144" s="50">
         <v>50777</v>
       </c>
-      <c r="F144" s="51">
+      <c r="F144" s="50">
         <v>2915</v>
       </c>
-      <c r="G144" s="51">
+      <c r="G144" s="50">
         <v>16035</v>
       </c>
-      <c r="H144" s="51">
+      <c r="H144" s="50">
         <v>2275</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B145" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="51">
+      <c r="B145" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C145" s="50">
         <v>30731</v>
       </c>
-      <c r="D145" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E145" s="51">
+      <c r="D145" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E145" s="50">
         <v>31437</v>
       </c>
-      <c r="F145" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="51">
+      <c r="F145" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G145" s="50">
         <v>7544</v>
       </c>
-      <c r="H145" s="49" t="s">
+      <c r="H145" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B146" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="51">
+      <c r="B146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" s="50">
         <v>20074</v>
       </c>
-      <c r="D146" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E146" s="51">
+      <c r="D146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E146" s="50">
         <v>19340</v>
       </c>
-      <c r="F146" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G146" s="51">
+      <c r="F146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G146" s="50">
         <v>8491</v>
       </c>
-      <c r="H146" s="49" t="s">
+      <c r="H146" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="23.25">
       <c r="A147" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B147" s="51">
+      <c r="B147" s="50">
         <v>5264</v>
       </c>
-      <c r="C147" s="51">
+      <c r="C147" s="50">
         <v>10348</v>
       </c>
-      <c r="D147" s="51">
+      <c r="D147" s="50">
         <v>5298</v>
       </c>
-      <c r="E147" s="51">
+      <c r="E147" s="50">
         <v>10588</v>
       </c>
-      <c r="F147" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H147" s="51">
+      <c r="F147" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G147" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H147" s="50">
         <v>1064</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B148" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="51">
+      <c r="B148" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C148" s="50">
         <v>9966</v>
       </c>
-      <c r="D148" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E148" s="51">
+      <c r="D148" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E148" s="50">
         <v>10147</v>
       </c>
-      <c r="F148" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H148" s="49" t="s">
+      <c r="F148" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G148" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H148" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B149" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="51">
+      <c r="B149" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="50">
         <v>382</v>
       </c>
-      <c r="D149" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E149" s="51">
+      <c r="D149" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E149" s="50">
         <v>441</v>
       </c>
-      <c r="F149" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H149" s="49" t="s">
+      <c r="F149" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G149" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H149" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="23.25">
       <c r="A150" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B150" s="49"/>
-[...5 lines deleted...]
-      <c r="H150" s="49" t="s">
+      <c r="B150" s="48"/>
+      <c r="C150" s="48"/>
+      <c r="D150" s="48"/>
+      <c r="E150" s="48"/>
+      <c r="F150" s="48"/>
+      <c r="G150" s="48"/>
+      <c r="H150" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="23.25">
       <c r="A151" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B151" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C151" s="51">
+      <c r="B151" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C151" s="50">
         <v>70</v>
       </c>
-      <c r="D151" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E151" s="51">
+      <c r="D151" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E151" s="50">
         <v>70</v>
       </c>
-      <c r="F151" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G151" s="51">
+      <c r="F151" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G151" s="50">
         <v>70</v>
       </c>
-      <c r="H151" s="49" t="s">
+      <c r="H151" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B152" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="51">
+      <c r="B152" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" s="50">
         <v>70</v>
       </c>
-      <c r="D152" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E152" s="51">
+      <c r="D152" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E152" s="50">
         <v>70</v>
       </c>
-      <c r="F152" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G152" s="51">
+      <c r="F152" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G152" s="50">
         <v>70</v>
       </c>
-      <c r="H152" s="49" t="s">
+      <c r="H152" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="23.25">
       <c r="A153" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B153" s="49"/>
-[...5 lines deleted...]
-      <c r="H153" s="49" t="s">
+      <c r="B153" s="48"/>
+      <c r="C153" s="48"/>
+      <c r="D153" s="48"/>
+      <c r="E153" s="48"/>
+      <c r="F153" s="48"/>
+      <c r="G153" s="48"/>
+      <c r="H153" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B154" s="49"/>
-[...5 lines deleted...]
-      <c r="H154" s="49" t="s">
+      <c r="B154" s="48"/>
+      <c r="C154" s="48"/>
+      <c r="D154" s="48"/>
+      <c r="E154" s="48"/>
+      <c r="F154" s="48"/>
+      <c r="G154" s="48"/>
+      <c r="H154" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B155" s="51">
+      <c r="B155" s="50">
         <v>18</v>
       </c>
-      <c r="C155" s="51">
+      <c r="C155" s="50">
         <v>21</v>
       </c>
-      <c r="D155" s="51">
+      <c r="D155" s="50">
         <v>18</v>
       </c>
-      <c r="E155" s="51">
+      <c r="E155" s="50">
         <v>39</v>
       </c>
-      <c r="F155" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G155" s="51">
+      <c r="F155" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G155" s="50">
         <v>21</v>
       </c>
-      <c r="H155" s="51">
+      <c r="H155" s="50">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B156" s="51">
+      <c r="B156" s="50">
         <v>18</v>
       </c>
-      <c r="C156" s="51">
+      <c r="C156" s="50">
         <v>21</v>
       </c>
-      <c r="D156" s="51">
+      <c r="D156" s="50">
         <v>18</v>
       </c>
-      <c r="E156" s="51">
+      <c r="E156" s="50">
         <v>39</v>
       </c>
-      <c r="F156" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G156" s="51">
+      <c r="F156" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G156" s="50">
         <v>21</v>
       </c>
-      <c r="H156" s="51">
+      <c r="H156" s="50">
         <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B157" s="51">
+      <c r="B157" s="50">
         <v>466</v>
       </c>
-      <c r="C157" s="51">
+      <c r="C157" s="50">
         <v>1177</v>
       </c>
-      <c r="D157" s="51">
+      <c r="D157" s="50">
         <v>207</v>
       </c>
-      <c r="E157" s="51">
+      <c r="E157" s="50">
         <v>685</v>
       </c>
-      <c r="F157" s="51">
+      <c r="F157" s="50">
         <v>20</v>
       </c>
-      <c r="G157" s="51">
+      <c r="G157" s="50">
         <v>35</v>
       </c>
-      <c r="H157" s="51">
+      <c r="H157" s="50">
         <v>2678</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B158" s="51">
+      <c r="B158" s="50">
         <v>466</v>
       </c>
-      <c r="C158" s="51">
+      <c r="C158" s="50">
         <v>1177</v>
       </c>
-      <c r="D158" s="51">
+      <c r="D158" s="50">
         <v>207</v>
       </c>
-      <c r="E158" s="51">
+      <c r="E158" s="50">
         <v>685</v>
       </c>
-      <c r="F158" s="51">
+      <c r="F158" s="50">
         <v>20</v>
       </c>
-      <c r="G158" s="51">
+      <c r="G158" s="50">
         <v>35</v>
       </c>
-      <c r="H158" s="51">
+      <c r="H158" s="50">
         <v>2678</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="23.25">
       <c r="A159" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B159" s="49"/>
-[...5 lines deleted...]
-      <c r="H159" s="49" t="s">
+      <c r="B159" s="48"/>
+      <c r="C159" s="48"/>
+      <c r="D159" s="48"/>
+      <c r="E159" s="48"/>
+      <c r="F159" s="48"/>
+      <c r="G159" s="48"/>
+      <c r="H159" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B160" s="49"/>
-[...5 lines deleted...]
-      <c r="H160" s="49" t="s">
+      <c r="B160" s="48"/>
+      <c r="C160" s="48"/>
+      <c r="D160" s="48"/>
+      <c r="E160" s="48"/>
+      <c r="F160" s="48"/>
+      <c r="G160" s="48"/>
+      <c r="H160" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B161" s="49"/>
-[...5 lines deleted...]
-      <c r="H161" s="49" t="s">
+      <c r="B161" s="48"/>
+      <c r="C161" s="48"/>
+      <c r="D161" s="48"/>
+      <c r="E161" s="48"/>
+      <c r="F161" s="48"/>
+      <c r="G161" s="48"/>
+      <c r="H161" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B162" s="49"/>
-[...5 lines deleted...]
-      <c r="H162" s="49" t="s">
+      <c r="B162" s="48"/>
+      <c r="C162" s="48"/>
+      <c r="D162" s="48"/>
+      <c r="E162" s="48"/>
+      <c r="F162" s="48"/>
+      <c r="G162" s="48"/>
+      <c r="H162" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="23.25">
       <c r="A163" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B163" s="49"/>
-[...5 lines deleted...]
-      <c r="H163" s="49" t="s">
+      <c r="B163" s="48"/>
+      <c r="C163" s="48"/>
+      <c r="D163" s="48"/>
+      <c r="E163" s="48"/>
+      <c r="F163" s="48"/>
+      <c r="G163" s="48"/>
+      <c r="H163" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="23.25">
       <c r="A164" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B164" s="49"/>
-[...5 lines deleted...]
-      <c r="H164" s="49" t="s">
+      <c r="B164" s="48"/>
+      <c r="C164" s="48"/>
+      <c r="D164" s="48"/>
+      <c r="E164" s="48"/>
+      <c r="F164" s="48"/>
+      <c r="G164" s="48"/>
+      <c r="H164" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="23.25">
       <c r="A165" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B165" s="50">
+      <c r="B165" s="49">
         <v>589711</v>
       </c>
-      <c r="C165" s="50">
+      <c r="C165" s="49">
         <v>1799140.8</v>
       </c>
-      <c r="D165" s="50">
+      <c r="D165" s="49">
         <v>356509</v>
       </c>
-      <c r="E165" s="50">
+      <c r="E165" s="49">
         <v>1084296.8</v>
       </c>
-      <c r="F165" s="50">
+      <c r="F165" s="49">
         <v>356509</v>
       </c>
-      <c r="G165" s="50">
+      <c r="G165" s="49">
         <v>1084296.8</v>
       </c>
-      <c r="H165" s="49" t="s">
+      <c r="H165" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B166" s="50">
+      <c r="B166" s="49">
         <v>384741.8</v>
       </c>
-      <c r="C166" s="50">
+      <c r="C166" s="49">
         <v>1123669.8999999999</v>
       </c>
-      <c r="D166" s="50">
+      <c r="D166" s="49">
         <v>340670</v>
       </c>
-      <c r="E166" s="50">
+      <c r="E166" s="49">
         <v>995677.2</v>
       </c>
-      <c r="F166" s="50">
+      <c r="F166" s="49">
         <v>340670</v>
       </c>
-      <c r="G166" s="50">
+      <c r="G166" s="49">
         <v>995677.2</v>
       </c>
-      <c r="H166" s="49" t="s">
+      <c r="H166" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B167" s="50">
+      <c r="B167" s="49">
         <v>17855</v>
       </c>
-      <c r="C167" s="50">
+      <c r="C167" s="49">
         <v>50393.5</v>
       </c>
-      <c r="D167" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E167" s="50">
+      <c r="D167" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E167" s="49">
         <v>28841.9</v>
       </c>
-      <c r="F167" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G167" s="50">
+      <c r="F167" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G167" s="49">
         <v>28841.9</v>
       </c>
-      <c r="H167" s="49" t="s">
+      <c r="H167" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B168" s="50">
+      <c r="B168" s="49">
         <v>187114.2</v>
       </c>
-      <c r="C168" s="50">
+      <c r="C168" s="49">
         <v>625077.4</v>
       </c>
-      <c r="D168" s="50">
+      <c r="D168" s="49">
         <v>4820</v>
       </c>
-      <c r="E168" s="50">
+      <c r="E168" s="49">
         <v>59777.7</v>
       </c>
-      <c r="F168" s="50">
+      <c r="F168" s="49">
         <v>4820</v>
       </c>
-      <c r="G168" s="50">
+      <c r="G168" s="49">
         <v>59777.7</v>
       </c>
-      <c r="H168" s="49" t="s">
+      <c r="H168" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="23.25">
       <c r="A169" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B169" s="50">
+      <c r="B169" s="49">
         <v>648.1</v>
       </c>
-      <c r="C169" s="50">
+      <c r="C169" s="49">
         <v>2211.5</v>
       </c>
-      <c r="D169" s="50">
+      <c r="D169" s="49">
         <v>579.6</v>
       </c>
-      <c r="E169" s="50">
+      <c r="E169" s="49">
         <v>1980.6</v>
       </c>
-      <c r="F169" s="50">
+      <c r="F169" s="49">
         <v>579.6</v>
       </c>
-      <c r="G169" s="50">
+      <c r="G169" s="49">
         <v>1980.6</v>
       </c>
-      <c r="H169" s="49" t="s">
+      <c r="H169" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B170" s="50">
+      <c r="B170" s="49">
         <v>410.5</v>
       </c>
-      <c r="C170" s="50">
+      <c r="C170" s="49">
         <v>1432.9</v>
       </c>
-      <c r="D170" s="50">
+      <c r="D170" s="49">
         <v>380.8</v>
       </c>
-      <c r="E170" s="50">
+      <c r="E170" s="49">
         <v>1326.7</v>
       </c>
-      <c r="F170" s="50">
+      <c r="F170" s="49">
         <v>380.8</v>
       </c>
-      <c r="G170" s="50">
+      <c r="G170" s="49">
         <v>1326.7</v>
       </c>
-      <c r="H170" s="49" t="s">
+      <c r="H170" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B171" s="50">
+      <c r="B171" s="49">
         <v>75.5</v>
       </c>
-      <c r="C171" s="50">
+      <c r="C171" s="49">
         <v>231</v>
       </c>
-      <c r="D171" s="50">
+      <c r="D171" s="49">
         <v>65</v>
       </c>
-      <c r="E171" s="50">
+      <c r="E171" s="49">
         <v>209.4</v>
       </c>
-      <c r="F171" s="50">
+      <c r="F171" s="49">
         <v>65</v>
       </c>
-      <c r="G171" s="50">
+      <c r="G171" s="49">
         <v>209.4</v>
       </c>
-      <c r="H171" s="49" t="s">
+      <c r="H171" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B172" s="50">
+      <c r="B172" s="49">
         <v>26.9</v>
       </c>
-      <c r="C172" s="50">
+      <c r="C172" s="49">
         <v>90.3</v>
       </c>
-      <c r="D172" s="50">
+      <c r="D172" s="49">
         <v>18.3</v>
       </c>
-      <c r="E172" s="50">
+      <c r="E172" s="49">
         <v>56.9</v>
       </c>
-      <c r="F172" s="50">
+      <c r="F172" s="49">
         <v>18.3</v>
       </c>
-      <c r="G172" s="50">
+      <c r="G172" s="49">
         <v>56.9</v>
       </c>
-      <c r="H172" s="49" t="s">
+      <c r="H172" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B173" s="50">
+      <c r="B173" s="49">
         <v>79.3</v>
       </c>
-      <c r="C173" s="50">
+      <c r="C173" s="49">
         <v>277.39999999999998</v>
       </c>
-      <c r="D173" s="50">
+      <c r="D173" s="49">
         <v>70.5</v>
       </c>
-      <c r="E173" s="50">
+      <c r="E173" s="49">
         <v>247.4</v>
       </c>
-      <c r="F173" s="50">
+      <c r="F173" s="49">
         <v>70.5</v>
       </c>
-      <c r="G173" s="50">
+      <c r="G173" s="49">
         <v>247.4</v>
       </c>
-      <c r="H173" s="49" t="s">
+      <c r="H173" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B174" s="50">
+      <c r="B174" s="49">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C174" s="50">
+      <c r="C174" s="49">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D174" s="50">
-[...2 lines deleted...]
-      <c r="E174" s="50">
+      <c r="D174" s="49">
+        <v>1</v>
+      </c>
+      <c r="E174" s="49">
         <v>3.9</v>
       </c>
-      <c r="F174" s="50">
-[...2 lines deleted...]
-      <c r="G174" s="50">
+      <c r="F174" s="49">
+        <v>1</v>
+      </c>
+      <c r="G174" s="49">
         <v>3.9</v>
       </c>
-      <c r="H174" s="49" t="s">
+      <c r="H174" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B175" s="50">
+      <c r="B175" s="49">
         <v>21.3</v>
       </c>
-      <c r="C175" s="50">
+      <c r="C175" s="49">
         <v>66.900000000000006</v>
       </c>
-      <c r="D175" s="50">
+      <c r="D175" s="49">
         <v>18.5</v>
       </c>
-      <c r="E175" s="50">
+      <c r="E175" s="49">
         <v>58.3</v>
       </c>
-      <c r="F175" s="50">
+      <c r="F175" s="49">
         <v>18.5</v>
       </c>
-      <c r="G175" s="50">
+      <c r="G175" s="49">
         <v>58.3</v>
       </c>
-      <c r="H175" s="49" t="s">
+      <c r="H175" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176" s="47" t="s">
+      <c r="A176" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="B176" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C176" s="53">
+      <c r="B176" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C176" s="52">
         <v>108.6</v>
       </c>
-      <c r="D176" s="52" t="s">
-[...2 lines deleted...]
-      <c r="E176" s="53">
+      <c r="D176" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="E176" s="52">
         <v>78</v>
       </c>
-      <c r="F176" s="52" t="s">
-[...2 lines deleted...]
-      <c r="G176" s="53">
+      <c r="F176" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="G176" s="52">
         <v>78</v>
       </c>
-      <c r="H176" s="52" t="s">
+      <c r="H176" s="51" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177"/>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177"/>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177"/>
     </row>
     <row r="178" spans="1:8" ht="36" customHeight="1">
-      <c r="A178" s="54" t="s">
+      <c r="A178" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="B178" s="54"/>
-[...5 lines deleted...]
-      <c r="H178" s="54"/>
+      <c r="B178" s="53"/>
+      <c r="C178" s="53"/>
+      <c r="D178" s="53"/>
+      <c r="E178" s="53"/>
+      <c r="F178" s="53"/>
+      <c r="G178" s="53"/>
+      <c r="H178" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I182"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:H1"/>
+    <sheetView topLeftCell="A157" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:H179"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="3" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>103</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="56.25">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="14" customFormat="1">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="49"/>
-[...5 lines deleted...]
-      <c r="H8" s="49" t="s">
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:9" s="14" customFormat="1">
       <c r="A9" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="49"/>
-[...5 lines deleted...]
-      <c r="H9" s="49" t="s">
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="14" customFormat="1">
       <c r="A10" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="49"/>
-[...5 lines deleted...]
-      <c r="H10" s="49" t="s">
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:9" s="14" customFormat="1">
       <c r="A11" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="49"/>
-[...5 lines deleted...]
-      <c r="H11" s="49" t="s">
+      <c r="B11" s="48"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="14" customFormat="1">
       <c r="A12" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="50">
+      <c r="B12" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="49">
         <v>133</v>
       </c>
-      <c r="D12" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H12" s="49" t="s">
+      <c r="D12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9" s="14" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="50">
+      <c r="B13" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="49">
         <v>133</v>
       </c>
-      <c r="D13" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H13" s="49" t="s">
+      <c r="D13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="14" customFormat="1" ht="23.25">
       <c r="A14" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="50">
+      <c r="B14" s="49">
         <v>17.600000000000001</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="49">
         <v>61.4</v>
       </c>
-      <c r="D14" s="50">
+      <c r="D14" s="49">
         <v>8.1</v>
       </c>
-      <c r="E14" s="50">
+      <c r="E14" s="49">
         <v>31</v>
       </c>
-      <c r="F14" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="50">
+      <c r="F14" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="49">
         <v>25.7</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="49">
         <v>6.8</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="14" customFormat="1">
       <c r="A15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="50">
+      <c r="B15" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="49">
         <v>25.3</v>
       </c>
-      <c r="D15" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H15" s="49" t="s">
+      <c r="D15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="14" customFormat="1">
       <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="50">
+      <c r="B16" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="49">
         <v>14.6</v>
       </c>
-      <c r="D16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="50">
+      <c r="D16" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="49">
         <v>9.6</v>
       </c>
-      <c r="F16" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="50">
+      <c r="F16" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="49">
         <v>4.3</v>
       </c>
-      <c r="H16" s="49" t="s">
+      <c r="H16" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" s="14" customFormat="1">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="50">
+      <c r="B17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="49">
         <v>21.5</v>
       </c>
-      <c r="D17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="50">
+      <c r="D17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="49">
         <v>21.4</v>
       </c>
-      <c r="F17" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="50">
+      <c r="F17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="49">
         <v>21.4</v>
       </c>
-      <c r="H17" s="49" t="s">
+      <c r="H17" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A18" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="50">
+      <c r="B18" s="49">
         <v>3.8</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="49">
         <v>13.2</v>
       </c>
-      <c r="D18" s="50">
+      <c r="D18" s="49">
         <v>1.8</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E18" s="49">
         <v>6.8</v>
       </c>
-      <c r="F18" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="50">
+      <c r="F18" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="49">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H18" s="50">
+      <c r="H18" s="49">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="14" customFormat="1">
       <c r="A19" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="50">
+      <c r="B19" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="49">
         <v>5.7</v>
       </c>
-      <c r="D19" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H19" s="49" t="s">
+      <c r="D19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="14" customFormat="1">
       <c r="A20" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="50">
+      <c r="B20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="49">
         <v>2.4</v>
       </c>
-      <c r="D20" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="50">
+      <c r="D20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="49">
         <v>1.7</v>
       </c>
-      <c r="F20" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H20" s="49" t="s">
+      <c r="F20" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="14" customFormat="1">
       <c r="A21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="50">
+      <c r="B21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="49">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="50">
+      <c r="D21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="49">
         <v>5.0999999999999996</v>
       </c>
-      <c r="F21" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="50">
+      <c r="F21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="49">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H21" s="49" t="s">
+      <c r="H21" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" s="14" customFormat="1">
       <c r="A22" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B22" s="50">
+      <c r="B22" s="49">
         <v>158.5</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="49">
         <v>630.6</v>
       </c>
-      <c r="D22" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H22" s="49" t="s">
+      <c r="D22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="14" customFormat="1">
       <c r="A23" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B23" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="50">
+      <c r="B23" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="49">
         <v>98.9</v>
       </c>
-      <c r="D23" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H23" s="49" t="s">
+      <c r="D23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="14" customFormat="1">
       <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="50">
+      <c r="B24" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="49">
         <v>63.6</v>
       </c>
-      <c r="D24" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H24" s="49" t="s">
+      <c r="D24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" s="14" customFormat="1">
       <c r="A25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="50">
+      <c r="B25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="49">
         <v>468.1</v>
       </c>
-      <c r="D25" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H25" s="49" t="s">
+      <c r="D25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" s="14" customFormat="1">
       <c r="A26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="50">
+      <c r="B26" s="49">
         <v>77</v>
       </c>
-      <c r="C26" s="50">
+      <c r="C26" s="49">
         <v>306.60000000000002</v>
       </c>
-      <c r="D26" s="50">
+      <c r="D26" s="49">
         <v>79</v>
       </c>
-      <c r="E26" s="50">
+      <c r="E26" s="49">
         <v>307.60000000000002</v>
       </c>
-      <c r="F26" s="50">
+      <c r="F26" s="49">
         <v>79</v>
       </c>
-      <c r="G26" s="50">
+      <c r="G26" s="49">
         <v>288</v>
       </c>
-      <c r="H26" s="50">
+      <c r="H26" s="49">
         <v>689.4</v>
       </c>
     </row>
     <row r="27" spans="1:8" s="14" customFormat="1">
       <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="50">
+      <c r="B27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="49">
         <v>275</v>
       </c>
-      <c r="D27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="50">
+      <c r="D27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="49">
         <v>276</v>
       </c>
-      <c r="F27" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="50">
+      <c r="F27" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="49">
         <v>276</v>
       </c>
-      <c r="H27" s="49" t="s">
+      <c r="H27" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" s="14" customFormat="1">
-      <c r="A28" s="48" t="s">
+      <c r="A28" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="B28" s="50">
+      <c r="B28" s="49">
         <v>9</v>
       </c>
-      <c r="C28" s="50">
+      <c r="C28" s="49">
         <v>31.6</v>
       </c>
-      <c r="D28" s="50">
+      <c r="D28" s="49">
         <v>9</v>
       </c>
-      <c r="E28" s="50">
+      <c r="E28" s="49">
         <v>31.6</v>
       </c>
-      <c r="F28" s="50">
+      <c r="F28" s="49">
         <v>9</v>
       </c>
-      <c r="G28" s="50">
+      <c r="G28" s="49">
         <v>12</v>
       </c>
-      <c r="H28" s="49" t="s">
+      <c r="H28" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" s="14" customFormat="1">
       <c r="A29" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H29" s="49" t="s">
+      <c r="B29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B30" s="50">
+      <c r="B30" s="49">
         <v>6.8</v>
       </c>
-      <c r="C30" s="50">
+      <c r="C30" s="49">
         <v>25</v>
       </c>
-      <c r="D30" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H30" s="49" t="s">
+      <c r="D30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" s="14" customFormat="1">
       <c r="A31" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B31" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="50">
+      <c r="B31" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="49">
         <v>24.5</v>
       </c>
-      <c r="D31" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H31" s="49" t="s">
+      <c r="D31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" s="14" customFormat="1">
       <c r="A32" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B32" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="50">
+      <c r="B32" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="49">
         <v>0.5</v>
       </c>
-      <c r="D32" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H32" s="49" t="s">
+      <c r="D32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A33" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B33" s="50">
+      <c r="B33" s="49">
         <v>0.8</v>
       </c>
-      <c r="C33" s="50">
+      <c r="C33" s="49">
         <v>2</v>
       </c>
-      <c r="D33" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="50">
+      <c r="D33" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="49">
         <v>3.7</v>
       </c>
-      <c r="F33" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H33" s="49" t="s">
+      <c r="F33" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" s="14" customFormat="1">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="50">
+      <c r="B34" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="49">
         <v>1.4</v>
       </c>
-      <c r="D34" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H34" s="49" t="s">
+      <c r="D34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" s="14" customFormat="1">
       <c r="A35" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B35" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="50">
+      <c r="B35" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="49">
         <v>0.6</v>
       </c>
-      <c r="D35" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="50">
+      <c r="D35" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="49">
         <v>3.7</v>
       </c>
-      <c r="F35" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H35" s="49" t="s">
+      <c r="F35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" s="14" customFormat="1">
       <c r="A36" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B36" s="50">
+      <c r="B36" s="49">
         <v>366.2</v>
       </c>
-      <c r="C36" s="50">
+      <c r="C36" s="49">
         <v>1444.9</v>
       </c>
-      <c r="D36" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H36" s="49" t="s">
+      <c r="D36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" s="14" customFormat="1">
       <c r="A37" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B37" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="50">
+      <c r="B37" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="49">
         <v>1008.3</v>
       </c>
-      <c r="D37" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H37" s="49" t="s">
+      <c r="D37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" s="14" customFormat="1">
       <c r="A38" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B38" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="50">
+      <c r="B38" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="49">
         <v>436.6</v>
       </c>
-      <c r="D38" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H38" s="49" t="s">
+      <c r="D38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:8" s="14" customFormat="1">
       <c r="A39" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="50">
+      <c r="B39" s="49">
         <v>19.3</v>
       </c>
-      <c r="C39" s="50">
+      <c r="C39" s="49">
         <v>60.8</v>
       </c>
-      <c r="D39" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="50">
+      <c r="D39" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="49">
         <v>18.7</v>
       </c>
-      <c r="F39" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G39" s="50">
+      <c r="F39" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="49">
         <v>18.7</v>
       </c>
-      <c r="H39" s="49" t="s">
+      <c r="H39" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" s="14" customFormat="1">
       <c r="A40" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B40" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="50">
+      <c r="B40" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="49">
         <v>1.8</v>
       </c>
-      <c r="D40" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H40" s="49" t="s">
+      <c r="D40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" s="14" customFormat="1">
       <c r="A41" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B41" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="50">
+      <c r="B41" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="49">
         <v>42.4</v>
       </c>
-      <c r="D41" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H41" s="49" t="s">
+      <c r="D41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8" s="14" customFormat="1">
       <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="50">
+      <c r="B42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="49">
         <v>16.600000000000001</v>
       </c>
-      <c r="D42" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="50">
+      <c r="D42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="49">
         <v>18.7</v>
       </c>
-      <c r="F42" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G42" s="50">
+      <c r="F42" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="49">
         <v>18.7</v>
       </c>
-      <c r="H42" s="49" t="s">
+      <c r="H42" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A43" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B43" s="50">
+      <c r="B43" s="49">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C43" s="50">
+      <c r="C43" s="49">
         <v>30.6</v>
       </c>
-      <c r="D43" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="50">
+      <c r="D43" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="49">
         <v>9.4</v>
       </c>
-      <c r="F43" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G43" s="50">
+      <c r="F43" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="49">
         <v>9.4</v>
       </c>
-      <c r="H43" s="49" t="s">
+      <c r="H43" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8" s="14" customFormat="1">
       <c r="A44" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B44" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="50">
+      <c r="B44" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="49">
         <v>0.9</v>
       </c>
-      <c r="D44" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H44" s="49" t="s">
+      <c r="D44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="14" customFormat="1">
       <c r="A45" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="50">
+      <c r="B45" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="49">
         <v>21.3</v>
       </c>
-      <c r="D45" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H45" s="49" t="s">
+      <c r="D45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="14" customFormat="1">
       <c r="A46" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B46" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="50">
+      <c r="B46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="49">
         <v>8.4</v>
       </c>
-      <c r="D46" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="50">
+      <c r="D46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="49">
         <v>9.4</v>
       </c>
-      <c r="F46" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="50">
+      <c r="F46" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="49">
         <v>9.4</v>
       </c>
-      <c r="H46" s="49" t="s">
+      <c r="H46" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="14" customFormat="1">
       <c r="A47" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B47" s="49"/>
-[...5 lines deleted...]
-      <c r="H47" s="49" t="s">
+      <c r="B47" s="48"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="48"/>
+      <c r="E47" s="48"/>
+      <c r="F47" s="48"/>
+      <c r="G47" s="48"/>
+      <c r="H47" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A48" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B48" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="50">
+      <c r="B48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="49">
         <v>184.3</v>
       </c>
-      <c r="D48" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="50">
+      <c r="D48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="49">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F48" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="50">
+      <c r="F48" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="49">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H48" s="49" t="s">
+      <c r="H48" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="14" customFormat="1">
       <c r="A49" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B49" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="50">
+      <c r="B49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="49">
         <v>184.3</v>
       </c>
-      <c r="D49" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E49" s="50">
+      <c r="D49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="49">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F49" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G49" s="50">
+      <c r="F49" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="49">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H49" s="49" t="s">
+      <c r="H49" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A50" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B50" s="50">
+      <c r="B50" s="49">
         <v>21.1</v>
       </c>
-      <c r="C50" s="50">
+      <c r="C50" s="49">
         <v>48.5</v>
       </c>
-      <c r="D50" s="50">
+      <c r="D50" s="49">
         <v>15</v>
       </c>
-      <c r="E50" s="50">
+      <c r="E50" s="49">
         <v>40.299999999999997</v>
       </c>
-      <c r="F50" s="50">
+      <c r="F50" s="49">
         <v>15</v>
       </c>
-      <c r="G50" s="50">
+      <c r="G50" s="49">
         <v>40.299999999999997</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="51" spans="1:8" s="14" customFormat="1">
       <c r="A51" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B51" s="50">
+      <c r="B51" s="49">
         <v>21.1</v>
       </c>
-      <c r="C51" s="50">
+      <c r="C51" s="49">
         <v>48.5</v>
       </c>
-      <c r="D51" s="50">
+      <c r="D51" s="49">
         <v>15</v>
       </c>
-      <c r="E51" s="50">
+      <c r="E51" s="49">
         <v>40.299999999999997</v>
       </c>
-      <c r="F51" s="50">
+      <c r="F51" s="49">
         <v>15</v>
       </c>
-      <c r="G51" s="50">
+      <c r="G51" s="49">
         <v>40.299999999999997</v>
       </c>
-      <c r="H51" s="50">
+      <c r="H51" s="49">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A52" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B52" s="50">
+      <c r="B52" s="49">
         <v>50.6</v>
       </c>
-      <c r="C52" s="50">
+      <c r="C52" s="49">
         <v>106.7</v>
       </c>
-      <c r="D52" s="50">
+      <c r="D52" s="49">
         <v>22.8</v>
       </c>
-      <c r="E52" s="50">
+      <c r="E52" s="49">
         <v>52.8</v>
       </c>
-      <c r="F52" s="50">
+      <c r="F52" s="49">
         <v>22.8</v>
       </c>
-      <c r="G52" s="50">
+      <c r="G52" s="49">
         <v>52.8</v>
       </c>
-      <c r="H52" s="50">
+      <c r="H52" s="49">
         <v>55.9</v>
       </c>
     </row>
     <row r="53" spans="1:8" s="14" customFormat="1">
       <c r="A53" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B53" s="50">
+      <c r="B53" s="49">
         <v>28.1</v>
       </c>
-      <c r="C53" s="50">
+      <c r="C53" s="49">
         <v>61.8</v>
       </c>
-      <c r="D53" s="50">
+      <c r="D53" s="49">
         <v>22.8</v>
       </c>
-      <c r="E53" s="50">
+      <c r="E53" s="49">
         <v>52.8</v>
       </c>
-      <c r="F53" s="50">
+      <c r="F53" s="49">
         <v>22.8</v>
       </c>
-      <c r="G53" s="50">
+      <c r="G53" s="49">
         <v>52.8</v>
       </c>
-      <c r="H53" s="50">
+      <c r="H53" s="49">
         <v>55.9</v>
       </c>
     </row>
     <row r="54" spans="1:8" s="14" customFormat="1">
       <c r="A54" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B54" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="50">
+      <c r="B54" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="49">
         <v>15</v>
       </c>
-      <c r="D54" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H54" s="49" t="s">
+      <c r="D54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="14" customFormat="1">
       <c r="A55" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B55" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="50">
+      <c r="B55" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="49">
         <v>2.4</v>
       </c>
-      <c r="D55" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H55" s="49" t="s">
+      <c r="D55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="14" customFormat="1">
       <c r="A56" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B56" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="50">
+      <c r="B56" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="49">
         <v>14</v>
       </c>
-      <c r="D56" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H56" s="49" t="s">
+      <c r="D56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8" s="14" customFormat="1">
       <c r="A57" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B57" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="50">
+      <c r="B57" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="49">
         <v>13.5</v>
       </c>
-      <c r="D57" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H57" s="49" t="s">
+      <c r="D57" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F57" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H57" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="14" customFormat="1">
       <c r="A58" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B58" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="50">
+      <c r="B58" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C58" s="49">
         <v>30.8</v>
       </c>
-      <c r="D58" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="50">
+      <c r="D58" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="49">
         <v>5.4</v>
       </c>
-      <c r="F58" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G58" s="50">
+      <c r="F58" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="49">
         <v>3.1</v>
       </c>
-      <c r="H58" s="49" t="s">
+      <c r="H58" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:8" s="14" customFormat="1">
       <c r="A59" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B59" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="50">
+      <c r="B59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C59" s="49">
         <v>25.2</v>
       </c>
-      <c r="D59" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H59" s="49" t="s">
+      <c r="D59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G59" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H59" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8" s="14" customFormat="1">
       <c r="A60" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B60" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="50">
+      <c r="B60" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="49">
         <v>5.6</v>
       </c>
-      <c r="D60" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="50">
+      <c r="D60" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="49">
         <v>5.4</v>
       </c>
-      <c r="F60" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="50">
+      <c r="F60" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="49">
         <v>3.1</v>
       </c>
-      <c r="H60" s="49" t="s">
+      <c r="H60" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8" s="14" customFormat="1">
       <c r="A61" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B61" s="49"/>
-[...5 lines deleted...]
-      <c r="H61" s="49" t="s">
+      <c r="B61" s="48"/>
+      <c r="C61" s="48"/>
+      <c r="D61" s="48"/>
+      <c r="E61" s="48"/>
+      <c r="F61" s="48"/>
+      <c r="G61" s="48"/>
+      <c r="H61" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="62" spans="1:8" s="14" customFormat="1">
       <c r="A62" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B62" s="49"/>
-[...5 lines deleted...]
-      <c r="H62" s="49" t="s">
+      <c r="B62" s="48"/>
+      <c r="C62" s="48"/>
+      <c r="D62" s="48"/>
+      <c r="E62" s="48"/>
+      <c r="F62" s="48"/>
+      <c r="G62" s="48"/>
+      <c r="H62" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A63" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B63" s="51">
+      <c r="B63" s="50">
         <v>14</v>
       </c>
-      <c r="C63" s="51">
+      <c r="C63" s="50">
         <v>25</v>
       </c>
-      <c r="D63" s="51">
+      <c r="D63" s="50">
         <v>14</v>
       </c>
-      <c r="E63" s="51">
+      <c r="E63" s="50">
         <v>25</v>
       </c>
-      <c r="F63" s="51">
+      <c r="F63" s="50">
         <v>14</v>
       </c>
-      <c r="G63" s="51">
+      <c r="G63" s="50">
         <v>25</v>
       </c>
-      <c r="H63" s="49" t="s">
+      <c r="H63" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:8" s="14" customFormat="1">
       <c r="A64" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B64" s="51">
+      <c r="B64" s="50">
         <v>14</v>
       </c>
-      <c r="C64" s="51">
+      <c r="C64" s="50">
         <v>25</v>
       </c>
-      <c r="D64" s="51">
+      <c r="D64" s="50">
         <v>14</v>
       </c>
-      <c r="E64" s="51">
+      <c r="E64" s="50">
         <v>25</v>
       </c>
-      <c r="F64" s="51">
+      <c r="F64" s="50">
         <v>14</v>
       </c>
-      <c r="G64" s="51">
+      <c r="G64" s="50">
         <v>25</v>
       </c>
-      <c r="H64" s="49" t="s">
+      <c r="H64" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A65" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B65" s="51">
+      <c r="B65" s="50">
         <v>931</v>
       </c>
-      <c r="C65" s="51">
+      <c r="C65" s="50">
         <v>3090</v>
       </c>
-      <c r="D65" s="51">
+      <c r="D65" s="50">
         <v>952</v>
       </c>
-      <c r="E65" s="51">
+      <c r="E65" s="50">
         <v>3167</v>
       </c>
-      <c r="F65" s="51">
+      <c r="F65" s="50">
         <v>952</v>
       </c>
-      <c r="G65" s="51">
+      <c r="G65" s="50">
         <v>3167</v>
       </c>
-      <c r="H65" s="51">
+      <c r="H65" s="50">
         <v>54</v>
       </c>
     </row>
     <row r="66" spans="1:8" s="14" customFormat="1">
       <c r="A66" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B66" s="51">
+      <c r="B66" s="50">
         <v>931</v>
       </c>
-      <c r="C66" s="51">
+      <c r="C66" s="50">
         <v>3090</v>
       </c>
-      <c r="D66" s="51">
+      <c r="D66" s="50">
         <v>952</v>
       </c>
-      <c r="E66" s="51">
+      <c r="E66" s="50">
         <v>3167</v>
       </c>
-      <c r="F66" s="51">
+      <c r="F66" s="50">
         <v>952</v>
       </c>
-      <c r="G66" s="51">
+      <c r="G66" s="50">
         <v>3167</v>
       </c>
-      <c r="H66" s="51">
+      <c r="H66" s="50">
         <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A67" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B67" s="51">
+      <c r="B67" s="50">
         <v>1158</v>
       </c>
-      <c r="C67" s="51">
+      <c r="C67" s="50">
         <v>1922</v>
       </c>
-      <c r="D67" s="51">
+      <c r="D67" s="50">
         <v>406</v>
       </c>
-      <c r="E67" s="51">
+      <c r="E67" s="50">
         <v>1365</v>
       </c>
-      <c r="F67" s="51">
+      <c r="F67" s="50">
         <v>197</v>
       </c>
-      <c r="G67" s="51">
+      <c r="G67" s="50">
         <v>608</v>
       </c>
-      <c r="H67" s="51">
+      <c r="H67" s="50">
         <v>1581</v>
       </c>
     </row>
     <row r="68" spans="1:8" s="14" customFormat="1">
       <c r="A68" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B68" s="51">
+      <c r="B68" s="50">
         <v>25</v>
       </c>
-      <c r="C68" s="51">
+      <c r="C68" s="50">
         <v>92</v>
       </c>
-      <c r="D68" s="51">
+      <c r="D68" s="50">
         <v>25</v>
       </c>
-      <c r="E68" s="51">
+      <c r="E68" s="50">
         <v>92</v>
       </c>
-      <c r="F68" s="51">
+      <c r="F68" s="50">
         <v>6</v>
       </c>
-      <c r="G68" s="51">
+      <c r="G68" s="50">
         <v>17</v>
       </c>
-      <c r="H68" s="49" t="s">
+      <c r="H68" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:8" s="14" customFormat="1">
       <c r="A69" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B69" s="51">
+      <c r="B69" s="50">
         <v>950</v>
       </c>
-      <c r="C69" s="51">
+      <c r="C69" s="50">
         <v>1364</v>
       </c>
-      <c r="D69" s="51">
+      <c r="D69" s="50">
         <v>248</v>
       </c>
-      <c r="E69" s="51">
+      <c r="E69" s="50">
         <v>930</v>
       </c>
-      <c r="F69" s="51">
+      <c r="F69" s="50">
         <v>58</v>
       </c>
-      <c r="G69" s="51">
+      <c r="G69" s="50">
         <v>268</v>
       </c>
-      <c r="H69" s="51">
+      <c r="H69" s="50">
         <v>1245</v>
       </c>
     </row>
     <row r="70" spans="1:8" s="14" customFormat="1">
       <c r="A70" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B70" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="51">
+      <c r="B70" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="50">
         <v>466</v>
       </c>
-      <c r="D70" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E70" s="51">
+      <c r="D70" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="50">
         <v>343</v>
       </c>
-      <c r="F70" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="51">
+      <c r="F70" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="50">
         <v>323</v>
       </c>
-      <c r="H70" s="49" t="s">
+      <c r="H70" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A71" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B71" s="51">
+      <c r="B71" s="50">
         <v>30625</v>
       </c>
-      <c r="C71" s="51">
+      <c r="C71" s="50">
         <v>109875</v>
       </c>
-      <c r="D71" s="51">
+      <c r="D71" s="50">
         <v>24040</v>
       </c>
-      <c r="E71" s="51">
+      <c r="E71" s="50">
         <v>87335</v>
       </c>
-      <c r="F71" s="51">
+      <c r="F71" s="50">
         <v>15781</v>
       </c>
-      <c r="G71" s="51">
+      <c r="G71" s="50">
         <v>66284</v>
       </c>
-      <c r="H71" s="51">
+      <c r="H71" s="50">
         <v>6766</v>
       </c>
     </row>
     <row r="72" spans="1:8" s="14" customFormat="1">
       <c r="A72" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B72" s="51">
+      <c r="B72" s="50">
         <v>10853</v>
       </c>
-      <c r="C72" s="51">
+      <c r="C72" s="50">
         <v>54485</v>
       </c>
-      <c r="D72" s="51">
+      <c r="D72" s="50">
         <v>5082</v>
       </c>
-      <c r="E72" s="51">
+      <c r="E72" s="50">
         <v>37164</v>
       </c>
-      <c r="F72" s="51">
+      <c r="F72" s="50">
         <v>1630</v>
       </c>
-      <c r="G72" s="51">
+      <c r="G72" s="50">
         <v>26047</v>
       </c>
-      <c r="H72" s="51">
+      <c r="H72" s="50">
         <v>5002</v>
       </c>
     </row>
     <row r="73" spans="1:8" s="14" customFormat="1">
       <c r="A73" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B73" s="51">
+      <c r="B73" s="50">
         <v>15245</v>
       </c>
-      <c r="C73" s="51">
+      <c r="C73" s="50">
         <v>38888</v>
       </c>
-      <c r="D73" s="51">
+      <c r="D73" s="50">
         <v>15196</v>
       </c>
-      <c r="E73" s="51">
+      <c r="E73" s="50">
         <v>38161</v>
       </c>
-      <c r="F73" s="51">
+      <c r="F73" s="50">
         <v>12331</v>
       </c>
-      <c r="G73" s="51">
+      <c r="G73" s="50">
         <v>32392</v>
       </c>
-      <c r="H73" s="51">
+      <c r="H73" s="50">
         <v>1764</v>
       </c>
     </row>
     <row r="74" spans="1:8" s="14" customFormat="1">
       <c r="A74" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B74" s="51">
+      <c r="B74" s="50">
         <v>4527</v>
       </c>
-      <c r="C74" s="51">
+      <c r="C74" s="50">
         <v>16502</v>
       </c>
-      <c r="D74" s="51">
+      <c r="D74" s="50">
         <v>3762</v>
       </c>
-      <c r="E74" s="51">
+      <c r="E74" s="50">
         <v>12010</v>
       </c>
-      <c r="F74" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G74" s="51">
+      <c r="F74" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="50">
         <v>7845</v>
       </c>
-      <c r="H74" s="49" t="s">
+      <c r="H74" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A75" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B75" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H75" s="49" t="s">
+      <c r="B75" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F75" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G75" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H75" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:8" s="14" customFormat="1">
       <c r="A76" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B76" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H76" s="49" t="s">
+      <c r="B76" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F76" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H76" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A77" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B77" s="51">
+      <c r="B77" s="50">
         <v>5742</v>
       </c>
-      <c r="C77" s="51">
+      <c r="C77" s="50">
         <v>24699</v>
       </c>
-      <c r="D77" s="51">
+      <c r="D77" s="50">
         <v>5840</v>
       </c>
-      <c r="E77" s="51">
+      <c r="E77" s="50">
         <v>25199</v>
       </c>
-      <c r="F77" s="51">
+      <c r="F77" s="50">
         <v>5194</v>
       </c>
-      <c r="G77" s="51">
+      <c r="G77" s="50">
         <v>14497</v>
       </c>
-      <c r="H77" s="51">
+      <c r="H77" s="50">
         <v>254</v>
       </c>
     </row>
     <row r="78" spans="1:8" s="14" customFormat="1">
       <c r="A78" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B78" s="51">
+      <c r="B78" s="50">
         <v>4977</v>
       </c>
-      <c r="C78" s="51">
+      <c r="C78" s="50">
         <v>20207</v>
       </c>
-      <c r="D78" s="51">
+      <c r="D78" s="50">
         <v>5075</v>
       </c>
-      <c r="E78" s="51">
+      <c r="E78" s="50">
         <v>20707</v>
       </c>
-      <c r="F78" s="51">
+      <c r="F78" s="50">
         <v>4883</v>
       </c>
-      <c r="G78" s="51">
+      <c r="G78" s="50">
         <v>12883</v>
       </c>
-      <c r="H78" s="51">
+      <c r="H78" s="50">
         <v>254</v>
       </c>
     </row>
     <row r="79" spans="1:8" s="14" customFormat="1">
       <c r="A79" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B79" s="51">
+      <c r="B79" s="50">
         <v>765</v>
       </c>
-      <c r="C79" s="51">
+      <c r="C79" s="50">
         <v>4492</v>
       </c>
-      <c r="D79" s="51">
+      <c r="D79" s="50">
         <v>765</v>
       </c>
-      <c r="E79" s="51">
+      <c r="E79" s="50">
         <v>4492</v>
       </c>
-      <c r="F79" s="51">
+      <c r="F79" s="50">
         <v>311</v>
       </c>
-      <c r="G79" s="51">
+      <c r="G79" s="50">
         <v>1614</v>
       </c>
-      <c r="H79" s="49" t="s">
+      <c r="H79" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A80" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B80" s="51">
+      <c r="B80" s="50">
         <v>1716</v>
       </c>
-      <c r="C80" s="51">
+      <c r="C80" s="50">
         <v>7046</v>
       </c>
-      <c r="D80" s="51">
+      <c r="D80" s="50">
         <v>1720</v>
       </c>
-      <c r="E80" s="51">
+      <c r="E80" s="50">
         <v>7084</v>
       </c>
-      <c r="F80" s="51">
+      <c r="F80" s="50">
         <v>1720</v>
       </c>
-      <c r="G80" s="51">
+      <c r="G80" s="50">
         <v>7084</v>
       </c>
-      <c r="H80" s="49" t="s">
+      <c r="H80" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8" s="14" customFormat="1">
       <c r="A81" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B81" s="51">
+      <c r="B81" s="50">
         <v>1568</v>
       </c>
-      <c r="C81" s="51">
+      <c r="C81" s="50">
         <v>6476</v>
       </c>
-      <c r="D81" s="51">
+      <c r="D81" s="50">
         <v>1572</v>
       </c>
-      <c r="E81" s="51">
+      <c r="E81" s="50">
         <v>6514</v>
       </c>
-      <c r="F81" s="51">
+      <c r="F81" s="50">
         <v>1572</v>
       </c>
-      <c r="G81" s="51">
+      <c r="G81" s="50">
         <v>6514</v>
       </c>
-      <c r="H81" s="49" t="s">
+      <c r="H81" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8" s="14" customFormat="1">
       <c r="A82" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B82" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="51">
+      <c r="B82" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="50">
         <v>570</v>
       </c>
-      <c r="D82" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E82" s="51">
+      <c r="D82" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="50">
         <v>570</v>
       </c>
-      <c r="F82" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="51">
+      <c r="F82" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="50">
         <v>570</v>
       </c>
-      <c r="H82" s="49" t="s">
+      <c r="H82" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A83" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B83" s="51">
+      <c r="B83" s="50">
         <v>147</v>
       </c>
-      <c r="C83" s="51">
+      <c r="C83" s="50">
         <v>501</v>
       </c>
-      <c r="D83" s="51">
+      <c r="D83" s="50">
         <v>128</v>
       </c>
-      <c r="E83" s="51">
+      <c r="E83" s="50">
         <v>430</v>
       </c>
-      <c r="F83" s="51">
+      <c r="F83" s="50">
         <v>128</v>
       </c>
-      <c r="G83" s="51">
+      <c r="G83" s="50">
         <v>430</v>
       </c>
-      <c r="H83" s="51">
+      <c r="H83" s="50">
         <v>268</v>
       </c>
     </row>
     <row r="84" spans="1:8" s="14" customFormat="1">
       <c r="A84" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B84" s="51">
+      <c r="B84" s="50">
         <v>135</v>
       </c>
-      <c r="C84" s="51">
+      <c r="C84" s="50">
         <v>446</v>
       </c>
-      <c r="D84" s="51">
+      <c r="D84" s="50">
         <v>118</v>
       </c>
-      <c r="E84" s="51">
+      <c r="E84" s="50">
         <v>375</v>
       </c>
-      <c r="F84" s="51">
+      <c r="F84" s="50">
         <v>118</v>
       </c>
-      <c r="G84" s="51">
+      <c r="G84" s="50">
         <v>375</v>
       </c>
-      <c r="H84" s="51">
+      <c r="H84" s="50">
         <v>243</v>
       </c>
     </row>
     <row r="85" spans="1:8" s="14" customFormat="1">
       <c r="A85" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B85" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H85" s="49" t="s">
+      <c r="B85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8" s="14" customFormat="1">
       <c r="A86" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B86" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="51">
+      <c r="B86" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="50">
         <v>55</v>
       </c>
-      <c r="D86" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E86" s="51">
+      <c r="D86" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E86" s="50">
         <v>55</v>
       </c>
-      <c r="F86" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="51">
+      <c r="F86" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G86" s="50">
         <v>55</v>
       </c>
-      <c r="H86" s="49" t="s">
+      <c r="H86" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A87" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B87" s="51">
+      <c r="B87" s="50">
         <v>5195</v>
       </c>
-      <c r="C87" s="51">
+      <c r="C87" s="50">
         <v>18407</v>
       </c>
-      <c r="D87" s="51">
+      <c r="D87" s="50">
         <v>5964</v>
       </c>
-      <c r="E87" s="51">
+      <c r="E87" s="50">
         <v>19116</v>
       </c>
-      <c r="F87" s="51">
+      <c r="F87" s="50">
         <v>5828</v>
       </c>
-      <c r="G87" s="51">
+      <c r="G87" s="50">
         <v>18302</v>
       </c>
-      <c r="H87" s="51">
+      <c r="H87" s="50">
         <v>2529</v>
       </c>
     </row>
     <row r="88" spans="1:8" s="14" customFormat="1">
       <c r="A88" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B88" s="51">
+      <c r="B88" s="50">
         <v>5141</v>
       </c>
-      <c r="C88" s="51">
+      <c r="C88" s="50">
         <v>18177</v>
       </c>
-      <c r="D88" s="51">
+      <c r="D88" s="50">
         <v>5964</v>
       </c>
-      <c r="E88" s="51">
+      <c r="E88" s="50">
         <v>19116</v>
       </c>
-      <c r="F88" s="51">
+      <c r="F88" s="50">
         <v>5828</v>
       </c>
-      <c r="G88" s="51">
+      <c r="G88" s="50">
         <v>18302</v>
       </c>
-      <c r="H88" s="51">
+      <c r="H88" s="50">
         <v>2529</v>
       </c>
     </row>
     <row r="89" spans="1:8" s="14" customFormat="1">
       <c r="A89" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B89" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="51">
+      <c r="B89" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="50">
         <v>230</v>
       </c>
-      <c r="D89" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H89" s="49" t="s">
+      <c r="D89" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E89" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G89" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H89" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:8" s="14" customFormat="1">
       <c r="A90" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B90" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="51">
+      <c r="B90" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="50">
         <v>200</v>
       </c>
-      <c r="D90" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E90" s="51">
+      <c r="D90" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="50">
         <v>200</v>
       </c>
-      <c r="F90" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="51">
+      <c r="F90" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="50">
         <v>200</v>
       </c>
-      <c r="H90" s="49" t="s">
+      <c r="H90" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:8" s="14" customFormat="1">
       <c r="A91" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B91" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="51">
+      <c r="B91" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="50">
         <v>200</v>
       </c>
-      <c r="D91" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E91" s="51">
+      <c r="D91" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="50">
         <v>200</v>
       </c>
-      <c r="F91" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="51">
+      <c r="F91" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="50">
         <v>200</v>
       </c>
-      <c r="H91" s="49" t="s">
+      <c r="H91" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A92" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B92" s="51">
+      <c r="B92" s="50">
         <v>14</v>
       </c>
-      <c r="C92" s="51">
+      <c r="C92" s="50">
         <v>48</v>
       </c>
-      <c r="D92" s="51">
+      <c r="D92" s="50">
         <v>14</v>
       </c>
-      <c r="E92" s="51">
+      <c r="E92" s="50">
         <v>48</v>
       </c>
-      <c r="F92" s="51">
+      <c r="F92" s="50">
         <v>14</v>
       </c>
-      <c r="G92" s="51">
+      <c r="G92" s="50">
         <v>48</v>
       </c>
-      <c r="H92" s="49" t="s">
+      <c r="H92" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:8" s="14" customFormat="1">
       <c r="A93" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B93" s="51">
+      <c r="B93" s="50">
         <v>14</v>
       </c>
-      <c r="C93" s="51">
+      <c r="C93" s="50">
         <v>48</v>
       </c>
-      <c r="D93" s="51">
+      <c r="D93" s="50">
         <v>14</v>
       </c>
-      <c r="E93" s="51">
+      <c r="E93" s="50">
         <v>48</v>
       </c>
-      <c r="F93" s="51">
+      <c r="F93" s="50">
         <v>14</v>
       </c>
-      <c r="G93" s="51">
+      <c r="G93" s="50">
         <v>48</v>
       </c>
-      <c r="H93" s="49" t="s">
+      <c r="H93" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:8" s="14" customFormat="1">
       <c r="A94" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B94" s="49"/>
-[...5 lines deleted...]
-      <c r="H94" s="49" t="s">
+      <c r="B94" s="48"/>
+      <c r="C94" s="48"/>
+      <c r="D94" s="48"/>
+      <c r="E94" s="48"/>
+      <c r="F94" s="48"/>
+      <c r="G94" s="48"/>
+      <c r="H94" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="95" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A95" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B95" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="50">
+      <c r="B95" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="49">
         <v>3295</v>
       </c>
-      <c r="D95" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E95" s="50">
+      <c r="D95" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="49">
         <v>2892</v>
       </c>
-      <c r="F95" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="50">
+      <c r="F95" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G95" s="49">
         <v>2892</v>
       </c>
-      <c r="H95" s="49" t="s">
+      <c r="H95" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8" s="14" customFormat="1">
       <c r="A96" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B96" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="50">
+      <c r="B96" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="49">
         <v>3295</v>
       </c>
-      <c r="D96" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E96" s="50">
+      <c r="D96" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="49">
         <v>2892</v>
       </c>
-      <c r="F96" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="50">
+      <c r="F96" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="49">
         <v>2892</v>
       </c>
-      <c r="H96" s="49" t="s">
+      <c r="H96" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A97" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B97" s="50">
+      <c r="B97" s="49">
         <v>2</v>
       </c>
-      <c r="C97" s="50">
+      <c r="C97" s="49">
         <v>30</v>
       </c>
-      <c r="D97" s="50">
+      <c r="D97" s="49">
         <v>12</v>
       </c>
-      <c r="E97" s="50">
+      <c r="E97" s="49">
         <v>32</v>
       </c>
-      <c r="F97" s="50">
+      <c r="F97" s="49">
         <v>12</v>
       </c>
-      <c r="G97" s="50">
+      <c r="G97" s="49">
         <v>32</v>
       </c>
-      <c r="H97" s="49" t="s">
+      <c r="H97" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:8" s="14" customFormat="1">
       <c r="A98" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B98" s="50">
+      <c r="B98" s="49">
         <v>2</v>
       </c>
-      <c r="C98" s="50">
+      <c r="C98" s="49">
         <v>8</v>
       </c>
-      <c r="D98" s="50">
+      <c r="D98" s="49">
         <v>2</v>
       </c>
-      <c r="E98" s="50">
+      <c r="E98" s="49">
         <v>8</v>
       </c>
-      <c r="F98" s="50">
+      <c r="F98" s="49">
         <v>2</v>
       </c>
-      <c r="G98" s="50">
+      <c r="G98" s="49">
         <v>8</v>
       </c>
-      <c r="H98" s="49" t="s">
+      <c r="H98" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:8" s="14" customFormat="1">
       <c r="A99" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B99" s="49" t="s">
-[...8 lines deleted...]
-      <c r="E99" s="50">
+      <c r="B99" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="49">
         <v>24</v>
       </c>
-      <c r="F99" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G99" s="50">
+      <c r="F99" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G99" s="49">
         <v>24</v>
       </c>
-      <c r="H99" s="49" t="s">
+      <c r="H99" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:8" s="14" customFormat="1">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B100" s="49"/>
-[...5 lines deleted...]
-      <c r="H100" s="49" t="s">
+      <c r="B100" s="48"/>
+      <c r="C100" s="48"/>
+      <c r="D100" s="48"/>
+      <c r="E100" s="48"/>
+      <c r="F100" s="48"/>
+      <c r="G100" s="48"/>
+      <c r="H100" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="101" spans="1:8" s="14" customFormat="1">
       <c r="A101" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B101" s="49"/>
-[...5 lines deleted...]
-      <c r="H101" s="49" t="s">
+      <c r="B101" s="48"/>
+      <c r="C101" s="48"/>
+      <c r="D101" s="48"/>
+      <c r="E101" s="48"/>
+      <c r="F101" s="48"/>
+      <c r="G101" s="48"/>
+      <c r="H101" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="102" spans="1:8" s="14" customFormat="1">
       <c r="A102" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B102" s="49"/>
-[...5 lines deleted...]
-      <c r="H102" s="49" t="s">
+      <c r="B102" s="48"/>
+      <c r="C102" s="48"/>
+      <c r="D102" s="48"/>
+      <c r="E102" s="48"/>
+      <c r="F102" s="48"/>
+      <c r="G102" s="48"/>
+      <c r="H102" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="103" spans="1:8" s="14" customFormat="1">
       <c r="A103" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B103" s="49"/>
-[...5 lines deleted...]
-      <c r="H103" s="49" t="s">
+      <c r="B103" s="48"/>
+      <c r="C103" s="48"/>
+      <c r="D103" s="48"/>
+      <c r="E103" s="48"/>
+      <c r="F103" s="48"/>
+      <c r="G103" s="48"/>
+      <c r="H103" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="104" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A104" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="B104" s="49"/>
-[...5 lines deleted...]
-      <c r="H104" s="49" t="s">
+      <c r="B104" s="48"/>
+      <c r="C104" s="48"/>
+      <c r="D104" s="48"/>
+      <c r="E104" s="48"/>
+      <c r="F104" s="48"/>
+      <c r="G104" s="48"/>
+      <c r="H104" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="105" spans="1:8" s="14" customFormat="1" ht="57">
       <c r="A105" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B105" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="50">
+      <c r="B105" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="49">
         <v>0.5</v>
       </c>
-      <c r="D105" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E105" s="50">
+      <c r="D105" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E105" s="49">
         <v>0.1</v>
       </c>
-      <c r="F105" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G105" s="50">
+      <c r="F105" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G105" s="49">
         <v>0.1</v>
       </c>
-      <c r="H105" s="49" t="s">
+      <c r="H105" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:8" s="14" customFormat="1">
       <c r="A106" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B106" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="50">
+      <c r="B106" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="49">
         <v>0.4</v>
       </c>
-      <c r="D106" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H106" s="49" t="s">
+      <c r="D106" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E106" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F106" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G106" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H106" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:8" s="14" customFormat="1">
       <c r="A107" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B107" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="50">
+      <c r="B107" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="49">
         <v>0.1</v>
       </c>
-      <c r="D107" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E107" s="50">
+      <c r="D107" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="49">
         <v>0.1</v>
       </c>
-      <c r="F107" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="50">
+      <c r="F107" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G107" s="49">
         <v>0.1</v>
       </c>
-      <c r="H107" s="49" t="s">
+      <c r="H107" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:8" s="14" customFormat="1">
       <c r="A108" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B108" s="49"/>
-[...5 lines deleted...]
-      <c r="H108" s="49" t="s">
+      <c r="B108" s="48"/>
+      <c r="C108" s="48"/>
+      <c r="D108" s="48"/>
+      <c r="E108" s="48"/>
+      <c r="F108" s="48"/>
+      <c r="G108" s="48"/>
+      <c r="H108" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:8" s="14" customFormat="1">
       <c r="A109" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="B109" s="49"/>
-[...5 lines deleted...]
-      <c r="H109" s="49" t="s">
+      <c r="B109" s="48"/>
+      <c r="C109" s="48"/>
+      <c r="D109" s="48"/>
+      <c r="E109" s="48"/>
+      <c r="F109" s="48"/>
+      <c r="G109" s="48"/>
+      <c r="H109" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="110" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A110" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B110" s="49"/>
-[...5 lines deleted...]
-      <c r="H110" s="49" t="s">
+      <c r="B110" s="48"/>
+      <c r="C110" s="48"/>
+      <c r="D110" s="48"/>
+      <c r="E110" s="48"/>
+      <c r="F110" s="48"/>
+      <c r="G110" s="48"/>
+      <c r="H110" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="111" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A111" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B111" s="51">
+      <c r="B111" s="50">
         <v>63358</v>
       </c>
-      <c r="C111" s="51">
+      <c r="C111" s="50">
         <v>199826</v>
       </c>
-      <c r="D111" s="51">
+      <c r="D111" s="50">
         <v>51263</v>
       </c>
-      <c r="E111" s="51">
+      <c r="E111" s="50">
         <v>186248</v>
       </c>
-      <c r="F111" s="51">
+      <c r="F111" s="50">
         <v>51263</v>
       </c>
-      <c r="G111" s="51">
+      <c r="G111" s="50">
         <v>186248</v>
       </c>
-      <c r="H111" s="51">
+      <c r="H111" s="50">
         <v>15783</v>
       </c>
     </row>
     <row r="112" spans="1:8" s="14" customFormat="1">
       <c r="A112" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B112" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="51">
+      <c r="B112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="50">
         <v>158055</v>
       </c>
-      <c r="D112" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E112" s="51">
+      <c r="D112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="50">
         <v>148475</v>
       </c>
-      <c r="F112" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="51">
+      <c r="F112" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="50">
         <v>148475</v>
       </c>
-      <c r="H112" s="49" t="s">
+      <c r="H112" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:8" s="14" customFormat="1">
       <c r="A113" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B113" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="51">
+      <c r="B113" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="50">
         <v>41771</v>
       </c>
-      <c r="D113" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E113" s="51">
+      <c r="D113" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="50">
         <v>37773</v>
       </c>
-      <c r="F113" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G113" s="51">
+      <c r="F113" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="50">
         <v>37773</v>
       </c>
-      <c r="H113" s="49" t="s">
+      <c r="H113" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A114" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B114" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="51">
+      <c r="B114" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="50">
         <v>67</v>
       </c>
-      <c r="D114" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E114" s="51">
+      <c r="D114" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="50">
         <v>67</v>
       </c>
-      <c r="F114" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G114" s="51">
+      <c r="F114" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="50">
         <v>56</v>
       </c>
-      <c r="H114" s="49" t="s">
+      <c r="H114" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:8" s="14" customFormat="1">
       <c r="A115" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B115" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="51">
+      <c r="B115" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="50">
         <v>67</v>
       </c>
-      <c r="D115" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E115" s="51">
+      <c r="D115" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="50">
         <v>67</v>
       </c>
-      <c r="F115" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="51">
+      <c r="F115" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="50">
         <v>56</v>
       </c>
-      <c r="H115" s="49" t="s">
+      <c r="H115" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A116" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B116" s="49"/>
-[...5 lines deleted...]
-      <c r="H116" s="49" t="s">
+      <c r="B116" s="48"/>
+      <c r="C116" s="48"/>
+      <c r="D116" s="48"/>
+      <c r="E116" s="48"/>
+      <c r="F116" s="48"/>
+      <c r="G116" s="48"/>
+      <c r="H116" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="117" spans="1:8" s="14" customFormat="1">
       <c r="A117" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="B117" s="49"/>
-[...5 lines deleted...]
-      <c r="H117" s="49" t="s">
+      <c r="B117" s="48"/>
+      <c r="C117" s="48"/>
+      <c r="D117" s="48"/>
+      <c r="E117" s="48"/>
+      <c r="F117" s="48"/>
+      <c r="G117" s="48"/>
+      <c r="H117" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="118" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A118" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B118" s="51">
+      <c r="B118" s="50">
         <v>61427</v>
       </c>
-      <c r="C118" s="51">
+      <c r="C118" s="50">
         <v>134867</v>
       </c>
-      <c r="D118" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E118" s="51">
+      <c r="D118" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="50">
         <v>129644</v>
       </c>
-      <c r="F118" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="51">
+      <c r="F118" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="50">
         <v>129644</v>
       </c>
-      <c r="H118" s="49" t="s">
+      <c r="H118" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:8" s="14" customFormat="1">
       <c r="A119" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="51">
+      <c r="B119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="50">
         <v>129644</v>
       </c>
-      <c r="D119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="51">
+      <c r="D119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="50">
         <v>129644</v>
       </c>
-      <c r="F119" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="51">
+      <c r="F119" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G119" s="50">
         <v>129644</v>
       </c>
-      <c r="H119" s="49" t="s">
+      <c r="H119" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:8" s="14" customFormat="1">
       <c r="A120" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B120" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="51">
+      <c r="B120" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="50">
         <v>5223</v>
       </c>
-      <c r="D120" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H120" s="49" t="s">
+      <c r="D120" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F120" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H120" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A121" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="51">
+      <c r="B121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="50">
         <v>395424</v>
       </c>
-      <c r="D121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E121" s="51">
+      <c r="D121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E121" s="50">
         <v>395424</v>
       </c>
-      <c r="F121" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="51">
+      <c r="F121" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="50">
         <v>395424</v>
       </c>
-      <c r="H121" s="49" t="s">
+      <c r="H121" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:8" s="14" customFormat="1">
       <c r="A122" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B122" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="51">
+      <c r="B122" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="50">
         <v>395424</v>
       </c>
-      <c r="D122" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E122" s="51">
+      <c r="D122" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E122" s="50">
         <v>395424</v>
       </c>
-      <c r="F122" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G122" s="51">
+      <c r="F122" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G122" s="50">
         <v>395424</v>
       </c>
-      <c r="H122" s="49" t="s">
+      <c r="H122" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:8" s="14" customFormat="1" ht="57">
       <c r="A123" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B123" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="51">
+      <c r="B123" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C123" s="50">
         <v>4115</v>
       </c>
-      <c r="D123" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E123" s="51">
+      <c r="D123" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E123" s="50">
         <v>4852</v>
       </c>
-      <c r="F123" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G123" s="51">
+      <c r="F123" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G123" s="50">
         <v>4852</v>
       </c>
-      <c r="H123" s="49" t="s">
+      <c r="H123" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:8" s="14" customFormat="1">
       <c r="A124" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B124" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="51">
+      <c r="B124" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C124" s="50">
         <v>4115</v>
       </c>
-      <c r="D124" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E124" s="51">
+      <c r="D124" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E124" s="50">
         <v>4852</v>
       </c>
-      <c r="F124" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="51">
+      <c r="F124" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G124" s="50">
         <v>4852</v>
       </c>
-      <c r="H124" s="49" t="s">
+      <c r="H124" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A125" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B125" s="49"/>
-[...5 lines deleted...]
-      <c r="H125" s="49" t="s">
+      <c r="B125" s="48"/>
+      <c r="C125" s="48"/>
+      <c r="D125" s="48"/>
+      <c r="E125" s="48"/>
+      <c r="F125" s="48"/>
+      <c r="G125" s="48"/>
+      <c r="H125" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="126" spans="1:8" s="14" customFormat="1">
       <c r="A126" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B126" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="50">
+      <c r="B126" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="49">
         <v>135.69999999999999</v>
       </c>
-      <c r="D126" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H126" s="49" t="s">
+      <c r="D126" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F126" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G126" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H126" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:8" s="14" customFormat="1">
       <c r="A127" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B127" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="50">
+      <c r="B127" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="49">
         <v>135.69999999999999</v>
       </c>
-      <c r="D127" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H127" s="49" t="s">
+      <c r="D127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H127" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:8" s="14" customFormat="1" ht="34.5">
       <c r="A128" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="50">
+      <c r="B128" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="49">
         <v>137</v>
       </c>
-      <c r="D128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E128" s="50">
+      <c r="D128" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E128" s="49">
         <v>142.19999999999999</v>
       </c>
-      <c r="F128" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G128" s="50">
+      <c r="F128" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G128" s="49">
         <v>140</v>
       </c>
-      <c r="H128" s="49" t="s">
+      <c r="H128" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:8" s="14" customFormat="1">
       <c r="A129" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B129" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="50">
+      <c r="B129" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="49">
         <v>137</v>
       </c>
-      <c r="D129" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E129" s="50">
+      <c r="D129" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E129" s="49">
         <v>142.19999999999999</v>
       </c>
-      <c r="F129" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="50">
+      <c r="F129" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G129" s="49">
         <v>140</v>
       </c>
-      <c r="H129" s="49" t="s">
+      <c r="H129" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A130" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B130" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="51">
+      <c r="B130" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="50">
         <v>1330</v>
       </c>
-      <c r="D130" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H130" s="49" t="s">
+      <c r="D130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H130" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:8" s="14" customFormat="1">
       <c r="A131" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B131" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="51">
+      <c r="B131" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="50">
         <v>1330</v>
       </c>
-      <c r="D131" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H131" s="49" t="s">
+      <c r="D131" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E131" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F131" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G131" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H131" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:8" s="14" customFormat="1" ht="45.75">
       <c r="A132" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B132" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D132" s="51">
+      <c r="B132" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="50">
         <v>47</v>
       </c>
-      <c r="E132" s="51">
+      <c r="E132" s="50">
         <v>47</v>
       </c>
-      <c r="F132" s="51">
+      <c r="F132" s="50">
         <v>47</v>
       </c>
-      <c r="G132" s="51">
+      <c r="G132" s="50">
         <v>47</v>
       </c>
-      <c r="H132" s="49" t="s">
+      <c r="H132" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:8" s="14" customFormat="1">
       <c r="A133" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B133" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H133" s="49" t="s">
+      <c r="B133" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G133" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H133" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:8" s="14" customFormat="1">
       <c r="A134" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B134" s="49" t="s">
-[...17 lines deleted...]
-      <c r="H134" s="49" t="s">
+      <c r="B134" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C134" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D134" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E134" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F134" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G134" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H134" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:8" s="14" customFormat="1">
       <c r="A135" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B135" s="51">
+      <c r="B135" s="50">
         <v>14180</v>
       </c>
-      <c r="C135" s="51">
+      <c r="C135" s="50">
         <v>30265</v>
       </c>
-      <c r="D135" s="51">
+      <c r="D135" s="50">
         <v>12805</v>
       </c>
-      <c r="E135" s="51">
+      <c r="E135" s="50">
         <v>24416</v>
       </c>
-      <c r="F135" s="51">
+      <c r="F135" s="50">
         <v>12805</v>
       </c>
-      <c r="G135" s="51">
+      <c r="G135" s="50">
         <v>24416</v>
       </c>
-      <c r="H135" s="49" t="s">
+      <c r="H135" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:8" s="14" customFormat="1">
       <c r="A136" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B136" s="51">
+      <c r="B136" s="50">
         <v>11852</v>
       </c>
-      <c r="C136" s="51">
+      <c r="C136" s="50">
         <v>22354</v>
       </c>
-      <c r="D136" s="51">
+      <c r="D136" s="50">
         <v>11852</v>
       </c>
-      <c r="E136" s="51">
+      <c r="E136" s="50">
         <v>22354</v>
       </c>
-      <c r="F136" s="51">
+      <c r="F136" s="50">
         <v>11852</v>
       </c>
-      <c r="G136" s="51">
+      <c r="G136" s="50">
         <v>22354</v>
       </c>
-      <c r="H136" s="49" t="s">
+      <c r="H136" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:8" s="14" customFormat="1">
       <c r="A137" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B137" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="51">
+      <c r="B137" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="50">
         <v>2062</v>
       </c>
-      <c r="D137" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E137" s="51">
+      <c r="D137" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E137" s="50">
         <v>2062</v>
       </c>
-      <c r="F137" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G137" s="51">
+      <c r="F137" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="50">
         <v>2062</v>
       </c>
-      <c r="H137" s="49" t="s">
+      <c r="H137" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:8" s="14" customFormat="1">
       <c r="A138" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B138" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="51">
+      <c r="B138" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="50">
         <v>4596</v>
       </c>
-      <c r="D138" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H138" s="49" t="s">
+      <c r="D138" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E138" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F138" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G138" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H138" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:8" s="14" customFormat="1">
       <c r="A139" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B139" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C139" s="51">
+      <c r="B139" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C139" s="50">
         <v>1253</v>
       </c>
-      <c r="D139" s="49" t="s">
-[...11 lines deleted...]
-      <c r="H139" s="49" t="s">
+      <c r="D139" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E139" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="F139" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G139" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H139" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:8" s="14" customFormat="1">
       <c r="A140" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B140" s="49"/>
-[...5 lines deleted...]
-      <c r="H140" s="49" t="s">
+      <c r="B140" s="48"/>
+      <c r="C140" s="48"/>
+      <c r="D140" s="48"/>
+      <c r="E140" s="48"/>
+      <c r="F140" s="48"/>
+      <c r="G140" s="48"/>
+      <c r="H140" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="141" spans="1:8" s="14" customFormat="1">
       <c r="A141" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B141" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C141" s="51">
+      <c r="B141" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="50">
         <v>86483</v>
       </c>
-      <c r="D141" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E141" s="51">
+      <c r="D141" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="50">
         <v>84945</v>
       </c>
-      <c r="F141" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H141" s="49" t="s">
+      <c r="F141" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H141" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:8" s="14" customFormat="1">
       <c r="A142" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B142" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="51">
+      <c r="B142" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="50">
         <v>86483</v>
       </c>
-      <c r="D142" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E142" s="51">
+      <c r="D142" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E142" s="50">
         <v>84945</v>
       </c>
-      <c r="F142" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H142" s="49" t="s">
+      <c r="F142" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G142" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H142" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:8" s="14" customFormat="1">
       <c r="A143" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B143" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C143" s="51">
+      <c r="B143" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="50">
         <v>5621</v>
       </c>
-      <c r="D143" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E143" s="51">
+      <c r="D143" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="50">
         <v>5494</v>
       </c>
-      <c r="F143" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G143" s="51">
+      <c r="F143" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="50">
         <v>5344</v>
       </c>
-      <c r="H143" s="49" t="s">
+      <c r="H143" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:8" s="14" customFormat="1">
       <c r="A144" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B144" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C144" s="51">
+      <c r="B144" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="50">
         <v>5621</v>
       </c>
-      <c r="D144" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E144" s="51">
+      <c r="D144" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="50">
         <v>5494</v>
       </c>
-      <c r="F144" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G144" s="51">
+      <c r="F144" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G144" s="50">
         <v>5344</v>
       </c>
-      <c r="H144" s="49" t="s">
+      <c r="H144" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:8" s="14" customFormat="1">
       <c r="A145" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B145" s="51">
+      <c r="B145" s="50">
         <v>21844</v>
       </c>
-      <c r="C145" s="51">
+      <c r="C145" s="50">
         <v>72649</v>
       </c>
-      <c r="D145" s="51">
+      <c r="D145" s="50">
         <v>20943</v>
       </c>
-      <c r="E145" s="51">
+      <c r="E145" s="50">
         <v>71720</v>
       </c>
-      <c r="F145" s="51">
+      <c r="F145" s="50">
         <v>3825</v>
       </c>
-      <c r="G145" s="51">
+      <c r="G145" s="50">
         <v>19860</v>
       </c>
-      <c r="H145" s="51">
+      <c r="H145" s="50">
         <v>2469</v>
       </c>
     </row>
     <row r="146" spans="1:8" s="14" customFormat="1">
       <c r="A146" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B146" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="51">
+      <c r="B146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" s="50">
         <v>43841</v>
       </c>
-      <c r="D146" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E146" s="51">
+      <c r="D146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E146" s="50">
         <v>43802</v>
       </c>
-      <c r="F146" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G146" s="51">
+      <c r="F146" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G146" s="50">
         <v>10511</v>
       </c>
-      <c r="H146" s="49" t="s">
+      <c r="H146" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:8" s="14" customFormat="1">
       <c r="A147" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B147" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="51">
+      <c r="B147" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" s="50">
         <v>28808</v>
       </c>
-      <c r="D147" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E147" s="51">
+      <c r="D147" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E147" s="50">
         <v>27918</v>
       </c>
-      <c r="F147" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G147" s="51">
+      <c r="F147" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G147" s="50">
         <v>9349</v>
       </c>
-      <c r="H147" s="49" t="s">
+      <c r="H147" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A148" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B148" s="51">
+      <c r="B148" s="50">
         <v>4488</v>
       </c>
-      <c r="C148" s="51">
+      <c r="C148" s="50">
         <v>14836</v>
       </c>
-      <c r="D148" s="51">
+      <c r="D148" s="50">
         <v>4785</v>
       </c>
-      <c r="E148" s="51">
+      <c r="E148" s="50">
         <v>15373</v>
       </c>
-      <c r="F148" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H148" s="51">
+      <c r="F148" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G148" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H148" s="50">
         <v>767</v>
       </c>
     </row>
     <row r="149" spans="1:8" s="14" customFormat="1">
       <c r="A149" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B149" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C149" s="51">
+      <c r="B149" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="50">
         <v>14290</v>
       </c>
-      <c r="D149" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E149" s="51">
+      <c r="D149" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E149" s="50">
         <v>14828</v>
       </c>
-      <c r="F149" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H149" s="49" t="s">
+      <c r="F149" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G149" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H149" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:8" s="14" customFormat="1">
       <c r="A150" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B150" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C150" s="51">
+      <c r="B150" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="50">
         <v>546</v>
       </c>
-      <c r="D150" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E150" s="51">
+      <c r="D150" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E150" s="50">
         <v>545</v>
       </c>
-      <c r="F150" s="49" t="s">
-[...5 lines deleted...]
-      <c r="H150" s="49" t="s">
+      <c r="F150" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="G150" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="H150" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A151" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B151" s="49"/>
-[...5 lines deleted...]
-      <c r="H151" s="49" t="s">
+      <c r="B151" s="48"/>
+      <c r="C151" s="48"/>
+      <c r="D151" s="48"/>
+      <c r="E151" s="48"/>
+      <c r="F151" s="48"/>
+      <c r="G151" s="48"/>
+      <c r="H151" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="152" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A152" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B152" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="51">
+      <c r="B152" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" s="50">
         <v>90</v>
       </c>
-      <c r="D152" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E152" s="51">
+      <c r="D152" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E152" s="50">
         <v>90</v>
       </c>
-      <c r="F152" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G152" s="51">
+      <c r="F152" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G152" s="50">
         <v>90</v>
       </c>
-      <c r="H152" s="49" t="s">
+      <c r="H152" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:8" s="14" customFormat="1">
       <c r="A153" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B153" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C153" s="51">
+      <c r="B153" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C153" s="50">
         <v>90</v>
       </c>
-      <c r="D153" s="49" t="s">
-[...2 lines deleted...]
-      <c r="E153" s="51">
+      <c r="D153" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E153" s="50">
         <v>90</v>
       </c>
-      <c r="F153" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G153" s="51">
+      <c r="F153" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G153" s="50">
         <v>90</v>
       </c>
-      <c r="H153" s="49" t="s">
+      <c r="H153" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A154" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B154" s="49"/>
-[...5 lines deleted...]
-      <c r="H154" s="49" t="s">
+      <c r="B154" s="48"/>
+      <c r="C154" s="48"/>
+      <c r="D154" s="48"/>
+      <c r="E154" s="48"/>
+      <c r="F154" s="48"/>
+      <c r="G154" s="48"/>
+      <c r="H154" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="155" spans="1:8" s="14" customFormat="1">
       <c r="A155" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B155" s="49"/>
-[...5 lines deleted...]
-      <c r="H155" s="49" t="s">
+      <c r="B155" s="48"/>
+      <c r="C155" s="48"/>
+      <c r="D155" s="48"/>
+      <c r="E155" s="48"/>
+      <c r="F155" s="48"/>
+      <c r="G155" s="48"/>
+      <c r="H155" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:8" s="14" customFormat="1">
       <c r="A156" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B156" s="51">
+      <c r="B156" s="50">
         <v>7</v>
       </c>
-      <c r="C156" s="51">
+      <c r="C156" s="50">
         <v>28</v>
       </c>
-      <c r="D156" s="51">
+      <c r="D156" s="50">
         <v>5</v>
       </c>
-      <c r="E156" s="51">
+      <c r="E156" s="50">
         <v>44</v>
       </c>
-      <c r="F156" s="51">
+      <c r="F156" s="50">
         <v>2</v>
       </c>
-      <c r="G156" s="51">
+      <c r="G156" s="50">
         <v>23</v>
       </c>
-      <c r="H156" s="51">
+      <c r="H156" s="50">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:8" s="14" customFormat="1">
       <c r="A157" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B157" s="51">
+      <c r="B157" s="50">
         <v>7</v>
       </c>
-      <c r="C157" s="51">
+      <c r="C157" s="50">
         <v>28</v>
       </c>
-      <c r="D157" s="51">
+      <c r="D157" s="50">
         <v>5</v>
       </c>
-      <c r="E157" s="51">
+      <c r="E157" s="50">
         <v>44</v>
       </c>
-      <c r="F157" s="51">
+      <c r="F157" s="50">
         <v>2</v>
       </c>
-      <c r="G157" s="51">
+      <c r="G157" s="50">
         <v>23</v>
       </c>
-      <c r="H157" s="51">
+      <c r="H157" s="50">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:8" s="14" customFormat="1">
       <c r="A158" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B158" s="51">
+      <c r="B158" s="50">
         <v>605</v>
       </c>
-      <c r="C158" s="51">
+      <c r="C158" s="50">
         <v>1782</v>
       </c>
-      <c r="D158" s="51">
+      <c r="D158" s="50">
         <v>708</v>
       </c>
-      <c r="E158" s="51">
+      <c r="E158" s="50">
         <v>1393</v>
       </c>
-      <c r="F158" s="51">
+      <c r="F158" s="50">
         <v>168</v>
       </c>
-      <c r="G158" s="51">
+      <c r="G158" s="50">
         <v>203</v>
       </c>
-      <c r="H158" s="51">
+      <c r="H158" s="50">
         <v>2575</v>
       </c>
     </row>
     <row r="159" spans="1:8" s="14" customFormat="1">
       <c r="A159" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B159" s="51">
+      <c r="B159" s="50">
         <v>605</v>
       </c>
-      <c r="C159" s="51">
+      <c r="C159" s="50">
         <v>1782</v>
       </c>
-      <c r="D159" s="51">
+      <c r="D159" s="50">
         <v>708</v>
       </c>
-      <c r="E159" s="51">
+      <c r="E159" s="50">
         <v>1393</v>
       </c>
-      <c r="F159" s="51">
+      <c r="F159" s="50">
         <v>168</v>
       </c>
-      <c r="G159" s="51">
+      <c r="G159" s="50">
         <v>203</v>
       </c>
-      <c r="H159" s="51">
+      <c r="H159" s="50">
         <v>2575</v>
       </c>
     </row>
     <row r="160" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A160" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B160" s="49"/>
-[...5 lines deleted...]
-      <c r="H160" s="49" t="s">
+      <c r="B160" s="48"/>
+      <c r="C160" s="48"/>
+      <c r="D160" s="48"/>
+      <c r="E160" s="48"/>
+      <c r="F160" s="48"/>
+      <c r="G160" s="48"/>
+      <c r="H160" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="161" spans="1:8" s="14" customFormat="1">
       <c r="A161" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B161" s="49"/>
-[...5 lines deleted...]
-      <c r="H161" s="49" t="s">
+      <c r="B161" s="48"/>
+      <c r="C161" s="48"/>
+      <c r="D161" s="48"/>
+      <c r="E161" s="48"/>
+      <c r="F161" s="48"/>
+      <c r="G161" s="48"/>
+      <c r="H161" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="162" spans="1:8" s="14" customFormat="1">
       <c r="A162" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B162" s="49"/>
-[...5 lines deleted...]
-      <c r="H162" s="49" t="s">
+      <c r="B162" s="48"/>
+      <c r="C162" s="48"/>
+      <c r="D162" s="48"/>
+      <c r="E162" s="48"/>
+      <c r="F162" s="48"/>
+      <c r="G162" s="48"/>
+      <c r="H162" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="163" spans="1:8" s="14" customFormat="1">
       <c r="A163" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B163" s="49"/>
-[...5 lines deleted...]
-      <c r="H163" s="49" t="s">
+      <c r="B163" s="48"/>
+      <c r="C163" s="48"/>
+      <c r="D163" s="48"/>
+      <c r="E163" s="48"/>
+      <c r="F163" s="48"/>
+      <c r="G163" s="48"/>
+      <c r="H163" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="164" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A164" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="B164" s="49"/>
-[...5 lines deleted...]
-      <c r="H164" s="49" t="s">
+      <c r="B164" s="48"/>
+      <c r="C164" s="48"/>
+      <c r="D164" s="48"/>
+      <c r="E164" s="48"/>
+      <c r="F164" s="48"/>
+      <c r="G164" s="48"/>
+      <c r="H164" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="165" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A165" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B165" s="49"/>
-[...5 lines deleted...]
-      <c r="H165" s="49" t="s">
+      <c r="B165" s="48"/>
+      <c r="C165" s="48"/>
+      <c r="D165" s="48"/>
+      <c r="E165" s="48"/>
+      <c r="F165" s="48"/>
+      <c r="G165" s="48"/>
+      <c r="H165" s="48" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="166" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A166" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B166" s="50">
+      <c r="B166" s="49">
         <v>757539.7</v>
       </c>
-      <c r="C166" s="50">
+      <c r="C166" s="49">
         <v>2556680.5</v>
       </c>
-      <c r="D166" s="50">
+      <c r="D166" s="49">
         <v>529436.6</v>
       </c>
-      <c r="E166" s="50">
+      <c r="E166" s="49">
         <v>1613733.4</v>
       </c>
-      <c r="F166" s="50">
+      <c r="F166" s="49">
         <v>517669.9</v>
       </c>
-      <c r="G166" s="50">
+      <c r="G166" s="49">
         <v>1601966.7</v>
       </c>
-      <c r="H166" s="49" t="s">
+      <c r="H166" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:8" s="14" customFormat="1">
       <c r="A167" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B167" s="50">
+      <c r="B167" s="49">
         <v>371422.9</v>
       </c>
-      <c r="C167" s="50">
+      <c r="C167" s="49">
         <v>1495092.8</v>
       </c>
-      <c r="D167" s="50">
+      <c r="D167" s="49">
         <v>335281</v>
       </c>
-      <c r="E167" s="50">
+      <c r="E167" s="49">
         <v>1330958.2</v>
       </c>
-      <c r="F167" s="50">
+      <c r="F167" s="49">
         <v>335281</v>
       </c>
-      <c r="G167" s="50">
+      <c r="G167" s="49">
         <v>1330958.2</v>
       </c>
-      <c r="H167" s="49" t="s">
+      <c r="H167" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:8" s="14" customFormat="1">
       <c r="A168" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B168" s="50">
+      <c r="B168" s="49">
         <v>28739</v>
       </c>
-      <c r="C168" s="50">
+      <c r="C168" s="49">
         <v>79132.5</v>
       </c>
-      <c r="D168" s="50">
+      <c r="D168" s="49">
         <v>22369</v>
       </c>
-      <c r="E168" s="50">
+      <c r="E168" s="49">
         <v>51210.9</v>
       </c>
-      <c r="F168" s="50">
+      <c r="F168" s="49">
         <v>22369</v>
       </c>
-      <c r="G168" s="50">
+      <c r="G168" s="49">
         <v>51210.9</v>
       </c>
-      <c r="H168" s="49" t="s">
+      <c r="H168" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:8" s="14" customFormat="1">
       <c r="A169" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B169" s="50">
+      <c r="B169" s="49">
         <v>357377.8</v>
       </c>
-      <c r="C169" s="50">
+      <c r="C169" s="49">
         <v>982455.2</v>
       </c>
-      <c r="D169" s="50">
+      <c r="D169" s="49">
         <v>171786.6</v>
       </c>
-      <c r="E169" s="50">
+      <c r="E169" s="49">
         <v>231564.3</v>
       </c>
-      <c r="F169" s="49" t="s">
-[...2 lines deleted...]
-      <c r="G169" s="50">
+      <c r="F169" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G169" s="49">
         <v>219797.6</v>
       </c>
-      <c r="H169" s="49" t="s">
+      <c r="H169" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:8" s="14" customFormat="1" ht="23.25">
       <c r="A170" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B170" s="50">
+      <c r="B170" s="49">
         <v>389.5</v>
       </c>
-      <c r="C170" s="50">
+      <c r="C170" s="49">
         <v>2601</v>
       </c>
-      <c r="D170" s="50">
+      <c r="D170" s="49">
         <v>344.3</v>
       </c>
-      <c r="E170" s="50">
+      <c r="E170" s="49">
         <v>2324.9</v>
       </c>
-      <c r="F170" s="50">
+      <c r="F170" s="49">
         <v>344.3</v>
       </c>
-      <c r="G170" s="50">
+      <c r="G170" s="49">
         <v>2324.9</v>
       </c>
-      <c r="H170" s="49" t="s">
+      <c r="H170" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:8" s="14" customFormat="1">
       <c r="A171" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B171" s="50">
+      <c r="B171" s="49">
         <v>231.7</v>
       </c>
-      <c r="C171" s="50">
+      <c r="C171" s="49">
         <v>1664.6</v>
       </c>
-      <c r="D171" s="50">
+      <c r="D171" s="49">
         <v>212</v>
       </c>
-      <c r="E171" s="50">
+      <c r="E171" s="49">
         <v>1538.7</v>
       </c>
-      <c r="F171" s="50">
+      <c r="F171" s="49">
         <v>212</v>
       </c>
-      <c r="G171" s="50">
+      <c r="G171" s="49">
         <v>1538.7</v>
       </c>
-      <c r="H171" s="49" t="s">
+      <c r="H171" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:8" s="14" customFormat="1">
       <c r="A172" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B172" s="50">
+      <c r="B172" s="49">
         <v>60.9</v>
       </c>
-      <c r="C172" s="50">
+      <c r="C172" s="49">
         <v>291.89999999999998</v>
       </c>
-      <c r="D172" s="50">
+      <c r="D172" s="49">
         <v>50.2</v>
       </c>
-      <c r="E172" s="50">
+      <c r="E172" s="49">
         <v>259.60000000000002</v>
       </c>
-      <c r="F172" s="50">
+      <c r="F172" s="49">
         <v>50.2</v>
       </c>
-      <c r="G172" s="50">
+      <c r="G172" s="49">
         <v>259.60000000000002</v>
       </c>
-      <c r="H172" s="49" t="s">
+      <c r="H172" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:8" s="14" customFormat="1">
       <c r="A173" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B173" s="50">
+      <c r="B173" s="49">
         <v>10.199999999999999</v>
       </c>
-      <c r="C173" s="50">
+      <c r="C173" s="49">
         <v>100.5</v>
       </c>
-      <c r="D173" s="50">
+      <c r="D173" s="49">
         <v>7</v>
       </c>
-      <c r="E173" s="50">
+      <c r="E173" s="49">
         <v>63.9</v>
       </c>
-      <c r="F173" s="50">
+      <c r="F173" s="49">
         <v>7</v>
       </c>
-      <c r="G173" s="50">
+      <c r="G173" s="49">
         <v>63.9</v>
       </c>
-      <c r="H173" s="49" t="s">
+      <c r="H173" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:8" s="14" customFormat="1">
       <c r="A174" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B174" s="50">
+      <c r="B174" s="49">
         <v>52.1</v>
       </c>
-      <c r="C174" s="50">
+      <c r="C174" s="49">
         <v>329.5</v>
       </c>
-      <c r="D174" s="50">
+      <c r="D174" s="49">
         <v>46.4</v>
       </c>
-      <c r="E174" s="50">
+      <c r="E174" s="49">
         <v>293.8</v>
       </c>
-      <c r="F174" s="50">
+      <c r="F174" s="49">
         <v>46.4</v>
       </c>
-      <c r="G174" s="50">
+      <c r="G174" s="49">
         <v>293.8</v>
       </c>
-      <c r="H174" s="49" t="s">
+      <c r="H174" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:8" s="14" customFormat="1">
       <c r="A175" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B175" s="50">
+      <c r="B175" s="49">
         <v>0.8</v>
       </c>
-      <c r="C175" s="50">
+      <c r="C175" s="49">
         <v>5.2</v>
       </c>
-      <c r="D175" s="50">
+      <c r="D175" s="49">
         <v>0.7</v>
       </c>
-      <c r="E175" s="50">
+      <c r="E175" s="49">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F175" s="50">
+      <c r="F175" s="49">
         <v>0.7</v>
       </c>
-      <c r="G175" s="50">
+      <c r="G175" s="49">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H175" s="49" t="s">
+      <c r="H175" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:8" s="14" customFormat="1">
       <c r="A176" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B176" s="50">
+      <c r="B176" s="49">
         <v>14.3</v>
       </c>
-      <c r="C176" s="50">
+      <c r="C176" s="49">
         <v>81.2</v>
       </c>
-      <c r="D176" s="50">
+      <c r="D176" s="49">
         <v>12.5</v>
       </c>
-      <c r="E176" s="50">
+      <c r="E176" s="49">
         <v>70.8</v>
       </c>
-      <c r="F176" s="50">
+      <c r="F176" s="49">
         <v>12.5</v>
       </c>
-      <c r="G176" s="50">
+      <c r="G176" s="49">
         <v>70.8</v>
       </c>
-      <c r="H176" s="49" t="s">
+      <c r="H176" s="48" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:8" s="14" customFormat="1">
-      <c r="A177" s="47" t="s">
+      <c r="A177" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="B177" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C177" s="53">
+      <c r="B177" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="52">
         <v>128.1</v>
       </c>
-      <c r="D177" s="52" t="s">
-[...2 lines deleted...]
-      <c r="E177" s="53">
+      <c r="D177" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="E177" s="52">
         <v>93.5</v>
       </c>
-      <c r="F177" s="52" t="s">
-[...2 lines deleted...]
-      <c r="G177" s="53">
+      <c r="F177" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="G177" s="52">
         <v>93.5</v>
       </c>
-      <c r="H177" s="52" t="s">
+      <c r="H177" s="51" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:8" s="14" customFormat="1">
       <c r="A178"/>
       <c r="B178"/>
       <c r="C178"/>
       <c r="D178"/>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178"/>
     </row>
     <row r="179" spans="1:8" s="14" customFormat="1" ht="36" customHeight="1">
-      <c r="A179" s="54" t="s">
+      <c r="A179" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="B179" s="54"/>
-[...5 lines deleted...]
-      <c r="H179" s="54"/>
+      <c r="B179" s="53"/>
+      <c r="C179" s="53"/>
+      <c r="D179" s="53"/>
+      <c r="E179" s="53"/>
+      <c r="F179" s="53"/>
+      <c r="G179" s="53"/>
+      <c r="H179" s="53"/>
     </row>
     <row r="180" spans="1:8" s="14" customFormat="1"/>
     <row r="181" spans="1:8" s="14" customFormat="1"/>
     <row r="182" spans="1:8" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I183"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.140625" customWidth="1"/>
     <col min="2" max="3" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="56.25">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="16" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A8" s="6"/>
-[...6 lines deleted...]
-      <c r="H8" s="36"/>
+      <c r="A8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="35"/>
+      <c r="F8" s="35"/>
+      <c r="G8" s="35"/>
+      <c r="H8" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A9" s="6"/>
-[...6 lines deleted...]
-      <c r="H9" s="36"/>
+      <c r="A9" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="35"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="35"/>
+      <c r="G9" s="35"/>
+      <c r="H9" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A10" s="6"/>
-[...6 lines deleted...]
-      <c r="H10" s="36"/>
+      <c r="A10" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="11" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A11" s="6"/>
-[...6 lines deleted...]
-      <c r="H11" s="36"/>
+      <c r="A11" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="35"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
+      <c r="E11" s="35"/>
+      <c r="F11" s="35"/>
+      <c r="G11" s="35"/>
+      <c r="H11" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="12" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A12" s="1"/>
-[...6 lines deleted...]
-      <c r="H12" s="36"/>
+      <c r="A12" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="36">
+        <v>173</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A13" s="1"/>
-[...16 lines deleted...]
-      <c r="H14" s="37"/>
+      <c r="A13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="36">
+        <v>173</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" s="25" customFormat="1" ht="22.5">
+      <c r="A14" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="36">
+        <v>24.9</v>
+      </c>
+      <c r="C14" s="36">
+        <v>86.3</v>
+      </c>
+      <c r="D14" s="36">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E14" s="36">
+        <v>47.9</v>
+      </c>
+      <c r="F14" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="36">
+        <v>34.9</v>
+      </c>
+      <c r="H14" s="36">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="15" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A15" s="1"/>
-[...6 lines deleted...]
-      <c r="H15" s="36"/>
+      <c r="A15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="36">
+        <v>36.9</v>
+      </c>
+      <c r="D15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A16" s="1"/>
-[...6 lines deleted...]
-      <c r="H16" s="36"/>
+      <c r="A16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="36">
+        <v>18.3</v>
+      </c>
+      <c r="D16" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="36">
+        <v>17.3</v>
+      </c>
+      <c r="F16" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="36">
+        <v>4.3</v>
+      </c>
+      <c r="H16" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="17" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A17" s="1"/>
-[...16 lines deleted...]
-      <c r="H18" s="37"/>
+      <c r="A17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="36">
+        <v>31.1</v>
+      </c>
+      <c r="D17" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="36">
+        <v>30.6</v>
+      </c>
+      <c r="F17" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="36">
+        <v>30.6</v>
+      </c>
+      <c r="H17" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="36">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C18" s="36">
+        <v>17.3</v>
+      </c>
+      <c r="D18" s="36">
+        <v>3.3</v>
+      </c>
+      <c r="E18" s="36">
+        <v>10.1</v>
+      </c>
+      <c r="F18" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="36">
+        <v>7.2</v>
+      </c>
+      <c r="H18" s="36">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="19" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A19" s="1"/>
-[...6 lines deleted...]
-      <c r="H19" s="36"/>
+      <c r="A19" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C19" s="36">
+        <v>7</v>
+      </c>
+      <c r="D19" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E19" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F19" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A20" s="1"/>
-[...6 lines deleted...]
-      <c r="H20" s="36"/>
+      <c r="A20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="36">
+        <v>3</v>
+      </c>
+      <c r="D20" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="36">
+        <v>2.9</v>
+      </c>
+      <c r="F20" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H20" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A21" s="1"/>
-[...6 lines deleted...]
-      <c r="H21" s="36"/>
+      <c r="A21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="36">
+        <v>7.3</v>
+      </c>
+      <c r="D21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="36">
+        <v>7.2</v>
+      </c>
+      <c r="F21" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="36">
+        <v>7.2</v>
+      </c>
+      <c r="H21" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A22" s="1"/>
-[...6 lines deleted...]
-      <c r="H22" s="36"/>
+      <c r="A22" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="36">
+        <v>155.19999999999999</v>
+      </c>
+      <c r="C22" s="36">
+        <v>785.8</v>
+      </c>
+      <c r="D22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G22" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H22" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="23" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A23" s="1"/>
-[...6 lines deleted...]
-      <c r="H23" s="36"/>
+      <c r="A23" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="36">
+        <v>126.4</v>
+      </c>
+      <c r="D23" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H23" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A24" s="1"/>
-[...6 lines deleted...]
-      <c r="H24" s="36"/>
+      <c r="A24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="36">
+        <v>79.7</v>
+      </c>
+      <c r="D24" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E24" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F24" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G24" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H24" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="25" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A25" s="1"/>
-[...6 lines deleted...]
-      <c r="H25" s="36"/>
+      <c r="A25" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="36">
+        <v>579.70000000000005</v>
+      </c>
+      <c r="D25" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A26" s="1"/>
-[...6 lines deleted...]
-      <c r="H26" s="37"/>
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="36">
+        <v>71</v>
+      </c>
+      <c r="C26" s="36">
+        <v>377.6</v>
+      </c>
+      <c r="D26" s="36">
+        <v>74</v>
+      </c>
+      <c r="E26" s="36">
+        <v>381.6</v>
+      </c>
+      <c r="F26" s="36">
+        <v>74</v>
+      </c>
+      <c r="G26" s="36">
+        <v>362</v>
+      </c>
+      <c r="H26" s="36">
+        <v>686.4</v>
+      </c>
     </row>
     <row r="27" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A27" s="1"/>
-[...6 lines deleted...]
-      <c r="H27" s="36"/>
+      <c r="A27" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="36">
+        <v>341</v>
+      </c>
+      <c r="D27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="36">
+        <v>345</v>
+      </c>
+      <c r="F27" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="36">
+        <v>345</v>
+      </c>
+      <c r="H27" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="28" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A28" s="1"/>
-[...6 lines deleted...]
-      <c r="H28" s="37"/>
+      <c r="A28" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28" s="36">
+        <v>5</v>
+      </c>
+      <c r="C28" s="36">
+        <v>36.6</v>
+      </c>
+      <c r="D28" s="36">
+        <v>5</v>
+      </c>
+      <c r="E28" s="36">
+        <v>36.6</v>
+      </c>
+      <c r="F28" s="36">
+        <v>5</v>
+      </c>
+      <c r="G28" s="36">
+        <v>17</v>
+      </c>
+      <c r="H28" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="29" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A29" s="1"/>
-[...16 lines deleted...]
-      <c r="H30" s="36"/>
+      <c r="A29" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H29" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A30" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B30" s="36">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="C30" s="36">
+        <v>29.9</v>
+      </c>
+      <c r="D30" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E30" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F30" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H30" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="31" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A31" s="1"/>
-[...6 lines deleted...]
-      <c r="H31" s="36"/>
+      <c r="A31" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="36">
+        <v>29.2</v>
+      </c>
+      <c r="D31" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="32" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A32" s="1"/>
-[...16 lines deleted...]
-      <c r="H33" s="36"/>
+      <c r="A32" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="36">
+        <v>0.7</v>
+      </c>
+      <c r="D32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A33" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="36">
+        <v>0.8</v>
+      </c>
+      <c r="C33" s="36">
+        <v>2.8</v>
+      </c>
+      <c r="D33" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="36">
+        <v>5.3</v>
+      </c>
+      <c r="F33" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G33" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="34" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A34" s="1"/>
-[...6 lines deleted...]
-      <c r="H34" s="36"/>
+      <c r="A34" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C34" s="36">
+        <v>1.6</v>
+      </c>
+      <c r="D34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G34" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H34" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="35" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A35" s="1"/>
-[...6 lines deleted...]
-      <c r="H35" s="36"/>
+      <c r="A35" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="36">
+        <v>1.2</v>
+      </c>
+      <c r="D35" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E35" s="36">
+        <v>5.3</v>
+      </c>
+      <c r="F35" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H35" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="36" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A36" s="1"/>
-[...6 lines deleted...]
-      <c r="H36" s="36"/>
+      <c r="A36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="36">
+        <v>294.8</v>
+      </c>
+      <c r="C36" s="36">
+        <v>1739.7</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E36" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G36" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="37" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A37" s="1"/>
-[...6 lines deleted...]
-      <c r="H37" s="36"/>
+      <c r="A37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="36">
+        <v>1215</v>
+      </c>
+      <c r="D37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G37" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H37" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="38" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A38" s="1"/>
-[...6 lines deleted...]
-      <c r="H38" s="36"/>
+      <c r="A38" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="36">
+        <v>524.70000000000005</v>
+      </c>
+      <c r="D38" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E38" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F38" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G38" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H38" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="39" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A39" s="1"/>
-[...6 lines deleted...]
-      <c r="H39" s="36"/>
+      <c r="A39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="36">
+        <v>12.1</v>
+      </c>
+      <c r="C39" s="36">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D39" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="36">
+        <v>25.4</v>
+      </c>
+      <c r="F39" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="36">
+        <v>25.4</v>
+      </c>
+      <c r="H39" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A40" s="1"/>
-[...6 lines deleted...]
-      <c r="H40" s="36"/>
+      <c r="A40" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="36">
+        <v>2.4</v>
+      </c>
+      <c r="D40" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E40" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G40" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H40" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="41" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A41" s="1"/>
-[...6 lines deleted...]
-      <c r="H41" s="36"/>
+      <c r="A41" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="36">
+        <v>47.1</v>
+      </c>
+      <c r="D41" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F41" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="42" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A42" s="1"/>
-[...16 lines deleted...]
-      <c r="H43" s="36"/>
+      <c r="A42" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="36">
+        <v>23.4</v>
+      </c>
+      <c r="D42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="36">
+        <v>25.4</v>
+      </c>
+      <c r="F42" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="36">
+        <v>25.4</v>
+      </c>
+      <c r="H42" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="36">
+        <v>6.4</v>
+      </c>
+      <c r="C43" s="36">
+        <v>37</v>
+      </c>
+      <c r="D43" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="36">
+        <v>12.9</v>
+      </c>
+      <c r="F43" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="36">
+        <v>12.9</v>
+      </c>
+      <c r="H43" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="44" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A44" s="1"/>
-[...6 lines deleted...]
-      <c r="H44" s="36"/>
+      <c r="A44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="36">
+        <v>1.2</v>
+      </c>
+      <c r="D44" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E44" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F44" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G44" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H44" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="45" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A45" s="1"/>
-[...6 lines deleted...]
-      <c r="H45" s="36"/>
+      <c r="A45" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B45" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="36">
+        <v>23.9</v>
+      </c>
+      <c r="D45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="46" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A46" s="6"/>
-[...6 lines deleted...]
-      <c r="H46" s="36"/>
+      <c r="A46" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="36">
+        <v>11.9</v>
+      </c>
+      <c r="D46" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="36">
+        <v>12.9</v>
+      </c>
+      <c r="F46" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="36">
+        <v>12.9</v>
+      </c>
+      <c r="H46" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A47" s="1"/>
-[...16 lines deleted...]
-      <c r="H48" s="37"/>
+      <c r="A47" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="36">
+        <v>245.6</v>
+      </c>
+      <c r="D48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="36">
+        <v>5.9</v>
+      </c>
+      <c r="F48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="36">
+        <v>5.9</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="49" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A49" s="1"/>
-[...16 lines deleted...]
-      <c r="H50" s="36"/>
+      <c r="A49" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="36">
+        <v>245.6</v>
+      </c>
+      <c r="D49" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="36">
+        <v>5.9</v>
+      </c>
+      <c r="F49" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="36">
+        <v>5.9</v>
+      </c>
+      <c r="H49" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A50" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="36">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C50" s="36">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="D50" s="36">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E50" s="36">
+        <v>59.7</v>
+      </c>
+      <c r="F50" s="36">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G50" s="36">
+        <v>59.7</v>
+      </c>
+      <c r="H50" s="36">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="51" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A51" s="1"/>
-[...16 lines deleted...]
-      <c r="H52" s="37"/>
+      <c r="A51" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B51" s="36">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="C51" s="36">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="D51" s="36">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="E51" s="36">
+        <v>59.7</v>
+      </c>
+      <c r="F51" s="36">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G51" s="36">
+        <v>59.7</v>
+      </c>
+      <c r="H51" s="36">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="25" customFormat="1" ht="45">
+      <c r="A52" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52" s="36">
+        <v>68.8</v>
+      </c>
+      <c r="C52" s="36">
+        <v>175.5</v>
+      </c>
+      <c r="D52" s="36">
+        <v>29.7</v>
+      </c>
+      <c r="E52" s="36">
+        <v>82.5</v>
+      </c>
+      <c r="F52" s="36">
+        <v>29.7</v>
+      </c>
+      <c r="G52" s="36">
+        <v>82.5</v>
+      </c>
+      <c r="H52" s="36">
+        <v>54.2</v>
+      </c>
     </row>
     <row r="53" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A53" s="1"/>
-[...6 lines deleted...]
-      <c r="H53" s="36"/>
+      <c r="A53" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B53" s="36">
+        <v>30.5</v>
+      </c>
+      <c r="C53" s="36">
+        <v>92.3</v>
+      </c>
+      <c r="D53" s="36">
+        <v>29.7</v>
+      </c>
+      <c r="E53" s="36">
+        <v>82.5</v>
+      </c>
+      <c r="F53" s="36">
+        <v>29.7</v>
+      </c>
+      <c r="G53" s="36">
+        <v>82.5</v>
+      </c>
+      <c r="H53" s="36">
+        <v>54.2</v>
+      </c>
     </row>
     <row r="54" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A54" s="1"/>
-[...6 lines deleted...]
-      <c r="H54" s="36"/>
+      <c r="A54" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="36">
+        <v>30</v>
+      </c>
+      <c r="D54" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G54" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H54" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="55" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A55" s="1"/>
-[...6 lines deleted...]
-      <c r="H55" s="36"/>
+      <c r="A55" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="36">
+        <v>2.9</v>
+      </c>
+      <c r="D55" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G55" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H55" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="56" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A56" s="1"/>
-[...6 lines deleted...]
-      <c r="H56" s="37"/>
+      <c r="A56" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C56" s="36">
+        <v>28.8</v>
+      </c>
+      <c r="D56" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F56" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G56" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H56" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="57" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A57" s="1"/>
-[...6 lines deleted...]
-      <c r="H57" s="36"/>
+      <c r="A57" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="36">
+        <v>21.5</v>
+      </c>
+      <c r="D57" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E57" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F57" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G57" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H57" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="58" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A58" s="34"/>
-[...6 lines deleted...]
-      <c r="H58" s="37"/>
+      <c r="A58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="36">
+        <v>20</v>
+      </c>
+      <c r="C58" s="36">
+        <v>50.8</v>
+      </c>
+      <c r="D58" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E58" s="36">
+        <v>6.4</v>
+      </c>
+      <c r="F58" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="36">
+        <v>3.7</v>
+      </c>
+      <c r="H58" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="59" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A59" s="6"/>
-[...6 lines deleted...]
-      <c r="H59" s="36"/>
+      <c r="A59" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B59" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="36">
+        <v>28.2</v>
+      </c>
+      <c r="D59" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E59" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F59" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G59" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H59" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="60" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A60" s="6"/>
-[...6 lines deleted...]
-      <c r="H60" s="36"/>
+      <c r="A60" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B60" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C60" s="36">
+        <v>22.6</v>
+      </c>
+      <c r="D60" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E60" s="36">
+        <v>6.4</v>
+      </c>
+      <c r="F60" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="36">
+        <v>3.7</v>
+      </c>
+      <c r="H60" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="61" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A61" s="1"/>
-[...6 lines deleted...]
-      <c r="H61" s="36"/>
+      <c r="A61" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" s="35"/>
+      <c r="C61" s="35"/>
+      <c r="D61" s="35"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="35"/>
+      <c r="G61" s="35"/>
+      <c r="H61" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="62" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A62" s="1"/>
-[...16 lines deleted...]
-      <c r="H63" s="38"/>
+      <c r="A62" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" s="35"/>
+      <c r="C62" s="35"/>
+      <c r="D62" s="35"/>
+      <c r="E62" s="35"/>
+      <c r="F62" s="35"/>
+      <c r="G62" s="35"/>
+      <c r="H62" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A63" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B63" s="37">
+        <v>2</v>
+      </c>
+      <c r="C63" s="37">
+        <v>27</v>
+      </c>
+      <c r="D63" s="37">
+        <v>2</v>
+      </c>
+      <c r="E63" s="37">
+        <v>27</v>
+      </c>
+      <c r="F63" s="37">
+        <v>2</v>
+      </c>
+      <c r="G63" s="37">
+        <v>27</v>
+      </c>
+      <c r="H63" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="64" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A64" s="1"/>
-[...16 lines deleted...]
-      <c r="H65" s="38"/>
+      <c r="A64" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B64" s="37">
+        <v>2</v>
+      </c>
+      <c r="C64" s="37">
+        <v>27</v>
+      </c>
+      <c r="D64" s="37">
+        <v>2</v>
+      </c>
+      <c r="E64" s="37">
+        <v>27</v>
+      </c>
+      <c r="F64" s="37">
+        <v>2</v>
+      </c>
+      <c r="G64" s="37">
+        <v>27</v>
+      </c>
+      <c r="H64" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="25" customFormat="1" ht="33.75">
+      <c r="A65" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B65" s="37">
+        <v>993</v>
+      </c>
+      <c r="C65" s="37">
+        <v>4083</v>
+      </c>
+      <c r="D65" s="37">
+        <v>953</v>
+      </c>
+      <c r="E65" s="37">
+        <v>4120</v>
+      </c>
+      <c r="F65" s="37">
+        <v>953</v>
+      </c>
+      <c r="G65" s="37">
+        <v>4120</v>
+      </c>
+      <c r="H65" s="37">
+        <v>94</v>
+      </c>
     </row>
     <row r="66" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A66" s="1"/>
-[...16 lines deleted...]
-      <c r="H67" s="38"/>
+      <c r="A66" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B66" s="37">
+        <v>993</v>
+      </c>
+      <c r="C66" s="37">
+        <v>4083</v>
+      </c>
+      <c r="D66" s="37">
+        <v>953</v>
+      </c>
+      <c r="E66" s="37">
+        <v>4120</v>
+      </c>
+      <c r="F66" s="37">
+        <v>953</v>
+      </c>
+      <c r="G66" s="37">
+        <v>4120</v>
+      </c>
+      <c r="H66" s="37">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A67" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B67" s="37">
+        <v>92</v>
+      </c>
+      <c r="C67" s="37">
+        <v>2014</v>
+      </c>
+      <c r="D67" s="37">
+        <v>47</v>
+      </c>
+      <c r="E67" s="37">
+        <v>1412</v>
+      </c>
+      <c r="F67" s="37">
+        <v>44</v>
+      </c>
+      <c r="G67" s="37">
+        <v>652</v>
+      </c>
+      <c r="H67" s="37">
+        <v>1626</v>
+      </c>
     </row>
     <row r="68" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A68" s="1"/>
-[...6 lines deleted...]
-      <c r="H68" s="38"/>
+      <c r="A68" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B68" s="37">
+        <v>7</v>
+      </c>
+      <c r="C68" s="37">
+        <v>99</v>
+      </c>
+      <c r="D68" s="37">
+        <v>7</v>
+      </c>
+      <c r="E68" s="37">
+        <v>99</v>
+      </c>
+      <c r="F68" s="37">
+        <v>4</v>
+      </c>
+      <c r="G68" s="37">
+        <v>21</v>
+      </c>
+      <c r="H68" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="69" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A69" s="1"/>
-[...6 lines deleted...]
-      <c r="H69" s="38"/>
+      <c r="A69" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B69" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69" s="37">
+        <v>1364</v>
+      </c>
+      <c r="D69" s="37">
+        <v>10</v>
+      </c>
+      <c r="E69" s="37">
+        <v>940</v>
+      </c>
+      <c r="F69" s="37">
+        <v>10</v>
+      </c>
+      <c r="G69" s="37">
+        <v>278</v>
+      </c>
+      <c r="H69" s="37">
+        <v>1235</v>
+      </c>
     </row>
     <row r="70" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A70" s="1"/>
-[...16 lines deleted...]
-      <c r="H71" s="36"/>
+      <c r="A70" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B70" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="37">
+        <v>551</v>
+      </c>
+      <c r="D70" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E70" s="37">
+        <v>373</v>
+      </c>
+      <c r="F70" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="37">
+        <v>353</v>
+      </c>
+      <c r="H70" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A71" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B71" s="37">
+        <v>23869</v>
+      </c>
+      <c r="C71" s="37">
+        <v>133744</v>
+      </c>
+      <c r="D71" s="37">
+        <v>20031</v>
+      </c>
+      <c r="E71" s="37">
+        <v>107366</v>
+      </c>
+      <c r="F71" s="37">
+        <v>13229</v>
+      </c>
+      <c r="G71" s="37">
+        <v>79513</v>
+      </c>
+      <c r="H71" s="37">
+        <v>6913</v>
+      </c>
     </row>
     <row r="72" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A72" s="1"/>
-[...6 lines deleted...]
-      <c r="H72" s="36"/>
+      <c r="A72" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B72" s="37">
+        <v>10153</v>
+      </c>
+      <c r="C72" s="37">
+        <v>64638</v>
+      </c>
+      <c r="D72" s="37">
+        <v>6919</v>
+      </c>
+      <c r="E72" s="37">
+        <v>44083</v>
+      </c>
+      <c r="F72" s="37">
+        <v>3731</v>
+      </c>
+      <c r="G72" s="37">
+        <v>29778</v>
+      </c>
+      <c r="H72" s="37">
+        <v>5569</v>
+      </c>
     </row>
     <row r="73" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A73" s="1"/>
-[...6 lines deleted...]
-      <c r="H73" s="36"/>
+      <c r="A73" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B73" s="37">
+        <v>10348</v>
+      </c>
+      <c r="C73" s="37">
+        <v>49236</v>
+      </c>
+      <c r="D73" s="37">
+        <v>10768</v>
+      </c>
+      <c r="E73" s="37">
+        <v>48929</v>
+      </c>
+      <c r="F73" s="37">
+        <v>8207</v>
+      </c>
+      <c r="G73" s="37">
+        <v>40599</v>
+      </c>
+      <c r="H73" s="37">
+        <v>1344</v>
+      </c>
     </row>
     <row r="74" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A74" s="1"/>
-[...16 lines deleted...]
-      <c r="H75" s="38"/>
+      <c r="A74" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B74" s="37">
+        <v>3368</v>
+      </c>
+      <c r="C74" s="37">
+        <v>19870</v>
+      </c>
+      <c r="D74" s="37">
+        <v>2344</v>
+      </c>
+      <c r="E74" s="37">
+        <v>14354</v>
+      </c>
+      <c r="F74" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="37">
+        <v>9136</v>
+      </c>
+      <c r="H74" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A75" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B75" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C75" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D75" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E75" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F75" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G75" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H75" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="76" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A76" s="1"/>
-[...16 lines deleted...]
-      <c r="H77" s="38"/>
+      <c r="A76" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B76" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C76" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D76" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E76" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F76" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G76" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H76" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="25" customFormat="1" ht="33.75">
+      <c r="A77" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B77" s="37">
+        <v>3662</v>
+      </c>
+      <c r="C77" s="37">
+        <v>28361</v>
+      </c>
+      <c r="D77" s="37">
+        <v>3821</v>
+      </c>
+      <c r="E77" s="37">
+        <v>29020</v>
+      </c>
+      <c r="F77" s="37">
+        <v>3227</v>
+      </c>
+      <c r="G77" s="37">
+        <v>17724</v>
+      </c>
+      <c r="H77" s="37">
+        <v>95</v>
+      </c>
     </row>
     <row r="78" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A78" s="1"/>
-[...6 lines deleted...]
-      <c r="H78" s="38"/>
+      <c r="A78" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B78" s="37">
+        <v>2638</v>
+      </c>
+      <c r="C78" s="37">
+        <v>22845</v>
+      </c>
+      <c r="D78" s="37">
+        <v>2797</v>
+      </c>
+      <c r="E78" s="37">
+        <v>23504</v>
+      </c>
+      <c r="F78" s="37">
+        <v>2759</v>
+      </c>
+      <c r="G78" s="37">
+        <v>15642</v>
+      </c>
+      <c r="H78" s="37">
+        <v>95</v>
+      </c>
     </row>
     <row r="79" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A79" s="1"/>
-[...16 lines deleted...]
-      <c r="H80" s="36"/>
+      <c r="A79" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B79" s="37">
+        <v>1024</v>
+      </c>
+      <c r="C79" s="37">
+        <v>5516</v>
+      </c>
+      <c r="D79" s="37">
+        <v>1024</v>
+      </c>
+      <c r="E79" s="37">
+        <v>5516</v>
+      </c>
+      <c r="F79" s="37">
+        <v>468</v>
+      </c>
+      <c r="G79" s="37">
+        <v>2082</v>
+      </c>
+      <c r="H79" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A80" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B80" s="37">
+        <v>1759</v>
+      </c>
+      <c r="C80" s="37">
+        <v>8805</v>
+      </c>
+      <c r="D80" s="37">
+        <v>1750</v>
+      </c>
+      <c r="E80" s="37">
+        <v>8834</v>
+      </c>
+      <c r="F80" s="37">
+        <v>1750</v>
+      </c>
+      <c r="G80" s="37">
+        <v>8834</v>
+      </c>
+      <c r="H80" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="81" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A81" s="1"/>
-[...6 lines deleted...]
-      <c r="H81" s="38"/>
+      <c r="A81" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B81" s="37">
+        <v>1623</v>
+      </c>
+      <c r="C81" s="37">
+        <v>8099</v>
+      </c>
+      <c r="D81" s="37">
+        <v>1614</v>
+      </c>
+      <c r="E81" s="37">
+        <v>8128</v>
+      </c>
+      <c r="F81" s="37">
+        <v>1614</v>
+      </c>
+      <c r="G81" s="37">
+        <v>8128</v>
+      </c>
+      <c r="H81" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="82" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A82" s="1"/>
-[...16 lines deleted...]
-      <c r="H83" s="36"/>
+      <c r="A82" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C82" s="37">
+        <v>706</v>
+      </c>
+      <c r="D82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E82" s="37">
+        <v>706</v>
+      </c>
+      <c r="F82" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="37">
+        <v>706</v>
+      </c>
+      <c r="H82" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A83" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B83" s="37">
+        <v>196</v>
+      </c>
+      <c r="C83" s="37">
+        <v>697</v>
+      </c>
+      <c r="D83" s="37">
+        <v>152</v>
+      </c>
+      <c r="E83" s="37">
+        <v>582</v>
+      </c>
+      <c r="F83" s="37">
+        <v>152</v>
+      </c>
+      <c r="G83" s="37">
+        <v>582</v>
+      </c>
+      <c r="H83" s="37">
+        <v>309</v>
+      </c>
     </row>
     <row r="84" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A84" s="1"/>
-[...6 lines deleted...]
-      <c r="H84" s="36"/>
+      <c r="A84" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B84" s="37">
+        <v>181</v>
+      </c>
+      <c r="C84" s="37">
+        <v>627</v>
+      </c>
+      <c r="D84" s="37">
+        <v>142</v>
+      </c>
+      <c r="E84" s="37">
+        <v>517</v>
+      </c>
+      <c r="F84" s="37">
+        <v>142</v>
+      </c>
+      <c r="G84" s="37">
+        <v>517</v>
+      </c>
+      <c r="H84" s="37">
+        <v>279</v>
+      </c>
     </row>
     <row r="85" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A85" s="1"/>
-[...6 lines deleted...]
-      <c r="H85" s="38"/>
+      <c r="A85" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="86" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A86" s="1"/>
-[...16 lines deleted...]
-      <c r="H87" s="36"/>
+      <c r="A86" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C86" s="37">
+        <v>70</v>
+      </c>
+      <c r="D86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E86" s="37">
+        <v>65</v>
+      </c>
+      <c r="F86" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G86" s="37">
+        <v>65</v>
+      </c>
+      <c r="H86" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="25" customFormat="1" ht="33.75">
+      <c r="A87" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B87" s="37">
+        <v>5421</v>
+      </c>
+      <c r="C87" s="37">
+        <v>23828</v>
+      </c>
+      <c r="D87" s="37">
+        <v>5425</v>
+      </c>
+      <c r="E87" s="37">
+        <v>24541</v>
+      </c>
+      <c r="F87" s="37">
+        <v>5222</v>
+      </c>
+      <c r="G87" s="37">
+        <v>23524</v>
+      </c>
+      <c r="H87" s="37">
+        <v>2469</v>
+      </c>
     </row>
     <row r="88" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A88" s="1"/>
-[...6 lines deleted...]
-      <c r="H88" s="38"/>
+      <c r="A88" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B88" s="37">
+        <v>5365</v>
+      </c>
+      <c r="C88" s="37">
+        <v>23542</v>
+      </c>
+      <c r="D88" s="37">
+        <v>5425</v>
+      </c>
+      <c r="E88" s="37">
+        <v>24541</v>
+      </c>
+      <c r="F88" s="37">
+        <v>5222</v>
+      </c>
+      <c r="G88" s="37">
+        <v>23524</v>
+      </c>
+      <c r="H88" s="37">
+        <v>2469</v>
+      </c>
     </row>
     <row r="89" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A89" s="1"/>
-[...6 lines deleted...]
-      <c r="H89" s="38"/>
+      <c r="A89" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B89" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C89" s="37">
+        <v>286</v>
+      </c>
+      <c r="D89" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E89" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G89" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H89" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="90" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A90" s="1"/>
-[...6 lines deleted...]
-      <c r="H90" s="36"/>
+      <c r="A90" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B90" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="37">
+        <v>249</v>
+      </c>
+      <c r="D90" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="37">
+        <v>249</v>
+      </c>
+      <c r="F90" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="37">
+        <v>249</v>
+      </c>
+      <c r="H90" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="91" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A91" s="1"/>
-[...16 lines deleted...]
-      <c r="H92" s="36"/>
+      <c r="A91" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="37">
+        <v>249</v>
+      </c>
+      <c r="D91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="37">
+        <v>249</v>
+      </c>
+      <c r="F91" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="37">
+        <v>249</v>
+      </c>
+      <c r="H91" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="25" customFormat="1" ht="33.75">
+      <c r="A92" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B92" s="37">
+        <v>5</v>
+      </c>
+      <c r="C92" s="37">
+        <v>53</v>
+      </c>
+      <c r="D92" s="37">
+        <v>5</v>
+      </c>
+      <c r="E92" s="37">
+        <v>53</v>
+      </c>
+      <c r="F92" s="37">
+        <v>5</v>
+      </c>
+      <c r="G92" s="37">
+        <v>53</v>
+      </c>
+      <c r="H92" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="93" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A93" s="1"/>
-[...6 lines deleted...]
-      <c r="H93" s="36"/>
+      <c r="A93" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93" s="37">
+        <v>5</v>
+      </c>
+      <c r="C93" s="37">
+        <v>53</v>
+      </c>
+      <c r="D93" s="37">
+        <v>5</v>
+      </c>
+      <c r="E93" s="37">
+        <v>53</v>
+      </c>
+      <c r="F93" s="37">
+        <v>5</v>
+      </c>
+      <c r="G93" s="37">
+        <v>53</v>
+      </c>
+      <c r="H93" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="94" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A94" s="6"/>
-[...16 lines deleted...]
-      <c r="H95" s="37"/>
+      <c r="A94" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="35"/>
+      <c r="C94" s="35"/>
+      <c r="D94" s="35"/>
+      <c r="E94" s="35"/>
+      <c r="F94" s="35"/>
+      <c r="G94" s="35"/>
+      <c r="H94" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="25" customFormat="1" ht="33.75">
+      <c r="A95" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B95" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="36">
+        <v>4156</v>
+      </c>
+      <c r="D95" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="36">
+        <v>3709</v>
+      </c>
+      <c r="F95" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G95" s="36">
+        <v>3709</v>
+      </c>
+      <c r="H95" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="96" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A96" s="35"/>
-[...16 lines deleted...]
-      <c r="H97" s="36"/>
+      <c r="A96" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B96" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="36">
+        <v>4156</v>
+      </c>
+      <c r="D96" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="36">
+        <v>3709</v>
+      </c>
+      <c r="F96" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="36">
+        <v>3709</v>
+      </c>
+      <c r="H96" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A97" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B97" s="36">
+        <v>3</v>
+      </c>
+      <c r="C97" s="36">
+        <v>33</v>
+      </c>
+      <c r="D97" s="36">
+        <v>4</v>
+      </c>
+      <c r="E97" s="36">
+        <v>36</v>
+      </c>
+      <c r="F97" s="36">
+        <v>4</v>
+      </c>
+      <c r="G97" s="36">
+        <v>36</v>
+      </c>
+      <c r="H97" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="98" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A98" s="35"/>
-[...6 lines deleted...]
-      <c r="H98" s="36"/>
+      <c r="A98" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B98" s="36">
+        <v>2</v>
+      </c>
+      <c r="C98" s="36">
+        <v>10</v>
+      </c>
+      <c r="D98" s="36">
+        <v>2</v>
+      </c>
+      <c r="E98" s="36">
+        <v>10</v>
+      </c>
+      <c r="F98" s="36">
+        <v>2</v>
+      </c>
+      <c r="G98" s="36">
+        <v>10</v>
+      </c>
+      <c r="H98" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="99" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A99" s="6"/>
-[...6 lines deleted...]
-      <c r="H99" s="36"/>
+      <c r="A99" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B99" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C99" s="36">
+        <v>23</v>
+      </c>
+      <c r="D99" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E99" s="36">
+        <v>26</v>
+      </c>
+      <c r="F99" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G99" s="36">
+        <v>26</v>
+      </c>
+      <c r="H99" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="100" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A100" s="6"/>
-[...6 lines deleted...]
-      <c r="H100" s="36"/>
+      <c r="A100" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B100" s="35"/>
+      <c r="C100" s="35"/>
+      <c r="D100" s="35"/>
+      <c r="E100" s="35"/>
+      <c r="F100" s="35"/>
+      <c r="G100" s="35"/>
+      <c r="H100" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="101" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A101" s="6"/>
-[...6 lines deleted...]
-      <c r="H101" s="36"/>
+      <c r="A101" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B101" s="35"/>
+      <c r="C101" s="35"/>
+      <c r="D101" s="35"/>
+      <c r="E101" s="35"/>
+      <c r="F101" s="35"/>
+      <c r="G101" s="35"/>
+      <c r="H101" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="102" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A102" s="6"/>
-[...6 lines deleted...]
-      <c r="H102" s="36"/>
+      <c r="A102" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B102" s="35"/>
+      <c r="C102" s="35"/>
+      <c r="D102" s="35"/>
+      <c r="E102" s="35"/>
+      <c r="F102" s="35"/>
+      <c r="G102" s="35"/>
+      <c r="H102" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="103" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A103" s="6"/>
-[...26 lines deleted...]
-      <c r="H105" s="36"/>
+      <c r="A103" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B103" s="35"/>
+      <c r="C103" s="35"/>
+      <c r="D103" s="35"/>
+      <c r="E103" s="35"/>
+      <c r="F103" s="35"/>
+      <c r="G103" s="35"/>
+      <c r="H103" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="25" customFormat="1" ht="45">
+      <c r="A104" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B104" s="35"/>
+      <c r="C104" s="35"/>
+      <c r="D104" s="35"/>
+      <c r="E104" s="35"/>
+      <c r="F104" s="35"/>
+      <c r="G104" s="35"/>
+      <c r="H104" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="25" customFormat="1" ht="56.25">
+      <c r="A105" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B105" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="36">
+        <v>0.6</v>
+      </c>
+      <c r="D105" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E105" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="F105" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G105" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="H105" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="106" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A106" s="1"/>
-[...6 lines deleted...]
-      <c r="H106" s="36"/>
+      <c r="A106" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B106" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C106" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="D106" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E106" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F106" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G106" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H106" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="107" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A107" s="6"/>
-[...6 lines deleted...]
-      <c r="H107" s="36"/>
+      <c r="A107" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B107" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C107" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="D107" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="F107" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G107" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="H107" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="108" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A108" s="6"/>
-[...6 lines deleted...]
-      <c r="H108" s="36"/>
+      <c r="A108" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B108" s="35"/>
+      <c r="C108" s="35"/>
+      <c r="D108" s="35"/>
+      <c r="E108" s="35"/>
+      <c r="F108" s="35"/>
+      <c r="G108" s="35"/>
+      <c r="H108" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="109" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A109" s="6"/>
-[...26 lines deleted...]
-      <c r="H111" s="38"/>
+      <c r="A109" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B109" s="35"/>
+      <c r="C109" s="35"/>
+      <c r="D109" s="35"/>
+      <c r="E109" s="35"/>
+      <c r="F109" s="35"/>
+      <c r="G109" s="35"/>
+      <c r="H109" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A110" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B110" s="35"/>
+      <c r="C110" s="35"/>
+      <c r="D110" s="35"/>
+      <c r="E110" s="35"/>
+      <c r="F110" s="35"/>
+      <c r="G110" s="35"/>
+      <c r="H110" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A111" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B111" s="37">
+        <v>59109</v>
+      </c>
+      <c r="C111" s="37">
+        <v>258935</v>
+      </c>
+      <c r="D111" s="37">
+        <v>59173</v>
+      </c>
+      <c r="E111" s="37">
+        <v>245421</v>
+      </c>
+      <c r="F111" s="37">
+        <v>59173</v>
+      </c>
+      <c r="G111" s="37">
+        <v>245421</v>
+      </c>
+      <c r="H111" s="37">
+        <v>15011</v>
+      </c>
     </row>
     <row r="112" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A112" s="1"/>
-[...6 lines deleted...]
-      <c r="H112" s="38"/>
+      <c r="A112" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B112" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="37">
+        <v>203760</v>
+      </c>
+      <c r="D112" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="37">
+        <v>195331</v>
+      </c>
+      <c r="F112" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="37">
+        <v>195331</v>
+      </c>
+      <c r="H112" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="113" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A113" s="1"/>
-[...16 lines deleted...]
-      <c r="H114" s="36"/>
+      <c r="A113" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="37">
+        <v>55175</v>
+      </c>
+      <c r="D113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="37">
+        <v>50090</v>
+      </c>
+      <c r="F113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="37">
+        <v>50090</v>
+      </c>
+      <c r="H113" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A114" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B114" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="37">
+        <v>117</v>
+      </c>
+      <c r="D114" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="37">
+        <v>117</v>
+      </c>
+      <c r="F114" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="37">
+        <v>106</v>
+      </c>
+      <c r="H114" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="115" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A115" s="6"/>
-[...16 lines deleted...]
-      <c r="H116" s="36"/>
+      <c r="A115" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="37">
+        <v>117</v>
+      </c>
+      <c r="D115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="37">
+        <v>117</v>
+      </c>
+      <c r="F115" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="37">
+        <v>106</v>
+      </c>
+      <c r="H115" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A116" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B116" s="35"/>
+      <c r="C116" s="35"/>
+      <c r="D116" s="35"/>
+      <c r="E116" s="35"/>
+      <c r="F116" s="35"/>
+      <c r="G116" s="35"/>
+      <c r="H116" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="117" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A117" s="1"/>
-[...16 lines deleted...]
-      <c r="H118" s="36"/>
+      <c r="A117" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B117" s="35"/>
+      <c r="C117" s="35"/>
+      <c r="D117" s="35"/>
+      <c r="E117" s="35"/>
+      <c r="F117" s="35"/>
+      <c r="G117" s="35"/>
+      <c r="H117" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="25" customFormat="1" ht="33.75">
+      <c r="A118" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B118" s="37">
+        <v>69456</v>
+      </c>
+      <c r="C118" s="37">
+        <v>204323</v>
+      </c>
+      <c r="D118" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="37">
+        <v>196031</v>
+      </c>
+      <c r="F118" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="37">
+        <v>196031</v>
+      </c>
+      <c r="H118" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="119" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A119" s="1"/>
-[...6 lines deleted...]
-      <c r="H119" s="38"/>
+      <c r="A119" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B119" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="37">
+        <v>196031</v>
+      </c>
+      <c r="D119" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E119" s="37">
+        <v>196031</v>
+      </c>
+      <c r="F119" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G119" s="37">
+        <v>196031</v>
+      </c>
+      <c r="H119" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="120" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A120" s="1"/>
-[...16 lines deleted...]
-      <c r="H121" s="36"/>
+      <c r="A120" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B120" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C120" s="37">
+        <v>8292</v>
+      </c>
+      <c r="D120" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F120" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H120" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="25" customFormat="1" ht="45">
+      <c r="A121" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B121" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C121" s="37">
+        <v>499099</v>
+      </c>
+      <c r="D121" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E121" s="37">
+        <v>499099</v>
+      </c>
+      <c r="F121" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G121" s="37">
+        <v>499099</v>
+      </c>
+      <c r="H121" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="122" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A122" s="1"/>
-[...16 lines deleted...]
-      <c r="H123" s="36"/>
+      <c r="A122" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C122" s="37">
+        <v>499099</v>
+      </c>
+      <c r="D122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E122" s="37">
+        <v>499099</v>
+      </c>
+      <c r="F122" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G122" s="37">
+        <v>499099</v>
+      </c>
+      <c r="H122" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="25" customFormat="1" ht="56.25">
+      <c r="A123" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B123" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C123" s="37">
+        <v>4115</v>
+      </c>
+      <c r="D123" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E123" s="37">
+        <v>4852</v>
+      </c>
+      <c r="F123" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G123" s="37">
+        <v>4852</v>
+      </c>
+      <c r="H123" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="124" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A124" s="6"/>
-[...16 lines deleted...]
-      <c r="H125" s="36"/>
+      <c r="A124" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B124" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C124" s="37">
+        <v>4115</v>
+      </c>
+      <c r="D124" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E124" s="37">
+        <v>4852</v>
+      </c>
+      <c r="F124" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G124" s="37">
+        <v>4852</v>
+      </c>
+      <c r="H124" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A125" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B125" s="35"/>
+      <c r="C125" s="35"/>
+      <c r="D125" s="35"/>
+      <c r="E125" s="35"/>
+      <c r="F125" s="35"/>
+      <c r="G125" s="35"/>
+      <c r="H125" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="126" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A126" s="1"/>
-[...6 lines deleted...]
-      <c r="H126" s="36"/>
+      <c r="A126" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B126" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C126" s="36">
+        <v>178.1</v>
+      </c>
+      <c r="D126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G126" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H126" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="127" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A127" s="1"/>
-[...16 lines deleted...]
-      <c r="H128" s="37"/>
+      <c r="A127" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B127" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C127" s="36">
+        <v>178.1</v>
+      </c>
+      <c r="D127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G127" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H127" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="25" customFormat="1" ht="33.75">
+      <c r="A128" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B128" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C128" s="36">
+        <v>190</v>
+      </c>
+      <c r="D128" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E128" s="36">
+        <v>195.5</v>
+      </c>
+      <c r="F128" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G128" s="36">
+        <v>193.3</v>
+      </c>
+      <c r="H128" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="129" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A129" s="1"/>
-[...16 lines deleted...]
-      <c r="H130" s="36"/>
+      <c r="A129" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B129" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C129" s="36">
+        <v>190</v>
+      </c>
+      <c r="D129" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E129" s="36">
+        <v>195.5</v>
+      </c>
+      <c r="F129" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G129" s="36">
+        <v>193.3</v>
+      </c>
+      <c r="H129" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A130" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B130" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="37">
+        <v>1530</v>
+      </c>
+      <c r="D130" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E130" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F130" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G130" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H130" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="131" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A131" s="1"/>
-[...16 lines deleted...]
-      <c r="H132" s="36"/>
+      <c r="A131" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B131" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="37">
+        <v>1530</v>
+      </c>
+      <c r="D131" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E131" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F131" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G131" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H131" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="25" customFormat="1" ht="45">
+      <c r="A132" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B132" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C132" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E132" s="37">
+        <v>47</v>
+      </c>
+      <c r="F132" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G132" s="37">
+        <v>47</v>
+      </c>
+      <c r="H132" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="133" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A133" s="1"/>
-[...6 lines deleted...]
-      <c r="H133" s="36"/>
+      <c r="A133" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B133" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C133" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D133" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E133" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G133" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H133" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="134" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A134" s="1"/>
-[...6 lines deleted...]
-      <c r="H134" s="36"/>
+      <c r="A134" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B134" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="D134" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="F134" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G134" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="H134" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="135" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A135" s="1"/>
-[...6 lines deleted...]
-      <c r="H135" s="36"/>
+      <c r="A135" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B135" s="37">
+        <v>23036</v>
+      </c>
+      <c r="C135" s="37">
+        <v>53301</v>
+      </c>
+      <c r="D135" s="37">
+        <v>16836</v>
+      </c>
+      <c r="E135" s="37">
+        <v>41252</v>
+      </c>
+      <c r="F135" s="37">
+        <v>16836</v>
+      </c>
+      <c r="G135" s="37">
+        <v>41252</v>
+      </c>
+      <c r="H135" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="136" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A136" s="1"/>
-[...6 lines deleted...]
-      <c r="H136" s="36"/>
+      <c r="A136" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B136" s="37">
+        <v>16081</v>
+      </c>
+      <c r="C136" s="37">
+        <v>38435</v>
+      </c>
+      <c r="D136" s="37">
+        <v>16081</v>
+      </c>
+      <c r="E136" s="37">
+        <v>38435</v>
+      </c>
+      <c r="F136" s="37">
+        <v>16081</v>
+      </c>
+      <c r="G136" s="37">
+        <v>38435</v>
+      </c>
+      <c r="H136" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="137" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A137" s="1"/>
-[...6 lines deleted...]
-      <c r="H137" s="36"/>
+      <c r="A137" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="37">
+        <v>2817</v>
+      </c>
+      <c r="D137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E137" s="37">
+        <v>2817</v>
+      </c>
+      <c r="F137" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G137" s="37">
+        <v>2817</v>
+      </c>
+      <c r="H137" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="138" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A138" s="6"/>
-[...6 lines deleted...]
-      <c r="H138" s="36"/>
+      <c r="A138" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B138" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="37">
+        <v>7546</v>
+      </c>
+      <c r="D138" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E138" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F138" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G138" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H138" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="139" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A139" s="1"/>
-[...6 lines deleted...]
-      <c r="H139" s="38"/>
+      <c r="A139" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B139" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C139" s="37">
+        <v>4503</v>
+      </c>
+      <c r="D139" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E139" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="F139" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G139" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H139" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="140" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A140" s="1"/>
-[...6 lines deleted...]
-      <c r="H140" s="38"/>
+      <c r="A140" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B140" s="35"/>
+      <c r="C140" s="35"/>
+      <c r="D140" s="35"/>
+      <c r="E140" s="35"/>
+      <c r="F140" s="35"/>
+      <c r="G140" s="35"/>
+      <c r="H140" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="141" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A141" s="1"/>
-[...6 lines deleted...]
-      <c r="H141" s="38"/>
+      <c r="A141" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B141" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="37">
+        <v>109872</v>
+      </c>
+      <c r="D141" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E141" s="37">
+        <v>101806</v>
+      </c>
+      <c r="F141" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G141" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H141" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="142" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A142" s="1"/>
-[...6 lines deleted...]
-      <c r="H142" s="38"/>
+      <c r="A142" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B142" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C142" s="37">
+        <v>109872</v>
+      </c>
+      <c r="D142" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E142" s="37">
+        <v>101806</v>
+      </c>
+      <c r="F142" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G142" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H142" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="143" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A143" s="1"/>
-[...6 lines deleted...]
-      <c r="H143" s="38"/>
+      <c r="A143" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C143" s="37">
+        <v>7707</v>
+      </c>
+      <c r="D143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E143" s="37">
+        <v>7566</v>
+      </c>
+      <c r="F143" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G143" s="37">
+        <v>7416</v>
+      </c>
+      <c r="H143" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="144" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A144" s="1"/>
-[...6 lines deleted...]
-      <c r="H144" s="38"/>
+      <c r="A144" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="37">
+        <v>7707</v>
+      </c>
+      <c r="D144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="37">
+        <v>7566</v>
+      </c>
+      <c r="F144" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G144" s="37">
+        <v>7416</v>
+      </c>
+      <c r="H144" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="145" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A145" s="1"/>
-[...6 lines deleted...]
-      <c r="H145" s="38"/>
+      <c r="A145" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B145" s="37">
+        <v>20396</v>
+      </c>
+      <c r="C145" s="37">
+        <v>93045</v>
+      </c>
+      <c r="D145" s="37">
+        <v>16930</v>
+      </c>
+      <c r="E145" s="37">
+        <v>88650</v>
+      </c>
+      <c r="F145" s="37">
+        <v>2444</v>
+      </c>
+      <c r="G145" s="37">
+        <v>22304</v>
+      </c>
+      <c r="H145" s="37">
+        <v>4097</v>
+      </c>
     </row>
     <row r="146" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A146" s="1"/>
-[...6 lines deleted...]
-      <c r="H146" s="38"/>
+      <c r="A146" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B146" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" s="37">
+        <v>54747</v>
+      </c>
+      <c r="D146" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E146" s="37">
+        <v>53696</v>
+      </c>
+      <c r="F146" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G146" s="37">
+        <v>12885</v>
+      </c>
+      <c r="H146" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="147" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A147" s="1"/>
-[...16 lines deleted...]
-      <c r="H148" s="36"/>
+      <c r="A147" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B147" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" s="37">
+        <v>38298</v>
+      </c>
+      <c r="D147" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E147" s="37">
+        <v>34954</v>
+      </c>
+      <c r="F147" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G147" s="37">
+        <v>9419</v>
+      </c>
+      <c r="H147" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A148" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B148" s="37">
+        <v>5733</v>
+      </c>
+      <c r="C148" s="37">
+        <v>20569</v>
+      </c>
+      <c r="D148" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E148" s="37">
+        <v>20693</v>
+      </c>
+      <c r="F148" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G148" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H148" s="37">
+        <v>1175</v>
+      </c>
     </row>
     <row r="149" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A149" s="6"/>
-[...6 lines deleted...]
-      <c r="H149" s="36"/>
+      <c r="A149" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B149" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="37">
+        <v>19850</v>
+      </c>
+      <c r="D149" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E149" s="37">
+        <v>20148</v>
+      </c>
+      <c r="F149" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G149" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H149" s="35" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="150" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A150" s="1"/>
-[...26 lines deleted...]
-      <c r="H152" s="36"/>
+      <c r="A150" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B150" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="37">
+        <v>719</v>
+      </c>
+      <c r="D150" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E150" s="37">
+        <v>545</v>
+      </c>
+      <c r="F150" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G150" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="H150" s="35" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A151" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B151" s="35"/>
+      <c r="C151" s="35"/>
+      <c r="D151" s="35"/>
+      <c r="E151" s="35"/>
+      <c r="F151" s="35"/>
+      <c r="G151" s="35"/>
+      <c r="H151" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A152" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B152" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C152" s="37">
+        <v>156</v>
+      </c>
+      <c r="D152" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E152" s="37">
+        <v>156</v>
+      </c>
+      <c r="F152" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G152" s="37">
+        <v>156</v>
+      </c>
+      <c r="H152" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="153" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A153" s="6"/>
-[...16 lines deleted...]
-      <c r="H154" s="38"/>
+      <c r="A153" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B153" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C153" s="37">
+        <v>156</v>
+      </c>
+      <c r="D153" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="E153" s="37">
+        <v>156</v>
+      </c>
+      <c r="F153" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="G153" s="37">
+        <v>156</v>
+      </c>
+      <c r="H153" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A154" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B154" s="35"/>
+      <c r="C154" s="35"/>
+      <c r="D154" s="35"/>
+      <c r="E154" s="35"/>
+      <c r="F154" s="35"/>
+      <c r="G154" s="35"/>
+      <c r="H154" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="155" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A155" s="1"/>
-[...6 lines deleted...]
-      <c r="H155" s="38"/>
+      <c r="A155" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B155" s="35"/>
+      <c r="C155" s="35"/>
+      <c r="D155" s="35"/>
+      <c r="E155" s="35"/>
+      <c r="F155" s="35"/>
+      <c r="G155" s="35"/>
+      <c r="H155" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="156" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A156" s="1"/>
-[...6 lines deleted...]
-      <c r="H156" s="38"/>
+      <c r="A156" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B156" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C156" s="37">
+        <v>28</v>
+      </c>
+      <c r="D156" s="37">
+        <v>6</v>
+      </c>
+      <c r="E156" s="37">
+        <v>50</v>
+      </c>
+      <c r="F156" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G156" s="37">
+        <v>23</v>
+      </c>
+      <c r="H156" s="37">
+        <v>6</v>
+      </c>
     </row>
     <row r="157" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A157" s="1"/>
-[...6 lines deleted...]
-      <c r="H157" s="38"/>
+      <c r="A157" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B157" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C157" s="37">
+        <v>28</v>
+      </c>
+      <c r="D157" s="37">
+        <v>6</v>
+      </c>
+      <c r="E157" s="37">
+        <v>50</v>
+      </c>
+      <c r="F157" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G157" s="37">
+        <v>23</v>
+      </c>
+      <c r="H157" s="37">
+        <v>6</v>
+      </c>
     </row>
     <row r="158" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A158" s="6"/>
-[...6 lines deleted...]
-      <c r="H158" s="36"/>
+      <c r="A158" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B158" s="37">
+        <v>315</v>
+      </c>
+      <c r="C158" s="37">
+        <v>2097</v>
+      </c>
+      <c r="D158" s="37">
+        <v>399</v>
+      </c>
+      <c r="E158" s="37">
+        <v>1792</v>
+      </c>
+      <c r="F158" s="37">
+        <v>56</v>
+      </c>
+      <c r="G158" s="37">
+        <v>259</v>
+      </c>
+      <c r="H158" s="37">
+        <v>2491</v>
+      </c>
     </row>
     <row r="159" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A159" s="6"/>
-[...16 lines deleted...]
-      <c r="H160" s="36"/>
+      <c r="A159" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B159" s="37">
+        <v>315</v>
+      </c>
+      <c r="C159" s="37">
+        <v>2097</v>
+      </c>
+      <c r="D159" s="37">
+        <v>399</v>
+      </c>
+      <c r="E159" s="37">
+        <v>1792</v>
+      </c>
+      <c r="F159" s="37">
+        <v>56</v>
+      </c>
+      <c r="G159" s="37">
+        <v>259</v>
+      </c>
+      <c r="H159" s="37">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A160" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B160" s="35"/>
+      <c r="C160" s="35"/>
+      <c r="D160" s="35"/>
+      <c r="E160" s="35"/>
+      <c r="F160" s="35"/>
+      <c r="G160" s="35"/>
+      <c r="H160" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="161" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A161" s="6"/>
-[...6 lines deleted...]
-      <c r="H161" s="36"/>
+      <c r="A161" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B161" s="35"/>
+      <c r="C161" s="35"/>
+      <c r="D161" s="35"/>
+      <c r="E161" s="35"/>
+      <c r="F161" s="35"/>
+      <c r="G161" s="35"/>
+      <c r="H161" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="162" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A162" s="6"/>
-[...6 lines deleted...]
-      <c r="H162" s="36"/>
+      <c r="A162" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B162" s="35"/>
+      <c r="C162" s="35"/>
+      <c r="D162" s="35"/>
+      <c r="E162" s="35"/>
+      <c r="F162" s="35"/>
+      <c r="G162" s="35"/>
+      <c r="H162" s="35" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="163" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A163" s="6"/>
-[...36 lines deleted...]
-      <c r="H166" s="36"/>
+      <c r="A163" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B163" s="35"/>
+      <c r="C163" s="35"/>
+      <c r="D163" s="35"/>
+      <c r="E163" s="35"/>
+      <c r="F163" s="35"/>
+      <c r="G163" s="35"/>
+      <c r="H163" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A164" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B164" s="35"/>
+      <c r="C164" s="35"/>
+      <c r="D164" s="35"/>
+      <c r="E164" s="35"/>
+      <c r="F164" s="35"/>
+      <c r="G164" s="35"/>
+      <c r="H164" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A165" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B165" s="35"/>
+      <c r="C165" s="35"/>
+      <c r="D165" s="35"/>
+      <c r="E165" s="35"/>
+      <c r="F165" s="35"/>
+      <c r="G165" s="35"/>
+      <c r="H165" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A166" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B166" s="36">
+        <v>567652.6</v>
+      </c>
+      <c r="C166" s="36">
+        <v>3124333.1</v>
+      </c>
+      <c r="D166" s="36">
+        <v>375285</v>
+      </c>
+      <c r="E166" s="36">
+        <v>1989018.4</v>
+      </c>
+      <c r="F166" s="36">
+        <v>375285</v>
+      </c>
+      <c r="G166" s="36">
+        <v>1977251.7</v>
+      </c>
+      <c r="H166" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="167" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A167" s="1"/>
-[...6 lines deleted...]
-      <c r="H167" s="36"/>
+      <c r="A167" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B167" s="36">
+        <v>298726.8</v>
+      </c>
+      <c r="C167" s="36">
+        <v>1793819.6</v>
+      </c>
+      <c r="D167" s="36">
+        <v>270748.3</v>
+      </c>
+      <c r="E167" s="36">
+        <v>1601706.5</v>
+      </c>
+      <c r="F167" s="36">
+        <v>270748.3</v>
+      </c>
+      <c r="G167" s="36">
+        <v>1601706.5</v>
+      </c>
+      <c r="H167" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="168" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A168" s="1"/>
-[...6 lines deleted...]
-      <c r="H168" s="36"/>
+      <c r="A168" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B168" s="36">
+        <v>30577</v>
+      </c>
+      <c r="C168" s="36">
+        <v>109709.5</v>
+      </c>
+      <c r="D168" s="36">
+        <v>26640</v>
+      </c>
+      <c r="E168" s="36">
+        <v>77850.899999999994</v>
+      </c>
+      <c r="F168" s="36">
+        <v>26640</v>
+      </c>
+      <c r="G168" s="36">
+        <v>77850.899999999994</v>
+      </c>
+      <c r="H168" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="169" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A169" s="1"/>
-[...16 lines deleted...]
-      <c r="H170" s="36"/>
+      <c r="A169" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B169" s="36">
+        <v>238348.79999999999</v>
+      </c>
+      <c r="C169" s="36">
+        <v>1220804</v>
+      </c>
+      <c r="D169" s="36">
+        <v>77896.7</v>
+      </c>
+      <c r="E169" s="36">
+        <v>309461</v>
+      </c>
+      <c r="F169" s="36">
+        <v>77896.7</v>
+      </c>
+      <c r="G169" s="36">
+        <v>297694.3</v>
+      </c>
+      <c r="H169" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" s="25" customFormat="1" ht="22.5">
+      <c r="A170" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B170" s="36">
+        <v>150.5</v>
+      </c>
+      <c r="C170" s="36">
+        <v>2751.5</v>
+      </c>
+      <c r="D170" s="36">
+        <v>125.2</v>
+      </c>
+      <c r="E170" s="36">
+        <v>2450.1</v>
+      </c>
+      <c r="F170" s="36">
+        <v>125.2</v>
+      </c>
+      <c r="G170" s="36">
+        <v>2450.1</v>
+      </c>
+      <c r="H170" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="171" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A171" s="1"/>
-[...6 lines deleted...]
-      <c r="H171" s="36"/>
+      <c r="A171" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B171" s="36">
+        <v>98.7</v>
+      </c>
+      <c r="C171" s="36">
+        <v>1763.3</v>
+      </c>
+      <c r="D171" s="36">
+        <v>88.7</v>
+      </c>
+      <c r="E171" s="36">
+        <v>1627.4</v>
+      </c>
+      <c r="F171" s="36">
+        <v>88.7</v>
+      </c>
+      <c r="G171" s="36">
+        <v>1627.4</v>
+      </c>
+      <c r="H171" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="172" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A172" s="1"/>
-[...6 lines deleted...]
-      <c r="H172" s="36"/>
+      <c r="A172" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B172" s="36">
+        <v>20.6</v>
+      </c>
+      <c r="C172" s="36">
+        <v>312.5</v>
+      </c>
+      <c r="D172" s="36">
+        <v>11.7</v>
+      </c>
+      <c r="E172" s="36">
+        <v>271.3</v>
+      </c>
+      <c r="F172" s="36">
+        <v>11.7</v>
+      </c>
+      <c r="G172" s="36">
+        <v>271.3</v>
+      </c>
+      <c r="H172" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="173" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A173" s="1"/>
-[...6 lines deleted...]
-      <c r="H173" s="36"/>
+      <c r="A173" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B173" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="C173" s="36">
+        <v>100.6</v>
+      </c>
+      <c r="D173" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E173" s="36">
+        <v>63.9</v>
+      </c>
+      <c r="F173" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G173" s="36">
+        <v>63.9</v>
+      </c>
+      <c r="H173" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="174" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A174" s="1"/>
-[...6 lines deleted...]
-      <c r="H174" s="36"/>
+      <c r="A174" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B174" s="36">
+        <v>13.8</v>
+      </c>
+      <c r="C174" s="36">
+        <v>343.3</v>
+      </c>
+      <c r="D174" s="36">
+        <v>12.1</v>
+      </c>
+      <c r="E174" s="36">
+        <v>305.89999999999998</v>
+      </c>
+      <c r="F174" s="36">
+        <v>12.1</v>
+      </c>
+      <c r="G174" s="36">
+        <v>305.89999999999998</v>
+      </c>
+      <c r="H174" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="175" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A175" s="26"/>
-[...6 lines deleted...]
-      <c r="H175" s="26"/>
+      <c r="A175" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B175" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C175" s="36">
+        <v>5.2</v>
+      </c>
+      <c r="D175" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="E175" s="36">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F175" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="G175" s="36">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H175" s="35" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="176" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A176" s="54"/>
-[...14 lines deleted...]
-    <row r="183" s="14" customFormat="1"/>
+      <c r="A176" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B176" s="36">
+        <v>10</v>
+      </c>
+      <c r="C176" s="36">
+        <v>91.2</v>
+      </c>
+      <c r="D176" s="36">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="E176" s="36">
+        <v>79.5</v>
+      </c>
+      <c r="F176" s="36">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="G176" s="36">
+        <v>79.5</v>
+      </c>
+      <c r="H176" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" s="14" customFormat="1">
+      <c r="A177" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B177" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="62">
+        <v>135.4</v>
+      </c>
+      <c r="D177" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="E177" s="62">
+        <v>97.5</v>
+      </c>
+      <c r="F177" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="G177" s="62">
+        <v>97.5</v>
+      </c>
+      <c r="H177" s="61" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" s="14" customFormat="1">
+      <c r="A178"/>
+      <c r="B178"/>
+      <c r="C178"/>
+      <c r="D178"/>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
+      <c r="H178"/>
+    </row>
+    <row r="179" spans="1:8" s="14" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A179" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="B179" s="53"/>
+      <c r="C179" s="53"/>
+      <c r="D179" s="53"/>
+      <c r="E179" s="53"/>
+      <c r="F179" s="53"/>
+      <c r="G179" s="53"/>
+      <c r="H179" s="53"/>
+    </row>
+    <row r="180" spans="1:8" s="14" customFormat="1"/>
+    <row r="181" spans="1:8" s="14" customFormat="1"/>
+    <row r="182" spans="1:8" s="14" customFormat="1"/>
+    <row r="183" spans="1:8" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A176:H176"/>
+    <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="8" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>105</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="18" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="14" customFormat="1"/>
     <row r="9" spans="1:9" s="14" customFormat="1"/>
     <row r="10" spans="1:9" s="14" customFormat="1"/>
     <row r="11" spans="1:9" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="8" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="2" customFormat="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>106</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="19"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A8" s="39"/>
-[...6 lines deleted...]
-      <c r="H8" s="40"/>
+      <c r="A8" s="38"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A9" s="39"/>
-[...6 lines deleted...]
-      <c r="H9" s="40"/>
+      <c r="A9" s="38"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A10" s="39"/>
-[...6 lines deleted...]
-      <c r="H10" s="40"/>
+      <c r="A10" s="38"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
     </row>
     <row r="11" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A11" s="39"/>
-[...6 lines deleted...]
-      <c r="H11" s="40"/>
+      <c r="A11" s="38"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
     </row>
     <row r="12" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A12" s="41"/>
-[...6 lines deleted...]
-      <c r="H12" s="40"/>
+      <c r="A12" s="40"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
     </row>
     <row r="13" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A13" s="41"/>
-[...6 lines deleted...]
-      <c r="H13" s="40"/>
+      <c r="A13" s="40"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
     </row>
     <row r="14" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A14" s="41"/>
-[...6 lines deleted...]
-      <c r="H14" s="42"/>
+      <c r="A14" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
     </row>
     <row r="15" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A15" s="41"/>
-[...6 lines deleted...]
-      <c r="H15" s="40"/>
+      <c r="A15" s="40"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
     </row>
     <row r="16" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A16" s="41"/>
-[...6 lines deleted...]
-      <c r="H16" s="40"/>
+      <c r="A16" s="40"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
     </row>
     <row r="17" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A17" s="41"/>
-[...6 lines deleted...]
-      <c r="H17" s="40"/>
+      <c r="A17" s="40"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="39"/>
     </row>
     <row r="18" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A18" s="41"/>
-[...6 lines deleted...]
-      <c r="H18" s="42"/>
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
     </row>
     <row r="19" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A19" s="41"/>
-[...6 lines deleted...]
-      <c r="H19" s="40"/>
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
     </row>
     <row r="20" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A20" s="41"/>
-[...6 lines deleted...]
-      <c r="H20" s="40"/>
+      <c r="A20" s="40"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
     </row>
     <row r="21" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A21" s="41"/>
-[...6 lines deleted...]
-      <c r="H21" s="40"/>
+      <c r="A21" s="40"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="39"/>
     </row>
     <row r="22" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A22" s="41"/>
-[...6 lines deleted...]
-      <c r="H22" s="40"/>
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
     </row>
     <row r="23" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A23" s="41"/>
-[...6 lines deleted...]
-      <c r="H23" s="40"/>
+      <c r="A23" s="40"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
     </row>
     <row r="24" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A24" s="41"/>
-[...6 lines deleted...]
-      <c r="H24" s="40"/>
+      <c r="A24" s="40"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
     </row>
     <row r="25" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A25" s="41"/>
-[...6 lines deleted...]
-      <c r="H25" s="40"/>
+      <c r="A25" s="40"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
     </row>
     <row r="26" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A26" s="41"/>
-[...6 lines deleted...]
-      <c r="H26" s="42"/>
+      <c r="A26" s="40"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
     </row>
     <row r="27" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A27" s="41"/>
-[...6 lines deleted...]
-      <c r="H27" s="40"/>
+      <c r="A27" s="40"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="39"/>
     </row>
     <row r="28" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A28" s="41"/>
-[...6 lines deleted...]
-      <c r="H28" s="42"/>
+      <c r="A28" s="40"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="41"/>
     </row>
     <row r="29" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A29" s="41"/>
-[...6 lines deleted...]
-      <c r="H29" s="40"/>
+      <c r="A29" s="40"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
     </row>
     <row r="30" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A30" s="41"/>
-[...6 lines deleted...]
-      <c r="H30" s="40"/>
+      <c r="A30" s="40"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
     </row>
     <row r="31" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A31" s="41"/>
-[...6 lines deleted...]
-      <c r="H31" s="40"/>
+      <c r="A31" s="40"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
     </row>
     <row r="32" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A32" s="41"/>
-[...6 lines deleted...]
-      <c r="H32" s="40"/>
+      <c r="A32" s="40"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
     </row>
     <row r="33" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A33" s="41"/>
-[...6 lines deleted...]
-      <c r="H33" s="40"/>
+      <c r="A33" s="40"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
     </row>
     <row r="34" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A34" s="41"/>
-[...6 lines deleted...]
-      <c r="H34" s="40"/>
+      <c r="A34" s="40"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
     </row>
     <row r="35" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A35" s="41"/>
-[...6 lines deleted...]
-      <c r="H35" s="40"/>
+      <c r="A35" s="40"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
     </row>
     <row r="36" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A36" s="41"/>
-[...6 lines deleted...]
-      <c r="H36" s="40"/>
+      <c r="A36" s="40"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
     </row>
     <row r="37" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A37" s="41"/>
-[...6 lines deleted...]
-      <c r="H37" s="40"/>
+      <c r="A37" s="40"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
     </row>
     <row r="38" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A38" s="41"/>
-[...6 lines deleted...]
-      <c r="H38" s="40"/>
+      <c r="A38" s="40"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="39"/>
     </row>
     <row r="39" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A39" s="41"/>
-[...6 lines deleted...]
-      <c r="H39" s="40"/>
+      <c r="A39" s="40"/>
+      <c r="B39" s="41"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
     </row>
     <row r="40" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A40" s="41"/>
-[...6 lines deleted...]
-      <c r="H40" s="40"/>
+      <c r="A40" s="40"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
     </row>
     <row r="41" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A41" s="41"/>
-[...6 lines deleted...]
-      <c r="H41" s="40"/>
+      <c r="A41" s="40"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="39"/>
     </row>
     <row r="42" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A42" s="41"/>
-[...6 lines deleted...]
-      <c r="H42" s="40"/>
+      <c r="A42" s="40"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="39"/>
     </row>
     <row r="43" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A43" s="41"/>
-[...6 lines deleted...]
-      <c r="H43" s="40"/>
+      <c r="A43" s="40"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
     </row>
     <row r="44" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A44" s="41"/>
-[...6 lines deleted...]
-      <c r="H44" s="40"/>
+      <c r="A44" s="40"/>
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
     </row>
     <row r="45" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A45" s="41"/>
-[...6 lines deleted...]
-      <c r="H45" s="40"/>
+      <c r="A45" s="40"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="39"/>
     </row>
     <row r="46" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A46" s="39"/>
-[...6 lines deleted...]
-      <c r="H46" s="40"/>
+      <c r="A46" s="38"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
     </row>
     <row r="47" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A47" s="41"/>
-[...6 lines deleted...]
-      <c r="H47" s="42"/>
+      <c r="A47" s="40"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
     </row>
     <row r="48" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A48" s="41"/>
-[...6 lines deleted...]
-      <c r="H48" s="42"/>
+      <c r="A48" s="40"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
     </row>
     <row r="49" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A49" s="41"/>
-[...6 lines deleted...]
-      <c r="H49" s="40"/>
+      <c r="A49" s="40"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="39"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="39"/>
     </row>
     <row r="50" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A50" s="41"/>
-[...6 lines deleted...]
-      <c r="H50" s="40"/>
+      <c r="A50" s="40"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="41"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="39"/>
     </row>
     <row r="51" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A51" s="41"/>
-[...6 lines deleted...]
-      <c r="H51" s="42"/>
+      <c r="A51" s="40"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="41"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A52" s="41"/>
-[...6 lines deleted...]
-      <c r="H52" s="42"/>
+      <c r="A52" s="40"/>
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
     </row>
     <row r="53" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A53" s="41"/>
-[...6 lines deleted...]
-      <c r="H53" s="40"/>
+      <c r="A53" s="40"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
     </row>
     <row r="54" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A54" s="41"/>
-[...6 lines deleted...]
-      <c r="H54" s="40"/>
+      <c r="A54" s="40"/>
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="39"/>
+      <c r="H54" s="39"/>
     </row>
     <row r="55" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A55" s="41"/>
-[...6 lines deleted...]
-      <c r="H55" s="40"/>
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
     </row>
     <row r="56" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A56" s="41"/>
-[...6 lines deleted...]
-      <c r="H56" s="40"/>
+      <c r="A56" s="40"/>
+      <c r="B56" s="41"/>
+      <c r="C56" s="41"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
     </row>
     <row r="57" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A57" s="41"/>
-[...6 lines deleted...]
-      <c r="H57" s="40"/>
+      <c r="A57" s="40"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="39"/>
     </row>
     <row r="58" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A58" s="41"/>
-[...6 lines deleted...]
-      <c r="H58" s="42"/>
+      <c r="A58" s="40"/>
+      <c r="B58" s="41"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="41"/>
+      <c r="E58" s="41"/>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
     </row>
     <row r="59" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A59" s="41"/>
-[...6 lines deleted...]
-      <c r="H59" s="40"/>
+      <c r="A59" s="40"/>
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="39"/>
+      <c r="F59" s="39"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="39"/>
     </row>
     <row r="60" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A60" s="41"/>
-[...6 lines deleted...]
-      <c r="H60" s="42"/>
+      <c r="A60" s="40"/>
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
     </row>
     <row r="61" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A61" s="39"/>
-[...6 lines deleted...]
-      <c r="H61" s="40"/>
+      <c r="A61" s="38"/>
+      <c r="B61" s="39"/>
+      <c r="C61" s="39"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="39"/>
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="39"/>
     </row>
     <row r="62" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A62" s="39"/>
-[...6 lines deleted...]
-      <c r="H62" s="40"/>
+      <c r="A62" s="38"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="39"/>
     </row>
     <row r="63" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A63" s="41"/>
-[...6 lines deleted...]
-      <c r="H63" s="40"/>
+      <c r="A63" s="40"/>
+      <c r="B63" s="42"/>
+      <c r="C63" s="42"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="42"/>
+      <c r="G63" s="42"/>
+      <c r="H63" s="39"/>
     </row>
     <row r="64" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A64" s="41"/>
-[...6 lines deleted...]
-      <c r="H64" s="40"/>
+      <c r="A64" s="40"/>
+      <c r="B64" s="42"/>
+      <c r="C64" s="42"/>
+      <c r="D64" s="42"/>
+      <c r="E64" s="42"/>
+      <c r="F64" s="42"/>
+      <c r="G64" s="42"/>
+      <c r="H64" s="39"/>
     </row>
     <row r="65" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A65" s="41"/>
-[...6 lines deleted...]
-      <c r="H65" s="43"/>
+      <c r="A65" s="40"/>
+      <c r="B65" s="42"/>
+      <c r="C65" s="42"/>
+      <c r="D65" s="42"/>
+      <c r="E65" s="42"/>
+      <c r="F65" s="42"/>
+      <c r="G65" s="42"/>
+      <c r="H65" s="42"/>
     </row>
     <row r="66" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A66" s="41"/>
-[...6 lines deleted...]
-      <c r="H66" s="43"/>
+      <c r="A66" s="40"/>
+      <c r="B66" s="42"/>
+      <c r="C66" s="42"/>
+      <c r="D66" s="42"/>
+      <c r="E66" s="42"/>
+      <c r="F66" s="42"/>
+      <c r="G66" s="42"/>
+      <c r="H66" s="42"/>
     </row>
     <row r="67" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A67" s="41"/>
-[...6 lines deleted...]
-      <c r="H67" s="43"/>
+      <c r="A67" s="40"/>
+      <c r="B67" s="42"/>
+      <c r="C67" s="42"/>
+      <c r="D67" s="42"/>
+      <c r="E67" s="42"/>
+      <c r="F67" s="42"/>
+      <c r="G67" s="42"/>
+      <c r="H67" s="42"/>
     </row>
     <row r="68" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A68" s="41"/>
-[...6 lines deleted...]
-      <c r="H68" s="40"/>
+      <c r="A68" s="40"/>
+      <c r="B68" s="42"/>
+      <c r="C68" s="42"/>
+      <c r="D68" s="42"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="42"/>
+      <c r="G68" s="42"/>
+      <c r="H68" s="39"/>
     </row>
     <row r="69" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A69" s="41"/>
-[...6 lines deleted...]
-      <c r="H69" s="43"/>
+      <c r="A69" s="40"/>
+      <c r="B69" s="42"/>
+      <c r="C69" s="42"/>
+      <c r="D69" s="42"/>
+      <c r="E69" s="42"/>
+      <c r="F69" s="42"/>
+      <c r="G69" s="42"/>
+      <c r="H69" s="42"/>
     </row>
     <row r="70" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A70" s="41"/>
-[...6 lines deleted...]
-      <c r="H70" s="43"/>
+      <c r="A70" s="40"/>
+      <c r="B70" s="42"/>
+      <c r="C70" s="42"/>
+      <c r="D70" s="42"/>
+      <c r="E70" s="42"/>
+      <c r="F70" s="42"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
     </row>
     <row r="71" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A71" s="41"/>
-[...6 lines deleted...]
-      <c r="H71" s="43"/>
+      <c r="A71" s="40"/>
+      <c r="B71" s="42"/>
+      <c r="C71" s="42"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="42"/>
     </row>
     <row r="72" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A72" s="41"/>
-[...6 lines deleted...]
-      <c r="H72" s="43"/>
+      <c r="A72" s="40"/>
+      <c r="B72" s="42"/>
+      <c r="C72" s="42"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="42"/>
+      <c r="G72" s="42"/>
+      <c r="H72" s="42"/>
     </row>
     <row r="73" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A73" s="41"/>
-[...6 lines deleted...]
-      <c r="H73" s="40"/>
+      <c r="A73" s="40"/>
+      <c r="B73" s="42"/>
+      <c r="C73" s="42"/>
+      <c r="D73" s="42"/>
+      <c r="E73" s="42"/>
+      <c r="F73" s="42"/>
+      <c r="G73" s="42"/>
+      <c r="H73" s="39"/>
     </row>
     <row r="74" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A74" s="41"/>
-[...6 lines deleted...]
-      <c r="H74" s="40"/>
+      <c r="A74" s="40"/>
+      <c r="B74" s="39"/>
+      <c r="C74" s="39"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="39"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="39"/>
+      <c r="H74" s="39"/>
     </row>
     <row r="75" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A75" s="41"/>
-[...6 lines deleted...]
-      <c r="H75" s="40"/>
+      <c r="A75" s="40"/>
+      <c r="B75" s="39"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="39"/>
     </row>
     <row r="76" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A76" s="41"/>
-[...6 lines deleted...]
-      <c r="H76" s="43"/>
+      <c r="A76" s="40"/>
+      <c r="B76" s="42"/>
+      <c r="C76" s="42"/>
+      <c r="D76" s="42"/>
+      <c r="E76" s="42"/>
+      <c r="F76" s="42"/>
+      <c r="G76" s="42"/>
+      <c r="H76" s="42"/>
     </row>
     <row r="77" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A77" s="41"/>
-[...6 lines deleted...]
-      <c r="H77" s="43"/>
+      <c r="A77" s="40"/>
+      <c r="B77" s="42"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="42"/>
+      <c r="F77" s="42"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="42"/>
     </row>
     <row r="78" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A78" s="41"/>
-[...6 lines deleted...]
-      <c r="H78" s="40"/>
+      <c r="A78" s="40"/>
+      <c r="B78" s="42"/>
+      <c r="C78" s="42"/>
+      <c r="D78" s="42"/>
+      <c r="E78" s="42"/>
+      <c r="F78" s="42"/>
+      <c r="G78" s="42"/>
+      <c r="H78" s="39"/>
     </row>
     <row r="79" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A79" s="41"/>
-[...6 lines deleted...]
-      <c r="H79" s="43"/>
+      <c r="A79" s="40"/>
+      <c r="B79" s="42"/>
+      <c r="C79" s="42"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="42"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="42"/>
     </row>
     <row r="80" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A80" s="41"/>
-[...6 lines deleted...]
-      <c r="H80" s="43"/>
+      <c r="A80" s="40"/>
+      <c r="B80" s="42"/>
+      <c r="C80" s="42"/>
+      <c r="D80" s="42"/>
+      <c r="E80" s="42"/>
+      <c r="F80" s="42"/>
+      <c r="G80" s="42"/>
+      <c r="H80" s="42"/>
     </row>
     <row r="81" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A81" s="41"/>
-[...6 lines deleted...]
-      <c r="H81" s="40"/>
+      <c r="A81" s="40"/>
+      <c r="B81" s="39"/>
+      <c r="C81" s="42"/>
+      <c r="D81" s="39"/>
+      <c r="E81" s="42"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="39"/>
     </row>
     <row r="82" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A82" s="41"/>
-[...6 lines deleted...]
-      <c r="H82" s="40"/>
+      <c r="A82" s="40"/>
+      <c r="B82" s="39"/>
+      <c r="C82" s="42"/>
+      <c r="D82" s="39"/>
+      <c r="E82" s="42"/>
+      <c r="F82" s="39"/>
+      <c r="G82" s="42"/>
+      <c r="H82" s="39"/>
     </row>
     <row r="83" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A83" s="41"/>
-[...6 lines deleted...]
-      <c r="H83" s="43"/>
+      <c r="A83" s="40"/>
+      <c r="B83" s="42"/>
+      <c r="C83" s="42"/>
+      <c r="D83" s="42"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="42"/>
+      <c r="G83" s="42"/>
+      <c r="H83" s="42"/>
     </row>
     <row r="84" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A84" s="41"/>
-[...6 lines deleted...]
-      <c r="H84" s="43"/>
+      <c r="A84" s="40"/>
+      <c r="B84" s="42"/>
+      <c r="C84" s="42"/>
+      <c r="D84" s="42"/>
+      <c r="E84" s="42"/>
+      <c r="F84" s="42"/>
+      <c r="G84" s="42"/>
+      <c r="H84" s="42"/>
     </row>
     <row r="85" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A85" s="41"/>
-[...6 lines deleted...]
-      <c r="H85" s="40"/>
+      <c r="A85" s="40"/>
+      <c r="B85" s="39"/>
+      <c r="C85" s="42"/>
+      <c r="D85" s="39"/>
+      <c r="E85" s="42"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="42"/>
+      <c r="H85" s="39"/>
     </row>
     <row r="86" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A86" s="41"/>
-[...6 lines deleted...]
-      <c r="H86" s="40"/>
+      <c r="A86" s="40"/>
+      <c r="B86" s="39"/>
+      <c r="C86" s="42"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="42"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="42"/>
+      <c r="H86" s="39"/>
     </row>
     <row r="87" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A87" s="41"/>
-[...6 lines deleted...]
-      <c r="H87" s="43"/>
+      <c r="A87" s="40"/>
+      <c r="B87" s="42"/>
+      <c r="C87" s="42"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="42"/>
+      <c r="F87" s="42"/>
+      <c r="G87" s="42"/>
+      <c r="H87" s="42"/>
     </row>
     <row r="88" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A88" s="41"/>
-[...6 lines deleted...]
-      <c r="H88" s="43"/>
+      <c r="A88" s="40"/>
+      <c r="B88" s="42"/>
+      <c r="C88" s="42"/>
+      <c r="D88" s="42"/>
+      <c r="E88" s="42"/>
+      <c r="F88" s="42"/>
+      <c r="G88" s="42"/>
+      <c r="H88" s="42"/>
     </row>
     <row r="89" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A89" s="41"/>
-[...6 lines deleted...]
-      <c r="H89" s="40"/>
+      <c r="A89" s="40"/>
+      <c r="B89" s="42"/>
+      <c r="C89" s="42"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
     </row>
     <row r="90" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A90" s="41"/>
-[...6 lines deleted...]
-      <c r="H90" s="43"/>
+      <c r="A90" s="40"/>
+      <c r="B90" s="42"/>
+      <c r="C90" s="42"/>
+      <c r="D90" s="42"/>
+      <c r="E90" s="42"/>
+      <c r="F90" s="42"/>
+      <c r="G90" s="42"/>
+      <c r="H90" s="42"/>
     </row>
     <row r="91" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A91" s="41"/>
-[...6 lines deleted...]
-      <c r="H91" s="43"/>
+      <c r="A91" s="40"/>
+      <c r="B91" s="42"/>
+      <c r="C91" s="42"/>
+      <c r="D91" s="42"/>
+      <c r="E91" s="42"/>
+      <c r="F91" s="42"/>
+      <c r="G91" s="42"/>
+      <c r="H91" s="42"/>
     </row>
     <row r="92" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A92" s="41"/>
-[...6 lines deleted...]
-      <c r="H92" s="40"/>
+      <c r="A92" s="40"/>
+      <c r="B92" s="42"/>
+      <c r="C92" s="42"/>
+      <c r="D92" s="42"/>
+      <c r="E92" s="42"/>
+      <c r="F92" s="42"/>
+      <c r="G92" s="42"/>
+      <c r="H92" s="39"/>
     </row>
     <row r="93" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A93" s="41"/>
-[...6 lines deleted...]
-      <c r="H93" s="40"/>
+      <c r="A93" s="40"/>
+      <c r="B93" s="42"/>
+      <c r="C93" s="42"/>
+      <c r="D93" s="42"/>
+      <c r="E93" s="42"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="42"/>
+      <c r="H93" s="39"/>
     </row>
     <row r="94" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A94" s="41"/>
-[...6 lines deleted...]
-      <c r="H94" s="40"/>
+      <c r="A94" s="40"/>
+      <c r="B94" s="42"/>
+      <c r="C94" s="42"/>
+      <c r="D94" s="42"/>
+      <c r="E94" s="42"/>
+      <c r="F94" s="42"/>
+      <c r="G94" s="42"/>
+      <c r="H94" s="39"/>
     </row>
     <row r="95" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A95" s="41"/>
-[...6 lines deleted...]
-      <c r="H95" s="40"/>
+      <c r="A95" s="40"/>
+      <c r="B95" s="42"/>
+      <c r="C95" s="42"/>
+      <c r="D95" s="42"/>
+      <c r="E95" s="42"/>
+      <c r="F95" s="42"/>
+      <c r="G95" s="42"/>
+      <c r="H95" s="39"/>
     </row>
     <row r="96" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A96" s="39"/>
-[...6 lines deleted...]
-      <c r="H96" s="40"/>
+      <c r="A96" s="38"/>
+      <c r="B96" s="39"/>
+      <c r="C96" s="39"/>
+      <c r="D96" s="39"/>
+      <c r="E96" s="39"/>
+      <c r="F96" s="39"/>
+      <c r="G96" s="39"/>
+      <c r="H96" s="39"/>
     </row>
     <row r="97" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A97" s="41"/>
-[...6 lines deleted...]
-      <c r="H97" s="42"/>
+      <c r="A97" s="40"/>
+      <c r="B97" s="41"/>
+      <c r="C97" s="41"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="41"/>
+      <c r="G97" s="41"/>
+      <c r="H97" s="41"/>
     </row>
     <row r="98" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A98" s="41"/>
-[...6 lines deleted...]
-      <c r="H98" s="42"/>
+      <c r="A98" s="40"/>
+      <c r="B98" s="41"/>
+      <c r="C98" s="41"/>
+      <c r="D98" s="41"/>
+      <c r="E98" s="41"/>
+      <c r="F98" s="41"/>
+      <c r="G98" s="41"/>
+      <c r="H98" s="41"/>
     </row>
     <row r="99" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A99" s="41"/>
-[...6 lines deleted...]
-      <c r="H99" s="40"/>
+      <c r="A99" s="40"/>
+      <c r="B99" s="39"/>
+      <c r="C99" s="41"/>
+      <c r="D99" s="39"/>
+      <c r="E99" s="41"/>
+      <c r="F99" s="39"/>
+      <c r="G99" s="41"/>
+      <c r="H99" s="39"/>
     </row>
     <row r="100" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A100" s="41"/>
-[...6 lines deleted...]
-      <c r="H100" s="40"/>
+      <c r="A100" s="40"/>
+      <c r="B100" s="39"/>
+      <c r="C100" s="41"/>
+      <c r="D100" s="39"/>
+      <c r="E100" s="41"/>
+      <c r="F100" s="39"/>
+      <c r="G100" s="41"/>
+      <c r="H100" s="39"/>
     </row>
     <row r="101" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A101" s="39"/>
-[...6 lines deleted...]
-      <c r="H101" s="40"/>
+      <c r="A101" s="38"/>
+      <c r="B101" s="39"/>
+      <c r="C101" s="39"/>
+      <c r="D101" s="39"/>
+      <c r="E101" s="39"/>
+      <c r="F101" s="39"/>
+      <c r="G101" s="39"/>
+      <c r="H101" s="39"/>
     </row>
     <row r="102" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A102" s="39"/>
-[...6 lines deleted...]
-      <c r="H102" s="40"/>
+      <c r="A102" s="38"/>
+      <c r="B102" s="39"/>
+      <c r="C102" s="39"/>
+      <c r="D102" s="39"/>
+      <c r="E102" s="39"/>
+      <c r="F102" s="39"/>
+      <c r="G102" s="39"/>
+      <c r="H102" s="39"/>
     </row>
     <row r="103" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A103" s="39"/>
-[...6 lines deleted...]
-      <c r="H103" s="40"/>
+      <c r="A103" s="38"/>
+      <c r="B103" s="39"/>
+      <c r="C103" s="39"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="39"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="39"/>
+      <c r="H103" s="39"/>
     </row>
     <row r="104" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A104" s="39"/>
-[...6 lines deleted...]
-      <c r="H104" s="40"/>
+      <c r="A104" s="38"/>
+      <c r="B104" s="39"/>
+      <c r="C104" s="39"/>
+      <c r="D104" s="39"/>
+      <c r="E104" s="39"/>
+      <c r="F104" s="39"/>
+      <c r="G104" s="39"/>
+      <c r="H104" s="39"/>
     </row>
     <row r="105" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A105" s="39"/>
-[...6 lines deleted...]
-      <c r="H105" s="40"/>
+      <c r="A105" s="38"/>
+      <c r="B105" s="39"/>
+      <c r="C105" s="39"/>
+      <c r="D105" s="39"/>
+      <c r="E105" s="39"/>
+      <c r="F105" s="39"/>
+      <c r="G105" s="39"/>
+      <c r="H105" s="39"/>
     </row>
     <row r="106" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A106" s="41"/>
-[...6 lines deleted...]
-      <c r="H106" s="40"/>
+      <c r="A106" s="40"/>
+      <c r="B106" s="41"/>
+      <c r="C106" s="41"/>
+      <c r="D106" s="41"/>
+      <c r="E106" s="41"/>
+      <c r="F106" s="41"/>
+      <c r="G106" s="41"/>
+      <c r="H106" s="39"/>
     </row>
     <row r="107" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A107" s="41"/>
-[...6 lines deleted...]
-      <c r="H107" s="40"/>
+      <c r="A107" s="40"/>
+      <c r="B107" s="39"/>
+      <c r="C107" s="41"/>
+      <c r="D107" s="39"/>
+      <c r="E107" s="39"/>
+      <c r="F107" s="39"/>
+      <c r="G107" s="39"/>
+      <c r="H107" s="39"/>
     </row>
     <row r="108" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A108" s="41"/>
-[...6 lines deleted...]
-      <c r="H108" s="40"/>
+      <c r="A108" s="40"/>
+      <c r="B108" s="41"/>
+      <c r="C108" s="41"/>
+      <c r="D108" s="41"/>
+      <c r="E108" s="41"/>
+      <c r="F108" s="41"/>
+      <c r="G108" s="41"/>
+      <c r="H108" s="39"/>
     </row>
     <row r="109" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A109" s="39"/>
-[...6 lines deleted...]
-      <c r="H109" s="40"/>
+      <c r="A109" s="38"/>
+      <c r="B109" s="39"/>
+      <c r="C109" s="39"/>
+      <c r="D109" s="39"/>
+      <c r="E109" s="39"/>
+      <c r="F109" s="39"/>
+      <c r="G109" s="39"/>
+      <c r="H109" s="39"/>
     </row>
     <row r="110" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A110" s="39"/>
-[...6 lines deleted...]
-      <c r="H110" s="40"/>
+      <c r="A110" s="38"/>
+      <c r="B110" s="39"/>
+      <c r="C110" s="39"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="39"/>
+      <c r="F110" s="39"/>
+      <c r="G110" s="39"/>
+      <c r="H110" s="39"/>
     </row>
     <row r="111" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A111" s="39"/>
-[...6 lines deleted...]
-      <c r="H111" s="40"/>
+      <c r="A111" s="38"/>
+      <c r="B111" s="39"/>
+      <c r="C111" s="39"/>
+      <c r="D111" s="39"/>
+      <c r="E111" s="39"/>
+      <c r="F111" s="39"/>
+      <c r="G111" s="39"/>
+      <c r="H111" s="39"/>
     </row>
     <row r="112" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A112" s="41"/>
-[...6 lines deleted...]
-      <c r="H112" s="43"/>
+      <c r="A112" s="40"/>
+      <c r="B112" s="42"/>
+      <c r="C112" s="42"/>
+      <c r="D112" s="42"/>
+      <c r="E112" s="42"/>
+      <c r="F112" s="42"/>
+      <c r="G112" s="42"/>
+      <c r="H112" s="42"/>
     </row>
     <row r="113" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A113" s="41"/>
-[...6 lines deleted...]
-      <c r="H113" s="43"/>
+      <c r="A113" s="40"/>
+      <c r="B113" s="42"/>
+      <c r="C113" s="42"/>
+      <c r="D113" s="42"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+      <c r="G113" s="42"/>
+      <c r="H113" s="42"/>
     </row>
     <row r="114" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A114" s="41"/>
-[...6 lines deleted...]
-      <c r="H114" s="43"/>
+      <c r="A114" s="40"/>
+      <c r="B114" s="42"/>
+      <c r="C114" s="42"/>
+      <c r="D114" s="42"/>
+      <c r="E114" s="42"/>
+      <c r="F114" s="42"/>
+      <c r="G114" s="42"/>
+      <c r="H114" s="42"/>
     </row>
     <row r="115" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A115" s="41"/>
-[...6 lines deleted...]
-      <c r="H115" s="40"/>
+      <c r="A115" s="40"/>
+      <c r="B115" s="39"/>
+      <c r="C115" s="39"/>
+      <c r="D115" s="39"/>
+      <c r="E115" s="39"/>
+      <c r="F115" s="39"/>
+      <c r="G115" s="39"/>
+      <c r="H115" s="39"/>
     </row>
     <row r="116" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A116" s="41"/>
-[...6 lines deleted...]
-      <c r="H116" s="40"/>
+      <c r="A116" s="40"/>
+      <c r="B116" s="39"/>
+      <c r="C116" s="39"/>
+      <c r="D116" s="39"/>
+      <c r="E116" s="39"/>
+      <c r="F116" s="39"/>
+      <c r="G116" s="39"/>
+      <c r="H116" s="39"/>
     </row>
     <row r="117" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A117" s="39"/>
-[...6 lines deleted...]
-      <c r="H117" s="40"/>
+      <c r="A117" s="38"/>
+      <c r="B117" s="39"/>
+      <c r="C117" s="39"/>
+      <c r="D117" s="39"/>
+      <c r="E117" s="39"/>
+      <c r="F117" s="39"/>
+      <c r="G117" s="39"/>
+      <c r="H117" s="39"/>
     </row>
     <row r="118" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A118" s="39"/>
-[...6 lines deleted...]
-      <c r="H118" s="40"/>
+      <c r="A118" s="38"/>
+      <c r="B118" s="39"/>
+      <c r="C118" s="39"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="39"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="39"/>
     </row>
     <row r="119" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A119" s="41"/>
-[...6 lines deleted...]
-      <c r="H119" s="40"/>
+      <c r="A119" s="40"/>
+      <c r="B119" s="42"/>
+      <c r="C119" s="42"/>
+      <c r="D119" s="42"/>
+      <c r="E119" s="42"/>
+      <c r="F119" s="42"/>
+      <c r="G119" s="42"/>
+      <c r="H119" s="39"/>
     </row>
     <row r="120" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A120" s="41"/>
-[...6 lines deleted...]
-      <c r="H120" s="40"/>
+      <c r="A120" s="40"/>
+      <c r="B120" s="39"/>
+      <c r="C120" s="42"/>
+      <c r="D120" s="39"/>
+      <c r="E120" s="42"/>
+      <c r="F120" s="39"/>
+      <c r="G120" s="42"/>
+      <c r="H120" s="39"/>
     </row>
     <row r="121" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A121" s="41"/>
-[...6 lines deleted...]
-      <c r="H121" s="40"/>
+      <c r="A121" s="40"/>
+      <c r="B121" s="42"/>
+      <c r="C121" s="42"/>
+      <c r="D121" s="42"/>
+      <c r="E121" s="42"/>
+      <c r="F121" s="42"/>
+      <c r="G121" s="42"/>
+      <c r="H121" s="39"/>
     </row>
     <row r="122" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A122" s="41"/>
-[...6 lines deleted...]
-      <c r="H122" s="40"/>
+      <c r="A122" s="40"/>
+      <c r="B122" s="39"/>
+      <c r="C122" s="42"/>
+      <c r="D122" s="39"/>
+      <c r="E122" s="42"/>
+      <c r="F122" s="39"/>
+      <c r="G122" s="42"/>
+      <c r="H122" s="39"/>
     </row>
     <row r="123" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A123" s="41"/>
-[...6 lines deleted...]
-      <c r="H123" s="40"/>
+      <c r="A123" s="40"/>
+      <c r="B123" s="39"/>
+      <c r="C123" s="42"/>
+      <c r="D123" s="39"/>
+      <c r="E123" s="42"/>
+      <c r="F123" s="39"/>
+      <c r="G123" s="42"/>
+      <c r="H123" s="39"/>
     </row>
     <row r="124" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A124" s="41"/>
-[...6 lines deleted...]
-      <c r="H124" s="40"/>
+      <c r="A124" s="40"/>
+      <c r="B124" s="42"/>
+      <c r="C124" s="42"/>
+      <c r="D124" s="42"/>
+      <c r="E124" s="42"/>
+      <c r="F124" s="42"/>
+      <c r="G124" s="42"/>
+      <c r="H124" s="39"/>
     </row>
     <row r="125" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A125" s="41"/>
-[...6 lines deleted...]
-      <c r="H125" s="40"/>
+      <c r="A125" s="40"/>
+      <c r="B125" s="42"/>
+      <c r="C125" s="42"/>
+      <c r="D125" s="42"/>
+      <c r="E125" s="42"/>
+      <c r="F125" s="42"/>
+      <c r="G125" s="42"/>
+      <c r="H125" s="39"/>
     </row>
     <row r="126" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A126" s="39"/>
-[...6 lines deleted...]
-      <c r="H126" s="40"/>
+      <c r="A126" s="38"/>
+      <c r="B126" s="39"/>
+      <c r="C126" s="39"/>
+      <c r="D126" s="39"/>
+      <c r="E126" s="39"/>
+      <c r="F126" s="39"/>
+      <c r="G126" s="39"/>
+      <c r="H126" s="39"/>
     </row>
     <row r="127" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A127" s="41"/>
-[...6 lines deleted...]
-      <c r="H127" s="40"/>
+      <c r="A127" s="40"/>
+      <c r="B127" s="41"/>
+      <c r="C127" s="41"/>
+      <c r="D127" s="39"/>
+      <c r="E127" s="39"/>
+      <c r="F127" s="39"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="39"/>
     </row>
     <row r="128" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A128" s="41"/>
-[...6 lines deleted...]
-      <c r="H128" s="40"/>
+      <c r="A128" s="40"/>
+      <c r="B128" s="41"/>
+      <c r="C128" s="41"/>
+      <c r="D128" s="39"/>
+      <c r="E128" s="39"/>
+      <c r="F128" s="39"/>
+      <c r="G128" s="39"/>
+      <c r="H128" s="39"/>
     </row>
     <row r="129" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A129" s="41"/>
-[...6 lines deleted...]
-      <c r="H129" s="42"/>
+      <c r="A129" s="40"/>
+      <c r="B129" s="41"/>
+      <c r="C129" s="41"/>
+      <c r="D129" s="41"/>
+      <c r="E129" s="41"/>
+      <c r="F129" s="41"/>
+      <c r="G129" s="41"/>
+      <c r="H129" s="41"/>
     </row>
     <row r="130" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A130" s="41"/>
-[...6 lines deleted...]
-      <c r="H130" s="42"/>
+      <c r="A130" s="40"/>
+      <c r="B130" s="41"/>
+      <c r="C130" s="41"/>
+      <c r="D130" s="41"/>
+      <c r="E130" s="41"/>
+      <c r="F130" s="41"/>
+      <c r="G130" s="41"/>
+      <c r="H130" s="41"/>
     </row>
     <row r="131" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A131" s="41"/>
-[...6 lines deleted...]
-      <c r="H131" s="40"/>
+      <c r="A131" s="40"/>
+      <c r="B131" s="42"/>
+      <c r="C131" s="42"/>
+      <c r="D131" s="39"/>
+      <c r="E131" s="39"/>
+      <c r="F131" s="39"/>
+      <c r="G131" s="39"/>
+      <c r="H131" s="39"/>
     </row>
     <row r="132" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A132" s="41"/>
-[...6 lines deleted...]
-      <c r="H132" s="40"/>
+      <c r="A132" s="40"/>
+      <c r="B132" s="42"/>
+      <c r="C132" s="42"/>
+      <c r="D132" s="39"/>
+      <c r="E132" s="39"/>
+      <c r="F132" s="39"/>
+      <c r="G132" s="39"/>
+      <c r="H132" s="39"/>
     </row>
     <row r="133" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A133" s="41"/>
-[...6 lines deleted...]
-      <c r="H133" s="40"/>
+      <c r="A133" s="40"/>
+      <c r="B133" s="39"/>
+      <c r="C133" s="42"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="42"/>
+      <c r="F133" s="39"/>
+      <c r="G133" s="42"/>
+      <c r="H133" s="39"/>
     </row>
     <row r="134" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A134" s="41"/>
-[...6 lines deleted...]
-      <c r="H134" s="40"/>
+      <c r="A134" s="40"/>
+      <c r="B134" s="39"/>
+      <c r="C134" s="39"/>
+      <c r="D134" s="39"/>
+      <c r="E134" s="39"/>
+      <c r="F134" s="39"/>
+      <c r="G134" s="39"/>
+      <c r="H134" s="39"/>
     </row>
     <row r="135" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A135" s="41"/>
-[...6 lines deleted...]
-      <c r="H135" s="40"/>
+      <c r="A135" s="40"/>
+      <c r="B135" s="39"/>
+      <c r="C135" s="42"/>
+      <c r="D135" s="39"/>
+      <c r="E135" s="42"/>
+      <c r="F135" s="39"/>
+      <c r="G135" s="42"/>
+      <c r="H135" s="39"/>
     </row>
     <row r="136" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A136" s="41"/>
-[...6 lines deleted...]
-      <c r="H136" s="40"/>
+      <c r="A136" s="40"/>
+      <c r="B136" s="42"/>
+      <c r="C136" s="42"/>
+      <c r="D136" s="42"/>
+      <c r="E136" s="42"/>
+      <c r="F136" s="42"/>
+      <c r="G136" s="42"/>
+      <c r="H136" s="39"/>
     </row>
     <row r="137" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A137" s="41"/>
-[...6 lines deleted...]
-      <c r="H137" s="40"/>
+      <c r="A137" s="40"/>
+      <c r="B137" s="42"/>
+      <c r="C137" s="42"/>
+      <c r="D137" s="42"/>
+      <c r="E137" s="42"/>
+      <c r="F137" s="42"/>
+      <c r="G137" s="42"/>
+      <c r="H137" s="39"/>
     </row>
     <row r="138" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A138" s="41"/>
-[...6 lines deleted...]
-      <c r="H138" s="40"/>
+      <c r="A138" s="40"/>
+      <c r="B138" s="39"/>
+      <c r="C138" s="42"/>
+      <c r="D138" s="39"/>
+      <c r="E138" s="42"/>
+      <c r="F138" s="39"/>
+      <c r="G138" s="42"/>
+      <c r="H138" s="39"/>
     </row>
     <row r="139" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A139" s="41"/>
-[...6 lines deleted...]
-      <c r="H139" s="40"/>
+      <c r="A139" s="40"/>
+      <c r="B139" s="42"/>
+      <c r="C139" s="42"/>
+      <c r="D139" s="39"/>
+      <c r="E139" s="39"/>
+      <c r="F139" s="39"/>
+      <c r="G139" s="39"/>
+      <c r="H139" s="39"/>
     </row>
     <row r="140" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A140" s="41"/>
-[...6 lines deleted...]
-      <c r="H140" s="40"/>
+      <c r="A140" s="40"/>
+      <c r="B140" s="42"/>
+      <c r="C140" s="42"/>
+      <c r="D140" s="39"/>
+      <c r="E140" s="39"/>
+      <c r="F140" s="39"/>
+      <c r="G140" s="39"/>
+      <c r="H140" s="39"/>
     </row>
     <row r="141" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A141" s="39"/>
-[...6 lines deleted...]
-      <c r="H141" s="40"/>
+      <c r="A141" s="38"/>
+      <c r="B141" s="39"/>
+      <c r="C141" s="39"/>
+      <c r="D141" s="39"/>
+      <c r="E141" s="39"/>
+      <c r="F141" s="39"/>
+      <c r="G141" s="39"/>
+      <c r="H141" s="39"/>
     </row>
     <row r="142" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A142" s="41"/>
-[...6 lines deleted...]
-      <c r="H142" s="43"/>
+      <c r="A142" s="40"/>
+      <c r="B142" s="42"/>
+      <c r="C142" s="42"/>
+      <c r="D142" s="42"/>
+      <c r="E142" s="42"/>
+      <c r="F142" s="42"/>
+      <c r="G142" s="42"/>
+      <c r="H142" s="42"/>
     </row>
     <row r="143" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A143" s="41"/>
-[...6 lines deleted...]
-      <c r="H143" s="43"/>
+      <c r="A143" s="40"/>
+      <c r="B143" s="42"/>
+      <c r="C143" s="42"/>
+      <c r="D143" s="42"/>
+      <c r="E143" s="42"/>
+      <c r="F143" s="42"/>
+      <c r="G143" s="42"/>
+      <c r="H143" s="42"/>
     </row>
     <row r="144" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A144" s="41"/>
-[...6 lines deleted...]
-      <c r="H144" s="43"/>
+      <c r="A144" s="40"/>
+      <c r="B144" s="42"/>
+      <c r="C144" s="42"/>
+      <c r="D144" s="42"/>
+      <c r="E144" s="42"/>
+      <c r="F144" s="42"/>
+      <c r="G144" s="42"/>
+      <c r="H144" s="42"/>
     </row>
     <row r="145" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A145" s="41"/>
-[...6 lines deleted...]
-      <c r="H145" s="43"/>
+      <c r="A145" s="40"/>
+      <c r="B145" s="42"/>
+      <c r="C145" s="42"/>
+      <c r="D145" s="42"/>
+      <c r="E145" s="42"/>
+      <c r="F145" s="42"/>
+      <c r="G145" s="42"/>
+      <c r="H145" s="42"/>
     </row>
     <row r="146" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A146" s="41"/>
-[...6 lines deleted...]
-      <c r="H146" s="43"/>
+      <c r="A146" s="40"/>
+      <c r="B146" s="42"/>
+      <c r="C146" s="42"/>
+      <c r="D146" s="42"/>
+      <c r="E146" s="42"/>
+      <c r="F146" s="42"/>
+      <c r="G146" s="42"/>
+      <c r="H146" s="42"/>
     </row>
     <row r="147" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A147" s="41"/>
-[...6 lines deleted...]
-      <c r="H147" s="43"/>
+      <c r="A147" s="40"/>
+      <c r="B147" s="42"/>
+      <c r="C147" s="42"/>
+      <c r="D147" s="42"/>
+      <c r="E147" s="42"/>
+      <c r="F147" s="42"/>
+      <c r="G147" s="42"/>
+      <c r="H147" s="42"/>
     </row>
     <row r="148" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A148" s="41"/>
-[...6 lines deleted...]
-      <c r="H148" s="43"/>
+      <c r="A148" s="40"/>
+      <c r="B148" s="42"/>
+      <c r="C148" s="42"/>
+      <c r="D148" s="42"/>
+      <c r="E148" s="42"/>
+      <c r="F148" s="39"/>
+      <c r="G148" s="42"/>
+      <c r="H148" s="42"/>
     </row>
     <row r="149" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A149" s="41"/>
-[...6 lines deleted...]
-      <c r="H149" s="43"/>
+      <c r="A149" s="40"/>
+      <c r="B149" s="42"/>
+      <c r="C149" s="42"/>
+      <c r="D149" s="42"/>
+      <c r="E149" s="42"/>
+      <c r="F149" s="39"/>
+      <c r="G149" s="42"/>
+      <c r="H149" s="42"/>
     </row>
     <row r="150" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A150" s="41"/>
-[...6 lines deleted...]
-      <c r="H150" s="43"/>
+      <c r="A150" s="40"/>
+      <c r="B150" s="42"/>
+      <c r="C150" s="42"/>
+      <c r="D150" s="42"/>
+      <c r="E150" s="42"/>
+      <c r="F150" s="39"/>
+      <c r="G150" s="42"/>
+      <c r="H150" s="42"/>
     </row>
     <row r="151" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A151" s="41"/>
-[...6 lines deleted...]
-      <c r="H151" s="40"/>
+      <c r="A151" s="40"/>
+      <c r="B151" s="39"/>
+      <c r="C151" s="42"/>
+      <c r="D151" s="39"/>
+      <c r="E151" s="42"/>
+      <c r="F151" s="39"/>
+      <c r="G151" s="39"/>
+      <c r="H151" s="39"/>
     </row>
     <row r="152" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A152" s="39"/>
-[...6 lines deleted...]
-      <c r="H152" s="40"/>
+      <c r="A152" s="38"/>
+      <c r="B152" s="39"/>
+      <c r="C152" s="39"/>
+      <c r="D152" s="39"/>
+      <c r="E152" s="39"/>
+      <c r="F152" s="39"/>
+      <c r="G152" s="39"/>
+      <c r="H152" s="39"/>
     </row>
     <row r="153" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A153" s="41"/>
-[...6 lines deleted...]
-      <c r="H153" s="40"/>
+      <c r="A153" s="40"/>
+      <c r="B153" s="42"/>
+      <c r="C153" s="42"/>
+      <c r="D153" s="42"/>
+      <c r="E153" s="42"/>
+      <c r="F153" s="42"/>
+      <c r="G153" s="42"/>
+      <c r="H153" s="39"/>
     </row>
     <row r="154" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A154" s="41"/>
-[...6 lines deleted...]
-      <c r="H154" s="40"/>
+      <c r="A154" s="40"/>
+      <c r="B154" s="42"/>
+      <c r="C154" s="42"/>
+      <c r="D154" s="42"/>
+      <c r="E154" s="42"/>
+      <c r="F154" s="42"/>
+      <c r="G154" s="42"/>
+      <c r="H154" s="39"/>
     </row>
     <row r="155" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A155" s="39"/>
-[...6 lines deleted...]
-      <c r="H155" s="40"/>
+      <c r="A155" s="38"/>
+      <c r="B155" s="39"/>
+      <c r="C155" s="39"/>
+      <c r="D155" s="39"/>
+      <c r="E155" s="39"/>
+      <c r="F155" s="39"/>
+      <c r="G155" s="39"/>
+      <c r="H155" s="39"/>
     </row>
     <row r="156" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A156" s="39"/>
-[...6 lines deleted...]
-      <c r="H156" s="40"/>
+      <c r="A156" s="38"/>
+      <c r="B156" s="39"/>
+      <c r="C156" s="39"/>
+      <c r="D156" s="39"/>
+      <c r="E156" s="39"/>
+      <c r="F156" s="39"/>
+      <c r="G156" s="39"/>
+      <c r="H156" s="39"/>
     </row>
     <row r="157" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A157" s="41"/>
-[...6 lines deleted...]
-      <c r="H157" s="43"/>
+      <c r="A157" s="40"/>
+      <c r="B157" s="42"/>
+      <c r="C157" s="42"/>
+      <c r="D157" s="42"/>
+      <c r="E157" s="42"/>
+      <c r="F157" s="42"/>
+      <c r="G157" s="42"/>
+      <c r="H157" s="42"/>
     </row>
     <row r="158" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A158" s="41"/>
-[...6 lines deleted...]
-      <c r="H158" s="43"/>
+      <c r="A158" s="40"/>
+      <c r="B158" s="42"/>
+      <c r="C158" s="42"/>
+      <c r="D158" s="42"/>
+      <c r="E158" s="42"/>
+      <c r="F158" s="42"/>
+      <c r="G158" s="42"/>
+      <c r="H158" s="42"/>
     </row>
     <row r="159" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A159" s="41"/>
-[...6 lines deleted...]
-      <c r="H159" s="43"/>
+      <c r="A159" s="40"/>
+      <c r="B159" s="42"/>
+      <c r="C159" s="42"/>
+      <c r="D159" s="42"/>
+      <c r="E159" s="42"/>
+      <c r="F159" s="42"/>
+      <c r="G159" s="42"/>
+      <c r="H159" s="42"/>
     </row>
     <row r="160" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A160" s="41"/>
-[...6 lines deleted...]
-      <c r="H160" s="43"/>
+      <c r="A160" s="40"/>
+      <c r="B160" s="42"/>
+      <c r="C160" s="42"/>
+      <c r="D160" s="42"/>
+      <c r="E160" s="42"/>
+      <c r="F160" s="42"/>
+      <c r="G160" s="42"/>
+      <c r="H160" s="42"/>
     </row>
     <row r="161" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A161" s="39"/>
-[...6 lines deleted...]
-      <c r="H161" s="40"/>
+      <c r="A161" s="38"/>
+      <c r="B161" s="39"/>
+      <c r="C161" s="39"/>
+      <c r="D161" s="39"/>
+      <c r="E161" s="39"/>
+      <c r="F161" s="39"/>
+      <c r="G161" s="39"/>
+      <c r="H161" s="39"/>
     </row>
     <row r="162" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A162" s="39"/>
-[...6 lines deleted...]
-      <c r="H162" s="40"/>
+      <c r="A162" s="38"/>
+      <c r="B162" s="39"/>
+      <c r="C162" s="39"/>
+      <c r="D162" s="39"/>
+      <c r="E162" s="39"/>
+      <c r="F162" s="39"/>
+      <c r="G162" s="39"/>
+      <c r="H162" s="39"/>
     </row>
     <row r="163" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A163" s="39"/>
-[...6 lines deleted...]
-      <c r="H163" s="40"/>
+      <c r="A163" s="38"/>
+      <c r="B163" s="39"/>
+      <c r="C163" s="39"/>
+      <c r="D163" s="39"/>
+      <c r="E163" s="39"/>
+      <c r="F163" s="39"/>
+      <c r="G163" s="39"/>
+      <c r="H163" s="39"/>
     </row>
     <row r="164" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A164" s="39"/>
-[...6 lines deleted...]
-      <c r="H164" s="40"/>
+      <c r="A164" s="38"/>
+      <c r="B164" s="39"/>
+      <c r="C164" s="39"/>
+      <c r="D164" s="39"/>
+      <c r="E164" s="39"/>
+      <c r="F164" s="39"/>
+      <c r="G164" s="39"/>
+      <c r="H164" s="39"/>
     </row>
     <row r="165" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A165" s="39"/>
-[...6 lines deleted...]
-      <c r="H165" s="40"/>
+      <c r="A165" s="38"/>
+      <c r="B165" s="39"/>
+      <c r="C165" s="39"/>
+      <c r="D165" s="39"/>
+      <c r="E165" s="39"/>
+      <c r="F165" s="39"/>
+      <c r="G165" s="39"/>
+      <c r="H165" s="39"/>
     </row>
     <row r="166" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A166" s="39"/>
-[...6 lines deleted...]
-      <c r="H166" s="40"/>
+      <c r="A166" s="38"/>
+      <c r="B166" s="39"/>
+      <c r="C166" s="39"/>
+      <c r="D166" s="39"/>
+      <c r="E166" s="39"/>
+      <c r="F166" s="39"/>
+      <c r="G166" s="39"/>
+      <c r="H166" s="39"/>
     </row>
     <row r="167" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A167" s="41"/>
-[...6 lines deleted...]
-      <c r="H167" s="40"/>
+      <c r="A167" s="40"/>
+      <c r="B167" s="41"/>
+      <c r="C167" s="41"/>
+      <c r="D167" s="41"/>
+      <c r="E167" s="41"/>
+      <c r="F167" s="41"/>
+      <c r="G167" s="41"/>
+      <c r="H167" s="39"/>
     </row>
     <row r="168" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A168" s="41"/>
-[...6 lines deleted...]
-      <c r="H168" s="40"/>
+      <c r="A168" s="40"/>
+      <c r="B168" s="41"/>
+      <c r="C168" s="41"/>
+      <c r="D168" s="41"/>
+      <c r="E168" s="41"/>
+      <c r="F168" s="41"/>
+      <c r="G168" s="41"/>
+      <c r="H168" s="39"/>
     </row>
     <row r="169" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A169" s="41"/>
-[...6 lines deleted...]
-      <c r="H169" s="40"/>
+      <c r="A169" s="40"/>
+      <c r="B169" s="39"/>
+      <c r="C169" s="41"/>
+      <c r="D169" s="39"/>
+      <c r="E169" s="41"/>
+      <c r="F169" s="39"/>
+      <c r="G169" s="41"/>
+      <c r="H169" s="39"/>
     </row>
     <row r="170" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A170" s="41"/>
-[...6 lines deleted...]
-      <c r="H170" s="40"/>
+      <c r="A170" s="40"/>
+      <c r="B170" s="41"/>
+      <c r="C170" s="41"/>
+      <c r="D170" s="41"/>
+      <c r="E170" s="41"/>
+      <c r="F170" s="41"/>
+      <c r="G170" s="41"/>
+      <c r="H170" s="39"/>
     </row>
     <row r="171" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A171" s="41"/>
-[...6 lines deleted...]
-      <c r="H171" s="40"/>
+      <c r="A171" s="40"/>
+      <c r="B171" s="41"/>
+      <c r="C171" s="41"/>
+      <c r="D171" s="41"/>
+      <c r="E171" s="41"/>
+      <c r="F171" s="41"/>
+      <c r="G171" s="41"/>
+      <c r="H171" s="39"/>
     </row>
     <row r="172" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A172" s="41"/>
-[...6 lines deleted...]
-      <c r="H172" s="40"/>
+      <c r="A172" s="40"/>
+      <c r="B172" s="41"/>
+      <c r="C172" s="41"/>
+      <c r="D172" s="41"/>
+      <c r="E172" s="41"/>
+      <c r="F172" s="41"/>
+      <c r="G172" s="41"/>
+      <c r="H172" s="39"/>
     </row>
     <row r="173" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A173" s="41"/>
-[...6 lines deleted...]
-      <c r="H173" s="40"/>
+      <c r="A173" s="40"/>
+      <c r="B173" s="39"/>
+      <c r="C173" s="41"/>
+      <c r="D173" s="39"/>
+      <c r="E173" s="41"/>
+      <c r="F173" s="39"/>
+      <c r="G173" s="41"/>
+      <c r="H173" s="39"/>
     </row>
     <row r="174" spans="1:8" s="14" customFormat="1">
-      <c r="A174" s="41"/>
-[...6 lines deleted...]
-      <c r="H174" s="40"/>
+      <c r="A174" s="40"/>
+      <c r="B174" s="41"/>
+      <c r="C174" s="41"/>
+      <c r="D174" s="39"/>
+      <c r="E174" s="41"/>
+      <c r="F174" s="39"/>
+      <c r="G174" s="41"/>
+      <c r="H174" s="39"/>
     </row>
     <row r="175" spans="1:8" s="14" customFormat="1">
-      <c r="A175" s="41"/>
-[...6 lines deleted...]
-      <c r="H175" s="40"/>
+      <c r="A175" s="40"/>
+      <c r="B175" s="41"/>
+      <c r="C175" s="41"/>
+      <c r="D175" s="41"/>
+      <c r="E175" s="41"/>
+      <c r="F175" s="41"/>
+      <c r="G175" s="41"/>
+      <c r="H175" s="39"/>
     </row>
     <row r="176" spans="1:8" s="14" customFormat="1">
-      <c r="A176" s="41"/>
-[...6 lines deleted...]
-      <c r="H176" s="40"/>
+      <c r="A176" s="40"/>
+      <c r="B176" s="41"/>
+      <c r="C176" s="41"/>
+      <c r="D176" s="41"/>
+      <c r="E176" s="41"/>
+      <c r="F176" s="41"/>
+      <c r="G176" s="41"/>
+      <c r="H176" s="39"/>
     </row>
     <row r="177" spans="1:8" s="14" customFormat="1">
-      <c r="A177" s="44"/>
-[...6 lines deleted...]
-      <c r="H177" s="45"/>
+      <c r="A177" s="43"/>
+      <c r="B177" s="44"/>
+      <c r="C177" s="45"/>
+      <c r="D177" s="44"/>
+      <c r="E177" s="45"/>
+      <c r="F177" s="44"/>
+      <c r="G177" s="45"/>
+      <c r="H177" s="44"/>
     </row>
     <row r="178" spans="1:8" s="14" customFormat="1" ht="21" customHeight="1">
-      <c r="A178" s="54"/>
-[...6 lines deleted...]
-      <c r="H178" s="54"/>
+      <c r="A178" s="53"/>
+      <c r="B178" s="53"/>
+      <c r="C178" s="53"/>
+      <c r="D178" s="53"/>
+      <c r="E178" s="53"/>
+      <c r="F178" s="53"/>
+      <c r="G178" s="53"/>
+      <c r="H178" s="53"/>
     </row>
     <row r="179" spans="1:8" s="14" customFormat="1">
       <c r="A179"/>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179"/>
     </row>
     <row r="180" spans="1:8" s="14" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A178:H178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>107</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="21"/>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A8" s="39"/>
-[...6 lines deleted...]
-      <c r="H8" s="40"/>
+      <c r="A8" s="38"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A9" s="39"/>
-[...6 lines deleted...]
-      <c r="H9" s="40"/>
+      <c r="A9" s="38"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A10" s="39"/>
-[...6 lines deleted...]
-      <c r="H10" s="40"/>
+      <c r="A10" s="38"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
     </row>
     <row r="11" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A11" s="39"/>
-[...6 lines deleted...]
-      <c r="H11" s="40"/>
+      <c r="A11" s="38"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
     </row>
     <row r="12" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A12" s="41"/>
-[...6 lines deleted...]
-      <c r="H12" s="40"/>
+      <c r="A12" s="40"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
     </row>
     <row r="13" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A13" s="41"/>
-[...6 lines deleted...]
-      <c r="H13" s="40"/>
+      <c r="A13" s="40"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
     </row>
     <row r="14" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A14" s="41"/>
-[...6 lines deleted...]
-      <c r="H14" s="42"/>
+      <c r="A14" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
     </row>
     <row r="15" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A15" s="41"/>
-[...6 lines deleted...]
-      <c r="H15" s="40"/>
+      <c r="A15" s="40"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
     </row>
     <row r="16" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A16" s="41"/>
-[...6 lines deleted...]
-      <c r="H16" s="40"/>
+      <c r="A16" s="40"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="39"/>
     </row>
     <row r="17" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A17" s="41"/>
-[...6 lines deleted...]
-      <c r="H17" s="40"/>
+      <c r="A17" s="40"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="39"/>
     </row>
     <row r="18" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A18" s="41"/>
-[...6 lines deleted...]
-      <c r="H18" s="42"/>
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
     </row>
     <row r="19" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A19" s="41"/>
-[...6 lines deleted...]
-      <c r="H19" s="40"/>
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
     </row>
     <row r="20" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A20" s="41"/>
-[...6 lines deleted...]
-      <c r="H20" s="40"/>
+      <c r="A20" s="40"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
     </row>
     <row r="21" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A21" s="41"/>
-[...6 lines deleted...]
-      <c r="H21" s="40"/>
+      <c r="A21" s="40"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="39"/>
     </row>
     <row r="22" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A22" s="41"/>
-[...6 lines deleted...]
-      <c r="H22" s="40"/>
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
     </row>
     <row r="23" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A23" s="41"/>
-[...6 lines deleted...]
-      <c r="H23" s="40"/>
+      <c r="A23" s="40"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
     </row>
     <row r="24" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A24" s="41"/>
-[...6 lines deleted...]
-      <c r="H24" s="40"/>
+      <c r="A24" s="40"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
     </row>
     <row r="25" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A25" s="41"/>
-[...6 lines deleted...]
-      <c r="H25" s="40"/>
+      <c r="A25" s="40"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
     </row>
     <row r="26" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A26" s="41"/>
-[...6 lines deleted...]
-      <c r="H26" s="42"/>
+      <c r="A26" s="40"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
     </row>
     <row r="27" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A27" s="41"/>
-[...6 lines deleted...]
-      <c r="H27" s="40"/>
+      <c r="A27" s="40"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="39"/>
     </row>
     <row r="28" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A28" s="41"/>
-[...6 lines deleted...]
-      <c r="H28" s="42"/>
+      <c r="A28" s="40"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="41"/>
     </row>
     <row r="29" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A29" s="41"/>
-[...6 lines deleted...]
-      <c r="H29" s="40"/>
+      <c r="A29" s="40"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
     </row>
     <row r="30" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A30" s="41"/>
-[...6 lines deleted...]
-      <c r="H30" s="40"/>
+      <c r="A30" s="40"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
     </row>
     <row r="31" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A31" s="41"/>
-[...6 lines deleted...]
-      <c r="H31" s="40"/>
+      <c r="A31" s="40"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
     </row>
     <row r="32" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A32" s="41"/>
-[...6 lines deleted...]
-      <c r="H32" s="40"/>
+      <c r="A32" s="40"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
     </row>
     <row r="33" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A33" s="41"/>
-[...6 lines deleted...]
-      <c r="H33" s="40"/>
+      <c r="A33" s="40"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
     </row>
     <row r="34" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A34" s="41"/>
-[...6 lines deleted...]
-      <c r="H34" s="40"/>
+      <c r="A34" s="40"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
     </row>
     <row r="35" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A35" s="41"/>
-[...6 lines deleted...]
-      <c r="H35" s="40"/>
+      <c r="A35" s="40"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
     </row>
     <row r="36" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A36" s="41"/>
-[...6 lines deleted...]
-      <c r="H36" s="40"/>
+      <c r="A36" s="40"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
     </row>
     <row r="37" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A37" s="41"/>
-[...6 lines deleted...]
-      <c r="H37" s="40"/>
+      <c r="A37" s="40"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
     </row>
     <row r="38" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A38" s="41"/>
-[...6 lines deleted...]
-      <c r="H38" s="40"/>
+      <c r="A38" s="40"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="39"/>
     </row>
     <row r="39" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A39" s="41"/>
-[...6 lines deleted...]
-      <c r="H39" s="40"/>
+      <c r="A39" s="40"/>
+      <c r="B39" s="41"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
     </row>
     <row r="40" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A40" s="41"/>
-[...6 lines deleted...]
-      <c r="H40" s="40"/>
+      <c r="A40" s="40"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
     </row>
     <row r="41" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A41" s="41"/>
-[...6 lines deleted...]
-      <c r="H41" s="40"/>
+      <c r="A41" s="40"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="39"/>
     </row>
     <row r="42" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A42" s="41"/>
-[...6 lines deleted...]
-      <c r="H42" s="40"/>
+      <c r="A42" s="40"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="39"/>
     </row>
     <row r="43" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A43" s="41"/>
-[...6 lines deleted...]
-      <c r="H43" s="40"/>
+      <c r="A43" s="40"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
     </row>
     <row r="44" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A44" s="41"/>
-[...6 lines deleted...]
-      <c r="H44" s="40"/>
+      <c r="A44" s="40"/>
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
     </row>
     <row r="45" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A45" s="41"/>
-[...6 lines deleted...]
-      <c r="H45" s="40"/>
+      <c r="A45" s="40"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="39"/>
     </row>
     <row r="46" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A46" s="39"/>
-[...6 lines deleted...]
-      <c r="H46" s="40"/>
+      <c r="A46" s="38"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
     </row>
     <row r="47" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A47" s="41"/>
-[...6 lines deleted...]
-      <c r="H47" s="42"/>
+      <c r="A47" s="40"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
     </row>
     <row r="48" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A48" s="41"/>
-[...6 lines deleted...]
-      <c r="H48" s="42"/>
+      <c r="A48" s="40"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
     </row>
     <row r="49" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A49" s="41"/>
-[...6 lines deleted...]
-      <c r="H49" s="40"/>
+      <c r="A49" s="40"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="39"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="39"/>
     </row>
     <row r="50" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A50" s="41"/>
-[...6 lines deleted...]
-      <c r="H50" s="40"/>
+      <c r="A50" s="40"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="41"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="39"/>
     </row>
     <row r="51" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A51" s="41"/>
-[...6 lines deleted...]
-      <c r="H51" s="42"/>
+      <c r="A51" s="40"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="41"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A52" s="41"/>
-[...6 lines deleted...]
-      <c r="H52" s="42"/>
+      <c r="A52" s="40"/>
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
     </row>
     <row r="53" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A53" s="41"/>
-[...6 lines deleted...]
-      <c r="H53" s="40"/>
+      <c r="A53" s="40"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
     </row>
     <row r="54" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A54" s="41"/>
-[...6 lines deleted...]
-      <c r="H54" s="40"/>
+      <c r="A54" s="40"/>
+      <c r="B54" s="39"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="39"/>
+      <c r="H54" s="39"/>
     </row>
     <row r="55" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A55" s="41"/>
-[...6 lines deleted...]
-      <c r="H55" s="40"/>
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
     </row>
     <row r="56" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A56" s="41"/>
-[...6 lines deleted...]
-      <c r="H56" s="40"/>
+      <c r="A56" s="40"/>
+      <c r="B56" s="41"/>
+      <c r="C56" s="41"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
     </row>
     <row r="57" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A57" s="41"/>
-[...6 lines deleted...]
-      <c r="H57" s="40"/>
+      <c r="A57" s="40"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="39"/>
     </row>
     <row r="58" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A58" s="41"/>
-[...6 lines deleted...]
-      <c r="H58" s="42"/>
+      <c r="A58" s="40"/>
+      <c r="B58" s="41"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="41"/>
+      <c r="E58" s="41"/>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
     </row>
     <row r="59" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A59" s="41"/>
-[...6 lines deleted...]
-      <c r="H59" s="40"/>
+      <c r="A59" s="40"/>
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="39"/>
+      <c r="F59" s="39"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="39"/>
     </row>
     <row r="60" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A60" s="41"/>
-[...6 lines deleted...]
-      <c r="H60" s="42"/>
+      <c r="A60" s="40"/>
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
     </row>
     <row r="61" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A61" s="39"/>
-[...6 lines deleted...]
-      <c r="H61" s="40"/>
+      <c r="A61" s="38"/>
+      <c r="B61" s="39"/>
+      <c r="C61" s="39"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="39"/>
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="39"/>
     </row>
     <row r="62" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A62" s="39"/>
-[...6 lines deleted...]
-      <c r="H62" s="40"/>
+      <c r="A62" s="38"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="39"/>
     </row>
     <row r="63" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A63" s="41"/>
-[...6 lines deleted...]
-      <c r="H63" s="40"/>
+      <c r="A63" s="40"/>
+      <c r="B63" s="42"/>
+      <c r="C63" s="42"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="42"/>
+      <c r="G63" s="42"/>
+      <c r="H63" s="39"/>
     </row>
     <row r="64" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A64" s="41"/>
-[...6 lines deleted...]
-      <c r="H64" s="40"/>
+      <c r="A64" s="40"/>
+      <c r="B64" s="42"/>
+      <c r="C64" s="42"/>
+      <c r="D64" s="42"/>
+      <c r="E64" s="42"/>
+      <c r="F64" s="42"/>
+      <c r="G64" s="42"/>
+      <c r="H64" s="39"/>
     </row>
     <row r="65" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A65" s="41"/>
-[...6 lines deleted...]
-      <c r="H65" s="43"/>
+      <c r="A65" s="40"/>
+      <c r="B65" s="42"/>
+      <c r="C65" s="42"/>
+      <c r="D65" s="42"/>
+      <c r="E65" s="42"/>
+      <c r="F65" s="42"/>
+      <c r="G65" s="42"/>
+      <c r="H65" s="42"/>
     </row>
     <row r="66" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A66" s="41"/>
-[...6 lines deleted...]
-      <c r="H66" s="43"/>
+      <c r="A66" s="40"/>
+      <c r="B66" s="42"/>
+      <c r="C66" s="42"/>
+      <c r="D66" s="42"/>
+      <c r="E66" s="42"/>
+      <c r="F66" s="42"/>
+      <c r="G66" s="42"/>
+      <c r="H66" s="42"/>
     </row>
     <row r="67" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A67" s="41"/>
-[...6 lines deleted...]
-      <c r="H67" s="43"/>
+      <c r="A67" s="40"/>
+      <c r="B67" s="42"/>
+      <c r="C67" s="42"/>
+      <c r="D67" s="42"/>
+      <c r="E67" s="42"/>
+      <c r="F67" s="42"/>
+      <c r="G67" s="42"/>
+      <c r="H67" s="42"/>
     </row>
     <row r="68" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A68" s="41"/>
-[...6 lines deleted...]
-      <c r="H68" s="40"/>
+      <c r="A68" s="40"/>
+      <c r="B68" s="42"/>
+      <c r="C68" s="42"/>
+      <c r="D68" s="42"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="42"/>
+      <c r="G68" s="42"/>
+      <c r="H68" s="39"/>
     </row>
     <row r="69" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A69" s="41"/>
-[...6 lines deleted...]
-      <c r="H69" s="43"/>
+      <c r="A69" s="40"/>
+      <c r="B69" s="42"/>
+      <c r="C69" s="42"/>
+      <c r="D69" s="42"/>
+      <c r="E69" s="42"/>
+      <c r="F69" s="42"/>
+      <c r="G69" s="42"/>
+      <c r="H69" s="42"/>
     </row>
     <row r="70" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A70" s="41"/>
-[...6 lines deleted...]
-      <c r="H70" s="43"/>
+      <c r="A70" s="40"/>
+      <c r="B70" s="42"/>
+      <c r="C70" s="42"/>
+      <c r="D70" s="42"/>
+      <c r="E70" s="42"/>
+      <c r="F70" s="42"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
     </row>
     <row r="71" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A71" s="41"/>
-[...6 lines deleted...]
-      <c r="H71" s="43"/>
+      <c r="A71" s="40"/>
+      <c r="B71" s="42"/>
+      <c r="C71" s="42"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="42"/>
     </row>
     <row r="72" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A72" s="41"/>
-[...6 lines deleted...]
-      <c r="H72" s="43"/>
+      <c r="A72" s="40"/>
+      <c r="B72" s="42"/>
+      <c r="C72" s="42"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="42"/>
+      <c r="G72" s="42"/>
+      <c r="H72" s="42"/>
     </row>
     <row r="73" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A73" s="41"/>
-[...6 lines deleted...]
-      <c r="H73" s="40"/>
+      <c r="A73" s="40"/>
+      <c r="B73" s="42"/>
+      <c r="C73" s="42"/>
+      <c r="D73" s="42"/>
+      <c r="E73" s="42"/>
+      <c r="F73" s="42"/>
+      <c r="G73" s="42"/>
+      <c r="H73" s="39"/>
     </row>
     <row r="74" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A74" s="41"/>
-[...6 lines deleted...]
-      <c r="H74" s="40"/>
+      <c r="A74" s="40"/>
+      <c r="B74" s="39"/>
+      <c r="C74" s="39"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="39"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="39"/>
+      <c r="H74" s="39"/>
     </row>
     <row r="75" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A75" s="41"/>
-[...6 lines deleted...]
-      <c r="H75" s="40"/>
+      <c r="A75" s="40"/>
+      <c r="B75" s="39"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="39"/>
     </row>
     <row r="76" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A76" s="41"/>
-[...6 lines deleted...]
-      <c r="H76" s="43"/>
+      <c r="A76" s="40"/>
+      <c r="B76" s="42"/>
+      <c r="C76" s="42"/>
+      <c r="D76" s="42"/>
+      <c r="E76" s="42"/>
+      <c r="F76" s="42"/>
+      <c r="G76" s="42"/>
+      <c r="H76" s="42"/>
     </row>
     <row r="77" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A77" s="41"/>
-[...6 lines deleted...]
-      <c r="H77" s="43"/>
+      <c r="A77" s="40"/>
+      <c r="B77" s="42"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="42"/>
+      <c r="F77" s="42"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="42"/>
     </row>
     <row r="78" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A78" s="41"/>
-[...6 lines deleted...]
-      <c r="H78" s="40"/>
+      <c r="A78" s="40"/>
+      <c r="B78" s="42"/>
+      <c r="C78" s="42"/>
+      <c r="D78" s="42"/>
+      <c r="E78" s="42"/>
+      <c r="F78" s="42"/>
+      <c r="G78" s="42"/>
+      <c r="H78" s="39"/>
     </row>
     <row r="79" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A79" s="41"/>
-[...6 lines deleted...]
-      <c r="H79" s="43"/>
+      <c r="A79" s="40"/>
+      <c r="B79" s="42"/>
+      <c r="C79" s="42"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="42"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="42"/>
     </row>
     <row r="80" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A80" s="41"/>
-[...6 lines deleted...]
-      <c r="H80" s="43"/>
+      <c r="A80" s="40"/>
+      <c r="B80" s="42"/>
+      <c r="C80" s="42"/>
+      <c r="D80" s="42"/>
+      <c r="E80" s="42"/>
+      <c r="F80" s="42"/>
+      <c r="G80" s="42"/>
+      <c r="H80" s="42"/>
     </row>
     <row r="81" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A81" s="41"/>
-[...6 lines deleted...]
-      <c r="H81" s="40"/>
+      <c r="A81" s="40"/>
+      <c r="B81" s="39"/>
+      <c r="C81" s="42"/>
+      <c r="D81" s="39"/>
+      <c r="E81" s="42"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="39"/>
     </row>
     <row r="82" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A82" s="41"/>
-[...6 lines deleted...]
-      <c r="H82" s="40"/>
+      <c r="A82" s="40"/>
+      <c r="B82" s="39"/>
+      <c r="C82" s="42"/>
+      <c r="D82" s="39"/>
+      <c r="E82" s="42"/>
+      <c r="F82" s="39"/>
+      <c r="G82" s="42"/>
+      <c r="H82" s="39"/>
     </row>
     <row r="83" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A83" s="41"/>
-[...6 lines deleted...]
-      <c r="H83" s="43"/>
+      <c r="A83" s="40"/>
+      <c r="B83" s="42"/>
+      <c r="C83" s="42"/>
+      <c r="D83" s="42"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="42"/>
+      <c r="G83" s="42"/>
+      <c r="H83" s="42"/>
     </row>
     <row r="84" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A84" s="41"/>
-[...6 lines deleted...]
-      <c r="H84" s="43"/>
+      <c r="A84" s="40"/>
+      <c r="B84" s="42"/>
+      <c r="C84" s="42"/>
+      <c r="D84" s="42"/>
+      <c r="E84" s="42"/>
+      <c r="F84" s="42"/>
+      <c r="G84" s="42"/>
+      <c r="H84" s="42"/>
     </row>
     <row r="85" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A85" s="41"/>
-[...6 lines deleted...]
-      <c r="H85" s="40"/>
+      <c r="A85" s="40"/>
+      <c r="B85" s="39"/>
+      <c r="C85" s="42"/>
+      <c r="D85" s="39"/>
+      <c r="E85" s="42"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="42"/>
+      <c r="H85" s="39"/>
     </row>
     <row r="86" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A86" s="41"/>
-[...6 lines deleted...]
-      <c r="H86" s="40"/>
+      <c r="A86" s="40"/>
+      <c r="B86" s="39"/>
+      <c r="C86" s="42"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="42"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="42"/>
+      <c r="H86" s="39"/>
     </row>
     <row r="87" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A87" s="41"/>
-[...6 lines deleted...]
-      <c r="H87" s="43"/>
+      <c r="A87" s="40"/>
+      <c r="B87" s="42"/>
+      <c r="C87" s="42"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="42"/>
+      <c r="F87" s="42"/>
+      <c r="G87" s="42"/>
+      <c r="H87" s="42"/>
     </row>
     <row r="88" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A88" s="41"/>
-[...6 lines deleted...]
-      <c r="H88" s="43"/>
+      <c r="A88" s="40"/>
+      <c r="B88" s="42"/>
+      <c r="C88" s="42"/>
+      <c r="D88" s="42"/>
+      <c r="E88" s="42"/>
+      <c r="F88" s="42"/>
+      <c r="G88" s="42"/>
+      <c r="H88" s="42"/>
     </row>
     <row r="89" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A89" s="41"/>
-[...6 lines deleted...]
-      <c r="H89" s="40"/>
+      <c r="A89" s="40"/>
+      <c r="B89" s="42"/>
+      <c r="C89" s="42"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
     </row>
     <row r="90" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A90" s="41"/>
-[...6 lines deleted...]
-      <c r="H90" s="43"/>
+      <c r="A90" s="40"/>
+      <c r="B90" s="42"/>
+      <c r="C90" s="42"/>
+      <c r="D90" s="42"/>
+      <c r="E90" s="42"/>
+      <c r="F90" s="42"/>
+      <c r="G90" s="42"/>
+      <c r="H90" s="42"/>
     </row>
     <row r="91" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A91" s="41"/>
-[...6 lines deleted...]
-      <c r="H91" s="43"/>
+      <c r="A91" s="40"/>
+      <c r="B91" s="42"/>
+      <c r="C91" s="42"/>
+      <c r="D91" s="42"/>
+      <c r="E91" s="42"/>
+      <c r="F91" s="42"/>
+      <c r="G91" s="42"/>
+      <c r="H91" s="42"/>
     </row>
     <row r="92" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A92" s="41"/>
-[...6 lines deleted...]
-      <c r="H92" s="40"/>
+      <c r="A92" s="40"/>
+      <c r="B92" s="42"/>
+      <c r="C92" s="42"/>
+      <c r="D92" s="42"/>
+      <c r="E92" s="42"/>
+      <c r="F92" s="42"/>
+      <c r="G92" s="42"/>
+      <c r="H92" s="39"/>
     </row>
     <row r="93" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A93" s="41"/>
-[...6 lines deleted...]
-      <c r="H93" s="40"/>
+      <c r="A93" s="40"/>
+      <c r="B93" s="42"/>
+      <c r="C93" s="42"/>
+      <c r="D93" s="42"/>
+      <c r="E93" s="42"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="42"/>
+      <c r="H93" s="39"/>
     </row>
     <row r="94" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A94" s="41"/>
-[...6 lines deleted...]
-      <c r="H94" s="40"/>
+      <c r="A94" s="40"/>
+      <c r="B94" s="42"/>
+      <c r="C94" s="42"/>
+      <c r="D94" s="42"/>
+      <c r="E94" s="42"/>
+      <c r="F94" s="42"/>
+      <c r="G94" s="42"/>
+      <c r="H94" s="39"/>
     </row>
     <row r="95" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A95" s="41"/>
-[...6 lines deleted...]
-      <c r="H95" s="40"/>
+      <c r="A95" s="40"/>
+      <c r="B95" s="42"/>
+      <c r="C95" s="42"/>
+      <c r="D95" s="42"/>
+      <c r="E95" s="42"/>
+      <c r="F95" s="42"/>
+      <c r="G95" s="42"/>
+      <c r="H95" s="39"/>
     </row>
     <row r="96" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A96" s="39"/>
-[...6 lines deleted...]
-      <c r="H96" s="40"/>
+      <c r="A96" s="38"/>
+      <c r="B96" s="39"/>
+      <c r="C96" s="39"/>
+      <c r="D96" s="39"/>
+      <c r="E96" s="39"/>
+      <c r="F96" s="39"/>
+      <c r="G96" s="39"/>
+      <c r="H96" s="39"/>
     </row>
     <row r="97" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A97" s="41"/>
-[...6 lines deleted...]
-      <c r="H97" s="42"/>
+      <c r="A97" s="40"/>
+      <c r="B97" s="41"/>
+      <c r="C97" s="41"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="41"/>
+      <c r="G97" s="41"/>
+      <c r="H97" s="41"/>
     </row>
     <row r="98" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A98" s="41"/>
-[...6 lines deleted...]
-      <c r="H98" s="42"/>
+      <c r="A98" s="40"/>
+      <c r="B98" s="41"/>
+      <c r="C98" s="41"/>
+      <c r="D98" s="41"/>
+      <c r="E98" s="41"/>
+      <c r="F98" s="41"/>
+      <c r="G98" s="41"/>
+      <c r="H98" s="41"/>
     </row>
     <row r="99" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A99" s="41"/>
-[...6 lines deleted...]
-      <c r="H99" s="40"/>
+      <c r="A99" s="40"/>
+      <c r="B99" s="41"/>
+      <c r="C99" s="41"/>
+      <c r="D99" s="41"/>
+      <c r="E99" s="41"/>
+      <c r="F99" s="41"/>
+      <c r="G99" s="41"/>
+      <c r="H99" s="39"/>
     </row>
     <row r="100" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A100" s="41"/>
-[...6 lines deleted...]
-      <c r="H100" s="40"/>
+      <c r="A100" s="40"/>
+      <c r="B100" s="41"/>
+      <c r="C100" s="41"/>
+      <c r="D100" s="41"/>
+      <c r="E100" s="41"/>
+      <c r="F100" s="41"/>
+      <c r="G100" s="41"/>
+      <c r="H100" s="39"/>
     </row>
     <row r="101" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A101" s="41"/>
-[...6 lines deleted...]
-      <c r="H101" s="40"/>
+      <c r="A101" s="40"/>
+      <c r="B101" s="39"/>
+      <c r="C101" s="41"/>
+      <c r="D101" s="39"/>
+      <c r="E101" s="41"/>
+      <c r="F101" s="39"/>
+      <c r="G101" s="41"/>
+      <c r="H101" s="39"/>
     </row>
     <row r="102" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A102" s="39"/>
-[...6 lines deleted...]
-      <c r="H102" s="40"/>
+      <c r="A102" s="38"/>
+      <c r="B102" s="39"/>
+      <c r="C102" s="39"/>
+      <c r="D102" s="39"/>
+      <c r="E102" s="39"/>
+      <c r="F102" s="39"/>
+      <c r="G102" s="39"/>
+      <c r="H102" s="39"/>
     </row>
     <row r="103" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A103" s="39"/>
-[...6 lines deleted...]
-      <c r="H103" s="40"/>
+      <c r="A103" s="38"/>
+      <c r="B103" s="39"/>
+      <c r="C103" s="39"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="39"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="39"/>
+      <c r="H103" s="39"/>
     </row>
     <row r="104" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A104" s="39"/>
-[...6 lines deleted...]
-      <c r="H104" s="40"/>
+      <c r="A104" s="38"/>
+      <c r="B104" s="39"/>
+      <c r="C104" s="39"/>
+      <c r="D104" s="39"/>
+      <c r="E104" s="39"/>
+      <c r="F104" s="39"/>
+      <c r="G104" s="39"/>
+      <c r="H104" s="39"/>
     </row>
     <row r="105" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A105" s="39"/>
-[...6 lines deleted...]
-      <c r="H105" s="40"/>
+      <c r="A105" s="38"/>
+      <c r="B105" s="39"/>
+      <c r="C105" s="39"/>
+      <c r="D105" s="39"/>
+      <c r="E105" s="39"/>
+      <c r="F105" s="39"/>
+      <c r="G105" s="39"/>
+      <c r="H105" s="39"/>
     </row>
     <row r="106" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A106" s="39"/>
-[...6 lines deleted...]
-      <c r="H106" s="40"/>
+      <c r="A106" s="38"/>
+      <c r="B106" s="39"/>
+      <c r="C106" s="39"/>
+      <c r="D106" s="39"/>
+      <c r="E106" s="39"/>
+      <c r="F106" s="39"/>
+      <c r="G106" s="39"/>
+      <c r="H106" s="39"/>
     </row>
     <row r="107" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A107" s="41"/>
-[...6 lines deleted...]
-      <c r="H107" s="40"/>
+      <c r="A107" s="40"/>
+      <c r="B107" s="39"/>
+      <c r="C107" s="41"/>
+      <c r="D107" s="39"/>
+      <c r="E107" s="41"/>
+      <c r="F107" s="39"/>
+      <c r="G107" s="41"/>
+      <c r="H107" s="39"/>
     </row>
     <row r="108" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A108" s="41"/>
-[...6 lines deleted...]
-      <c r="H108" s="40"/>
+      <c r="A108" s="40"/>
+      <c r="B108" s="39"/>
+      <c r="C108" s="41"/>
+      <c r="D108" s="39"/>
+      <c r="E108" s="39"/>
+      <c r="F108" s="39"/>
+      <c r="G108" s="39"/>
+      <c r="H108" s="39"/>
     </row>
     <row r="109" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A109" s="41"/>
-[...6 lines deleted...]
-      <c r="H109" s="40"/>
+      <c r="A109" s="40"/>
+      <c r="B109" s="39"/>
+      <c r="C109" s="41"/>
+      <c r="D109" s="39"/>
+      <c r="E109" s="41"/>
+      <c r="F109" s="39"/>
+      <c r="G109" s="41"/>
+      <c r="H109" s="39"/>
     </row>
     <row r="110" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A110" s="39"/>
-[...6 lines deleted...]
-      <c r="H110" s="40"/>
+      <c r="A110" s="38"/>
+      <c r="B110" s="39"/>
+      <c r="C110" s="39"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="39"/>
+      <c r="F110" s="39"/>
+      <c r="G110" s="39"/>
+      <c r="H110" s="39"/>
     </row>
     <row r="111" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A111" s="39"/>
-[...6 lines deleted...]
-      <c r="H111" s="40"/>
+      <c r="A111" s="38"/>
+      <c r="B111" s="39"/>
+      <c r="C111" s="39"/>
+      <c r="D111" s="39"/>
+      <c r="E111" s="39"/>
+      <c r="F111" s="39"/>
+      <c r="G111" s="39"/>
+      <c r="H111" s="39"/>
     </row>
     <row r="112" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A112" s="39"/>
-[...6 lines deleted...]
-      <c r="H112" s="40"/>
+      <c r="A112" s="38"/>
+      <c r="B112" s="39"/>
+      <c r="C112" s="39"/>
+      <c r="D112" s="39"/>
+      <c r="E112" s="39"/>
+      <c r="F112" s="39"/>
+      <c r="G112" s="39"/>
+      <c r="H112" s="39"/>
     </row>
     <row r="113" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A113" s="41"/>
-[...6 lines deleted...]
-      <c r="H113" s="43"/>
+      <c r="A113" s="40"/>
+      <c r="B113" s="42"/>
+      <c r="C113" s="42"/>
+      <c r="D113" s="42"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+      <c r="G113" s="42"/>
+      <c r="H113" s="42"/>
     </row>
     <row r="114" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A114" s="41"/>
-[...6 lines deleted...]
-      <c r="H114" s="43"/>
+      <c r="A114" s="40"/>
+      <c r="B114" s="42"/>
+      <c r="C114" s="42"/>
+      <c r="D114" s="42"/>
+      <c r="E114" s="42"/>
+      <c r="F114" s="42"/>
+      <c r="G114" s="42"/>
+      <c r="H114" s="42"/>
     </row>
     <row r="115" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A115" s="41"/>
-[...6 lines deleted...]
-      <c r="H115" s="43"/>
+      <c r="A115" s="40"/>
+      <c r="B115" s="42"/>
+      <c r="C115" s="42"/>
+      <c r="D115" s="42"/>
+      <c r="E115" s="42"/>
+      <c r="F115" s="42"/>
+      <c r="G115" s="42"/>
+      <c r="H115" s="42"/>
     </row>
     <row r="116" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A116" s="41"/>
-[...6 lines deleted...]
-      <c r="H116" s="40"/>
+      <c r="A116" s="40"/>
+      <c r="B116" s="39"/>
+      <c r="C116" s="39"/>
+      <c r="D116" s="39"/>
+      <c r="E116" s="39"/>
+      <c r="F116" s="39"/>
+      <c r="G116" s="39"/>
+      <c r="H116" s="39"/>
     </row>
     <row r="117" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A117" s="41"/>
-[...6 lines deleted...]
-      <c r="H117" s="40"/>
+      <c r="A117" s="40"/>
+      <c r="B117" s="39"/>
+      <c r="C117" s="39"/>
+      <c r="D117" s="39"/>
+      <c r="E117" s="39"/>
+      <c r="F117" s="39"/>
+      <c r="G117" s="39"/>
+      <c r="H117" s="39"/>
     </row>
     <row r="118" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A118" s="39"/>
-[...6 lines deleted...]
-      <c r="H118" s="40"/>
+      <c r="A118" s="38"/>
+      <c r="B118" s="39"/>
+      <c r="C118" s="39"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="39"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="39"/>
     </row>
     <row r="119" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A119" s="39"/>
-[...6 lines deleted...]
-      <c r="H119" s="40"/>
+      <c r="A119" s="38"/>
+      <c r="B119" s="39"/>
+      <c r="C119" s="39"/>
+      <c r="D119" s="39"/>
+      <c r="E119" s="39"/>
+      <c r="F119" s="39"/>
+      <c r="G119" s="39"/>
+      <c r="H119" s="39"/>
     </row>
     <row r="120" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A120" s="41"/>
-[...6 lines deleted...]
-      <c r="H120" s="40"/>
+      <c r="A120" s="40"/>
+      <c r="B120" s="42"/>
+      <c r="C120" s="42"/>
+      <c r="D120" s="39"/>
+      <c r="E120" s="42"/>
+      <c r="F120" s="39"/>
+      <c r="G120" s="42"/>
+      <c r="H120" s="39"/>
     </row>
     <row r="121" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A121" s="41"/>
-[...6 lines deleted...]
-      <c r="H121" s="40"/>
+      <c r="A121" s="40"/>
+      <c r="B121" s="39"/>
+      <c r="C121" s="42"/>
+      <c r="D121" s="39"/>
+      <c r="E121" s="42"/>
+      <c r="F121" s="39"/>
+      <c r="G121" s="42"/>
+      <c r="H121" s="39"/>
     </row>
     <row r="122" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A122" s="41"/>
-[...6 lines deleted...]
-      <c r="H122" s="40"/>
+      <c r="A122" s="40"/>
+      <c r="B122" s="42"/>
+      <c r="C122" s="42"/>
+      <c r="D122" s="39"/>
+      <c r="E122" s="42"/>
+      <c r="F122" s="39"/>
+      <c r="G122" s="42"/>
+      <c r="H122" s="39"/>
     </row>
     <row r="123" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A123" s="41"/>
-[...6 lines deleted...]
-      <c r="H123" s="40"/>
+      <c r="A123" s="40"/>
+      <c r="B123" s="39"/>
+      <c r="C123" s="42"/>
+      <c r="D123" s="39"/>
+      <c r="E123" s="42"/>
+      <c r="F123" s="39"/>
+      <c r="G123" s="42"/>
+      <c r="H123" s="39"/>
     </row>
     <row r="124" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A124" s="41"/>
-[...6 lines deleted...]
-      <c r="H124" s="40"/>
+      <c r="A124" s="40"/>
+      <c r="B124" s="39"/>
+      <c r="C124" s="42"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="42"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="42"/>
+      <c r="H124" s="39"/>
     </row>
     <row r="125" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A125" s="41"/>
-[...6 lines deleted...]
-      <c r="H125" s="40"/>
+      <c r="A125" s="40"/>
+      <c r="B125" s="42"/>
+      <c r="C125" s="42"/>
+      <c r="D125" s="42"/>
+      <c r="E125" s="42"/>
+      <c r="F125" s="42"/>
+      <c r="G125" s="42"/>
+      <c r="H125" s="39"/>
     </row>
     <row r="126" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A126" s="41"/>
-[...6 lines deleted...]
-      <c r="H126" s="40"/>
+      <c r="A126" s="40"/>
+      <c r="B126" s="42"/>
+      <c r="C126" s="42"/>
+      <c r="D126" s="42"/>
+      <c r="E126" s="42"/>
+      <c r="F126" s="42"/>
+      <c r="G126" s="42"/>
+      <c r="H126" s="39"/>
     </row>
     <row r="127" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A127" s="39"/>
-[...6 lines deleted...]
-      <c r="H127" s="40"/>
+      <c r="A127" s="38"/>
+      <c r="B127" s="39"/>
+      <c r="C127" s="39"/>
+      <c r="D127" s="39"/>
+      <c r="E127" s="39"/>
+      <c r="F127" s="39"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="39"/>
     </row>
     <row r="128" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A128" s="41"/>
-[...6 lines deleted...]
-      <c r="H128" s="40"/>
+      <c r="A128" s="40"/>
+      <c r="B128" s="41"/>
+      <c r="C128" s="41"/>
+      <c r="D128" s="39"/>
+      <c r="E128" s="39"/>
+      <c r="F128" s="39"/>
+      <c r="G128" s="39"/>
+      <c r="H128" s="39"/>
     </row>
     <row r="129" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A129" s="41"/>
-[...6 lines deleted...]
-      <c r="H129" s="40"/>
+      <c r="A129" s="40"/>
+      <c r="B129" s="41"/>
+      <c r="C129" s="41"/>
+      <c r="D129" s="39"/>
+      <c r="E129" s="39"/>
+      <c r="F129" s="39"/>
+      <c r="G129" s="39"/>
+      <c r="H129" s="39"/>
     </row>
     <row r="130" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A130" s="41"/>
-[...6 lines deleted...]
-      <c r="H130" s="42"/>
+      <c r="A130" s="40"/>
+      <c r="B130" s="41"/>
+      <c r="C130" s="41"/>
+      <c r="D130" s="41"/>
+      <c r="E130" s="41"/>
+      <c r="F130" s="41"/>
+      <c r="G130" s="41"/>
+      <c r="H130" s="41"/>
     </row>
     <row r="131" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A131" s="41"/>
-[...6 lines deleted...]
-      <c r="H131" s="42"/>
+      <c r="A131" s="40"/>
+      <c r="B131" s="41"/>
+      <c r="C131" s="41"/>
+      <c r="D131" s="41"/>
+      <c r="E131" s="41"/>
+      <c r="F131" s="41"/>
+      <c r="G131" s="41"/>
+      <c r="H131" s="41"/>
     </row>
     <row r="132" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A132" s="41"/>
-[...6 lines deleted...]
-      <c r="H132" s="40"/>
+      <c r="A132" s="40"/>
+      <c r="B132" s="42"/>
+      <c r="C132" s="42"/>
+      <c r="D132" s="39"/>
+      <c r="E132" s="39"/>
+      <c r="F132" s="39"/>
+      <c r="G132" s="39"/>
+      <c r="H132" s="39"/>
     </row>
     <row r="133" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A133" s="41"/>
-[...6 lines deleted...]
-      <c r="H133" s="40"/>
+      <c r="A133" s="40"/>
+      <c r="B133" s="42"/>
+      <c r="C133" s="42"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="39"/>
+      <c r="F133" s="39"/>
+      <c r="G133" s="39"/>
+      <c r="H133" s="39"/>
     </row>
     <row r="134" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A134" s="41"/>
-[...6 lines deleted...]
-      <c r="H134" s="40"/>
+      <c r="A134" s="40"/>
+      <c r="B134" s="39"/>
+      <c r="C134" s="42"/>
+      <c r="D134" s="39"/>
+      <c r="E134" s="42"/>
+      <c r="F134" s="39"/>
+      <c r="G134" s="42"/>
+      <c r="H134" s="39"/>
     </row>
     <row r="135" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A135" s="41"/>
-[...6 lines deleted...]
-      <c r="H135" s="40"/>
+      <c r="A135" s="40"/>
+      <c r="B135" s="39"/>
+      <c r="C135" s="39"/>
+      <c r="D135" s="39"/>
+      <c r="E135" s="39"/>
+      <c r="F135" s="39"/>
+      <c r="G135" s="39"/>
+      <c r="H135" s="39"/>
     </row>
     <row r="136" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A136" s="41"/>
-[...6 lines deleted...]
-      <c r="H136" s="40"/>
+      <c r="A136" s="40"/>
+      <c r="B136" s="39"/>
+      <c r="C136" s="42"/>
+      <c r="D136" s="39"/>
+      <c r="E136" s="42"/>
+      <c r="F136" s="39"/>
+      <c r="G136" s="42"/>
+      <c r="H136" s="39"/>
     </row>
     <row r="137" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A137" s="41"/>
-[...6 lines deleted...]
-      <c r="H137" s="40"/>
+      <c r="A137" s="40"/>
+      <c r="B137" s="42"/>
+      <c r="C137" s="42"/>
+      <c r="D137" s="42"/>
+      <c r="E137" s="42"/>
+      <c r="F137" s="42"/>
+      <c r="G137" s="42"/>
+      <c r="H137" s="39"/>
     </row>
     <row r="138" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A138" s="41"/>
-[...6 lines deleted...]
-      <c r="H138" s="40"/>
+      <c r="A138" s="40"/>
+      <c r="B138" s="42"/>
+      <c r="C138" s="42"/>
+      <c r="D138" s="42"/>
+      <c r="E138" s="42"/>
+      <c r="F138" s="42"/>
+      <c r="G138" s="42"/>
+      <c r="H138" s="39"/>
     </row>
     <row r="139" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A139" s="41"/>
-[...6 lines deleted...]
-      <c r="H139" s="40"/>
+      <c r="A139" s="40"/>
+      <c r="B139" s="39"/>
+      <c r="C139" s="42"/>
+      <c r="D139" s="39"/>
+      <c r="E139" s="42"/>
+      <c r="F139" s="39"/>
+      <c r="G139" s="42"/>
+      <c r="H139" s="39"/>
     </row>
     <row r="140" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A140" s="41"/>
-[...6 lines deleted...]
-      <c r="H140" s="40"/>
+      <c r="A140" s="40"/>
+      <c r="B140" s="42"/>
+      <c r="C140" s="42"/>
+      <c r="D140" s="39"/>
+      <c r="E140" s="39"/>
+      <c r="F140" s="39"/>
+      <c r="G140" s="39"/>
+      <c r="H140" s="39"/>
     </row>
     <row r="141" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A141" s="41"/>
-[...6 lines deleted...]
-      <c r="H141" s="40"/>
+      <c r="A141" s="40"/>
+      <c r="B141" s="42"/>
+      <c r="C141" s="42"/>
+      <c r="D141" s="39"/>
+      <c r="E141" s="39"/>
+      <c r="F141" s="39"/>
+      <c r="G141" s="39"/>
+      <c r="H141" s="39"/>
     </row>
     <row r="142" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A142" s="39"/>
-[...6 lines deleted...]
-      <c r="H142" s="40"/>
+      <c r="A142" s="38"/>
+      <c r="B142" s="39"/>
+      <c r="C142" s="39"/>
+      <c r="D142" s="39"/>
+      <c r="E142" s="39"/>
+      <c r="F142" s="39"/>
+      <c r="G142" s="39"/>
+      <c r="H142" s="39"/>
     </row>
     <row r="143" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A143" s="41"/>
-[...6 lines deleted...]
-      <c r="H143" s="43"/>
+      <c r="A143" s="40"/>
+      <c r="B143" s="42"/>
+      <c r="C143" s="42"/>
+      <c r="D143" s="42"/>
+      <c r="E143" s="42"/>
+      <c r="F143" s="42"/>
+      <c r="G143" s="42"/>
+      <c r="H143" s="42"/>
     </row>
     <row r="144" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A144" s="41"/>
-[...6 lines deleted...]
-      <c r="H144" s="43"/>
+      <c r="A144" s="40"/>
+      <c r="B144" s="42"/>
+      <c r="C144" s="42"/>
+      <c r="D144" s="42"/>
+      <c r="E144" s="42"/>
+      <c r="F144" s="42"/>
+      <c r="G144" s="42"/>
+      <c r="H144" s="42"/>
     </row>
     <row r="145" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A145" s="41"/>
-[...6 lines deleted...]
-      <c r="H145" s="43"/>
+      <c r="A145" s="40"/>
+      <c r="B145" s="42"/>
+      <c r="C145" s="42"/>
+      <c r="D145" s="42"/>
+      <c r="E145" s="42"/>
+      <c r="F145" s="42"/>
+      <c r="G145" s="42"/>
+      <c r="H145" s="42"/>
     </row>
     <row r="146" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A146" s="41"/>
-[...6 lines deleted...]
-      <c r="H146" s="43"/>
+      <c r="A146" s="40"/>
+      <c r="B146" s="42"/>
+      <c r="C146" s="42"/>
+      <c r="D146" s="42"/>
+      <c r="E146" s="42"/>
+      <c r="F146" s="42"/>
+      <c r="G146" s="42"/>
+      <c r="H146" s="42"/>
     </row>
     <row r="147" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A147" s="41"/>
-[...6 lines deleted...]
-      <c r="H147" s="43"/>
+      <c r="A147" s="40"/>
+      <c r="B147" s="42"/>
+      <c r="C147" s="42"/>
+      <c r="D147" s="42"/>
+      <c r="E147" s="42"/>
+      <c r="F147" s="42"/>
+      <c r="G147" s="42"/>
+      <c r="H147" s="42"/>
     </row>
     <row r="148" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A148" s="41"/>
-[...6 lines deleted...]
-      <c r="H148" s="43"/>
+      <c r="A148" s="40"/>
+      <c r="B148" s="42"/>
+      <c r="C148" s="42"/>
+      <c r="D148" s="42"/>
+      <c r="E148" s="42"/>
+      <c r="F148" s="42"/>
+      <c r="G148" s="42"/>
+      <c r="H148" s="42"/>
     </row>
     <row r="149" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A149" s="41"/>
-[...6 lines deleted...]
-      <c r="H149" s="43"/>
+      <c r="A149" s="40"/>
+      <c r="B149" s="42"/>
+      <c r="C149" s="42"/>
+      <c r="D149" s="42"/>
+      <c r="E149" s="42"/>
+      <c r="F149" s="39"/>
+      <c r="G149" s="42"/>
+      <c r="H149" s="42"/>
     </row>
     <row r="150" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A150" s="41"/>
-[...6 lines deleted...]
-      <c r="H150" s="43"/>
+      <c r="A150" s="40"/>
+      <c r="B150" s="42"/>
+      <c r="C150" s="42"/>
+      <c r="D150" s="42"/>
+      <c r="E150" s="42"/>
+      <c r="F150" s="39"/>
+      <c r="G150" s="42"/>
+      <c r="H150" s="42"/>
     </row>
     <row r="151" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A151" s="41"/>
-[...6 lines deleted...]
-      <c r="H151" s="43"/>
+      <c r="A151" s="40"/>
+      <c r="B151" s="42"/>
+      <c r="C151" s="42"/>
+      <c r="D151" s="42"/>
+      <c r="E151" s="42"/>
+      <c r="F151" s="39"/>
+      <c r="G151" s="42"/>
+      <c r="H151" s="42"/>
     </row>
     <row r="152" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A152" s="41"/>
-[...6 lines deleted...]
-      <c r="H152" s="40"/>
+      <c r="A152" s="40"/>
+      <c r="B152" s="39"/>
+      <c r="C152" s="42"/>
+      <c r="D152" s="39"/>
+      <c r="E152" s="42"/>
+      <c r="F152" s="39"/>
+      <c r="G152" s="39"/>
+      <c r="H152" s="39"/>
     </row>
     <row r="153" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A153" s="39"/>
-[...6 lines deleted...]
-      <c r="H153" s="40"/>
+      <c r="A153" s="38"/>
+      <c r="B153" s="39"/>
+      <c r="C153" s="39"/>
+      <c r="D153" s="39"/>
+      <c r="E153" s="39"/>
+      <c r="F153" s="39"/>
+      <c r="G153" s="39"/>
+      <c r="H153" s="39"/>
     </row>
     <row r="154" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A154" s="41"/>
-[...6 lines deleted...]
-      <c r="H154" s="40"/>
+      <c r="A154" s="40"/>
+      <c r="B154" s="42"/>
+      <c r="C154" s="42"/>
+      <c r="D154" s="42"/>
+      <c r="E154" s="42"/>
+      <c r="F154" s="42"/>
+      <c r="G154" s="42"/>
+      <c r="H154" s="39"/>
     </row>
     <row r="155" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A155" s="41"/>
-[...6 lines deleted...]
-      <c r="H155" s="40"/>
+      <c r="A155" s="40"/>
+      <c r="B155" s="42"/>
+      <c r="C155" s="42"/>
+      <c r="D155" s="42"/>
+      <c r="E155" s="42"/>
+      <c r="F155" s="42"/>
+      <c r="G155" s="42"/>
+      <c r="H155" s="39"/>
     </row>
     <row r="156" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A156" s="39"/>
-[...6 lines deleted...]
-      <c r="H156" s="40"/>
+      <c r="A156" s="38"/>
+      <c r="B156" s="39"/>
+      <c r="C156" s="39"/>
+      <c r="D156" s="39"/>
+      <c r="E156" s="39"/>
+      <c r="F156" s="39"/>
+      <c r="G156" s="39"/>
+      <c r="H156" s="39"/>
     </row>
     <row r="157" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A157" s="39"/>
-[...6 lines deleted...]
-      <c r="H157" s="40"/>
+      <c r="A157" s="38"/>
+      <c r="B157" s="39"/>
+      <c r="C157" s="39"/>
+      <c r="D157" s="39"/>
+      <c r="E157" s="39"/>
+      <c r="F157" s="39"/>
+      <c r="G157" s="39"/>
+      <c r="H157" s="39"/>
     </row>
     <row r="158" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A158" s="41"/>
-[...6 lines deleted...]
-      <c r="H158" s="43"/>
+      <c r="A158" s="40"/>
+      <c r="B158" s="39"/>
+      <c r="C158" s="42"/>
+      <c r="D158" s="39"/>
+      <c r="E158" s="42"/>
+      <c r="F158" s="39"/>
+      <c r="G158" s="42"/>
+      <c r="H158" s="42"/>
     </row>
     <row r="159" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A159" s="41"/>
-[...6 lines deleted...]
-      <c r="H159" s="43"/>
+      <c r="A159" s="40"/>
+      <c r="B159" s="39"/>
+      <c r="C159" s="42"/>
+      <c r="D159" s="39"/>
+      <c r="E159" s="42"/>
+      <c r="F159" s="39"/>
+      <c r="G159" s="42"/>
+      <c r="H159" s="42"/>
     </row>
     <row r="160" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A160" s="41"/>
-[...6 lines deleted...]
-      <c r="H160" s="43"/>
+      <c r="A160" s="40"/>
+      <c r="B160" s="42"/>
+      <c r="C160" s="42"/>
+      <c r="D160" s="42"/>
+      <c r="E160" s="42"/>
+      <c r="F160" s="42"/>
+      <c r="G160" s="42"/>
+      <c r="H160" s="42"/>
     </row>
     <row r="161" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A161" s="41"/>
-[...6 lines deleted...]
-      <c r="H161" s="43"/>
+      <c r="A161" s="40"/>
+      <c r="B161" s="42"/>
+      <c r="C161" s="42"/>
+      <c r="D161" s="42"/>
+      <c r="E161" s="42"/>
+      <c r="F161" s="42"/>
+      <c r="G161" s="42"/>
+      <c r="H161" s="42"/>
     </row>
     <row r="162" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A162" s="39"/>
-[...6 lines deleted...]
-      <c r="H162" s="40"/>
+      <c r="A162" s="38"/>
+      <c r="B162" s="39"/>
+      <c r="C162" s="39"/>
+      <c r="D162" s="39"/>
+      <c r="E162" s="39"/>
+      <c r="F162" s="39"/>
+      <c r="G162" s="39"/>
+      <c r="H162" s="39"/>
     </row>
     <row r="163" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A163" s="39"/>
-[...6 lines deleted...]
-      <c r="H163" s="40"/>
+      <c r="A163" s="38"/>
+      <c r="B163" s="39"/>
+      <c r="C163" s="39"/>
+      <c r="D163" s="39"/>
+      <c r="E163" s="39"/>
+      <c r="F163" s="39"/>
+      <c r="G163" s="39"/>
+      <c r="H163" s="39"/>
     </row>
     <row r="164" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A164" s="39"/>
-[...6 lines deleted...]
-      <c r="H164" s="40"/>
+      <c r="A164" s="38"/>
+      <c r="B164" s="39"/>
+      <c r="C164" s="39"/>
+      <c r="D164" s="39"/>
+      <c r="E164" s="39"/>
+      <c r="F164" s="39"/>
+      <c r="G164" s="39"/>
+      <c r="H164" s="39"/>
     </row>
     <row r="165" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A165" s="39"/>
-[...6 lines deleted...]
-      <c r="H165" s="40"/>
+      <c r="A165" s="38"/>
+      <c r="B165" s="39"/>
+      <c r="C165" s="39"/>
+      <c r="D165" s="39"/>
+      <c r="E165" s="39"/>
+      <c r="F165" s="39"/>
+      <c r="G165" s="39"/>
+      <c r="H165" s="39"/>
     </row>
     <row r="166" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A166" s="39"/>
-[...6 lines deleted...]
-      <c r="H166" s="40"/>
+      <c r="A166" s="38"/>
+      <c r="B166" s="39"/>
+      <c r="C166" s="39"/>
+      <c r="D166" s="39"/>
+      <c r="E166" s="39"/>
+      <c r="F166" s="39"/>
+      <c r="G166" s="39"/>
+      <c r="H166" s="39"/>
     </row>
     <row r="167" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A167" s="39"/>
-[...6 lines deleted...]
-      <c r="H167" s="40"/>
+      <c r="A167" s="38"/>
+      <c r="B167" s="39"/>
+      <c r="C167" s="39"/>
+      <c r="D167" s="39"/>
+      <c r="E167" s="39"/>
+      <c r="F167" s="39"/>
+      <c r="G167" s="39"/>
+      <c r="H167" s="39"/>
     </row>
     <row r="168" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A168" s="41"/>
-[...6 lines deleted...]
-      <c r="H168" s="40"/>
+      <c r="A168" s="40"/>
+      <c r="B168" s="41"/>
+      <c r="C168" s="41"/>
+      <c r="D168" s="41"/>
+      <c r="E168" s="41"/>
+      <c r="F168" s="41"/>
+      <c r="G168" s="41"/>
+      <c r="H168" s="39"/>
     </row>
     <row r="169" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A169" s="41"/>
-[...6 lines deleted...]
-      <c r="H169" s="40"/>
+      <c r="A169" s="40"/>
+      <c r="B169" s="41"/>
+      <c r="C169" s="41"/>
+      <c r="D169" s="41"/>
+      <c r="E169" s="41"/>
+      <c r="F169" s="41"/>
+      <c r="G169" s="41"/>
+      <c r="H169" s="39"/>
     </row>
     <row r="170" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A170" s="41"/>
-[...6 lines deleted...]
-      <c r="H170" s="40"/>
+      <c r="A170" s="40"/>
+      <c r="B170" s="39"/>
+      <c r="C170" s="41"/>
+      <c r="D170" s="39"/>
+      <c r="E170" s="41"/>
+      <c r="F170" s="39"/>
+      <c r="G170" s="41"/>
+      <c r="H170" s="39"/>
     </row>
     <row r="171" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A171" s="41"/>
-[...6 lines deleted...]
-      <c r="H171" s="40"/>
+      <c r="A171" s="40"/>
+      <c r="B171" s="41"/>
+      <c r="C171" s="41"/>
+      <c r="D171" s="41"/>
+      <c r="E171" s="41"/>
+      <c r="F171" s="41"/>
+      <c r="G171" s="41"/>
+      <c r="H171" s="39"/>
     </row>
     <row r="172" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A172" s="41"/>
-[...6 lines deleted...]
-      <c r="H172" s="40"/>
+      <c r="A172" s="40"/>
+      <c r="B172" s="41"/>
+      <c r="C172" s="41"/>
+      <c r="D172" s="41"/>
+      <c r="E172" s="41"/>
+      <c r="F172" s="41"/>
+      <c r="G172" s="41"/>
+      <c r="H172" s="39"/>
     </row>
     <row r="173" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A173" s="41"/>
-[...6 lines deleted...]
-      <c r="H173" s="40"/>
+      <c r="A173" s="40"/>
+      <c r="B173" s="41"/>
+      <c r="C173" s="41"/>
+      <c r="D173" s="41"/>
+      <c r="E173" s="41"/>
+      <c r="F173" s="41"/>
+      <c r="G173" s="41"/>
+      <c r="H173" s="39"/>
     </row>
     <row r="174" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A174" s="41"/>
-[...6 lines deleted...]
-      <c r="H174" s="40"/>
+      <c r="A174" s="40"/>
+      <c r="B174" s="39"/>
+      <c r="C174" s="41"/>
+      <c r="D174" s="39"/>
+      <c r="E174" s="41"/>
+      <c r="F174" s="39"/>
+      <c r="G174" s="41"/>
+      <c r="H174" s="39"/>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175" s="41"/>
-[...6 lines deleted...]
-      <c r="H175" s="40"/>
+      <c r="A175" s="40"/>
+      <c r="B175" s="41"/>
+      <c r="C175" s="41"/>
+      <c r="D175" s="39"/>
+      <c r="E175" s="41"/>
+      <c r="F175" s="39"/>
+      <c r="G175" s="41"/>
+      <c r="H175" s="39"/>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176" s="41"/>
-[...6 lines deleted...]
-      <c r="H176" s="40"/>
+      <c r="A176" s="40"/>
+      <c r="B176" s="41"/>
+      <c r="C176" s="41"/>
+      <c r="D176" s="41"/>
+      <c r="E176" s="41"/>
+      <c r="F176" s="41"/>
+      <c r="G176" s="41"/>
+      <c r="H176" s="39"/>
     </row>
     <row r="177" spans="1:8">
-      <c r="A177" s="41"/>
-[...6 lines deleted...]
-      <c r="H177" s="40"/>
+      <c r="A177" s="40"/>
+      <c r="B177" s="41"/>
+      <c r="C177" s="41"/>
+      <c r="D177" s="41"/>
+      <c r="E177" s="41"/>
+      <c r="F177" s="41"/>
+      <c r="G177" s="41"/>
+      <c r="H177" s="39"/>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178" s="44"/>
-[...6 lines deleted...]
-      <c r="H178" s="45"/>
+      <c r="A178" s="43"/>
+      <c r="B178" s="44"/>
+      <c r="C178" s="45"/>
+      <c r="D178" s="44"/>
+      <c r="E178" s="45"/>
+      <c r="F178" s="44"/>
+      <c r="G178" s="45"/>
+      <c r="H178" s="44"/>
     </row>
     <row r="179" spans="1:8" ht="50.25" customHeight="1">
-      <c r="A179" s="54"/>
-[...6 lines deleted...]
-      <c r="H179" s="54"/>
+      <c r="A179" s="53"/>
+      <c r="B179" s="53"/>
+      <c r="C179" s="53"/>
+      <c r="D179" s="53"/>
+      <c r="E179" s="53"/>
+      <c r="F179" s="53"/>
+      <c r="G179" s="53"/>
+      <c r="H179" s="53"/>
     </row>
     <row r="180" spans="1:8">
       <c r="A180"/>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I180"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" style="14" customWidth="1"/>
     <col min="2" max="8" width="13.140625" style="14" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="54" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...5 lines deleted...]
-      <c r="H1" s="55"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
     </row>
     <row r="2" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...5 lines deleted...]
-      <c r="H2" s="55"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
     </row>
     <row r="3" spans="1:9" s="27" customFormat="1" ht="12.75">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>108</v>
       </c>
-      <c r="B3" s="56"/>
-[...5 lines deleted...]
-      <c r="H3" s="56"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" s="2" customFormat="1">
       <c r="A4" s="23"/>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
     </row>
     <row r="5" spans="1:9" s="10" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
-      <c r="B5" s="60" t="s">
+      <c r="A5" s="56"/>
+      <c r="B5" s="59" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="60"/>
-[...2 lines deleted...]
-      <c r="F5" s="60" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59" t="s">
         <v>39</v>
       </c>
-      <c r="G5" s="60"/>
-      <c r="H5" s="61" t="s">
+      <c r="G5" s="59"/>
+      <c r="H5" s="60" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="10" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58"/>
-      <c r="B6" s="60" t="s">
+      <c r="A6" s="57"/>
+      <c r="B6" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="60" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="60"/>
-[...2 lines deleted...]
-      <c r="H6" s="61"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="60"/>
     </row>
     <row r="7" spans="1:9" s="10" customFormat="1" ht="45">
-      <c r="A7" s="59"/>
+      <c r="A7" s="58"/>
       <c r="B7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="24" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="H7" s="61"/>
+      <c r="H7" s="60"/>
     </row>
     <row r="8" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A8" s="39"/>
-[...6 lines deleted...]
-      <c r="H8" s="40"/>
+      <c r="A8" s="38"/>
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
     </row>
     <row r="9" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A9" s="39"/>
-[...6 lines deleted...]
-      <c r="H9" s="40"/>
+      <c r="A9" s="38"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
     </row>
     <row r="10" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A10" s="39"/>
-[...6 lines deleted...]
-      <c r="H10" s="40"/>
+      <c r="A10" s="38"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
     </row>
     <row r="11" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A11" s="39"/>
-[...6 lines deleted...]
-      <c r="H11" s="40"/>
+      <c r="A11" s="38"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39"/>
     </row>
     <row r="12" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A12" s="41"/>
-[...6 lines deleted...]
-      <c r="H12" s="40"/>
+      <c r="A12" s="40"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39"/>
     </row>
     <row r="13" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A13" s="41"/>
-[...6 lines deleted...]
-      <c r="H13" s="40"/>
+      <c r="A13" s="40"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="41"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="F13" s="39"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="39"/>
     </row>
     <row r="14" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A14" s="41"/>
-[...6 lines deleted...]
-      <c r="H14" s="42"/>
+      <c r="A14" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
     </row>
     <row r="15" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A15" s="41"/>
-[...6 lines deleted...]
-      <c r="H15" s="40"/>
+      <c r="A15" s="40"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
     </row>
     <row r="16" spans="1:9" s="25" customFormat="1" ht="11.25">
-      <c r="A16" s="41"/>
-[...6 lines deleted...]
-      <c r="H16" s="40"/>
+      <c r="A16" s="40"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="39"/>
     </row>
     <row r="17" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A17" s="41"/>
-[...6 lines deleted...]
-      <c r="H17" s="40"/>
+      <c r="A17" s="40"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="39"/>
     </row>
     <row r="18" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A18" s="41"/>
-[...6 lines deleted...]
-      <c r="H18" s="40"/>
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="39"/>
     </row>
     <row r="19" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A19" s="41"/>
-[...6 lines deleted...]
-      <c r="H19" s="40"/>
+      <c r="A19" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
     </row>
     <row r="20" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A20" s="41"/>
-[...6 lines deleted...]
-      <c r="H20" s="40"/>
+      <c r="A20" s="40"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
     </row>
     <row r="21" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A21" s="41"/>
-[...6 lines deleted...]
-      <c r="H21" s="40"/>
+      <c r="A21" s="40"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="39"/>
     </row>
     <row r="22" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A22" s="41"/>
-[...6 lines deleted...]
-      <c r="H22" s="40"/>
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
     </row>
     <row r="23" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A23" s="41"/>
-[...6 lines deleted...]
-      <c r="H23" s="40"/>
+      <c r="A23" s="40"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="41"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
     </row>
     <row r="24" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A24" s="41"/>
-[...6 lines deleted...]
-      <c r="H24" s="40"/>
+      <c r="A24" s="40"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
     </row>
     <row r="25" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A25" s="41"/>
-[...6 lines deleted...]
-      <c r="H25" s="40"/>
+      <c r="A25" s="40"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
     </row>
     <row r="26" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A26" s="41"/>
-[...6 lines deleted...]
-      <c r="H26" s="42"/>
+      <c r="A26" s="40"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
     </row>
     <row r="27" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A27" s="41"/>
-[...6 lines deleted...]
-      <c r="H27" s="40"/>
+      <c r="A27" s="40"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="41"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="41"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="39"/>
     </row>
     <row r="28" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A28" s="41"/>
-[...6 lines deleted...]
-      <c r="H28" s="42"/>
+      <c r="A28" s="40"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="41"/>
     </row>
     <row r="29" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A29" s="41"/>
-[...6 lines deleted...]
-      <c r="H29" s="40"/>
+      <c r="A29" s="40"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
     </row>
     <row r="30" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A30" s="41"/>
-[...6 lines deleted...]
-      <c r="H30" s="40"/>
+      <c r="A30" s="40"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
     </row>
     <row r="31" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A31" s="41"/>
-[...6 lines deleted...]
-      <c r="H31" s="40"/>
+      <c r="A31" s="40"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
     </row>
     <row r="32" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A32" s="41"/>
-[...6 lines deleted...]
-      <c r="H32" s="40"/>
+      <c r="A32" s="40"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
     </row>
     <row r="33" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A33" s="41"/>
-[...6 lines deleted...]
-      <c r="H33" s="40"/>
+      <c r="A33" s="40"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
     </row>
     <row r="34" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A34" s="41"/>
-[...6 lines deleted...]
-      <c r="H34" s="40"/>
+      <c r="A34" s="40"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
     </row>
     <row r="35" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A35" s="41"/>
-[...6 lines deleted...]
-      <c r="H35" s="40"/>
+      <c r="A35" s="40"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
     </row>
     <row r="36" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A36" s="41"/>
-[...6 lines deleted...]
-      <c r="H36" s="40"/>
+      <c r="A36" s="40"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
     </row>
     <row r="37" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A37" s="41"/>
-[...6 lines deleted...]
-      <c r="H37" s="40"/>
+      <c r="A37" s="40"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
     </row>
     <row r="38" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A38" s="41"/>
-[...6 lines deleted...]
-      <c r="H38" s="40"/>
+      <c r="A38" s="40"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="39"/>
     </row>
     <row r="39" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A39" s="41"/>
-[...6 lines deleted...]
-      <c r="H39" s="40"/>
+      <c r="A39" s="40"/>
+      <c r="B39" s="41"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
     </row>
     <row r="40" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A40" s="41"/>
-[...6 lines deleted...]
-      <c r="H40" s="40"/>
+      <c r="A40" s="40"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
     </row>
     <row r="41" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A41" s="41"/>
-[...6 lines deleted...]
-      <c r="H41" s="40"/>
+      <c r="A41" s="40"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="41"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="41"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="41"/>
+      <c r="H41" s="39"/>
     </row>
     <row r="42" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A42" s="41"/>
-[...6 lines deleted...]
-      <c r="H42" s="40"/>
+      <c r="A42" s="40"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="41"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="41"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="39"/>
     </row>
     <row r="43" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A43" s="41"/>
-[...6 lines deleted...]
-      <c r="H43" s="40"/>
+      <c r="A43" s="40"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="41"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
     </row>
     <row r="44" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A44" s="41"/>
-[...6 lines deleted...]
-      <c r="H44" s="40"/>
+      <c r="A44" s="40"/>
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
     </row>
     <row r="45" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A45" s="41"/>
-[...6 lines deleted...]
-      <c r="H45" s="40"/>
+      <c r="A45" s="40"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="39"/>
     </row>
     <row r="46" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A46" s="39"/>
-[...6 lines deleted...]
-      <c r="H46" s="40"/>
+      <c r="A46" s="38"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
     </row>
     <row r="47" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A47" s="41"/>
-[...6 lines deleted...]
-      <c r="H47" s="42"/>
+      <c r="A47" s="40"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="41"/>
+      <c r="D47" s="41"/>
+      <c r="E47" s="41"/>
+      <c r="F47" s="41"/>
+      <c r="G47" s="41"/>
+      <c r="H47" s="41"/>
     </row>
     <row r="48" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A48" s="41"/>
-[...6 lines deleted...]
-      <c r="H48" s="42"/>
+      <c r="A48" s="40"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="41"/>
+      <c r="D48" s="41"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="41"/>
+      <c r="G48" s="41"/>
+      <c r="H48" s="41"/>
     </row>
     <row r="49" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A49" s="41"/>
-[...6 lines deleted...]
-      <c r="H49" s="40"/>
+      <c r="A49" s="40"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="39"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="39"/>
     </row>
     <row r="50" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A50" s="41"/>
-[...6 lines deleted...]
-      <c r="H50" s="40"/>
+      <c r="A50" s="40"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="41"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="41"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="39"/>
     </row>
     <row r="51" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A51" s="41"/>
-[...6 lines deleted...]
-      <c r="H51" s="42"/>
+      <c r="A51" s="40"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="41"/>
+      <c r="F51" s="41"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A52" s="41"/>
-[...6 lines deleted...]
-      <c r="H52" s="42"/>
+      <c r="A52" s="40"/>
+      <c r="B52" s="41"/>
+      <c r="C52" s="41"/>
+      <c r="D52" s="41"/>
+      <c r="E52" s="41"/>
+      <c r="F52" s="41"/>
+      <c r="G52" s="41"/>
+      <c r="H52" s="41"/>
     </row>
     <row r="53" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A53" s="41"/>
-[...6 lines deleted...]
-      <c r="H53" s="40"/>
+      <c r="A53" s="40"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
     </row>
     <row r="54" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A54" s="41"/>
-[...6 lines deleted...]
-      <c r="H54" s="40"/>
+      <c r="A54" s="40"/>
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="39"/>
+      <c r="H54" s="39"/>
     </row>
     <row r="55" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A55" s="41"/>
-[...6 lines deleted...]
-      <c r="H55" s="40"/>
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
     </row>
     <row r="56" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A56" s="41"/>
-[...6 lines deleted...]
-      <c r="H56" s="40"/>
+      <c r="A56" s="40"/>
+      <c r="B56" s="41"/>
+      <c r="C56" s="41"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
     </row>
     <row r="57" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A57" s="41"/>
-[...6 lines deleted...]
-      <c r="H57" s="40"/>
+      <c r="A57" s="40"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="39"/>
     </row>
     <row r="58" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A58" s="41"/>
-[...6 lines deleted...]
-      <c r="H58" s="42"/>
+      <c r="A58" s="40"/>
+      <c r="B58" s="41"/>
+      <c r="C58" s="41"/>
+      <c r="D58" s="41"/>
+      <c r="E58" s="41"/>
+      <c r="F58" s="41"/>
+      <c r="G58" s="41"/>
+      <c r="H58" s="41"/>
     </row>
     <row r="59" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A59" s="41"/>
-[...6 lines deleted...]
-      <c r="H59" s="40"/>
+      <c r="A59" s="40"/>
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="39"/>
+      <c r="F59" s="39"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="39"/>
     </row>
     <row r="60" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A60" s="41"/>
-[...6 lines deleted...]
-      <c r="H60" s="42"/>
+      <c r="A60" s="40"/>
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
     </row>
     <row r="61" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A61" s="39"/>
-[...6 lines deleted...]
-      <c r="H61" s="40"/>
+      <c r="A61" s="38"/>
+      <c r="B61" s="39"/>
+      <c r="C61" s="39"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="39"/>
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="39"/>
     </row>
     <row r="62" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A62" s="39"/>
-[...6 lines deleted...]
-      <c r="H62" s="40"/>
+      <c r="A62" s="38"/>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="39"/>
     </row>
     <row r="63" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A63" s="41"/>
-[...6 lines deleted...]
-      <c r="H63" s="40"/>
+      <c r="A63" s="40"/>
+      <c r="B63" s="42"/>
+      <c r="C63" s="42"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="42"/>
+      <c r="G63" s="42"/>
+      <c r="H63" s="39"/>
     </row>
     <row r="64" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A64" s="41"/>
-[...6 lines deleted...]
-      <c r="H64" s="40"/>
+      <c r="A64" s="40"/>
+      <c r="B64" s="42"/>
+      <c r="C64" s="42"/>
+      <c r="D64" s="42"/>
+      <c r="E64" s="42"/>
+      <c r="F64" s="42"/>
+      <c r="G64" s="42"/>
+      <c r="H64" s="39"/>
     </row>
     <row r="65" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A65" s="41"/>
-[...6 lines deleted...]
-      <c r="H65" s="43"/>
+      <c r="A65" s="40"/>
+      <c r="B65" s="42"/>
+      <c r="C65" s="42"/>
+      <c r="D65" s="42"/>
+      <c r="E65" s="42"/>
+      <c r="F65" s="42"/>
+      <c r="G65" s="42"/>
+      <c r="H65" s="42"/>
     </row>
     <row r="66" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A66" s="41"/>
-[...6 lines deleted...]
-      <c r="H66" s="43"/>
+      <c r="A66" s="40"/>
+      <c r="B66" s="42"/>
+      <c r="C66" s="42"/>
+      <c r="D66" s="42"/>
+      <c r="E66" s="42"/>
+      <c r="F66" s="42"/>
+      <c r="G66" s="42"/>
+      <c r="H66" s="42"/>
     </row>
     <row r="67" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A67" s="41"/>
-[...6 lines deleted...]
-      <c r="H67" s="43"/>
+      <c r="A67" s="40"/>
+      <c r="B67" s="42"/>
+      <c r="C67" s="42"/>
+      <c r="D67" s="42"/>
+      <c r="E67" s="42"/>
+      <c r="F67" s="42"/>
+      <c r="G67" s="42"/>
+      <c r="H67" s="42"/>
     </row>
     <row r="68" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A68" s="41"/>
-[...6 lines deleted...]
-      <c r="H68" s="40"/>
+      <c r="A68" s="40"/>
+      <c r="B68" s="42"/>
+      <c r="C68" s="42"/>
+      <c r="D68" s="42"/>
+      <c r="E68" s="42"/>
+      <c r="F68" s="42"/>
+      <c r="G68" s="42"/>
+      <c r="H68" s="39"/>
     </row>
     <row r="69" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A69" s="41"/>
-[...6 lines deleted...]
-      <c r="H69" s="43"/>
+      <c r="A69" s="40"/>
+      <c r="B69" s="42"/>
+      <c r="C69" s="42"/>
+      <c r="D69" s="42"/>
+      <c r="E69" s="42"/>
+      <c r="F69" s="42"/>
+      <c r="G69" s="42"/>
+      <c r="H69" s="42"/>
     </row>
     <row r="70" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A70" s="41"/>
-[...6 lines deleted...]
-      <c r="H70" s="43"/>
+      <c r="A70" s="40"/>
+      <c r="B70" s="42"/>
+      <c r="C70" s="42"/>
+      <c r="D70" s="42"/>
+      <c r="E70" s="42"/>
+      <c r="F70" s="42"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
     </row>
     <row r="71" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A71" s="41"/>
-[...6 lines deleted...]
-      <c r="H71" s="43"/>
+      <c r="A71" s="40"/>
+      <c r="B71" s="42"/>
+      <c r="C71" s="42"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="42"/>
     </row>
     <row r="72" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A72" s="41"/>
-[...6 lines deleted...]
-      <c r="H72" s="43"/>
+      <c r="A72" s="40"/>
+      <c r="B72" s="42"/>
+      <c r="C72" s="42"/>
+      <c r="D72" s="42"/>
+      <c r="E72" s="42"/>
+      <c r="F72" s="42"/>
+      <c r="G72" s="42"/>
+      <c r="H72" s="42"/>
     </row>
     <row r="73" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A73" s="41"/>
-[...6 lines deleted...]
-      <c r="H73" s="40"/>
+      <c r="A73" s="40"/>
+      <c r="B73" s="42"/>
+      <c r="C73" s="42"/>
+      <c r="D73" s="42"/>
+      <c r="E73" s="42"/>
+      <c r="F73" s="42"/>
+      <c r="G73" s="42"/>
+      <c r="H73" s="39"/>
     </row>
     <row r="74" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A74" s="41"/>
-[...6 lines deleted...]
-      <c r="H74" s="40"/>
+      <c r="A74" s="40"/>
+      <c r="B74" s="39"/>
+      <c r="C74" s="39"/>
+      <c r="D74" s="39"/>
+      <c r="E74" s="39"/>
+      <c r="F74" s="39"/>
+      <c r="G74" s="39"/>
+      <c r="H74" s="39"/>
     </row>
     <row r="75" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A75" s="41"/>
-[...6 lines deleted...]
-      <c r="H75" s="40"/>
+      <c r="A75" s="40"/>
+      <c r="B75" s="39"/>
+      <c r="C75" s="39"/>
+      <c r="D75" s="39"/>
+      <c r="E75" s="39"/>
+      <c r="F75" s="39"/>
+      <c r="G75" s="39"/>
+      <c r="H75" s="39"/>
     </row>
     <row r="76" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A76" s="41"/>
-[...6 lines deleted...]
-      <c r="H76" s="43"/>
+      <c r="A76" s="40"/>
+      <c r="B76" s="42"/>
+      <c r="C76" s="42"/>
+      <c r="D76" s="42"/>
+      <c r="E76" s="42"/>
+      <c r="F76" s="42"/>
+      <c r="G76" s="42"/>
+      <c r="H76" s="42"/>
     </row>
     <row r="77" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A77" s="41"/>
-[...6 lines deleted...]
-      <c r="H77" s="43"/>
+      <c r="A77" s="40"/>
+      <c r="B77" s="42"/>
+      <c r="C77" s="42"/>
+      <c r="D77" s="42"/>
+      <c r="E77" s="42"/>
+      <c r="F77" s="42"/>
+      <c r="G77" s="42"/>
+      <c r="H77" s="42"/>
     </row>
     <row r="78" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A78" s="41"/>
-[...6 lines deleted...]
-      <c r="H78" s="40"/>
+      <c r="A78" s="40"/>
+      <c r="B78" s="42"/>
+      <c r="C78" s="42"/>
+      <c r="D78" s="42"/>
+      <c r="E78" s="42"/>
+      <c r="F78" s="42"/>
+      <c r="G78" s="42"/>
+      <c r="H78" s="39"/>
     </row>
     <row r="79" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A79" s="41"/>
-[...6 lines deleted...]
-      <c r="H79" s="43"/>
+      <c r="A79" s="40"/>
+      <c r="B79" s="42"/>
+      <c r="C79" s="42"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="42"/>
+      <c r="G79" s="42"/>
+      <c r="H79" s="42"/>
     </row>
     <row r="80" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A80" s="41"/>
-[...6 lines deleted...]
-      <c r="H80" s="43"/>
+      <c r="A80" s="40"/>
+      <c r="B80" s="42"/>
+      <c r="C80" s="42"/>
+      <c r="D80" s="42"/>
+      <c r="E80" s="42"/>
+      <c r="F80" s="42"/>
+      <c r="G80" s="42"/>
+      <c r="H80" s="42"/>
     </row>
     <row r="81" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A81" s="41"/>
-[...6 lines deleted...]
-      <c r="H81" s="40"/>
+      <c r="A81" s="40"/>
+      <c r="B81" s="39"/>
+      <c r="C81" s="42"/>
+      <c r="D81" s="39"/>
+      <c r="E81" s="42"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="39"/>
     </row>
     <row r="82" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A82" s="41"/>
-[...6 lines deleted...]
-      <c r="H82" s="40"/>
+      <c r="A82" s="40"/>
+      <c r="B82" s="39"/>
+      <c r="C82" s="42"/>
+      <c r="D82" s="39"/>
+      <c r="E82" s="42"/>
+      <c r="F82" s="39"/>
+      <c r="G82" s="42"/>
+      <c r="H82" s="39"/>
     </row>
     <row r="83" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A83" s="41"/>
-[...6 lines deleted...]
-      <c r="H83" s="43"/>
+      <c r="A83" s="40"/>
+      <c r="B83" s="42"/>
+      <c r="C83" s="42"/>
+      <c r="D83" s="42"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="42"/>
+      <c r="G83" s="42"/>
+      <c r="H83" s="42"/>
     </row>
     <row r="84" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A84" s="41"/>
-[...6 lines deleted...]
-      <c r="H84" s="43"/>
+      <c r="A84" s="40"/>
+      <c r="B84" s="42"/>
+      <c r="C84" s="42"/>
+      <c r="D84" s="42"/>
+      <c r="E84" s="42"/>
+      <c r="F84" s="42"/>
+      <c r="G84" s="42"/>
+      <c r="H84" s="42"/>
     </row>
     <row r="85" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A85" s="41"/>
-[...6 lines deleted...]
-      <c r="H85" s="40"/>
+      <c r="A85" s="40"/>
+      <c r="B85" s="39"/>
+      <c r="C85" s="42"/>
+      <c r="D85" s="39"/>
+      <c r="E85" s="42"/>
+      <c r="F85" s="39"/>
+      <c r="G85" s="42"/>
+      <c r="H85" s="39"/>
     </row>
     <row r="86" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A86" s="41"/>
-[...6 lines deleted...]
-      <c r="H86" s="40"/>
+      <c r="A86" s="40"/>
+      <c r="B86" s="39"/>
+      <c r="C86" s="42"/>
+      <c r="D86" s="39"/>
+      <c r="E86" s="42"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="42"/>
+      <c r="H86" s="39"/>
     </row>
     <row r="87" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A87" s="41"/>
-[...6 lines deleted...]
-      <c r="H87" s="43"/>
+      <c r="A87" s="40"/>
+      <c r="B87" s="42"/>
+      <c r="C87" s="42"/>
+      <c r="D87" s="42"/>
+      <c r="E87" s="42"/>
+      <c r="F87" s="42"/>
+      <c r="G87" s="42"/>
+      <c r="H87" s="42"/>
     </row>
     <row r="88" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A88" s="41"/>
-[...6 lines deleted...]
-      <c r="H88" s="43"/>
+      <c r="A88" s="40"/>
+      <c r="B88" s="42"/>
+      <c r="C88" s="42"/>
+      <c r="D88" s="42"/>
+      <c r="E88" s="42"/>
+      <c r="F88" s="42"/>
+      <c r="G88" s="42"/>
+      <c r="H88" s="42"/>
     </row>
     <row r="89" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A89" s="41"/>
-[...6 lines deleted...]
-      <c r="H89" s="40"/>
+      <c r="A89" s="40"/>
+      <c r="B89" s="42"/>
+      <c r="C89" s="42"/>
+      <c r="D89" s="39"/>
+      <c r="E89" s="39"/>
+      <c r="F89" s="39"/>
+      <c r="G89" s="39"/>
+      <c r="H89" s="39"/>
     </row>
     <row r="90" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A90" s="41"/>
-[...6 lines deleted...]
-      <c r="H90" s="43"/>
+      <c r="A90" s="40"/>
+      <c r="B90" s="42"/>
+      <c r="C90" s="42"/>
+      <c r="D90" s="42"/>
+      <c r="E90" s="42"/>
+      <c r="F90" s="42"/>
+      <c r="G90" s="42"/>
+      <c r="H90" s="42"/>
     </row>
     <row r="91" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A91" s="41"/>
-[...6 lines deleted...]
-      <c r="H91" s="43"/>
+      <c r="A91" s="40"/>
+      <c r="B91" s="42"/>
+      <c r="C91" s="42"/>
+      <c r="D91" s="42"/>
+      <c r="E91" s="42"/>
+      <c r="F91" s="42"/>
+      <c r="G91" s="42"/>
+      <c r="H91" s="42"/>
     </row>
     <row r="92" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A92" s="41"/>
-[...6 lines deleted...]
-      <c r="H92" s="40"/>
+      <c r="A92" s="40"/>
+      <c r="B92" s="42"/>
+      <c r="C92" s="42"/>
+      <c r="D92" s="42"/>
+      <c r="E92" s="42"/>
+      <c r="F92" s="42"/>
+      <c r="G92" s="42"/>
+      <c r="H92" s="39"/>
     </row>
     <row r="93" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A93" s="41"/>
-[...6 lines deleted...]
-      <c r="H93" s="40"/>
+      <c r="A93" s="40"/>
+      <c r="B93" s="42"/>
+      <c r="C93" s="42"/>
+      <c r="D93" s="42"/>
+      <c r="E93" s="42"/>
+      <c r="F93" s="42"/>
+      <c r="G93" s="42"/>
+      <c r="H93" s="39"/>
     </row>
     <row r="94" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A94" s="41"/>
-[...6 lines deleted...]
-      <c r="H94" s="40"/>
+      <c r="A94" s="40"/>
+      <c r="B94" s="42"/>
+      <c r="C94" s="42"/>
+      <c r="D94" s="42"/>
+      <c r="E94" s="42"/>
+      <c r="F94" s="42"/>
+      <c r="G94" s="42"/>
+      <c r="H94" s="39"/>
     </row>
     <row r="95" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A95" s="41"/>
-[...6 lines deleted...]
-      <c r="H95" s="40"/>
+      <c r="A95" s="40"/>
+      <c r="B95" s="42"/>
+      <c r="C95" s="42"/>
+      <c r="D95" s="42"/>
+      <c r="E95" s="42"/>
+      <c r="F95" s="42"/>
+      <c r="G95" s="42"/>
+      <c r="H95" s="39"/>
     </row>
     <row r="96" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A96" s="39"/>
-[...6 lines deleted...]
-      <c r="H96" s="40"/>
+      <c r="A96" s="38"/>
+      <c r="B96" s="39"/>
+      <c r="C96" s="39"/>
+      <c r="D96" s="39"/>
+      <c r="E96" s="39"/>
+      <c r="F96" s="39"/>
+      <c r="G96" s="39"/>
+      <c r="H96" s="39"/>
     </row>
     <row r="97" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A97" s="41"/>
-[...6 lines deleted...]
-      <c r="H97" s="42"/>
+      <c r="A97" s="40"/>
+      <c r="B97" s="41"/>
+      <c r="C97" s="41"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="41"/>
+      <c r="G97" s="41"/>
+      <c r="H97" s="41"/>
     </row>
     <row r="98" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A98" s="41"/>
-[...6 lines deleted...]
-      <c r="H98" s="42"/>
+      <c r="A98" s="40"/>
+      <c r="B98" s="41"/>
+      <c r="C98" s="41"/>
+      <c r="D98" s="41"/>
+      <c r="E98" s="41"/>
+      <c r="F98" s="41"/>
+      <c r="G98" s="41"/>
+      <c r="H98" s="41"/>
     </row>
     <row r="99" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A99" s="41"/>
-[...6 lines deleted...]
-      <c r="H99" s="40"/>
+      <c r="A99" s="40"/>
+      <c r="B99" s="41"/>
+      <c r="C99" s="41"/>
+      <c r="D99" s="41"/>
+      <c r="E99" s="41"/>
+      <c r="F99" s="41"/>
+      <c r="G99" s="41"/>
+      <c r="H99" s="39"/>
     </row>
     <row r="100" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A100" s="41"/>
-[...6 lines deleted...]
-      <c r="H100" s="40"/>
+      <c r="A100" s="40"/>
+      <c r="B100" s="41"/>
+      <c r="C100" s="41"/>
+      <c r="D100" s="41"/>
+      <c r="E100" s="41"/>
+      <c r="F100" s="41"/>
+      <c r="G100" s="41"/>
+      <c r="H100" s="39"/>
     </row>
     <row r="101" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A101" s="41"/>
-[...6 lines deleted...]
-      <c r="H101" s="40"/>
+      <c r="A101" s="40"/>
+      <c r="B101" s="39"/>
+      <c r="C101" s="41"/>
+      <c r="D101" s="39"/>
+      <c r="E101" s="41"/>
+      <c r="F101" s="39"/>
+      <c r="G101" s="41"/>
+      <c r="H101" s="39"/>
     </row>
     <row r="102" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A102" s="39"/>
-[...6 lines deleted...]
-      <c r="H102" s="40"/>
+      <c r="A102" s="38"/>
+      <c r="B102" s="39"/>
+      <c r="C102" s="39"/>
+      <c r="D102" s="39"/>
+      <c r="E102" s="39"/>
+      <c r="F102" s="39"/>
+      <c r="G102" s="39"/>
+      <c r="H102" s="39"/>
     </row>
     <row r="103" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A103" s="39"/>
-[...6 lines deleted...]
-      <c r="H103" s="40"/>
+      <c r="A103" s="38"/>
+      <c r="B103" s="39"/>
+      <c r="C103" s="39"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="39"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="39"/>
+      <c r="H103" s="39"/>
     </row>
     <row r="104" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A104" s="39"/>
-[...6 lines deleted...]
-      <c r="H104" s="40"/>
+      <c r="A104" s="38"/>
+      <c r="B104" s="39"/>
+      <c r="C104" s="39"/>
+      <c r="D104" s="39"/>
+      <c r="E104" s="39"/>
+      <c r="F104" s="39"/>
+      <c r="G104" s="39"/>
+      <c r="H104" s="39"/>
     </row>
     <row r="105" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A105" s="39"/>
-[...6 lines deleted...]
-      <c r="H105" s="40"/>
+      <c r="A105" s="38"/>
+      <c r="B105" s="39"/>
+      <c r="C105" s="39"/>
+      <c r="D105" s="39"/>
+      <c r="E105" s="39"/>
+      <c r="F105" s="39"/>
+      <c r="G105" s="39"/>
+      <c r="H105" s="39"/>
     </row>
     <row r="106" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A106" s="39"/>
-[...6 lines deleted...]
-      <c r="H106" s="40"/>
+      <c r="A106" s="38"/>
+      <c r="B106" s="39"/>
+      <c r="C106" s="39"/>
+      <c r="D106" s="39"/>
+      <c r="E106" s="39"/>
+      <c r="F106" s="39"/>
+      <c r="G106" s="39"/>
+      <c r="H106" s="39"/>
     </row>
     <row r="107" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A107" s="41"/>
-[...6 lines deleted...]
-      <c r="H107" s="40"/>
+      <c r="A107" s="40"/>
+      <c r="B107" s="39"/>
+      <c r="C107" s="41"/>
+      <c r="D107" s="39"/>
+      <c r="E107" s="41"/>
+      <c r="F107" s="39"/>
+      <c r="G107" s="41"/>
+      <c r="H107" s="39"/>
     </row>
     <row r="108" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A108" s="41"/>
-[...6 lines deleted...]
-      <c r="H108" s="40"/>
+      <c r="A108" s="40"/>
+      <c r="B108" s="39"/>
+      <c r="C108" s="41"/>
+      <c r="D108" s="39"/>
+      <c r="E108" s="39"/>
+      <c r="F108" s="39"/>
+      <c r="G108" s="39"/>
+      <c r="H108" s="39"/>
     </row>
     <row r="109" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A109" s="41"/>
-[...6 lines deleted...]
-      <c r="H109" s="40"/>
+      <c r="A109" s="40"/>
+      <c r="B109" s="39"/>
+      <c r="C109" s="41"/>
+      <c r="D109" s="39"/>
+      <c r="E109" s="41"/>
+      <c r="F109" s="39"/>
+      <c r="G109" s="41"/>
+      <c r="H109" s="39"/>
     </row>
     <row r="110" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A110" s="39"/>
-[...6 lines deleted...]
-      <c r="H110" s="40"/>
+      <c r="A110" s="38"/>
+      <c r="B110" s="39"/>
+      <c r="C110" s="39"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="39"/>
+      <c r="F110" s="39"/>
+      <c r="G110" s="39"/>
+      <c r="H110" s="39"/>
     </row>
     <row r="111" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A111" s="39"/>
-[...6 lines deleted...]
-      <c r="H111" s="40"/>
+      <c r="A111" s="38"/>
+      <c r="B111" s="39"/>
+      <c r="C111" s="39"/>
+      <c r="D111" s="39"/>
+      <c r="E111" s="39"/>
+      <c r="F111" s="39"/>
+      <c r="G111" s="39"/>
+      <c r="H111" s="39"/>
     </row>
     <row r="112" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A112" s="39"/>
-[...6 lines deleted...]
-      <c r="H112" s="40"/>
+      <c r="A112" s="38"/>
+      <c r="B112" s="39"/>
+      <c r="C112" s="39"/>
+      <c r="D112" s="39"/>
+      <c r="E112" s="39"/>
+      <c r="F112" s="39"/>
+      <c r="G112" s="39"/>
+      <c r="H112" s="39"/>
     </row>
     <row r="113" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A113" s="41"/>
-[...6 lines deleted...]
-      <c r="H113" s="43"/>
+      <c r="A113" s="40"/>
+      <c r="B113" s="42"/>
+      <c r="C113" s="42"/>
+      <c r="D113" s="42"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+      <c r="G113" s="42"/>
+      <c r="H113" s="42"/>
     </row>
     <row r="114" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A114" s="41"/>
-[...6 lines deleted...]
-      <c r="H114" s="43"/>
+      <c r="A114" s="40"/>
+      <c r="B114" s="42"/>
+      <c r="C114" s="42"/>
+      <c r="D114" s="42"/>
+      <c r="E114" s="42"/>
+      <c r="F114" s="42"/>
+      <c r="G114" s="42"/>
+      <c r="H114" s="42"/>
     </row>
     <row r="115" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A115" s="41"/>
-[...6 lines deleted...]
-      <c r="H115" s="43"/>
+      <c r="A115" s="40"/>
+      <c r="B115" s="42"/>
+      <c r="C115" s="42"/>
+      <c r="D115" s="42"/>
+      <c r="E115" s="42"/>
+      <c r="F115" s="42"/>
+      <c r="G115" s="42"/>
+      <c r="H115" s="42"/>
     </row>
     <row r="116" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A116" s="41"/>
-[...6 lines deleted...]
-      <c r="H116" s="40"/>
+      <c r="A116" s="40"/>
+      <c r="B116" s="39"/>
+      <c r="C116" s="39"/>
+      <c r="D116" s="39"/>
+      <c r="E116" s="42"/>
+      <c r="F116" s="39"/>
+      <c r="G116" s="42"/>
+      <c r="H116" s="39"/>
     </row>
     <row r="117" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A117" s="41"/>
-[...6 lines deleted...]
-      <c r="H117" s="40"/>
+      <c r="A117" s="40"/>
+      <c r="B117" s="39"/>
+      <c r="C117" s="39"/>
+      <c r="D117" s="39"/>
+      <c r="E117" s="42"/>
+      <c r="F117" s="39"/>
+      <c r="G117" s="42"/>
+      <c r="H117" s="39"/>
     </row>
     <row r="118" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A118" s="39"/>
-[...6 lines deleted...]
-      <c r="H118" s="40"/>
+      <c r="A118" s="38"/>
+      <c r="B118" s="39"/>
+      <c r="C118" s="39"/>
+      <c r="D118" s="39"/>
+      <c r="E118" s="39"/>
+      <c r="F118" s="39"/>
+      <c r="G118" s="39"/>
+      <c r="H118" s="39"/>
     </row>
     <row r="119" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A119" s="39"/>
-[...6 lines deleted...]
-      <c r="H119" s="40"/>
+      <c r="A119" s="38"/>
+      <c r="B119" s="39"/>
+      <c r="C119" s="39"/>
+      <c r="D119" s="39"/>
+      <c r="E119" s="39"/>
+      <c r="F119" s="39"/>
+      <c r="G119" s="39"/>
+      <c r="H119" s="39"/>
     </row>
     <row r="120" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A120" s="41"/>
-[...6 lines deleted...]
-      <c r="H120" s="40"/>
+      <c r="A120" s="40"/>
+      <c r="B120" s="42"/>
+      <c r="C120" s="42"/>
+      <c r="D120" s="39"/>
+      <c r="E120" s="42"/>
+      <c r="F120" s="39"/>
+      <c r="G120" s="42"/>
+      <c r="H120" s="39"/>
     </row>
     <row r="121" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A121" s="41"/>
-[...6 lines deleted...]
-      <c r="H121" s="40"/>
+      <c r="A121" s="40"/>
+      <c r="B121" s="39"/>
+      <c r="C121" s="42"/>
+      <c r="D121" s="39"/>
+      <c r="E121" s="42"/>
+      <c r="F121" s="39"/>
+      <c r="G121" s="42"/>
+      <c r="H121" s="39"/>
     </row>
     <row r="122" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A122" s="41"/>
-[...6 lines deleted...]
-      <c r="H122" s="40"/>
+      <c r="A122" s="40"/>
+      <c r="B122" s="42"/>
+      <c r="C122" s="42"/>
+      <c r="D122" s="39"/>
+      <c r="E122" s="42"/>
+      <c r="F122" s="39"/>
+      <c r="G122" s="42"/>
+      <c r="H122" s="39"/>
     </row>
     <row r="123" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A123" s="41"/>
-[...6 lines deleted...]
-      <c r="H123" s="40"/>
+      <c r="A123" s="40"/>
+      <c r="B123" s="39"/>
+      <c r="C123" s="42"/>
+      <c r="D123" s="39"/>
+      <c r="E123" s="42"/>
+      <c r="F123" s="39"/>
+      <c r="G123" s="42"/>
+      <c r="H123" s="39"/>
     </row>
     <row r="124" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A124" s="41"/>
-[...6 lines deleted...]
-      <c r="H124" s="40"/>
+      <c r="A124" s="40"/>
+      <c r="B124" s="39"/>
+      <c r="C124" s="42"/>
+      <c r="D124" s="39"/>
+      <c r="E124" s="42"/>
+      <c r="F124" s="39"/>
+      <c r="G124" s="42"/>
+      <c r="H124" s="39"/>
     </row>
     <row r="125" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A125" s="41"/>
-[...6 lines deleted...]
-      <c r="H125" s="40"/>
+      <c r="A125" s="40"/>
+      <c r="B125" s="42"/>
+      <c r="C125" s="42"/>
+      <c r="D125" s="42"/>
+      <c r="E125" s="42"/>
+      <c r="F125" s="42"/>
+      <c r="G125" s="42"/>
+      <c r="H125" s="39"/>
     </row>
     <row r="126" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A126" s="41"/>
-[...6 lines deleted...]
-      <c r="H126" s="40"/>
+      <c r="A126" s="40"/>
+      <c r="B126" s="42"/>
+      <c r="C126" s="42"/>
+      <c r="D126" s="42"/>
+      <c r="E126" s="42"/>
+      <c r="F126" s="42"/>
+      <c r="G126" s="42"/>
+      <c r="H126" s="39"/>
     </row>
     <row r="127" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A127" s="39"/>
-[...6 lines deleted...]
-      <c r="H127" s="40"/>
+      <c r="A127" s="38"/>
+      <c r="B127" s="39"/>
+      <c r="C127" s="39"/>
+      <c r="D127" s="39"/>
+      <c r="E127" s="39"/>
+      <c r="F127" s="39"/>
+      <c r="G127" s="39"/>
+      <c r="H127" s="39"/>
     </row>
     <row r="128" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A128" s="41"/>
-[...6 lines deleted...]
-      <c r="H128" s="40"/>
+      <c r="A128" s="40"/>
+      <c r="B128" s="41"/>
+      <c r="C128" s="41"/>
+      <c r="D128" s="39"/>
+      <c r="E128" s="39"/>
+      <c r="F128" s="39"/>
+      <c r="G128" s="39"/>
+      <c r="H128" s="39"/>
     </row>
     <row r="129" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A129" s="41"/>
-[...6 lines deleted...]
-      <c r="H129" s="40"/>
+      <c r="A129" s="40"/>
+      <c r="B129" s="41"/>
+      <c r="C129" s="41"/>
+      <c r="D129" s="39"/>
+      <c r="E129" s="39"/>
+      <c r="F129" s="39"/>
+      <c r="G129" s="39"/>
+      <c r="H129" s="39"/>
     </row>
     <row r="130" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A130" s="41"/>
-[...6 lines deleted...]
-      <c r="H130" s="42"/>
+      <c r="A130" s="40"/>
+      <c r="B130" s="41"/>
+      <c r="C130" s="41"/>
+      <c r="D130" s="41"/>
+      <c r="E130" s="41"/>
+      <c r="F130" s="41"/>
+      <c r="G130" s="41"/>
+      <c r="H130" s="41"/>
     </row>
     <row r="131" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A131" s="41"/>
-[...6 lines deleted...]
-      <c r="H131" s="42"/>
+      <c r="A131" s="40"/>
+      <c r="B131" s="41"/>
+      <c r="C131" s="41"/>
+      <c r="D131" s="41"/>
+      <c r="E131" s="41"/>
+      <c r="F131" s="41"/>
+      <c r="G131" s="41"/>
+      <c r="H131" s="41"/>
     </row>
     <row r="132" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A132" s="41"/>
-[...6 lines deleted...]
-      <c r="H132" s="40"/>
+      <c r="A132" s="40"/>
+      <c r="B132" s="42"/>
+      <c r="C132" s="42"/>
+      <c r="D132" s="39"/>
+      <c r="E132" s="39"/>
+      <c r="F132" s="39"/>
+      <c r="G132" s="39"/>
+      <c r="H132" s="39"/>
     </row>
     <row r="133" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A133" s="41"/>
-[...6 lines deleted...]
-      <c r="H133" s="40"/>
+      <c r="A133" s="40"/>
+      <c r="B133" s="42"/>
+      <c r="C133" s="42"/>
+      <c r="D133" s="39"/>
+      <c r="E133" s="39"/>
+      <c r="F133" s="39"/>
+      <c r="G133" s="39"/>
+      <c r="H133" s="39"/>
     </row>
     <row r="134" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A134" s="41"/>
-[...6 lines deleted...]
-      <c r="H134" s="40"/>
+      <c r="A134" s="40"/>
+      <c r="B134" s="39"/>
+      <c r="C134" s="42"/>
+      <c r="D134" s="39"/>
+      <c r="E134" s="42"/>
+      <c r="F134" s="39"/>
+      <c r="G134" s="42"/>
+      <c r="H134" s="39"/>
     </row>
     <row r="135" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A135" s="41"/>
-[...6 lines deleted...]
-      <c r="H135" s="40"/>
+      <c r="A135" s="40"/>
+      <c r="B135" s="39"/>
+      <c r="C135" s="39"/>
+      <c r="D135" s="39"/>
+      <c r="E135" s="39"/>
+      <c r="F135" s="39"/>
+      <c r="G135" s="39"/>
+      <c r="H135" s="39"/>
     </row>
     <row r="136" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A136" s="41"/>
-[...6 lines deleted...]
-      <c r="H136" s="40"/>
+      <c r="A136" s="40"/>
+      <c r="B136" s="39"/>
+      <c r="C136" s="42"/>
+      <c r="D136" s="39"/>
+      <c r="E136" s="42"/>
+      <c r="F136" s="39"/>
+      <c r="G136" s="42"/>
+      <c r="H136" s="39"/>
     </row>
     <row r="137" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A137" s="41"/>
-[...6 lines deleted...]
-      <c r="H137" s="40"/>
+      <c r="A137" s="40"/>
+      <c r="B137" s="42"/>
+      <c r="C137" s="42"/>
+      <c r="D137" s="42"/>
+      <c r="E137" s="42"/>
+      <c r="F137" s="42"/>
+      <c r="G137" s="42"/>
+      <c r="H137" s="39"/>
     </row>
     <row r="138" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A138" s="41"/>
-[...6 lines deleted...]
-      <c r="H138" s="40"/>
+      <c r="A138" s="40"/>
+      <c r="B138" s="42"/>
+      <c r="C138" s="42"/>
+      <c r="D138" s="42"/>
+      <c r="E138" s="42"/>
+      <c r="F138" s="42"/>
+      <c r="G138" s="42"/>
+      <c r="H138" s="39"/>
     </row>
     <row r="139" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A139" s="41"/>
-[...6 lines deleted...]
-      <c r="H139" s="40"/>
+      <c r="A139" s="40"/>
+      <c r="B139" s="39"/>
+      <c r="C139" s="42"/>
+      <c r="D139" s="39"/>
+      <c r="E139" s="42"/>
+      <c r="F139" s="39"/>
+      <c r="G139" s="42"/>
+      <c r="H139" s="39"/>
     </row>
     <row r="140" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A140" s="41"/>
-[...6 lines deleted...]
-      <c r="H140" s="40"/>
+      <c r="A140" s="40"/>
+      <c r="B140" s="42"/>
+      <c r="C140" s="42"/>
+      <c r="D140" s="39"/>
+      <c r="E140" s="39"/>
+      <c r="F140" s="39"/>
+      <c r="G140" s="39"/>
+      <c r="H140" s="39"/>
     </row>
     <row r="141" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A141" s="41"/>
-[...6 lines deleted...]
-      <c r="H141" s="40"/>
+      <c r="A141" s="40"/>
+      <c r="B141" s="42"/>
+      <c r="C141" s="42"/>
+      <c r="D141" s="39"/>
+      <c r="E141" s="39"/>
+      <c r="F141" s="39"/>
+      <c r="G141" s="39"/>
+      <c r="H141" s="39"/>
     </row>
     <row r="142" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A142" s="39"/>
-[...6 lines deleted...]
-      <c r="H142" s="40"/>
+      <c r="A142" s="38"/>
+      <c r="B142" s="39"/>
+      <c r="C142" s="39"/>
+      <c r="D142" s="39"/>
+      <c r="E142" s="39"/>
+      <c r="F142" s="39"/>
+      <c r="G142" s="39"/>
+      <c r="H142" s="39"/>
     </row>
     <row r="143" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A143" s="41"/>
-[...6 lines deleted...]
-      <c r="H143" s="43"/>
+      <c r="A143" s="40"/>
+      <c r="B143" s="42"/>
+      <c r="C143" s="42"/>
+      <c r="D143" s="42"/>
+      <c r="E143" s="42"/>
+      <c r="F143" s="42"/>
+      <c r="G143" s="42"/>
+      <c r="H143" s="42"/>
     </row>
     <row r="144" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A144" s="41"/>
-[...6 lines deleted...]
-      <c r="H144" s="43"/>
+      <c r="A144" s="40"/>
+      <c r="B144" s="42"/>
+      <c r="C144" s="42"/>
+      <c r="D144" s="42"/>
+      <c r="E144" s="42"/>
+      <c r="F144" s="42"/>
+      <c r="G144" s="42"/>
+      <c r="H144" s="42"/>
     </row>
     <row r="145" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A145" s="41"/>
-[...6 lines deleted...]
-      <c r="H145" s="43"/>
+      <c r="A145" s="40"/>
+      <c r="B145" s="42"/>
+      <c r="C145" s="42"/>
+      <c r="D145" s="42"/>
+      <c r="E145" s="42"/>
+      <c r="F145" s="42"/>
+      <c r="G145" s="42"/>
+      <c r="H145" s="42"/>
     </row>
     <row r="146" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A146" s="41"/>
-[...6 lines deleted...]
-      <c r="H146" s="43"/>
+      <c r="A146" s="40"/>
+      <c r="B146" s="42"/>
+      <c r="C146" s="42"/>
+      <c r="D146" s="42"/>
+      <c r="E146" s="42"/>
+      <c r="F146" s="42"/>
+      <c r="G146" s="42"/>
+      <c r="H146" s="42"/>
     </row>
     <row r="147" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A147" s="41"/>
-[...6 lines deleted...]
-      <c r="H147" s="43"/>
+      <c r="A147" s="40"/>
+      <c r="B147" s="42"/>
+      <c r="C147" s="42"/>
+      <c r="D147" s="42"/>
+      <c r="E147" s="42"/>
+      <c r="F147" s="42"/>
+      <c r="G147" s="42"/>
+      <c r="H147" s="42"/>
     </row>
     <row r="148" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A148" s="41"/>
-[...6 lines deleted...]
-      <c r="H148" s="43"/>
+      <c r="A148" s="40"/>
+      <c r="B148" s="42"/>
+      <c r="C148" s="42"/>
+      <c r="D148" s="42"/>
+      <c r="E148" s="42"/>
+      <c r="F148" s="42"/>
+      <c r="G148" s="42"/>
+      <c r="H148" s="42"/>
     </row>
     <row r="149" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A149" s="41"/>
-[...6 lines deleted...]
-      <c r="H149" s="43"/>
+      <c r="A149" s="40"/>
+      <c r="B149" s="42"/>
+      <c r="C149" s="42"/>
+      <c r="D149" s="42"/>
+      <c r="E149" s="42"/>
+      <c r="F149" s="39"/>
+      <c r="G149" s="42"/>
+      <c r="H149" s="42"/>
     </row>
     <row r="150" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A150" s="41"/>
-[...6 lines deleted...]
-      <c r="H150" s="43"/>
+      <c r="A150" s="40"/>
+      <c r="B150" s="42"/>
+      <c r="C150" s="42"/>
+      <c r="D150" s="42"/>
+      <c r="E150" s="42"/>
+      <c r="F150" s="39"/>
+      <c r="G150" s="42"/>
+      <c r="H150" s="42"/>
     </row>
     <row r="151" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A151" s="41"/>
-[...6 lines deleted...]
-      <c r="H151" s="43"/>
+      <c r="A151" s="40"/>
+      <c r="B151" s="42"/>
+      <c r="C151" s="42"/>
+      <c r="D151" s="42"/>
+      <c r="E151" s="42"/>
+      <c r="F151" s="39"/>
+      <c r="G151" s="42"/>
+      <c r="H151" s="42"/>
     </row>
     <row r="152" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A152" s="41"/>
-[...6 lines deleted...]
-      <c r="H152" s="40"/>
+      <c r="A152" s="40"/>
+      <c r="B152" s="39"/>
+      <c r="C152" s="42"/>
+      <c r="D152" s="39"/>
+      <c r="E152" s="42"/>
+      <c r="F152" s="39"/>
+      <c r="G152" s="39"/>
+      <c r="H152" s="39"/>
     </row>
     <row r="153" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A153" s="39"/>
-[...6 lines deleted...]
-      <c r="H153" s="40"/>
+      <c r="A153" s="38"/>
+      <c r="B153" s="39"/>
+      <c r="C153" s="39"/>
+      <c r="D153" s="39"/>
+      <c r="E153" s="39"/>
+      <c r="F153" s="39"/>
+      <c r="G153" s="39"/>
+      <c r="H153" s="39"/>
     </row>
     <row r="154" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A154" s="41"/>
-[...6 lines deleted...]
-      <c r="H154" s="40"/>
+      <c r="A154" s="40"/>
+      <c r="B154" s="42"/>
+      <c r="C154" s="42"/>
+      <c r="D154" s="42"/>
+      <c r="E154" s="42"/>
+      <c r="F154" s="42"/>
+      <c r="G154" s="42"/>
+      <c r="H154" s="39"/>
     </row>
     <row r="155" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A155" s="41"/>
-[...6 lines deleted...]
-      <c r="H155" s="40"/>
+      <c r="A155" s="40"/>
+      <c r="B155" s="42"/>
+      <c r="C155" s="42"/>
+      <c r="D155" s="42"/>
+      <c r="E155" s="42"/>
+      <c r="F155" s="42"/>
+      <c r="G155" s="42"/>
+      <c r="H155" s="39"/>
     </row>
     <row r="156" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A156" s="39"/>
-[...6 lines deleted...]
-      <c r="H156" s="40"/>
+      <c r="A156" s="38"/>
+      <c r="B156" s="39"/>
+      <c r="C156" s="39"/>
+      <c r="D156" s="39"/>
+      <c r="E156" s="39"/>
+      <c r="F156" s="39"/>
+      <c r="G156" s="39"/>
+      <c r="H156" s="39"/>
     </row>
     <row r="157" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A157" s="39"/>
-[...6 lines deleted...]
-      <c r="H157" s="40"/>
+      <c r="A157" s="38"/>
+      <c r="B157" s="39"/>
+      <c r="C157" s="39"/>
+      <c r="D157" s="39"/>
+      <c r="E157" s="39"/>
+      <c r="F157" s="39"/>
+      <c r="G157" s="39"/>
+      <c r="H157" s="39"/>
     </row>
     <row r="158" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A158" s="41"/>
-[...6 lines deleted...]
-      <c r="H158" s="43"/>
+      <c r="A158" s="40"/>
+      <c r="B158" s="42"/>
+      <c r="C158" s="42"/>
+      <c r="D158" s="39"/>
+      <c r="E158" s="42"/>
+      <c r="F158" s="39"/>
+      <c r="G158" s="42"/>
+      <c r="H158" s="42"/>
     </row>
     <row r="159" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A159" s="41"/>
-[...6 lines deleted...]
-      <c r="H159" s="43"/>
+      <c r="A159" s="40"/>
+      <c r="B159" s="42"/>
+      <c r="C159" s="42"/>
+      <c r="D159" s="39"/>
+      <c r="E159" s="42"/>
+      <c r="F159" s="39"/>
+      <c r="G159" s="42"/>
+      <c r="H159" s="42"/>
     </row>
     <row r="160" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A160" s="41"/>
-[...6 lines deleted...]
-      <c r="H160" s="43"/>
+      <c r="A160" s="40"/>
+      <c r="B160" s="42"/>
+      <c r="C160" s="42"/>
+      <c r="D160" s="42"/>
+      <c r="E160" s="42"/>
+      <c r="F160" s="42"/>
+      <c r="G160" s="42"/>
+      <c r="H160" s="42"/>
     </row>
     <row r="161" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A161" s="41"/>
-[...6 lines deleted...]
-      <c r="H161" s="43"/>
+      <c r="A161" s="40"/>
+      <c r="B161" s="42"/>
+      <c r="C161" s="42"/>
+      <c r="D161" s="42"/>
+      <c r="E161" s="42"/>
+      <c r="F161" s="42"/>
+      <c r="G161" s="42"/>
+      <c r="H161" s="42"/>
     </row>
     <row r="162" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A162" s="39"/>
-[...6 lines deleted...]
-      <c r="H162" s="40"/>
+      <c r="A162" s="38"/>
+      <c r="B162" s="39"/>
+      <c r="C162" s="39"/>
+      <c r="D162" s="39"/>
+      <c r="E162" s="39"/>
+      <c r="F162" s="39"/>
+      <c r="G162" s="39"/>
+      <c r="H162" s="39"/>
     </row>
     <row r="163" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A163" s="39"/>
-[...6 lines deleted...]
-      <c r="H163" s="40"/>
+      <c r="A163" s="38"/>
+      <c r="B163" s="39"/>
+      <c r="C163" s="39"/>
+      <c r="D163" s="39"/>
+      <c r="E163" s="39"/>
+      <c r="F163" s="39"/>
+      <c r="G163" s="39"/>
+      <c r="H163" s="39"/>
     </row>
     <row r="164" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A164" s="39"/>
-[...6 lines deleted...]
-      <c r="H164" s="40"/>
+      <c r="A164" s="38"/>
+      <c r="B164" s="39"/>
+      <c r="C164" s="39"/>
+      <c r="D164" s="39"/>
+      <c r="E164" s="39"/>
+      <c r="F164" s="39"/>
+      <c r="G164" s="39"/>
+      <c r="H164" s="39"/>
     </row>
     <row r="165" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A165" s="39"/>
-[...6 lines deleted...]
-      <c r="H165" s="40"/>
+      <c r="A165" s="38"/>
+      <c r="B165" s="39"/>
+      <c r="C165" s="39"/>
+      <c r="D165" s="39"/>
+      <c r="E165" s="39"/>
+      <c r="F165" s="39"/>
+      <c r="G165" s="39"/>
+      <c r="H165" s="39"/>
     </row>
     <row r="166" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A166" s="39"/>
-[...6 lines deleted...]
-      <c r="H166" s="40"/>
+      <c r="A166" s="38"/>
+      <c r="B166" s="39"/>
+      <c r="C166" s="39"/>
+      <c r="D166" s="39"/>
+      <c r="E166" s="39"/>
+      <c r="F166" s="39"/>
+      <c r="G166" s="39"/>
+      <c r="H166" s="39"/>
     </row>
     <row r="167" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A167" s="39"/>
-[...6 lines deleted...]
-      <c r="H167" s="40"/>
+      <c r="A167" s="38"/>
+      <c r="B167" s="39"/>
+      <c r="C167" s="39"/>
+      <c r="D167" s="39"/>
+      <c r="E167" s="39"/>
+      <c r="F167" s="39"/>
+      <c r="G167" s="39"/>
+      <c r="H167" s="39"/>
     </row>
     <row r="168" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A168" s="41"/>
-[...6 lines deleted...]
-      <c r="H168" s="40"/>
+      <c r="A168" s="40"/>
+      <c r="B168" s="41"/>
+      <c r="C168" s="41"/>
+      <c r="D168" s="41"/>
+      <c r="E168" s="41"/>
+      <c r="F168" s="41"/>
+      <c r="G168" s="41"/>
+      <c r="H168" s="39"/>
     </row>
     <row r="169" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A169" s="41"/>
-[...6 lines deleted...]
-      <c r="H169" s="40"/>
+      <c r="A169" s="40"/>
+      <c r="B169" s="41"/>
+      <c r="C169" s="41"/>
+      <c r="D169" s="41"/>
+      <c r="E169" s="41"/>
+      <c r="F169" s="41"/>
+      <c r="G169" s="41"/>
+      <c r="H169" s="39"/>
     </row>
     <row r="170" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A170" s="41"/>
-[...6 lines deleted...]
-      <c r="H170" s="40"/>
+      <c r="A170" s="40"/>
+      <c r="B170" s="41"/>
+      <c r="C170" s="41"/>
+      <c r="D170" s="41"/>
+      <c r="E170" s="41"/>
+      <c r="F170" s="41"/>
+      <c r="G170" s="41"/>
+      <c r="H170" s="39"/>
     </row>
     <row r="171" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A171" s="41"/>
-[...6 lines deleted...]
-      <c r="H171" s="40"/>
+      <c r="A171" s="40"/>
+      <c r="B171" s="41"/>
+      <c r="C171" s="41"/>
+      <c r="D171" s="41"/>
+      <c r="E171" s="41"/>
+      <c r="F171" s="41"/>
+      <c r="G171" s="41"/>
+      <c r="H171" s="39"/>
     </row>
     <row r="172" spans="1:8" s="25" customFormat="1" ht="11.25">
-      <c r="A172" s="41"/>
-[...6 lines deleted...]
-      <c r="H172" s="40"/>
+      <c r="A172" s="40"/>
+      <c r="B172" s="41"/>
+      <c r="C172" s="41"/>
+      <c r="D172" s="41"/>
+      <c r="E172" s="41"/>
+      <c r="F172" s="41"/>
+      <c r="G172" s="41"/>
+      <c r="H172" s="39"/>
     </row>
     <row r="173" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A173" s="41"/>
-[...6 lines deleted...]
-      <c r="H173" s="40"/>
+      <c r="A173" s="40"/>
+      <c r="B173" s="41"/>
+      <c r="C173" s="41"/>
+      <c r="D173" s="41"/>
+      <c r="E173" s="41"/>
+      <c r="F173" s="41"/>
+      <c r="G173" s="41"/>
+      <c r="H173" s="39"/>
     </row>
     <row r="174" spans="1:8" s="11" customFormat="1" ht="11.25">
-      <c r="A174" s="41"/>
-[...6 lines deleted...]
-      <c r="H174" s="40"/>
+      <c r="A174" s="40"/>
+      <c r="B174" s="39"/>
+      <c r="C174" s="41"/>
+      <c r="D174" s="39"/>
+      <c r="E174" s="41"/>
+      <c r="F174" s="39"/>
+      <c r="G174" s="41"/>
+      <c r="H174" s="39"/>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175" s="41"/>
-[...6 lines deleted...]
-      <c r="H175" s="40"/>
+      <c r="A175" s="40"/>
+      <c r="B175" s="41"/>
+      <c r="C175" s="41"/>
+      <c r="D175" s="39"/>
+      <c r="E175" s="41"/>
+      <c r="F175" s="39"/>
+      <c r="G175" s="41"/>
+      <c r="H175" s="39"/>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176" s="41"/>
-[...6 lines deleted...]
-      <c r="H176" s="40"/>
+      <c r="A176" s="40"/>
+      <c r="B176" s="41"/>
+      <c r="C176" s="41"/>
+      <c r="D176" s="41"/>
+      <c r="E176" s="41"/>
+      <c r="F176" s="41"/>
+      <c r="G176" s="41"/>
+      <c r="H176" s="39"/>
     </row>
     <row r="177" spans="1:8">
-      <c r="A177" s="41"/>
-[...6 lines deleted...]
-      <c r="H177" s="40"/>
+      <c r="A177" s="40"/>
+      <c r="B177" s="41"/>
+      <c r="C177" s="41"/>
+      <c r="D177" s="41"/>
+      <c r="E177" s="41"/>
+      <c r="F177" s="41"/>
+      <c r="G177" s="41"/>
+      <c r="H177" s="39"/>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178" s="44"/>
-[...6 lines deleted...]
-      <c r="H178" s="40"/>
+      <c r="A178" s="43"/>
+      <c r="B178" s="39"/>
+      <c r="C178" s="41"/>
+      <c r="D178" s="39"/>
+      <c r="E178" s="41"/>
+      <c r="F178" s="39"/>
+      <c r="G178" s="41"/>
+      <c r="H178" s="39"/>
     </row>
     <row r="179" spans="1:8" ht="50.25" customHeight="1">
-      <c r="A179" s="54"/>
-[...6 lines deleted...]
-      <c r="H179" s="54"/>
+      <c r="A179" s="53"/>
+      <c r="B179" s="53"/>
+      <c r="C179" s="53"/>
+      <c r="D179" s="53"/>
+      <c r="E179" s="53"/>
+      <c r="F179" s="53"/>
+      <c r="G179" s="53"/>
+      <c r="H179" s="53"/>
     </row>
     <row r="180" spans="1:8">
       <c r="A180"/>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A179:H179"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>