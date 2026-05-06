--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14100" yWindow="-135" windowWidth="13455" windowHeight="12690" activeTab="3"/>
+    <workbookView xWindow="13395" yWindow="-75" windowWidth="13455" windowHeight="12690" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="55">
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
@@ -171,50 +171,65 @@
   </si>
   <si>
     <t>Katon-Karagay</t>
   </si>
   <si>
     <t>Samar</t>
   </si>
   <si>
     <t>Tarbagatai</t>
   </si>
   <si>
     <t>Ulan</t>
   </si>
   <si>
     <t>Shemonaikha</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Shygys Kazakhstan region (E) 2026 year*</t>
   </si>
+  <si>
+    <t>Usкemen c.а.</t>
+  </si>
+  <si>
+    <t>Altai district</t>
+  </si>
+  <si>
+    <t>district Samarа</t>
+  </si>
+  <si>
+    <t>Tarbagatay district</t>
+  </si>
+  <si>
+    <t>Shemonaikhi district</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -271,89 +286,98 @@
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -455,69 +479,78 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -806,65 +839,65 @@
   <sheetViews>
     <sheetView topLeftCell="B2" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1"/>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="6" hidden="1" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -2223,143 +2256,143 @@
         <v>11.1</v>
       </c>
       <c r="G38" s="43">
         <v>13.6</v>
       </c>
       <c r="H38" s="43">
         <v>16.100000000000001</v>
       </c>
       <c r="I38" s="43">
         <v>17.399999999999999</v>
       </c>
       <c r="J38" s="43">
         <v>18.7</v>
       </c>
       <c r="K38" s="43">
         <v>19.899999999999999</v>
       </c>
       <c r="L38" s="49">
         <v>21.9</v>
       </c>
       <c r="M38" s="43">
         <v>23.9</v>
       </c>
     </row>
     <row r="39" spans="1:14" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A39" s="56" t="s">
+      <c r="A39" s="59" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="56"/>
-[...6 lines deleted...]
-      <c r="I39" s="56"/>
+      <c r="B39" s="59"/>
+      <c r="C39" s="59"/>
+      <c r="D39" s="59"/>
+      <c r="E39" s="59"/>
+      <c r="F39" s="59"/>
+      <c r="G39" s="59"/>
+      <c r="H39" s="59"/>
+      <c r="I39" s="59"/>
       <c r="J39" s="13"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="15"/>
     </row>
     <row r="40" spans="1:14" ht="21" customHeight="1">
-      <c r="A40" s="57" t="s">
+      <c r="A40" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="57"/>
-[...10 lines deleted...]
-      <c r="M40" s="58"/>
+      <c r="B40" s="60"/>
+      <c r="C40" s="60"/>
+      <c r="D40" s="60"/>
+      <c r="E40" s="60"/>
+      <c r="F40" s="60"/>
+      <c r="G40" s="60"/>
+      <c r="H40" s="61"/>
+      <c r="I40" s="61"/>
+      <c r="J40" s="61"/>
+      <c r="K40" s="61"/>
+      <c r="L40" s="61"/>
+      <c r="M40" s="61"/>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="16" t="s">
         <v>4</v>
       </c>
       <c r="N41" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A39:I39"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N47"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -3920,158 +3953,158 @@
         <v>12.9</v>
       </c>
       <c r="G43" s="25">
         <v>15.2</v>
       </c>
       <c r="H43" s="25">
         <v>17.399999999999999</v>
       </c>
       <c r="I43" s="25">
         <v>18.399999999999999</v>
       </c>
       <c r="J43" s="25">
         <v>19.399999999999999</v>
       </c>
       <c r="K43" s="25">
         <v>20.399999999999999</v>
       </c>
       <c r="L43" s="25">
         <v>20.399999999999999</v>
       </c>
       <c r="M43" s="25">
         <v>20.399999999999999</v>
       </c>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A44" s="56" t="s">
+      <c r="A44" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B44" s="56"/>
-[...6 lines deleted...]
-      <c r="I44" s="56"/>
+      <c r="B44" s="59"/>
+      <c r="C44" s="59"/>
+      <c r="D44" s="59"/>
+      <c r="E44" s="59"/>
+      <c r="F44" s="59"/>
+      <c r="G44" s="59"/>
+      <c r="H44" s="59"/>
+      <c r="I44" s="59"/>
       <c r="J44" s="18"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A45" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="21"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="13"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A46" s="57" t="s">
+      <c r="A46" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="57"/>
-[...10 lines deleted...]
-      <c r="M46" s="58"/>
+      <c r="B46" s="60"/>
+      <c r="C46" s="60"/>
+      <c r="D46" s="60"/>
+      <c r="E46" s="60"/>
+      <c r="F46" s="60"/>
+      <c r="G46" s="60"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="61"/>
     </row>
     <row r="47" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A44:I44"/>
     <mergeCell ref="A46:M46"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1"/>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -5614,118 +5647,120 @@
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="18"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="31"/>
       <c r="C44" s="31"/>
       <c r="D44" s="31"/>
       <c r="E44" s="31"/>
       <c r="F44" s="31"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="13"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A45" s="57" t="s">
+      <c r="A45" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="57"/>
-[...10 lines deleted...]
-      <c r="M45" s="57"/>
+      <c r="B45" s="60"/>
+      <c r="C45" s="60"/>
+      <c r="D45" s="60"/>
+      <c r="E45" s="60"/>
+      <c r="F45" s="60"/>
+      <c r="G45" s="60"/>
+      <c r="H45" s="60"/>
+      <c r="I45" s="60"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="60"/>
+      <c r="L45" s="60"/>
+      <c r="M45" s="60"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A45:M45"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -5747,883 +5782,955 @@
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="35"/>
+      <c r="D5" s="62" t="s">
+        <v>33</v>
+      </c>
       <c r="E5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>13593.9</v>
       </c>
-      <c r="C6" s="59">
+      <c r="C6" s="55">
         <v>27294.400000000001</v>
       </c>
-      <c r="D6" s="37"/>
+      <c r="D6" s="63">
+        <v>43911.3</v>
+      </c>
       <c r="E6" s="11"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="11"/>
       <c r="I6" s="24"/>
       <c r="J6" s="50"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="11.25">
-      <c r="A7" s="38" t="s">
-        <v>17</v>
+      <c r="A7" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B7" s="11">
         <v>9832.1</v>
       </c>
-      <c r="C7" s="59">
+      <c r="C7" s="55">
         <v>19774.5</v>
       </c>
-      <c r="D7" s="37"/>
+      <c r="D7" s="63">
+        <v>32539.1</v>
+      </c>
       <c r="E7" s="11"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="11"/>
       <c r="I7" s="24"/>
       <c r="J7" s="50"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>1140.8</v>
       </c>
-      <c r="C8" s="59">
+      <c r="C8" s="55">
         <v>2217.8000000000002</v>
       </c>
-      <c r="D8" s="37"/>
+      <c r="D8" s="63">
+        <v>3241.5</v>
+      </c>
       <c r="E8" s="11"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="11"/>
       <c r="I8" s="24"/>
       <c r="J8" s="50"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>242.2</v>
       </c>
-      <c r="C9" s="59">
+      <c r="C9" s="55">
         <v>473.8</v>
       </c>
-      <c r="D9" s="37"/>
+      <c r="D9" s="63">
+        <v>704.9</v>
+      </c>
       <c r="E9" s="11"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="11"/>
       <c r="I9" s="24"/>
       <c r="J9" s="50"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>67.400000000000006</v>
       </c>
-      <c r="C10" s="59">
+      <c r="C10" s="55">
         <v>130.69999999999999</v>
       </c>
-      <c r="D10" s="37"/>
+      <c r="D10" s="63">
+        <v>194.1</v>
+      </c>
       <c r="E10" s="11"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="11"/>
       <c r="I10" s="24"/>
       <c r="J10" s="50"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" ht="11.25">
-      <c r="A11" s="38" t="s">
-        <v>24</v>
+      <c r="A11" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="B11" s="11">
         <v>1617.3</v>
       </c>
-      <c r="C11" s="59">
+      <c r="C11" s="55">
         <v>3320</v>
       </c>
-      <c r="D11" s="37"/>
+      <c r="D11" s="63">
+        <v>5097.8</v>
+      </c>
       <c r="E11" s="11"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="11"/>
       <c r="I11" s="24"/>
       <c r="J11" s="50"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="11">
         <v>18</v>
       </c>
-      <c r="C12" s="59">
+      <c r="C12" s="55">
         <v>36</v>
       </c>
-      <c r="D12" s="37"/>
+      <c r="D12" s="63">
+        <v>54</v>
+      </c>
       <c r="E12" s="11"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="11"/>
       <c r="I12" s="24"/>
       <c r="J12" s="50"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
         <v>0.4</v>
       </c>
-      <c r="C13" s="59">
+      <c r="C13" s="55">
         <v>3.6</v>
       </c>
-      <c r="D13" s="37"/>
+      <c r="D13" s="63">
+        <v>6.7</v>
+      </c>
       <c r="E13" s="11"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="11"/>
       <c r="I13" s="24"/>
       <c r="J13" s="50"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>2.7</v>
       </c>
-      <c r="C14" s="59">
+      <c r="C14" s="55">
         <v>6.2</v>
       </c>
-      <c r="D14" s="37"/>
+      <c r="D14" s="63">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="E14" s="11"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="11"/>
       <c r="I14" s="24"/>
       <c r="J14" s="50"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" ht="11.25">
-      <c r="A15" s="38" t="s">
-        <v>25</v>
+      <c r="A15" s="19" t="s">
+        <v>52</v>
       </c>
       <c r="B15" s="11">
         <v>14.3</v>
       </c>
-      <c r="C15" s="59">
+      <c r="C15" s="55">
         <v>27.8</v>
       </c>
-      <c r="D15" s="37"/>
+      <c r="D15" s="63">
+        <v>41.3</v>
+      </c>
       <c r="E15" s="11"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="11"/>
       <c r="I15" s="24"/>
       <c r="J15" s="50"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="54" customFormat="1" ht="11.25">
-      <c r="A16" s="38" t="s">
-        <v>26</v>
+      <c r="A16" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="B16" s="11">
         <v>26.3</v>
       </c>
-      <c r="C16" s="59">
+      <c r="C16" s="55">
         <v>51.5</v>
       </c>
-      <c r="D16" s="37"/>
+      <c r="D16" s="63">
+        <v>76.8</v>
+      </c>
       <c r="E16" s="11"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="11"/>
       <c r="I16" s="24"/>
       <c r="J16" s="50"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>157</v>
       </c>
-      <c r="C17" s="59">
+      <c r="C17" s="55">
         <v>314.60000000000002</v>
       </c>
-      <c r="D17" s="37"/>
+      <c r="D17" s="63">
+        <v>484.7</v>
+      </c>
       <c r="E17" s="11"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="11"/>
       <c r="I17" s="24"/>
       <c r="J17" s="50"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A18" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>8.6</v>
       </c>
-      <c r="C18" s="59">
+      <c r="C18" s="55">
         <v>14.8</v>
       </c>
-      <c r="D18" s="37"/>
+      <c r="D18" s="63">
+        <v>21.1</v>
+      </c>
       <c r="E18" s="11"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="11"/>
       <c r="I18" s="24"/>
       <c r="J18" s="50"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A19" s="38" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="B19" s="11">
         <v>467</v>
       </c>
-      <c r="C19" s="59">
+      <c r="C19" s="55">
         <v>923.1</v>
       </c>
-      <c r="D19" s="37"/>
+      <c r="D19" s="63">
+        <v>1439.5</v>
+      </c>
       <c r="E19" s="11"/>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="11"/>
       <c r="I19" s="24"/>
       <c r="J19" s="50"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5">
       <c r="A20" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
-      <c r="D20" s="40"/>
+      <c r="D20" s="18"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="18"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
     </row>
     <row r="21" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="11">
         <v>4925.1000000000004</v>
       </c>
-      <c r="C21" s="59">
+      <c r="C21" s="55">
         <v>10155.799999999999</v>
       </c>
-      <c r="D21" s="37"/>
+      <c r="D21" s="63">
+        <v>14985</v>
+      </c>
       <c r="E21" s="11"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="11"/>
       <c r="I21" s="24"/>
       <c r="J21" s="50"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="54" customFormat="1" ht="11.25">
-      <c r="A22" s="38" t="s">
-        <v>17</v>
+      <c r="A22" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B22" s="11">
         <v>3387.1</v>
       </c>
-      <c r="C22" s="59">
+      <c r="C22" s="55">
         <v>7018.5</v>
       </c>
-      <c r="D22" s="37"/>
+      <c r="D22" s="63">
+        <v>10186.1</v>
+      </c>
       <c r="E22" s="11"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="11"/>
       <c r="I22" s="24"/>
       <c r="J22" s="50"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="60" t="s">
+      <c r="C23" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="D23" s="9"/>
+      <c r="D23" s="64" t="s">
+        <v>34</v>
+      </c>
       <c r="E23" s="11"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="11"/>
       <c r="I23" s="24"/>
       <c r="J23" s="50"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>216.2</v>
       </c>
-      <c r="C24" s="59">
+      <c r="C24" s="55">
         <v>422.6</v>
       </c>
-      <c r="D24" s="37"/>
+      <c r="D24" s="63">
+        <v>631.9</v>
+      </c>
       <c r="E24" s="11"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="11"/>
       <c r="I24" s="24"/>
       <c r="J24" s="50"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A25" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>66</v>
       </c>
-      <c r="C25" s="59">
+      <c r="C25" s="55">
         <v>127.8</v>
       </c>
-      <c r="D25" s="37"/>
+      <c r="D25" s="63">
+        <v>189.5</v>
+      </c>
       <c r="E25" s="11"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="11"/>
       <c r="I25" s="24"/>
       <c r="J25" s="50"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="54" customFormat="1" ht="11.25">
-      <c r="A26" s="38" t="s">
-        <v>24</v>
+      <c r="A26" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="B26" s="11">
         <v>561.6</v>
       </c>
-      <c r="C26" s="59">
+      <c r="C26" s="55">
         <v>1209.3</v>
       </c>
-      <c r="D26" s="37"/>
+      <c r="D26" s="63">
+        <v>1843.6</v>
+      </c>
       <c r="E26" s="11"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="11"/>
       <c r="I26" s="24"/>
       <c r="J26" s="50"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="11">
         <v>18</v>
       </c>
-      <c r="C27" s="59">
+      <c r="C27" s="55">
         <v>36</v>
       </c>
-      <c r="D27" s="37"/>
+      <c r="D27" s="63">
+        <v>54</v>
+      </c>
       <c r="E27" s="11"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="11"/>
       <c r="I27" s="24"/>
       <c r="J27" s="50"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="11">
         <v>0.4</v>
       </c>
-      <c r="C28" s="59">
+      <c r="C28" s="55">
         <v>3.6</v>
       </c>
-      <c r="D28" s="37"/>
+      <c r="D28" s="63">
+        <v>6.7</v>
+      </c>
       <c r="E28" s="11"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="11"/>
       <c r="I28" s="24"/>
       <c r="J28" s="50"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="11">
         <v>2.7</v>
       </c>
-      <c r="C29" s="59">
+      <c r="C29" s="55">
         <v>6.2</v>
       </c>
-      <c r="D29" s="37"/>
+      <c r="D29" s="63">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="E29" s="11"/>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="11"/>
       <c r="I29" s="24"/>
       <c r="J29" s="50"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="54" customFormat="1" ht="11.25">
-      <c r="A30" s="38" t="s">
-        <v>25</v>
+      <c r="A30" s="19" t="s">
+        <v>52</v>
       </c>
       <c r="B30" s="11">
         <v>14.3</v>
       </c>
-      <c r="C30" s="59">
+      <c r="C30" s="55">
         <v>27.8</v>
       </c>
-      <c r="D30" s="37"/>
+      <c r="D30" s="63">
+        <v>41.3</v>
+      </c>
       <c r="E30" s="11"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="11"/>
       <c r="I30" s="24"/>
       <c r="J30" s="50"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A31" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="11">
         <v>26.3</v>
       </c>
-      <c r="C31" s="59">
+      <c r="C31" s="55">
         <v>51.5</v>
       </c>
-      <c r="D31" s="37"/>
+      <c r="D31" s="63">
+        <v>76.8</v>
+      </c>
       <c r="E31" s="11"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="11"/>
       <c r="I31" s="24"/>
       <c r="J31" s="50"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A32" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11">
         <v>157</v>
       </c>
-      <c r="C32" s="59">
+      <c r="C32" s="55">
         <v>314.60000000000002</v>
       </c>
-      <c r="D32" s="37"/>
+      <c r="D32" s="63">
+        <v>484.7</v>
+      </c>
       <c r="E32" s="11"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="11"/>
       <c r="I32" s="24"/>
       <c r="J32" s="50"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="11">
         <v>8.6</v>
       </c>
-      <c r="C33" s="59">
+      <c r="C33" s="55">
         <v>14.8</v>
       </c>
-      <c r="D33" s="37"/>
+      <c r="D33" s="63">
+        <v>21.1</v>
+      </c>
       <c r="E33" s="11"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="11"/>
       <c r="I33" s="24"/>
       <c r="J33" s="50"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="B34" s="11">
         <v>467</v>
       </c>
-      <c r="C34" s="59">
+      <c r="C34" s="55">
         <v>923.1</v>
       </c>
-      <c r="D34" s="37"/>
+      <c r="D34" s="63">
+        <v>1439.5</v>
+      </c>
       <c r="E34" s="11"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="11"/>
       <c r="I34" s="24"/>
       <c r="J34" s="50"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:14" s="54" customFormat="1" ht="24" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
-      <c r="D35" s="40"/>
+      <c r="D35" s="18"/>
       <c r="G35" s="9"/>
       <c r="J35" s="51"/>
       <c r="K35" s="11"/>
       <c r="L35" s="9"/>
     </row>
     <row r="36" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A36" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="11">
         <v>8668.7999999999993</v>
       </c>
-      <c r="C36" s="59">
+      <c r="C36" s="55">
         <v>17138.599999999999</v>
       </c>
-      <c r="D36" s="37"/>
+      <c r="D36" s="63">
+        <v>28926.3</v>
+      </c>
       <c r="E36" s="18"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="18"/>
       <c r="I36" s="24"/>
       <c r="J36" s="50"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="50"/>
     </row>
     <row r="37" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A37" s="38" t="s">
-        <v>17</v>
+      <c r="A37" s="19" t="s">
+        <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>6445</v>
       </c>
-      <c r="C37" s="59">
+      <c r="C37" s="55">
         <v>12756</v>
       </c>
-      <c r="D37" s="37"/>
+      <c r="D37" s="63">
+        <v>22353</v>
+      </c>
       <c r="E37" s="18"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="18"/>
       <c r="I37" s="24"/>
       <c r="J37" s="50"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="50"/>
     </row>
     <row r="38" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A38" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="11">
         <v>1140.8</v>
       </c>
-      <c r="C38" s="59">
+      <c r="C38" s="55">
         <v>2217.8000000000002</v>
       </c>
-      <c r="D38" s="37"/>
+      <c r="D38" s="63">
+        <v>3241.5</v>
+      </c>
       <c r="E38" s="18"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="18"/>
       <c r="I38" s="24"/>
       <c r="J38" s="50"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="50"/>
     </row>
     <row r="39" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>26</v>
       </c>
-      <c r="C39" s="59">
+      <c r="C39" s="55">
         <v>51.2</v>
       </c>
-      <c r="D39" s="37"/>
+      <c r="D39" s="63">
+        <v>73</v>
+      </c>
       <c r="E39" s="18"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="18"/>
       <c r="I39" s="24"/>
       <c r="J39" s="50"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="50"/>
     </row>
     <row r="40" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A40" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="11">
         <v>1.4</v>
       </c>
-      <c r="C40" s="59">
+      <c r="C40" s="55">
         <v>3</v>
       </c>
-      <c r="D40" s="37"/>
+      <c r="D40" s="63">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="E40" s="18"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="18"/>
       <c r="I40" s="24"/>
       <c r="J40" s="50"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="50"/>
     </row>
     <row r="41" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A41" s="38" t="s">
-        <v>24</v>
+      <c r="A41" s="19" t="s">
+        <v>51</v>
       </c>
       <c r="B41" s="11">
         <v>1055.7</v>
       </c>
-      <c r="C41" s="59">
+      <c r="C41" s="55">
         <v>2110.6</v>
       </c>
-      <c r="D41" s="37"/>
+      <c r="D41" s="63">
+        <v>3254.2</v>
+      </c>
       <c r="E41" s="18"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="18"/>
       <c r="I41" s="24"/>
       <c r="J41" s="50"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="50"/>
       <c r="N41" s="23"/>
     </row>
     <row r="42" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A42" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="61" t="s">
+      <c r="C42" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="D42" s="41"/>
+      <c r="D42" s="57" t="s">
+        <v>34</v>
+      </c>
       <c r="E42" s="43"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="43"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="18"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="53"/>
       <c r="F44" s="53"/>
       <c r="G44" s="53"/>
       <c r="H44" s="53"/>
       <c r="I44" s="53"/>
       <c r="J44" s="13"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A45" s="57" t="s">
+      <c r="A45" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="57"/>
-[...10 lines deleted...]
-      <c r="M45" s="57"/>
+      <c r="B45" s="60"/>
+      <c r="C45" s="60"/>
+      <c r="D45" s="60"/>
+      <c r="E45" s="60"/>
+      <c r="F45" s="60"/>
+      <c r="G45" s="60"/>
+      <c r="H45" s="60"/>
+      <c r="I45" s="60"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="60"/>
+      <c r="L45" s="60"/>
+      <c r="M45" s="60"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A45:M45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>