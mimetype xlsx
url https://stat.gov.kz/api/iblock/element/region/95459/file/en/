--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13395" yWindow="-75" windowWidth="13455" windowHeight="12690" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="55">
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
@@ -333,51 +333,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -488,70 +488,73 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -839,65 +842,65 @@
   <sheetViews>
     <sheetView topLeftCell="B2" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1"/>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="58"/>
-[...10 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="6" hidden="1" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -2256,143 +2259,143 @@
         <v>11.1</v>
       </c>
       <c r="G38" s="43">
         <v>13.6</v>
       </c>
       <c r="H38" s="43">
         <v>16.100000000000001</v>
       </c>
       <c r="I38" s="43">
         <v>17.399999999999999</v>
       </c>
       <c r="J38" s="43">
         <v>18.7</v>
       </c>
       <c r="K38" s="43">
         <v>19.899999999999999</v>
       </c>
       <c r="L38" s="49">
         <v>21.9</v>
       </c>
       <c r="M38" s="43">
         <v>23.9</v>
       </c>
     </row>
     <row r="39" spans="1:14" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A39" s="59" t="s">
+      <c r="A39" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="59"/>
-[...6 lines deleted...]
-      <c r="I39" s="59"/>
+      <c r="B39" s="63"/>
+      <c r="C39" s="63"/>
+      <c r="D39" s="63"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="63"/>
+      <c r="G39" s="63"/>
+      <c r="H39" s="63"/>
+      <c r="I39" s="63"/>
       <c r="J39" s="13"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="15"/>
     </row>
     <row r="40" spans="1:14" ht="21" customHeight="1">
-      <c r="A40" s="60" t="s">
+      <c r="A40" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="60"/>
-[...10 lines deleted...]
-      <c r="M40" s="61"/>
+      <c r="B40" s="64"/>
+      <c r="C40" s="64"/>
+      <c r="D40" s="64"/>
+      <c r="E40" s="64"/>
+      <c r="F40" s="64"/>
+      <c r="G40" s="64"/>
+      <c r="H40" s="65"/>
+      <c r="I40" s="65"/>
+      <c r="J40" s="65"/>
+      <c r="K40" s="65"/>
+      <c r="L40" s="65"/>
+      <c r="M40" s="65"/>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="16" t="s">
         <v>4</v>
       </c>
       <c r="N41" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A39:I39"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N47"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="58"/>
-[...10 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -3953,158 +3956,158 @@
         <v>12.9</v>
       </c>
       <c r="G43" s="25">
         <v>15.2</v>
       </c>
       <c r="H43" s="25">
         <v>17.399999999999999</v>
       </c>
       <c r="I43" s="25">
         <v>18.399999999999999</v>
       </c>
       <c r="J43" s="25">
         <v>19.399999999999999</v>
       </c>
       <c r="K43" s="25">
         <v>20.399999999999999</v>
       </c>
       <c r="L43" s="25">
         <v>20.399999999999999</v>
       </c>
       <c r="M43" s="25">
         <v>20.399999999999999</v>
       </c>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A44" s="59" t="s">
+      <c r="A44" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B44" s="59"/>
-[...6 lines deleted...]
-      <c r="I44" s="59"/>
+      <c r="B44" s="63"/>
+      <c r="C44" s="63"/>
+      <c r="D44" s="63"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
       <c r="J44" s="18"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A45" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="21"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="13"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A46" s="60" t="s">
+      <c r="A46" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="60"/>
-[...10 lines deleted...]
-      <c r="M46" s="61"/>
+      <c r="B46" s="64"/>
+      <c r="C46" s="64"/>
+      <c r="D46" s="64"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="64"/>
+      <c r="H46" s="65"/>
+      <c r="I46" s="65"/>
+      <c r="J46" s="65"/>
+      <c r="K46" s="65"/>
+      <c r="L46" s="65"/>
+      <c r="M46" s="65"/>
     </row>
     <row r="47" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A44:I44"/>
     <mergeCell ref="A46:M46"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1"/>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="58"/>
-[...10 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -5647,120 +5650,120 @@
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="18"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="31"/>
       <c r="C44" s="31"/>
       <c r="D44" s="31"/>
       <c r="E44" s="31"/>
       <c r="F44" s="31"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="13"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A45" s="60" t="s">
+      <c r="A45" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="60"/>
-[...10 lines deleted...]
-      <c r="M45" s="60"/>
+      <c r="B45" s="64"/>
+      <c r="C45" s="64"/>
+      <c r="D45" s="64"/>
+      <c r="E45" s="64"/>
+      <c r="F45" s="64"/>
+      <c r="G45" s="64"/>
+      <c r="H45" s="64"/>
+      <c r="I45" s="64"/>
+      <c r="J45" s="64"/>
+      <c r="K45" s="64"/>
+      <c r="L45" s="64"/>
+      <c r="M45" s="64"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A45:M45"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="58"/>
-[...10 lines deleted...]
-      <c r="M2" s="58"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -5782,955 +5785,1026 @@
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="62" t="s">
+      <c r="D5" s="59" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>13593.9</v>
       </c>
       <c r="C6" s="55">
         <v>27294.400000000001</v>
       </c>
-      <c r="D6" s="63">
+      <c r="D6" s="60">
         <v>43911.3</v>
       </c>
-      <c r="E6" s="11"/>
+      <c r="E6" s="55">
+        <v>61479.5</v>
+      </c>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="11"/>
       <c r="I6" s="24"/>
       <c r="J6" s="50"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A7" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="11">
         <v>9832.1</v>
       </c>
       <c r="C7" s="55">
         <v>19774.5</v>
       </c>
-      <c r="D7" s="63">
+      <c r="D7" s="60">
         <v>32539.1</v>
       </c>
-      <c r="E7" s="11"/>
+      <c r="E7" s="55">
+        <v>46398.5</v>
+      </c>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="11"/>
       <c r="I7" s="24"/>
       <c r="J7" s="50"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>1140.8</v>
       </c>
       <c r="C8" s="55">
         <v>2217.8000000000002</v>
       </c>
-      <c r="D8" s="63">
+      <c r="D8" s="60">
         <v>3241.5</v>
       </c>
-      <c r="E8" s="11"/>
+      <c r="E8" s="55">
+        <v>4432.7</v>
+      </c>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="11"/>
       <c r="I8" s="24"/>
       <c r="J8" s="50"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>242.2</v>
       </c>
       <c r="C9" s="55">
         <v>473.8</v>
       </c>
-      <c r="D9" s="63">
+      <c r="D9" s="60">
         <v>704.9</v>
       </c>
-      <c r="E9" s="11"/>
+      <c r="E9" s="55">
+        <v>897</v>
+      </c>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="11"/>
       <c r="I9" s="24"/>
       <c r="J9" s="50"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>67.400000000000006</v>
       </c>
       <c r="C10" s="55">
         <v>130.69999999999999</v>
       </c>
-      <c r="D10" s="63">
+      <c r="D10" s="60">
         <v>194.1</v>
       </c>
-      <c r="E10" s="11"/>
+      <c r="E10" s="55">
+        <v>257.5</v>
+      </c>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="11"/>
       <c r="I10" s="24"/>
       <c r="J10" s="50"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A11" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="11">
         <v>1617.3</v>
       </c>
       <c r="C11" s="55">
         <v>3320</v>
       </c>
-      <c r="D11" s="63">
+      <c r="D11" s="60">
         <v>5097.8</v>
       </c>
-      <c r="E11" s="11"/>
+      <c r="E11" s="55">
+        <v>6666.1</v>
+      </c>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="11"/>
       <c r="I11" s="24"/>
       <c r="J11" s="50"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="11">
         <v>18</v>
       </c>
       <c r="C12" s="55">
         <v>36</v>
       </c>
-      <c r="D12" s="63">
+      <c r="D12" s="60">
         <v>54</v>
       </c>
-      <c r="E12" s="11"/>
+      <c r="E12" s="55">
+        <v>72</v>
+      </c>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="11"/>
       <c r="I12" s="24"/>
       <c r="J12" s="50"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
         <v>0.4</v>
       </c>
       <c r="C13" s="55">
         <v>3.6</v>
       </c>
-      <c r="D13" s="63">
+      <c r="D13" s="60">
         <v>6.7</v>
       </c>
-      <c r="E13" s="11"/>
+      <c r="E13" s="55">
+        <v>9.9</v>
+      </c>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="11"/>
       <c r="I13" s="24"/>
       <c r="J13" s="50"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>2.7</v>
       </c>
       <c r="C14" s="55">
         <v>6.2</v>
       </c>
-      <c r="D14" s="63">
+      <c r="D14" s="60">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E14" s="11"/>
+      <c r="E14" s="55">
+        <v>13.3</v>
+      </c>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="11"/>
       <c r="I14" s="24"/>
       <c r="J14" s="50"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="11">
         <v>14.3</v>
       </c>
       <c r="C15" s="55">
         <v>27.8</v>
       </c>
-      <c r="D15" s="63">
+      <c r="D15" s="60">
         <v>41.3</v>
       </c>
-      <c r="E15" s="11"/>
+      <c r="E15" s="55">
+        <v>54.9</v>
+      </c>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="11"/>
       <c r="I15" s="24"/>
       <c r="J15" s="50"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A16" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="11">
         <v>26.3</v>
       </c>
       <c r="C16" s="55">
         <v>51.5</v>
       </c>
-      <c r="D16" s="63">
+      <c r="D16" s="60">
         <v>76.8</v>
       </c>
-      <c r="E16" s="11"/>
+      <c r="E16" s="55">
+        <v>102</v>
+      </c>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="11"/>
       <c r="I16" s="24"/>
       <c r="J16" s="50"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>157</v>
       </c>
       <c r="C17" s="55">
         <v>314.60000000000002</v>
       </c>
-      <c r="D17" s="63">
+      <c r="D17" s="60">
         <v>484.7</v>
       </c>
-      <c r="E17" s="11"/>
+      <c r="E17" s="55">
+        <v>657.6</v>
+      </c>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="11"/>
       <c r="I17" s="24"/>
       <c r="J17" s="50"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A18" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>8.6</v>
       </c>
       <c r="C18" s="55">
         <v>14.8</v>
       </c>
-      <c r="D18" s="63">
+      <c r="D18" s="60">
         <v>21.1</v>
       </c>
-      <c r="E18" s="11"/>
+      <c r="E18" s="55">
+        <v>27.3</v>
+      </c>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="11"/>
       <c r="I18" s="24"/>
       <c r="J18" s="50"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A19" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="11">
         <v>467</v>
       </c>
       <c r="C19" s="55">
         <v>923.1</v>
       </c>
-      <c r="D19" s="63">
+      <c r="D19" s="60">
         <v>1439.5</v>
       </c>
-      <c r="E19" s="11"/>
+      <c r="E19" s="55">
+        <v>1890.8</v>
+      </c>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
       <c r="H19" s="11"/>
       <c r="I19" s="24"/>
       <c r="J19" s="50"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5">
       <c r="A20" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="18"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="18"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
     </row>
     <row r="21" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="11">
         <v>4925.1000000000004</v>
       </c>
       <c r="C21" s="55">
         <v>10155.799999999999</v>
       </c>
-      <c r="D21" s="63">
+      <c r="D21" s="60">
         <v>14985</v>
       </c>
-      <c r="E21" s="11"/>
+      <c r="E21" s="55">
+        <v>19972.8</v>
+      </c>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="11"/>
       <c r="I21" s="24"/>
       <c r="J21" s="50"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="11">
         <v>3387.1</v>
       </c>
       <c r="C22" s="55">
         <v>7018.5</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="60">
         <v>10186.1</v>
       </c>
-      <c r="E22" s="11"/>
+      <c r="E22" s="55">
+        <v>13596.5</v>
+      </c>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="11"/>
       <c r="I22" s="24"/>
       <c r="J22" s="50"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="D23" s="64" t="s">
+      <c r="D23" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="E23" s="11"/>
+      <c r="E23" s="55">
+        <v>59.7</v>
+      </c>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
       <c r="H23" s="11"/>
       <c r="I23" s="24"/>
       <c r="J23" s="50"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>216.2</v>
       </c>
       <c r="C24" s="55">
         <v>422.6</v>
       </c>
-      <c r="D24" s="63">
+      <c r="D24" s="60">
         <v>631.9</v>
       </c>
-      <c r="E24" s="11"/>
+      <c r="E24" s="55">
+        <v>810.5</v>
+      </c>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="11"/>
       <c r="I24" s="24"/>
       <c r="J24" s="50"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A25" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>66</v>
       </c>
       <c r="C25" s="55">
         <v>127.8</v>
       </c>
-      <c r="D25" s="63">
+      <c r="D25" s="60">
         <v>189.5</v>
       </c>
-      <c r="E25" s="11"/>
+      <c r="E25" s="55">
+        <v>251.3</v>
+      </c>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="11"/>
       <c r="I25" s="24"/>
       <c r="J25" s="50"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A26" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="11">
         <v>561.6</v>
       </c>
       <c r="C26" s="55">
         <v>1209.3</v>
       </c>
-      <c r="D26" s="63">
+      <c r="D26" s="60">
         <v>1843.6</v>
       </c>
-      <c r="E26" s="11"/>
+      <c r="E26" s="55">
+        <v>2427.1999999999998</v>
+      </c>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="11"/>
       <c r="I26" s="24"/>
       <c r="J26" s="50"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="11">
         <v>18</v>
       </c>
       <c r="C27" s="55">
         <v>36</v>
       </c>
-      <c r="D27" s="63">
+      <c r="D27" s="60">
         <v>54</v>
       </c>
-      <c r="E27" s="11"/>
+      <c r="E27" s="55">
+        <v>72</v>
+      </c>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="11"/>
       <c r="I27" s="24"/>
       <c r="J27" s="50"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="11">
         <v>0.4</v>
       </c>
       <c r="C28" s="55">
         <v>3.6</v>
       </c>
-      <c r="D28" s="63">
+      <c r="D28" s="60">
         <v>6.7</v>
       </c>
-      <c r="E28" s="11"/>
+      <c r="E28" s="55">
+        <v>9.9</v>
+      </c>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="11"/>
       <c r="I28" s="24"/>
       <c r="J28" s="50"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="11">
         <v>2.7</v>
       </c>
       <c r="C29" s="55">
         <v>6.2</v>
       </c>
-      <c r="D29" s="63">
+      <c r="D29" s="60">
         <v>9.8000000000000007</v>
       </c>
-      <c r="E29" s="11"/>
+      <c r="E29" s="55">
+        <v>13.3</v>
+      </c>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
       <c r="H29" s="11"/>
       <c r="I29" s="24"/>
       <c r="J29" s="50"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="11">
         <v>14.3</v>
       </c>
       <c r="C30" s="55">
         <v>27.8</v>
       </c>
-      <c r="D30" s="63">
+      <c r="D30" s="60">
         <v>41.3</v>
       </c>
-      <c r="E30" s="11"/>
+      <c r="E30" s="55">
+        <v>54.9</v>
+      </c>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="11"/>
       <c r="I30" s="24"/>
       <c r="J30" s="50"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A31" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="11">
         <v>26.3</v>
       </c>
       <c r="C31" s="55">
         <v>51.5</v>
       </c>
-      <c r="D31" s="63">
+      <c r="D31" s="60">
         <v>76.8</v>
       </c>
-      <c r="E31" s="11"/>
+      <c r="E31" s="55">
+        <v>102</v>
+      </c>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="11"/>
       <c r="I31" s="24"/>
       <c r="J31" s="50"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A32" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11">
         <v>157</v>
       </c>
       <c r="C32" s="55">
         <v>314.60000000000002</v>
       </c>
-      <c r="D32" s="63">
+      <c r="D32" s="60">
         <v>484.7</v>
       </c>
-      <c r="E32" s="11"/>
+      <c r="E32" s="55">
+        <v>657.6</v>
+      </c>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="11"/>
       <c r="I32" s="24"/>
       <c r="J32" s="50"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="11">
         <v>8.6</v>
       </c>
       <c r="C33" s="55">
         <v>14.8</v>
       </c>
-      <c r="D33" s="63">
+      <c r="D33" s="60">
         <v>21.1</v>
       </c>
-      <c r="E33" s="11"/>
+      <c r="E33" s="55">
+        <v>27.3</v>
+      </c>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="11"/>
       <c r="I33" s="24"/>
       <c r="J33" s="50"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="11">
         <v>467</v>
       </c>
       <c r="C34" s="55">
         <v>923.1</v>
       </c>
-      <c r="D34" s="63">
+      <c r="D34" s="60">
         <v>1439.5</v>
       </c>
-      <c r="E34" s="11"/>
+      <c r="E34" s="55">
+        <v>1890.8</v>
+      </c>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="11"/>
       <c r="I34" s="24"/>
       <c r="J34" s="50"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:14" s="54" customFormat="1" ht="24" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="18"/>
+      <c r="E35" s="58"/>
       <c r="G35" s="9"/>
       <c r="J35" s="51"/>
       <c r="K35" s="11"/>
       <c r="L35" s="9"/>
     </row>
     <row r="36" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A36" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="11">
         <v>8668.7999999999993</v>
       </c>
       <c r="C36" s="55">
         <v>17138.599999999999</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="60">
         <v>28926.3</v>
       </c>
-      <c r="E36" s="18"/>
+      <c r="E36" s="55">
+        <v>41506.6</v>
+      </c>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="18"/>
       <c r="I36" s="24"/>
       <c r="J36" s="50"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="50"/>
     </row>
     <row r="37" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>6445</v>
       </c>
       <c r="C37" s="55">
         <v>12756</v>
       </c>
-      <c r="D37" s="63">
+      <c r="D37" s="60">
         <v>22353</v>
       </c>
-      <c r="E37" s="18"/>
+      <c r="E37" s="55">
+        <v>32802</v>
+      </c>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="18"/>
       <c r="I37" s="24"/>
       <c r="J37" s="50"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="50"/>
     </row>
     <row r="38" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A38" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="11">
         <v>1140.8</v>
       </c>
       <c r="C38" s="55">
         <v>2217.8000000000002</v>
       </c>
-      <c r="D38" s="63">
+      <c r="D38" s="60">
         <v>3241.5</v>
       </c>
-      <c r="E38" s="18"/>
+      <c r="E38" s="55">
+        <v>4373</v>
+      </c>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="18"/>
       <c r="I38" s="24"/>
       <c r="J38" s="50"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="50"/>
     </row>
     <row r="39" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>26</v>
       </c>
       <c r="C39" s="55">
         <v>51.2</v>
       </c>
-      <c r="D39" s="63">
+      <c r="D39" s="60">
         <v>73</v>
       </c>
-      <c r="E39" s="18"/>
+      <c r="E39" s="55">
+        <v>86.5</v>
+      </c>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="18"/>
       <c r="I39" s="24"/>
       <c r="J39" s="50"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="50"/>
     </row>
     <row r="40" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A40" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="11">
         <v>1.4</v>
       </c>
       <c r="C40" s="55">
         <v>3</v>
       </c>
-      <c r="D40" s="63">
+      <c r="D40" s="60">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E40" s="18"/>
+      <c r="E40" s="55">
+        <v>6.2</v>
+      </c>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="18"/>
       <c r="I40" s="24"/>
       <c r="J40" s="50"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="50"/>
     </row>
     <row r="41" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="11">
         <v>1055.7</v>
       </c>
       <c r="C41" s="55">
         <v>2110.6</v>
       </c>
-      <c r="D41" s="63">
+      <c r="D41" s="60">
         <v>3254.2</v>
       </c>
-      <c r="E41" s="18"/>
+      <c r="E41" s="55">
+        <v>4239</v>
+      </c>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="18"/>
       <c r="I41" s="24"/>
       <c r="J41" s="50"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="50"/>
       <c r="N41" s="23"/>
     </row>
     <row r="42" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A42" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C42" s="57" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="E42" s="43"/>
+      <c r="E42" s="57" t="s">
+        <v>34</v>
+      </c>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="43"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="18"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="53"/>
       <c r="F44" s="53"/>
       <c r="G44" s="53"/>
       <c r="H44" s="53"/>
       <c r="I44" s="53"/>
       <c r="J44" s="13"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A45" s="60" t="s">
+      <c r="A45" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="60"/>
-[...10 lines deleted...]
-      <c r="M45" s="60"/>
+      <c r="B45" s="64"/>
+      <c r="C45" s="64"/>
+      <c r="D45" s="64"/>
+      <c r="E45" s="64"/>
+      <c r="F45" s="64"/>
+      <c r="G45" s="64"/>
+      <c r="H45" s="64"/>
+      <c r="I45" s="64"/>
+      <c r="J45" s="64"/>
+      <c r="K45" s="64"/>
+      <c r="L45" s="64"/>
+      <c r="M45" s="64"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A45:M45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>