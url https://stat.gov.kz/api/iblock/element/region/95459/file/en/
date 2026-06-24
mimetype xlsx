--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13395" yWindow="-75" windowWidth="13455" windowHeight="12690" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="55">
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
@@ -333,51 +333,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -499,50 +499,53 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -842,65 +845,65 @@
   <sheetViews>
     <sheetView topLeftCell="B2" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1"/>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="62"/>
-[...10 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="6" hidden="1" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="3" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -2259,143 +2262,143 @@
         <v>11.1</v>
       </c>
       <c r="G38" s="43">
         <v>13.6</v>
       </c>
       <c r="H38" s="43">
         <v>16.100000000000001</v>
       </c>
       <c r="I38" s="43">
         <v>17.399999999999999</v>
       </c>
       <c r="J38" s="43">
         <v>18.7</v>
       </c>
       <c r="K38" s="43">
         <v>19.899999999999999</v>
       </c>
       <c r="L38" s="49">
         <v>21.9</v>
       </c>
       <c r="M38" s="43">
         <v>23.9</v>
       </c>
     </row>
     <row r="39" spans="1:14" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A39" s="63" t="s">
+      <c r="A39" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="63"/>
-[...6 lines deleted...]
-      <c r="I39" s="63"/>
+      <c r="B39" s="64"/>
+      <c r="C39" s="64"/>
+      <c r="D39" s="64"/>
+      <c r="E39" s="64"/>
+      <c r="F39" s="64"/>
+      <c r="G39" s="64"/>
+      <c r="H39" s="64"/>
+      <c r="I39" s="64"/>
       <c r="J39" s="13"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="15"/>
     </row>
     <row r="40" spans="1:14" ht="21" customHeight="1">
-      <c r="A40" s="64" t="s">
+      <c r="A40" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="64"/>
-[...10 lines deleted...]
-      <c r="M40" s="65"/>
+      <c r="B40" s="65"/>
+      <c r="C40" s="65"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="65"/>
+      <c r="G40" s="65"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="66"/>
+      <c r="J40" s="66"/>
+      <c r="K40" s="66"/>
+      <c r="L40" s="66"/>
+      <c r="M40" s="66"/>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="16" t="s">
         <v>4</v>
       </c>
       <c r="N41" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A39:I39"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N47"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="62"/>
-[...10 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -3956,158 +3959,158 @@
         <v>12.9</v>
       </c>
       <c r="G43" s="25">
         <v>15.2</v>
       </c>
       <c r="H43" s="25">
         <v>17.399999999999999</v>
       </c>
       <c r="I43" s="25">
         <v>18.399999999999999</v>
       </c>
       <c r="J43" s="25">
         <v>19.399999999999999</v>
       </c>
       <c r="K43" s="25">
         <v>20.399999999999999</v>
       </c>
       <c r="L43" s="25">
         <v>20.399999999999999</v>
       </c>
       <c r="M43" s="25">
         <v>20.399999999999999</v>
       </c>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A44" s="63" t="s">
+      <c r="A44" s="64" t="s">
         <v>27</v>
       </c>
-      <c r="B44" s="63"/>
-[...6 lines deleted...]
-      <c r="I44" s="63"/>
+      <c r="B44" s="64"/>
+      <c r="C44" s="64"/>
+      <c r="D44" s="64"/>
+      <c r="E44" s="64"/>
+      <c r="F44" s="64"/>
+      <c r="G44" s="64"/>
+      <c r="H44" s="64"/>
+      <c r="I44" s="64"/>
       <c r="J44" s="18"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A45" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="21"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="13"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A46" s="64" t="s">
+      <c r="A46" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="64"/>
-[...10 lines deleted...]
-      <c r="M46" s="65"/>
+      <c r="B46" s="65"/>
+      <c r="C46" s="65"/>
+      <c r="D46" s="65"/>
+      <c r="E46" s="65"/>
+      <c r="F46" s="65"/>
+      <c r="G46" s="65"/>
+      <c r="H46" s="66"/>
+      <c r="I46" s="66"/>
+      <c r="J46" s="66"/>
+      <c r="K46" s="66"/>
+      <c r="L46" s="66"/>
+      <c r="M46" s="66"/>
     </row>
     <row r="47" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A44:I44"/>
     <mergeCell ref="A46:M46"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1"/>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="62"/>
-[...10 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -5650,120 +5653,120 @@
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="18"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="31"/>
       <c r="C44" s="31"/>
       <c r="D44" s="31"/>
       <c r="E44" s="31"/>
       <c r="F44" s="31"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="13"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A45" s="64" t="s">
+      <c r="A45" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="64"/>
-[...10 lines deleted...]
-      <c r="M45" s="64"/>
+      <c r="B45" s="65"/>
+      <c r="C45" s="65"/>
+      <c r="D45" s="65"/>
+      <c r="E45" s="65"/>
+      <c r="F45" s="65"/>
+      <c r="G45" s="65"/>
+      <c r="H45" s="65"/>
+      <c r="I45" s="65"/>
+      <c r="J45" s="65"/>
+      <c r="K45" s="65"/>
+      <c r="L45" s="65"/>
+      <c r="M45" s="65"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A45:M45"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="62"/>
-[...10 lines deleted...]
-      <c r="M2" s="62"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -5791,1020 +5794,1093 @@
         <v>14</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="35"/>
+      <c r="F5" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>13593.9</v>
       </c>
       <c r="C6" s="55">
         <v>27294.400000000001</v>
       </c>
       <c r="D6" s="60">
         <v>43911.3</v>
       </c>
       <c r="E6" s="55">
         <v>61479.5</v>
       </c>
-      <c r="F6" s="24"/>
+      <c r="F6" s="55">
+        <v>77850.3</v>
+      </c>
       <c r="G6" s="24"/>
       <c r="H6" s="11"/>
       <c r="I6" s="24"/>
       <c r="J6" s="50"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A7" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="11">
         <v>9832.1</v>
       </c>
       <c r="C7" s="55">
         <v>19774.5</v>
       </c>
       <c r="D7" s="60">
         <v>32539.1</v>
       </c>
       <c r="E7" s="55">
         <v>46398.5</v>
       </c>
-      <c r="F7" s="24"/>
+      <c r="F7" s="55">
+        <v>59573.3</v>
+      </c>
       <c r="G7" s="24"/>
       <c r="H7" s="11"/>
       <c r="I7" s="24"/>
       <c r="J7" s="50"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>1140.8</v>
       </c>
       <c r="C8" s="55">
         <v>2217.8000000000002</v>
       </c>
       <c r="D8" s="60">
         <v>3241.5</v>
       </c>
       <c r="E8" s="55">
         <v>4432.7</v>
       </c>
-      <c r="F8" s="24"/>
+      <c r="F8" s="55">
+        <v>5256.3</v>
+      </c>
       <c r="G8" s="24"/>
       <c r="H8" s="11"/>
       <c r="I8" s="24"/>
       <c r="J8" s="50"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>242.2</v>
       </c>
       <c r="C9" s="55">
         <v>473.8</v>
       </c>
       <c r="D9" s="60">
         <v>704.9</v>
       </c>
       <c r="E9" s="55">
         <v>897</v>
       </c>
-      <c r="F9" s="24"/>
+      <c r="F9" s="55">
+        <v>1064.2</v>
+      </c>
       <c r="G9" s="24"/>
       <c r="H9" s="11"/>
       <c r="I9" s="24"/>
       <c r="J9" s="50"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>67.400000000000006</v>
       </c>
       <c r="C10" s="55">
         <v>130.69999999999999</v>
       </c>
       <c r="D10" s="60">
         <v>194.1</v>
       </c>
       <c r="E10" s="55">
         <v>257.5</v>
       </c>
-      <c r="F10" s="24"/>
+      <c r="F10" s="55">
+        <v>318.60000000000002</v>
+      </c>
       <c r="G10" s="24"/>
       <c r="H10" s="11"/>
       <c r="I10" s="24"/>
       <c r="J10" s="50"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A11" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="11">
         <v>1617.3</v>
       </c>
       <c r="C11" s="55">
         <v>3320</v>
       </c>
       <c r="D11" s="60">
         <v>5097.8</v>
       </c>
       <c r="E11" s="55">
         <v>6666.1</v>
       </c>
-      <c r="F11" s="24"/>
+      <c r="F11" s="55">
+        <v>8193.2999999999993</v>
+      </c>
       <c r="G11" s="24"/>
       <c r="H11" s="11"/>
       <c r="I11" s="24"/>
       <c r="J11" s="50"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="11">
         <v>18</v>
       </c>
       <c r="C12" s="55">
         <v>36</v>
       </c>
       <c r="D12" s="60">
         <v>54</v>
       </c>
       <c r="E12" s="55">
         <v>72</v>
       </c>
-      <c r="F12" s="24"/>
+      <c r="F12" s="55">
+        <v>90</v>
+      </c>
       <c r="G12" s="24"/>
       <c r="H12" s="11"/>
       <c r="I12" s="24"/>
       <c r="J12" s="50"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
         <v>0.4</v>
       </c>
       <c r="C13" s="55">
         <v>3.6</v>
       </c>
       <c r="D13" s="60">
         <v>6.7</v>
       </c>
       <c r="E13" s="55">
         <v>9.9</v>
       </c>
-      <c r="F13" s="24"/>
+      <c r="F13" s="55">
+        <v>13.1</v>
+      </c>
       <c r="G13" s="24"/>
       <c r="H13" s="11"/>
       <c r="I13" s="24"/>
       <c r="J13" s="50"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>2.7</v>
       </c>
       <c r="C14" s="55">
         <v>6.2</v>
       </c>
       <c r="D14" s="60">
         <v>9.8000000000000007</v>
       </c>
       <c r="E14" s="55">
         <v>13.3</v>
       </c>
-      <c r="F14" s="24"/>
+      <c r="F14" s="55">
+        <v>15.4</v>
+      </c>
       <c r="G14" s="24"/>
       <c r="H14" s="11"/>
       <c r="I14" s="24"/>
       <c r="J14" s="50"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="11">
         <v>14.3</v>
       </c>
       <c r="C15" s="55">
         <v>27.8</v>
       </c>
       <c r="D15" s="60">
         <v>41.3</v>
       </c>
       <c r="E15" s="55">
         <v>54.9</v>
       </c>
-      <c r="F15" s="24"/>
+      <c r="F15" s="55">
+        <v>63.5</v>
+      </c>
       <c r="G15" s="24"/>
       <c r="H15" s="11"/>
       <c r="I15" s="24"/>
       <c r="J15" s="50"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A16" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="11">
         <v>26.3</v>
       </c>
       <c r="C16" s="55">
         <v>51.5</v>
       </c>
       <c r="D16" s="60">
         <v>76.8</v>
       </c>
       <c r="E16" s="55">
         <v>102</v>
       </c>
-      <c r="F16" s="24"/>
+      <c r="F16" s="55">
+        <v>128.4</v>
+      </c>
       <c r="G16" s="24"/>
       <c r="H16" s="11"/>
       <c r="I16" s="24"/>
       <c r="J16" s="50"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>157</v>
       </c>
       <c r="C17" s="55">
         <v>314.60000000000002</v>
       </c>
       <c r="D17" s="60">
         <v>484.7</v>
       </c>
       <c r="E17" s="55">
         <v>657.6</v>
       </c>
-      <c r="F17" s="24"/>
+      <c r="F17" s="55">
+        <v>820.1</v>
+      </c>
       <c r="G17" s="24"/>
       <c r="H17" s="11"/>
       <c r="I17" s="24"/>
       <c r="J17" s="50"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A18" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>8.6</v>
       </c>
       <c r="C18" s="55">
         <v>14.8</v>
       </c>
       <c r="D18" s="60">
         <v>21.1</v>
       </c>
       <c r="E18" s="55">
         <v>27.3</v>
       </c>
-      <c r="F18" s="24"/>
+      <c r="F18" s="55">
+        <v>35.1</v>
+      </c>
       <c r="G18" s="24"/>
       <c r="H18" s="11"/>
       <c r="I18" s="24"/>
       <c r="J18" s="50"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A19" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="11">
         <v>467</v>
       </c>
       <c r="C19" s="55">
         <v>923.1</v>
       </c>
       <c r="D19" s="60">
         <v>1439.5</v>
       </c>
       <c r="E19" s="55">
         <v>1890.8</v>
       </c>
-      <c r="F19" s="24"/>
+      <c r="F19" s="55">
+        <v>2279.1</v>
+      </c>
       <c r="G19" s="24"/>
       <c r="H19" s="11"/>
       <c r="I19" s="24"/>
       <c r="J19" s="50"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5">
       <c r="A20" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="18"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="18"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
     </row>
     <row r="21" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="11">
         <v>4925.1000000000004</v>
       </c>
       <c r="C21" s="55">
         <v>10155.799999999999</v>
       </c>
       <c r="D21" s="60">
         <v>14985</v>
       </c>
       <c r="E21" s="55">
         <v>19972.8</v>
       </c>
-      <c r="F21" s="24"/>
+      <c r="F21" s="55">
+        <v>24759.7</v>
+      </c>
       <c r="G21" s="24"/>
       <c r="H21" s="11"/>
       <c r="I21" s="24"/>
       <c r="J21" s="50"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="11">
         <v>3387.1</v>
       </c>
       <c r="C22" s="55">
         <v>7018.5</v>
       </c>
       <c r="D22" s="60">
         <v>10186.1</v>
       </c>
       <c r="E22" s="55">
         <v>13596.5</v>
       </c>
-      <c r="F22" s="24"/>
+      <c r="F22" s="55">
+        <v>16952.3</v>
+      </c>
       <c r="G22" s="24"/>
       <c r="H22" s="11"/>
       <c r="I22" s="24"/>
       <c r="J22" s="50"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="61" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="55">
         <v>59.7</v>
       </c>
-      <c r="F23" s="24"/>
+      <c r="F23" s="55">
+        <v>59.7</v>
+      </c>
       <c r="G23" s="24"/>
       <c r="H23" s="11"/>
       <c r="I23" s="24"/>
       <c r="J23" s="50"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>216.2</v>
       </c>
       <c r="C24" s="55">
         <v>422.6</v>
       </c>
       <c r="D24" s="60">
         <v>631.9</v>
       </c>
       <c r="E24" s="55">
         <v>810.5</v>
       </c>
-      <c r="F24" s="24"/>
+      <c r="F24" s="55">
+        <v>968.6</v>
+      </c>
       <c r="G24" s="24"/>
       <c r="H24" s="11"/>
       <c r="I24" s="24"/>
       <c r="J24" s="50"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A25" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>66</v>
       </c>
       <c r="C25" s="55">
         <v>127.8</v>
       </c>
       <c r="D25" s="60">
         <v>189.5</v>
       </c>
       <c r="E25" s="55">
         <v>251.3</v>
       </c>
-      <c r="F25" s="24"/>
+      <c r="F25" s="55">
+        <v>311.10000000000002</v>
+      </c>
       <c r="G25" s="24"/>
       <c r="H25" s="11"/>
       <c r="I25" s="24"/>
       <c r="J25" s="50"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A26" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="11">
         <v>561.6</v>
       </c>
       <c r="C26" s="55">
         <v>1209.3</v>
       </c>
       <c r="D26" s="60">
         <v>1843.6</v>
       </c>
       <c r="E26" s="55">
         <v>2427.1999999999998</v>
       </c>
-      <c r="F26" s="24"/>
+      <c r="F26" s="55">
+        <v>3023.4</v>
+      </c>
       <c r="G26" s="24"/>
       <c r="H26" s="11"/>
       <c r="I26" s="24"/>
       <c r="J26" s="50"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="11">
         <v>18</v>
       </c>
       <c r="C27" s="55">
         <v>36</v>
       </c>
       <c r="D27" s="60">
         <v>54</v>
       </c>
       <c r="E27" s="55">
         <v>72</v>
       </c>
-      <c r="F27" s="24"/>
+      <c r="F27" s="55">
+        <v>90</v>
+      </c>
       <c r="G27" s="24"/>
       <c r="H27" s="11"/>
       <c r="I27" s="24"/>
       <c r="J27" s="50"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="11">
         <v>0.4</v>
       </c>
       <c r="C28" s="55">
         <v>3.6</v>
       </c>
       <c r="D28" s="60">
         <v>6.7</v>
       </c>
       <c r="E28" s="55">
         <v>9.9</v>
       </c>
-      <c r="F28" s="24"/>
+      <c r="F28" s="55">
+        <v>13.1</v>
+      </c>
       <c r="G28" s="24"/>
       <c r="H28" s="11"/>
       <c r="I28" s="24"/>
       <c r="J28" s="50"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="11">
         <v>2.7</v>
       </c>
       <c r="C29" s="55">
         <v>6.2</v>
       </c>
       <c r="D29" s="60">
         <v>9.8000000000000007</v>
       </c>
       <c r="E29" s="55">
         <v>13.3</v>
       </c>
-      <c r="F29" s="24"/>
+      <c r="F29" s="55">
+        <v>15.4</v>
+      </c>
       <c r="G29" s="24"/>
       <c r="H29" s="11"/>
       <c r="I29" s="24"/>
       <c r="J29" s="50"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="11">
         <v>14.3</v>
       </c>
       <c r="C30" s="55">
         <v>27.8</v>
       </c>
       <c r="D30" s="60">
         <v>41.3</v>
       </c>
       <c r="E30" s="55">
         <v>54.9</v>
       </c>
-      <c r="F30" s="24"/>
+      <c r="F30" s="55">
+        <v>63.5</v>
+      </c>
       <c r="G30" s="24"/>
       <c r="H30" s="11"/>
       <c r="I30" s="24"/>
       <c r="J30" s="50"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A31" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="11">
         <v>26.3</v>
       </c>
       <c r="C31" s="55">
         <v>51.5</v>
       </c>
       <c r="D31" s="60">
         <v>76.8</v>
       </c>
       <c r="E31" s="55">
         <v>102</v>
       </c>
-      <c r="F31" s="24"/>
+      <c r="F31" s="55">
+        <v>128.4</v>
+      </c>
       <c r="G31" s="24"/>
       <c r="H31" s="11"/>
       <c r="I31" s="24"/>
       <c r="J31" s="50"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A32" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11">
         <v>157</v>
       </c>
       <c r="C32" s="55">
         <v>314.60000000000002</v>
       </c>
       <c r="D32" s="60">
         <v>484.7</v>
       </c>
       <c r="E32" s="55">
         <v>657.6</v>
       </c>
-      <c r="F32" s="24"/>
+      <c r="F32" s="55">
+        <v>820.1</v>
+      </c>
       <c r="G32" s="24"/>
       <c r="H32" s="11"/>
       <c r="I32" s="24"/>
       <c r="J32" s="50"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="11">
         <v>8.6</v>
       </c>
       <c r="C33" s="55">
         <v>14.8</v>
       </c>
       <c r="D33" s="60">
         <v>21.1</v>
       </c>
       <c r="E33" s="55">
         <v>27.3</v>
       </c>
-      <c r="F33" s="24"/>
+      <c r="F33" s="55">
+        <v>35.1</v>
+      </c>
       <c r="G33" s="24"/>
       <c r="H33" s="11"/>
       <c r="I33" s="24"/>
       <c r="J33" s="50"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="11">
         <v>467</v>
       </c>
       <c r="C34" s="55">
         <v>923.1</v>
       </c>
       <c r="D34" s="60">
         <v>1439.5</v>
       </c>
       <c r="E34" s="55">
         <v>1890.8</v>
       </c>
-      <c r="F34" s="24"/>
+      <c r="F34" s="55">
+        <v>2279.1</v>
+      </c>
       <c r="G34" s="24"/>
       <c r="H34" s="11"/>
       <c r="I34" s="24"/>
       <c r="J34" s="50"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:14" s="54" customFormat="1" ht="24" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="18"/>
       <c r="E35" s="58"/>
+      <c r="F35" s="62"/>
       <c r="G35" s="9"/>
       <c r="J35" s="51"/>
       <c r="K35" s="11"/>
       <c r="L35" s="9"/>
     </row>
     <row r="36" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A36" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="11">
         <v>8668.7999999999993</v>
       </c>
       <c r="C36" s="55">
         <v>17138.599999999999</v>
       </c>
       <c r="D36" s="60">
         <v>28926.3</v>
       </c>
       <c r="E36" s="55">
         <v>41506.6</v>
       </c>
-      <c r="F36" s="24"/>
+      <c r="F36" s="55">
+        <v>53090.6</v>
+      </c>
       <c r="G36" s="24"/>
       <c r="H36" s="18"/>
       <c r="I36" s="24"/>
       <c r="J36" s="50"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="50"/>
     </row>
     <row r="37" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>6445</v>
       </c>
       <c r="C37" s="55">
         <v>12756</v>
       </c>
       <c r="D37" s="60">
         <v>22353</v>
       </c>
       <c r="E37" s="55">
         <v>32802</v>
       </c>
-      <c r="F37" s="24"/>
+      <c r="F37" s="55">
+        <v>42621</v>
+      </c>
       <c r="G37" s="24"/>
       <c r="H37" s="18"/>
       <c r="I37" s="24"/>
       <c r="J37" s="50"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="50"/>
     </row>
     <row r="38" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A38" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="11">
         <v>1140.8</v>
       </c>
       <c r="C38" s="55">
         <v>2217.8000000000002</v>
       </c>
       <c r="D38" s="60">
         <v>3241.5</v>
       </c>
       <c r="E38" s="55">
         <v>4373</v>
       </c>
-      <c r="F38" s="24"/>
+      <c r="F38" s="55">
+        <v>5196.6000000000004</v>
+      </c>
       <c r="G38" s="24"/>
       <c r="H38" s="18"/>
       <c r="I38" s="24"/>
       <c r="J38" s="50"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="50"/>
     </row>
     <row r="39" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>26</v>
       </c>
       <c r="C39" s="55">
         <v>51.2</v>
       </c>
       <c r="D39" s="60">
         <v>73</v>
       </c>
       <c r="E39" s="55">
         <v>86.5</v>
       </c>
-      <c r="F39" s="24"/>
+      <c r="F39" s="55">
+        <v>95.6</v>
+      </c>
       <c r="G39" s="24"/>
       <c r="H39" s="18"/>
       <c r="I39" s="24"/>
       <c r="J39" s="50"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="50"/>
     </row>
     <row r="40" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A40" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="11">
         <v>1.4</v>
       </c>
       <c r="C40" s="55">
         <v>3</v>
       </c>
       <c r="D40" s="60">
         <v>4.5999999999999996</v>
       </c>
       <c r="E40" s="55">
         <v>6.2</v>
       </c>
-      <c r="F40" s="24"/>
+      <c r="F40" s="55">
+        <v>7.5</v>
+      </c>
       <c r="G40" s="24"/>
       <c r="H40" s="18"/>
       <c r="I40" s="24"/>
       <c r="J40" s="50"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="50"/>
     </row>
     <row r="41" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="11">
         <v>1055.7</v>
       </c>
       <c r="C41" s="55">
         <v>2110.6</v>
       </c>
       <c r="D41" s="60">
         <v>3254.2</v>
       </c>
       <c r="E41" s="55">
         <v>4239</v>
       </c>
-      <c r="F41" s="24"/>
+      <c r="F41" s="55">
+        <v>5169.8999999999996</v>
+      </c>
       <c r="G41" s="24"/>
       <c r="H41" s="18"/>
       <c r="I41" s="24"/>
       <c r="J41" s="50"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="50"/>
       <c r="N41" s="23"/>
     </row>
     <row r="42" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A42" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C42" s="57" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="F42" s="25"/>
+      <c r="F42" s="57" t="s">
+        <v>34</v>
+      </c>
       <c r="G42" s="25"/>
       <c r="H42" s="43"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="18"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A44" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="53"/>
       <c r="C44" s="53"/>
       <c r="D44" s="53"/>
       <c r="E44" s="53"/>
       <c r="F44" s="53"/>
       <c r="G44" s="53"/>
       <c r="H44" s="53"/>
       <c r="I44" s="53"/>
       <c r="J44" s="13"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
     <row r="45" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A45" s="64" t="s">
+      <c r="A45" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="64"/>
-[...10 lines deleted...]
-      <c r="M45" s="64"/>
+      <c r="B45" s="65"/>
+      <c r="C45" s="65"/>
+      <c r="D45" s="65"/>
+      <c r="E45" s="65"/>
+      <c r="F45" s="65"/>
+      <c r="G45" s="65"/>
+      <c r="H45" s="65"/>
+      <c r="I45" s="65"/>
+      <c r="J45" s="65"/>
+      <c r="K45" s="65"/>
+      <c r="L45" s="65"/>
+      <c r="M45" s="65"/>
     </row>
     <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A45:M45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>