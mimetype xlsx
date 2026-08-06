--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13395" yWindow="-75" windowWidth="13455" windowHeight="12690" activeTab="3"/>
+    <workbookView xWindow="14565" yWindow="60" windowWidth="13455" windowHeight="12690" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="55">
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
@@ -5797,1033 +5797,1105 @@
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="35"/>
+      <c r="G5" s="9" t="s">
+        <v>33</v>
+      </c>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>13593.9</v>
       </c>
       <c r="C6" s="55">
         <v>27294.400000000001</v>
       </c>
       <c r="D6" s="60">
         <v>43911.3</v>
       </c>
       <c r="E6" s="55">
         <v>61479.5</v>
       </c>
       <c r="F6" s="55">
         <v>77850.3</v>
       </c>
-      <c r="G6" s="24"/>
+      <c r="G6" s="55">
+        <v>92578.5</v>
+      </c>
       <c r="H6" s="11"/>
       <c r="I6" s="24"/>
       <c r="J6" s="50"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A7" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="11">
         <v>9832.1</v>
       </c>
       <c r="C7" s="55">
         <v>19774.5</v>
       </c>
       <c r="D7" s="60">
         <v>32539.1</v>
       </c>
       <c r="E7" s="55">
         <v>46398.5</v>
       </c>
       <c r="F7" s="55">
         <v>59573.3</v>
       </c>
-      <c r="G7" s="24"/>
+      <c r="G7" s="55">
+        <v>70786.3</v>
+      </c>
       <c r="H7" s="11"/>
       <c r="I7" s="24"/>
       <c r="J7" s="50"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>1140.8</v>
       </c>
       <c r="C8" s="55">
         <v>2217.8000000000002</v>
       </c>
       <c r="D8" s="60">
         <v>3241.5</v>
       </c>
       <c r="E8" s="55">
         <v>4432.7</v>
       </c>
       <c r="F8" s="55">
         <v>5256.3</v>
       </c>
-      <c r="G8" s="24"/>
+      <c r="G8" s="55">
+        <v>6337.5</v>
+      </c>
       <c r="H8" s="11"/>
       <c r="I8" s="24"/>
       <c r="J8" s="50"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>242.2</v>
       </c>
       <c r="C9" s="55">
         <v>473.8</v>
       </c>
       <c r="D9" s="60">
         <v>704.9</v>
       </c>
       <c r="E9" s="55">
         <v>897</v>
       </c>
       <c r="F9" s="55">
         <v>1064.2</v>
       </c>
-      <c r="G9" s="24"/>
+      <c r="G9" s="55">
+        <v>1240.0999999999999</v>
+      </c>
       <c r="H9" s="11"/>
       <c r="I9" s="24"/>
       <c r="J9" s="50"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>67.400000000000006</v>
       </c>
       <c r="C10" s="55">
         <v>130.69999999999999</v>
       </c>
       <c r="D10" s="60">
         <v>194.1</v>
       </c>
       <c r="E10" s="55">
         <v>257.5</v>
       </c>
       <c r="F10" s="55">
         <v>318.60000000000002</v>
       </c>
-      <c r="G10" s="24"/>
+      <c r="G10" s="55">
+        <v>379.7</v>
+      </c>
       <c r="H10" s="11"/>
       <c r="I10" s="24"/>
       <c r="J10" s="50"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A11" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="11">
         <v>1617.3</v>
       </c>
       <c r="C11" s="55">
         <v>3320</v>
       </c>
       <c r="D11" s="60">
         <v>5097.8</v>
       </c>
       <c r="E11" s="55">
         <v>6666.1</v>
       </c>
       <c r="F11" s="55">
         <v>8193.2999999999993</v>
       </c>
-      <c r="G11" s="24"/>
+      <c r="G11" s="55">
+        <v>9759.2999999999993</v>
+      </c>
       <c r="H11" s="11"/>
       <c r="I11" s="24"/>
       <c r="J11" s="50"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A12" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="11">
         <v>18</v>
       </c>
       <c r="C12" s="55">
         <v>36</v>
       </c>
       <c r="D12" s="60">
         <v>54</v>
       </c>
       <c r="E12" s="55">
         <v>72</v>
       </c>
       <c r="F12" s="55">
         <v>90</v>
       </c>
-      <c r="G12" s="24"/>
+      <c r="G12" s="55">
+        <v>108</v>
+      </c>
       <c r="H12" s="11"/>
       <c r="I12" s="24"/>
       <c r="J12" s="50"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
         <v>0.4</v>
       </c>
       <c r="C13" s="55">
         <v>3.6</v>
       </c>
       <c r="D13" s="60">
         <v>6.7</v>
       </c>
       <c r="E13" s="55">
         <v>9.9</v>
       </c>
       <c r="F13" s="55">
         <v>13.1</v>
       </c>
-      <c r="G13" s="24"/>
+      <c r="G13" s="55">
+        <v>16.399999999999999</v>
+      </c>
       <c r="H13" s="11"/>
       <c r="I13" s="24"/>
       <c r="J13" s="50"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>2.7</v>
       </c>
       <c r="C14" s="55">
         <v>6.2</v>
       </c>
       <c r="D14" s="60">
         <v>9.8000000000000007</v>
       </c>
       <c r="E14" s="55">
         <v>13.3</v>
       </c>
       <c r="F14" s="55">
         <v>15.4</v>
       </c>
-      <c r="G14" s="24"/>
+      <c r="G14" s="55">
+        <v>17.5</v>
+      </c>
       <c r="H14" s="11"/>
       <c r="I14" s="24"/>
       <c r="J14" s="50"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="11">
         <v>14.3</v>
       </c>
       <c r="C15" s="55">
         <v>27.8</v>
       </c>
       <c r="D15" s="60">
         <v>41.3</v>
       </c>
       <c r="E15" s="55">
         <v>54.9</v>
       </c>
       <c r="F15" s="55">
         <v>63.5</v>
       </c>
-      <c r="G15" s="24"/>
+      <c r="G15" s="55">
+        <v>72.099999999999994</v>
+      </c>
       <c r="H15" s="11"/>
       <c r="I15" s="24"/>
       <c r="J15" s="50"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A16" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="11">
         <v>26.3</v>
       </c>
       <c r="C16" s="55">
         <v>51.5</v>
       </c>
       <c r="D16" s="60">
         <v>76.8</v>
       </c>
       <c r="E16" s="55">
         <v>102</v>
       </c>
       <c r="F16" s="55">
         <v>128.4</v>
       </c>
-      <c r="G16" s="24"/>
+      <c r="G16" s="55">
+        <v>154.69999999999999</v>
+      </c>
       <c r="H16" s="11"/>
       <c r="I16" s="24"/>
       <c r="J16" s="50"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>157</v>
       </c>
       <c r="C17" s="55">
         <v>314.60000000000002</v>
       </c>
       <c r="D17" s="60">
         <v>484.7</v>
       </c>
       <c r="E17" s="55">
         <v>657.6</v>
       </c>
       <c r="F17" s="55">
         <v>820.1</v>
       </c>
-      <c r="G17" s="24"/>
+      <c r="G17" s="55">
+        <v>984.7</v>
+      </c>
       <c r="H17" s="11"/>
       <c r="I17" s="24"/>
       <c r="J17" s="50"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A18" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>8.6</v>
       </c>
       <c r="C18" s="55">
         <v>14.8</v>
       </c>
       <c r="D18" s="60">
         <v>21.1</v>
       </c>
       <c r="E18" s="55">
         <v>27.3</v>
       </c>
       <c r="F18" s="55">
         <v>35.1</v>
       </c>
-      <c r="G18" s="24"/>
+      <c r="G18" s="55">
+        <v>43</v>
+      </c>
       <c r="H18" s="11"/>
       <c r="I18" s="24"/>
       <c r="J18" s="50"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A19" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="11">
         <v>467</v>
       </c>
       <c r="C19" s="55">
         <v>923.1</v>
       </c>
       <c r="D19" s="60">
         <v>1439.5</v>
       </c>
       <c r="E19" s="55">
         <v>1890.8</v>
       </c>
       <c r="F19" s="55">
         <v>2279.1</v>
       </c>
-      <c r="G19" s="24"/>
+      <c r="G19" s="55">
+        <v>2679.3</v>
+      </c>
       <c r="H19" s="11"/>
       <c r="I19" s="24"/>
       <c r="J19" s="50"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5">
       <c r="A20" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="18"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="18"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
     </row>
     <row r="21" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="11">
         <v>4925.1000000000004</v>
       </c>
       <c r="C21" s="55">
         <v>10155.799999999999</v>
       </c>
       <c r="D21" s="60">
         <v>14985</v>
       </c>
       <c r="E21" s="55">
         <v>19972.8</v>
       </c>
       <c r="F21" s="55">
         <v>24759.7</v>
       </c>
-      <c r="G21" s="24"/>
+      <c r="G21" s="55">
+        <v>29759.7</v>
+      </c>
       <c r="H21" s="11"/>
       <c r="I21" s="24"/>
       <c r="J21" s="50"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A22" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="11">
         <v>3387.1</v>
       </c>
       <c r="C22" s="55">
         <v>7018.5</v>
       </c>
       <c r="D22" s="60">
         <v>10186.1</v>
       </c>
       <c r="E22" s="55">
         <v>13596.5</v>
       </c>
       <c r="F22" s="55">
         <v>16952.3</v>
       </c>
-      <c r="G22" s="24"/>
+      <c r="G22" s="55">
+        <v>20515.3</v>
+      </c>
       <c r="H22" s="11"/>
       <c r="I22" s="24"/>
       <c r="J22" s="50"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A23" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="61" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="55">
         <v>59.7</v>
       </c>
       <c r="F23" s="55">
         <v>59.7</v>
       </c>
-      <c r="G23" s="24"/>
+      <c r="G23" s="55">
+        <v>59.7</v>
+      </c>
       <c r="H23" s="11"/>
       <c r="I23" s="24"/>
       <c r="J23" s="50"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>216.2</v>
       </c>
       <c r="C24" s="55">
         <v>422.6</v>
       </c>
       <c r="D24" s="60">
         <v>631.9</v>
       </c>
       <c r="E24" s="55">
         <v>810.5</v>
       </c>
       <c r="F24" s="55">
         <v>968.6</v>
       </c>
-      <c r="G24" s="24"/>
+      <c r="G24" s="55">
+        <v>1131.3</v>
+      </c>
       <c r="H24" s="11"/>
       <c r="I24" s="24"/>
       <c r="J24" s="50"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A25" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>66</v>
       </c>
       <c r="C25" s="55">
         <v>127.8</v>
       </c>
       <c r="D25" s="60">
         <v>189.5</v>
       </c>
       <c r="E25" s="55">
         <v>251.3</v>
       </c>
       <c r="F25" s="55">
         <v>311.10000000000002</v>
       </c>
-      <c r="G25" s="24"/>
+      <c r="G25" s="55">
+        <v>371</v>
+      </c>
       <c r="H25" s="11"/>
       <c r="I25" s="24"/>
       <c r="J25" s="50"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A26" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="11">
         <v>561.6</v>
       </c>
       <c r="C26" s="55">
         <v>1209.3</v>
       </c>
       <c r="D26" s="60">
         <v>1843.6</v>
       </c>
       <c r="E26" s="55">
         <v>2427.1999999999998</v>
       </c>
       <c r="F26" s="55">
         <v>3023.4</v>
       </c>
-      <c r="G26" s="24"/>
+      <c r="G26" s="55">
+        <v>3606.9</v>
+      </c>
       <c r="H26" s="11"/>
       <c r="I26" s="24"/>
       <c r="J26" s="50"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
     <row r="27" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="11">
         <v>18</v>
       </c>
       <c r="C27" s="55">
         <v>36</v>
       </c>
       <c r="D27" s="60">
         <v>54</v>
       </c>
       <c r="E27" s="55">
         <v>72</v>
       </c>
       <c r="F27" s="55">
         <v>90</v>
       </c>
-      <c r="G27" s="24"/>
+      <c r="G27" s="55">
+        <v>108</v>
+      </c>
       <c r="H27" s="11"/>
       <c r="I27" s="24"/>
       <c r="J27" s="50"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
     <row r="28" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A28" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="11">
         <v>0.4</v>
       </c>
       <c r="C28" s="55">
         <v>3.6</v>
       </c>
       <c r="D28" s="60">
         <v>6.7</v>
       </c>
       <c r="E28" s="55">
         <v>9.9</v>
       </c>
       <c r="F28" s="55">
         <v>13.1</v>
       </c>
-      <c r="G28" s="24"/>
+      <c r="G28" s="55">
+        <v>16.399999999999999</v>
+      </c>
       <c r="H28" s="11"/>
       <c r="I28" s="24"/>
       <c r="J28" s="50"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
     <row r="29" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="11">
         <v>2.7</v>
       </c>
       <c r="C29" s="55">
         <v>6.2</v>
       </c>
       <c r="D29" s="60">
         <v>9.8000000000000007</v>
       </c>
       <c r="E29" s="55">
         <v>13.3</v>
       </c>
       <c r="F29" s="55">
         <v>15.4</v>
       </c>
-      <c r="G29" s="24"/>
+      <c r="G29" s="55">
+        <v>17.5</v>
+      </c>
       <c r="H29" s="11"/>
       <c r="I29" s="24"/>
       <c r="J29" s="50"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
     </row>
     <row r="30" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="11">
         <v>14.3</v>
       </c>
       <c r="C30" s="55">
         <v>27.8</v>
       </c>
       <c r="D30" s="60">
         <v>41.3</v>
       </c>
       <c r="E30" s="55">
         <v>54.9</v>
       </c>
       <c r="F30" s="55">
         <v>63.5</v>
       </c>
-      <c r="G30" s="24"/>
+      <c r="G30" s="55">
+        <v>72.099999999999994</v>
+      </c>
       <c r="H30" s="11"/>
       <c r="I30" s="24"/>
       <c r="J30" s="50"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A31" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="11">
         <v>26.3</v>
       </c>
       <c r="C31" s="55">
         <v>51.5</v>
       </c>
       <c r="D31" s="60">
         <v>76.8</v>
       </c>
       <c r="E31" s="55">
         <v>102</v>
       </c>
       <c r="F31" s="55">
         <v>128.4</v>
       </c>
-      <c r="G31" s="24"/>
+      <c r="G31" s="55">
+        <v>154.69999999999999</v>
+      </c>
       <c r="H31" s="11"/>
       <c r="I31" s="24"/>
       <c r="J31" s="50"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" s="54" customFormat="1" ht="11.25">
       <c r="A32" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11">
         <v>157</v>
       </c>
       <c r="C32" s="55">
         <v>314.60000000000002</v>
       </c>
       <c r="D32" s="60">
         <v>484.7</v>
       </c>
       <c r="E32" s="55">
         <v>657.6</v>
       </c>
       <c r="F32" s="55">
         <v>820.1</v>
       </c>
-      <c r="G32" s="24"/>
+      <c r="G32" s="55">
+        <v>984.7</v>
+      </c>
       <c r="H32" s="11"/>
       <c r="I32" s="24"/>
       <c r="J32" s="50"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
     </row>
     <row r="33" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="11">
         <v>8.6</v>
       </c>
       <c r="C33" s="55">
         <v>14.8</v>
       </c>
       <c r="D33" s="60">
         <v>21.1</v>
       </c>
       <c r="E33" s="55">
         <v>27.3</v>
       </c>
       <c r="F33" s="55">
         <v>35.1</v>
       </c>
-      <c r="G33" s="24"/>
+      <c r="G33" s="55">
+        <v>43</v>
+      </c>
       <c r="H33" s="11"/>
       <c r="I33" s="24"/>
       <c r="J33" s="50"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
     <row r="34" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="11">
         <v>467</v>
       </c>
       <c r="C34" s="55">
         <v>923.1</v>
       </c>
       <c r="D34" s="60">
         <v>1439.5</v>
       </c>
       <c r="E34" s="55">
         <v>1890.8</v>
       </c>
       <c r="F34" s="55">
         <v>2279.1</v>
       </c>
-      <c r="G34" s="24"/>
+      <c r="G34" s="55">
+        <v>2679.3</v>
+      </c>
       <c r="H34" s="11"/>
       <c r="I34" s="24"/>
       <c r="J34" s="50"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
     </row>
     <row r="35" spans="1:14" s="54" customFormat="1" ht="24" customHeight="1">
       <c r="A35" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="18"/>
       <c r="E35" s="58"/>
       <c r="F35" s="62"/>
       <c r="G35" s="9"/>
       <c r="J35" s="51"/>
       <c r="K35" s="11"/>
       <c r="L35" s="9"/>
     </row>
     <row r="36" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A36" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="11">
         <v>8668.7999999999993</v>
       </c>
       <c r="C36" s="55">
         <v>17138.599999999999</v>
       </c>
       <c r="D36" s="60">
         <v>28926.3</v>
       </c>
       <c r="E36" s="55">
         <v>41506.6</v>
       </c>
       <c r="F36" s="55">
         <v>53090.6</v>
       </c>
-      <c r="G36" s="24"/>
+      <c r="G36" s="55">
+        <v>62818.8</v>
+      </c>
       <c r="H36" s="18"/>
       <c r="I36" s="24"/>
       <c r="J36" s="50"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="50"/>
     </row>
     <row r="37" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>6445</v>
       </c>
       <c r="C37" s="55">
         <v>12756</v>
       </c>
       <c r="D37" s="60">
         <v>22353</v>
       </c>
       <c r="E37" s="55">
         <v>32802</v>
       </c>
       <c r="F37" s="55">
         <v>42621</v>
       </c>
-      <c r="G37" s="24"/>
+      <c r="G37" s="55">
+        <v>50271</v>
+      </c>
       <c r="H37" s="18"/>
       <c r="I37" s="24"/>
       <c r="J37" s="50"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="50"/>
     </row>
     <row r="38" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A38" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="11">
         <v>1140.8</v>
       </c>
       <c r="C38" s="55">
         <v>2217.8000000000002</v>
       </c>
       <c r="D38" s="60">
         <v>3241.5</v>
       </c>
       <c r="E38" s="55">
         <v>4373</v>
       </c>
       <c r="F38" s="55">
         <v>5196.6000000000004</v>
       </c>
-      <c r="G38" s="24"/>
+      <c r="G38" s="55">
+        <v>6277.8</v>
+      </c>
       <c r="H38" s="18"/>
       <c r="I38" s="24"/>
       <c r="J38" s="50"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="50"/>
     </row>
     <row r="39" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>26</v>
       </c>
       <c r="C39" s="55">
         <v>51.2</v>
       </c>
       <c r="D39" s="60">
         <v>73</v>
       </c>
       <c r="E39" s="55">
         <v>86.5</v>
       </c>
       <c r="F39" s="55">
         <v>95.6</v>
       </c>
-      <c r="G39" s="24"/>
+      <c r="G39" s="55">
+        <v>108.8</v>
+      </c>
       <c r="H39" s="18"/>
       <c r="I39" s="24"/>
       <c r="J39" s="50"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="50"/>
     </row>
     <row r="40" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A40" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="11">
         <v>1.4</v>
       </c>
       <c r="C40" s="55">
         <v>3</v>
       </c>
       <c r="D40" s="60">
         <v>4.5999999999999996</v>
       </c>
       <c r="E40" s="55">
         <v>6.2</v>
       </c>
       <c r="F40" s="55">
         <v>7.5</v>
       </c>
-      <c r="G40" s="24"/>
+      <c r="G40" s="55">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="H40" s="18"/>
       <c r="I40" s="24"/>
       <c r="J40" s="50"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="50"/>
     </row>
     <row r="41" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="11">
         <v>1055.7</v>
       </c>
       <c r="C41" s="55">
         <v>2110.6</v>
       </c>
       <c r="D41" s="60">
         <v>3254.2</v>
       </c>
       <c r="E41" s="55">
         <v>4239</v>
       </c>
       <c r="F41" s="55">
         <v>5169.8999999999996</v>
       </c>
-      <c r="G41" s="24"/>
+      <c r="G41" s="55">
+        <v>6152.4</v>
+      </c>
       <c r="H41" s="18"/>
       <c r="I41" s="24"/>
       <c r="J41" s="50"/>
       <c r="K41" s="24"/>
       <c r="L41" s="24"/>
       <c r="M41" s="50"/>
       <c r="N41" s="23"/>
     </row>
     <row r="42" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="A42" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="43" t="s">
         <v>34</v>
       </c>
       <c r="C42" s="57" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="57" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="57" t="s">
         <v>34</v>
       </c>
       <c r="F42" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="G42" s="25"/>
+      <c r="G42" s="57" t="s">
+        <v>34</v>
+      </c>
       <c r="H42" s="43"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="18"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
     <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">