--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,70 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамика на сайт месячная\2026\13\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FFDC475-D6B5-4804-BC4C-E38275BFE1B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14565" yWindow="60" windowWidth="13455" windowHeight="12690" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="3" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
     <sheet name="2025" sheetId="1" r:id="rId3"/>
     <sheet name="2026" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2025'!$A:$A,'2025'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="55">
   <si>
     <t>Natural water, thousand cubic meters m</t>
   </si>
   <si>
     <t>Drinking water, thousand cubic meters m</t>
   </si>
   <si>
     <t xml:space="preserve">Non-drinking water,  thousand cubic meters m  </t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
@@ -190,56 +196,56 @@
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Shygys Kazakhstan region (E) 2026 year*</t>
   </si>
   <si>
     <t>Usкemen c.а.</t>
   </si>
   <si>
     <t>Altai district</t>
   </si>
   <si>
     <t>district Samarа</t>
   </si>
   <si>
     <t>Tarbagatay district</t>
   </si>
   <si>
     <t>Shemonaikhi district</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -333,51 +339,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -503,189 +509,202 @@
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 4" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -818,6147 +837,6187 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView topLeftCell="B2" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="63" t="s">
+    <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="64" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="63"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="6" hidden="1" customHeight="1">
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="6" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="3" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="5" customFormat="1" ht="22.5">
+    <row r="5" spans="1:13" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>13336.9</v>
       </c>
       <c r="C6" s="11">
         <v>27943.5</v>
       </c>
       <c r="D6" s="11">
         <v>42946.400000000001</v>
       </c>
       <c r="E6" s="11">
         <v>59236.9</v>
       </c>
       <c r="F6" s="11">
         <v>75503.199999999997</v>
       </c>
       <c r="G6" s="11">
         <v>89654.9</v>
       </c>
       <c r="H6" s="11">
         <v>106209.1</v>
       </c>
       <c r="I6" s="11">
         <v>126364.2</v>
       </c>
       <c r="J6" s="11">
         <v>144456.70000000001</v>
       </c>
       <c r="K6" s="11">
         <v>163145.4</v>
       </c>
       <c r="L6" s="11">
         <v>182765.8</v>
       </c>
       <c r="M6" s="11">
         <v>202020.4</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>8911.1</v>
       </c>
       <c r="C7" s="11">
         <v>19262.2</v>
       </c>
       <c r="D7" s="11">
         <v>30005.4</v>
       </c>
       <c r="E7" s="11">
         <v>40610.5</v>
       </c>
       <c r="F7" s="11">
         <v>52626</v>
       </c>
       <c r="G7" s="11">
         <v>62877.1</v>
       </c>
       <c r="H7" s="11">
         <v>75145.600000000006</v>
       </c>
       <c r="I7" s="11">
         <v>89571.9</v>
       </c>
       <c r="J7" s="11">
         <v>101562.4</v>
       </c>
       <c r="K7" s="11">
         <v>114181.1</v>
       </c>
       <c r="L7" s="11">
         <v>124777.9</v>
       </c>
       <c r="M7" s="11">
         <v>134861</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>1528</v>
       </c>
       <c r="C8" s="11">
         <v>3023.2</v>
       </c>
       <c r="D8" s="11">
         <v>4292.1000000000004</v>
       </c>
       <c r="E8" s="11">
         <v>6997.9</v>
       </c>
       <c r="F8" s="11">
         <v>8333.2999999999993</v>
       </c>
       <c r="G8" s="11">
         <v>9312.1</v>
       </c>
       <c r="H8" s="11">
         <v>10729.4</v>
       </c>
       <c r="I8" s="11">
         <v>12190.9</v>
       </c>
       <c r="J8" s="11">
         <v>13711.8</v>
       </c>
       <c r="K8" s="11">
         <v>14956.2</v>
       </c>
       <c r="L8" s="11">
         <v>16537.099999999999</v>
       </c>
       <c r="M8" s="11">
         <v>18196.5</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="11">
         <v>267.3</v>
       </c>
       <c r="C9" s="11">
         <v>535.79999999999995</v>
       </c>
       <c r="D9" s="11">
         <v>789.8</v>
       </c>
       <c r="E9" s="11">
         <v>1026.3</v>
       </c>
       <c r="F9" s="11">
         <v>1200.5</v>
       </c>
       <c r="G9" s="11">
         <v>1398.7</v>
       </c>
       <c r="H9" s="11">
         <v>1598.1</v>
       </c>
       <c r="I9" s="11">
         <v>1796.1</v>
       </c>
       <c r="J9" s="11">
         <v>1953</v>
       </c>
       <c r="K9" s="11">
         <v>2133</v>
       </c>
       <c r="L9" s="11">
         <v>2359.4</v>
       </c>
       <c r="M9" s="11">
         <v>2633.1</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="11">
         <v>55.8</v>
       </c>
       <c r="C10" s="11">
         <v>118.7</v>
       </c>
       <c r="D10" s="11">
         <v>181.7</v>
       </c>
       <c r="E10" s="11">
         <v>244.6</v>
       </c>
       <c r="F10" s="11">
         <v>306.10000000000002</v>
       </c>
       <c r="G10" s="11">
         <v>367.7</v>
       </c>
       <c r="H10" s="11">
         <v>429.2</v>
       </c>
       <c r="I10" s="11">
         <v>2640.6</v>
       </c>
       <c r="J10" s="11">
         <v>4852</v>
       </c>
       <c r="K10" s="11">
         <v>7063.4</v>
       </c>
       <c r="L10" s="11">
         <v>11726.5</v>
       </c>
       <c r="M10" s="11">
         <v>16389.599999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="11">
         <v>1884.5</v>
       </c>
       <c r="C11" s="11">
         <v>3680.4</v>
       </c>
       <c r="D11" s="11">
         <v>5662.3</v>
       </c>
       <c r="E11" s="11">
         <v>7607.5</v>
       </c>
       <c r="F11" s="11">
         <v>9638.2000000000007</v>
       </c>
       <c r="G11" s="11">
         <v>11654.1</v>
       </c>
       <c r="H11" s="11">
         <v>13653.6</v>
       </c>
       <c r="I11" s="11">
         <v>14922.7</v>
       </c>
       <c r="J11" s="11">
         <v>16580.7</v>
       </c>
       <c r="K11" s="11">
         <v>18354.599999999999</v>
       </c>
       <c r="L11" s="11">
         <v>20230</v>
       </c>
       <c r="M11" s="11">
         <v>22126.799999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="11">
         <v>22.3</v>
       </c>
       <c r="C12" s="11">
         <v>44.5</v>
       </c>
       <c r="D12" s="11">
         <v>66.8</v>
       </c>
       <c r="E12" s="11">
         <v>89.1</v>
       </c>
       <c r="F12" s="11">
         <v>112.1</v>
       </c>
       <c r="G12" s="11">
         <v>135.19999999999999</v>
       </c>
       <c r="H12" s="11">
         <v>158.30000000000001</v>
       </c>
       <c r="I12" s="11">
         <v>179.5</v>
       </c>
       <c r="J12" s="11">
         <v>200.8</v>
       </c>
       <c r="K12" s="11">
         <v>222.1</v>
       </c>
       <c r="L12" s="11">
         <v>244</v>
       </c>
       <c r="M12" s="11">
         <v>265.89999999999998</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="11">
         <v>13.1</v>
       </c>
       <c r="C13" s="11">
         <v>37.5</v>
       </c>
       <c r="D13" s="11">
         <v>61.9</v>
       </c>
       <c r="E13" s="11">
         <v>86.3</v>
       </c>
       <c r="F13" s="11">
         <v>98</v>
       </c>
       <c r="G13" s="11">
         <v>109.8</v>
       </c>
       <c r="H13" s="11">
         <v>121.5</v>
       </c>
       <c r="I13" s="11">
         <v>140.30000000000001</v>
       </c>
       <c r="J13" s="11">
         <v>159.19999999999999</v>
       </c>
       <c r="K13" s="11">
         <v>178</v>
       </c>
       <c r="L13" s="11">
         <v>192.3</v>
       </c>
       <c r="M13" s="11">
         <v>206.6</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C14" s="11">
         <v>24.7</v>
       </c>
       <c r="D14" s="11">
         <v>40.700000000000003</v>
       </c>
       <c r="E14" s="11">
         <v>56.7</v>
       </c>
       <c r="F14" s="11">
         <v>65</v>
       </c>
       <c r="G14" s="11">
         <v>73.3</v>
       </c>
       <c r="H14" s="11">
         <v>81.7</v>
       </c>
       <c r="I14" s="11">
         <v>93.3</v>
       </c>
       <c r="J14" s="11">
         <v>105</v>
       </c>
       <c r="K14" s="11">
         <v>116.7</v>
       </c>
       <c r="L14" s="11">
         <v>128.4</v>
       </c>
       <c r="M14" s="11">
         <v>140.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="11">
         <v>21.9</v>
       </c>
       <c r="C15" s="11">
         <v>44.2</v>
       </c>
       <c r="D15" s="11">
         <v>66.599999999999994</v>
       </c>
       <c r="E15" s="11">
         <v>89</v>
       </c>
       <c r="F15" s="11">
         <v>113.1</v>
       </c>
       <c r="G15" s="11">
         <v>137.30000000000001</v>
       </c>
       <c r="H15" s="11">
         <v>161.5</v>
       </c>
       <c r="I15" s="11">
         <v>188.8</v>
       </c>
       <c r="J15" s="11">
         <v>216.1</v>
       </c>
       <c r="K15" s="11">
         <v>243.5</v>
       </c>
       <c r="L15" s="11">
         <v>275.2</v>
       </c>
       <c r="M15" s="11">
         <v>307</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="16" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="11">
         <v>188.4</v>
       </c>
       <c r="C16" s="11">
         <v>357.6</v>
       </c>
       <c r="D16" s="11">
         <v>557</v>
       </c>
       <c r="E16" s="11">
         <v>750.8</v>
       </c>
       <c r="F16" s="11">
         <v>911.6</v>
       </c>
       <c r="G16" s="11">
         <v>1080.7</v>
       </c>
       <c r="H16" s="11">
         <v>1244.4000000000001</v>
       </c>
       <c r="I16" s="11">
         <v>1401</v>
       </c>
       <c r="J16" s="11">
         <v>1551.2</v>
       </c>
       <c r="K16" s="11">
         <v>1716.9</v>
       </c>
       <c r="L16" s="11">
         <v>1892.7</v>
       </c>
       <c r="M16" s="11">
         <v>2068.8000000000002</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="17" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="11">
         <v>435.9</v>
       </c>
       <c r="C17" s="11">
         <v>814.7</v>
       </c>
       <c r="D17" s="11">
         <v>1222.2</v>
       </c>
       <c r="E17" s="11">
         <v>1678.4</v>
       </c>
       <c r="F17" s="11">
         <v>2099.1</v>
       </c>
       <c r="G17" s="11">
         <v>2509</v>
       </c>
       <c r="H17" s="11">
         <v>2886</v>
       </c>
       <c r="I17" s="11">
         <v>3239</v>
       </c>
       <c r="J17" s="11">
         <v>3564.6</v>
       </c>
       <c r="K17" s="11">
         <v>3980.1</v>
       </c>
       <c r="L17" s="11">
         <v>4402.3</v>
       </c>
       <c r="M17" s="11">
         <v>4825</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1">
+    <row r="18" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="11"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
     </row>
-    <row r="19" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="19" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="11">
         <v>3499.9</v>
       </c>
       <c r="C19" s="11">
         <v>8414.1</v>
       </c>
       <c r="D19" s="11">
         <v>13247.7</v>
       </c>
       <c r="E19" s="11">
         <v>18282.5</v>
       </c>
       <c r="F19" s="11">
         <v>23189.5</v>
       </c>
       <c r="G19" s="11">
         <v>28437.7</v>
       </c>
       <c r="H19" s="11">
         <v>33670.1</v>
       </c>
       <c r="I19" s="11">
         <v>39142</v>
       </c>
       <c r="J19" s="11">
         <v>44095.6</v>
       </c>
       <c r="K19" s="11">
         <v>49099.9</v>
       </c>
       <c r="L19" s="11">
         <v>54060.1</v>
       </c>
       <c r="M19" s="11">
         <v>59211</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="20" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="11">
         <v>1886.1</v>
       </c>
       <c r="C20" s="11">
         <v>5175.7</v>
       </c>
       <c r="D20" s="11">
         <v>8266.6</v>
       </c>
       <c r="E20" s="11">
         <v>11561.8</v>
       </c>
       <c r="F20" s="11">
         <v>14844.3</v>
       </c>
       <c r="G20" s="11">
         <v>18453.400000000001</v>
       </c>
       <c r="H20" s="11">
         <v>22103.9</v>
       </c>
       <c r="I20" s="11">
         <v>26003.200000000001</v>
       </c>
       <c r="J20" s="11">
         <v>29420.7</v>
       </c>
       <c r="K20" s="11">
         <v>32899.9</v>
       </c>
       <c r="L20" s="11">
         <v>36269.699999999997</v>
       </c>
       <c r="M20" s="11">
         <v>39699.800000000003</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="21" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="11">
         <v>64.099999999999994</v>
       </c>
       <c r="G21" s="11">
         <v>64.099999999999994</v>
       </c>
       <c r="H21" s="11">
         <v>64.099999999999994</v>
       </c>
       <c r="I21" s="11">
         <v>64.099999999999994</v>
       </c>
       <c r="J21" s="11">
         <v>147.6</v>
       </c>
       <c r="K21" s="11">
         <v>147.6</v>
       </c>
       <c r="L21" s="11">
         <v>147.6</v>
       </c>
       <c r="M21" s="11">
         <v>217.4</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="22" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="11">
         <v>225.6</v>
       </c>
       <c r="C22" s="11">
         <v>449.3</v>
       </c>
       <c r="D22" s="11">
         <v>658.3</v>
       </c>
       <c r="E22" s="11">
         <v>864.1</v>
       </c>
       <c r="F22" s="11">
         <v>1016.9</v>
       </c>
       <c r="G22" s="11">
         <v>1192.7</v>
       </c>
       <c r="H22" s="11">
         <v>1372.8</v>
       </c>
       <c r="I22" s="11">
         <v>1553.4</v>
       </c>
       <c r="J22" s="11">
         <v>1693</v>
       </c>
       <c r="K22" s="11">
         <v>1853.2</v>
       </c>
       <c r="L22" s="11">
         <v>2056.9</v>
       </c>
       <c r="M22" s="11">
         <v>2287.3000000000002</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="23" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="11">
         <v>53.8</v>
       </c>
       <c r="C23" s="11">
         <v>113.1</v>
       </c>
       <c r="D23" s="11">
         <v>172.3</v>
       </c>
       <c r="E23" s="11">
         <v>231.6</v>
       </c>
       <c r="F23" s="11">
         <v>290.89999999999998</v>
       </c>
       <c r="G23" s="11">
         <v>350.3</v>
       </c>
       <c r="H23" s="11">
         <v>409.6</v>
       </c>
       <c r="I23" s="11">
         <v>471.3</v>
       </c>
       <c r="J23" s="11">
         <v>532.9</v>
       </c>
       <c r="K23" s="11">
         <v>594.6</v>
       </c>
       <c r="L23" s="11">
         <v>668.6</v>
       </c>
       <c r="M23" s="11">
         <v>742.6</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="24" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="11">
         <v>646.29999999999995</v>
       </c>
       <c r="C24" s="11">
         <v>1357.1</v>
       </c>
       <c r="D24" s="11">
         <v>2141.6999999999998</v>
       </c>
       <c r="E24" s="11">
         <v>2883.4</v>
       </c>
       <c r="F24" s="11">
         <v>3585.3</v>
       </c>
       <c r="G24" s="11">
         <v>4345.6000000000004</v>
       </c>
       <c r="H24" s="11">
         <v>5082.7</v>
       </c>
       <c r="I24" s="11">
         <v>5825.5</v>
       </c>
       <c r="J24" s="11">
         <v>6523.2</v>
       </c>
       <c r="K24" s="11">
         <v>7167.4</v>
       </c>
       <c r="L24" s="11">
         <v>7804.3</v>
       </c>
       <c r="M24" s="11">
         <v>8474.4</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="25" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="11">
         <v>20.100000000000001</v>
       </c>
       <c r="C25" s="11">
         <v>40.299999999999997</v>
       </c>
       <c r="D25" s="11">
         <v>60.4</v>
       </c>
       <c r="E25" s="11">
         <v>80.5</v>
       </c>
       <c r="F25" s="11">
         <v>101.1</v>
       </c>
       <c r="G25" s="11">
         <v>121.6</v>
       </c>
       <c r="H25" s="11">
         <v>142.1</v>
       </c>
       <c r="I25" s="11">
         <v>162.1</v>
       </c>
       <c r="J25" s="11">
         <v>182.1</v>
       </c>
       <c r="K25" s="11">
         <v>202.1</v>
       </c>
       <c r="L25" s="11">
         <v>222.1</v>
       </c>
       <c r="M25" s="11">
         <v>242.1</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="26" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="11">
         <v>13.1</v>
       </c>
       <c r="C26" s="11">
         <v>37.5</v>
       </c>
       <c r="D26" s="11">
         <v>61.9</v>
       </c>
       <c r="E26" s="11">
         <v>86.3</v>
       </c>
       <c r="F26" s="11">
         <v>98</v>
       </c>
       <c r="G26" s="11">
         <v>109.8</v>
       </c>
       <c r="H26" s="11">
         <v>121.5</v>
       </c>
       <c r="I26" s="11">
         <v>140.30000000000001</v>
       </c>
       <c r="J26" s="11">
         <v>159.19999999999999</v>
       </c>
       <c r="K26" s="11">
         <v>178</v>
       </c>
       <c r="L26" s="11">
         <v>192.3</v>
       </c>
       <c r="M26" s="11">
         <v>206.6</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="27" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C27" s="11">
         <v>24.7</v>
       </c>
       <c r="D27" s="11">
         <v>40.700000000000003</v>
       </c>
       <c r="E27" s="11">
         <v>56.7</v>
       </c>
       <c r="F27" s="11">
         <v>65</v>
       </c>
       <c r="G27" s="11">
         <v>73.3</v>
       </c>
       <c r="H27" s="11">
         <v>81.7</v>
       </c>
       <c r="I27" s="11">
         <v>93.3</v>
       </c>
       <c r="J27" s="11">
         <v>105</v>
       </c>
       <c r="K27" s="11">
         <v>116.7</v>
       </c>
       <c r="L27" s="11">
         <v>128.4</v>
       </c>
       <c r="M27" s="11">
         <v>140.1</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="28" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="11">
         <v>21.9</v>
       </c>
       <c r="C28" s="11">
         <v>44.2</v>
       </c>
       <c r="D28" s="11">
         <v>66.599999999999994</v>
       </c>
       <c r="E28" s="11">
         <v>89</v>
       </c>
       <c r="F28" s="11">
         <v>113.1</v>
       </c>
       <c r="G28" s="11">
         <v>137.30000000000001</v>
       </c>
       <c r="H28" s="11">
         <v>161.5</v>
       </c>
       <c r="I28" s="11">
         <v>188.8</v>
       </c>
       <c r="J28" s="11">
         <v>216.1</v>
       </c>
       <c r="K28" s="11">
         <v>243.5</v>
       </c>
       <c r="L28" s="11">
         <v>275.2</v>
       </c>
       <c r="M28" s="11">
         <v>307</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="29" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="11">
         <v>188.4</v>
       </c>
       <c r="C29" s="11">
         <v>357.6</v>
       </c>
       <c r="D29" s="11">
         <v>557</v>
       </c>
       <c r="E29" s="11">
         <v>750.8</v>
       </c>
       <c r="F29" s="11">
         <v>911.6</v>
       </c>
       <c r="G29" s="11">
         <v>1080.7</v>
       </c>
       <c r="H29" s="11">
         <v>1244.4000000000001</v>
       </c>
       <c r="I29" s="11">
         <v>1401</v>
       </c>
       <c r="J29" s="11">
         <v>1551.2</v>
       </c>
       <c r="K29" s="11">
         <v>1716.9</v>
       </c>
       <c r="L29" s="11">
         <v>1892.7</v>
       </c>
       <c r="M29" s="11">
         <v>2068.8000000000002</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="30" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="11">
         <v>435.9</v>
       </c>
       <c r="C30" s="11">
         <v>814.7</v>
       </c>
       <c r="D30" s="11">
         <v>1222.2</v>
       </c>
       <c r="E30" s="11">
         <v>1678.4</v>
       </c>
       <c r="F30" s="11">
         <v>2099.1</v>
       </c>
       <c r="G30" s="11">
         <v>2509</v>
       </c>
       <c r="H30" s="11">
         <v>2886</v>
       </c>
       <c r="I30" s="11">
         <v>3239</v>
       </c>
       <c r="J30" s="11">
         <v>3564.6</v>
       </c>
       <c r="K30" s="11">
         <v>3980.1</v>
       </c>
       <c r="L30" s="11">
         <v>4402.3</v>
       </c>
       <c r="M30" s="11">
         <v>4825</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="5" customFormat="1" ht="26.25" customHeight="1">
+    <row r="31" spans="1:13" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="11"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
     </row>
-    <row r="32" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="32" spans="1:13" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="11">
         <v>9837</v>
       </c>
       <c r="C32" s="11">
         <v>19529.400000000001</v>
       </c>
       <c r="D32" s="11">
         <v>29698.7</v>
       </c>
       <c r="E32" s="11">
         <v>40954.400000000001</v>
       </c>
       <c r="F32" s="11">
         <v>52313.7</v>
       </c>
       <c r="G32" s="11">
         <v>61217.2</v>
       </c>
       <c r="H32" s="11">
         <v>72538.899999999994</v>
       </c>
       <c r="I32" s="11">
         <v>87222.1</v>
       </c>
       <c r="J32" s="11">
         <v>100361.1</v>
       </c>
       <c r="K32" s="11">
         <v>114045.5</v>
       </c>
       <c r="L32" s="47">
         <v>128705.7</v>
       </c>
       <c r="M32" s="11">
         <v>142809.4</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="33" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="11">
         <v>7025</v>
       </c>
       <c r="C33" s="11">
         <v>14086.5</v>
       </c>
       <c r="D33" s="11">
         <v>21738.799999999999</v>
       </c>
       <c r="E33" s="11">
         <v>29048.7</v>
       </c>
       <c r="F33" s="11">
         <v>37781.699999999997</v>
       </c>
       <c r="G33" s="11">
         <v>44423.7</v>
       </c>
       <c r="H33" s="11">
         <v>53041.7</v>
       </c>
       <c r="I33" s="11">
         <v>63568.7</v>
       </c>
       <c r="J33" s="11">
         <v>72141.7</v>
       </c>
       <c r="K33" s="11">
         <v>81281.2</v>
       </c>
       <c r="L33" s="47">
         <v>88508.2</v>
       </c>
       <c r="M33" s="11">
         <v>95161.2</v>
       </c>
     </row>
-    <row r="34" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="34" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="11">
         <v>1528</v>
       </c>
       <c r="C34" s="11">
         <v>3023.2</v>
       </c>
       <c r="D34" s="11">
         <v>4292.1000000000004</v>
       </c>
       <c r="E34" s="11">
         <v>6997.9</v>
       </c>
       <c r="F34" s="11">
         <v>8269.2000000000007</v>
       </c>
       <c r="G34" s="11">
         <v>9248</v>
       </c>
       <c r="H34" s="11">
         <v>10665.3</v>
       </c>
       <c r="I34" s="11">
         <v>12126.8</v>
       </c>
       <c r="J34" s="11">
         <v>13564.2</v>
       </c>
       <c r="K34" s="11">
         <v>14808.6</v>
       </c>
       <c r="L34" s="47">
         <v>16389.5</v>
       </c>
       <c r="M34" s="11">
         <v>17979.099999999999</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="35" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B35" s="11">
         <v>41.7</v>
       </c>
       <c r="C35" s="11">
         <v>86.5</v>
       </c>
       <c r="D35" s="11">
         <v>131.5</v>
       </c>
       <c r="E35" s="11">
         <v>162.19999999999999</v>
       </c>
       <c r="F35" s="11">
         <v>183.6</v>
       </c>
       <c r="G35" s="11">
         <v>206</v>
       </c>
       <c r="H35" s="11">
         <v>225.3</v>
       </c>
       <c r="I35" s="11">
         <v>242.7</v>
       </c>
       <c r="J35" s="11">
         <v>260</v>
       </c>
       <c r="K35" s="11">
         <v>279.8</v>
       </c>
       <c r="L35" s="47">
         <v>302.5</v>
       </c>
       <c r="M35" s="11">
         <v>345.8</v>
       </c>
     </row>
-    <row r="36" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="36" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="11">
         <v>2</v>
       </c>
       <c r="C36" s="11">
         <v>5.7</v>
       </c>
       <c r="D36" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="E36" s="11">
         <v>13</v>
       </c>
       <c r="F36" s="11">
         <v>15.2</v>
       </c>
       <c r="G36" s="11">
         <v>17.399999999999999</v>
       </c>
       <c r="H36" s="11">
         <v>19.600000000000001</v>
       </c>
       <c r="I36" s="11">
         <v>2169.3000000000002</v>
       </c>
       <c r="J36" s="11">
         <v>4319.1000000000004</v>
       </c>
       <c r="K36" s="11">
         <v>6468.8</v>
       </c>
       <c r="L36" s="47">
         <v>11057.9</v>
       </c>
       <c r="M36" s="11">
         <v>15647</v>
       </c>
     </row>
-    <row r="37" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="37" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="11">
         <v>1238.2</v>
       </c>
       <c r="C37" s="11">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="11">
         <v>3520.6</v>
       </c>
       <c r="E37" s="11">
         <v>4724.1000000000004</v>
       </c>
       <c r="F37" s="11">
         <v>6052.9</v>
       </c>
       <c r="G37" s="11">
         <v>7308.5</v>
       </c>
       <c r="H37" s="11">
         <v>8570.9</v>
       </c>
       <c r="I37" s="11">
         <v>9097.2000000000007</v>
       </c>
       <c r="J37" s="11">
         <v>10057.5</v>
       </c>
       <c r="K37" s="11">
         <v>11187.2</v>
       </c>
       <c r="L37" s="47">
         <v>12425.7</v>
       </c>
       <c r="M37" s="11">
         <v>13652.4</v>
       </c>
     </row>
-    <row r="38" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1">
+    <row r="38" spans="1:14" s="5" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="48" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="43">
         <v>2.1</v>
       </c>
       <c r="C38" s="43">
         <v>4.3</v>
       </c>
       <c r="D38" s="43">
         <v>6.4</v>
       </c>
       <c r="E38" s="43">
         <v>8.5</v>
       </c>
       <c r="F38" s="43">
         <v>11.1</v>
       </c>
       <c r="G38" s="43">
         <v>13.6</v>
       </c>
       <c r="H38" s="43">
         <v>16.100000000000001</v>
       </c>
       <c r="I38" s="43">
         <v>17.399999999999999</v>
       </c>
       <c r="J38" s="43">
         <v>18.7</v>
       </c>
       <c r="K38" s="43">
         <v>19.899999999999999</v>
       </c>
       <c r="L38" s="49">
         <v>21.9</v>
       </c>
       <c r="M38" s="43">
         <v>23.9</v>
       </c>
     </row>
-    <row r="39" spans="1:14" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A39" s="64" t="s">
+    <row r="39" spans="1:14" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="B39" s="64"/>
-[...6 lines deleted...]
-      <c r="I39" s="64"/>
+      <c r="B39" s="65"/>
+      <c r="C39" s="65"/>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="65"/>
+      <c r="G39" s="65"/>
+      <c r="H39" s="65"/>
+      <c r="I39" s="65"/>
       <c r="J39" s="13"/>
       <c r="K39" s="14"/>
       <c r="L39" s="14"/>
       <c r="M39" s="14"/>
       <c r="N39" s="15"/>
     </row>
-    <row r="40" spans="1:14" ht="21" customHeight="1">
-      <c r="A40" s="65" t="s">
+    <row r="40" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="B40" s="65"/>
-[...10 lines deleted...]
-      <c r="M40" s="66"/>
+      <c r="B40" s="66"/>
+      <c r="C40" s="66"/>
+      <c r="D40" s="66"/>
+      <c r="E40" s="66"/>
+      <c r="F40" s="66"/>
+      <c r="G40" s="66"/>
+      <c r="H40" s="67"/>
+      <c r="I40" s="67"/>
+      <c r="J40" s="67"/>
+      <c r="K40" s="67"/>
+      <c r="L40" s="67"/>
+      <c r="M40" s="67"/>
       <c r="N40" s="1"/>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>4</v>
       </c>
       <c r="N41" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A39:I39"/>
     <mergeCell ref="A40:M40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:N47"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="63" t="s">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="63"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="5" customFormat="1">
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="22" customFormat="1" ht="22.5">
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="24">
         <v>14777.6</v>
       </c>
       <c r="C6" s="24">
         <v>29133.9</v>
       </c>
       <c r="D6" s="24">
         <v>43903.9</v>
       </c>
       <c r="E6" s="24">
         <v>59313.2</v>
       </c>
       <c r="F6" s="24">
         <v>74326.399999999994</v>
       </c>
       <c r="G6" s="24">
         <v>88516.5</v>
       </c>
       <c r="H6" s="24">
         <v>103140</v>
       </c>
       <c r="I6" s="24">
         <v>119899.2</v>
       </c>
       <c r="J6" s="24">
         <v>133140.1</v>
       </c>
       <c r="K6" s="24">
         <v>148980.4</v>
       </c>
       <c r="L6" s="11">
         <v>162265</v>
       </c>
       <c r="M6" s="24">
         <v>177338.7</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="24">
         <v>10425.9</v>
       </c>
       <c r="C7" s="24">
         <v>20462.2</v>
       </c>
       <c r="D7" s="24">
         <v>31405</v>
       </c>
       <c r="E7" s="24">
         <v>42698.7</v>
       </c>
       <c r="F7" s="24">
         <v>54048.9</v>
       </c>
       <c r="G7" s="24">
         <v>64530.2</v>
       </c>
       <c r="H7" s="24">
         <v>75568.7</v>
       </c>
       <c r="I7" s="24">
         <v>88561.9</v>
       </c>
       <c r="J7" s="24">
         <v>98204.3</v>
       </c>
       <c r="K7" s="24">
         <v>110135.5</v>
       </c>
       <c r="L7" s="11">
         <v>119864.2</v>
       </c>
       <c r="M7" s="24">
         <v>130913.3</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="24">
         <v>1482.2</v>
       </c>
       <c r="C8" s="24">
         <v>3067.6</v>
       </c>
       <c r="D8" s="24">
         <v>4101.7</v>
       </c>
       <c r="E8" s="24">
         <v>5529.3</v>
       </c>
       <c r="F8" s="24">
         <v>6595</v>
       </c>
       <c r="G8" s="24">
         <v>7795.8</v>
       </c>
       <c r="H8" s="24">
         <v>8884.2000000000007</v>
       </c>
       <c r="I8" s="24">
         <v>10072</v>
       </c>
       <c r="J8" s="24">
         <v>11224.6</v>
       </c>
       <c r="K8" s="24">
         <v>12505</v>
       </c>
       <c r="L8" s="11">
         <v>13604.2</v>
       </c>
       <c r="M8" s="24">
         <v>14712.3</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="24">
         <v>239.5</v>
       </c>
       <c r="C9" s="24">
         <v>490</v>
       </c>
       <c r="D9" s="24">
         <v>711.4</v>
       </c>
       <c r="E9" s="24">
         <v>894.8</v>
       </c>
       <c r="F9" s="24">
         <v>1045.2</v>
       </c>
       <c r="G9" s="24">
         <v>1224.8</v>
       </c>
       <c r="H9" s="24">
         <v>1408.5</v>
       </c>
       <c r="I9" s="24">
         <v>1582.2</v>
       </c>
       <c r="J9" s="24">
         <v>1724.8</v>
       </c>
       <c r="K9" s="24">
         <v>1915.5</v>
       </c>
       <c r="L9" s="11">
         <v>2129.1</v>
       </c>
       <c r="M9" s="24">
         <v>2352.8000000000002</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="24">
         <v>61.5</v>
       </c>
       <c r="C10" s="24">
         <v>129.4</v>
       </c>
       <c r="D10" s="24">
         <v>197.3</v>
       </c>
       <c r="E10" s="24">
         <v>265.2</v>
       </c>
       <c r="F10" s="24">
         <v>325.5</v>
       </c>
       <c r="G10" s="24">
         <v>385.8</v>
       </c>
       <c r="H10" s="24">
         <v>446.1</v>
       </c>
       <c r="I10" s="24">
         <v>511.7</v>
       </c>
       <c r="J10" s="24">
         <v>577.20000000000005</v>
       </c>
       <c r="K10" s="24">
         <v>642.70000000000005</v>
       </c>
       <c r="L10" s="11">
         <v>715.7</v>
       </c>
       <c r="M10" s="24">
         <v>788.7</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="24">
         <v>1909.1</v>
       </c>
       <c r="C11" s="24">
         <v>3700.2</v>
       </c>
       <c r="D11" s="24">
         <v>5588.4</v>
       </c>
       <c r="E11" s="24">
         <v>7389.1</v>
       </c>
       <c r="F11" s="24">
         <v>9204.2999999999993</v>
       </c>
       <c r="G11" s="24">
         <v>10934.6</v>
       </c>
       <c r="H11" s="24">
         <v>12628.6</v>
       </c>
       <c r="I11" s="24">
         <v>14374</v>
       </c>
       <c r="J11" s="24">
         <v>16049.1</v>
       </c>
       <c r="K11" s="24">
         <v>17800.2</v>
       </c>
       <c r="L11" s="11">
         <v>19331.900000000001</v>
       </c>
       <c r="M11" s="24">
         <v>21289.1</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="24">
         <v>18</v>
       </c>
       <c r="C12" s="24">
         <v>36</v>
       </c>
       <c r="D12" s="24">
         <v>54</v>
       </c>
       <c r="E12" s="24">
         <v>72</v>
       </c>
       <c r="F12" s="24">
         <v>90</v>
       </c>
       <c r="G12" s="24">
         <v>108</v>
       </c>
       <c r="H12" s="24">
         <v>126</v>
       </c>
       <c r="I12" s="24">
         <v>144</v>
       </c>
       <c r="J12" s="24">
         <v>162</v>
       </c>
       <c r="K12" s="24">
         <v>180</v>
       </c>
       <c r="L12" s="11">
         <v>198</v>
       </c>
       <c r="M12" s="24">
         <v>216</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="K13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="M13" s="29" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="24">
         <v>5</v>
       </c>
       <c r="C14" s="24">
         <v>10</v>
       </c>
       <c r="D14" s="24">
         <v>14</v>
       </c>
       <c r="E14" s="24">
         <v>19</v>
       </c>
       <c r="F14" s="24">
         <v>24</v>
       </c>
       <c r="G14" s="24">
         <v>28</v>
       </c>
       <c r="H14" s="24">
         <v>33</v>
       </c>
       <c r="I14" s="24">
         <v>37</v>
       </c>
       <c r="J14" s="24">
         <v>41</v>
       </c>
       <c r="K14" s="24">
         <v>45.7</v>
       </c>
       <c r="L14" s="24">
         <v>49.2</v>
       </c>
       <c r="M14" s="24">
         <v>52.7</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="24">
         <v>8.3000000000000007</v>
       </c>
       <c r="C15" s="24">
         <v>16.8</v>
       </c>
       <c r="D15" s="24">
         <v>25.3</v>
       </c>
       <c r="E15" s="24">
         <v>33.700000000000003</v>
       </c>
       <c r="F15" s="24">
         <v>44.8</v>
       </c>
       <c r="G15" s="24">
         <v>55.8</v>
       </c>
       <c r="H15" s="24">
         <v>66.8</v>
       </c>
       <c r="I15" s="24">
         <v>78.3</v>
       </c>
       <c r="J15" s="24">
         <v>89.8</v>
       </c>
       <c r="K15" s="24">
         <v>101.2</v>
       </c>
       <c r="L15" s="11">
         <v>110.5</v>
       </c>
       <c r="M15" s="24">
         <v>119.8</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="24">
         <v>24.2</v>
       </c>
       <c r="C16" s="24">
         <v>47.2</v>
       </c>
       <c r="D16" s="24">
         <v>70.2</v>
       </c>
       <c r="E16" s="24">
         <v>93.2</v>
       </c>
       <c r="F16" s="24">
         <v>113.5</v>
       </c>
       <c r="G16" s="24">
         <v>133.80000000000001</v>
       </c>
       <c r="H16" s="24">
         <v>154.19999999999999</v>
       </c>
       <c r="I16" s="24">
         <v>179.9</v>
       </c>
       <c r="J16" s="24">
         <v>205.7</v>
       </c>
       <c r="K16" s="24">
         <v>231.5</v>
       </c>
       <c r="L16" s="11">
         <v>265.10000000000002</v>
       </c>
       <c r="M16" s="24">
         <v>298.7</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="24">
         <v>169.3</v>
       </c>
       <c r="C17" s="24">
         <v>342.2</v>
       </c>
       <c r="D17" s="24">
         <v>524.5</v>
       </c>
       <c r="E17" s="24">
         <v>693.7</v>
       </c>
       <c r="F17" s="24">
         <v>864.6</v>
       </c>
       <c r="G17" s="24">
         <v>1030</v>
       </c>
       <c r="H17" s="24">
         <v>1196.0999999999999</v>
       </c>
       <c r="I17" s="24">
         <v>1353.4</v>
       </c>
       <c r="J17" s="24">
         <v>1495.2</v>
       </c>
       <c r="K17" s="24">
         <v>1652.9</v>
       </c>
       <c r="L17" s="11">
         <v>1818.6</v>
       </c>
       <c r="M17" s="24">
         <v>1990.7</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="24">
         <v>11.7</v>
       </c>
       <c r="C18" s="24">
         <v>17.7</v>
       </c>
       <c r="D18" s="24">
         <v>23.8</v>
       </c>
       <c r="E18" s="24">
         <v>29.8</v>
       </c>
       <c r="F18" s="24">
         <v>33</v>
       </c>
       <c r="G18" s="24">
         <v>36.299999999999997</v>
       </c>
       <c r="H18" s="24">
         <v>39.5</v>
       </c>
       <c r="I18" s="24">
         <v>55.4</v>
       </c>
       <c r="J18" s="24">
         <v>71.3</v>
       </c>
       <c r="K18" s="24">
         <v>87.2</v>
       </c>
       <c r="L18" s="24">
         <v>99.3</v>
       </c>
       <c r="M18" s="24">
         <v>111.4</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="19" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="24">
         <v>422.7</v>
       </c>
       <c r="C19" s="24">
         <v>814.8</v>
       </c>
       <c r="D19" s="24">
         <v>1187.9000000000001</v>
       </c>
       <c r="E19" s="24">
         <v>1594.5</v>
       </c>
       <c r="F19" s="24">
         <v>1937.9</v>
       </c>
       <c r="G19" s="24">
         <v>2253.1</v>
       </c>
       <c r="H19" s="24">
         <v>2588.6999999999998</v>
       </c>
       <c r="I19" s="24">
         <v>2949.5</v>
       </c>
       <c r="J19" s="24">
         <v>3294.8</v>
       </c>
       <c r="K19" s="24">
         <v>3683</v>
       </c>
       <c r="L19" s="11">
         <v>4079.2</v>
       </c>
       <c r="M19" s="24">
         <v>4493.2</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="22" customFormat="1" ht="22.5">
+    <row r="20" spans="1:13" s="22" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
     </row>
-    <row r="21" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="24">
         <v>4638</v>
       </c>
       <c r="C21" s="24">
         <v>9222.4</v>
       </c>
       <c r="D21" s="24">
         <v>13635.6</v>
       </c>
       <c r="E21" s="24">
         <v>18141.900000000001</v>
       </c>
       <c r="F21" s="24">
         <v>22483.4</v>
       </c>
       <c r="G21" s="24">
         <v>27559.4</v>
       </c>
       <c r="H21" s="24">
         <v>32044.1</v>
       </c>
       <c r="I21" s="24">
         <v>37142.199999999997</v>
       </c>
       <c r="J21" s="24">
         <v>42295.4</v>
       </c>
       <c r="K21" s="24">
         <v>47724.800000000003</v>
       </c>
       <c r="L21" s="11">
         <v>52690.2</v>
       </c>
       <c r="M21" s="24">
         <v>57751.9</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="24">
         <v>2990.9</v>
       </c>
       <c r="C22" s="24">
         <v>5972.2</v>
       </c>
       <c r="D22" s="24">
         <v>8791</v>
       </c>
       <c r="E22" s="24">
         <v>11655.7</v>
       </c>
       <c r="F22" s="24">
         <v>14533.9</v>
       </c>
       <c r="G22" s="24">
         <v>18160.2</v>
       </c>
       <c r="H22" s="24">
         <v>21251.7</v>
       </c>
       <c r="I22" s="24">
         <v>24893.9</v>
       </c>
       <c r="J22" s="24">
         <v>28627.3</v>
       </c>
       <c r="K22" s="24">
         <v>32417.4</v>
       </c>
       <c r="L22" s="11">
         <v>35980.9</v>
       </c>
       <c r="M22" s="24">
         <v>39373</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="29" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="24">
         <v>88</v>
       </c>
       <c r="F23" s="24">
         <v>88</v>
       </c>
       <c r="G23" s="24">
         <v>88</v>
       </c>
       <c r="H23" s="24">
         <v>88</v>
       </c>
       <c r="I23" s="24">
         <v>88</v>
       </c>
       <c r="J23" s="24">
         <v>88</v>
       </c>
       <c r="K23" s="24">
         <v>215</v>
       </c>
       <c r="L23" s="11">
         <v>215</v>
       </c>
       <c r="M23" s="24">
         <v>215</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="24">
         <v>200.9</v>
       </c>
       <c r="C24" s="24">
         <v>409.5</v>
       </c>
       <c r="D24" s="24">
         <v>592.4</v>
       </c>
       <c r="E24" s="24">
         <v>756.9</v>
       </c>
       <c r="F24" s="24">
         <v>900.7</v>
       </c>
       <c r="G24" s="24">
         <v>1073.3</v>
       </c>
       <c r="H24" s="24">
         <v>1248.2</v>
       </c>
       <c r="I24" s="24">
         <v>1415.3</v>
       </c>
       <c r="J24" s="24">
         <v>1551.1</v>
       </c>
       <c r="K24" s="24">
         <v>1726.8</v>
       </c>
       <c r="L24" s="11">
         <v>1921</v>
       </c>
       <c r="M24" s="24">
         <v>2121.6</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="24">
         <v>59.3</v>
       </c>
       <c r="C25" s="24">
         <v>125.5</v>
       </c>
       <c r="D25" s="24">
         <v>191.6</v>
       </c>
       <c r="E25" s="24">
         <v>257.7</v>
       </c>
       <c r="F25" s="24">
         <v>316.10000000000002</v>
       </c>
       <c r="G25" s="24">
         <v>374.4</v>
       </c>
       <c r="H25" s="24">
         <v>432.7</v>
       </c>
       <c r="I25" s="24">
         <v>495.1</v>
       </c>
       <c r="J25" s="24">
         <v>557.4</v>
       </c>
       <c r="K25" s="24">
         <v>619.70000000000005</v>
       </c>
       <c r="L25" s="11">
         <v>688.2</v>
       </c>
       <c r="M25" s="24">
         <v>756.6</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="26" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="24">
         <v>730</v>
       </c>
       <c r="C26" s="24">
         <v>1436</v>
       </c>
       <c r="D26" s="24">
         <v>2168.5</v>
       </c>
       <c r="E26" s="24">
         <v>2858.2</v>
       </c>
       <c r="F26" s="24">
         <v>3550.2</v>
       </c>
       <c r="G26" s="24">
         <v>4233.5</v>
       </c>
       <c r="H26" s="24">
         <v>4837</v>
       </c>
       <c r="I26" s="24">
         <v>5470.9</v>
       </c>
       <c r="J26" s="24">
         <v>6130.9</v>
       </c>
       <c r="K26" s="24">
         <v>6784.8</v>
       </c>
       <c r="L26" s="11">
         <v>7285.7</v>
       </c>
       <c r="M26" s="24">
         <v>8023.6</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="27" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="27">
         <v>18</v>
       </c>
       <c r="C27" s="27">
         <v>36</v>
       </c>
       <c r="D27" s="27">
         <v>54</v>
       </c>
       <c r="E27" s="27">
         <v>72</v>
       </c>
       <c r="F27" s="27">
         <v>90</v>
       </c>
       <c r="G27" s="27">
         <v>108</v>
       </c>
       <c r="H27" s="27">
         <v>126</v>
       </c>
       <c r="I27" s="27">
         <v>144</v>
       </c>
       <c r="J27" s="27">
         <v>162</v>
       </c>
       <c r="K27" s="27">
         <v>180</v>
       </c>
       <c r="L27" s="28">
         <v>198</v>
       </c>
       <c r="M27" s="24">
         <v>216</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="28" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="E28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="G28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="H28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="I28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="J28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="K28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="L28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="M28" s="29" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="29" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="27">
         <v>3</v>
       </c>
       <c r="C29" s="27">
         <v>5</v>
       </c>
       <c r="D29" s="27">
         <v>6</v>
       </c>
       <c r="E29" s="27">
         <v>8</v>
       </c>
       <c r="F29" s="27">
         <v>11</v>
       </c>
       <c r="G29" s="27">
         <v>13</v>
       </c>
       <c r="H29" s="27">
         <v>15</v>
       </c>
       <c r="I29" s="27">
         <v>19</v>
       </c>
       <c r="J29" s="27">
         <v>22</v>
       </c>
       <c r="K29" s="27">
         <v>25</v>
       </c>
       <c r="L29" s="28">
         <v>28.7</v>
       </c>
       <c r="M29" s="24">
         <v>32.200000000000003</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="30" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="27">
         <v>8.3000000000000007</v>
       </c>
       <c r="C30" s="27">
         <v>16.8</v>
       </c>
       <c r="D30" s="27">
         <v>25.3</v>
       </c>
       <c r="E30" s="27">
         <v>33.700000000000003</v>
       </c>
       <c r="F30" s="27">
         <v>44.8</v>
       </c>
       <c r="G30" s="27">
         <v>55.8</v>
       </c>
       <c r="H30" s="27">
         <v>66.8</v>
       </c>
       <c r="I30" s="27">
         <v>78.3</v>
       </c>
       <c r="J30" s="27">
         <v>89.8</v>
       </c>
       <c r="K30" s="27">
         <v>101.2</v>
       </c>
       <c r="L30" s="28">
         <v>110.5</v>
       </c>
       <c r="M30" s="24">
         <v>119.8</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="31" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="24">
         <v>24.2</v>
       </c>
       <c r="C31" s="24">
         <v>47.2</v>
       </c>
       <c r="D31" s="24">
         <v>70.2</v>
       </c>
       <c r="E31" s="24">
         <v>93.2</v>
       </c>
       <c r="F31" s="24">
         <v>113.5</v>
       </c>
       <c r="G31" s="24">
         <v>133.80000000000001</v>
       </c>
       <c r="H31" s="24">
         <v>154.19999999999999</v>
       </c>
       <c r="I31" s="24">
         <v>179.9</v>
       </c>
       <c r="J31" s="24">
         <v>205.7</v>
       </c>
       <c r="K31" s="24">
         <v>231.5</v>
       </c>
       <c r="L31" s="11">
         <v>265.10000000000002</v>
       </c>
       <c r="M31" s="24">
         <v>298.7</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="32" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="24">
         <v>169.3</v>
       </c>
       <c r="C32" s="24">
         <v>342.2</v>
       </c>
       <c r="D32" s="24">
         <v>524.5</v>
       </c>
       <c r="E32" s="24">
         <v>693.7</v>
       </c>
       <c r="F32" s="24">
         <v>864.6</v>
       </c>
       <c r="G32" s="24">
         <v>1030</v>
       </c>
       <c r="H32" s="24">
         <v>1196.0999999999999</v>
       </c>
       <c r="I32" s="24">
         <v>1353.4</v>
       </c>
       <c r="J32" s="24">
         <v>1495.2</v>
       </c>
       <c r="K32" s="24">
         <v>1652.9</v>
       </c>
       <c r="L32" s="11">
         <v>1818.6</v>
       </c>
       <c r="M32" s="24">
         <v>1990.7</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="33" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="24">
         <v>11.7</v>
       </c>
       <c r="C33" s="24">
         <v>17.7</v>
       </c>
       <c r="D33" s="24">
         <v>23.8</v>
       </c>
       <c r="E33" s="24">
         <v>29.8</v>
       </c>
       <c r="F33" s="24">
         <v>33</v>
       </c>
       <c r="G33" s="24">
         <v>36.299999999999997</v>
       </c>
       <c r="H33" s="24">
         <v>39.5</v>
       </c>
       <c r="I33" s="24">
         <v>55.4</v>
       </c>
       <c r="J33" s="24">
         <v>71.3</v>
       </c>
       <c r="K33" s="24">
         <v>87.2</v>
       </c>
       <c r="L33" s="24">
         <v>99.3</v>
       </c>
       <c r="M33" s="24">
         <v>111.4</v>
       </c>
     </row>
-    <row r="34" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="34" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="24">
         <v>422.7</v>
       </c>
       <c r="C34" s="24">
         <v>814.8</v>
       </c>
       <c r="D34" s="24">
         <v>1187.9000000000001</v>
       </c>
       <c r="E34" s="24">
         <v>1594.5</v>
       </c>
       <c r="F34" s="24">
         <v>1937.9</v>
       </c>
       <c r="G34" s="24">
         <v>2253.1</v>
       </c>
       <c r="H34" s="24">
         <v>2588.6999999999998</v>
       </c>
       <c r="I34" s="24">
         <v>2949.5</v>
       </c>
       <c r="J34" s="24">
         <v>3294.8</v>
       </c>
       <c r="K34" s="24">
         <v>3683</v>
       </c>
       <c r="L34" s="11">
         <v>4079.2</v>
       </c>
       <c r="M34" s="24">
         <v>4493.2</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="22" customFormat="1" ht="26.25" customHeight="1">
+    <row r="35" spans="1:14" s="22" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="11"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="11"/>
       <c r="L35" s="9"/>
     </row>
-    <row r="36" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="36" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="24">
         <v>10139.6</v>
       </c>
       <c r="C36" s="24">
         <v>19911.5</v>
       </c>
       <c r="D36" s="24">
         <v>30268.3</v>
       </c>
       <c r="E36" s="24">
         <v>41171.300000000003</v>
       </c>
       <c r="F36" s="24">
         <v>51843</v>
       </c>
       <c r="G36" s="24">
         <v>60957</v>
       </c>
       <c r="H36" s="24">
         <v>71095.899999999994</v>
       </c>
       <c r="I36" s="24">
         <v>82757</v>
       </c>
       <c r="J36" s="24">
         <v>90844.7</v>
       </c>
       <c r="K36" s="24">
         <v>101255.6</v>
       </c>
       <c r="L36" s="11">
         <v>109574.8</v>
       </c>
       <c r="M36" s="24">
         <v>119586.8</v>
       </c>
     </row>
-    <row r="37" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="37" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="24">
         <v>7435</v>
       </c>
       <c r="C37" s="24">
         <v>14490</v>
       </c>
       <c r="D37" s="24">
         <v>22614</v>
       </c>
       <c r="E37" s="24">
         <v>31043</v>
       </c>
       <c r="F37" s="24">
         <v>39515</v>
       </c>
       <c r="G37" s="24">
         <v>46370</v>
       </c>
       <c r="H37" s="24">
         <v>54317</v>
       </c>
       <c r="I37" s="24">
         <v>63668</v>
       </c>
       <c r="J37" s="24">
         <v>69577</v>
       </c>
       <c r="K37" s="24">
         <v>77718.100000000006</v>
       </c>
       <c r="L37" s="11">
         <v>83883.3</v>
       </c>
       <c r="M37" s="24">
         <v>91540.3</v>
       </c>
     </row>
-    <row r="38" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="38" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="24">
         <v>1482.2</v>
       </c>
       <c r="C38" s="24">
         <v>3067.6</v>
       </c>
       <c r="D38" s="24">
         <v>4101.7</v>
       </c>
       <c r="E38" s="24">
         <v>5441.3</v>
       </c>
       <c r="F38" s="24">
         <v>6507</v>
       </c>
       <c r="G38" s="24">
         <v>7707.8</v>
       </c>
       <c r="H38" s="24">
         <v>8796.2000000000007</v>
       </c>
       <c r="I38" s="24">
         <v>9984</v>
       </c>
       <c r="J38" s="24">
         <v>11136.6</v>
       </c>
       <c r="K38" s="24">
         <v>12290</v>
       </c>
       <c r="L38" s="11">
         <v>13389.2</v>
       </c>
       <c r="M38" s="24">
         <v>14497.3</v>
       </c>
     </row>
-    <row r="39" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="39" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="24">
         <v>38.6</v>
       </c>
       <c r="C39" s="24">
         <v>80.5</v>
       </c>
       <c r="D39" s="24">
         <v>119</v>
       </c>
       <c r="E39" s="24">
         <v>137.9</v>
       </c>
       <c r="F39" s="24">
         <v>144.5</v>
       </c>
       <c r="G39" s="24">
         <v>151.5</v>
       </c>
       <c r="H39" s="24">
         <v>160.30000000000001</v>
       </c>
       <c r="I39" s="24">
         <v>166.9</v>
       </c>
       <c r="J39" s="24">
         <v>173.7</v>
       </c>
       <c r="K39" s="24">
         <v>188.7</v>
       </c>
       <c r="L39" s="11">
         <v>208.1</v>
       </c>
       <c r="M39" s="24">
         <v>231.2</v>
       </c>
     </row>
-    <row r="40" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="40" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="24">
         <v>2.2000000000000002</v>
       </c>
       <c r="C40" s="24">
         <v>4</v>
       </c>
       <c r="D40" s="24">
         <v>5.7</v>
       </c>
       <c r="E40" s="24">
         <v>7.5</v>
       </c>
       <c r="F40" s="24">
         <v>9.5</v>
       </c>
       <c r="G40" s="24">
         <v>11.4</v>
       </c>
       <c r="H40" s="24">
         <v>13.4</v>
       </c>
       <c r="I40" s="24">
         <v>16.600000000000001</v>
       </c>
       <c r="J40" s="24">
         <v>19.8</v>
       </c>
       <c r="K40" s="24">
         <v>23</v>
       </c>
       <c r="L40" s="11">
         <v>27.6</v>
       </c>
       <c r="M40" s="24">
         <v>32.1</v>
       </c>
     </row>
-    <row r="41" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="41" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="24">
         <v>1179.0999999999999</v>
       </c>
       <c r="C41" s="24">
         <v>2264.1999999999998</v>
       </c>
       <c r="D41" s="24">
         <v>3419.9</v>
       </c>
       <c r="E41" s="24">
         <v>4530.8999999999996</v>
       </c>
       <c r="F41" s="24">
         <v>5654.1</v>
       </c>
       <c r="G41" s="24">
         <v>6701.1</v>
       </c>
       <c r="H41" s="24">
         <v>7791.6</v>
       </c>
       <c r="I41" s="24">
         <v>8903.1</v>
       </c>
       <c r="J41" s="24">
         <v>9918.1</v>
       </c>
       <c r="K41" s="24">
         <v>11015.4</v>
       </c>
       <c r="L41" s="11">
         <v>12046.2</v>
       </c>
       <c r="M41" s="24">
         <v>13265.5</v>
       </c>
       <c r="N41" s="23"/>
     </row>
-    <row r="42" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="42" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="I42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="J42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="L42" s="9" t="s">
         <v>34</v>
       </c>
       <c r="M42" s="29" t="s">
         <v>34</v>
       </c>
       <c r="N42" s="23"/>
     </row>
-    <row r="43" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="43" spans="1:14" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="25">
         <v>2.5</v>
       </c>
       <c r="C43" s="25">
         <v>5.2</v>
       </c>
       <c r="D43" s="25">
         <v>8</v>
       </c>
       <c r="E43" s="25">
         <v>10.7</v>
       </c>
       <c r="F43" s="25">
         <v>12.9</v>
       </c>
       <c r="G43" s="25">
         <v>15.2</v>
       </c>
       <c r="H43" s="25">
         <v>17.399999999999999</v>
       </c>
       <c r="I43" s="25">
         <v>18.399999999999999</v>
       </c>
       <c r="J43" s="25">
         <v>19.399999999999999</v>
       </c>
       <c r="K43" s="25">
         <v>20.399999999999999</v>
       </c>
       <c r="L43" s="25">
         <v>20.399999999999999</v>
       </c>
       <c r="M43" s="25">
         <v>20.399999999999999</v>
       </c>
     </row>
-    <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A44" s="64" t="s">
+    <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B44" s="64"/>
-[...6 lines deleted...]
-      <c r="I44" s="64"/>
+      <c r="B44" s="65"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="65"/>
+      <c r="E44" s="65"/>
+      <c r="F44" s="65"/>
+      <c r="G44" s="65"/>
+      <c r="H44" s="65"/>
+      <c r="I44" s="65"/>
       <c r="J44" s="18"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
-    <row r="45" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
+    <row r="45" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B45" s="21"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="13"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
     </row>
-    <row r="46" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A46" s="65" t="s">
+    <row r="46" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="65"/>
-[...12 lines deleted...]
-    <row r="47" spans="1:14" s="1" customFormat="1" ht="11.25"/>
+      <c r="B46" s="66"/>
+      <c r="C46" s="66"/>
+      <c r="D46" s="66"/>
+      <c r="E46" s="66"/>
+      <c r="F46" s="66"/>
+      <c r="G46" s="66"/>
+      <c r="H46" s="67"/>
+      <c r="I46" s="67"/>
+      <c r="J46" s="67"/>
+      <c r="K46" s="67"/>
+      <c r="L46" s="67"/>
+      <c r="M46" s="67"/>
+    </row>
+    <row r="47" spans="1:14" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A44:I44"/>
     <mergeCell ref="A46:M46"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="B2" sqref="B2"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="63" t="s">
+    <row r="1" spans="1:13" ht="9.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="63"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="22" customFormat="1" ht="11.25">
+    <row r="5" spans="1:13" s="22" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="37">
         <v>14260.6</v>
       </c>
       <c r="C6" s="37">
         <v>27448</v>
       </c>
       <c r="D6" s="37">
         <v>42701.7</v>
       </c>
       <c r="E6" s="11">
         <v>60340.800000000003</v>
       </c>
       <c r="F6" s="24">
         <v>77195.3</v>
       </c>
       <c r="G6" s="24">
         <v>91813.6</v>
       </c>
       <c r="H6" s="11">
         <v>109284</v>
       </c>
       <c r="I6" s="24">
         <v>126384.5</v>
       </c>
       <c r="J6" s="50">
         <v>143229.4</v>
       </c>
       <c r="K6" s="24">
         <v>160008.9</v>
       </c>
       <c r="L6" s="24">
         <v>178327.3</v>
       </c>
       <c r="M6" s="24">
         <v>195515.1</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="37">
         <v>10616.9</v>
       </c>
       <c r="C7" s="37">
         <v>20191</v>
       </c>
       <c r="D7" s="37">
         <v>31709</v>
       </c>
       <c r="E7" s="11">
         <v>45760.800000000003</v>
       </c>
       <c r="F7" s="24">
         <v>59389.2</v>
       </c>
       <c r="G7" s="24">
         <v>70610.2</v>
       </c>
       <c r="H7" s="11">
         <v>84394.1</v>
       </c>
       <c r="I7" s="24">
         <v>97768.4</v>
       </c>
       <c r="J7" s="50">
         <v>110616.3</v>
       </c>
       <c r="K7" s="24">
         <v>123310.7</v>
       </c>
       <c r="L7" s="24">
         <v>134986.70000000001</v>
       </c>
       <c r="M7" s="24">
         <v>145514.79999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="8" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="37">
         <v>1118.4000000000001</v>
       </c>
       <c r="C8" s="37">
         <v>2252</v>
       </c>
       <c r="D8" s="37">
         <v>3481.4</v>
       </c>
       <c r="E8" s="11">
         <v>4704.6000000000004</v>
       </c>
       <c r="F8" s="24">
         <v>5660.5</v>
       </c>
       <c r="G8" s="24">
         <v>6823.7</v>
       </c>
       <c r="H8" s="11">
         <v>8289.6</v>
       </c>
       <c r="I8" s="24">
         <v>9339.7000000000007</v>
       </c>
       <c r="J8" s="50">
         <v>10677</v>
       </c>
       <c r="K8" s="24">
         <v>11909.7</v>
       </c>
       <c r="L8" s="24">
         <v>13301.4</v>
       </c>
       <c r="M8" s="24">
         <v>14550.5</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="9" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="37">
         <v>237.2</v>
       </c>
       <c r="C9" s="37">
         <v>457.6</v>
       </c>
       <c r="D9" s="37">
         <v>670</v>
       </c>
       <c r="E9" s="11">
         <v>855.4</v>
       </c>
       <c r="F9" s="24">
         <v>1011.6</v>
       </c>
       <c r="G9" s="24">
         <v>1198.7</v>
       </c>
       <c r="H9" s="11">
         <v>1380.5</v>
       </c>
       <c r="I9" s="24">
         <v>1566.8</v>
       </c>
       <c r="J9" s="50">
         <v>1717.4</v>
       </c>
       <c r="K9" s="24">
         <v>1914.2</v>
       </c>
       <c r="L9" s="24">
         <v>2129.8000000000002</v>
       </c>
       <c r="M9" s="24">
         <v>2360.1999999999998</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="10" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="37">
         <v>60.3</v>
       </c>
       <c r="C10" s="37">
         <v>123.4</v>
       </c>
       <c r="D10" s="37">
         <v>186.4</v>
       </c>
       <c r="E10" s="11">
         <v>249.5</v>
       </c>
       <c r="F10" s="24">
         <v>316.89999999999998</v>
       </c>
       <c r="G10" s="24">
         <v>384.2</v>
       </c>
       <c r="H10" s="11">
         <v>451.6</v>
       </c>
       <c r="I10" s="24">
         <v>1122.3</v>
       </c>
       <c r="J10" s="50">
         <v>1792.9</v>
       </c>
       <c r="K10" s="24">
         <v>2463.6</v>
       </c>
       <c r="L10" s="24">
         <v>5654.1</v>
       </c>
       <c r="M10" s="24">
         <v>8844.5</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="11" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="37">
         <v>1526.1</v>
       </c>
       <c r="C11" s="37">
         <v>3084.1</v>
       </c>
       <c r="D11" s="37">
         <v>4652</v>
       </c>
       <c r="E11" s="11">
         <v>6066</v>
       </c>
       <c r="F11" s="24">
         <v>7487.1</v>
       </c>
       <c r="G11" s="24">
         <v>8902.2999999999993</v>
       </c>
       <c r="H11" s="11">
         <v>10280.9</v>
       </c>
       <c r="I11" s="24">
         <v>11557.4</v>
       </c>
       <c r="J11" s="50">
         <v>12833.7</v>
       </c>
       <c r="K11" s="24">
         <v>14125.5</v>
       </c>
       <c r="L11" s="24">
         <v>15309.5</v>
       </c>
       <c r="M11" s="24">
         <v>16600</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="12" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="37">
         <v>18</v>
       </c>
       <c r="C12" s="37">
         <v>36</v>
       </c>
       <c r="D12" s="37">
         <v>54</v>
       </c>
       <c r="E12" s="11">
         <v>72</v>
       </c>
       <c r="F12" s="24">
         <v>90</v>
       </c>
       <c r="G12" s="24">
         <v>108</v>
       </c>
       <c r="H12" s="11">
         <v>126</v>
       </c>
       <c r="I12" s="24">
         <v>144</v>
       </c>
       <c r="J12" s="50">
         <v>162</v>
       </c>
       <c r="K12" s="24">
         <v>180</v>
       </c>
       <c r="L12" s="24">
         <v>198</v>
       </c>
       <c r="M12" s="24">
         <v>216</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="13" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="D13" s="37">
         <v>4.5</v>
       </c>
       <c r="E13" s="11">
         <v>6.7</v>
       </c>
       <c r="F13" s="24">
         <v>7.1</v>
       </c>
       <c r="G13" s="24">
         <v>7.5</v>
       </c>
       <c r="H13" s="11">
         <v>7.9</v>
       </c>
       <c r="I13" s="24">
         <v>7.9</v>
       </c>
       <c r="J13" s="50">
         <v>7.9</v>
       </c>
       <c r="K13" s="24">
         <v>7.9</v>
       </c>
       <c r="L13" s="24">
         <v>11.1</v>
       </c>
       <c r="M13" s="24">
         <v>14.2</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="14" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="37">
         <v>4.5</v>
       </c>
       <c r="C14" s="37">
         <v>9.3000000000000007</v>
       </c>
       <c r="D14" s="37">
         <v>14.1</v>
       </c>
       <c r="E14" s="11">
         <v>19</v>
       </c>
       <c r="F14" s="24">
         <v>21.7</v>
       </c>
       <c r="G14" s="24">
         <v>24.4</v>
       </c>
       <c r="H14" s="11">
         <v>27.1</v>
       </c>
       <c r="I14" s="24">
         <v>29.8</v>
       </c>
       <c r="J14" s="50">
         <v>32.6</v>
       </c>
       <c r="K14" s="24">
         <v>35.4</v>
       </c>
       <c r="L14" s="24">
         <v>37.700000000000003</v>
       </c>
       <c r="M14" s="24">
         <v>40.1</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="15" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="37">
         <v>11</v>
       </c>
       <c r="C15" s="37">
         <v>21.7</v>
       </c>
       <c r="D15" s="37">
         <v>32.4</v>
       </c>
       <c r="E15" s="11">
         <v>43.1</v>
       </c>
       <c r="F15" s="24">
         <v>57.4</v>
       </c>
       <c r="G15" s="24">
         <v>71.7</v>
       </c>
       <c r="H15" s="11">
         <v>85.9</v>
       </c>
       <c r="I15" s="24">
         <v>94.3</v>
       </c>
       <c r="J15" s="50">
         <v>102.7</v>
       </c>
       <c r="K15" s="24">
         <v>111</v>
       </c>
       <c r="L15" s="24">
         <v>115.2</v>
       </c>
       <c r="M15" s="24">
         <v>119.4</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="16" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="37">
         <v>20.3</v>
       </c>
       <c r="C16" s="37">
         <v>55.1</v>
       </c>
       <c r="D16" s="37">
         <v>89.8</v>
       </c>
       <c r="E16" s="11">
         <v>124.5</v>
       </c>
       <c r="F16" s="24">
         <v>150.80000000000001</v>
       </c>
       <c r="G16" s="24">
         <v>177.1</v>
       </c>
       <c r="H16" s="11">
         <v>203.4</v>
       </c>
       <c r="I16" s="24">
         <v>230.3</v>
       </c>
       <c r="J16" s="50">
         <v>257.10000000000002</v>
       </c>
       <c r="K16" s="24">
         <v>283.89999999999998</v>
       </c>
       <c r="L16" s="24">
         <v>311.10000000000002</v>
       </c>
       <c r="M16" s="24">
         <v>338.3</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="17" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="37">
         <v>158</v>
       </c>
       <c r="C17" s="37">
         <v>316.10000000000002</v>
       </c>
       <c r="D17" s="37">
         <v>473.7</v>
       </c>
       <c r="E17" s="11">
         <v>632</v>
       </c>
       <c r="F17" s="24">
         <v>785.5</v>
       </c>
       <c r="G17" s="24">
         <v>942</v>
       </c>
       <c r="H17" s="11">
         <v>1103.4000000000001</v>
       </c>
       <c r="I17" s="24">
         <v>1261.9000000000001</v>
       </c>
       <c r="J17" s="50">
         <v>1418.1</v>
       </c>
       <c r="K17" s="24">
         <v>1582.7</v>
       </c>
       <c r="L17" s="24">
         <v>1745.3</v>
       </c>
       <c r="M17" s="24">
         <v>1915.2</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="18" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="37">
         <v>3.2</v>
       </c>
       <c r="C18" s="37">
         <v>3.9</v>
       </c>
       <c r="D18" s="37">
         <v>4.5</v>
       </c>
       <c r="E18" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="F18" s="24">
         <v>13.7</v>
       </c>
       <c r="G18" s="24">
         <v>22.3</v>
       </c>
       <c r="H18" s="11">
         <v>30.9</v>
       </c>
       <c r="I18" s="24">
         <v>36.799999999999997</v>
       </c>
       <c r="J18" s="50">
         <v>42.7</v>
       </c>
       <c r="K18" s="24">
         <v>48.6</v>
       </c>
       <c r="L18" s="24">
         <v>57.1</v>
       </c>
       <c r="M18" s="24">
         <v>65.599999999999994</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="19" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="37">
         <v>486.6</v>
       </c>
       <c r="C19" s="37">
         <v>895.7</v>
       </c>
       <c r="D19" s="37">
         <v>1329.8</v>
       </c>
       <c r="E19" s="11">
         <v>1802.1</v>
       </c>
       <c r="F19" s="24">
         <v>2203.8000000000002</v>
       </c>
       <c r="G19" s="24">
         <v>2541.5</v>
       </c>
       <c r="H19" s="11">
         <v>2902.5</v>
       </c>
       <c r="I19" s="24">
         <v>3224.8</v>
       </c>
       <c r="J19" s="50">
         <v>3569</v>
       </c>
       <c r="K19" s="24">
         <v>4035.6</v>
       </c>
       <c r="L19" s="24">
         <v>4470.3999999999996</v>
       </c>
       <c r="M19" s="24">
         <v>4936.1000000000004</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="22" customFormat="1" ht="27" customHeight="1">
+    <row r="20" spans="1:13" s="22" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="18"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="52"/>
     </row>
-    <row r="21" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="21" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="37">
         <v>4748.7</v>
       </c>
       <c r="C21" s="37">
         <v>9917.7000000000007</v>
       </c>
       <c r="D21" s="37">
         <v>14973.5</v>
       </c>
       <c r="E21" s="11">
         <v>20146.2</v>
       </c>
       <c r="F21" s="24">
         <v>24929</v>
       </c>
       <c r="G21" s="24">
         <v>30000.3</v>
       </c>
       <c r="H21" s="11">
         <v>35174.1</v>
       </c>
       <c r="I21" s="24">
         <v>40198</v>
       </c>
       <c r="J21" s="50">
         <v>45304.7</v>
       </c>
       <c r="K21" s="24">
         <v>50283.3</v>
       </c>
       <c r="L21" s="24">
         <v>55069</v>
       </c>
       <c r="M21" s="24">
         <v>60124.5</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1">
+    <row r="22" spans="1:13" s="22" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="37">
         <v>3316.9</v>
       </c>
       <c r="C22" s="37">
         <v>6991.3</v>
       </c>
       <c r="D22" s="37">
         <v>10475.700000000001</v>
       </c>
       <c r="E22" s="11">
         <v>14070.7</v>
       </c>
       <c r="F22" s="24">
         <v>17427.7</v>
       </c>
       <c r="G22" s="24">
         <v>21111.7</v>
       </c>
       <c r="H22" s="11">
         <v>24835.599999999999</v>
       </c>
       <c r="I22" s="24">
         <v>28524.9</v>
       </c>
       <c r="J22" s="50">
         <v>32253.8</v>
       </c>
       <c r="K22" s="24">
         <v>35686.9</v>
       </c>
       <c r="L22" s="24">
         <v>38973.9</v>
       </c>
       <c r="M22" s="24">
         <v>42379</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="23" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="11">
         <v>55.8</v>
       </c>
       <c r="F23" s="24">
         <v>55.8</v>
       </c>
       <c r="G23" s="24">
         <v>55.8</v>
       </c>
       <c r="H23" s="11">
         <v>55.8</v>
       </c>
       <c r="I23" s="24">
         <v>55.8</v>
       </c>
       <c r="J23" s="50">
         <v>97.2</v>
       </c>
       <c r="K23" s="24">
         <v>97.2</v>
       </c>
       <c r="L23" s="24">
         <v>97.2</v>
       </c>
       <c r="M23" s="24">
         <v>174</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="24" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="37">
         <v>202.5</v>
       </c>
       <c r="C24" s="37">
         <v>397.3</v>
       </c>
       <c r="D24" s="37">
         <v>589.70000000000005</v>
       </c>
       <c r="E24" s="11">
         <v>759.8</v>
       </c>
       <c r="F24" s="24">
         <v>905.7</v>
       </c>
       <c r="G24" s="24">
         <v>1081</v>
       </c>
       <c r="H24" s="11">
         <v>1249.7</v>
       </c>
       <c r="I24" s="24">
         <v>1427.4</v>
       </c>
       <c r="J24" s="50">
         <v>1568</v>
       </c>
       <c r="K24" s="24">
         <v>1751.2</v>
       </c>
       <c r="L24" s="24">
         <v>1949.8</v>
       </c>
       <c r="M24" s="24">
         <v>2162.1999999999998</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="25" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="37">
         <v>58.3</v>
       </c>
       <c r="C25" s="37">
         <v>119.9</v>
       </c>
       <c r="D25" s="37">
         <v>181.4</v>
       </c>
       <c r="E25" s="11">
         <v>242.9</v>
       </c>
       <c r="F25" s="24">
         <v>308.89999999999998</v>
       </c>
       <c r="G25" s="24">
         <v>374.9</v>
       </c>
       <c r="H25" s="11">
         <v>440.9</v>
       </c>
       <c r="I25" s="24">
         <v>504.6</v>
       </c>
       <c r="J25" s="50">
         <v>568.29999999999995</v>
       </c>
       <c r="K25" s="24">
         <v>631.9</v>
       </c>
       <c r="L25" s="24">
         <v>700.3</v>
       </c>
       <c r="M25" s="24">
         <v>768.7</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="26" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="37">
         <v>471.5</v>
       </c>
       <c r="C26" s="37">
         <v>1071.5</v>
       </c>
       <c r="D26" s="37">
         <v>1726.1</v>
       </c>
       <c r="E26" s="11">
         <v>2314.6999999999998</v>
       </c>
       <c r="F26" s="24">
         <v>2903.1</v>
       </c>
       <c r="G26" s="24">
         <v>3484.7</v>
       </c>
       <c r="H26" s="11">
         <v>4107</v>
       </c>
       <c r="I26" s="24">
         <v>4657.6000000000004</v>
       </c>
       <c r="J26" s="50">
         <v>5227.6000000000004</v>
       </c>
       <c r="K26" s="24">
         <v>5833.1</v>
       </c>
       <c r="L26" s="24">
         <v>6404.2</v>
       </c>
       <c r="M26" s="24">
         <v>6997.8</v>
       </c>
     </row>
-    <row r="27" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="27" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="37">
         <v>18</v>
       </c>
       <c r="C27" s="37">
         <v>36</v>
       </c>
       <c r="D27" s="37">
         <v>54</v>
       </c>
       <c r="E27" s="11">
         <v>72</v>
       </c>
       <c r="F27" s="24">
         <v>90</v>
       </c>
       <c r="G27" s="24">
         <v>108</v>
       </c>
       <c r="H27" s="11">
         <v>126</v>
       </c>
       <c r="I27" s="24">
         <v>144</v>
       </c>
       <c r="J27" s="50">
         <v>162</v>
       </c>
       <c r="K27" s="24">
         <v>180</v>
       </c>
       <c r="L27" s="24">
         <v>198</v>
       </c>
       <c r="M27" s="24">
         <v>216</v>
       </c>
     </row>
-    <row r="28" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="28" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="D28" s="37">
         <v>4.5</v>
       </c>
       <c r="E28" s="11">
         <v>6.7</v>
       </c>
       <c r="F28" s="24">
         <v>7.1</v>
       </c>
       <c r="G28" s="24">
         <v>7.5</v>
       </c>
       <c r="H28" s="11">
         <v>7.9</v>
       </c>
       <c r="I28" s="24">
         <v>7.9</v>
       </c>
       <c r="J28" s="50">
         <v>7.9</v>
       </c>
       <c r="K28" s="24">
         <v>7.9</v>
       </c>
       <c r="L28" s="24">
         <v>11.1</v>
       </c>
       <c r="M28" s="24">
         <v>14.2</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="29" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="C29" s="37">
         <v>7.1</v>
       </c>
       <c r="D29" s="37">
         <v>11.9</v>
       </c>
       <c r="E29" s="11">
         <v>16.7</v>
       </c>
       <c r="F29" s="24">
         <v>19.399999999999999</v>
       </c>
       <c r="G29" s="24">
         <v>22.1</v>
       </c>
       <c r="H29" s="11">
         <v>24.8</v>
       </c>
       <c r="I29" s="24">
         <v>27.6</v>
       </c>
       <c r="J29" s="50">
         <v>30.4</v>
       </c>
       <c r="K29" s="24">
         <v>33.1</v>
       </c>
       <c r="L29" s="24">
         <v>35.5</v>
       </c>
       <c r="M29" s="24">
         <v>37.9</v>
       </c>
     </row>
-    <row r="30" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="30" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="37">
         <v>11</v>
       </c>
       <c r="C30" s="37">
         <v>21.7</v>
       </c>
       <c r="D30" s="37">
         <v>32.4</v>
       </c>
       <c r="E30" s="11">
         <v>43.1</v>
       </c>
       <c r="F30" s="24">
         <v>57.4</v>
       </c>
       <c r="G30" s="24">
         <v>71.7</v>
       </c>
       <c r="H30" s="11">
         <v>85.9</v>
       </c>
       <c r="I30" s="24">
         <v>94.3</v>
       </c>
       <c r="J30" s="50">
         <v>102.7</v>
       </c>
       <c r="K30" s="24">
         <v>111</v>
       </c>
       <c r="L30" s="24">
         <v>115.2</v>
       </c>
       <c r="M30" s="24">
         <v>119.4</v>
       </c>
     </row>
-    <row r="31" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="31" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="37">
         <v>20.3</v>
       </c>
       <c r="C31" s="37">
         <v>55.1</v>
       </c>
       <c r="D31" s="37">
         <v>89.8</v>
       </c>
       <c r="E31" s="11">
         <v>124.5</v>
       </c>
       <c r="F31" s="24">
         <v>150.80000000000001</v>
       </c>
       <c r="G31" s="24">
         <v>177.1</v>
       </c>
       <c r="H31" s="11">
         <v>203.4</v>
       </c>
       <c r="I31" s="24">
         <v>230.3</v>
       </c>
       <c r="J31" s="50">
         <v>257.10000000000002</v>
       </c>
       <c r="K31" s="24">
         <v>283.89999999999998</v>
       </c>
       <c r="L31" s="24">
         <v>311.10000000000002</v>
       </c>
       <c r="M31" s="24">
         <v>338.3</v>
       </c>
     </row>
-    <row r="32" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="32" spans="1:13" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="37">
         <v>158</v>
       </c>
       <c r="C32" s="37">
         <v>316.10000000000002</v>
       </c>
       <c r="D32" s="37">
         <v>473.7</v>
       </c>
       <c r="E32" s="11">
         <v>632</v>
       </c>
       <c r="F32" s="24">
         <v>785.5</v>
       </c>
       <c r="G32" s="24">
         <v>942</v>
       </c>
       <c r="H32" s="11">
         <v>1103.4000000000001</v>
       </c>
       <c r="I32" s="24">
         <v>1261.9000000000001</v>
       </c>
       <c r="J32" s="50">
         <v>1418.1</v>
       </c>
       <c r="K32" s="24">
         <v>1582.7</v>
       </c>
       <c r="L32" s="24">
         <v>1745.3</v>
       </c>
       <c r="M32" s="24">
         <v>1915.2</v>
       </c>
     </row>
-    <row r="33" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="33" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="37">
         <v>3.2</v>
       </c>
       <c r="C33" s="37">
         <v>3.9</v>
       </c>
       <c r="D33" s="37">
         <v>4.5</v>
       </c>
       <c r="E33" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="F33" s="24">
         <v>13.7</v>
       </c>
       <c r="G33" s="24">
         <v>22.3</v>
       </c>
       <c r="H33" s="11">
         <v>30.9</v>
       </c>
       <c r="I33" s="24">
         <v>36.799999999999997</v>
       </c>
       <c r="J33" s="50">
         <v>42.7</v>
       </c>
       <c r="K33" s="24">
         <v>48.6</v>
       </c>
       <c r="L33" s="24">
         <v>57.1</v>
       </c>
       <c r="M33" s="24">
         <v>65.599999999999994</v>
       </c>
     </row>
-    <row r="34" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="34" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="37">
         <v>486.6</v>
       </c>
       <c r="C34" s="37">
         <v>895.7</v>
       </c>
       <c r="D34" s="37">
         <v>1329.8</v>
       </c>
       <c r="E34" s="11">
         <v>1802.1</v>
       </c>
       <c r="F34" s="24">
         <v>2203.8000000000002</v>
       </c>
       <c r="G34" s="24">
         <v>2541.5</v>
       </c>
       <c r="H34" s="11">
         <v>2902.5</v>
       </c>
       <c r="I34" s="24">
         <v>3224.8</v>
       </c>
       <c r="J34" s="50">
         <v>3569</v>
       </c>
       <c r="K34" s="24">
         <v>4035.6</v>
       </c>
       <c r="L34" s="24">
         <v>4470.3999999999996</v>
       </c>
       <c r="M34" s="24">
         <v>4936.1000000000004</v>
       </c>
     </row>
-    <row r="35" spans="1:14" s="32" customFormat="1" ht="24" customHeight="1">
+    <row r="35" spans="1:14" s="32" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="35"/>
       <c r="C35" s="35"/>
       <c r="D35" s="40"/>
       <c r="F35" s="33"/>
       <c r="G35" s="9"/>
       <c r="H35" s="45"/>
       <c r="I35" s="46"/>
       <c r="J35" s="51"/>
       <c r="K35" s="11"/>
       <c r="L35" s="9"/>
       <c r="M35" s="52"/>
     </row>
-    <row r="36" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="36" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="37">
         <v>9511.9</v>
       </c>
       <c r="C36" s="37">
         <v>17530.3</v>
       </c>
       <c r="D36" s="37">
         <v>27728.2</v>
       </c>
       <c r="E36" s="18">
         <v>40194.6</v>
       </c>
       <c r="F36" s="24">
         <v>52266.3</v>
       </c>
       <c r="G36" s="24">
         <v>61813.3</v>
       </c>
       <c r="H36" s="18">
         <v>74109.899999999994</v>
       </c>
       <c r="I36" s="24">
         <v>86186.5</v>
       </c>
       <c r="J36" s="50">
         <v>97924.7</v>
       </c>
       <c r="K36" s="24">
         <v>109725.6</v>
       </c>
       <c r="L36" s="24">
         <v>123258.3</v>
       </c>
       <c r="M36" s="50">
         <v>135390.6</v>
       </c>
     </row>
-    <row r="37" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="37" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="37">
         <v>7300</v>
       </c>
       <c r="C37" s="37">
         <v>13199.7</v>
       </c>
       <c r="D37" s="37">
         <v>21233.3</v>
       </c>
       <c r="E37" s="18">
         <v>31690.1</v>
       </c>
       <c r="F37" s="24">
         <v>41961.5</v>
       </c>
       <c r="G37" s="24">
         <v>49498.5</v>
       </c>
       <c r="H37" s="18">
         <v>59558.5</v>
       </c>
       <c r="I37" s="24">
         <v>69243.5</v>
       </c>
       <c r="J37" s="50">
         <v>78362.5</v>
       </c>
       <c r="K37" s="24">
         <v>87623.8</v>
       </c>
       <c r="L37" s="24">
         <v>96012.800000000003</v>
       </c>
       <c r="M37" s="50">
         <v>103135.8</v>
       </c>
     </row>
-    <row r="38" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="38" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="37">
         <v>1118.4000000000001</v>
       </c>
       <c r="C38" s="37">
         <v>2252</v>
       </c>
       <c r="D38" s="37">
         <v>3481.4</v>
       </c>
       <c r="E38" s="18">
         <v>4648.8</v>
       </c>
       <c r="F38" s="24">
         <v>5604.7</v>
       </c>
       <c r="G38" s="24">
         <v>6767.9</v>
       </c>
       <c r="H38" s="18">
         <v>8233.7999999999993</v>
       </c>
       <c r="I38" s="24">
         <v>9283.9</v>
       </c>
       <c r="J38" s="50">
         <v>10579.8</v>
       </c>
       <c r="K38" s="24">
         <v>11812.5</v>
       </c>
       <c r="L38" s="24">
         <v>13204.2</v>
       </c>
       <c r="M38" s="50">
         <v>14376.5</v>
       </c>
     </row>
-    <row r="39" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="39" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="37">
         <v>34.700000000000003</v>
       </c>
       <c r="C39" s="37">
         <v>60.3</v>
       </c>
       <c r="D39" s="37">
         <v>80.3</v>
       </c>
       <c r="E39" s="18">
         <v>95.6</v>
       </c>
       <c r="F39" s="24">
         <v>105.9</v>
       </c>
       <c r="G39" s="24">
         <v>117.7</v>
       </c>
       <c r="H39" s="18">
         <v>130.80000000000001</v>
       </c>
       <c r="I39" s="24">
         <v>139.4</v>
       </c>
       <c r="J39" s="50">
         <v>149.4</v>
       </c>
       <c r="K39" s="24">
         <v>163</v>
       </c>
       <c r="L39" s="24">
         <v>180</v>
       </c>
       <c r="M39" s="50">
         <v>198</v>
       </c>
     </row>
-    <row r="40" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="40" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="37">
         <v>2</v>
       </c>
       <c r="C40" s="37">
         <v>3.5</v>
       </c>
       <c r="D40" s="37">
         <v>5</v>
       </c>
       <c r="E40" s="18">
         <v>6.6</v>
       </c>
       <c r="F40" s="24">
         <v>7.9</v>
       </c>
       <c r="G40" s="24">
         <v>9.3000000000000007</v>
       </c>
       <c r="H40" s="18">
         <v>10.7</v>
       </c>
       <c r="I40" s="24">
         <v>617.70000000000005</v>
       </c>
       <c r="J40" s="50">
         <v>1224.7</v>
       </c>
       <c r="K40" s="24">
         <v>1831.7</v>
       </c>
       <c r="L40" s="24">
         <v>4953.8</v>
       </c>
       <c r="M40" s="50">
         <v>8075.9</v>
       </c>
     </row>
-    <row r="41" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="41" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="38" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="37">
         <v>1054.5999999999999</v>
       </c>
       <c r="C41" s="37">
         <v>2012.6</v>
       </c>
       <c r="D41" s="37">
         <v>2925.9</v>
       </c>
       <c r="E41" s="18">
         <v>3751.3</v>
       </c>
       <c r="F41" s="24">
         <v>4584.1000000000004</v>
       </c>
       <c r="G41" s="24">
         <v>5417.6</v>
       </c>
       <c r="H41" s="18">
         <v>6173.9</v>
       </c>
       <c r="I41" s="24">
         <v>6899.8</v>
       </c>
       <c r="J41" s="50">
         <v>7606.1</v>
       </c>
       <c r="K41" s="24">
         <v>8292.4</v>
       </c>
       <c r="L41" s="24">
         <v>8905.2999999999993</v>
       </c>
       <c r="M41" s="50">
         <v>9602.2000000000007</v>
       </c>
       <c r="N41" s="23"/>
     </row>
-    <row r="42" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1">
+    <row r="42" spans="1:14" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="C42" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="D42" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="E42" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="F42" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="G42" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="H42" s="43">
         <v>2.2000000000000002</v>
       </c>
       <c r="I42" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="J42" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="K42" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="L42" s="25">
         <v>2.2000000000000002</v>
       </c>
       <c r="M42" s="25">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="43" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
+    <row r="43" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="42"/>
       <c r="F43" s="42"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
       <c r="I43" s="42"/>
       <c r="J43" s="18"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
-    <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
+    <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="31"/>
       <c r="C44" s="31"/>
       <c r="D44" s="31"/>
       <c r="E44" s="31"/>
       <c r="F44" s="31"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="13"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
-    <row r="45" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1">
-      <c r="A45" s="65" t="s">
+    <row r="45" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="65"/>
-[...12 lines deleted...]
-    <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25"/>
+      <c r="B45" s="66"/>
+      <c r="C45" s="66"/>
+      <c r="D45" s="66"/>
+      <c r="E45" s="66"/>
+      <c r="F45" s="66"/>
+      <c r="G45" s="66"/>
+      <c r="H45" s="66"/>
+      <c r="I45" s="66"/>
+      <c r="J45" s="66"/>
+      <c r="K45" s="66"/>
+      <c r="L45" s="66"/>
+      <c r="M45" s="66"/>
+    </row>
+    <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A45:M45"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:N46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A2:N45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A6" sqref="A6:A19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75">
-      <c r="A2" s="63" t="s">
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="63"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="5" customFormat="1">
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="5" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="59" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="6" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>13593.9</v>
       </c>
       <c r="C6" s="55">
         <v>27294.400000000001</v>
       </c>
       <c r="D6" s="60">
         <v>43911.3</v>
       </c>
       <c r="E6" s="55">
         <v>61479.5</v>
       </c>
       <c r="F6" s="55">
         <v>77850.3</v>
       </c>
       <c r="G6" s="55">
         <v>92578.5</v>
       </c>
-      <c r="H6" s="11"/>
+      <c r="H6" s="55">
+        <v>106945</v>
+      </c>
       <c r="I6" s="24"/>
       <c r="J6" s="50"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
-    <row r="7" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="11">
         <v>9832.1</v>
       </c>
       <c r="C7" s="55">
         <v>19774.5</v>
       </c>
       <c r="D7" s="60">
         <v>32539.1</v>
       </c>
       <c r="E7" s="55">
         <v>46398.5</v>
       </c>
       <c r="F7" s="55">
         <v>59573.3</v>
       </c>
       <c r="G7" s="55">
         <v>70786.3</v>
       </c>
-      <c r="H7" s="11"/>
+      <c r="H7" s="55">
+        <v>81402</v>
+      </c>
       <c r="I7" s="24"/>
       <c r="J7" s="50"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
-    <row r="8" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>1140.8</v>
       </c>
       <c r="C8" s="55">
         <v>2217.8000000000002</v>
       </c>
       <c r="D8" s="60">
         <v>3241.5</v>
       </c>
       <c r="E8" s="55">
         <v>4432.7</v>
       </c>
       <c r="F8" s="55">
         <v>5256.3</v>
       </c>
       <c r="G8" s="55">
         <v>6337.5</v>
       </c>
-      <c r="H8" s="11"/>
+      <c r="H8" s="55">
+        <v>7651.5</v>
+      </c>
       <c r="I8" s="24"/>
       <c r="J8" s="50"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
-    <row r="9" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>242.2</v>
       </c>
       <c r="C9" s="55">
         <v>473.8</v>
       </c>
       <c r="D9" s="60">
         <v>704.9</v>
       </c>
       <c r="E9" s="55">
         <v>897</v>
       </c>
       <c r="F9" s="55">
         <v>1064.2</v>
       </c>
       <c r="G9" s="55">
         <v>1240.0999999999999</v>
       </c>
-      <c r="H9" s="11"/>
+      <c r="H9" s="55">
+        <v>1415.8</v>
+      </c>
       <c r="I9" s="24"/>
       <c r="J9" s="50"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
-    <row r="10" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>67.400000000000006</v>
       </c>
       <c r="C10" s="55">
         <v>130.69999999999999</v>
       </c>
       <c r="D10" s="60">
         <v>194.1</v>
       </c>
       <c r="E10" s="55">
         <v>257.5</v>
       </c>
       <c r="F10" s="55">
         <v>318.60000000000002</v>
       </c>
       <c r="G10" s="55">
         <v>379.7</v>
       </c>
-      <c r="H10" s="11"/>
+      <c r="H10" s="55">
+        <v>440.9</v>
+      </c>
       <c r="I10" s="24"/>
       <c r="J10" s="50"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
-    <row r="11" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="11" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="11">
         <v>1617.3</v>
       </c>
       <c r="C11" s="55">
         <v>3320</v>
       </c>
       <c r="D11" s="60">
         <v>5097.8</v>
       </c>
       <c r="E11" s="55">
         <v>6666.1</v>
       </c>
       <c r="F11" s="55">
         <v>8193.2999999999993</v>
       </c>
       <c r="G11" s="55">
         <v>9759.2999999999993</v>
       </c>
-      <c r="H11" s="11"/>
+      <c r="H11" s="55">
+        <v>11390.7</v>
+      </c>
       <c r="I11" s="24"/>
       <c r="J11" s="50"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
     </row>
-    <row r="12" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="12" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="11">
         <v>18</v>
       </c>
       <c r="C12" s="55">
         <v>36</v>
       </c>
       <c r="D12" s="60">
         <v>54</v>
       </c>
       <c r="E12" s="55">
         <v>72</v>
       </c>
       <c r="F12" s="55">
         <v>90</v>
       </c>
       <c r="G12" s="55">
         <v>108</v>
       </c>
-      <c r="H12" s="11"/>
+      <c r="H12" s="55">
+        <v>126</v>
+      </c>
       <c r="I12" s="24"/>
       <c r="J12" s="50"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
-    <row r="13" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="13" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11">
         <v>0.4</v>
       </c>
       <c r="C13" s="55">
         <v>3.6</v>
       </c>
       <c r="D13" s="60">
         <v>6.7</v>
       </c>
       <c r="E13" s="55">
         <v>9.9</v>
       </c>
       <c r="F13" s="55">
         <v>13.1</v>
       </c>
       <c r="G13" s="55">
         <v>16.399999999999999</v>
       </c>
-      <c r="H13" s="11"/>
+      <c r="H13" s="55">
+        <v>19.600000000000001</v>
+      </c>
       <c r="I13" s="24"/>
       <c r="J13" s="50"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
-    <row r="14" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="14" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>2.7</v>
       </c>
       <c r="C14" s="55">
         <v>6.2</v>
       </c>
       <c r="D14" s="60">
         <v>9.8000000000000007</v>
       </c>
       <c r="E14" s="55">
         <v>13.3</v>
       </c>
       <c r="F14" s="55">
         <v>15.4</v>
       </c>
       <c r="G14" s="55">
         <v>17.5</v>
       </c>
-      <c r="H14" s="11"/>
+      <c r="H14" s="55">
+        <v>19.600000000000001</v>
+      </c>
       <c r="I14" s="24"/>
       <c r="J14" s="50"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
-    <row r="15" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="15" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="11">
         <v>14.3</v>
       </c>
       <c r="C15" s="55">
         <v>27.8</v>
       </c>
       <c r="D15" s="60">
         <v>41.3</v>
       </c>
       <c r="E15" s="55">
         <v>54.9</v>
       </c>
       <c r="F15" s="55">
         <v>63.5</v>
       </c>
       <c r="G15" s="55">
         <v>72.099999999999994</v>
       </c>
-      <c r="H15" s="11"/>
+      <c r="H15" s="55">
+        <v>80.7</v>
+      </c>
       <c r="I15" s="24"/>
       <c r="J15" s="50"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
-    <row r="16" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="16" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="11">
         <v>26.3</v>
       </c>
       <c r="C16" s="55">
         <v>51.5</v>
       </c>
       <c r="D16" s="60">
         <v>76.8</v>
       </c>
       <c r="E16" s="55">
         <v>102</v>
       </c>
       <c r="F16" s="55">
         <v>128.4</v>
       </c>
       <c r="G16" s="55">
         <v>154.69999999999999</v>
       </c>
-      <c r="H16" s="11"/>
+      <c r="H16" s="55">
+        <v>181.1</v>
+      </c>
       <c r="I16" s="24"/>
       <c r="J16" s="50"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
-    <row r="17" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="17" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>157</v>
       </c>
       <c r="C17" s="55">
         <v>314.60000000000002</v>
       </c>
       <c r="D17" s="60">
         <v>484.7</v>
       </c>
       <c r="E17" s="55">
         <v>657.6</v>
       </c>
       <c r="F17" s="55">
         <v>820.1</v>
       </c>
       <c r="G17" s="55">
         <v>984.7</v>
       </c>
-      <c r="H17" s="11"/>
+      <c r="H17" s="55">
+        <v>1144</v>
+      </c>
       <c r="I17" s="24"/>
       <c r="J17" s="50"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
-    <row r="18" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="18" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11">
         <v>8.6</v>
       </c>
       <c r="C18" s="55">
         <v>14.8</v>
       </c>
       <c r="D18" s="60">
         <v>21.1</v>
       </c>
       <c r="E18" s="55">
         <v>27.3</v>
       </c>
       <c r="F18" s="55">
         <v>35.1</v>
       </c>
       <c r="G18" s="55">
         <v>43</v>
       </c>
-      <c r="H18" s="11"/>
+      <c r="H18" s="55">
+        <v>50.8</v>
+      </c>
       <c r="I18" s="24"/>
       <c r="J18" s="50"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
-    <row r="19" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="19" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="11">
         <v>467</v>
       </c>
       <c r="C19" s="55">
         <v>923.1</v>
       </c>
       <c r="D19" s="60">
         <v>1439.5</v>
       </c>
       <c r="E19" s="55">
         <v>1890.8</v>
       </c>
       <c r="F19" s="55">
         <v>2279.1</v>
       </c>
       <c r="G19" s="55">
         <v>2679.3</v>
       </c>
-      <c r="H19" s="11"/>
+      <c r="H19" s="55">
+        <v>3022.4</v>
+      </c>
       <c r="I19" s="24"/>
       <c r="J19" s="50"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
-    <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5">
+    <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="18"/>
       <c r="E20" s="26"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="18"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
     </row>
-    <row r="21" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="21" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="11">
         <v>4925.1000000000004</v>
       </c>
       <c r="C21" s="55">
         <v>10155.799999999999</v>
       </c>
       <c r="D21" s="60">
         <v>14985</v>
       </c>
       <c r="E21" s="55">
         <v>19972.8</v>
       </c>
       <c r="F21" s="55">
         <v>24759.7</v>
       </c>
       <c r="G21" s="55">
         <v>29759.7</v>
       </c>
-      <c r="H21" s="11"/>
+      <c r="H21" s="55">
+        <v>34906.6</v>
+      </c>
       <c r="I21" s="24"/>
       <c r="J21" s="50"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
-    <row r="22" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="22" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="11">
         <v>3387.1</v>
       </c>
       <c r="C22" s="55">
         <v>7018.5</v>
       </c>
       <c r="D22" s="60">
         <v>10186.1</v>
       </c>
       <c r="E22" s="55">
         <v>13596.5</v>
       </c>
       <c r="F22" s="55">
         <v>16952.3</v>
       </c>
       <c r="G22" s="55">
         <v>20515.3</v>
       </c>
-      <c r="H22" s="11"/>
+      <c r="H22" s="55">
+        <v>24239</v>
+      </c>
       <c r="I22" s="24"/>
       <c r="J22" s="50"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
-    <row r="23" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="23" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="56" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="61" t="s">
         <v>34</v>
       </c>
       <c r="E23" s="55">
         <v>59.7</v>
       </c>
       <c r="F23" s="55">
         <v>59.7</v>
       </c>
       <c r="G23" s="55">
         <v>59.7</v>
       </c>
-      <c r="H23" s="11"/>
+      <c r="H23" s="55">
+        <v>59.7</v>
+      </c>
       <c r="I23" s="24"/>
       <c r="J23" s="50"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
     </row>
-    <row r="24" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="24" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>216.2</v>
       </c>
       <c r="C24" s="55">
         <v>422.6</v>
       </c>
       <c r="D24" s="60">
         <v>631.9</v>
       </c>
       <c r="E24" s="55">
         <v>810.5</v>
       </c>
       <c r="F24" s="55">
         <v>968.6</v>
       </c>
       <c r="G24" s="55">
         <v>1131.3</v>
       </c>
-      <c r="H24" s="11"/>
+      <c r="H24" s="55">
+        <v>1296.5999999999999</v>
+      </c>
       <c r="I24" s="24"/>
       <c r="J24" s="50"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
     </row>
-    <row r="25" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="25" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>66</v>
       </c>
       <c r="C25" s="55">
         <v>127.8</v>
       </c>
       <c r="D25" s="60">
         <v>189.5</v>
       </c>
       <c r="E25" s="55">
         <v>251.3</v>
       </c>
       <c r="F25" s="55">
         <v>311.10000000000002</v>
       </c>
       <c r="G25" s="55">
         <v>371</v>
       </c>
-      <c r="H25" s="11"/>
+      <c r="H25" s="55">
+        <v>430.8</v>
+      </c>
       <c r="I25" s="24"/>
       <c r="J25" s="50"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
     </row>
-    <row r="26" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="26" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="11">
         <v>561.6</v>
       </c>
       <c r="C26" s="55">
         <v>1209.3</v>
       </c>
       <c r="D26" s="60">
         <v>1843.6</v>
       </c>
       <c r="E26" s="55">
         <v>2427.1999999999998</v>
       </c>
       <c r="F26" s="55">
         <v>3023.4</v>
       </c>
       <c r="G26" s="55">
         <v>3606.9</v>
       </c>
-      <c r="H26" s="11"/>
+      <c r="H26" s="55">
+        <v>4236.3999999999996</v>
+      </c>
       <c r="I26" s="24"/>
       <c r="J26" s="50"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
     </row>
-    <row r="27" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="27" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="11">
         <v>18</v>
       </c>
       <c r="C27" s="55">
         <v>36</v>
       </c>
       <c r="D27" s="60">
         <v>54</v>
       </c>
       <c r="E27" s="55">
         <v>72</v>
       </c>
       <c r="F27" s="55">
         <v>90</v>
       </c>
       <c r="G27" s="55">
         <v>108</v>
       </c>
-      <c r="H27" s="11"/>
+      <c r="H27" s="55">
+        <v>126</v>
+      </c>
       <c r="I27" s="24"/>
       <c r="J27" s="50"/>
       <c r="K27" s="24"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
     </row>
-    <row r="28" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="28" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="11">
         <v>0.4</v>
       </c>
       <c r="C28" s="55">
         <v>3.6</v>
       </c>
       <c r="D28" s="60">
         <v>6.7</v>
       </c>
       <c r="E28" s="55">
         <v>9.9</v>
       </c>
       <c r="F28" s="55">
         <v>13.1</v>
       </c>
       <c r="G28" s="55">
         <v>16.399999999999999</v>
       </c>
-      <c r="H28" s="11"/>
+      <c r="H28" s="55">
+        <v>19.600000000000001</v>
+      </c>
       <c r="I28" s="24"/>
       <c r="J28" s="50"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
     </row>
-    <row r="29" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="29" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="11">
         <v>2.7</v>
       </c>
       <c r="C29" s="55">
         <v>6.2</v>
       </c>
       <c r="D29" s="60">
         <v>9.8000000000000007</v>
       </c>
       <c r="E29" s="55">
         <v>13.3</v>
       </c>
       <c r="F29" s="55">
         <v>15.4</v>
       </c>
       <c r="G29" s="55">
         <v>17.5</v>
       </c>
-      <c r="H29" s="11"/>
+      <c r="H29" s="55">
+        <v>19.600000000000001</v>
+      </c>
       <c r="I29" s="24"/>
       <c r="J29" s="50"/>
       <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
     </row>
-    <row r="30" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="30" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="11">
         <v>14.3</v>
       </c>
       <c r="C30" s="55">
         <v>27.8</v>
       </c>
       <c r="D30" s="60">
         <v>41.3</v>
       </c>
       <c r="E30" s="55">
         <v>54.9</v>
       </c>
       <c r="F30" s="55">
         <v>63.5</v>
       </c>
       <c r="G30" s="55">
         <v>72.099999999999994</v>
       </c>
-      <c r="H30" s="11"/>
+      <c r="H30" s="55">
+        <v>80.7</v>
+      </c>
       <c r="I30" s="24"/>
       <c r="J30" s="50"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
     </row>
-    <row r="31" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="31" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="11">
         <v>26.3</v>
       </c>
       <c r="C31" s="55">
         <v>51.5</v>
       </c>
       <c r="D31" s="60">
         <v>76.8</v>
       </c>
       <c r="E31" s="55">
         <v>102</v>
       </c>
       <c r="F31" s="55">
         <v>128.4</v>
       </c>
       <c r="G31" s="55">
         <v>154.69999999999999</v>
       </c>
-      <c r="H31" s="11"/>
+      <c r="H31" s="55">
+        <v>181.1</v>
+      </c>
       <c r="I31" s="24"/>
       <c r="J31" s="50"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
-    <row r="32" spans="1:13" s="54" customFormat="1" ht="11.25">
+    <row r="32" spans="1:13" s="54" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="11">
         <v>157</v>
       </c>
       <c r="C32" s="55">
         <v>314.60000000000002</v>
       </c>
       <c r="D32" s="60">
         <v>484.7</v>
       </c>
       <c r="E32" s="55">
         <v>657.6</v>
       </c>
       <c r="F32" s="55">
         <v>820.1</v>
       </c>
       <c r="G32" s="55">
         <v>984.7</v>
       </c>
-      <c r="H32" s="11"/>
+      <c r="H32" s="55">
+        <v>1144</v>
+      </c>
       <c r="I32" s="24"/>
       <c r="J32" s="50"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
       <c r="M32" s="24"/>
     </row>
-    <row r="33" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
+    <row r="33" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="11">
         <v>8.6</v>
       </c>
       <c r="C33" s="55">
         <v>14.8</v>
       </c>
       <c r="D33" s="60">
         <v>21.1</v>
       </c>
       <c r="E33" s="55">
         <v>27.3</v>
       </c>
       <c r="F33" s="55">
         <v>35.1</v>
       </c>
       <c r="G33" s="55">
         <v>43</v>
       </c>
-      <c r="H33" s="11"/>
+      <c r="H33" s="55">
+        <v>50.8</v>
+      </c>
       <c r="I33" s="24"/>
       <c r="J33" s="50"/>
       <c r="K33" s="24"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
     </row>
-    <row r="34" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
+    <row r="34" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="11">
         <v>467</v>
       </c>
       <c r="C34" s="55">
         <v>923.1</v>
       </c>
       <c r="D34" s="60">
         <v>1439.5</v>
       </c>
       <c r="E34" s="55">
         <v>1890.8</v>
       </c>
       <c r="F34" s="55">
         <v>2279.1</v>
       </c>
       <c r="G34" s="55">
         <v>2679.3</v>
       </c>
-      <c r="H34" s="11"/>
+      <c r="H34" s="55">
+        <v>3022.4</v>
+      </c>
       <c r="I34" s="24"/>
       <c r="J34" s="50"/>
       <c r="K34" s="24"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
     </row>
-    <row r="35" spans="1:14" s="54" customFormat="1" ht="24" customHeight="1">
+    <row r="35" spans="1:14" s="54" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="18"/>
       <c r="E35" s="58"/>
       <c r="F35" s="62"/>
       <c r="G35" s="9"/>
+      <c r="H35" s="63"/>
       <c r="J35" s="51"/>
       <c r="K35" s="11"/>
       <c r="L35" s="9"/>
     </row>
-    <row r="36" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
+    <row r="36" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="11">
         <v>8668.7999999999993</v>
       </c>
       <c r="C36" s="55">
         <v>17138.599999999999</v>
       </c>
       <c r="D36" s="60">
         <v>28926.3</v>
       </c>
       <c r="E36" s="55">
         <v>41506.6</v>
       </c>
       <c r="F36" s="55">
         <v>53090.6</v>
       </c>
       <c r="G36" s="55">
         <v>62818.8</v>
       </c>
-      <c r="H36" s="18"/>
+      <c r="H36" s="55">
+        <v>72038.399999999994</v>
+      </c>
       <c r="I36" s="24"/>
       <c r="J36" s="50"/>
       <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="50"/>
     </row>
-    <row r="37" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
+    <row r="37" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>6445</v>
       </c>
       <c r="C37" s="55">
         <v>12756</v>
       </c>
       <c r="D37" s="60">
         <v>22353</v>
       </c>
       <c r="E37" s="55">
         <v>32802</v>
       </c>
       <c r="F37" s="55">
         <v>42621</v>
       </c>
       <c r="G37" s="55">
         <v>50271</v>
       </c>
-      <c r="H37" s="18"/>
+      <c r="H37" s="55">
+        <v>57163</v>
+      </c>
       <c r="I37" s="24"/>
       <c r="J37" s="50"/>
       <c r="K37" s="24"/>
       <c r="L37" s="24"/>
       <c r="M37" s="50"/>
     </row>
-    <row r="38" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
+    <row r="38" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="11">
         <v>1140.8</v>
       </c>
       <c r="C38" s="55">
         <v>2217.8000000000002</v>
       </c>
       <c r="D38" s="60">
         <v>3241.5</v>
       </c>
       <c r="E38" s="55">
         <v>4373</v>
       </c>
       <c r="F38" s="55">
         <v>5196.6000000000004</v>
       </c>
       <c r="G38" s="55">
         <v>6277.8</v>
       </c>
-      <c r="H38" s="18"/>
+      <c r="H38" s="55">
+        <v>7591.8</v>
+      </c>
       <c r="I38" s="24"/>
       <c r="J38" s="50"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="50"/>
     </row>
-    <row r="39" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
+    <row r="39" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>26</v>
       </c>
       <c r="C39" s="55">
         <v>51.2</v>
       </c>
       <c r="D39" s="60">
         <v>73</v>
       </c>
       <c r="E39" s="55">
         <v>86.5</v>
       </c>
       <c r="F39" s="55">
         <v>95.6</v>
       </c>
       <c r="G39" s="55">
         <v>108.8</v>
       </c>
-      <c r="H39" s="18"/>
+      <c r="H39" s="55">
+        <v>119.2</v>
+      </c>
       <c r="I39" s="24"/>
       <c r="J39" s="50"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="50"/>
     </row>
-    <row r="40" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
+    <row r="40" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="11">
         <v>1.4</v>
       </c>
       <c r="C40" s="55">
         <v>3</v>
       </c>
       <c r="D40" s="60">
         <v>4.5999999999999996</v>
       </c>
       <c r="E40" s="55">
         <v>6.2</v>
       </c>
       <c r="F40" s="55">
         <v>7.5</v>
       </c>
       <c r="G40" s="55">
         <v>8.8000000000000007</v>
       </c>
-      <c r="H40" s="18"/>
+      <c r="H40" s="55">
+        <v>10.1</v>
+      </c>
       <c r="I40" s="24"/>
       <c r="J40" s="50"/>
       <c r="K40" s="24"/>
       <c r="L40" s="24"/>
       <c r="M40" s="50"/>
     </row>
-    <row r="41" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A41" s="19" t="s">
+    <row r="41" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="B41" s="11">
+      <c r="B41" s="43">
         <v>1055.7</v>
       </c>
-      <c r="C41" s="55">
+      <c r="C41" s="57">
         <v>2110.6</v>
       </c>
-      <c r="D41" s="60">
+      <c r="D41" s="57">
         <v>3254.2</v>
       </c>
-      <c r="E41" s="55">
+      <c r="E41" s="57">
         <v>4239</v>
       </c>
-      <c r="F41" s="55">
+      <c r="F41" s="57">
         <v>5169.8999999999996</v>
       </c>
-      <c r="G41" s="55">
+      <c r="G41" s="57">
         <v>6152.4</v>
       </c>
-      <c r="H41" s="18"/>
-[...4 lines deleted...]
-      <c r="M41" s="50"/>
+      <c r="H41" s="57">
+        <v>7154.4</v>
+      </c>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
       <c r="N41" s="23"/>
     </row>
-    <row r="42" spans="1:14" s="54" customFormat="1" ht="13.5" customHeight="1">
-[...29 lines deleted...]
-      <c r="A43" s="42" t="s">
+    <row r="42" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B43" s="42"/>
-[...7 lines deleted...]
-      <c r="J43" s="18"/>
+      <c r="B42" s="42"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="42"/>
+      <c r="F42" s="42"/>
+      <c r="G42" s="42"/>
+      <c r="H42" s="42"/>
+      <c r="I42" s="42"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
+    </row>
+    <row r="43" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="53"/>
+      <c r="C43" s="53"/>
+      <c r="D43" s="53"/>
+      <c r="E43" s="53"/>
+      <c r="F43" s="53"/>
+      <c r="G43" s="53"/>
+      <c r="H43" s="53"/>
+      <c r="I43" s="53"/>
+      <c r="J43" s="13"/>
       <c r="K43" s="14"/>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
     </row>
-    <row r="44" spans="1:14" s="15" customFormat="1" ht="14.25" customHeight="1">
-[...17 lines deleted...]
-      <c r="A45" s="65" t="s">
+    <row r="44" spans="1:14" s="1" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="B45" s="65"/>
-[...12 lines deleted...]
-    <row r="46" spans="1:14" s="1" customFormat="1" ht="11.25"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="66"/>
+      <c r="J44" s="66"/>
+      <c r="K44" s="66"/>
+      <c r="L44" s="66"/>
+      <c r="M44" s="66"/>
+    </row>
+    <row r="45" spans="1:14" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A44:M44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>