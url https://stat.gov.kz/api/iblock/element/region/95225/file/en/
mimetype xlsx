--- v0 (2026-04-15)
+++ v1 (2026-10-05)
@@ -5,69 +5,69 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\годовые 2005-2023\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\годовые 2005-2024\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14623" yWindow="-26" windowWidth="15735" windowHeight="12017"/>
+    <workbookView xWindow="14628" yWindow="-24" windowWidth="15732" windowHeight="12012"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="2005-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541096" localSheetId="0">Лист1!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$J$28</definedName>
+    <definedName name="_Toc128541096" localSheetId="0">'2005-2025'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2005-2025'!$A$1:$J$29</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="21">
   <si>
     <t>Main indicators of small enterprises</t>
   </si>
   <si>
     <t>Number of active subjects, units</t>
   </si>
   <si>
     <t>Number of employed, thousand people</t>
   </si>
   <si>
     <t>Output production, million tenge</t>
   </si>
   <si>
     <t>legal entities of small enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
   </si>
   <si>
     <t>peasant or farmer enterprises</t>
   </si>
   <si>
     <r>
       <t>2014</t>
     </r>
@@ -252,60 +252,74 @@
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1),2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1),2)</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1),2)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -430,72 +444,72 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -765,901 +779,918 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26:J26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="13" style="2" customWidth="1"/>
-    <col min="2" max="2" width="12.875" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="9.125" style="2"/>
+    <col min="2" max="2" width="12.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.77734375" style="2" customWidth="1"/>
+    <col min="4" max="5" width="12.88671875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="15.88671875" style="2" customWidth="1"/>
+    <col min="7" max="8" width="12.88671875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="16.21875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="12.88671875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="1"/>
+    <col min="12" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:14" ht="15.6">
+      <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="18"/>
-[...9 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+    </row>
+    <row r="2" spans="1:14">
       <c r="D2" s="3"/>
     </row>
-    <row r="3" spans="1:14" ht="17.2" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="20" t="s">
+    <row r="3" spans="1:14" ht="17.25" customHeight="1">
+      <c r="A3" s="20"/>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="20"/>
-[...1 lines deleted...]
-      <c r="E3" s="20" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="20"/>
-[...1 lines deleted...]
-      <c r="H3" s="20" t="s">
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="20"/>
-[...3 lines deleted...]
-      <c r="A4" s="19"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="22"/>
+    </row>
+    <row r="4" spans="1:14" ht="60.75" customHeight="1">
+      <c r="A4" s="20"/>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:14" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" s="9" customFormat="1">
       <c r="A5" s="6">
         <v>2005</v>
       </c>
       <c r="B5" s="7">
         <v>2394</v>
       </c>
       <c r="C5" s="7">
         <v>16426</v>
       </c>
       <c r="D5" s="7">
         <v>2674</v>
       </c>
       <c r="E5" s="7">
         <v>25285</v>
       </c>
       <c r="F5" s="7">
         <v>34159</v>
       </c>
       <c r="G5" s="7">
         <v>9462</v>
       </c>
       <c r="H5" s="7">
         <v>30951</v>
       </c>
       <c r="I5" s="7">
         <v>16586</v>
       </c>
       <c r="J5" s="7">
         <v>7591</v>
       </c>
       <c r="K5" s="8"/>
     </row>
-    <row r="6" spans="1:14" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" s="9" customFormat="1">
       <c r="A6" s="6">
         <v>2006</v>
       </c>
       <c r="B6" s="7">
         <v>2051</v>
       </c>
       <c r="C6" s="7">
         <v>18522</v>
       </c>
       <c r="D6" s="7">
         <v>2730</v>
       </c>
       <c r="E6" s="7">
         <v>23549</v>
       </c>
       <c r="F6" s="7">
         <v>36160</v>
       </c>
       <c r="G6" s="7">
         <v>9315</v>
       </c>
       <c r="H6" s="7">
         <v>45339</v>
       </c>
       <c r="I6" s="7">
         <v>14941</v>
       </c>
       <c r="J6" s="7">
         <v>9109</v>
       </c>
       <c r="K6" s="8"/>
     </row>
-    <row r="7" spans="1:14" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14" s="9" customFormat="1">
       <c r="A7" s="6">
         <v>2007</v>
       </c>
       <c r="B7" s="7">
         <v>2182</v>
       </c>
       <c r="C7" s="7">
         <v>21115</v>
       </c>
       <c r="D7" s="7">
         <v>2798</v>
       </c>
       <c r="E7" s="7">
         <v>27833</v>
       </c>
       <c r="F7" s="7">
         <v>42693</v>
       </c>
       <c r="G7" s="7">
         <v>10028</v>
       </c>
       <c r="H7" s="7">
         <v>53529</v>
       </c>
       <c r="I7" s="7">
         <v>34125</v>
       </c>
       <c r="J7" s="7">
         <v>13243</v>
       </c>
       <c r="K7" s="8"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14">
       <c r="A8" s="6">
         <v>2008</v>
       </c>
       <c r="B8" s="7">
         <v>2239</v>
       </c>
       <c r="C8" s="7">
         <v>23528</v>
       </c>
       <c r="D8" s="7">
         <v>2833</v>
       </c>
       <c r="E8" s="7">
         <v>24367</v>
       </c>
       <c r="F8" s="7">
         <v>47555</v>
       </c>
       <c r="G8" s="7">
         <v>7970</v>
       </c>
       <c r="H8" s="7">
         <v>40677</v>
       </c>
       <c r="I8" s="7">
         <v>29038</v>
       </c>
       <c r="J8" s="7">
         <v>13106</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14">
       <c r="A9" s="6">
         <v>2009</v>
       </c>
       <c r="B9" s="7">
         <v>2418</v>
       </c>
       <c r="C9" s="7">
         <v>18723</v>
       </c>
       <c r="D9" s="7">
         <v>2856</v>
       </c>
       <c r="E9" s="7">
         <v>29384</v>
       </c>
       <c r="F9" s="7">
         <v>54385</v>
       </c>
       <c r="G9" s="7">
         <v>8272</v>
       </c>
       <c r="H9" s="7">
         <v>53592</v>
       </c>
       <c r="I9" s="7">
         <v>18389</v>
       </c>
       <c r="J9" s="7">
         <v>28885</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14">
       <c r="A10" s="6">
         <v>2010</v>
       </c>
       <c r="B10" s="7">
         <v>2505</v>
       </c>
       <c r="C10" s="7">
         <v>19127</v>
       </c>
       <c r="D10" s="7">
         <v>3077</v>
       </c>
       <c r="E10" s="7">
         <v>45750</v>
       </c>
       <c r="F10" s="7">
         <v>39500</v>
       </c>
       <c r="G10" s="7">
         <v>7575</v>
       </c>
       <c r="H10" s="7">
         <v>87601</v>
       </c>
       <c r="I10" s="7">
         <v>23994</v>
       </c>
       <c r="J10" s="7">
         <v>16574</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14">
       <c r="A11" s="6">
         <v>2011</v>
       </c>
       <c r="B11" s="7">
         <v>2497</v>
       </c>
       <c r="C11" s="7">
         <v>25649</v>
       </c>
       <c r="D11" s="7">
         <v>3175</v>
       </c>
       <c r="E11" s="7">
         <v>33100</v>
       </c>
       <c r="F11" s="7">
         <v>40294</v>
       </c>
       <c r="G11" s="7">
         <v>7451</v>
       </c>
       <c r="H11" s="7">
         <v>70936</v>
       </c>
       <c r="I11" s="7">
         <v>33804</v>
       </c>
       <c r="J11" s="7">
         <v>31596</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14">
       <c r="A12" s="6">
         <v>2012</v>
       </c>
       <c r="B12" s="7">
         <v>2731</v>
       </c>
       <c r="C12" s="7">
         <v>24711</v>
       </c>
       <c r="D12" s="7">
         <v>2714</v>
       </c>
       <c r="E12" s="7">
         <v>25880</v>
       </c>
       <c r="F12" s="7">
         <v>44749</v>
       </c>
       <c r="G12" s="7">
         <v>6451</v>
       </c>
       <c r="H12" s="7">
         <v>74279</v>
       </c>
       <c r="I12" s="7">
         <v>39257</v>
       </c>
       <c r="J12" s="7">
         <v>23230</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14">
       <c r="A13" s="6">
         <v>2013</v>
       </c>
       <c r="B13" s="7">
         <v>2837</v>
       </c>
       <c r="C13" s="7">
         <v>27653</v>
       </c>
       <c r="D13" s="7">
         <v>2944</v>
       </c>
       <c r="E13" s="7">
         <v>27262</v>
       </c>
       <c r="F13" s="7">
         <v>49875</v>
       </c>
       <c r="G13" s="7">
         <v>6603</v>
       </c>
       <c r="H13" s="7">
         <v>76800</v>
       </c>
       <c r="I13" s="7">
         <v>47100</v>
       </c>
       <c r="J13" s="7">
         <v>45347</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" ht="15.6">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="7">
         <v>3398</v>
       </c>
       <c r="C14" s="7">
         <v>28553</v>
       </c>
       <c r="D14" s="7">
         <v>3211</v>
       </c>
       <c r="E14" s="7">
         <v>39189</v>
       </c>
       <c r="F14" s="7">
         <v>56052</v>
       </c>
       <c r="G14" s="7">
         <v>7045</v>
       </c>
       <c r="H14" s="7">
         <v>320316</v>
       </c>
       <c r="I14" s="7">
         <v>46496</v>
       </c>
       <c r="J14" s="7">
         <v>39646</v>
       </c>
     </row>
-    <row r="15" spans="1:14" s="9" customFormat="1" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" s="9" customFormat="1" ht="15.6">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="7">
         <v>6743</v>
       </c>
       <c r="C15" s="7">
         <v>34064</v>
       </c>
       <c r="D15" s="7">
         <v>3355</v>
       </c>
       <c r="E15" s="7">
         <v>49398</v>
       </c>
       <c r="F15" s="7">
         <v>62154</v>
       </c>
       <c r="G15" s="7">
         <v>6602</v>
       </c>
       <c r="H15" s="7">
         <v>417374</v>
       </c>
       <c r="I15" s="7">
         <v>51238</v>
       </c>
       <c r="J15" s="7">
         <v>51805</v>
       </c>
       <c r="K15" s="8"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="12"/>
     </row>
-    <row r="16" spans="1:14" s="9" customFormat="1" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" s="9" customFormat="1" ht="15.6">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="7">
         <v>7566</v>
       </c>
       <c r="C16" s="7">
         <v>29814</v>
       </c>
       <c r="D16" s="7">
         <v>3154</v>
       </c>
       <c r="E16" s="7">
         <v>51207</v>
       </c>
       <c r="F16" s="7">
         <v>60431</v>
       </c>
       <c r="G16" s="7">
         <v>6286</v>
       </c>
       <c r="H16" s="7">
         <v>318624</v>
       </c>
       <c r="I16" s="7">
         <v>48304</v>
       </c>
       <c r="J16" s="7">
         <v>58418</v>
       </c>
       <c r="K16" s="8"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="12"/>
     </row>
-    <row r="17" spans="1:14" s="9" customFormat="1" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" s="9" customFormat="1" ht="15.6">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="7">
         <v>8480</v>
       </c>
       <c r="C17" s="7">
         <v>29517</v>
       </c>
       <c r="D17" s="7">
         <v>3211</v>
       </c>
       <c r="E17" s="7">
         <v>50654</v>
       </c>
       <c r="F17" s="7">
         <v>57880</v>
       </c>
       <c r="G17" s="7">
         <v>7508</v>
       </c>
       <c r="H17" s="7">
         <v>469054</v>
       </c>
       <c r="I17" s="7">
         <v>74031</v>
       </c>
       <c r="J17" s="7">
         <v>69740</v>
       </c>
       <c r="K17" s="8"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="12"/>
     </row>
-    <row r="18" spans="1:14" s="9" customFormat="1" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" s="9" customFormat="1" ht="15.6">
       <c r="A18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="7">
         <v>9199</v>
       </c>
       <c r="C18" s="7">
         <v>31263</v>
       </c>
       <c r="D18" s="7">
         <v>3248</v>
       </c>
       <c r="E18" s="7">
         <v>49765</v>
       </c>
       <c r="F18" s="7">
         <v>60915</v>
       </c>
       <c r="G18" s="7">
         <v>6910</v>
       </c>
       <c r="H18" s="7">
         <v>420364</v>
       </c>
       <c r="I18" s="7">
         <v>74533</v>
       </c>
       <c r="J18" s="7">
         <v>75570</v>
       </c>
       <c r="K18" s="8"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="12"/>
     </row>
-    <row r="19" spans="1:14" s="9" customFormat="1" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" s="9" customFormat="1" ht="15.6">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="7">
         <v>9994</v>
       </c>
       <c r="C19" s="7">
         <v>31996</v>
       </c>
       <c r="D19" s="7">
         <v>3383</v>
       </c>
       <c r="E19" s="7">
         <v>52762</v>
       </c>
       <c r="F19" s="7">
         <v>60493</v>
       </c>
       <c r="G19" s="7">
         <v>7275</v>
       </c>
       <c r="H19" s="7">
         <v>517300</v>
       </c>
       <c r="I19" s="7">
         <v>79493</v>
       </c>
       <c r="J19" s="7">
         <v>74463</v>
       </c>
       <c r="K19" s="8"/>
       <c r="L19" s="11"/>
       <c r="M19" s="11"/>
       <c r="N19" s="12"/>
     </row>
-    <row r="20" spans="1:14" s="9" customFormat="1" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" s="9" customFormat="1" ht="15.6">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>10740</v>
       </c>
       <c r="C20" s="7">
         <v>31549</v>
       </c>
       <c r="D20" s="7">
         <v>3407</v>
       </c>
       <c r="E20" s="7">
         <v>50152</v>
       </c>
       <c r="F20" s="7">
         <v>58734</v>
       </c>
       <c r="G20" s="7">
         <v>7707</v>
       </c>
       <c r="H20" s="7">
         <v>509150</v>
       </c>
       <c r="I20" s="7">
         <v>80404</v>
       </c>
       <c r="J20" s="7">
         <v>108096</v>
       </c>
       <c r="K20" s="8"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="12"/>
     </row>
-    <row r="21" spans="1:14" s="9" customFormat="1" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" s="9" customFormat="1" ht="15.6">
       <c r="A21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="7">
         <v>11122</v>
       </c>
       <c r="C21" s="7">
         <v>31687</v>
       </c>
       <c r="D21" s="7">
         <v>3772</v>
       </c>
       <c r="E21" s="7">
         <v>51297</v>
       </c>
       <c r="F21" s="7">
         <v>58204</v>
       </c>
       <c r="G21" s="7">
         <v>8254</v>
       </c>
       <c r="H21" s="7">
         <v>547902</v>
       </c>
       <c r="I21" s="7">
         <v>126662</v>
       </c>
       <c r="J21" s="7">
         <v>165626</v>
       </c>
       <c r="K21" s="8"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
       <c r="N21" s="12"/>
     </row>
-    <row r="22" spans="1:14" s="9" customFormat="1" ht="15.05" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" s="9" customFormat="1" ht="15.6">
       <c r="A22" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="13">
         <v>11587</v>
       </c>
       <c r="C22" s="13">
         <v>35566</v>
       </c>
       <c r="D22" s="13">
         <v>4821</v>
       </c>
       <c r="E22" s="13">
         <v>51250</v>
       </c>
       <c r="F22" s="13">
         <v>60036</v>
       </c>
       <c r="G22" s="13">
         <v>9338</v>
       </c>
       <c r="H22" s="13">
         <v>729114</v>
       </c>
       <c r="I22" s="13">
         <v>168472</v>
       </c>
       <c r="J22" s="13">
         <v>204593</v>
       </c>
       <c r="K22" s="8"/>
       <c r="L22" s="11"/>
       <c r="M22" s="11"/>
       <c r="N22" s="12"/>
     </row>
-    <row r="23" spans="1:14" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" ht="16.350000000000001" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="22">
+      <c r="B23" s="15">
         <v>11983</v>
       </c>
-      <c r="C23" s="22">
+      <c r="C23" s="15">
         <v>36936</v>
       </c>
-      <c r="D23" s="22">
+      <c r="D23" s="15">
         <v>5542</v>
       </c>
-      <c r="E23" s="22">
+      <c r="E23" s="15">
         <v>53269</v>
       </c>
-      <c r="F23" s="22">
+      <c r="F23" s="15">
         <v>59751</v>
       </c>
-      <c r="G23" s="22">
+      <c r="G23" s="15">
         <v>9756</v>
       </c>
-      <c r="H23" s="22">
+      <c r="H23" s="15">
         <v>996177</v>
       </c>
-      <c r="I23" s="22">
+      <c r="I23" s="15">
         <v>238474</v>
       </c>
-      <c r="J23" s="22">
+      <c r="J23" s="15">
         <v>127142</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" ht="16.350000000000001" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="22">
+      <c r="B24" s="15">
         <v>11796</v>
       </c>
-      <c r="C24" s="22">
+      <c r="C24" s="15">
         <v>38971</v>
       </c>
-      <c r="D24" s="22">
+      <c r="D24" s="15">
         <v>5528</v>
       </c>
-      <c r="E24" s="22">
+      <c r="E24" s="15">
         <v>55966</v>
       </c>
-      <c r="F24" s="22">
+      <c r="F24" s="15">
         <v>61753</v>
       </c>
-      <c r="G24" s="22">
+      <c r="G24" s="15">
         <v>9699</v>
       </c>
-      <c r="H24" s="22">
+      <c r="H24" s="15">
         <v>1023274</v>
       </c>
-      <c r="I24" s="22">
+      <c r="I24" s="15">
         <v>367829</v>
       </c>
-      <c r="J24" s="22">
+      <c r="J24" s="15">
         <v>174669</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="35.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="16" t="s">
+    <row r="25" spans="1:14" ht="16.350000000000001" customHeight="1">
+      <c r="A25" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="15"/>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+    </row>
+    <row r="26" spans="1:14" ht="35.4" customHeight="1">
+      <c r="A26" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="16"/>
-[...10 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
+    </row>
+    <row r="27" spans="1:14">
+      <c r="A27" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="15"/>
-[...34 lines deleted...]
-      <c r="E30" s="14"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="16"/>
+    </row>
+    <row r="28" spans="1:14" ht="14.25" customHeight="1">
+      <c r="A28" s="16"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="16"/>
+      <c r="F28" s="16"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="16"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="A29" s="16"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="16"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="E31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A26:J28"/>
-    <mergeCell ref="A25:J25"/>
+    <mergeCell ref="A27:J29"/>
+    <mergeCell ref="A26:J26"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.64" right="0.2" top="0.68" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="28" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010065191666E996B8449BC5B68F3BDAC9FE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9e8a31c646db483ae375da6d7cce9b4d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1668,107 +1699,104 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A23D2AA-C736-44C9-BFAE-D917B326A1D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9390D57B-4576-4727-A055-ED44B2864C21}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9878B237-7C2F-4693-B648-8E2961977949}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9390D57B-4576-4727-A055-ED44B2864C21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A23D2AA-C736-44C9-BFAE-D917B326A1D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+      <vt:lpstr>2005-2025</vt:lpstr>
+      <vt:lpstr>'2005-2025'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>