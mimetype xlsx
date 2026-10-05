--- v0 (2026-04-15)
+++ v1 (2026-10-05)
@@ -6,66 +6,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\годовые 2005-2024\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="15199" windowHeight="11023"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="15204" windowHeight="11028"/>
   </bookViews>
   <sheets>
-    <sheet name="2005-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="2005-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2005-2024'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2005-2024'!$A$1:$E$143</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2005-2025'!#REF!</definedName>
+    <definedName name="_Toc209340860" localSheetId="0">'2005-2025'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2005-2025'!$A$1:$E$143</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="34">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
     <t>2018*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
@@ -121,60 +121,63 @@
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>* According to Entrepreneur Code of the Republic of Kazakhstan dated October 29, 2015 № 375-V for state statistical purposes provided the use of the criteria for small and medium-sized enterprises only in the average number of employees.</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>Вayanaul</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
+  <si>
+    <t>2025*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -4130,51 +4133,51 @@
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -6365,56 +6368,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -10841,82 +10844,82 @@
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10140">
     <cellStyle name="20% - Акцент1 10" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="8"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="9"/>
     <cellStyle name="20% - Акцент1 11" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="14"/>
@@ -21335,65 +21338,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M160"/>
+  <dimension ref="A1:M176"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A139" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C148" sqref="C148"/>
+    <sheetView tabSelected="1" topLeftCell="A157" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A176" sqref="A176:E176"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
-    <col min="3" max="5" width="20.375" style="1" customWidth="1"/>
-    <col min="6" max="16384" width="9.125" style="1"/>
+    <col min="3" max="5" width="20.33203125" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="24"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="26"/>
       <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>10</v>
       </c>
@@ -21603,51 +21606,51 @@
       <c r="E14" s="6">
         <v>39646</v>
       </c>
       <c r="F14" s="8"/>
       <c r="L14" s="8"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
         <v>2015</v>
       </c>
       <c r="B15" s="6">
         <v>611951</v>
       </c>
       <c r="C15" s="9">
         <v>508908</v>
       </c>
       <c r="D15" s="6">
         <v>51238</v>
       </c>
       <c r="E15" s="6">
         <v>51805</v>
       </c>
       <c r="F15" s="8"/>
       <c r="L15" s="8"/>
     </row>
-    <row r="16" spans="1:12" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="32"/>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
       <c r="E16" s="32"/>
       <c r="F16" s="8"/>
       <c r="L16" s="8"/>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="9">
         <v>524121</v>
       </c>
       <c r="C17" s="9">
         <v>417399</v>
       </c>
       <c r="D17" s="9">
         <v>48304</v>
       </c>
       <c r="E17" s="9">
         <v>58418</v>
@@ -23641,51 +23644,51 @@
       <c r="A127" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B127" s="19">
         <v>17936</v>
       </c>
       <c r="C127" s="19">
         <v>9194</v>
       </c>
       <c r="D127" s="19">
         <v>1986</v>
       </c>
       <c r="E127" s="19">
         <v>6756</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B128" s="22"/>
       <c r="C128" s="22"/>
       <c r="D128" s="22"/>
       <c r="E128" s="22"/>
     </row>
-    <row r="129" spans="1:5" ht="26.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B129" s="21">
         <v>1690784</v>
       </c>
       <c r="C129" s="21">
         <v>1325168</v>
       </c>
       <c r="D129" s="21">
         <v>238474</v>
       </c>
       <c r="E129" s="21">
         <v>127142</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B130" s="21">
         <v>1116103</v>
       </c>
       <c r="C130" s="21">
         <v>953169</v>
@@ -24140,102 +24143,359 @@
       </c>
       <c r="D158" s="8">
         <v>4380</v>
       </c>
       <c r="E158" s="8">
         <v>18874</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B159" s="8">
         <v>29222</v>
       </c>
       <c r="C159" s="8">
         <v>16324</v>
       </c>
       <c r="D159" s="8">
         <v>5091</v>
       </c>
       <c r="E159" s="8">
         <v>7808</v>
       </c>
     </row>
-    <row r="160" spans="1:5" ht="44.55" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="23" t="s">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B160" s="22"/>
+      <c r="C160" s="22"/>
+      <c r="D160" s="22"/>
+      <c r="E160" s="22"/>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" s="21">
+        <v>2381430</v>
+      </c>
+      <c r="C161" s="21">
+        <v>1493423</v>
+      </c>
+      <c r="D161" s="21">
+        <v>678024</v>
+      </c>
+      <c r="E161" s="21">
+        <v>209983</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B162" s="21">
+        <v>1419793</v>
+      </c>
+      <c r="C162" s="21">
+        <v>979671</v>
+      </c>
+      <c r="D162" s="21">
+        <v>438404</v>
+      </c>
+      <c r="E162" s="21">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B163" s="21">
+        <v>110749</v>
+      </c>
+      <c r="C163" s="21">
+        <v>62937</v>
+      </c>
+      <c r="D163" s="21">
+        <v>30771</v>
+      </c>
+      <c r="E163" s="21">
+        <v>17041</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B164" s="21">
+        <v>421501</v>
+      </c>
+      <c r="C164" s="21">
+        <v>310656</v>
+      </c>
+      <c r="D164" s="21">
+        <v>105544</v>
+      </c>
+      <c r="E164" s="21">
+        <v>5301</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B165" s="21"/>
+      <c r="C165" s="21"/>
+      <c r="D165" s="21"/>
+      <c r="E165" s="21"/>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B166" s="21">
+        <v>34319</v>
+      </c>
+      <c r="C166" s="21">
+        <v>17814</v>
+      </c>
+      <c r="D166" s="21">
+        <v>4658</v>
+      </c>
+      <c r="E166" s="21">
+        <v>11847</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B167" s="21">
+        <v>24285</v>
+      </c>
+      <c r="C167" s="21">
+        <v>2820</v>
+      </c>
+      <c r="D167" s="21">
+        <v>12021</v>
+      </c>
+      <c r="E167" s="21">
+        <v>9445</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B168" s="21">
+        <v>48579</v>
+      </c>
+      <c r="C168" s="21">
+        <v>11561</v>
+      </c>
+      <c r="D168" s="21">
+        <v>21729</v>
+      </c>
+      <c r="E168" s="21">
+        <v>15289</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B169" s="21">
+        <v>56002</v>
+      </c>
+      <c r="C169" s="21">
+        <v>17752</v>
+      </c>
+      <c r="D169" s="21">
+        <v>9762</v>
+      </c>
+      <c r="E169" s="21">
+        <v>28488</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B170" s="21">
+        <v>62176</v>
+      </c>
+      <c r="C170" s="21">
+        <v>15246</v>
+      </c>
+      <c r="D170" s="21">
+        <v>17679</v>
+      </c>
+      <c r="E170" s="21">
+        <v>29251</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B171" s="21">
+        <v>24159</v>
+      </c>
+      <c r="C171" s="21">
+        <v>4754</v>
+      </c>
+      <c r="D171" s="21">
+        <v>4201</v>
+      </c>
+      <c r="E171" s="21">
+        <v>15204</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B172" s="21">
+        <v>19690</v>
+      </c>
+      <c r="C172" s="21">
+        <v>8720</v>
+      </c>
+      <c r="D172" s="21">
+        <v>6087</v>
+      </c>
+      <c r="E172" s="21">
+        <v>4884</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B173" s="21">
+        <v>81863</v>
+      </c>
+      <c r="C173" s="21">
+        <v>33377</v>
+      </c>
+      <c r="D173" s="21">
+        <v>10716</v>
+      </c>
+      <c r="E173" s="21">
+        <v>37770</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B174" s="21">
+        <v>42485</v>
+      </c>
+      <c r="C174" s="21">
+        <v>12295</v>
+      </c>
+      <c r="D174" s="21">
+        <v>8389</v>
+      </c>
+      <c r="E174" s="21">
+        <v>21801</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B175" s="21">
+        <v>35827</v>
+      </c>
+      <c r="C175" s="21">
+        <v>15821</v>
+      </c>
+      <c r="D175" s="21">
+        <v>8063</v>
+      </c>
+      <c r="E175" s="21">
+        <v>11944</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B160" s="23"/>
-[...2 lines deleted...]
-      <c r="E160" s="23"/>
+      <c r="B176" s="23"/>
+      <c r="C176" s="23"/>
+      <c r="D176" s="23"/>
+      <c r="E176" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="16">
+    <mergeCell ref="A160:E160"/>
+    <mergeCell ref="A176:E176"/>
     <mergeCell ref="A144:E144"/>
-    <mergeCell ref="A160:E160"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A112:E112"/>
     <mergeCell ref="A80:E80"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A128:E128"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.27559055118110237" top="0.47244094488188981" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2005-2024</vt:lpstr>
-      <vt:lpstr>'2005-2024'!Область_печати</vt:lpstr>
+      <vt:lpstr>2005-2025</vt:lpstr>
+      <vt:lpstr>'2005-2025'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>