--- v0 (2026-04-15)
+++ v1 (2026-10-05)
@@ -6,67 +6,67 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\годовые 2005-2024\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-144" yWindow="-92" windowWidth="15199" windowHeight="11023"/>
+    <workbookView xWindow="-144" yWindow="-96" windowWidth="15204" windowHeight="11028"/>
   </bookViews>
   <sheets>
     <sheet name="2005-2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2005-2024'!#REF!</definedName>
     <definedName name="_Toc128541097" localSheetId="0">'2005-2024'!#REF!</definedName>
     <definedName name="_Toc209340855" localSheetId="0">'2005-2024'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2005-2024'!$A$1:$F$158</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="35">
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2015*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
     <t>2018*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
@@ -125,59 +125,62 @@
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Вayanaul</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
+  <si>
+    <t>2025*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -653,3432 +656,3735 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G174"/>
+  <dimension ref="A1:G190"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A157" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G166" sqref="G166"/>
+    <sheetView tabSelected="1" topLeftCell="A166" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B176" sqref="B176:F190"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="23.625" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="23.6640625" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="18.75" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="16384" width="23.625" style="1"/>
+    <col min="1" max="1" width="18.77734375" style="1" customWidth="1"/>
+    <col min="2" max="6" width="15.33203125" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="23.6640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="18" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7">
       <c r="A2" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
     </row>
-    <row r="3" spans="1:7" ht="15.05" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" ht="15" customHeight="1">
       <c r="A3" s="24"/>
       <c r="B3" s="26" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="28"/>
       <c r="G3" s="2"/>
     </row>
-    <row r="4" spans="1:7" ht="48.8" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" ht="48.75" customHeight="1">
       <c r="A4" s="25"/>
       <c r="B4" s="26"/>
       <c r="C4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7">
       <c r="A5" s="5">
         <v>2005</v>
       </c>
       <c r="B5" s="6">
         <v>21614</v>
       </c>
       <c r="C5" s="7">
         <v>2394</v>
       </c>
       <c r="D5" s="7">
         <v>120</v>
       </c>
       <c r="E5" s="7">
         <v>16426</v>
       </c>
       <c r="F5" s="7">
         <v>2674</v>
       </c>
       <c r="G5" s="8"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7">
       <c r="A6" s="5">
         <v>2006</v>
       </c>
       <c r="B6" s="6">
         <v>23427</v>
       </c>
       <c r="C6" s="7">
         <v>2051</v>
       </c>
       <c r="D6" s="7">
         <v>124</v>
       </c>
       <c r="E6" s="7">
         <v>18522</v>
       </c>
       <c r="F6" s="7">
         <v>2730</v>
       </c>
       <c r="G6" s="8"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7">
       <c r="A7" s="5">
         <v>2007</v>
       </c>
       <c r="B7" s="6">
         <v>26213</v>
       </c>
       <c r="C7" s="7">
         <v>2182</v>
       </c>
       <c r="D7" s="7">
         <v>118</v>
       </c>
       <c r="E7" s="7">
         <v>21115</v>
       </c>
       <c r="F7" s="7">
         <v>2798</v>
       </c>
       <c r="G7" s="8"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7">
       <c r="A8" s="5">
         <v>2008</v>
       </c>
       <c r="B8" s="6">
         <v>28750</v>
       </c>
       <c r="C8" s="7">
         <v>2239</v>
       </c>
       <c r="D8" s="7">
         <v>150</v>
       </c>
       <c r="E8" s="7">
         <v>23528</v>
       </c>
       <c r="F8" s="7">
         <v>2833</v>
       </c>
       <c r="G8" s="8"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7">
       <c r="A9" s="5">
         <v>2009</v>
       </c>
       <c r="B9" s="6">
         <v>24150</v>
       </c>
       <c r="C9" s="7">
         <v>2418</v>
       </c>
       <c r="D9" s="7">
         <v>153</v>
       </c>
       <c r="E9" s="7">
         <v>18723</v>
       </c>
       <c r="F9" s="7">
         <v>2856</v>
       </c>
       <c r="G9" s="8"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7">
       <c r="A10" s="5">
         <v>2010</v>
       </c>
       <c r="B10" s="6">
         <v>25041</v>
       </c>
       <c r="C10" s="7">
         <v>2505</v>
       </c>
       <c r="D10" s="7">
         <v>332</v>
       </c>
       <c r="E10" s="7">
         <v>19127</v>
       </c>
       <c r="F10" s="7">
         <v>3077</v>
       </c>
       <c r="G10" s="8"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7">
       <c r="A11" s="5">
         <v>2011</v>
       </c>
       <c r="B11" s="6">
         <v>31675</v>
       </c>
       <c r="C11" s="7">
         <v>2497</v>
       </c>
       <c r="D11" s="7">
         <v>354</v>
       </c>
       <c r="E11" s="7">
         <v>25649</v>
       </c>
       <c r="F11" s="7">
         <v>3175</v>
       </c>
       <c r="G11" s="8"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7">
       <c r="A12" s="5">
         <v>2012</v>
       </c>
       <c r="B12" s="6">
         <v>30539</v>
       </c>
       <c r="C12" s="7">
         <v>2731</v>
       </c>
       <c r="D12" s="7">
         <v>383</v>
       </c>
       <c r="E12" s="7">
         <v>24711</v>
       </c>
       <c r="F12" s="7">
         <v>2714</v>
       </c>
       <c r="G12" s="8"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7">
       <c r="A13" s="5">
         <v>2013</v>
       </c>
       <c r="B13" s="6">
         <v>33783</v>
       </c>
       <c r="C13" s="7">
         <v>2837</v>
       </c>
       <c r="D13" s="7">
         <v>349</v>
       </c>
       <c r="E13" s="7">
         <v>27653</v>
       </c>
       <c r="F13" s="7">
         <v>2944</v>
       </c>
       <c r="G13" s="8"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7">
       <c r="A14" s="5">
         <v>2014</v>
       </c>
       <c r="B14" s="6">
         <v>35348</v>
       </c>
       <c r="C14" s="7">
         <v>3398</v>
       </c>
       <c r="D14" s="7">
         <v>186</v>
       </c>
       <c r="E14" s="7">
         <v>28553</v>
       </c>
       <c r="F14" s="7">
         <v>3211</v>
       </c>
       <c r="G14" s="8"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7">
       <c r="A15" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="8"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7">
       <c r="A16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="6">
         <v>44264</v>
       </c>
       <c r="C16" s="6">
         <v>6743</v>
       </c>
       <c r="D16" s="6">
         <v>102</v>
       </c>
       <c r="E16" s="6">
         <v>34064</v>
       </c>
       <c r="F16" s="6">
         <v>3355</v>
       </c>
       <c r="G16" s="8"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7">
       <c r="A17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="6">
         <v>24954</v>
       </c>
       <c r="C17" s="6">
         <v>4919</v>
       </c>
       <c r="D17" s="6">
         <v>70</v>
       </c>
       <c r="E17" s="6">
         <v>19735</v>
       </c>
       <c r="F17" s="6">
         <v>230</v>
       </c>
       <c r="G17" s="8"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7">
       <c r="A18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="6">
         <v>2892</v>
       </c>
       <c r="C18" s="6">
         <v>165</v>
       </c>
       <c r="D18" s="6">
         <v>6</v>
       </c>
       <c r="E18" s="6">
         <v>2523</v>
       </c>
       <c r="F18" s="6">
         <v>198</v>
       </c>
       <c r="G18" s="8"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="6">
         <v>7936</v>
       </c>
       <c r="C19" s="6">
         <v>1333</v>
       </c>
       <c r="D19" s="6">
         <v>19</v>
       </c>
       <c r="E19" s="6">
         <v>6334</v>
       </c>
       <c r="F19" s="6">
         <v>250</v>
       </c>
       <c r="G19" s="8"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7">
       <c r="A20" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="8"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="6">
         <v>521</v>
       </c>
       <c r="C21" s="6">
         <v>20</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>359</v>
       </c>
       <c r="F21" s="6">
         <v>142</v>
       </c>
       <c r="G21" s="8"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="6">
         <v>1293</v>
       </c>
       <c r="C22" s="6">
         <v>44</v>
       </c>
       <c r="D22" s="6">
         <v>1</v>
       </c>
       <c r="E22" s="6">
         <v>834</v>
       </c>
       <c r="F22" s="6">
         <v>414</v>
       </c>
       <c r="G22" s="8"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="6">
         <v>843</v>
       </c>
       <c r="C23" s="6">
         <v>43</v>
       </c>
       <c r="D23" s="6">
         <v>1</v>
       </c>
       <c r="E23" s="6">
         <v>585</v>
       </c>
       <c r="F23" s="6">
         <v>214</v>
       </c>
       <c r="G23" s="8"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="6">
         <v>1028</v>
       </c>
       <c r="C24" s="6">
         <v>37</v>
       </c>
       <c r="D24" s="6">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>699</v>
       </c>
       <c r="F24" s="6">
         <v>290</v>
       </c>
       <c r="G24" s="8"/>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="6">
         <v>1237</v>
       </c>
       <c r="C25" s="6">
         <v>33</v>
       </c>
       <c r="D25" s="6">
         <v>1</v>
       </c>
       <c r="E25" s="6">
         <v>880</v>
       </c>
       <c r="F25" s="6">
         <v>323</v>
       </c>
       <c r="G25" s="8"/>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="6">
         <v>517</v>
       </c>
       <c r="C26" s="6">
         <v>11</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6">
         <v>339</v>
       </c>
       <c r="F26" s="6">
         <v>167</v>
       </c>
       <c r="G26" s="8"/>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="6">
         <v>461</v>
       </c>
       <c r="C27" s="6">
         <v>10</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6">
         <v>321</v>
       </c>
       <c r="F27" s="6">
         <v>130</v>
       </c>
       <c r="G27" s="8"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="6">
         <v>1176</v>
       </c>
       <c r="C28" s="6">
         <v>67</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6">
         <v>494</v>
       </c>
       <c r="F28" s="6">
         <v>615</v>
       </c>
       <c r="G28" s="8"/>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="6">
         <v>574</v>
       </c>
       <c r="C29" s="6">
         <v>17</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6">
         <v>373</v>
       </c>
       <c r="F29" s="6">
         <v>184</v>
       </c>
       <c r="G29" s="8"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="6">
         <v>832</v>
       </c>
       <c r="C30" s="6">
         <v>44</v>
       </c>
       <c r="D30" s="6">
         <v>2</v>
       </c>
       <c r="E30" s="6">
         <v>588</v>
       </c>
       <c r="F30" s="6">
         <v>198</v>
       </c>
       <c r="G30" s="8"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7">
       <c r="A31" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B31" s="21"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="8"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7">
       <c r="A32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="6">
         <v>40628</v>
       </c>
       <c r="C32" s="6">
         <v>7566</v>
       </c>
       <c r="D32" s="6">
         <v>94</v>
       </c>
       <c r="E32" s="6">
         <v>29814</v>
       </c>
       <c r="F32" s="6">
         <v>3154</v>
       </c>
       <c r="G32" s="8"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7">
       <c r="A33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="6">
         <v>22960</v>
       </c>
       <c r="C33" s="6">
         <v>5549</v>
       </c>
       <c r="D33" s="6">
         <v>59</v>
       </c>
       <c r="E33" s="6">
         <v>17223</v>
       </c>
       <c r="F33" s="6">
         <v>129</v>
       </c>
       <c r="G33" s="8"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7">
       <c r="A34" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="6">
         <v>2545</v>
       </c>
       <c r="C34" s="6">
         <v>190</v>
       </c>
       <c r="D34" s="6">
         <v>4</v>
       </c>
       <c r="E34" s="6">
         <v>2166</v>
       </c>
       <c r="F34" s="6">
         <v>185</v>
       </c>
       <c r="G34" s="8"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="6">
         <v>7820</v>
       </c>
       <c r="C35" s="6">
         <v>1430</v>
       </c>
       <c r="D35" s="6">
         <v>23</v>
       </c>
       <c r="E35" s="6">
         <v>6135</v>
       </c>
       <c r="F35" s="6">
         <v>232</v>
       </c>
       <c r="G35" s="8"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7">
       <c r="A36" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="8"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="6">
         <v>476</v>
       </c>
       <c r="C37" s="6">
         <v>24</v>
       </c>
       <c r="D37" s="6">
         <v>1</v>
       </c>
       <c r="E37" s="6">
         <v>295</v>
       </c>
       <c r="F37" s="6">
         <v>156</v>
       </c>
       <c r="G37" s="8"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="6">
         <v>1137</v>
       </c>
       <c r="C38" s="6">
         <v>50</v>
       </c>
       <c r="D38" s="6">
         <v>1</v>
       </c>
       <c r="E38" s="6">
         <v>635</v>
       </c>
       <c r="F38" s="6">
         <v>451</v>
       </c>
       <c r="G38" s="8"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="6">
         <v>676</v>
       </c>
       <c r="C39" s="6">
         <v>51</v>
       </c>
       <c r="D39" s="6">
         <v>1</v>
       </c>
       <c r="E39" s="6">
         <v>434</v>
       </c>
       <c r="F39" s="6">
         <v>190</v>
       </c>
       <c r="G39" s="8"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="6">
         <v>887</v>
       </c>
       <c r="C40" s="6">
         <v>43</v>
       </c>
       <c r="D40" s="6">
         <v>2</v>
       </c>
       <c r="E40" s="6">
         <v>582</v>
       </c>
       <c r="F40" s="6">
         <v>260</v>
       </c>
       <c r="G40" s="8"/>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="6">
         <v>912</v>
       </c>
       <c r="C41" s="6">
         <v>45</v>
       </c>
       <c r="D41" s="6">
         <v>1</v>
       </c>
       <c r="E41" s="6">
         <v>593</v>
       </c>
       <c r="F41" s="6">
         <v>273</v>
       </c>
       <c r="G41" s="8"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7">
       <c r="A42" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="6">
         <v>462</v>
       </c>
       <c r="C42" s="6">
         <v>17</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6">
         <v>276</v>
       </c>
       <c r="F42" s="6">
         <v>169</v>
       </c>
       <c r="G42" s="8"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="6">
         <v>404</v>
       </c>
       <c r="C43" s="6">
         <v>20</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6">
         <v>234</v>
       </c>
       <c r="F43" s="6">
         <v>150</v>
       </c>
       <c r="G43" s="8"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B44" s="6">
         <v>1087</v>
       </c>
       <c r="C44" s="6">
         <v>75</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6">
         <v>431</v>
       </c>
       <c r="F44" s="6">
         <v>581</v>
       </c>
       <c r="G44" s="8"/>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="6">
         <v>559</v>
       </c>
       <c r="C45" s="6">
         <v>22</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6">
         <v>339</v>
       </c>
       <c r="F45" s="6">
         <v>198</v>
       </c>
       <c r="G45" s="8"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7">
       <c r="A46" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="6">
         <v>703</v>
       </c>
       <c r="C46" s="6">
         <v>50</v>
       </c>
       <c r="D46" s="6">
         <v>2</v>
       </c>
       <c r="E46" s="6">
         <v>471</v>
       </c>
       <c r="F46" s="6">
         <v>180</v>
       </c>
       <c r="G46" s="8"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7">
       <c r="A47" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="21"/>
       <c r="C47" s="21"/>
       <c r="D47" s="21"/>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="8"/>
     </row>
-    <row r="48" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" ht="14.25" customHeight="1">
       <c r="A48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="6">
         <v>41311</v>
       </c>
       <c r="C48" s="6">
         <v>8480</v>
       </c>
       <c r="D48" s="6">
         <v>103</v>
       </c>
       <c r="E48" s="6">
         <v>29517</v>
       </c>
       <c r="F48" s="6">
         <v>3211</v>
       </c>
       <c r="G48" s="8"/>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7">
       <c r="A49" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="6">
         <v>23683</v>
       </c>
       <c r="C49" s="6">
         <v>6186</v>
       </c>
       <c r="D49" s="6">
         <v>66</v>
       </c>
       <c r="E49" s="6">
         <v>17331</v>
       </c>
       <c r="F49" s="6">
         <v>100</v>
       </c>
       <c r="G49" s="8"/>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7">
       <c r="A50" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B50" s="6">
         <v>2523</v>
       </c>
       <c r="C50" s="6">
         <v>213</v>
       </c>
       <c r="D50" s="6">
         <v>4</v>
       </c>
       <c r="E50" s="6">
         <v>2109</v>
       </c>
       <c r="F50" s="6">
         <v>197</v>
       </c>
       <c r="G50" s="8"/>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B51" s="6">
         <v>7708</v>
       </c>
       <c r="C51" s="6">
         <v>1575</v>
       </c>
       <c r="D51" s="6">
         <v>23</v>
       </c>
       <c r="E51" s="6">
         <v>5872</v>
       </c>
       <c r="F51" s="6">
         <v>238</v>
       </c>
       <c r="G51" s="8"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7">
       <c r="A52" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="8"/>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7">
       <c r="A53" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B53" s="6">
         <v>470</v>
       </c>
       <c r="C53" s="6">
         <v>31</v>
       </c>
       <c r="D53" s="6">
         <v>1</v>
       </c>
       <c r="E53" s="6">
         <v>248</v>
       </c>
       <c r="F53" s="6">
         <v>190</v>
       </c>
       <c r="G53" s="8"/>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7">
       <c r="A54" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B54" s="6">
         <v>1173</v>
       </c>
       <c r="C54" s="6">
         <v>73</v>
       </c>
       <c r="D54" s="6">
         <v>1</v>
       </c>
       <c r="E54" s="6">
         <v>632</v>
       </c>
       <c r="F54" s="6">
         <v>467</v>
       </c>
       <c r="G54" s="8"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7">
       <c r="A55" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B55" s="6">
         <v>661</v>
       </c>
       <c r="C55" s="6">
         <v>55</v>
       </c>
       <c r="D55" s="6">
         <v>1</v>
       </c>
       <c r="E55" s="6">
         <v>418</v>
       </c>
       <c r="F55" s="6">
         <v>187</v>
       </c>
       <c r="G55" s="8"/>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7">
       <c r="A56" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B56" s="6">
         <v>889</v>
       </c>
       <c r="C56" s="6">
         <v>51</v>
       </c>
       <c r="D56" s="6">
         <v>2</v>
       </c>
       <c r="E56" s="6">
         <v>580</v>
       </c>
       <c r="F56" s="6">
         <v>256</v>
       </c>
       <c r="G56" s="8"/>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7">
       <c r="A57" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B57" s="6">
         <v>846</v>
       </c>
       <c r="C57" s="6">
         <v>55</v>
       </c>
       <c r="D57" s="6">
         <v>1</v>
       </c>
       <c r="E57" s="6">
         <v>513</v>
       </c>
       <c r="F57" s="6">
         <v>277</v>
       </c>
       <c r="G57" s="8"/>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7">
       <c r="A58" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="6">
         <v>468</v>
       </c>
       <c r="C58" s="6">
         <v>19</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6">
         <v>267</v>
       </c>
       <c r="F58" s="6">
         <v>182</v>
       </c>
       <c r="G58" s="8"/>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7">
       <c r="A59" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B59" s="6">
         <v>430</v>
       </c>
       <c r="C59" s="6">
         <v>29</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>244</v>
       </c>
       <c r="F59" s="6">
         <v>157</v>
       </c>
       <c r="G59" s="8"/>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7">
       <c r="A60" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="6">
         <v>1112</v>
       </c>
       <c r="C60" s="6">
         <v>93</v>
       </c>
       <c r="D60" s="6">
         <v>2</v>
       </c>
       <c r="E60" s="6">
         <v>456</v>
       </c>
       <c r="F60" s="6">
         <v>561</v>
       </c>
       <c r="G60" s="8"/>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7">
       <c r="A61" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="6">
         <v>554</v>
       </c>
       <c r="C61" s="6">
         <v>35</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6">
         <v>317</v>
       </c>
       <c r="F61" s="6">
         <v>202</v>
       </c>
       <c r="G61" s="8"/>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7">
       <c r="A62" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B62" s="6">
         <v>794</v>
       </c>
       <c r="C62" s="6">
         <v>65</v>
       </c>
       <c r="D62" s="6">
         <v>2</v>
       </c>
       <c r="E62" s="6">
         <v>530</v>
       </c>
       <c r="F62" s="6">
         <v>197</v>
       </c>
       <c r="G62" s="8"/>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7">
       <c r="A63" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B63" s="21"/>
       <c r="C63" s="21"/>
       <c r="D63" s="21"/>
       <c r="E63" s="21"/>
       <c r="F63" s="21"/>
       <c r="G63" s="8"/>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7">
       <c r="A64" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B64" s="6">
         <v>43820</v>
       </c>
       <c r="C64" s="6">
         <v>9199</v>
       </c>
       <c r="D64" s="6">
         <v>110</v>
       </c>
       <c r="E64" s="6">
         <v>31263</v>
       </c>
       <c r="F64" s="6">
         <v>3248</v>
       </c>
       <c r="G64" s="8"/>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="6">
         <v>24738</v>
       </c>
       <c r="C65" s="6">
         <v>6670</v>
       </c>
       <c r="D65" s="6">
         <v>67</v>
       </c>
       <c r="E65" s="6">
         <v>17928</v>
       </c>
       <c r="F65" s="6">
         <v>73</v>
       </c>
       <c r="G65" s="8"/>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="6">
         <v>2898</v>
       </c>
       <c r="C66" s="6">
         <v>259</v>
       </c>
       <c r="D66" s="6">
         <v>4</v>
       </c>
       <c r="E66" s="6">
         <v>2428</v>
       </c>
       <c r="F66" s="6">
         <v>207</v>
       </c>
       <c r="G66" s="8"/>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7">
       <c r="A67" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="6">
         <v>7942</v>
       </c>
       <c r="C67" s="6">
         <v>1687</v>
       </c>
       <c r="D67" s="6">
         <v>26</v>
       </c>
       <c r="E67" s="6">
         <v>5980</v>
       </c>
       <c r="F67" s="6">
         <v>249</v>
       </c>
       <c r="G67" s="8"/>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7">
       <c r="A68" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="6"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="6"/>
       <c r="G68" s="8"/>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7">
       <c r="A69" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B69" s="6">
         <v>610</v>
       </c>
       <c r="C69" s="6">
         <v>37</v>
       </c>
       <c r="D69" s="6">
         <v>1</v>
       </c>
       <c r="E69" s="6">
         <v>331</v>
       </c>
       <c r="F69" s="6">
         <v>241</v>
       </c>
       <c r="G69" s="8"/>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7">
       <c r="A70" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="6">
         <v>1255</v>
       </c>
       <c r="C70" s="6">
         <v>88</v>
       </c>
       <c r="D70" s="6">
         <v>2</v>
       </c>
       <c r="E70" s="6">
         <v>701</v>
       </c>
       <c r="F70" s="6">
         <v>464</v>
       </c>
       <c r="G70" s="8"/>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7">
       <c r="A71" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="6">
         <v>753</v>
       </c>
       <c r="C71" s="6">
         <v>60</v>
       </c>
       <c r="D71" s="6">
         <v>1</v>
       </c>
       <c r="E71" s="6">
         <v>508</v>
       </c>
       <c r="F71" s="6">
         <v>184</v>
       </c>
       <c r="G71" s="8"/>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7">
       <c r="A72" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="6">
         <v>954</v>
       </c>
       <c r="C72" s="6">
         <v>60</v>
       </c>
       <c r="D72" s="6">
         <v>2</v>
       </c>
       <c r="E72" s="6">
         <v>632</v>
       </c>
       <c r="F72" s="6">
         <v>260</v>
       </c>
       <c r="G72" s="8"/>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7">
       <c r="A73" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="6">
         <v>855</v>
       </c>
       <c r="C73" s="6">
         <v>68</v>
       </c>
       <c r="D73" s="6">
         <v>1</v>
       </c>
       <c r="E73" s="6">
         <v>555</v>
       </c>
       <c r="F73" s="6">
         <v>231</v>
       </c>
       <c r="G73" s="8"/>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7">
       <c r="A74" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="6">
         <v>530</v>
       </c>
       <c r="C74" s="6">
         <v>20</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6">
         <v>311</v>
       </c>
       <c r="F74" s="6">
         <v>199</v>
       </c>
       <c r="G74" s="8"/>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7">
       <c r="A75" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B75" s="6">
         <v>561</v>
       </c>
       <c r="C75" s="6">
         <v>36</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6">
         <v>356</v>
       </c>
       <c r="F75" s="6">
         <v>169</v>
       </c>
       <c r="G75" s="8"/>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7">
       <c r="A76" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B76" s="6">
         <v>1182</v>
       </c>
       <c r="C76" s="6">
         <v>108</v>
       </c>
       <c r="D76" s="6">
         <v>2</v>
       </c>
       <c r="E76" s="6">
         <v>507</v>
       </c>
       <c r="F76" s="6">
         <v>565</v>
       </c>
       <c r="G76" s="8"/>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7">
       <c r="A77" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B77" s="6">
         <v>654</v>
       </c>
       <c r="C77" s="6">
         <v>41</v>
       </c>
       <c r="D77" s="6">
         <v>2</v>
       </c>
       <c r="E77" s="6">
         <v>390</v>
       </c>
       <c r="F77" s="6">
         <v>221</v>
       </c>
       <c r="G77" s="8"/>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7">
       <c r="A78" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B78" s="6">
         <v>888</v>
       </c>
       <c r="C78" s="6">
         <v>65</v>
       </c>
       <c r="D78" s="6">
         <v>2</v>
       </c>
       <c r="E78" s="6">
         <v>636</v>
       </c>
       <c r="F78" s="6">
         <v>185</v>
       </c>
       <c r="G78" s="8"/>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7">
       <c r="A79" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B79" s="21"/>
       <c r="C79" s="21"/>
       <c r="D79" s="21"/>
       <c r="E79" s="21"/>
       <c r="F79" s="21"/>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7">
       <c r="A80" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="6">
         <v>45482</v>
       </c>
       <c r="C80" s="6">
         <v>9994</v>
       </c>
       <c r="D80" s="6">
         <v>109</v>
       </c>
       <c r="E80" s="6">
         <v>31996</v>
       </c>
       <c r="F80" s="6">
         <v>3383</v>
       </c>
       <c r="G80" s="8"/>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7">
       <c r="A81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="6">
         <v>25819</v>
       </c>
       <c r="C81" s="6">
         <v>7212</v>
       </c>
       <c r="D81" s="6">
         <v>66</v>
       </c>
       <c r="E81" s="6">
         <v>18470</v>
       </c>
       <c r="F81" s="6">
         <v>71</v>
       </c>
       <c r="G81" s="8"/>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7">
       <c r="A82" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B82" s="6">
         <v>2760</v>
       </c>
       <c r="C82" s="6">
         <v>290</v>
       </c>
       <c r="D82" s="6">
         <v>4</v>
       </c>
       <c r="E82" s="6">
         <v>2255</v>
       </c>
       <c r="F82" s="6">
         <v>211</v>
       </c>
       <c r="G82" s="8"/>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7">
       <c r="A83" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="6">
         <v>8262</v>
       </c>
       <c r="C83" s="6">
         <v>1862</v>
       </c>
       <c r="D83" s="6">
         <v>24</v>
       </c>
       <c r="E83" s="6">
         <v>6075</v>
       </c>
       <c r="F83" s="6">
         <v>301</v>
       </c>
       <c r="G83" s="8"/>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7">
       <c r="A84" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="6"/>
       <c r="D84" s="6"/>
       <c r="E84" s="6"/>
       <c r="F84" s="6"/>
       <c r="G84" s="8"/>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7">
       <c r="A85" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B85" s="6">
         <v>627</v>
       </c>
       <c r="C85" s="6">
         <v>42</v>
       </c>
       <c r="D85" s="6">
         <v>1</v>
       </c>
       <c r="E85" s="6">
         <v>348</v>
       </c>
       <c r="F85" s="6">
         <v>236</v>
       </c>
       <c r="G85" s="8"/>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7">
       <c r="A86" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B86" s="6">
         <v>1366</v>
       </c>
       <c r="C86" s="6">
         <v>94</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6">
         <v>795</v>
       </c>
       <c r="F86" s="6">
         <v>477</v>
       </c>
       <c r="G86" s="8"/>
     </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:7">
       <c r="A87" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B87" s="6">
         <v>752</v>
       </c>
       <c r="C87" s="6">
         <v>65</v>
       </c>
       <c r="D87" s="6">
         <v>1</v>
       </c>
       <c r="E87" s="6">
         <v>495</v>
       </c>
       <c r="F87" s="6">
         <v>191</v>
       </c>
       <c r="G87" s="8"/>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7">
       <c r="A88" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B88" s="6">
         <v>923</v>
       </c>
       <c r="C88" s="6">
         <v>63</v>
       </c>
       <c r="D88" s="6">
         <v>2</v>
       </c>
       <c r="E88" s="6">
         <v>587</v>
       </c>
       <c r="F88" s="6">
         <v>271</v>
       </c>
       <c r="G88" s="8"/>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7">
       <c r="A89" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B89" s="6">
         <v>904</v>
       </c>
       <c r="C89" s="6">
         <v>76</v>
       </c>
       <c r="D89" s="6">
         <v>2</v>
       </c>
       <c r="E89" s="6">
         <v>589</v>
       </c>
       <c r="F89" s="6">
         <v>237</v>
       </c>
       <c r="G89" s="8"/>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7">
       <c r="A90" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B90" s="6">
         <v>652</v>
       </c>
       <c r="C90" s="6">
         <v>20</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6">
         <v>399</v>
       </c>
       <c r="F90" s="6">
         <v>233</v>
       </c>
       <c r="G90" s="8"/>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7">
       <c r="A91" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B91" s="6">
         <v>653</v>
       </c>
       <c r="C91" s="6">
         <v>42</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6">
         <v>399</v>
       </c>
       <c r="F91" s="6">
         <v>212</v>
       </c>
       <c r="G91" s="8"/>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7">
       <c r="A92" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B92" s="6">
         <v>1239</v>
       </c>
       <c r="C92" s="6">
         <v>116</v>
       </c>
       <c r="D92" s="6">
         <v>3</v>
       </c>
       <c r="E92" s="6">
         <v>572</v>
       </c>
       <c r="F92" s="6">
         <v>548</v>
       </c>
       <c r="G92" s="8"/>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7">
       <c r="A93" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="6">
         <v>625</v>
       </c>
       <c r="C93" s="6">
         <v>41</v>
       </c>
       <c r="D93" s="6">
         <v>2</v>
       </c>
       <c r="E93" s="6">
         <v>357</v>
       </c>
       <c r="F93" s="6">
         <v>225</v>
       </c>
       <c r="G93" s="8"/>
     </row>
-    <row r="94" spans="1:7" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:7" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A94" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B94" s="6">
         <v>900</v>
       </c>
       <c r="C94" s="6">
         <v>71</v>
       </c>
       <c r="D94" s="6">
         <v>4</v>
       </c>
       <c r="E94" s="6">
         <v>655</v>
       </c>
       <c r="F94" s="6">
         <v>170</v>
       </c>
       <c r="G94" s="12"/>
     </row>
-    <row r="95" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" ht="14.25" customHeight="1">
       <c r="A95" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B95" s="21"/>
       <c r="C95" s="21"/>
       <c r="D95" s="21"/>
       <c r="E95" s="21"/>
       <c r="F95" s="21"/>
       <c r="G95" s="8"/>
     </row>
-    <row r="96" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" ht="14.25" customHeight="1">
       <c r="A96" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B96" s="6">
         <v>45809</v>
       </c>
       <c r="C96" s="6">
         <v>10853</v>
       </c>
       <c r="D96" s="6">
         <v>113</v>
       </c>
       <c r="E96" s="6">
         <v>31549</v>
       </c>
       <c r="F96" s="6">
         <v>3407</v>
       </c>
       <c r="G96" s="8"/>
     </row>
-    <row r="97" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" ht="14.25" customHeight="1">
       <c r="A97" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="6">
         <v>26225</v>
       </c>
       <c r="C97" s="6">
         <v>7750</v>
       </c>
       <c r="D97" s="6">
         <v>69</v>
       </c>
       <c r="E97" s="6">
         <v>18414</v>
       </c>
       <c r="F97" s="6">
         <v>61</v>
       </c>
       <c r="G97" s="8"/>
     </row>
-    <row r="98" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" ht="14.25" customHeight="1">
       <c r="A98" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B98" s="6">
         <v>2670</v>
       </c>
       <c r="C98" s="6">
         <v>340</v>
       </c>
       <c r="D98" s="6">
         <v>5</v>
       </c>
       <c r="E98" s="6">
         <v>2111</v>
       </c>
       <c r="F98" s="6">
         <v>214</v>
       </c>
       <c r="G98" s="8"/>
     </row>
-    <row r="99" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" ht="14.25" customHeight="1">
       <c r="A99" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B99" s="6">
         <v>8332</v>
       </c>
       <c r="C99" s="6">
         <v>2071</v>
       </c>
       <c r="D99" s="6">
         <v>25</v>
       </c>
       <c r="E99" s="6">
         <v>5956</v>
       </c>
       <c r="F99" s="6">
         <v>305</v>
       </c>
       <c r="G99" s="8"/>
     </row>
-    <row r="100" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" ht="14.25" customHeight="1">
       <c r="A100" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="6"/>
       <c r="D100" s="6"/>
       <c r="E100" s="6"/>
       <c r="F100" s="6"/>
       <c r="G100" s="8"/>
     </row>
-    <row r="101" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" ht="14.25" customHeight="1">
       <c r="A101" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B101" s="6">
         <v>624</v>
       </c>
       <c r="C101" s="6">
         <v>44</v>
       </c>
       <c r="D101" s="6">
         <v>1</v>
       </c>
       <c r="E101" s="6">
         <v>337</v>
       </c>
       <c r="F101" s="6">
         <v>242</v>
       </c>
       <c r="G101" s="8"/>
     </row>
-    <row r="102" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" ht="14.25" customHeight="1">
       <c r="A102" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B102" s="6">
         <v>1373</v>
       </c>
       <c r="C102" s="6">
         <v>107</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6">
         <v>747</v>
       </c>
       <c r="F102" s="6">
         <v>519</v>
       </c>
       <c r="G102" s="8"/>
     </row>
-    <row r="103" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" ht="14.25" customHeight="1">
       <c r="A103" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B103" s="6">
         <v>717</v>
       </c>
       <c r="C103" s="6">
         <v>65</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
       <c r="E103" s="6">
         <v>464</v>
       </c>
       <c r="F103" s="6">
         <v>188</v>
       </c>
       <c r="G103" s="8"/>
     </row>
-    <row r="104" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" ht="14.25" customHeight="1">
       <c r="A104" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B104" s="6">
         <v>923</v>
       </c>
       <c r="C104" s="6">
         <v>73</v>
       </c>
       <c r="D104" s="6">
         <v>2</v>
       </c>
       <c r="E104" s="6">
         <v>544</v>
       </c>
       <c r="F104" s="6">
         <v>304</v>
       </c>
       <c r="G104" s="8"/>
     </row>
-    <row r="105" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:7" ht="14.25" customHeight="1">
       <c r="A105" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B105" s="6">
         <v>904</v>
       </c>
       <c r="C105" s="6">
         <v>73</v>
       </c>
       <c r="D105" s="6">
         <v>2</v>
       </c>
       <c r="E105" s="6">
         <v>571</v>
       </c>
       <c r="F105" s="6">
         <v>258</v>
       </c>
       <c r="G105" s="8"/>
     </row>
-    <row r="106" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" ht="14.25" customHeight="1">
       <c r="A106" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B106" s="6">
         <v>628</v>
       </c>
       <c r="C106" s="6">
         <v>19</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6">
         <v>376</v>
       </c>
       <c r="F106" s="6">
         <v>233</v>
       </c>
       <c r="G106" s="8"/>
     </row>
-    <row r="107" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" ht="14.25" customHeight="1">
       <c r="A107" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B107" s="6">
         <v>671</v>
       </c>
       <c r="C107" s="6">
         <v>42</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6">
         <v>438</v>
       </c>
       <c r="F107" s="6">
         <v>191</v>
       </c>
       <c r="G107" s="8"/>
     </row>
-    <row r="108" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" ht="14.25" customHeight="1">
       <c r="A108" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B108" s="6">
         <v>1246</v>
       </c>
       <c r="C108" s="6">
         <v>126</v>
       </c>
       <c r="D108" s="6">
         <v>3</v>
       </c>
       <c r="E108" s="6">
         <v>631</v>
       </c>
       <c r="F108" s="6">
         <v>486</v>
       </c>
       <c r="G108" s="8"/>
     </row>
-    <row r="109" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" ht="14.25" customHeight="1">
       <c r="A109" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B109" s="6">
         <v>637</v>
       </c>
       <c r="C109" s="6">
         <v>49</v>
       </c>
       <c r="D109" s="6">
         <v>2</v>
       </c>
       <c r="E109" s="6">
         <v>361</v>
       </c>
       <c r="F109" s="6">
         <v>225</v>
       </c>
       <c r="G109" s="8"/>
     </row>
-    <row r="110" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" ht="14.25" customHeight="1">
       <c r="A110" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B110" s="6">
         <v>859</v>
       </c>
       <c r="C110" s="6">
         <v>75</v>
       </c>
       <c r="D110" s="6">
         <v>4</v>
       </c>
       <c r="E110" s="6">
         <v>599</v>
       </c>
       <c r="F110" s="6">
         <v>181</v>
       </c>
       <c r="G110" s="8"/>
     </row>
-    <row r="111" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" ht="14.25" customHeight="1">
       <c r="A111" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="21"/>
       <c r="C111" s="21"/>
       <c r="D111" s="21"/>
       <c r="E111" s="21"/>
       <c r="F111" s="21"/>
       <c r="G111" s="8"/>
     </row>
-    <row r="112" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" ht="14.25" customHeight="1">
       <c r="A112" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B112" s="6">
         <v>46694</v>
       </c>
       <c r="C112" s="6">
         <v>11122</v>
       </c>
       <c r="D112" s="6">
         <v>113</v>
       </c>
       <c r="E112" s="6">
         <v>31687</v>
       </c>
       <c r="F112" s="6">
         <v>3772</v>
       </c>
       <c r="G112" s="8"/>
     </row>
-    <row r="113" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:7" ht="14.25" customHeight="1">
       <c r="A113" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B113" s="6">
         <v>27213</v>
       </c>
       <c r="C113" s="6">
         <v>8145</v>
       </c>
       <c r="D113" s="6">
         <v>71</v>
       </c>
       <c r="E113" s="6">
         <v>18919</v>
       </c>
       <c r="F113" s="6">
         <v>78</v>
       </c>
       <c r="G113" s="8"/>
     </row>
-    <row r="114" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" ht="14.25" customHeight="1">
       <c r="A114" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B114" s="6">
         <v>2758</v>
       </c>
       <c r="C114" s="6">
         <v>367</v>
       </c>
       <c r="D114" s="6">
         <v>5</v>
       </c>
       <c r="E114" s="6">
         <v>2152</v>
       </c>
       <c r="F114" s="6">
         <v>234</v>
       </c>
       <c r="G114" s="8"/>
     </row>
-    <row r="115" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:7" ht="14.25" customHeight="1">
       <c r="A115" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B115" s="6">
         <v>8104</v>
       </c>
       <c r="C115" s="6">
         <v>1896</v>
       </c>
       <c r="D115" s="6">
         <v>20</v>
       </c>
       <c r="E115" s="6">
         <v>5864</v>
       </c>
       <c r="F115" s="6">
         <v>324</v>
       </c>
       <c r="G115" s="8"/>
     </row>
-    <row r="116" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:7" ht="14.25" customHeight="1">
       <c r="A116" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="6"/>
       <c r="G116" s="8"/>
     </row>
-    <row r="117" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:7" ht="14.25" customHeight="1">
       <c r="A117" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B117" s="6">
         <v>629</v>
       </c>
       <c r="C117" s="6">
         <v>48</v>
       </c>
       <c r="D117" s="6">
         <v>1</v>
       </c>
       <c r="E117" s="6">
         <v>300</v>
       </c>
       <c r="F117" s="6">
         <v>280</v>
       </c>
       <c r="G117" s="8"/>
     </row>
-    <row r="118" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:7" ht="14.25" customHeight="1">
       <c r="A118" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B118" s="6">
         <v>1412</v>
       </c>
       <c r="C118" s="6">
         <v>118</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6">
         <v>700</v>
       </c>
       <c r="F118" s="6">
         <v>594</v>
       </c>
       <c r="G118" s="8"/>
     </row>
-    <row r="119" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:7" ht="14.25" customHeight="1">
       <c r="A119" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B119" s="6">
         <v>770</v>
       </c>
       <c r="C119" s="6">
         <v>73</v>
       </c>
       <c r="D119" s="6">
         <v>1</v>
       </c>
       <c r="E119" s="6">
         <v>475</v>
       </c>
       <c r="F119" s="6">
         <v>221</v>
       </c>
       <c r="G119" s="8"/>
     </row>
-    <row r="120" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:7" ht="14.25" customHeight="1">
       <c r="A120" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B120" s="6">
         <v>939</v>
       </c>
       <c r="C120" s="6">
         <v>79</v>
       </c>
       <c r="D120" s="6">
         <v>2</v>
       </c>
       <c r="E120" s="6">
         <v>537</v>
       </c>
       <c r="F120" s="6">
         <v>321</v>
       </c>
       <c r="G120" s="8"/>
     </row>
-    <row r="121" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:7" ht="14.25" customHeight="1">
       <c r="A121" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B121" s="6">
         <v>887</v>
       </c>
       <c r="C121" s="6">
         <v>83</v>
       </c>
       <c r="D121" s="6">
         <v>3</v>
       </c>
       <c r="E121" s="6">
         <v>543</v>
       </c>
       <c r="F121" s="6">
         <v>258</v>
       </c>
       <c r="G121" s="8"/>
     </row>
-    <row r="122" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:7" ht="14.25" customHeight="1">
       <c r="A122" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B122" s="6">
         <v>646</v>
       </c>
       <c r="C122" s="6">
         <v>22</v>
       </c>
       <c r="D122" s="6">
         <v>0</v>
       </c>
       <c r="E122" s="6">
         <v>332</v>
       </c>
       <c r="F122" s="6">
         <v>292</v>
       </c>
       <c r="G122" s="8"/>
     </row>
-    <row r="123" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:7" ht="14.25" customHeight="1">
       <c r="A123" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B123" s="6">
         <v>633</v>
       </c>
       <c r="C123" s="6">
         <v>42</v>
       </c>
       <c r="D123" s="6">
         <v>0</v>
       </c>
       <c r="E123" s="6">
         <v>355</v>
       </c>
       <c r="F123" s="6">
         <v>236</v>
       </c>
       <c r="G123" s="8"/>
     </row>
-    <row r="124" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:7" ht="14.25" customHeight="1">
       <c r="A124" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B124" s="6">
         <v>1223</v>
       </c>
       <c r="C124" s="6">
         <v>128</v>
       </c>
       <c r="D124" s="6">
         <v>4</v>
       </c>
       <c r="E124" s="6">
         <v>604</v>
       </c>
       <c r="F124" s="6">
         <v>487</v>
       </c>
       <c r="G124" s="8"/>
     </row>
-    <row r="125" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:7" ht="14.25" customHeight="1">
       <c r="A125" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B125" s="6">
         <v>653</v>
       </c>
       <c r="C125" s="6">
         <v>51</v>
       </c>
       <c r="D125" s="6">
         <v>2</v>
       </c>
       <c r="E125" s="6">
         <v>373</v>
       </c>
       <c r="F125" s="6">
         <v>227</v>
       </c>
       <c r="G125" s="8"/>
     </row>
-    <row r="126" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" ht="14.25" customHeight="1">
       <c r="A126" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B126" s="6">
         <v>827</v>
       </c>
       <c r="C126" s="6">
         <v>70</v>
       </c>
       <c r="D126" s="6">
         <v>4</v>
       </c>
       <c r="E126" s="6">
         <v>533</v>
       </c>
       <c r="F126" s="6">
         <v>220</v>
       </c>
       <c r="G126" s="8"/>
     </row>
-    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:7">
       <c r="A127" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B127" s="21"/>
       <c r="C127" s="21"/>
       <c r="D127" s="21"/>
       <c r="E127" s="21"/>
       <c r="F127" s="21"/>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7">
       <c r="A128" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B128" s="6">
         <v>52084</v>
       </c>
       <c r="C128" s="6">
         <v>11587</v>
       </c>
       <c r="D128" s="6">
         <v>110</v>
       </c>
       <c r="E128" s="6">
         <v>35566</v>
       </c>
       <c r="F128" s="6">
         <v>4821</v>
       </c>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:6">
       <c r="A129" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B129" s="6">
         <v>29949</v>
       </c>
       <c r="C129" s="6">
         <v>8489</v>
       </c>
       <c r="D129" s="6">
         <v>68</v>
       </c>
       <c r="E129" s="6">
         <v>21138</v>
       </c>
       <c r="F129" s="6">
         <v>254</v>
       </c>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:6">
       <c r="A130" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B130" s="6">
         <v>3323</v>
       </c>
       <c r="C130" s="6">
         <v>395</v>
       </c>
       <c r="D130" s="6">
         <v>5</v>
       </c>
       <c r="E130" s="6">
         <v>2586</v>
       </c>
       <c r="F130" s="6">
         <v>337</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:6">
       <c r="A131" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="6">
         <v>9051</v>
       </c>
       <c r="C131" s="6">
         <v>1926</v>
       </c>
       <c r="D131" s="6">
         <v>21</v>
       </c>
       <c r="E131" s="6">
         <v>6646</v>
       </c>
       <c r="F131" s="6">
         <v>458</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:6">
       <c r="A132" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="6"/>
       <c r="D132" s="6"/>
       <c r="E132" s="6"/>
       <c r="F132" s="6"/>
     </row>
-    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:6">
       <c r="A133" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B133" s="6">
         <v>763</v>
       </c>
       <c r="C133" s="6">
         <v>51</v>
       </c>
       <c r="D133" s="6">
         <v>1</v>
       </c>
       <c r="E133" s="6">
         <v>367</v>
       </c>
       <c r="F133" s="6">
         <v>344</v>
       </c>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:6">
       <c r="A134" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B134" s="6">
         <v>1705</v>
       </c>
       <c r="C134" s="6">
         <v>126</v>
       </c>
       <c r="D134" s="6">
         <v>0</v>
       </c>
       <c r="E134" s="6">
         <v>887</v>
       </c>
       <c r="F134" s="6">
         <v>692</v>
       </c>
     </row>
-    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:6">
       <c r="A135" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B135" s="6">
         <v>822</v>
       </c>
       <c r="C135" s="6">
         <v>74</v>
       </c>
       <c r="D135" s="6">
         <v>1</v>
       </c>
       <c r="E135" s="6">
         <v>511</v>
       </c>
       <c r="F135" s="6">
         <v>236</v>
       </c>
     </row>
-    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:6">
       <c r="A136" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B136" s="6">
         <v>1012</v>
       </c>
       <c r="C136" s="6">
         <v>84</v>
       </c>
       <c r="D136" s="6">
         <v>2</v>
       </c>
       <c r="E136" s="6">
         <v>547</v>
       </c>
       <c r="F136" s="6">
         <v>379</v>
       </c>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:6">
       <c r="A137" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B137" s="6">
         <v>964</v>
       </c>
       <c r="C137" s="6">
         <v>88</v>
       </c>
       <c r="D137" s="6">
         <v>3</v>
       </c>
       <c r="E137" s="6">
         <v>565</v>
       </c>
       <c r="F137" s="6">
         <v>308</v>
       </c>
     </row>
-    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:6">
       <c r="A138" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B138" s="6">
         <v>768</v>
       </c>
       <c r="C138" s="6">
         <v>26</v>
       </c>
       <c r="D138" s="6">
         <v>0</v>
       </c>
       <c r="E138" s="6">
         <v>360</v>
       </c>
       <c r="F138" s="6">
         <v>382</v>
       </c>
     </row>
-    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:6">
       <c r="A139" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B139" s="6">
         <v>682</v>
       </c>
       <c r="C139" s="6">
         <v>43</v>
       </c>
       <c r="D139" s="6">
         <v>0</v>
       </c>
       <c r="E139" s="6">
         <v>359</v>
       </c>
       <c r="F139" s="6">
         <v>280</v>
       </c>
     </row>
-    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:6">
       <c r="A140" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B140" s="6">
         <v>1368</v>
       </c>
       <c r="C140" s="6">
         <v>148</v>
       </c>
       <c r="D140" s="6">
         <v>3</v>
       </c>
       <c r="E140" s="6">
         <v>647</v>
       </c>
       <c r="F140" s="6">
         <v>570</v>
       </c>
     </row>
-    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:6">
       <c r="A141" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B141" s="6">
         <v>716</v>
       </c>
       <c r="C141" s="6">
         <v>61</v>
       </c>
       <c r="D141" s="6">
         <v>2</v>
       </c>
       <c r="E141" s="6">
         <v>382</v>
       </c>
       <c r="F141" s="6">
         <v>271</v>
       </c>
     </row>
-    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:6">
       <c r="A142" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B142" s="6">
         <v>961</v>
       </c>
       <c r="C142" s="6">
         <v>76</v>
       </c>
       <c r="D142" s="6">
         <v>4</v>
       </c>
       <c r="E142" s="6">
         <v>571</v>
       </c>
       <c r="F142" s="6">
         <v>310</v>
       </c>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:6">
       <c r="A143" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B143" s="20"/>
       <c r="C143" s="20"/>
       <c r="D143" s="20"/>
       <c r="E143" s="20"/>
       <c r="F143" s="20"/>
     </row>
-    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:6">
       <c r="A144" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B144" s="7">
         <v>54578</v>
       </c>
       <c r="C144" s="13">
         <v>11983</v>
       </c>
       <c r="D144" s="14">
         <v>117</v>
       </c>
       <c r="E144" s="15">
         <v>36936</v>
       </c>
       <c r="F144" s="16">
         <v>5542</v>
       </c>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:6">
       <c r="A145" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B145" s="7">
         <v>31013</v>
       </c>
       <c r="C145" s="13">
         <v>8735</v>
       </c>
       <c r="D145" s="14">
         <v>70</v>
       </c>
       <c r="E145" s="15">
         <v>21846</v>
       </c>
       <c r="F145" s="16">
         <v>362</v>
       </c>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:6">
       <c r="A146" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B146" s="7">
         <v>3623</v>
       </c>
       <c r="C146" s="13">
         <v>417</v>
       </c>
       <c r="D146" s="14">
         <v>4</v>
       </c>
       <c r="E146" s="15">
         <v>2761</v>
       </c>
       <c r="F146" s="16">
         <v>441</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:6">
       <c r="A147" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B147" s="7">
         <v>9614</v>
       </c>
       <c r="C147" s="13">
         <v>2001</v>
       </c>
       <c r="D147" s="14">
         <v>27</v>
       </c>
       <c r="E147" s="15">
         <v>7029</v>
       </c>
       <c r="F147" s="16">
         <v>557</v>
       </c>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:6">
       <c r="A148" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="17"/>
       <c r="D148" s="14"/>
       <c r="E148" s="17"/>
       <c r="F148" s="17"/>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:6">
       <c r="A149" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B149" s="7">
         <v>817</v>
       </c>
       <c r="C149" s="13">
         <v>56</v>
       </c>
       <c r="D149" s="14">
         <v>2</v>
       </c>
       <c r="E149" s="15">
         <v>357</v>
       </c>
       <c r="F149" s="16">
         <v>402</v>
       </c>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:6">
       <c r="A150" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B150" s="7">
         <v>1797</v>
       </c>
       <c r="C150" s="13">
         <v>123</v>
       </c>
       <c r="D150" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E150" s="15">
         <v>938</v>
       </c>
       <c r="F150" s="16">
         <v>736</v>
       </c>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:6">
       <c r="A151" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B151" s="7">
         <v>814</v>
       </c>
       <c r="C151" s="13">
         <v>76</v>
       </c>
       <c r="D151" s="14">
         <v>1</v>
       </c>
       <c r="E151" s="15">
         <v>473</v>
       </c>
       <c r="F151" s="16">
         <v>264</v>
       </c>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:6">
       <c r="A152" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B152" s="7">
         <v>1016</v>
       </c>
       <c r="C152" s="13">
         <v>81</v>
       </c>
       <c r="D152" s="14">
         <v>2</v>
       </c>
       <c r="E152" s="15">
         <v>539</v>
       </c>
       <c r="F152" s="16">
         <v>394</v>
       </c>
     </row>
-    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:6">
       <c r="A153" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B153" s="7">
         <v>1017</v>
       </c>
       <c r="C153" s="13">
         <v>95</v>
       </c>
       <c r="D153" s="14">
         <v>3</v>
       </c>
       <c r="E153" s="15">
         <v>562</v>
       </c>
       <c r="F153" s="16">
         <v>357</v>
       </c>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:6">
       <c r="A154" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="7">
         <v>798</v>
       </c>
       <c r="C154" s="13">
         <v>34</v>
       </c>
       <c r="D154" s="14" t="s">
         <v>29</v>
       </c>
       <c r="E154" s="15">
         <v>327</v>
       </c>
       <c r="F154" s="16">
         <v>437</v>
       </c>
     </row>
-    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:6">
       <c r="A155" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B155" s="7">
         <v>705</v>
       </c>
       <c r="C155" s="13">
         <v>47</v>
       </c>
       <c r="D155" s="14">
         <v>1</v>
       </c>
       <c r="E155" s="15">
         <v>337</v>
       </c>
       <c r="F155" s="16">
         <v>320</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:6">
       <c r="A156" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B156" s="7">
         <v>1578</v>
       </c>
       <c r="C156" s="13">
         <v>153</v>
       </c>
       <c r="D156" s="14">
         <v>3</v>
       </c>
       <c r="E156" s="15">
         <v>795</v>
       </c>
       <c r="F156" s="16">
         <v>627</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:6">
       <c r="A157" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B157" s="7">
         <v>781</v>
       </c>
       <c r="C157" s="13">
         <v>69</v>
       </c>
       <c r="D157" s="14">
         <v>2</v>
       </c>
       <c r="E157" s="15">
         <v>402</v>
       </c>
       <c r="F157" s="16">
         <v>308</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:6">
       <c r="A158" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B158" s="7">
         <v>1005</v>
       </c>
       <c r="C158" s="13">
         <v>96</v>
       </c>
       <c r="D158" s="14">
         <v>2</v>
       </c>
       <c r="E158" s="15">
         <v>570</v>
       </c>
       <c r="F158" s="16">
         <v>337</v>
       </c>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:6">
       <c r="A159" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B159" s="20"/>
       <c r="C159" s="20"/>
       <c r="D159" s="20"/>
       <c r="E159" s="20"/>
       <c r="F159" s="20"/>
     </row>
-    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:6">
       <c r="A160" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B160" s="7">
         <v>56412</v>
       </c>
       <c r="C160" s="7">
         <v>11796</v>
       </c>
       <c r="D160" s="7">
         <v>117</v>
       </c>
       <c r="E160" s="7">
         <v>38971</v>
       </c>
       <c r="F160" s="7">
         <v>5528</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:6">
       <c r="A161" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B161" s="7">
         <v>32696</v>
       </c>
       <c r="C161" s="7">
         <v>8500</v>
       </c>
       <c r="D161" s="7">
         <v>68</v>
       </c>
       <c r="E161" s="7">
         <v>23759</v>
       </c>
       <c r="F161" s="7">
         <v>369</v>
       </c>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:6">
       <c r="A162" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B162" s="7">
         <v>3603</v>
       </c>
       <c r="C162" s="7">
         <v>413</v>
       </c>
       <c r="D162" s="7">
         <v>5</v>
       </c>
       <c r="E162" s="7">
         <v>2757</v>
       </c>
       <c r="F162" s="7">
         <v>428</v>
       </c>
     </row>
-    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:6">
       <c r="A163" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B163" s="7">
         <v>9880</v>
       </c>
       <c r="C163" s="7">
         <v>2018</v>
       </c>
       <c r="D163" s="7">
         <v>28</v>
       </c>
       <c r="E163" s="7">
         <v>7277</v>
       </c>
       <c r="F163" s="7">
         <v>557</v>
       </c>
     </row>
-    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:6">
       <c r="A164" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="7"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="7"/>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:6">
       <c r="A165" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B165" s="7">
         <v>815</v>
       </c>
       <c r="C165" s="7">
         <v>60</v>
       </c>
       <c r="D165" s="7">
         <v>2</v>
       </c>
       <c r="E165" s="7">
         <v>321</v>
       </c>
       <c r="F165" s="7">
         <v>432</v>
       </c>
     </row>
-    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:6">
       <c r="A166" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B166" s="7">
         <v>1781</v>
       </c>
       <c r="C166" s="7">
         <v>132</v>
       </c>
       <c r="D166" s="7"/>
       <c r="E166" s="7">
         <v>899</v>
       </c>
       <c r="F166" s="7">
         <v>750</v>
       </c>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:6">
       <c r="A167" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B167" s="7">
         <v>785</v>
       </c>
       <c r="C167" s="7">
         <v>80</v>
       </c>
       <c r="D167" s="7">
         <v>1</v>
       </c>
       <c r="E167" s="7">
         <v>440</v>
       </c>
       <c r="F167" s="7">
         <v>264</v>
       </c>
     </row>
-    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:6">
       <c r="A168" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B168" s="7">
         <v>1025</v>
       </c>
       <c r="C168" s="7">
         <v>84</v>
       </c>
       <c r="D168" s="7">
         <v>2</v>
       </c>
       <c r="E168" s="7">
         <v>521</v>
       </c>
       <c r="F168" s="7">
         <v>418</v>
       </c>
     </row>
-    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:6">
       <c r="A169" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B169" s="7">
         <v>987</v>
       </c>
       <c r="C169" s="7">
         <v>94</v>
       </c>
       <c r="D169" s="7">
         <v>3</v>
       </c>
       <c r="E169" s="7">
         <v>556</v>
       </c>
       <c r="F169" s="7">
         <v>334</v>
       </c>
     </row>
-    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:6">
       <c r="A170" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B170" s="7">
         <v>742</v>
       </c>
       <c r="C170" s="7">
         <v>36</v>
       </c>
       <c r="D170" s="7"/>
       <c r="E170" s="7">
         <v>289</v>
       </c>
       <c r="F170" s="7">
         <v>417</v>
       </c>
     </row>
-    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:6">
       <c r="A171" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B171" s="7">
         <v>688</v>
       </c>
       <c r="C171" s="7">
         <v>49</v>
       </c>
       <c r="D171" s="7">
         <v>1</v>
       </c>
       <c r="E171" s="7">
         <v>315</v>
       </c>
       <c r="F171" s="7">
         <v>323</v>
       </c>
     </row>
-    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:6">
       <c r="A172" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B172" s="7">
         <v>1670</v>
       </c>
       <c r="C172" s="7">
         <v>163</v>
       </c>
       <c r="D172" s="7">
         <v>3</v>
       </c>
       <c r="E172" s="7">
         <v>904</v>
       </c>
       <c r="F172" s="7">
         <v>600</v>
       </c>
     </row>
-    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:6">
       <c r="A173" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B173" s="7">
         <v>788</v>
       </c>
       <c r="C173" s="7">
         <v>74</v>
       </c>
       <c r="D173" s="7">
         <v>2</v>
       </c>
       <c r="E173" s="7">
         <v>388</v>
       </c>
       <c r="F173" s="7">
         <v>324</v>
       </c>
     </row>
-    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:6">
       <c r="A174" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B174" s="19">
         <v>952</v>
       </c>
       <c r="C174" s="19">
         <v>93</v>
       </c>
       <c r="D174" s="19">
         <v>2</v>
       </c>
       <c r="E174" s="19">
         <v>545</v>
       </c>
       <c r="F174" s="19">
         <v>312</v>
       </c>
     </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B175" s="20"/>
+      <c r="C175" s="20"/>
+      <c r="D175" s="20"/>
+      <c r="E175" s="20"/>
+      <c r="F175" s="20"/>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B176" s="7">
+        <v>57193</v>
+      </c>
+      <c r="C176" s="7">
+        <v>11630</v>
+      </c>
+      <c r="D176" s="7">
+        <v>116</v>
+      </c>
+      <c r="E176" s="7">
+        <v>40171</v>
+      </c>
+      <c r="F176" s="7">
+        <v>5276</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B177" s="7">
+        <v>33642</v>
+      </c>
+      <c r="C177" s="7">
+        <v>8239</v>
+      </c>
+      <c r="D177" s="7">
+        <v>70</v>
+      </c>
+      <c r="E177" s="7">
+        <v>25052</v>
+      </c>
+      <c r="F177" s="7">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B178" s="7">
+        <v>3458</v>
+      </c>
+      <c r="C178" s="7">
+        <v>408</v>
+      </c>
+      <c r="D178" s="7">
+        <v>5</v>
+      </c>
+      <c r="E178" s="7">
+        <v>2649</v>
+      </c>
+      <c r="F178" s="7">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B179" s="7">
+        <v>9903</v>
+      </c>
+      <c r="C179" s="7">
+        <v>2023</v>
+      </c>
+      <c r="D179" s="7">
+        <v>24</v>
+      </c>
+      <c r="E179" s="7">
+        <v>7346</v>
+      </c>
+      <c r="F179" s="7">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B180" s="7">
+        <v>0</v>
+      </c>
+      <c r="C180" s="7"/>
+      <c r="D180" s="7"/>
+      <c r="E180" s="7"/>
+      <c r="F180" s="7"/>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B181" s="7">
+        <v>822</v>
+      </c>
+      <c r="C181" s="7">
+        <v>68</v>
+      </c>
+      <c r="D181" s="7">
+        <v>3</v>
+      </c>
+      <c r="E181" s="7">
+        <v>330</v>
+      </c>
+      <c r="F181" s="7">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B182" s="7">
+        <v>1824</v>
+      </c>
+      <c r="C182" s="7">
+        <v>151</v>
+      </c>
+      <c r="D182" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E182" s="7">
+        <v>939</v>
+      </c>
+      <c r="F182" s="7">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B183" s="7">
+        <v>780</v>
+      </c>
+      <c r="C183" s="7">
+        <v>86</v>
+      </c>
+      <c r="D183" s="7">
+        <v>1</v>
+      </c>
+      <c r="E183" s="7">
+        <v>445</v>
+      </c>
+      <c r="F183" s="7">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B184" s="7">
+        <v>1042</v>
+      </c>
+      <c r="C184" s="7">
+        <v>99</v>
+      </c>
+      <c r="D184" s="7">
+        <v>2</v>
+      </c>
+      <c r="E184" s="7">
+        <v>523</v>
+      </c>
+      <c r="F184" s="7">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B185" s="7">
+        <v>990</v>
+      </c>
+      <c r="C185" s="7">
+        <v>101</v>
+      </c>
+      <c r="D185" s="7">
+        <v>3</v>
+      </c>
+      <c r="E185" s="7">
+        <v>547</v>
+      </c>
+      <c r="F185" s="7">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B186" s="7">
+        <v>702</v>
+      </c>
+      <c r="C186" s="7">
+        <v>44</v>
+      </c>
+      <c r="D186" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E186" s="7">
+        <v>249</v>
+      </c>
+      <c r="F186" s="7">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B187" s="7">
+        <v>671</v>
+      </c>
+      <c r="C187" s="7">
+        <v>58</v>
+      </c>
+      <c r="D187" s="7">
+        <v>1</v>
+      </c>
+      <c r="E187" s="7">
+        <v>285</v>
+      </c>
+      <c r="F187" s="7">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B188" s="7">
+        <v>1619</v>
+      </c>
+      <c r="C188" s="7">
+        <v>173</v>
+      </c>
+      <c r="D188" s="7">
+        <v>3</v>
+      </c>
+      <c r="E188" s="7">
+        <v>890</v>
+      </c>
+      <c r="F188" s="7">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B189" s="7">
+        <v>812</v>
+      </c>
+      <c r="C189" s="7">
+        <v>80</v>
+      </c>
+      <c r="D189" s="7">
+        <v>2</v>
+      </c>
+      <c r="E189" s="7">
+        <v>407</v>
+      </c>
+      <c r="F189" s="7">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B190" s="7">
+        <v>928</v>
+      </c>
+      <c r="C190" s="7">
+        <v>100</v>
+      </c>
+      <c r="D190" s="7">
+        <v>2</v>
+      </c>
+      <c r="E190" s="7">
+        <v>509</v>
+      </c>
+      <c r="F190" s="7">
+        <v>317</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="16">
+    <mergeCell ref="A175:F175"/>
     <mergeCell ref="A159:F159"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A127:F127"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A111:F111"/>
     <mergeCell ref="A63:F63"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A95:F95"/>
     <mergeCell ref="A143:F143"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.27559055118110237" right="0.19685039370078741" top="0.5" bottom="0.36" header="0.27559055118110237" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">