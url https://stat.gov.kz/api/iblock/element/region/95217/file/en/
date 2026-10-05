--- v0 (2026-04-15)
+++ v1 (2026-10-05)
@@ -6,61 +6,61 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\годовые 2005-2024\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="15028" yWindow="-79" windowWidth="15199" windowHeight="11023"/>
+    <workbookView xWindow="15024" yWindow="-84" windowWidth="15204" windowHeight="11028"/>
   </bookViews>
   <sheets>
-    <sheet name="2005-2024" sheetId="2" r:id="rId1"/>
+    <sheet name="2005-2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="24">
   <si>
     <t>Number of registered subjects of small and medium enterprises</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>legal entities of small enterprises</t>
   </si>
   <si>
     <t>legal entities of medium enterprises</t>
   </si>
   <si>
     <t>individual enterpreneurs</t>
   </si>
   <si>
     <t>peasant or farmer enterprises</t>
   </si>
   <si>
@@ -93,57 +93,57 @@
   <si>
     <t>Akkuly</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Вayanaul</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="0.0000"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -707,51 +707,51 @@
     <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="20" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="20" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="21" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
@@ -1525,138 +1525,136 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="43" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="241" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="288" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="902">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="4"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="7"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="10"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
     <cellStyle name="20% - Акцент5 3" xfId="15"/>
     <cellStyle name="20% - Акцент5 4" xfId="13"/>
     <cellStyle name="20% - Акцент6 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 3" xfId="18"/>
     <cellStyle name="20% - Акцент6 4" xfId="16"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 3" xfId="21"/>
     <cellStyle name="40% - Акцент1 4" xfId="19"/>
     <cellStyle name="40% - Акцент2 2" xfId="23"/>
     <cellStyle name="40% - Акцент2 3" xfId="24"/>
@@ -2826,3453 +2824,3754 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G174"/>
+  <dimension ref="A1:G190"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E173" sqref="E173"/>
+    <sheetView tabSelected="1" topLeftCell="A160" workbookViewId="0">
+      <selection activeCell="K182" sqref="K182"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="19.625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.75" style="1" customWidth="1"/>
+    <col min="1" max="1" width="19.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="18.77734375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19" style="1" customWidth="1"/>
-    <col min="5" max="5" width="15.875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.88671875" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
-    <col min="7" max="16384" width="9.125" style="1"/>
+    <col min="7" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:7" ht="15.6">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="20"/>
-[...6 lines deleted...]
-      <c r="A2" s="21" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="22"/>
-[...7 lines deleted...]
-      <c r="B3" s="25" t="s">
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="22"/>
+      <c r="B3" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="C3" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="26"/>
-[...1 lines deleted...]
-      <c r="F3" s="27"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="26"/>
       <c r="G3" s="2"/>
     </row>
-    <row r="4" spans="1:7" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="25"/>
+    <row r="4" spans="1:7" ht="46.5" customHeight="1">
+      <c r="A4" s="23"/>
+      <c r="B4" s="24"/>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7">
       <c r="A5" s="5">
         <v>2005</v>
       </c>
       <c r="B5" s="6">
         <v>35240</v>
       </c>
       <c r="C5" s="6">
         <v>7413</v>
       </c>
       <c r="D5" s="7">
         <v>159</v>
       </c>
       <c r="E5" s="6">
         <v>23916</v>
       </c>
       <c r="F5" s="6">
         <v>3752</v>
       </c>
       <c r="G5" s="8"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7">
       <c r="A6" s="5">
         <v>2006</v>
       </c>
       <c r="B6" s="6">
         <v>39476</v>
       </c>
       <c r="C6" s="6">
         <v>7825</v>
       </c>
       <c r="D6" s="7">
         <v>162</v>
       </c>
       <c r="E6" s="6">
         <v>27733</v>
       </c>
       <c r="F6" s="6">
         <v>3756</v>
       </c>
       <c r="G6" s="8"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7">
       <c r="A7" s="5">
         <v>2007</v>
       </c>
       <c r="B7" s="6">
         <v>43971</v>
       </c>
       <c r="C7" s="6">
         <v>8442</v>
       </c>
       <c r="D7" s="7">
         <v>212</v>
       </c>
       <c r="E7" s="6">
         <v>31622</v>
       </c>
       <c r="F7" s="6">
         <v>3695</v>
       </c>
       <c r="G7" s="8"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7">
       <c r="A8" s="5">
         <v>2008</v>
       </c>
       <c r="B8" s="6">
         <v>45793</v>
       </c>
       <c r="C8" s="6">
         <v>8763</v>
       </c>
       <c r="D8" s="7">
         <v>199</v>
       </c>
       <c r="E8" s="6">
         <v>33187</v>
       </c>
       <c r="F8" s="6">
         <v>3644</v>
       </c>
       <c r="G8" s="8"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7">
       <c r="A9" s="5">
         <v>2009</v>
       </c>
       <c r="B9" s="6">
         <v>36389</v>
       </c>
       <c r="C9" s="6">
         <v>9073</v>
       </c>
       <c r="D9" s="7">
         <v>431</v>
       </c>
       <c r="E9" s="6">
         <v>23258</v>
       </c>
       <c r="F9" s="6">
         <v>3627</v>
       </c>
       <c r="G9" s="8"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7">
       <c r="A10" s="5">
         <v>2010</v>
       </c>
       <c r="B10" s="6">
         <v>47179</v>
       </c>
       <c r="C10" s="6">
         <v>8040</v>
       </c>
       <c r="D10" s="7">
         <v>434</v>
       </c>
       <c r="E10" s="6">
         <v>34943</v>
       </c>
       <c r="F10" s="6">
         <v>3762</v>
       </c>
       <c r="G10" s="8"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7">
       <c r="A11" s="5">
         <v>2011</v>
       </c>
       <c r="B11" s="6">
         <v>53380</v>
       </c>
       <c r="C11" s="6">
         <v>8455</v>
       </c>
       <c r="D11" s="7">
         <v>464</v>
       </c>
       <c r="E11" s="6">
         <v>40603</v>
       </c>
       <c r="F11" s="6">
         <v>3858</v>
       </c>
       <c r="G11" s="8"/>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7">
       <c r="A12" s="5">
         <v>2012</v>
       </c>
       <c r="B12" s="6">
         <v>51542</v>
       </c>
       <c r="C12" s="6">
         <v>8926</v>
       </c>
       <c r="D12" s="7">
         <v>466</v>
       </c>
       <c r="E12" s="6">
         <v>38860</v>
       </c>
       <c r="F12" s="6">
         <v>3290</v>
       </c>
       <c r="G12" s="8"/>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7">
       <c r="A13" s="5">
         <v>2013</v>
       </c>
       <c r="B13" s="6">
         <v>53680</v>
       </c>
       <c r="C13" s="6">
         <v>9157</v>
       </c>
       <c r="D13" s="7">
         <v>415</v>
       </c>
       <c r="E13" s="6">
         <v>40359</v>
       </c>
       <c r="F13" s="6">
         <v>3749</v>
       </c>
       <c r="G13" s="8"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7">
       <c r="A14" s="5">
         <v>2014</v>
       </c>
       <c r="B14" s="6">
         <v>54546</v>
       </c>
       <c r="C14" s="6">
         <v>9049</v>
       </c>
       <c r="D14" s="7">
         <v>194</v>
       </c>
       <c r="E14" s="6">
         <v>41481</v>
       </c>
       <c r="F14" s="6">
         <v>3822</v>
       </c>
       <c r="G14" s="8"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A15" s="28">
+    <row r="15" spans="1:7">
+      <c r="A15" s="27">
         <v>2015</v>
       </c>
-      <c r="B15" s="28"/>
-[...3 lines deleted...]
-      <c r="F15" s="28"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
       <c r="G15" s="8"/>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7">
       <c r="A16" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="6">
         <v>52279</v>
       </c>
       <c r="C16" s="6">
         <v>9863</v>
       </c>
       <c r="D16" s="6">
         <v>102</v>
       </c>
       <c r="E16" s="6">
         <v>38695</v>
       </c>
       <c r="F16" s="6">
         <v>3619</v>
       </c>
       <c r="G16" s="8"/>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7">
       <c r="A17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="6">
         <v>29702</v>
       </c>
       <c r="C17" s="6">
         <v>7314</v>
       </c>
       <c r="D17" s="6">
         <v>70</v>
       </c>
       <c r="E17" s="6">
         <v>22074</v>
       </c>
       <c r="F17" s="6">
         <v>244</v>
       </c>
       <c r="G17" s="8"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7">
       <c r="A18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="6">
         <v>3203</v>
       </c>
       <c r="C18" s="6">
         <v>218</v>
       </c>
       <c r="D18" s="6">
         <v>6</v>
       </c>
       <c r="E18" s="6">
         <v>2762</v>
       </c>
       <c r="F18" s="6">
         <v>217</v>
       </c>
       <c r="G18" s="8"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="6">
         <v>9960</v>
       </c>
       <c r="C19" s="6">
         <v>1858</v>
       </c>
       <c r="D19" s="6">
         <v>19</v>
       </c>
       <c r="E19" s="6">
         <v>7809</v>
       </c>
       <c r="F19" s="6">
         <v>274</v>
       </c>
       <c r="G19" s="8"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7">
       <c r="A20" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="8"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="6">
         <v>566</v>
       </c>
       <c r="C21" s="6">
         <v>24</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>384</v>
       </c>
       <c r="F21" s="6">
         <v>158</v>
       </c>
       <c r="G21" s="8"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="6">
         <v>1455</v>
       </c>
       <c r="C22" s="6">
         <v>76</v>
       </c>
       <c r="D22" s="6">
         <v>1</v>
       </c>
       <c r="E22" s="6">
         <v>950</v>
       </c>
       <c r="F22" s="6">
         <v>428</v>
       </c>
       <c r="G22" s="8"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="6">
         <v>927</v>
       </c>
       <c r="C23" s="6">
         <v>51</v>
       </c>
       <c r="D23" s="6">
         <v>1</v>
       </c>
       <c r="E23" s="6">
         <v>644</v>
       </c>
       <c r="F23" s="6">
         <v>231</v>
       </c>
       <c r="G23" s="8"/>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="6">
         <v>1202</v>
       </c>
       <c r="C24" s="6">
         <v>47</v>
       </c>
       <c r="D24" s="6">
         <v>2</v>
       </c>
       <c r="E24" s="6">
         <v>783</v>
       </c>
       <c r="F24" s="6">
         <v>370</v>
       </c>
       <c r="G24" s="8"/>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="6">
         <v>1342</v>
       </c>
       <c r="C25" s="6">
         <v>47</v>
       </c>
       <c r="D25" s="6">
         <v>1</v>
       </c>
       <c r="E25" s="6">
         <v>969</v>
       </c>
       <c r="F25" s="6">
         <v>325</v>
       </c>
       <c r="G25" s="8"/>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="6">
         <v>558</v>
       </c>
       <c r="C26" s="6">
         <v>16</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6">
         <v>366</v>
       </c>
       <c r="F26" s="6">
         <v>176</v>
       </c>
       <c r="G26" s="8"/>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="6">
         <v>472</v>
       </c>
       <c r="C27" s="6">
         <v>19</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6">
         <v>323</v>
       </c>
       <c r="F27" s="6">
         <v>130</v>
       </c>
       <c r="G27" s="8"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="6">
         <v>1369</v>
       </c>
       <c r="C28" s="6">
         <v>102</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6">
         <v>605</v>
       </c>
       <c r="F28" s="6">
         <v>662</v>
       </c>
       <c r="G28" s="8"/>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="6">
         <v>621</v>
       </c>
       <c r="C29" s="6">
         <v>27</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6">
         <v>395</v>
       </c>
       <c r="F29" s="6">
         <v>199</v>
       </c>
       <c r="G29" s="8"/>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="6">
         <v>902</v>
       </c>
       <c r="C30" s="6">
         <v>64</v>
       </c>
       <c r="D30" s="6">
         <v>2</v>
       </c>
       <c r="E30" s="6">
         <v>631</v>
       </c>
       <c r="F30" s="6">
         <v>205</v>
       </c>
       <c r="G30" s="8"/>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A31" s="28">
+    <row r="31" spans="1:7">
+      <c r="A31" s="27">
         <v>2016</v>
       </c>
-      <c r="B31" s="28"/>
-[...3 lines deleted...]
-      <c r="F31" s="28"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
       <c r="G31" s="8"/>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7">
       <c r="A32" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="6">
         <v>51606</v>
       </c>
       <c r="C32" s="6">
         <v>10729</v>
       </c>
       <c r="D32" s="6">
         <v>94</v>
       </c>
       <c r="E32" s="6">
         <v>37377</v>
       </c>
       <c r="F32" s="6">
         <v>3406</v>
       </c>
       <c r="G32" s="8"/>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7">
       <c r="A33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="6">
         <v>29182</v>
       </c>
       <c r="C33" s="6">
         <v>7954</v>
       </c>
       <c r="D33" s="6">
         <v>59</v>
       </c>
       <c r="E33" s="6">
         <v>21021</v>
       </c>
       <c r="F33" s="6">
         <v>148</v>
       </c>
       <c r="G33" s="8"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7">
       <c r="A34" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="6">
         <v>3256</v>
       </c>
       <c r="C34" s="6">
         <v>258</v>
       </c>
       <c r="D34" s="6">
         <v>4</v>
       </c>
       <c r="E34" s="6">
         <v>2799</v>
       </c>
       <c r="F34" s="6">
         <v>195</v>
       </c>
       <c r="G34" s="8"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="6">
         <v>9962</v>
       </c>
       <c r="C35" s="6">
         <v>1975</v>
       </c>
       <c r="D35" s="6">
         <v>23</v>
       </c>
       <c r="E35" s="6">
         <v>7707</v>
       </c>
       <c r="F35" s="6">
         <v>257</v>
       </c>
       <c r="G35" s="8"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7">
       <c r="A36" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="8"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="6">
         <v>572</v>
       </c>
       <c r="C37" s="6">
         <v>28</v>
       </c>
       <c r="D37" s="6">
         <v>1</v>
       </c>
       <c r="E37" s="6">
         <v>382</v>
       </c>
       <c r="F37" s="6">
         <v>161</v>
       </c>
       <c r="G37" s="8"/>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="6">
         <v>1466</v>
       </c>
       <c r="C38" s="6">
         <v>82</v>
       </c>
       <c r="D38" s="6">
         <v>1</v>
       </c>
       <c r="E38" s="6">
         <v>895</v>
       </c>
       <c r="F38" s="6">
         <v>488</v>
       </c>
       <c r="G38" s="8"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="6">
         <v>822</v>
       </c>
       <c r="C39" s="6">
         <v>57</v>
       </c>
       <c r="D39" s="6">
         <v>1</v>
       </c>
       <c r="E39" s="6">
         <v>566</v>
       </c>
       <c r="F39" s="6">
         <v>198</v>
       </c>
       <c r="G39" s="8"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="6">
         <v>1169</v>
       </c>
       <c r="C40" s="6">
         <v>52</v>
       </c>
       <c r="D40" s="6">
         <v>2</v>
       </c>
       <c r="E40" s="6">
         <v>769</v>
       </c>
       <c r="F40" s="6">
         <v>346</v>
       </c>
       <c r="G40" s="8"/>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B41" s="6">
         <v>1300</v>
       </c>
       <c r="C41" s="6">
         <v>62</v>
       </c>
       <c r="D41" s="6">
         <v>1</v>
       </c>
       <c r="E41" s="6">
         <v>954</v>
       </c>
       <c r="F41" s="6">
         <v>283</v>
       </c>
       <c r="G41" s="8"/>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7">
       <c r="A42" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="6">
         <v>577</v>
       </c>
       <c r="C42" s="6">
         <v>21</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6">
         <v>380</v>
       </c>
       <c r="F42" s="6">
         <v>176</v>
       </c>
       <c r="G42" s="8"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="6">
         <v>497</v>
       </c>
       <c r="C43" s="6">
         <v>31</v>
       </c>
       <c r="D43" s="6">
         <v>0</v>
       </c>
       <c r="E43" s="6">
         <v>316</v>
       </c>
       <c r="F43" s="6">
         <v>150</v>
       </c>
       <c r="G43" s="8"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B44" s="6">
         <v>1286</v>
       </c>
       <c r="C44" s="6">
         <v>108</v>
       </c>
       <c r="D44" s="6">
         <v>0</v>
       </c>
       <c r="E44" s="6">
         <v>567</v>
       </c>
       <c r="F44" s="6">
         <v>611</v>
       </c>
       <c r="G44" s="8"/>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="6">
         <v>656</v>
       </c>
       <c r="C45" s="6">
         <v>33</v>
       </c>
       <c r="D45" s="6">
         <v>0</v>
       </c>
       <c r="E45" s="6">
         <v>416</v>
       </c>
       <c r="F45" s="6">
         <v>207</v>
       </c>
       <c r="G45" s="8"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7">
       <c r="A46" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="6">
         <v>861</v>
       </c>
       <c r="C46" s="6">
         <v>68</v>
       </c>
       <c r="D46" s="6">
         <v>2</v>
       </c>
       <c r="E46" s="6">
         <v>605</v>
       </c>
       <c r="F46" s="6">
         <v>186</v>
       </c>
       <c r="G46" s="8"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A47" s="28">
+    <row r="47" spans="1:7">
+      <c r="A47" s="27">
         <v>2017</v>
       </c>
-      <c r="B47" s="28"/>
-[...3 lines deleted...]
-      <c r="F47" s="28"/>
+      <c r="B47" s="27"/>
+      <c r="C47" s="27"/>
+      <c r="D47" s="27"/>
+      <c r="E47" s="27"/>
+      <c r="F47" s="27"/>
       <c r="G47" s="8"/>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7">
       <c r="A48" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="6">
         <v>52132</v>
       </c>
       <c r="C48" s="6">
         <v>11783</v>
       </c>
       <c r="D48" s="6">
         <v>103</v>
       </c>
       <c r="E48" s="6">
         <v>36856</v>
       </c>
       <c r="F48" s="6">
         <v>3390</v>
       </c>
       <c r="G48" s="8"/>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7">
       <c r="A49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="6">
         <v>30164</v>
       </c>
       <c r="C49" s="6">
         <v>8719</v>
       </c>
       <c r="D49" s="6">
         <v>66</v>
       </c>
       <c r="E49" s="6">
         <v>21257</v>
       </c>
       <c r="F49" s="6">
         <v>122</v>
       </c>
       <c r="G49" s="8"/>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7">
       <c r="A50" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="6">
         <v>3157</v>
       </c>
       <c r="C50" s="6">
         <v>296</v>
       </c>
       <c r="D50" s="6">
         <v>4</v>
       </c>
       <c r="E50" s="6">
         <v>2648</v>
       </c>
       <c r="F50" s="6">
         <v>209</v>
       </c>
       <c r="G50" s="8"/>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="6">
         <v>10033</v>
       </c>
       <c r="C51" s="6">
         <v>2145</v>
       </c>
       <c r="D51" s="6">
         <v>23</v>
       </c>
       <c r="E51" s="6">
         <v>7600</v>
       </c>
       <c r="F51" s="6">
         <v>265</v>
       </c>
       <c r="G51" s="8"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7">
       <c r="A52" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="8"/>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7">
       <c r="A53" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B53" s="6">
         <v>585</v>
       </c>
       <c r="C53" s="6">
         <v>34</v>
       </c>
       <c r="D53" s="6">
         <v>1</v>
       </c>
       <c r="E53" s="6">
         <v>358</v>
       </c>
       <c r="F53" s="6">
         <v>192</v>
       </c>
       <c r="G53" s="8"/>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7">
       <c r="A54" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="6">
         <v>1394</v>
       </c>
       <c r="C54" s="6">
         <v>94</v>
       </c>
       <c r="D54" s="6">
         <v>1</v>
       </c>
       <c r="E54" s="6">
         <v>816</v>
       </c>
       <c r="F54" s="6">
         <v>483</v>
       </c>
       <c r="G54" s="8"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7">
       <c r="A55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="6">
         <v>848</v>
       </c>
       <c r="C55" s="6">
         <v>64</v>
       </c>
       <c r="D55" s="6">
         <v>1</v>
       </c>
       <c r="E55" s="6">
         <v>589</v>
       </c>
       <c r="F55" s="6">
         <v>194</v>
       </c>
       <c r="G55" s="8"/>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7">
       <c r="A56" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="6">
         <v>1045</v>
       </c>
       <c r="C56" s="6">
         <v>60</v>
       </c>
       <c r="D56" s="6">
         <v>2</v>
       </c>
       <c r="E56" s="6">
         <v>673</v>
       </c>
       <c r="F56" s="6">
         <v>310</v>
       </c>
       <c r="G56" s="8"/>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7">
       <c r="A57" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="6">
         <v>1031</v>
       </c>
       <c r="C57" s="6">
         <v>70</v>
       </c>
       <c r="D57" s="6">
         <v>1</v>
       </c>
       <c r="E57" s="6">
         <v>669</v>
       </c>
       <c r="F57" s="6">
         <v>291</v>
       </c>
       <c r="G57" s="8"/>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7">
       <c r="A58" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="6">
         <v>530</v>
       </c>
       <c r="C58" s="6">
         <v>23</v>
       </c>
       <c r="D58" s="6">
         <v>0</v>
       </c>
       <c r="E58" s="6">
         <v>323</v>
       </c>
       <c r="F58" s="6">
         <v>184</v>
       </c>
       <c r="G58" s="8"/>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7">
       <c r="A59" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B59" s="6">
         <v>504</v>
       </c>
       <c r="C59" s="6">
         <v>38</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>307</v>
       </c>
       <c r="F59" s="6">
         <v>159</v>
       </c>
       <c r="G59" s="8"/>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7">
       <c r="A60" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="6">
         <v>1254</v>
       </c>
       <c r="C60" s="6">
         <v>117</v>
       </c>
       <c r="D60" s="6">
         <v>2</v>
       </c>
       <c r="E60" s="6">
         <v>568</v>
       </c>
       <c r="F60" s="6">
         <v>567</v>
       </c>
       <c r="G60" s="8"/>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7">
       <c r="A61" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="6">
         <v>661</v>
       </c>
       <c r="C61" s="6">
         <v>43</v>
       </c>
       <c r="D61" s="6">
         <v>0</v>
       </c>
       <c r="E61" s="6">
         <v>408</v>
       </c>
       <c r="F61" s="6">
         <v>210</v>
       </c>
       <c r="G61" s="8"/>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7">
       <c r="A62" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B62" s="6">
         <v>926</v>
       </c>
       <c r="C62" s="6">
         <v>80</v>
       </c>
       <c r="D62" s="6">
         <v>2</v>
       </c>
       <c r="E62" s="6">
         <v>640</v>
       </c>
       <c r="F62" s="6">
         <v>204</v>
       </c>
       <c r="G62" s="8"/>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A63" s="28">
+    <row r="63" spans="1:7">
+      <c r="A63" s="27">
         <v>2018</v>
       </c>
-      <c r="B63" s="28"/>
-[...3 lines deleted...]
-      <c r="F63" s="28"/>
+      <c r="B63" s="27"/>
+      <c r="C63" s="27"/>
+      <c r="D63" s="27"/>
+      <c r="E63" s="27"/>
+      <c r="F63" s="27"/>
       <c r="G63" s="8"/>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7">
       <c r="A64" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="6">
         <v>53045</v>
       </c>
       <c r="C64" s="6">
         <v>12727</v>
       </c>
       <c r="D64" s="6">
         <v>110</v>
       </c>
       <c r="E64" s="6">
         <v>36808</v>
       </c>
       <c r="F64" s="6">
         <v>3400</v>
       </c>
       <c r="G64" s="8"/>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="6">
         <v>30904</v>
       </c>
       <c r="C65" s="6">
         <v>9395</v>
       </c>
       <c r="D65" s="6">
         <v>67</v>
       </c>
       <c r="E65" s="6">
         <v>21348</v>
       </c>
       <c r="F65" s="6">
         <v>94</v>
       </c>
       <c r="G65" s="8"/>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="6">
         <v>3121</v>
       </c>
       <c r="C66" s="6">
         <v>333</v>
       </c>
       <c r="D66" s="6">
         <v>4</v>
       </c>
       <c r="E66" s="6">
         <v>2568</v>
       </c>
       <c r="F66" s="6">
         <v>216</v>
       </c>
       <c r="G66" s="8"/>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7">
       <c r="A67" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="6">
         <v>9894</v>
       </c>
       <c r="C67" s="6">
         <v>2312</v>
       </c>
       <c r="D67" s="6">
         <v>26</v>
       </c>
       <c r="E67" s="6">
         <v>7294</v>
       </c>
       <c r="F67" s="6">
         <v>262</v>
       </c>
       <c r="G67" s="8"/>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7">
       <c r="A68" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="6"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="6"/>
       <c r="G68" s="8"/>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7">
       <c r="A69" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B69" s="6">
         <v>683</v>
       </c>
       <c r="C69" s="6">
         <v>39</v>
       </c>
       <c r="D69" s="6">
         <v>1</v>
       </c>
       <c r="E69" s="6">
         <v>400</v>
       </c>
       <c r="F69" s="6">
         <v>243</v>
       </c>
       <c r="G69" s="8"/>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7">
       <c r="A70" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="6">
         <v>1448</v>
       </c>
       <c r="C70" s="6">
         <v>111</v>
       </c>
       <c r="D70" s="6">
         <v>2</v>
       </c>
       <c r="E70" s="6">
         <v>844</v>
       </c>
       <c r="F70" s="6">
         <v>491</v>
       </c>
       <c r="G70" s="8"/>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7">
       <c r="A71" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="6">
         <v>813</v>
       </c>
       <c r="C71" s="6">
         <v>68</v>
       </c>
       <c r="D71" s="6">
         <v>1</v>
       </c>
       <c r="E71" s="6">
         <v>554</v>
       </c>
       <c r="F71" s="6">
         <v>190</v>
       </c>
       <c r="G71" s="8"/>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7">
       <c r="A72" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="6">
         <v>1056</v>
       </c>
       <c r="C72" s="6">
         <v>69</v>
       </c>
       <c r="D72" s="6">
         <v>2</v>
       </c>
       <c r="E72" s="6">
         <v>684</v>
       </c>
       <c r="F72" s="6">
         <v>301</v>
       </c>
       <c r="G72" s="8"/>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7">
       <c r="A73" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B73" s="6">
         <v>1000</v>
       </c>
       <c r="C73" s="6">
         <v>84</v>
       </c>
       <c r="D73" s="6">
         <v>1</v>
       </c>
       <c r="E73" s="6">
         <v>665</v>
       </c>
       <c r="F73" s="6">
         <v>250</v>
       </c>
       <c r="G73" s="8"/>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7">
       <c r="A74" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="6">
         <v>565</v>
       </c>
       <c r="C74" s="6">
         <v>26</v>
       </c>
       <c r="D74" s="6">
         <v>0</v>
       </c>
       <c r="E74" s="6">
         <v>339</v>
       </c>
       <c r="F74" s="6">
         <v>200</v>
       </c>
       <c r="G74" s="8"/>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7">
       <c r="A75" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B75" s="6">
         <v>586</v>
       </c>
       <c r="C75" s="6">
         <v>39</v>
       </c>
       <c r="D75" s="6">
         <v>0</v>
       </c>
       <c r="E75" s="6">
         <v>378</v>
       </c>
       <c r="F75" s="6">
         <v>169</v>
       </c>
       <c r="G75" s="8"/>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7">
       <c r="A76" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="6">
         <v>1289</v>
       </c>
       <c r="C76" s="6">
         <v>125</v>
       </c>
       <c r="D76" s="6">
         <v>2</v>
       </c>
       <c r="E76" s="6">
         <v>592</v>
       </c>
       <c r="F76" s="6">
         <v>570</v>
       </c>
       <c r="G76" s="8"/>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7">
       <c r="A77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="6">
         <v>734</v>
       </c>
       <c r="C77" s="6">
         <v>49</v>
       </c>
       <c r="D77" s="6">
         <v>2</v>
       </c>
       <c r="E77" s="6">
         <v>458</v>
       </c>
       <c r="F77" s="6">
         <v>225</v>
       </c>
       <c r="G77" s="8"/>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7">
       <c r="A78" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B78" s="6">
         <v>952</v>
       </c>
       <c r="C78" s="6">
         <v>77</v>
       </c>
       <c r="D78" s="6">
         <v>2</v>
       </c>
       <c r="E78" s="6">
         <v>684</v>
       </c>
       <c r="F78" s="6">
         <v>189</v>
       </c>
       <c r="G78" s="8"/>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A79" s="28">
+    <row r="79" spans="1:7">
+      <c r="A79" s="27">
         <v>2019</v>
       </c>
-      <c r="B79" s="28"/>
-[...5 lines deleted...]
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B79" s="27"/>
+      <c r="C79" s="27"/>
+      <c r="D79" s="27"/>
+      <c r="E79" s="27"/>
+      <c r="F79" s="27"/>
+    </row>
+    <row r="80" spans="1:7">
       <c r="A80" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="6">
         <v>53033</v>
       </c>
       <c r="C80" s="6">
         <v>13278</v>
       </c>
       <c r="D80" s="6">
         <v>109</v>
       </c>
       <c r="E80" s="6">
         <v>36118</v>
       </c>
       <c r="F80" s="6">
         <v>3528</v>
       </c>
       <c r="G80" s="8"/>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7">
       <c r="A81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B81" s="6">
         <v>30896</v>
       </c>
       <c r="C81" s="6">
         <v>9718</v>
       </c>
       <c r="D81" s="6">
         <v>66</v>
       </c>
       <c r="E81" s="6">
         <v>21018</v>
       </c>
       <c r="F81" s="6">
         <v>94</v>
       </c>
       <c r="G81" s="8"/>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7">
       <c r="A82" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="6">
         <v>3151</v>
       </c>
       <c r="C82" s="6">
         <v>364</v>
       </c>
       <c r="D82" s="6">
         <v>4</v>
       </c>
       <c r="E82" s="6">
         <v>2560</v>
       </c>
       <c r="F82" s="6">
         <v>223</v>
       </c>
       <c r="G82" s="8"/>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7">
       <c r="A83" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="6">
         <v>9735</v>
       </c>
       <c r="C83" s="6">
         <v>2468</v>
       </c>
       <c r="D83" s="6">
         <v>24</v>
       </c>
       <c r="E83" s="6">
         <v>6932</v>
       </c>
       <c r="F83" s="6">
         <v>311</v>
       </c>
       <c r="G83" s="8"/>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7">
       <c r="A84" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="6"/>
       <c r="D84" s="6"/>
       <c r="E84" s="6"/>
       <c r="F84" s="6"/>
       <c r="G84" s="8"/>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7">
       <c r="A85" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B85" s="6">
         <v>676</v>
       </c>
       <c r="C85" s="6">
         <v>44</v>
       </c>
       <c r="D85" s="6">
         <v>1</v>
       </c>
       <c r="E85" s="6">
         <v>390</v>
       </c>
       <c r="F85" s="6">
         <v>241</v>
       </c>
       <c r="G85" s="8"/>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7">
       <c r="A86" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B86" s="6">
         <v>1477</v>
       </c>
       <c r="C86" s="6">
         <v>114</v>
       </c>
       <c r="D86" s="6">
         <v>0</v>
       </c>
       <c r="E86" s="6">
         <v>874</v>
       </c>
       <c r="F86" s="6">
         <v>489</v>
       </c>
       <c r="G86" s="8"/>
     </row>
-    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:7">
       <c r="A87" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B87" s="6">
         <v>778</v>
       </c>
       <c r="C87" s="6">
         <v>74</v>
       </c>
       <c r="D87" s="6">
         <v>1</v>
       </c>
       <c r="E87" s="6">
         <v>508</v>
       </c>
       <c r="F87" s="6">
         <v>195</v>
       </c>
       <c r="G87" s="8"/>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7">
       <c r="A88" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B88" s="6">
         <v>1003</v>
       </c>
       <c r="C88" s="6">
         <v>70</v>
       </c>
       <c r="D88" s="6">
         <v>2</v>
       </c>
       <c r="E88" s="6">
         <v>632</v>
       </c>
       <c r="F88" s="6">
         <v>299</v>
       </c>
       <c r="G88" s="8"/>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7">
       <c r="A89" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B89" s="6">
         <v>978</v>
       </c>
       <c r="C89" s="6">
         <v>89</v>
       </c>
       <c r="D89" s="6">
         <v>2</v>
       </c>
       <c r="E89" s="6">
         <v>631</v>
       </c>
       <c r="F89" s="6">
         <v>256</v>
       </c>
       <c r="G89" s="8"/>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7">
       <c r="A90" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B90" s="6">
         <v>674</v>
       </c>
       <c r="C90" s="6">
         <v>26</v>
       </c>
       <c r="D90" s="6">
         <v>0</v>
       </c>
       <c r="E90" s="6">
         <v>413</v>
       </c>
       <c r="F90" s="6">
         <v>235</v>
       </c>
       <c r="G90" s="8"/>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7">
       <c r="A91" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="6">
         <v>671</v>
       </c>
       <c r="C91" s="6">
         <v>45</v>
       </c>
       <c r="D91" s="6">
         <v>0</v>
       </c>
       <c r="E91" s="6">
         <v>414</v>
       </c>
       <c r="F91" s="6">
         <v>212</v>
       </c>
       <c r="G91" s="8"/>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7">
       <c r="A92" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="6">
         <v>1356</v>
       </c>
       <c r="C92" s="6">
         <v>134</v>
       </c>
       <c r="D92" s="6">
         <v>3</v>
       </c>
       <c r="E92" s="6">
         <v>657</v>
       </c>
       <c r="F92" s="6">
         <v>562</v>
       </c>
       <c r="G92" s="8"/>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7">
       <c r="A93" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B93" s="6">
         <v>672</v>
       </c>
       <c r="C93" s="6">
         <v>47</v>
       </c>
       <c r="D93" s="6">
         <v>2</v>
       </c>
       <c r="E93" s="6">
         <v>396</v>
       </c>
       <c r="F93" s="6">
         <v>227</v>
       </c>
       <c r="G93" s="8"/>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:7">
       <c r="A94" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="6">
         <v>966</v>
       </c>
       <c r="C94" s="6">
         <v>85</v>
       </c>
       <c r="D94" s="6">
         <v>4</v>
       </c>
       <c r="E94" s="6">
         <v>693</v>
       </c>
       <c r="F94" s="6">
         <v>184</v>
       </c>
       <c r="G94" s="8"/>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A95" s="28">
+    <row r="95" spans="1:7">
+      <c r="A95" s="27">
         <v>2020</v>
       </c>
-      <c r="B95" s="28"/>
-[...3 lines deleted...]
-      <c r="F95" s="28"/>
+      <c r="B95" s="27"/>
+      <c r="C95" s="27"/>
+      <c r="D95" s="27"/>
+      <c r="E95" s="27"/>
+      <c r="F95" s="27"/>
       <c r="G95" s="8"/>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7">
       <c r="A96" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B96" s="6">
         <v>52365</v>
       </c>
       <c r="C96" s="6">
         <v>13942</v>
       </c>
       <c r="D96" s="6">
         <v>113</v>
       </c>
       <c r="E96" s="6">
         <v>34874</v>
       </c>
       <c r="F96" s="6">
         <v>3549</v>
       </c>
       <c r="G96" s="8"/>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7">
       <c r="A97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B97" s="6">
         <v>30605</v>
       </c>
       <c r="C97" s="6">
         <v>10087</v>
       </c>
       <c r="D97" s="6">
         <v>69</v>
       </c>
       <c r="E97" s="6">
         <v>20440</v>
       </c>
       <c r="F97" s="6">
         <v>78</v>
       </c>
       <c r="G97" s="8"/>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7">
       <c r="A98" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B98" s="6">
         <v>3103</v>
       </c>
       <c r="C98" s="6">
         <v>416</v>
       </c>
       <c r="D98" s="6">
         <v>5</v>
       </c>
       <c r="E98" s="6">
         <v>2453</v>
       </c>
       <c r="F98" s="6">
         <v>229</v>
       </c>
       <c r="G98" s="8"/>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7">
       <c r="A99" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="6">
         <v>9545</v>
       </c>
       <c r="C99" s="6">
         <v>2648</v>
       </c>
       <c r="D99" s="6">
         <v>25</v>
       </c>
       <c r="E99" s="6">
         <v>6584</v>
       </c>
       <c r="F99" s="6">
         <v>313</v>
       </c>
       <c r="G99" s="8"/>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7">
       <c r="A100" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="6"/>
       <c r="D100" s="6"/>
       <c r="E100" s="6"/>
       <c r="F100" s="6"/>
       <c r="G100" s="8"/>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7">
       <c r="A101" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B101" s="6">
         <v>651</v>
       </c>
       <c r="C101" s="6">
         <v>46</v>
       </c>
       <c r="D101" s="6">
         <v>1</v>
       </c>
       <c r="E101" s="6">
         <v>353</v>
       </c>
       <c r="F101" s="6">
         <v>251</v>
       </c>
       <c r="G101" s="8"/>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7">
       <c r="A102" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="6">
         <v>1480</v>
       </c>
       <c r="C102" s="6">
         <v>122</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="6">
         <v>825</v>
       </c>
       <c r="F102" s="6">
         <v>533</v>
       </c>
       <c r="G102" s="8"/>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7">
       <c r="A103" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B103" s="6">
         <v>741</v>
       </c>
       <c r="C103" s="6">
         <v>73</v>
       </c>
       <c r="D103" s="6">
         <v>0</v>
       </c>
       <c r="E103" s="6">
         <v>475</v>
       </c>
       <c r="F103" s="6">
         <v>193</v>
       </c>
       <c r="G103" s="8"/>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7">
       <c r="A104" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B104" s="6">
         <v>974</v>
       </c>
       <c r="C104" s="6">
         <v>76</v>
       </c>
       <c r="D104" s="6">
         <v>2</v>
       </c>
       <c r="E104" s="6">
         <v>572</v>
       </c>
       <c r="F104" s="6">
         <v>324</v>
       </c>
       <c r="G104" s="8"/>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:7">
       <c r="A105" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B105" s="6">
         <v>983</v>
       </c>
       <c r="C105" s="6">
         <v>90</v>
       </c>
       <c r="D105" s="6">
         <v>2</v>
       </c>
       <c r="E105" s="6">
         <v>615</v>
       </c>
       <c r="F105" s="6">
         <v>276</v>
       </c>
       <c r="G105" s="8"/>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7">
       <c r="A106" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B106" s="6">
         <v>647</v>
       </c>
       <c r="C106" s="6">
         <v>28</v>
       </c>
       <c r="D106" s="6">
         <v>0</v>
       </c>
       <c r="E106" s="6">
         <v>385</v>
       </c>
       <c r="F106" s="6">
         <v>234</v>
       </c>
       <c r="G106" s="8"/>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7">
       <c r="A107" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B107" s="6">
         <v>687</v>
       </c>
       <c r="C107" s="6">
         <v>46</v>
       </c>
       <c r="D107" s="6">
         <v>0</v>
       </c>
       <c r="E107" s="6">
         <v>449</v>
       </c>
       <c r="F107" s="6">
         <v>192</v>
       </c>
       <c r="G107" s="8"/>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7">
       <c r="A108" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B108" s="6">
         <v>1345</v>
       </c>
       <c r="C108" s="6">
         <v>144</v>
       </c>
       <c r="D108" s="6">
         <v>3</v>
       </c>
       <c r="E108" s="6">
         <v>694</v>
       </c>
       <c r="F108" s="6">
         <v>504</v>
       </c>
       <c r="G108" s="8"/>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7">
       <c r="A109" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B109" s="6">
         <v>686</v>
       </c>
       <c r="C109" s="6">
         <v>56</v>
       </c>
       <c r="D109" s="6">
         <v>2</v>
       </c>
       <c r="E109" s="6">
         <v>401</v>
       </c>
       <c r="F109" s="6">
         <v>227</v>
       </c>
       <c r="G109" s="8"/>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7">
       <c r="A110" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B110" s="6">
         <v>918</v>
       </c>
       <c r="C110" s="6">
         <v>91</v>
       </c>
       <c r="D110" s="6">
         <v>4</v>
       </c>
       <c r="E110" s="6">
         <v>628</v>
       </c>
       <c r="F110" s="6">
         <v>195</v>
       </c>
       <c r="G110" s="8"/>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A111" s="28">
+    <row r="111" spans="1:7">
+      <c r="A111" s="27">
         <v>2021</v>
       </c>
-      <c r="B111" s="28"/>
-[...5 lines deleted...]
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B111" s="27"/>
+      <c r="C111" s="27"/>
+      <c r="D111" s="27"/>
+      <c r="E111" s="27"/>
+      <c r="F111" s="27"/>
+    </row>
+    <row r="112" spans="1:7">
       <c r="A112" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="6">
         <v>53361</v>
       </c>
       <c r="C112" s="6">
         <v>14265</v>
       </c>
       <c r="D112" s="6">
         <v>113</v>
       </c>
       <c r="E112" s="6">
         <v>35092</v>
       </c>
       <c r="F112" s="6">
         <v>3891</v>
       </c>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:6">
       <c r="A113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B113" s="6">
         <v>31717</v>
       </c>
       <c r="C113" s="6">
         <v>10527</v>
       </c>
       <c r="D113" s="6">
         <v>71</v>
       </c>
       <c r="E113" s="6">
         <v>21023</v>
       </c>
       <c r="F113" s="6">
         <v>96</v>
       </c>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:6">
       <c r="A114" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B114" s="6">
         <v>3157</v>
       </c>
       <c r="C114" s="6">
         <v>429</v>
       </c>
       <c r="D114" s="6">
         <v>5</v>
       </c>
       <c r="E114" s="6">
         <v>2469</v>
       </c>
       <c r="F114" s="6">
         <v>254</v>
       </c>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:6">
       <c r="A115" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="6">
         <v>9316</v>
       </c>
       <c r="C115" s="6">
         <v>2489</v>
       </c>
       <c r="D115" s="6">
         <v>20</v>
       </c>
       <c r="E115" s="6">
         <v>6476</v>
       </c>
       <c r="F115" s="6">
         <v>331</v>
       </c>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:6">
       <c r="A116" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="6"/>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:6">
       <c r="A117" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B117" s="6">
         <v>655</v>
       </c>
       <c r="C117" s="6">
         <v>52</v>
       </c>
       <c r="D117" s="6">
         <v>1</v>
       </c>
       <c r="E117" s="6">
         <v>318</v>
       </c>
       <c r="F117" s="6">
         <v>284</v>
       </c>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:6">
       <c r="A118" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B118" s="6">
         <v>1504</v>
       </c>
       <c r="C118" s="6">
         <v>132</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="6">
         <v>768</v>
       </c>
       <c r="F118" s="6">
         <v>604</v>
       </c>
     </row>
-    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:6">
       <c r="A119" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B119" s="6">
         <v>799</v>
       </c>
       <c r="C119" s="6">
         <v>81</v>
       </c>
       <c r="D119" s="6">
         <v>1</v>
       </c>
       <c r="E119" s="6">
         <v>492</v>
       </c>
       <c r="F119" s="6">
         <v>225</v>
       </c>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:6">
       <c r="A120" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B120" s="6">
         <v>987</v>
       </c>
       <c r="C120" s="6">
         <v>84</v>
       </c>
       <c r="D120" s="6">
         <v>2</v>
       </c>
       <c r="E120" s="6">
         <v>568</v>
       </c>
       <c r="F120" s="6">
         <v>333</v>
       </c>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:6">
       <c r="A121" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B121" s="6">
         <v>946</v>
       </c>
       <c r="C121" s="6">
         <v>101</v>
       </c>
       <c r="D121" s="6">
         <v>3</v>
       </c>
       <c r="E121" s="6">
         <v>574</v>
       </c>
       <c r="F121" s="6">
         <v>268</v>
       </c>
     </row>
-    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:6">
       <c r="A122" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B122" s="6">
         <v>664</v>
       </c>
       <c r="C122" s="6">
         <v>30</v>
       </c>
       <c r="D122" s="6">
         <v>0</v>
       </c>
       <c r="E122" s="6">
         <v>342</v>
       </c>
       <c r="F122" s="6">
         <v>292</v>
       </c>
     </row>
-    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:6">
       <c r="A123" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B123" s="6">
         <v>654</v>
       </c>
       <c r="C123" s="6">
         <v>46</v>
       </c>
       <c r="D123" s="6">
         <v>0</v>
       </c>
       <c r="E123" s="6">
         <v>372</v>
       </c>
       <c r="F123" s="6">
         <v>236</v>
       </c>
     </row>
-    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:6">
       <c r="A124" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B124" s="6">
         <v>1337</v>
       </c>
       <c r="C124" s="6">
         <v>148</v>
       </c>
       <c r="D124" s="6">
         <v>4</v>
       </c>
       <c r="E124" s="6">
         <v>680</v>
       </c>
       <c r="F124" s="6">
         <v>505</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:6">
       <c r="A125" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B125" s="6">
         <v>717</v>
       </c>
       <c r="C125" s="6">
         <v>58</v>
       </c>
       <c r="D125" s="6">
         <v>2</v>
       </c>
       <c r="E125" s="6">
         <v>426</v>
       </c>
       <c r="F125" s="6">
         <v>231</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:6">
       <c r="A126" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B126" s="6">
         <v>908</v>
       </c>
       <c r="C126" s="6">
         <v>88</v>
       </c>
       <c r="D126" s="6">
         <v>4</v>
       </c>
       <c r="E126" s="6">
         <v>584</v>
       </c>
       <c r="F126" s="6">
         <v>232</v>
       </c>
     </row>
-    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A127" s="28">
+    <row r="127" spans="1:6">
+      <c r="A127" s="27">
         <v>2022</v>
       </c>
-      <c r="B127" s="28"/>
-[...5 lines deleted...]
-    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B127" s="27"/>
+      <c r="C127" s="27"/>
+      <c r="D127" s="27"/>
+      <c r="E127" s="27"/>
+      <c r="F127" s="27"/>
+    </row>
+    <row r="128" spans="1:6">
       <c r="A128" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B128" s="6">
         <v>58274</v>
       </c>
       <c r="C128" s="6">
         <v>14758</v>
       </c>
       <c r="D128" s="6">
         <v>111</v>
       </c>
       <c r="E128" s="6">
         <v>38473</v>
       </c>
       <c r="F128" s="7">
         <v>4932</v>
       </c>
     </row>
-    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:6">
       <c r="A129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B129" s="6">
         <v>34343</v>
       </c>
       <c r="C129" s="6">
         <v>10987</v>
       </c>
       <c r="D129" s="6">
         <v>69</v>
       </c>
       <c r="E129" s="6">
         <v>23019</v>
       </c>
       <c r="F129" s="6">
         <v>268</v>
       </c>
     </row>
-    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:6">
       <c r="A130" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B130" s="6">
         <v>3653</v>
       </c>
       <c r="C130" s="6">
         <v>441</v>
       </c>
       <c r="D130" s="6">
         <v>5</v>
       </c>
       <c r="E130" s="6">
         <v>2853</v>
       </c>
       <c r="F130" s="6">
         <v>354</v>
       </c>
     </row>
-    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:6">
       <c r="A131" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="6">
         <v>10105</v>
       </c>
       <c r="C131" s="6">
         <v>2467</v>
       </c>
       <c r="D131" s="6">
         <v>21</v>
       </c>
       <c r="E131" s="6">
         <v>7151</v>
       </c>
       <c r="F131" s="6">
         <v>466</v>
       </c>
     </row>
-    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:6">
       <c r="A132" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="6"/>
       <c r="D132" s="6"/>
       <c r="E132" s="6"/>
       <c r="F132" s="6"/>
     </row>
-    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:6">
       <c r="A133" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B133" s="6">
         <v>773</v>
       </c>
       <c r="C133" s="6">
         <v>55</v>
       </c>
       <c r="D133" s="6">
         <v>1</v>
       </c>
       <c r="E133" s="6">
         <v>372</v>
       </c>
       <c r="F133" s="6">
         <v>345</v>
       </c>
     </row>
-    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:6">
       <c r="A134" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B134" s="6">
         <v>1779</v>
       </c>
       <c r="C134" s="6">
         <v>134</v>
       </c>
       <c r="D134" s="6">
         <v>0</v>
       </c>
       <c r="E134" s="6">
         <v>940</v>
       </c>
       <c r="F134" s="6">
         <v>705</v>
       </c>
     </row>
-    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:6">
       <c r="A135" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B135" s="6">
         <v>843</v>
       </c>
       <c r="C135" s="6">
         <v>81</v>
       </c>
       <c r="D135" s="6">
         <v>1</v>
       </c>
       <c r="E135" s="6">
         <v>524</v>
       </c>
       <c r="F135" s="6">
         <v>237</v>
       </c>
     </row>
-    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:6">
       <c r="A136" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B136" s="6">
         <v>1057</v>
       </c>
       <c r="C136" s="6">
         <v>89</v>
       </c>
       <c r="D136" s="6">
         <v>2</v>
       </c>
       <c r="E136" s="6">
         <v>575</v>
       </c>
       <c r="F136" s="6">
         <v>391</v>
       </c>
     </row>
-    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:6">
       <c r="A137" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B137" s="6">
         <v>1014</v>
       </c>
       <c r="C137" s="6">
         <v>103</v>
       </c>
       <c r="D137" s="6">
         <v>3</v>
       </c>
       <c r="E137" s="6">
         <v>590</v>
       </c>
       <c r="F137" s="6">
         <v>318</v>
       </c>
     </row>
-    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:6">
       <c r="A138" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B138" s="6">
         <v>785</v>
       </c>
       <c r="C138" s="6">
         <v>32</v>
       </c>
       <c r="D138" s="6">
         <v>0</v>
       </c>
       <c r="E138" s="6">
         <v>371</v>
       </c>
       <c r="F138" s="6">
         <v>382</v>
       </c>
     </row>
-    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:6">
       <c r="A139" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B139" s="6">
         <v>695</v>
       </c>
       <c r="C139" s="6">
         <v>49</v>
       </c>
       <c r="D139" s="6">
         <v>0</v>
       </c>
       <c r="E139" s="6">
         <v>366</v>
       </c>
       <c r="F139" s="6">
         <v>280</v>
       </c>
     </row>
-    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:6">
       <c r="A140" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B140" s="6">
         <v>1444</v>
       </c>
       <c r="C140" s="6">
         <v>163</v>
       </c>
       <c r="D140" s="6">
         <v>3</v>
       </c>
       <c r="E140" s="6">
         <v>691</v>
       </c>
       <c r="F140" s="6">
         <v>587</v>
       </c>
     </row>
-    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:6">
       <c r="A141" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B141" s="6">
         <v>771</v>
       </c>
       <c r="C141" s="6">
         <v>67</v>
       </c>
       <c r="D141" s="6">
         <v>2</v>
       </c>
       <c r="E141" s="6">
         <v>423</v>
       </c>
       <c r="F141" s="6">
         <v>279</v>
       </c>
     </row>
-    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:6">
       <c r="A142" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B142" s="6">
         <v>1012</v>
       </c>
       <c r="C142" s="6">
         <v>90</v>
       </c>
       <c r="D142" s="6">
         <v>4</v>
       </c>
       <c r="E142" s="6">
         <v>598</v>
       </c>
       <c r="F142" s="6">
         <v>320</v>
       </c>
     </row>
-    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A143" s="19">
+    <row r="143" spans="1:6">
+      <c r="A143" s="18">
         <v>2023</v>
       </c>
-      <c r="B143" s="19"/>
-[...5 lines deleted...]
-    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B143" s="18"/>
+      <c r="C143" s="18"/>
+      <c r="D143" s="18"/>
+      <c r="E143" s="18"/>
+      <c r="F143" s="18"/>
+    </row>
+    <row r="144" spans="1:6">
       <c r="A144" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="6">
         <v>60689</v>
       </c>
       <c r="C144" s="12">
         <v>14891</v>
       </c>
       <c r="D144" s="13">
         <v>117</v>
       </c>
       <c r="E144" s="14">
         <v>39990</v>
       </c>
       <c r="F144" s="15">
         <v>5691</v>
       </c>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:6">
       <c r="A145" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B145" s="6">
         <v>35552</v>
       </c>
       <c r="C145" s="12">
         <v>11066</v>
       </c>
       <c r="D145" s="13">
         <v>70</v>
       </c>
       <c r="E145" s="14">
         <v>24034</v>
       </c>
       <c r="F145" s="15">
         <v>382</v>
       </c>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:6">
       <c r="A146" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B146" s="6">
         <v>3875</v>
       </c>
       <c r="C146" s="12">
         <v>462</v>
       </c>
       <c r="D146" s="13">
         <v>4</v>
       </c>
       <c r="E146" s="14">
         <v>2958</v>
       </c>
       <c r="F146" s="15">
         <v>451</v>
       </c>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:6">
       <c r="A147" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B147" s="6">
         <v>10472</v>
       </c>
       <c r="C147" s="12">
         <v>2441</v>
       </c>
       <c r="D147" s="13">
         <v>27</v>
       </c>
       <c r="E147" s="14">
         <v>7437</v>
       </c>
       <c r="F147" s="15">
         <v>567</v>
       </c>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:6">
       <c r="A148" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16"/>
       <c r="D148" s="13"/>
       <c r="E148" s="16"/>
       <c r="F148" s="16"/>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:6">
       <c r="A149" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="6">
         <v>837</v>
       </c>
       <c r="C149" s="12">
         <v>59</v>
       </c>
       <c r="D149" s="13">
         <v>2</v>
       </c>
       <c r="E149" s="14">
         <v>369</v>
       </c>
       <c r="F149" s="15">
         <v>407</v>
       </c>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:6">
       <c r="A150" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B150" s="6">
         <v>1901</v>
       </c>
       <c r="C150" s="12">
         <v>132</v>
       </c>
       <c r="D150" s="13" t="s">
         <v>20</v>
       </c>
       <c r="E150" s="14">
         <v>1009</v>
       </c>
       <c r="F150" s="15">
         <v>760</v>
       </c>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:6">
       <c r="A151" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B151" s="6">
         <v>851</v>
       </c>
       <c r="C151" s="12">
         <v>92</v>
       </c>
       <c r="D151" s="13">
         <v>1</v>
       </c>
       <c r="E151" s="14">
         <v>491</v>
       </c>
       <c r="F151" s="15">
         <v>267</v>
       </c>
     </row>
-    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:6">
       <c r="A152" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B152" s="6">
         <v>1055</v>
       </c>
       <c r="C152" s="12">
         <v>87</v>
       </c>
       <c r="D152" s="13">
         <v>2</v>
       </c>
       <c r="E152" s="14">
         <v>559</v>
       </c>
       <c r="F152" s="15">
         <v>407</v>
       </c>
     </row>
-    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:6">
       <c r="A153" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B153" s="6">
         <v>1080</v>
       </c>
       <c r="C153" s="12">
         <v>109</v>
       </c>
       <c r="D153" s="13">
         <v>3</v>
       </c>
       <c r="E153" s="14">
         <v>593</v>
       </c>
       <c r="F153" s="15">
         <v>375</v>
       </c>
     </row>
-    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:6">
       <c r="A154" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B154" s="6">
         <v>820</v>
       </c>
       <c r="C154" s="12">
         <v>39</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>20</v>
       </c>
       <c r="E154" s="14">
         <v>341</v>
       </c>
       <c r="F154" s="15">
         <v>440</v>
       </c>
     </row>
-    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:6">
       <c r="A155" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B155" s="6">
         <v>724</v>
       </c>
       <c r="C155" s="12">
         <v>52</v>
       </c>
       <c r="D155" s="13">
         <v>1</v>
       </c>
       <c r="E155" s="14">
         <v>349</v>
       </c>
       <c r="F155" s="15">
         <v>322</v>
       </c>
     </row>
-    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:6">
       <c r="A156" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B156" s="6">
         <v>1634</v>
       </c>
       <c r="C156" s="12">
         <v>168</v>
       </c>
       <c r="D156" s="13">
         <v>3</v>
       </c>
       <c r="E156" s="14">
         <v>825</v>
       </c>
       <c r="F156" s="15">
         <v>638</v>
       </c>
     </row>
-    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:6">
       <c r="A157" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="6">
         <v>831</v>
       </c>
       <c r="C157" s="12">
         <v>75</v>
       </c>
       <c r="D157" s="13">
         <v>2</v>
       </c>
       <c r="E157" s="14">
         <v>432</v>
       </c>
       <c r="F157" s="15">
         <v>322</v>
       </c>
     </row>
-    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:6">
       <c r="A158" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B158" s="6">
         <v>1057</v>
       </c>
       <c r="C158" s="12">
         <v>109</v>
       </c>
       <c r="D158" s="13">
         <v>2</v>
       </c>
       <c r="E158" s="14">
         <v>593</v>
       </c>
       <c r="F158" s="15">
         <v>353</v>
       </c>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A159" s="19">
+    <row r="159" spans="1:6">
+      <c r="A159" s="18">
         <v>2024</v>
       </c>
-      <c r="B159" s="19"/>
-[...5 lines deleted...]
-    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B159" s="18"/>
+      <c r="C159" s="18"/>
+      <c r="D159" s="18"/>
+      <c r="E159" s="18"/>
+      <c r="F159" s="18"/>
+    </row>
+    <row r="160" spans="1:6">
       <c r="A160" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B160" s="6">
         <v>62450</v>
       </c>
       <c r="C160" s="6">
         <v>14430</v>
       </c>
       <c r="D160" s="6">
         <v>117</v>
       </c>
       <c r="E160" s="6">
         <v>42081</v>
       </c>
       <c r="F160" s="6">
         <v>5822</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:6">
       <c r="A161" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B161" s="6">
         <v>37064</v>
       </c>
       <c r="C161" s="6">
         <v>10648</v>
       </c>
       <c r="D161" s="6">
         <v>68</v>
       </c>
       <c r="E161" s="6">
         <v>25925</v>
       </c>
       <c r="F161" s="6">
         <v>423</v>
       </c>
     </row>
-    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:6">
       <c r="A162" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B162" s="6">
         <v>3896</v>
       </c>
       <c r="C162" s="6">
         <v>459</v>
       </c>
       <c r="D162" s="6">
         <v>5</v>
       </c>
       <c r="E162" s="6">
         <v>2952</v>
       </c>
       <c r="F162" s="6">
         <v>453</v>
       </c>
     </row>
-    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:6">
       <c r="A163" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B163" s="6">
         <v>10706</v>
       </c>
       <c r="C163" s="6">
         <v>2376</v>
       </c>
       <c r="D163" s="6">
         <v>28</v>
       </c>
       <c r="E163" s="6">
         <v>7716</v>
       </c>
       <c r="F163" s="6">
         <v>586</v>
       </c>
     </row>
-    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:6">
       <c r="A164" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="6"/>
       <c r="D164" s="6"/>
       <c r="E164" s="6"/>
       <c r="F164" s="6"/>
     </row>
-    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:6">
       <c r="A165" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B165" s="6">
         <v>843</v>
       </c>
       <c r="C165" s="6">
         <v>64</v>
       </c>
       <c r="D165" s="6">
         <v>2</v>
       </c>
       <c r="E165" s="6">
         <v>342</v>
       </c>
       <c r="F165" s="6">
         <v>435</v>
       </c>
     </row>
-    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:6">
       <c r="A166" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B166" s="6">
         <v>1908</v>
       </c>
       <c r="C166" s="6">
         <v>143</v>
       </c>
       <c r="D166" s="6"/>
       <c r="E166" s="6">
         <v>985</v>
       </c>
       <c r="F166" s="6">
         <v>780</v>
       </c>
     </row>
-    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:6">
       <c r="A167" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B167" s="6">
         <v>831</v>
       </c>
       <c r="C167" s="6">
         <v>91</v>
       </c>
       <c r="D167" s="6">
         <v>1</v>
       </c>
       <c r="E167" s="6">
         <v>462</v>
       </c>
       <c r="F167" s="6">
         <v>277</v>
       </c>
     </row>
-    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:6">
       <c r="A168" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B168" s="6">
         <v>1072</v>
       </c>
       <c r="C168" s="6">
         <v>90</v>
       </c>
       <c r="D168" s="6">
         <v>2</v>
       </c>
       <c r="E168" s="6">
         <v>542</v>
       </c>
       <c r="F168" s="6">
         <v>438</v>
       </c>
     </row>
-    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:6">
       <c r="A169" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B169" s="6">
         <v>1066</v>
       </c>
       <c r="C169" s="6">
         <v>103</v>
       </c>
       <c r="D169" s="6">
         <v>3</v>
       </c>
       <c r="E169" s="6">
         <v>592</v>
       </c>
       <c r="F169" s="6">
         <v>368</v>
       </c>
     </row>
-    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:6">
       <c r="A170" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B170" s="6">
         <v>770</v>
       </c>
       <c r="C170" s="6">
         <v>41</v>
       </c>
       <c r="D170" s="6"/>
       <c r="E170" s="6">
         <v>299</v>
       </c>
       <c r="F170" s="6">
         <v>430</v>
       </c>
     </row>
-    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:6">
       <c r="A171" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B171" s="6">
         <v>726</v>
       </c>
       <c r="C171" s="6">
         <v>57</v>
       </c>
       <c r="D171" s="6">
         <v>1</v>
       </c>
       <c r="E171" s="6">
         <v>337</v>
       </c>
       <c r="F171" s="6">
         <v>331</v>
       </c>
     </row>
-    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:6">
       <c r="A172" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B172" s="6">
         <v>1754</v>
       </c>
       <c r="C172" s="6">
         <v>178</v>
       </c>
       <c r="D172" s="6">
         <v>3</v>
       </c>
       <c r="E172" s="6">
         <v>939</v>
       </c>
       <c r="F172" s="6">
         <v>634</v>
       </c>
     </row>
-    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:6">
       <c r="A173" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B173" s="6">
         <v>833</v>
       </c>
       <c r="C173" s="6">
         <v>78</v>
       </c>
       <c r="D173" s="6">
         <v>2</v>
       </c>
       <c r="E173" s="6">
         <v>415</v>
       </c>
       <c r="F173" s="6">
         <v>338</v>
       </c>
     </row>
-    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A174" s="17" t="s">
+    <row r="174" spans="1:6">
+      <c r="A174" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B174" s="18">
+      <c r="B174" s="6">
         <v>1008</v>
       </c>
-      <c r="C174" s="18">
+      <c r="C174" s="6">
         <v>102</v>
       </c>
-      <c r="D174" s="18">
+      <c r="D174" s="6">
         <v>2</v>
       </c>
-      <c r="E174" s="18">
+      <c r="E174" s="6">
         <v>575</v>
       </c>
-      <c r="F174" s="18">
+      <c r="F174" s="6">
         <v>329</v>
       </c>
     </row>
+    <row r="175" spans="1:6">
+      <c r="A175" s="18">
+        <v>2025</v>
+      </c>
+      <c r="B175" s="18"/>
+      <c r="C175" s="18"/>
+      <c r="D175" s="18"/>
+      <c r="E175" s="18"/>
+      <c r="F175" s="18"/>
+    </row>
+    <row r="176" spans="1:6">
+      <c r="A176" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B176" s="8">
+        <v>64093</v>
+      </c>
+      <c r="C176" s="8">
+        <v>14384</v>
+      </c>
+      <c r="D176" s="8">
+        <v>116</v>
+      </c>
+      <c r="E176" s="8">
+        <v>44016</v>
+      </c>
+      <c r="F176" s="8">
+        <v>5577</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
+      <c r="A177" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="8">
+        <v>38534</v>
+      </c>
+      <c r="C177" s="8">
+        <v>10561</v>
+      </c>
+      <c r="D177" s="8">
+        <v>70</v>
+      </c>
+      <c r="E177" s="8">
+        <v>27553</v>
+      </c>
+      <c r="F177" s="8">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
+      <c r="A178" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B178" s="8">
+        <v>3839</v>
+      </c>
+      <c r="C178" s="8">
+        <v>452</v>
+      </c>
+      <c r="D178" s="8">
+        <v>5</v>
+      </c>
+      <c r="E178" s="8">
+        <v>2957</v>
+      </c>
+      <c r="F178" s="8">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
+      <c r="A179" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B179" s="8">
+        <v>10842</v>
+      </c>
+      <c r="C179" s="8">
+        <v>2333</v>
+      </c>
+      <c r="D179" s="8">
+        <v>24</v>
+      </c>
+      <c r="E179" s="8">
+        <v>7944</v>
+      </c>
+      <c r="F179" s="8">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
+      <c r="A180" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B180" s="8"/>
+      <c r="C180" s="8"/>
+      <c r="D180" s="8"/>
+      <c r="E180" s="8"/>
+      <c r="F180" s="8"/>
+    </row>
+    <row r="181" spans="1:6">
+      <c r="A181" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B181" s="8">
+        <v>856</v>
+      </c>
+      <c r="C181" s="8">
+        <v>74</v>
+      </c>
+      <c r="D181" s="8">
+        <v>3</v>
+      </c>
+      <c r="E181" s="8">
+        <v>354</v>
+      </c>
+      <c r="F181" s="8">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
+      <c r="A182" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B182" s="8">
+        <v>1966</v>
+      </c>
+      <c r="C182" s="8">
+        <v>163</v>
+      </c>
+      <c r="D182" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E182" s="8">
+        <v>1037</v>
+      </c>
+      <c r="F182" s="8">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
+      <c r="A183" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B183" s="8">
+        <v>834</v>
+      </c>
+      <c r="C183" s="8">
+        <v>97</v>
+      </c>
+      <c r="D183" s="8">
+        <v>1</v>
+      </c>
+      <c r="E183" s="8">
+        <v>476</v>
+      </c>
+      <c r="F183" s="8">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
+      <c r="A184" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B184" s="8">
+        <v>1092</v>
+      </c>
+      <c r="C184" s="8">
+        <v>102</v>
+      </c>
+      <c r="D184" s="8">
+        <v>2</v>
+      </c>
+      <c r="E184" s="8">
+        <v>555</v>
+      </c>
+      <c r="F184" s="8">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
+      <c r="A185" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B185" s="8">
+        <v>1066</v>
+      </c>
+      <c r="C185" s="8">
+        <v>111</v>
+      </c>
+      <c r="D185" s="8">
+        <v>3</v>
+      </c>
+      <c r="E185" s="8">
+        <v>584</v>
+      </c>
+      <c r="F185" s="8">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
+      <c r="A186" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B186" s="8">
+        <v>738</v>
+      </c>
+      <c r="C186" s="8">
+        <v>48</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E186" s="8">
+        <v>269</v>
+      </c>
+      <c r="F186" s="8">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
+      <c r="A187" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B187" s="8">
+        <v>704</v>
+      </c>
+      <c r="C187" s="8">
+        <v>65</v>
+      </c>
+      <c r="D187" s="8">
+        <v>1</v>
+      </c>
+      <c r="E187" s="8">
+        <v>308</v>
+      </c>
+      <c r="F187" s="8">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
+      <c r="A188" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B188" s="8">
+        <v>1762</v>
+      </c>
+      <c r="C188" s="8">
+        <v>187</v>
+      </c>
+      <c r="D188" s="8">
+        <v>3</v>
+      </c>
+      <c r="E188" s="8">
+        <v>985</v>
+      </c>
+      <c r="F188" s="8">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
+      <c r="A189" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B189" s="8">
+        <v>853</v>
+      </c>
+      <c r="C189" s="8">
+        <v>83</v>
+      </c>
+      <c r="D189" s="8">
+        <v>2</v>
+      </c>
+      <c r="E189" s="8">
+        <v>438</v>
+      </c>
+      <c r="F189" s="8">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
+      <c r="A190" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B190" s="28">
+        <v>1007</v>
+      </c>
+      <c r="C190" s="28">
+        <v>108</v>
+      </c>
+      <c r="D190" s="28">
+        <v>2</v>
+      </c>
+      <c r="E190" s="28">
+        <v>556</v>
+      </c>
+      <c r="F190" s="28">
+        <v>341</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="15">
+  <mergeCells count="16">
+    <mergeCell ref="A175:F175"/>
     <mergeCell ref="A159:F159"/>
     <mergeCell ref="A143:F143"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A111:F111"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="A127:F127"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A95:F95"/>
     <mergeCell ref="A63:F63"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.24" right="0.15" top="0.28000000000000003" bottom="0.23" header="0.2" footer="0.16"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2005-2024</vt:lpstr>
+      <vt:lpstr>2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>