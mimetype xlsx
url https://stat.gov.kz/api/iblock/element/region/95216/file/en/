--- v0 (2026-04-15)
+++ v1 (2026-10-05)
@@ -3,71 +3,71 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\годовые 2005-2023\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\6-38 Динамические ряды э\статистика предприятий МСП\годовые 2005-2024\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-118" yWindow="-39" windowWidth="15199" windowHeight="11023"/>
+    <workbookView xWindow="-120" yWindow="-36" windowWidth="15204" windowHeight="11028"/>
   </bookViews>
   <sheets>
-    <sheet name="2005-2023" sheetId="2" r:id="rId1"/>
+    <sheet name="2005-2025" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C81" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="33">
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
     <t>2018*</t>
   </si>
   <si>
     <t>2019*</t>
   </si>
   <si>
     <t>2020*</t>
   </si>
   <si>
     <t>2021*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
@@ -120,63 +120,66 @@
   </si>
   <si>
     <t>Akkuly</t>
   </si>
   <si>
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Uspen</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>Вayanaul</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>Shcherbakty</t>
   </si>
   <si>
     <t xml:space="preserve">                          2024*</t>
   </si>
+  <si>
+    <t xml:space="preserve">                          2025*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="40">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -4245,51 +4248,51 @@
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -6480,56 +6483,56 @@
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
@@ -12083,148 +12086,148 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="24" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="43" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="168" fontId="39" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="39" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11308">
     <cellStyle name="20% - Акцент1 10" xfId="2"/>
     <cellStyle name="20% - Акцент1 10 2" xfId="3"/>
     <cellStyle name="20% - Акцент1 10 3" xfId="4"/>
     <cellStyle name="20% - Акцент1 10 4" xfId="5"/>
     <cellStyle name="20% - Акцент1 10 5" xfId="6"/>
     <cellStyle name="20% - Акцент1 10 6" xfId="7"/>
     <cellStyle name="20% - Акцент1 10 7" xfId="8"/>
     <cellStyle name="20% - Акцент1 11" xfId="9"/>
     <cellStyle name="20% - Акцент1 11 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 11 3" xfId="11"/>
     <cellStyle name="20% - Акцент1 11 4" xfId="12"/>
     <cellStyle name="20% - Акцент1 11 5" xfId="13"/>
     <cellStyle name="20% - Акцент1 11 6" xfId="14"/>
     <cellStyle name="20% - Акцент1 11 7" xfId="15"/>
     <cellStyle name="20% - Акцент1 12" xfId="16"/>
     <cellStyle name="20% - Акцент1 12 2" xfId="17"/>
     <cellStyle name="20% - Акцент1 12 3" xfId="18"/>
     <cellStyle name="20% - Акцент1 12 4" xfId="19"/>
     <cellStyle name="20% - Акцент1 12 5" xfId="20"/>
     <cellStyle name="20% - Акцент1 12 6" xfId="21"/>
     <cellStyle name="20% - Акцент1 12 7" xfId="22"/>
     <cellStyle name="20% - Акцент1 13" xfId="23"/>
@@ -23801,2886 +23804,3149 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L162"/>
+  <dimension ref="A1:L178"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A144" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I147" sqref="I147"/>
+    <sheetView tabSelected="1" topLeftCell="A150" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M172" sqref="M172"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="18.75" style="1" customWidth="1"/>
-    <col min="2" max="2" width="16.75" style="1" customWidth="1"/>
+    <col min="1" max="1" width="18.77734375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="24" style="1" customWidth="1"/>
-    <col min="4" max="5" width="20.25" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.125" style="1"/>
+    <col min="4" max="5" width="20.21875" style="1" customWidth="1"/>
+    <col min="6" max="7" width="9.109375" style="1" hidden="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="19" t="s">
+    <row r="1" spans="1:11" ht="15.6">
+      <c r="A1" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="19"/>
-[...2 lines deleted...]
-      <c r="E1" s="19"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+    <row r="2" spans="1:11">
+      <c r="A2" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="20"/>
-[...2 lines deleted...]
-      <c r="E2" s="20"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="23" t="s">
+    <row r="3" spans="1:11">
+      <c r="A3" s="28"/>
+      <c r="B3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="26"/>
-      <c r="E3" s="26"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
       <c r="F3" s="2"/>
     </row>
-    <row r="4" spans="1:11" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="24"/>
+    <row r="4" spans="1:11" ht="46.5" customHeight="1">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31"/>
       <c r="C4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="2"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11">
       <c r="A5" s="4">
         <v>2005</v>
       </c>
       <c r="B5" s="5">
         <v>81454</v>
       </c>
       <c r="C5" s="6">
         <v>37833</v>
       </c>
       <c r="D5" s="7">
         <v>34159</v>
       </c>
       <c r="E5" s="7">
         <v>9462</v>
       </c>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11">
       <c r="A6" s="4">
         <v>2006</v>
       </c>
       <c r="B6" s="5">
         <v>82321</v>
       </c>
       <c r="C6" s="6">
         <v>36846</v>
       </c>
       <c r="D6" s="7">
         <v>36160</v>
       </c>
       <c r="E6" s="7">
         <v>9315</v>
       </c>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11">
       <c r="A7" s="4">
         <v>2007</v>
       </c>
       <c r="B7" s="5">
         <v>93635</v>
       </c>
       <c r="C7" s="6">
         <v>40914</v>
       </c>
       <c r="D7" s="7">
         <v>42693</v>
       </c>
       <c r="E7" s="7">
         <v>10028</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11">
       <c r="A8" s="4">
         <v>2008</v>
       </c>
       <c r="B8" s="5">
         <v>94318</v>
       </c>
       <c r="C8" s="6">
         <v>38793</v>
       </c>
       <c r="D8" s="7">
         <v>47555</v>
       </c>
       <c r="E8" s="7">
         <v>7970</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11">
       <c r="A9" s="4">
         <v>2009</v>
       </c>
       <c r="B9" s="5">
         <v>107522</v>
       </c>
       <c r="C9" s="6">
         <v>44865</v>
       </c>
       <c r="D9" s="7">
         <v>54385</v>
       </c>
       <c r="E9" s="7">
         <v>8272</v>
       </c>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11">
       <c r="A10" s="4">
         <v>2010</v>
       </c>
       <c r="B10" s="5">
         <v>129353</v>
       </c>
       <c r="C10" s="6">
         <v>82278</v>
       </c>
       <c r="D10" s="7">
         <v>39500</v>
       </c>
       <c r="E10" s="7">
         <v>7575</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11">
       <c r="A11" s="4">
         <v>2011</v>
       </c>
       <c r="B11" s="5">
         <v>115034</v>
       </c>
       <c r="C11" s="6">
         <v>67289</v>
       </c>
       <c r="D11" s="7">
         <v>40294</v>
       </c>
       <c r="E11" s="7">
         <v>7451</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11">
       <c r="A12" s="4">
         <v>2012</v>
       </c>
       <c r="B12" s="5">
         <v>110144</v>
       </c>
       <c r="C12" s="9">
         <v>58944</v>
       </c>
       <c r="D12" s="7">
         <v>44749</v>
       </c>
       <c r="E12" s="7">
         <v>6451</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11">
       <c r="A13" s="4">
         <v>2013</v>
       </c>
       <c r="B13" s="5">
         <v>116101</v>
       </c>
       <c r="C13" s="9">
         <v>59623</v>
       </c>
       <c r="D13" s="7">
         <v>49875</v>
       </c>
       <c r="E13" s="7">
         <v>6603</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11">
       <c r="A14" s="4">
         <v>2014</v>
       </c>
       <c r="B14" s="5">
         <v>123527</v>
       </c>
       <c r="C14" s="9">
         <v>60430</v>
       </c>
       <c r="D14" s="7">
         <v>56052</v>
       </c>
       <c r="E14" s="7">
         <v>7045</v>
       </c>
       <c r="K14" s="8"/>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11">
       <c r="A15" s="4">
         <v>2015</v>
       </c>
       <c r="B15" s="5">
         <v>132033</v>
       </c>
       <c r="C15" s="9">
         <v>63277</v>
       </c>
       <c r="D15" s="7">
         <v>62154</v>
       </c>
       <c r="E15" s="7">
         <v>6602</v>
       </c>
       <c r="K15" s="8"/>
     </row>
-    <row r="16" spans="1:11" ht="12.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="30" t="s">
+    <row r="16" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A16" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B16" s="30"/>
-[...2 lines deleted...]
-      <c r="E16" s="30"/>
+      <c r="B16" s="24"/>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+      <c r="E16" s="24"/>
       <c r="F16" s="8"/>
       <c r="K16" s="8"/>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11">
       <c r="A17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="5">
         <v>131253</v>
       </c>
       <c r="C17" s="5">
         <v>64536</v>
       </c>
       <c r="D17" s="5">
         <v>60431</v>
       </c>
       <c r="E17" s="5">
         <v>6286</v>
       </c>
       <c r="K17" s="8"/>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="5">
         <v>79137</v>
       </c>
       <c r="C18" s="5">
         <v>42348</v>
       </c>
       <c r="D18" s="5">
         <v>36610</v>
       </c>
       <c r="E18" s="5">
         <v>179</v>
       </c>
       <c r="F18" s="8"/>
       <c r="K18" s="8"/>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="5">
         <v>7750</v>
       </c>
       <c r="C19" s="5">
         <v>2071</v>
       </c>
       <c r="D19" s="5">
         <v>5002</v>
       </c>
       <c r="E19" s="5">
         <v>677</v>
       </c>
       <c r="F19" s="8"/>
       <c r="K19" s="8"/>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="5">
         <v>25726</v>
       </c>
       <c r="C20" s="5">
         <v>13531</v>
       </c>
       <c r="D20" s="5">
         <v>11871</v>
       </c>
       <c r="E20" s="5">
         <v>324</v>
       </c>
       <c r="F20" s="8"/>
       <c r="K20" s="8"/>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11">
       <c r="A21" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="8"/>
       <c r="K21" s="8"/>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11">
       <c r="A22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="5">
         <v>1122</v>
       </c>
       <c r="C22" s="5">
         <v>407</v>
       </c>
       <c r="D22" s="5">
         <v>434</v>
       </c>
       <c r="E22" s="5">
         <v>281</v>
       </c>
       <c r="F22" s="8"/>
       <c r="K22" s="8"/>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11">
       <c r="A23" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
         <v>2449</v>
       </c>
       <c r="C23" s="5">
         <v>810</v>
       </c>
       <c r="D23" s="5">
         <v>1001</v>
       </c>
       <c r="E23" s="5">
         <v>638</v>
       </c>
       <c r="F23" s="8"/>
       <c r="K23" s="8"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11">
       <c r="A24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="5">
         <v>1828</v>
       </c>
       <c r="C24" s="5">
         <v>735</v>
       </c>
       <c r="D24" s="5">
         <v>634</v>
       </c>
       <c r="E24" s="5">
         <v>459</v>
       </c>
       <c r="F24" s="8"/>
       <c r="K24" s="8"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11">
       <c r="A25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="5">
         <v>2475</v>
       </c>
       <c r="C25" s="5">
         <v>1105</v>
       </c>
       <c r="D25" s="5">
         <v>898</v>
       </c>
       <c r="E25" s="5">
         <v>472</v>
       </c>
       <c r="F25" s="8"/>
       <c r="K25" s="8"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11">
       <c r="A26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="5">
         <v>2534</v>
       </c>
       <c r="C26" s="5">
         <v>807</v>
       </c>
       <c r="D26" s="5">
         <v>1064</v>
       </c>
       <c r="E26" s="5">
         <v>663</v>
       </c>
       <c r="F26" s="8"/>
       <c r="K26" s="8"/>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11">
       <c r="A27" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="5">
         <v>1005</v>
       </c>
       <c r="C27" s="5">
         <v>294</v>
       </c>
       <c r="D27" s="5">
         <v>493</v>
       </c>
       <c r="E27" s="5">
         <v>218</v>
       </c>
       <c r="F27" s="8"/>
       <c r="K27" s="8"/>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11">
       <c r="A28" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B28" s="5">
         <v>912</v>
       </c>
       <c r="C28" s="5">
         <v>374</v>
       </c>
       <c r="D28" s="5">
         <v>326</v>
       </c>
       <c r="E28" s="5">
         <v>212</v>
       </c>
       <c r="F28" s="8"/>
       <c r="K28" s="8"/>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="5">
         <v>2817</v>
       </c>
       <c r="C29" s="5">
         <v>800</v>
       </c>
       <c r="D29" s="5">
         <v>710</v>
       </c>
       <c r="E29" s="5">
         <v>1307</v>
       </c>
       <c r="F29" s="8"/>
       <c r="K29" s="8"/>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="5">
         <v>1389</v>
       </c>
       <c r="C30" s="5">
         <v>298</v>
       </c>
       <c r="D30" s="5">
         <v>580</v>
       </c>
       <c r="E30" s="5">
         <v>511</v>
       </c>
       <c r="F30" s="8"/>
       <c r="K30" s="8"/>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11">
       <c r="A31" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="5">
         <v>2109</v>
       </c>
       <c r="C31" s="5">
         <v>956</v>
       </c>
       <c r="D31" s="5">
         <v>808</v>
       </c>
       <c r="E31" s="5">
         <v>345</v>
       </c>
       <c r="F31" s="8"/>
       <c r="K31" s="8"/>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="30" t="s">
+    <row r="32" spans="1:11">
+      <c r="A32" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="30"/>
-[...2 lines deleted...]
-      <c r="E32" s="30"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
       <c r="F32" s="8"/>
       <c r="K32" s="8"/>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12">
       <c r="A33" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>131300</v>
       </c>
       <c r="C33" s="5">
         <v>65912</v>
       </c>
       <c r="D33" s="5">
         <v>57880</v>
       </c>
       <c r="E33" s="5">
         <v>7508</v>
       </c>
       <c r="G33" s="8"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="8"/>
       <c r="L33" s="11"/>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12">
       <c r="A34" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>79518</v>
       </c>
       <c r="C34" s="5">
         <v>43899</v>
       </c>
       <c r="D34" s="5">
         <v>35431</v>
       </c>
       <c r="E34" s="5">
         <v>188</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="8"/>
       <c r="L34" s="11"/>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12">
       <c r="A35" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="5">
         <v>7805</v>
       </c>
       <c r="C35" s="5">
         <v>2234</v>
       </c>
       <c r="D35" s="5">
         <v>4815</v>
       </c>
       <c r="E35" s="5">
         <v>756</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="8"/>
       <c r="L35" s="11"/>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12">
       <c r="A36" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="5">
         <v>24202</v>
       </c>
       <c r="C36" s="5">
         <v>12704</v>
       </c>
       <c r="D36" s="5">
         <v>11030</v>
       </c>
       <c r="E36" s="5">
         <v>468</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="8"/>
       <c r="L36" s="11"/>
     </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12">
       <c r="A37" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="8"/>
       <c r="L37" s="11"/>
     </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12">
       <c r="A38" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="5">
         <v>1089</v>
       </c>
       <c r="C38" s="5">
         <v>358</v>
       </c>
       <c r="D38" s="5">
         <v>351</v>
       </c>
       <c r="E38" s="5">
         <v>380</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="8"/>
       <c r="L38" s="11"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12">
       <c r="A39" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="5">
         <v>2472</v>
       </c>
       <c r="C39" s="5">
         <v>905</v>
       </c>
       <c r="D39" s="5">
         <v>891</v>
       </c>
       <c r="E39" s="5">
         <v>676</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="8"/>
       <c r="L39" s="11"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12">
       <c r="A40" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="5">
         <v>2022</v>
       </c>
       <c r="C40" s="5">
         <v>908</v>
       </c>
       <c r="D40" s="5">
         <v>615</v>
       </c>
       <c r="E40" s="5">
         <v>499</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="8"/>
       <c r="L40" s="11"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12">
       <c r="A41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="5">
         <v>2595</v>
       </c>
       <c r="C41" s="5">
         <v>980</v>
       </c>
       <c r="D41" s="5">
         <v>906</v>
       </c>
       <c r="E41" s="5">
         <v>709</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="8"/>
       <c r="L41" s="11"/>
     </row>
-    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12">
       <c r="A42" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="5">
         <v>2399</v>
       </c>
       <c r="C42" s="5">
         <v>811</v>
       </c>
       <c r="D42" s="5">
         <v>812</v>
       </c>
       <c r="E42" s="5">
         <v>776</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="8"/>
       <c r="L42" s="11"/>
     </row>
-    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12">
       <c r="A43" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="5">
         <v>1138</v>
       </c>
       <c r="C43" s="5">
         <v>289</v>
       </c>
       <c r="D43" s="5">
         <v>534</v>
       </c>
       <c r="E43" s="5">
         <v>315</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="8"/>
       <c r="L43" s="11"/>
     </row>
-    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12">
       <c r="A44" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="5">
         <v>1002</v>
       </c>
       <c r="C44" s="5">
         <v>390</v>
       </c>
       <c r="D44" s="5">
         <v>322</v>
       </c>
       <c r="E44" s="5">
         <v>290</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="11"/>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="8"/>
       <c r="L44" s="11"/>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:12">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="5">
         <v>3216</v>
       </c>
       <c r="C45" s="5">
         <v>928</v>
       </c>
       <c r="D45" s="5">
         <v>759</v>
       </c>
       <c r="E45" s="5">
         <v>1529</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="8"/>
       <c r="L45" s="11"/>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:12">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>1456</v>
       </c>
       <c r="C46" s="5">
         <v>279</v>
       </c>
       <c r="D46" s="5">
         <v>575</v>
       </c>
       <c r="E46" s="5">
         <v>602</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="8"/>
       <c r="L46" s="11"/>
     </row>
-    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:12">
       <c r="A47" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="5">
         <v>2387</v>
       </c>
       <c r="C47" s="5">
         <v>1228</v>
       </c>
       <c r="D47" s="5">
         <v>839</v>
       </c>
       <c r="E47" s="5">
         <v>320</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="8"/>
       <c r="L47" s="11"/>
     </row>
-    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A48" s="30" t="s">
+    <row r="48" spans="1:12">
+      <c r="A48" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B48" s="30"/>
-[...2 lines deleted...]
-      <c r="E48" s="30"/>
+      <c r="B48" s="24"/>
+      <c r="C48" s="24"/>
+      <c r="D48" s="24"/>
+      <c r="E48" s="24"/>
       <c r="F48" s="8"/>
       <c r="K48" s="8"/>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11">
       <c r="A49" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B49" s="5">
         <v>133615</v>
       </c>
       <c r="C49" s="5">
         <v>65790</v>
       </c>
       <c r="D49" s="5">
         <v>60915</v>
       </c>
       <c r="E49" s="5">
         <v>6910</v>
       </c>
       <c r="K49" s="8"/>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11">
       <c r="A50" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B50" s="5">
         <v>82395</v>
       </c>
       <c r="C50" s="5">
         <v>45668</v>
       </c>
       <c r="D50" s="5">
         <v>36575</v>
       </c>
       <c r="E50" s="5">
         <v>152</v>
       </c>
       <c r="F50" s="8"/>
       <c r="K50" s="8"/>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11">
       <c r="A51" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B51" s="5">
         <v>7825</v>
       </c>
       <c r="C51" s="5">
         <v>2111</v>
       </c>
       <c r="D51" s="5">
         <v>5072</v>
       </c>
       <c r="E51" s="5">
         <v>642</v>
       </c>
       <c r="F51" s="8"/>
       <c r="K51" s="8"/>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11">
       <c r="A52" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B52" s="5">
         <v>24560</v>
       </c>
       <c r="C52" s="5">
         <v>12840</v>
       </c>
       <c r="D52" s="5">
         <v>11190</v>
       </c>
       <c r="E52" s="5">
         <v>530</v>
       </c>
       <c r="F52" s="8"/>
       <c r="K52" s="8"/>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11">
       <c r="A53" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="D53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="8"/>
       <c r="K53" s="8"/>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11">
       <c r="A54" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B54" s="5">
         <v>1211</v>
       </c>
       <c r="C54" s="5">
         <v>299</v>
       </c>
       <c r="D54" s="5">
         <v>505</v>
       </c>
       <c r="E54" s="5">
         <v>407</v>
       </c>
       <c r="F54" s="8"/>
       <c r="K54" s="8"/>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11">
       <c r="A55" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="5">
         <v>2419</v>
       </c>
       <c r="C55" s="5">
         <v>561</v>
       </c>
       <c r="D55" s="5">
         <v>1164</v>
       </c>
       <c r="E55" s="5">
         <v>694</v>
       </c>
       <c r="F55" s="8"/>
       <c r="K55" s="8"/>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11">
       <c r="A56" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="5">
         <v>1829</v>
       </c>
       <c r="C56" s="5">
         <v>665</v>
       </c>
       <c r="D56" s="5">
         <v>796</v>
       </c>
       <c r="E56" s="5">
         <v>368</v>
       </c>
       <c r="F56" s="8"/>
       <c r="K56" s="8"/>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11">
       <c r="A57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="5">
         <v>2391</v>
       </c>
       <c r="C57" s="5">
         <v>693</v>
       </c>
       <c r="D57" s="5">
         <v>1024</v>
       </c>
       <c r="E57" s="5">
         <v>674</v>
       </c>
       <c r="F57" s="8"/>
       <c r="K57" s="8"/>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11">
       <c r="A58" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="5">
         <v>2084</v>
       </c>
       <c r="C58" s="5">
         <v>525</v>
       </c>
       <c r="D58" s="5">
         <v>995</v>
       </c>
       <c r="E58" s="5">
         <v>564</v>
       </c>
       <c r="F58" s="8"/>
       <c r="K58" s="8"/>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11">
       <c r="A59" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="5">
         <v>930</v>
       </c>
       <c r="C59" s="5">
         <v>78</v>
       </c>
       <c r="D59" s="5">
         <v>566</v>
       </c>
       <c r="E59" s="5">
         <v>286</v>
       </c>
       <c r="F59" s="8"/>
       <c r="K59" s="8"/>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11">
       <c r="A60" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B60" s="5">
         <v>843</v>
       </c>
       <c r="C60" s="5">
         <v>139</v>
       </c>
       <c r="D60" s="5">
         <v>449</v>
       </c>
       <c r="E60" s="5">
         <v>255</v>
       </c>
       <c r="F60" s="8"/>
       <c r="K60" s="8"/>
     </row>
-    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11">
       <c r="A61" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="5">
         <v>3262</v>
       </c>
       <c r="C61" s="5">
         <v>1043</v>
       </c>
       <c r="D61" s="5">
         <v>813</v>
       </c>
       <c r="E61" s="5">
         <v>1406</v>
       </c>
       <c r="F61" s="8"/>
       <c r="K61" s="8"/>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11">
       <c r="A62" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B62" s="5">
         <v>1808</v>
       </c>
       <c r="C62" s="5">
         <v>459</v>
       </c>
       <c r="D62" s="5">
         <v>687</v>
       </c>
       <c r="E62" s="5">
         <v>662</v>
       </c>
       <c r="F62" s="8"/>
       <c r="K62" s="8"/>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11">
       <c r="A63" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B63" s="5">
         <v>2057</v>
       </c>
       <c r="C63" s="5">
         <v>708</v>
       </c>
       <c r="D63" s="5">
         <v>1079</v>
       </c>
       <c r="E63" s="5">
         <v>270</v>
       </c>
       <c r="F63" s="8"/>
       <c r="K63" s="8"/>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A64" s="30" t="s">
+    <row r="64" spans="1:11">
+      <c r="A64" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B64" s="30"/>
-[...2 lines deleted...]
-      <c r="E64" s="30"/>
+      <c r="B64" s="24"/>
+      <c r="C64" s="24"/>
+      <c r="D64" s="24"/>
+      <c r="E64" s="24"/>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6">
       <c r="A65" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B65" s="5">
         <v>138365</v>
       </c>
       <c r="C65" s="5">
         <v>70597</v>
       </c>
       <c r="D65" s="5">
         <v>60493</v>
       </c>
       <c r="E65" s="5">
         <v>7275</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6">
       <c r="A66" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B66" s="5">
         <v>86500</v>
       </c>
       <c r="C66" s="5">
         <v>49587</v>
       </c>
       <c r="D66" s="5">
         <v>36759</v>
       </c>
       <c r="E66" s="5">
         <v>154</v>
       </c>
       <c r="F66" s="8"/>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6">
       <c r="A67" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="5">
         <v>6787</v>
       </c>
       <c r="C67" s="5">
         <v>2125</v>
       </c>
       <c r="D67" s="5">
         <v>4012</v>
       </c>
       <c r="E67" s="5">
         <v>650</v>
       </c>
       <c r="F67" s="8"/>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6">
       <c r="A68" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="5">
         <v>24742</v>
       </c>
       <c r="C68" s="5">
         <v>12861</v>
       </c>
       <c r="D68" s="5">
         <v>11303</v>
       </c>
       <c r="E68" s="5">
         <v>578</v>
       </c>
       <c r="F68" s="8"/>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6">
       <c r="A69" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="8"/>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6">
       <c r="A70" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="5">
         <v>1324</v>
       </c>
       <c r="C70" s="5">
         <v>378</v>
       </c>
       <c r="D70" s="5">
         <v>523</v>
       </c>
       <c r="E70" s="5">
         <v>423</v>
       </c>
       <c r="F70" s="8"/>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6">
       <c r="A71" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="5">
         <v>2452</v>
       </c>
       <c r="C71" s="5">
         <v>486</v>
       </c>
       <c r="D71" s="5">
         <v>1255</v>
       </c>
       <c r="E71" s="5">
         <v>711</v>
       </c>
       <c r="F71" s="8"/>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6">
       <c r="A72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B72" s="5">
         <v>1729</v>
       </c>
       <c r="C72" s="5">
         <v>637</v>
       </c>
       <c r="D72" s="5">
         <v>727</v>
       </c>
       <c r="E72" s="5">
         <v>365</v>
       </c>
       <c r="F72" s="8"/>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6">
       <c r="A73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B73" s="5">
         <v>2311</v>
       </c>
       <c r="C73" s="5">
         <v>598</v>
       </c>
       <c r="D73" s="5">
         <v>1008</v>
       </c>
       <c r="E73" s="5">
         <v>705</v>
       </c>
       <c r="F73" s="8"/>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6">
       <c r="A74" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B74" s="5">
         <v>2351</v>
       </c>
       <c r="C74" s="5">
         <v>715</v>
       </c>
       <c r="D74" s="5">
         <v>1016</v>
       </c>
       <c r="E74" s="5">
         <v>620</v>
       </c>
       <c r="F74" s="8"/>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6">
       <c r="A75" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B75" s="5">
         <v>1166</v>
       </c>
       <c r="C75" s="5">
         <v>90</v>
       </c>
       <c r="D75" s="5">
         <v>714</v>
       </c>
       <c r="E75" s="5">
         <v>362</v>
       </c>
       <c r="F75" s="8"/>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:6">
       <c r="A76" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B76" s="5">
         <v>939</v>
       </c>
       <c r="C76" s="5">
         <v>117</v>
       </c>
       <c r="D76" s="5">
         <v>497</v>
       </c>
       <c r="E76" s="5">
         <v>325</v>
       </c>
       <c r="F76" s="8"/>
     </row>
-    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:6">
       <c r="A77" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B77" s="5">
         <v>3600</v>
       </c>
       <c r="C77" s="5">
         <v>1249</v>
       </c>
       <c r="D77" s="5">
         <v>914</v>
       </c>
       <c r="E77" s="5">
         <v>1437</v>
       </c>
       <c r="F77" s="8"/>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6">
       <c r="A78" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B78" s="5">
         <v>1890</v>
       </c>
       <c r="C78" s="5">
         <v>554</v>
       </c>
       <c r="D78" s="5">
         <v>653</v>
       </c>
       <c r="E78" s="5">
         <v>683</v>
       </c>
       <c r="F78" s="8"/>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6">
       <c r="A79" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B79" s="5">
         <v>2574</v>
       </c>
       <c r="C79" s="5">
         <v>1200</v>
       </c>
       <c r="D79" s="5">
         <v>1112</v>
       </c>
       <c r="E79" s="5">
         <v>262</v>
       </c>
       <c r="F79" s="8"/>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A80" s="30" t="s">
+    <row r="80" spans="1:6">
+      <c r="A80" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B80" s="30"/>
-[...2 lines deleted...]
-      <c r="E80" s="30"/>
+      <c r="B80" s="24"/>
+      <c r="C80" s="24"/>
+      <c r="D80" s="24"/>
+      <c r="E80" s="24"/>
       <c r="F80" s="8"/>
     </row>
-    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:6">
       <c r="A81" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="5">
         <v>134124</v>
       </c>
       <c r="C81" s="5">
         <f>D81+E81</f>
         <v>57859</v>
       </c>
       <c r="D81" s="5">
         <v>50152</v>
       </c>
       <c r="E81" s="5">
         <v>7707</v>
       </c>
       <c r="F81" s="8"/>
     </row>
-    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:6">
       <c r="A82" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="5">
         <v>84098</v>
       </c>
       <c r="C82" s="5">
         <v>48216</v>
       </c>
       <c r="D82" s="5">
         <v>37919</v>
       </c>
       <c r="E82" s="5">
         <v>168</v>
       </c>
       <c r="F82" s="8"/>
     </row>
-    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:6">
       <c r="A83" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="5">
         <v>6726</v>
       </c>
       <c r="C83" s="5">
         <v>2211</v>
       </c>
       <c r="D83" s="5">
         <v>1612</v>
       </c>
       <c r="E83" s="5">
         <v>677</v>
       </c>
       <c r="F83" s="8"/>
     </row>
-    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:6">
       <c r="A84" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5">
         <v>22863</v>
       </c>
       <c r="C84" s="5">
         <v>11455</v>
       </c>
       <c r="D84" s="5">
         <v>7412</v>
       </c>
       <c r="E84" s="5">
         <v>606</v>
       </c>
       <c r="F84" s="8"/>
     </row>
-    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:6">
       <c r="A85" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="5"/>
       <c r="D85" s="5"/>
       <c r="E85" s="5"/>
       <c r="F85" s="8"/>
     </row>
-    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6">
       <c r="A86" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="5">
         <v>1391</v>
       </c>
       <c r="C86" s="5">
         <v>422</v>
       </c>
       <c r="D86" s="5">
         <v>195</v>
       </c>
       <c r="E86" s="5">
         <v>451</v>
       </c>
       <c r="F86" s="8"/>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:6">
       <c r="A87" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B87" s="5">
         <v>2479</v>
       </c>
       <c r="C87" s="5">
         <v>491</v>
       </c>
       <c r="D87" s="5">
         <v>491</v>
       </c>
       <c r="E87" s="5">
         <v>788</v>
       </c>
       <c r="F87" s="8"/>
     </row>
-    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:6">
       <c r="A88" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B88" s="5">
         <v>1360</v>
       </c>
       <c r="C88" s="5">
         <v>231</v>
       </c>
       <c r="D88" s="5">
         <v>231</v>
       </c>
       <c r="E88" s="5">
         <v>399</v>
       </c>
       <c r="F88" s="8"/>
     </row>
-    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:6">
       <c r="A89" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="5">
         <v>2436</v>
       </c>
       <c r="C89" s="5">
         <v>663</v>
       </c>
       <c r="D89" s="5">
         <v>261</v>
       </c>
       <c r="E89" s="5">
         <v>824</v>
       </c>
       <c r="F89" s="8"/>
     </row>
-    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:6">
       <c r="A90" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="5">
         <v>2886</v>
       </c>
       <c r="C90" s="5">
         <v>979</v>
       </c>
       <c r="D90" s="5">
         <v>692</v>
       </c>
       <c r="E90" s="5">
         <v>887</v>
       </c>
       <c r="F90" s="8"/>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:6">
       <c r="A91" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B91" s="5">
         <v>1092</v>
       </c>
       <c r="C91" s="5">
         <v>66</v>
       </c>
       <c r="D91" s="5">
         <v>66</v>
       </c>
       <c r="E91" s="5">
         <v>363</v>
       </c>
       <c r="F91" s="8"/>
     </row>
-    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:6">
       <c r="A92" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B92" s="5">
         <v>984</v>
       </c>
       <c r="C92" s="5">
         <v>127</v>
       </c>
       <c r="D92" s="5">
         <v>127</v>
       </c>
       <c r="E92" s="5">
         <v>292</v>
       </c>
       <c r="F92" s="8"/>
     </row>
-    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:6">
       <c r="A93" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="5">
         <v>3480</v>
       </c>
       <c r="C93" s="5">
         <v>1146</v>
       </c>
       <c r="D93" s="5">
         <v>544</v>
       </c>
       <c r="E93" s="5">
         <v>1353</v>
       </c>
       <c r="F93" s="8"/>
     </row>
-    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:6">
       <c r="A94" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="5">
         <v>1815</v>
       </c>
       <c r="C94" s="5">
         <v>585</v>
       </c>
       <c r="D94" s="5">
         <v>185</v>
       </c>
       <c r="E94" s="5">
         <v>591</v>
       </c>
       <c r="F94" s="8"/>
     </row>
-    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:6">
       <c r="A95" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B95" s="5">
         <v>2514</v>
       </c>
       <c r="C95" s="5">
         <v>1091</v>
       </c>
       <c r="D95" s="5">
         <v>417</v>
       </c>
       <c r="E95" s="5">
         <v>308</v>
       </c>
       <c r="F95" s="8"/>
     </row>
-    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A96" s="30" t="s">
+    <row r="96" spans="1:6">
+      <c r="A96" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="B96" s="30"/>
-[...2 lines deleted...]
-      <c r="E96" s="30"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="24"/>
+      <c r="D96" s="24"/>
+      <c r="E96" s="24"/>
       <c r="F96" s="8"/>
     </row>
-    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:6">
       <c r="A97" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="5">
         <v>135742</v>
       </c>
       <c r="C97" s="5">
         <v>69284</v>
       </c>
       <c r="D97" s="5">
         <v>58204</v>
       </c>
       <c r="E97" s="5">
         <v>8254</v>
       </c>
       <c r="F97" s="8"/>
     </row>
-    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:6">
       <c r="A98" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B98" s="5">
         <v>85084</v>
       </c>
       <c r="C98" s="5">
         <v>49079</v>
       </c>
       <c r="D98" s="5">
         <v>35823</v>
       </c>
       <c r="E98" s="5">
         <v>182</v>
       </c>
       <c r="F98" s="8"/>
     </row>
-    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6">
       <c r="A99" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B99" s="5">
         <v>6773</v>
       </c>
       <c r="C99" s="5">
         <v>2191</v>
       </c>
       <c r="D99" s="5">
         <v>3884</v>
       </c>
       <c r="E99" s="5">
         <v>698</v>
       </c>
       <c r="F99" s="8"/>
     </row>
-    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:6">
       <c r="A100" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B100" s="5">
         <v>23536</v>
       </c>
       <c r="C100" s="5">
         <v>12413</v>
       </c>
       <c r="D100" s="5">
         <v>10488</v>
       </c>
       <c r="E100" s="5">
         <v>635</v>
       </c>
       <c r="F100" s="8"/>
     </row>
-    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:6">
       <c r="A101" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B101" s="5"/>
       <c r="C101" s="5"/>
       <c r="D101" s="5"/>
       <c r="E101" s="5"/>
       <c r="F101" s="8"/>
     </row>
-    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:6">
       <c r="A102" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B102" s="5">
         <v>1389</v>
       </c>
       <c r="C102" s="5">
         <v>427</v>
       </c>
       <c r="D102" s="5">
         <v>478</v>
       </c>
       <c r="E102" s="5">
         <v>484</v>
       </c>
       <c r="F102" s="8"/>
     </row>
-    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:6">
       <c r="A103" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B103" s="5">
         <v>2368</v>
       </c>
       <c r="C103" s="5">
         <v>304</v>
       </c>
       <c r="D103" s="5">
         <v>1169</v>
       </c>
       <c r="E103" s="5">
         <v>895</v>
       </c>
       <c r="F103" s="8"/>
     </row>
-    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:6">
       <c r="A104" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B104" s="5">
         <v>1700</v>
       </c>
       <c r="C104" s="5">
         <v>496</v>
       </c>
       <c r="D104" s="5">
         <v>745</v>
       </c>
       <c r="E104" s="5">
         <v>459</v>
       </c>
       <c r="F104" s="8"/>
     </row>
-    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:6">
       <c r="A105" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B105" s="5">
         <v>2390</v>
       </c>
       <c r="C105" s="5">
         <v>599</v>
       </c>
       <c r="D105" s="5">
         <v>943</v>
       </c>
       <c r="E105" s="5">
         <v>848</v>
       </c>
       <c r="F105" s="8"/>
     </row>
-    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:6">
       <c r="A106" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B106" s="5">
         <v>2700</v>
       </c>
       <c r="C106" s="5">
         <v>890</v>
       </c>
       <c r="D106" s="5">
         <v>969</v>
       </c>
       <c r="E106" s="5">
         <v>841</v>
       </c>
       <c r="F106" s="8"/>
     </row>
-    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:6">
       <c r="A107" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B107" s="5">
         <v>1156</v>
       </c>
       <c r="C107" s="5">
         <v>82</v>
       </c>
       <c r="D107" s="5">
         <v>588</v>
       </c>
       <c r="E107" s="5">
         <v>486</v>
       </c>
       <c r="F107" s="8"/>
     </row>
-    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:6">
       <c r="A108" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B108" s="5">
         <v>1010</v>
       </c>
       <c r="C108" s="5">
         <v>139</v>
       </c>
       <c r="D108" s="5">
         <v>493</v>
       </c>
       <c r="E108" s="5">
         <v>378</v>
       </c>
       <c r="F108" s="8"/>
     </row>
-    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:6">
       <c r="A109" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B109" s="5">
         <v>3400</v>
       </c>
       <c r="C109" s="5">
         <v>1108</v>
       </c>
       <c r="D109" s="5">
         <v>967</v>
       </c>
       <c r="E109" s="5">
         <v>1325</v>
       </c>
       <c r="F109" s="8"/>
     </row>
-    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:6">
       <c r="A110" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B110" s="5">
         <v>1796</v>
       </c>
       <c r="C110" s="5">
         <v>505</v>
       </c>
       <c r="D110" s="5">
         <v>649</v>
       </c>
       <c r="E110" s="5">
         <v>642</v>
       </c>
       <c r="F110" s="8"/>
     </row>
-    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:6">
       <c r="A111" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B111" s="5">
         <v>2440</v>
       </c>
       <c r="C111" s="5">
         <v>1051</v>
       </c>
       <c r="D111" s="5">
         <v>1008</v>
       </c>
       <c r="E111" s="5">
         <v>381</v>
       </c>
       <c r="F111" s="8"/>
     </row>
-    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A112" s="30" t="s">
+    <row r="112" spans="1:6">
+      <c r="A112" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B112" s="30"/>
-[...2 lines deleted...]
-      <c r="E112" s="30"/>
+      <c r="B112" s="24"/>
+      <c r="C112" s="24"/>
+      <c r="D112" s="24"/>
+      <c r="E112" s="24"/>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B113" s="5">
         <v>138116</v>
       </c>
       <c r="C113" s="7">
         <v>68742</v>
       </c>
       <c r="D113" s="7">
         <v>60036</v>
       </c>
       <c r="E113" s="7">
         <v>9338</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="5">
         <v>85549</v>
       </c>
       <c r="C114" s="5">
         <v>48398</v>
       </c>
       <c r="D114" s="5">
         <v>36759</v>
       </c>
       <c r="E114" s="5">
         <v>392</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="5">
         <v>7007</v>
       </c>
       <c r="C115" s="5">
         <v>2018</v>
       </c>
       <c r="D115" s="5">
         <v>4184</v>
       </c>
       <c r="E115" s="5">
         <v>805</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="5">
         <v>23530</v>
       </c>
       <c r="C116" s="5">
         <v>11849</v>
       </c>
       <c r="D116" s="5">
         <v>10898</v>
       </c>
       <c r="E116" s="5">
         <v>783</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="5"/>
       <c r="D117" s="5"/>
       <c r="E117" s="5"/>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="5">
         <v>1752</v>
       </c>
       <c r="C118" s="5">
         <v>649</v>
       </c>
       <c r="D118" s="5">
         <v>539</v>
       </c>
       <c r="E118" s="5">
         <v>564</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B119" s="5">
         <v>2785</v>
       </c>
       <c r="C119" s="5">
         <v>478</v>
       </c>
       <c r="D119" s="5">
         <v>1319</v>
       </c>
       <c r="E119" s="5">
         <v>988</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B120" s="5">
         <v>1829</v>
       </c>
       <c r="C120" s="5">
         <v>560</v>
       </c>
       <c r="D120" s="5">
         <v>760</v>
       </c>
       <c r="E120" s="5">
         <v>509</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B121" s="5">
         <v>2525</v>
       </c>
       <c r="C121" s="5">
         <v>680</v>
       </c>
       <c r="D121" s="5">
         <v>916</v>
       </c>
       <c r="E121" s="5">
         <v>929</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B122" s="5">
         <v>2690</v>
       </c>
       <c r="C122" s="5">
         <v>878</v>
       </c>
       <c r="D122" s="5">
         <v>959</v>
       </c>
       <c r="E122" s="5">
         <v>853</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B123" s="5">
         <v>1268</v>
       </c>
       <c r="C123" s="5">
         <v>88</v>
       </c>
       <c r="D123" s="5">
         <v>604</v>
       </c>
       <c r="E123" s="5">
         <v>576</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B124" s="5">
         <v>1031</v>
       </c>
       <c r="C124" s="5">
         <v>153</v>
       </c>
       <c r="D124" s="5">
         <v>469</v>
       </c>
       <c r="E124" s="5">
         <v>409</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B125" s="5">
         <v>3781</v>
       </c>
       <c r="C125" s="5">
         <v>1445</v>
       </c>
       <c r="D125" s="5">
         <v>955</v>
       </c>
       <c r="E125" s="5">
         <v>1381</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B126" s="5">
         <v>1890</v>
       </c>
       <c r="C126" s="5">
         <v>583</v>
       </c>
       <c r="D126" s="5">
         <v>637</v>
       </c>
       <c r="E126" s="5">
         <v>670</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B127" s="5">
         <v>2479</v>
       </c>
       <c r="C127" s="5">
         <v>963</v>
       </c>
       <c r="D127" s="5">
         <v>1037</v>
       </c>
       <c r="E127" s="5">
         <v>479</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A128" s="31" t="s">
+    <row r="128" spans="1:5">
+      <c r="A128" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B128" s="31"/>
-[...2 lines deleted...]
-      <c r="E128" s="31"/>
+      <c r="B128" s="25"/>
+      <c r="C128" s="25"/>
+      <c r="D128" s="25"/>
+      <c r="E128" s="25"/>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7">
       <c r="A129" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B129" s="13">
         <v>139765</v>
       </c>
       <c r="C129" s="13">
         <v>70258</v>
       </c>
       <c r="D129" s="13">
         <v>59751</v>
       </c>
       <c r="E129" s="13">
         <v>9756</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7">
       <c r="A130" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B130" s="13">
         <v>84925</v>
       </c>
       <c r="C130" s="13">
         <v>47939</v>
       </c>
       <c r="D130" s="13">
         <v>36477</v>
       </c>
       <c r="E130" s="13">
         <v>509</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7">
       <c r="A131" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B131" s="13">
         <v>7068</v>
       </c>
       <c r="C131" s="13">
         <v>2012</v>
       </c>
       <c r="D131" s="13">
         <v>4197</v>
       </c>
       <c r="E131" s="13">
         <v>859</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7">
       <c r="A132" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B132" s="13">
         <v>25635</v>
       </c>
       <c r="C132" s="13">
         <v>13765</v>
       </c>
       <c r="D132" s="13">
         <v>11018</v>
       </c>
       <c r="E132" s="13">
         <v>852</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7">
       <c r="A133" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B133" s="13"/>
       <c r="C133" s="13"/>
       <c r="D133" s="13"/>
       <c r="E133" s="13"/>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7">
       <c r="A134" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B134" s="13">
         <v>1815</v>
       </c>
       <c r="C134" s="13">
         <v>703</v>
       </c>
       <c r="D134" s="13">
         <v>516</v>
       </c>
       <c r="E134" s="13">
         <v>596</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7">
       <c r="A135" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B135" s="13">
         <v>2762</v>
       </c>
       <c r="C135" s="13">
         <v>376</v>
       </c>
       <c r="D135" s="13">
         <v>1356</v>
       </c>
       <c r="E135" s="13">
         <v>1030</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7">
       <c r="A136" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B136" s="13">
         <v>1839</v>
       </c>
       <c r="C136" s="13">
         <v>631</v>
       </c>
       <c r="D136" s="13">
         <v>703</v>
       </c>
       <c r="E136" s="13">
         <v>505</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7">
       <c r="A137" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B137" s="13">
         <v>2460</v>
       </c>
       <c r="C137" s="13">
         <v>726</v>
       </c>
       <c r="D137" s="13">
         <v>859</v>
       </c>
       <c r="E137" s="13">
         <v>875</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7">
       <c r="A138" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B138" s="13">
         <v>2759</v>
       </c>
       <c r="C138" s="13">
         <v>897</v>
       </c>
       <c r="D138" s="13">
         <v>921</v>
       </c>
       <c r="E138" s="13">
         <v>941</v>
       </c>
     </row>
-    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:7">
       <c r="A139" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B139" s="13">
         <v>1317</v>
       </c>
       <c r="C139" s="13">
         <v>141</v>
       </c>
       <c r="D139" s="13">
         <v>539</v>
       </c>
       <c r="E139" s="13">
         <v>637</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7">
       <c r="A140" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B140" s="13">
         <v>998</v>
       </c>
       <c r="C140" s="13">
         <v>129</v>
       </c>
       <c r="D140" s="13">
         <v>428</v>
       </c>
       <c r="E140" s="13">
         <v>441</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7">
       <c r="A141" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B141" s="13">
         <v>3738</v>
       </c>
       <c r="C141" s="13">
         <v>1382</v>
       </c>
       <c r="D141" s="13">
         <v>1084</v>
       </c>
       <c r="E141" s="13">
         <v>1272</v>
       </c>
     </row>
-    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:7">
       <c r="A142" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B142" s="13">
         <v>1944</v>
       </c>
       <c r="C142" s="13">
         <v>589</v>
       </c>
       <c r="D142" s="13">
         <v>641</v>
       </c>
       <c r="E142" s="13">
         <v>714</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7">
       <c r="A143" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B143" s="13">
         <v>2505</v>
       </c>
       <c r="C143" s="13">
         <v>968</v>
       </c>
       <c r="D143" s="13">
         <v>1012</v>
       </c>
       <c r="E143" s="13">
         <v>525</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7">
       <c r="A144" s="17"/>
       <c r="B144" s="18"/>
-      <c r="C144" s="28" t="s">
+      <c r="C144" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="D144" s="28"/>
-[...2 lines deleted...]
-      <c r="G144" s="29"/>
+      <c r="D144" s="22"/>
+      <c r="E144" s="22"/>
+      <c r="F144" s="22"/>
+      <c r="G144" s="23"/>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7">
       <c r="A145" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B145" s="15">
         <v>146085</v>
       </c>
       <c r="C145" s="15">
         <v>74633</v>
       </c>
       <c r="D145" s="15">
         <v>61753</v>
       </c>
       <c r="E145" s="15">
         <v>9699</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7">
       <c r="A146" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B146" s="15">
         <v>92349</v>
       </c>
       <c r="C146" s="15">
         <v>53210</v>
       </c>
       <c r="D146" s="15">
         <v>38612</v>
       </c>
       <c r="E146" s="15">
         <v>527</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7">
       <c r="A147" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B147" s="15">
         <v>6975</v>
       </c>
       <c r="C147" s="15">
         <v>2048</v>
       </c>
       <c r="D147" s="15">
         <v>4097</v>
       </c>
       <c r="E147" s="15">
         <v>830</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7">
       <c r="A148" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B148" s="15">
         <v>25064</v>
       </c>
       <c r="C148" s="15">
         <v>12718</v>
       </c>
       <c r="D148" s="15">
         <v>11395</v>
       </c>
       <c r="E148" s="15">
         <v>951</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7">
       <c r="A149" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B149" s="16"/>
       <c r="C149" s="16"/>
       <c r="D149" s="16"/>
       <c r="E149" s="16"/>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7">
       <c r="A150" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B150" s="15">
         <v>1740</v>
       </c>
       <c r="C150" s="15">
         <v>636</v>
       </c>
       <c r="D150" s="15">
         <v>461</v>
       </c>
       <c r="E150" s="15">
         <v>643</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:7">
       <c r="A151" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B151" s="15">
         <v>2739</v>
       </c>
       <c r="C151" s="15">
         <v>396</v>
       </c>
       <c r="D151" s="15">
         <v>1305</v>
       </c>
       <c r="E151" s="15">
         <v>1038</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7">
       <c r="A152" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B152" s="15">
         <v>1813</v>
       </c>
       <c r="C152" s="15">
         <v>707</v>
       </c>
       <c r="D152" s="15">
         <v>639</v>
       </c>
       <c r="E152" s="15">
         <v>467</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7">
       <c r="A153" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B153" s="15">
         <v>2412</v>
       </c>
       <c r="C153" s="15">
         <v>687</v>
       </c>
       <c r="D153" s="15">
         <v>844</v>
       </c>
       <c r="E153" s="15">
         <v>881</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7">
       <c r="A154" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B154" s="15">
         <v>2664</v>
       </c>
       <c r="C154" s="15">
         <v>865</v>
       </c>
       <c r="D154" s="15">
         <v>897</v>
       </c>
       <c r="E154" s="15">
         <v>902</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7">
       <c r="A155" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B155" s="15">
         <v>1194</v>
       </c>
       <c r="C155" s="15">
         <v>119</v>
       </c>
       <c r="D155" s="15">
         <v>452</v>
       </c>
       <c r="E155" s="15">
         <v>623</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7">
       <c r="A156" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B156" s="15">
         <v>1221</v>
       </c>
       <c r="C156" s="15">
         <v>391</v>
       </c>
       <c r="D156" s="15">
         <v>395</v>
       </c>
       <c r="E156" s="15">
         <v>435</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:7">
       <c r="A157" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B157" s="15">
         <v>3680</v>
       </c>
       <c r="C157" s="15">
         <v>1332</v>
       </c>
       <c r="D157" s="15">
         <v>1151</v>
       </c>
       <c r="E157" s="15">
         <v>1197</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7">
       <c r="A158" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B158" s="15">
         <v>1911</v>
       </c>
       <c r="C158" s="15">
         <v>589</v>
       </c>
       <c r="D158" s="15">
         <v>605</v>
       </c>
       <c r="E158" s="15">
         <v>717</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A159" s="32" t="s">
+    <row r="159" spans="1:7">
+      <c r="A159" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B159" s="33">
+      <c r="B159" s="15">
         <v>2323</v>
       </c>
-      <c r="C159" s="33">
+      <c r="C159" s="15">
         <v>935</v>
       </c>
-      <c r="D159" s="33">
+      <c r="D159" s="15">
         <v>900</v>
       </c>
-      <c r="E159" s="33">
+      <c r="E159" s="15">
         <v>488</v>
       </c>
+      <c r="F159" s="2"/>
+      <c r="G159" s="2"/>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A160" s="27" t="s">
+    <row r="160" spans="1:7">
+      <c r="A160" s="17"/>
+      <c r="B160" s="18"/>
+      <c r="C160" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D160" s="22"/>
+      <c r="E160" s="22"/>
+      <c r="F160" s="22"/>
+      <c r="G160" s="22"/>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B161" s="15">
+        <v>143251</v>
+      </c>
+      <c r="C161" s="15">
+        <v>71746</v>
+      </c>
+      <c r="D161" s="15">
+        <v>62377</v>
+      </c>
+      <c r="E161" s="15">
+        <v>9128</v>
+      </c>
+      <c r="F161" s="2"/>
+      <c r="G161" s="2"/>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B162" s="15">
+        <v>89467</v>
+      </c>
+      <c r="C162" s="15">
+        <v>49159</v>
+      </c>
+      <c r="D162" s="15">
+        <v>39875</v>
+      </c>
+      <c r="E162" s="15">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B163" s="15">
+        <v>7261</v>
+      </c>
+      <c r="C163" s="15">
+        <v>2538</v>
+      </c>
+      <c r="D163" s="15">
+        <v>3938</v>
+      </c>
+      <c r="E163" s="15">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B164" s="15">
+        <v>25115</v>
+      </c>
+      <c r="C164" s="15">
+        <v>13183</v>
+      </c>
+      <c r="D164" s="15">
+        <v>11174</v>
+      </c>
+      <c r="E164" s="15">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B165" s="15"/>
+      <c r="C165" s="15"/>
+      <c r="D165" s="15"/>
+      <c r="E165" s="15"/>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B166" s="15">
+        <v>1982</v>
+      </c>
+      <c r="C166" s="15">
+        <v>906</v>
+      </c>
+      <c r="D166" s="15">
+        <v>452</v>
+      </c>
+      <c r="E166" s="15">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B167" s="15">
+        <v>2646</v>
+      </c>
+      <c r="C167" s="15">
+        <v>310</v>
+      </c>
+      <c r="D167" s="15">
+        <v>1307</v>
+      </c>
+      <c r="E167" s="15">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B168" s="15">
+        <v>1653</v>
+      </c>
+      <c r="C168" s="15">
+        <v>582</v>
+      </c>
+      <c r="D168" s="15">
+        <v>640</v>
+      </c>
+      <c r="E168" s="15">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B169" s="15">
+        <v>2413</v>
+      </c>
+      <c r="C169" s="15">
+        <v>729</v>
+      </c>
+      <c r="D169" s="15">
+        <v>831</v>
+      </c>
+      <c r="E169" s="15">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B170" s="15">
+        <v>2534</v>
+      </c>
+      <c r="C170" s="15">
+        <v>819</v>
+      </c>
+      <c r="D170" s="15">
+        <v>831</v>
+      </c>
+      <c r="E170" s="15">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B171" s="15">
+        <v>1106</v>
+      </c>
+      <c r="C171" s="15">
+        <v>139</v>
+      </c>
+      <c r="D171" s="15">
+        <v>370</v>
+      </c>
+      <c r="E171" s="15">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B172" s="15">
+        <v>1182</v>
+      </c>
+      <c r="C172" s="15">
+        <v>391</v>
+      </c>
+      <c r="D172" s="15">
+        <v>357</v>
+      </c>
+      <c r="E172" s="15">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B173" s="15">
+        <v>3632</v>
+      </c>
+      <c r="C173" s="15">
+        <v>1428</v>
+      </c>
+      <c r="D173" s="15">
+        <v>1134</v>
+      </c>
+      <c r="E173" s="15">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B174" s="15">
+        <v>1936</v>
+      </c>
+      <c r="C174" s="15">
+        <v>606</v>
+      </c>
+      <c r="D174" s="15">
+        <v>606</v>
+      </c>
+      <c r="E174" s="15">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B175" s="20">
+        <v>2324</v>
+      </c>
+      <c r="C175" s="20">
+        <v>956</v>
+      </c>
+      <c r="D175" s="20">
+        <v>862</v>
+      </c>
+      <c r="E175" s="20">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B160" s="27"/>
-[...2 lines deleted...]
-      <c r="E160" s="27"/>
+      <c r="B176" s="21"/>
+      <c r="C176" s="21"/>
+      <c r="D176" s="21"/>
+      <c r="E176" s="21"/>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E161" s="27"/>
+    <row r="177" spans="1:5">
+      <c r="A177" s="21"/>
+      <c r="B177" s="21"/>
+      <c r="C177" s="21"/>
+      <c r="D177" s="21"/>
+      <c r="E177" s="21"/>
     </row>
-    <row r="162" spans="1:5" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E162" s="27"/>
+    <row r="178" spans="1:5" ht="21.6" customHeight="1">
+      <c r="A178" s="21"/>
+      <c r="B178" s="21"/>
+      <c r="C178" s="21"/>
+      <c r="D178" s="21"/>
+      <c r="E178" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="15">
-    <mergeCell ref="A160:E162"/>
+  <mergeCells count="16">
+    <mergeCell ref="C160:G160"/>
+    <mergeCell ref="A176:E178"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:E3"/>
     <mergeCell ref="C144:G144"/>
     <mergeCell ref="A112:E112"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A80:E80"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="A96:E96"/>
     <mergeCell ref="A128:E128"/>
-    <mergeCell ref="A1:E1"/>
-[...3 lines deleted...]
-    <mergeCell ref="C3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.48" bottom="0.38" header="0.31496062992125984" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2005-2023</vt:lpstr>
+      <vt:lpstr>2005-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>