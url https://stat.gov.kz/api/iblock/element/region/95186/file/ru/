--- v4 (2026-08-24)
+++ v5 (2026-10-04)
@@ -1,1484 +1,673 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-315" yWindow="1260" windowWidth="27540" windowHeight="7920"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО общепит" sheetId="10" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Районы объем и ИФО" sheetId="7" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="11" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="12" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="10" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем общепит'!$A$1:$M$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M121" i="7" l="1"/>
-[...29 lines deleted...]
-  <c r="G18" i="10"/>
+  <c r="H30" i="10" l="1"/>
+  <c r="H21" i="10"/>
+  <c r="H12" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="123">
-[...17 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="62">
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
-    <t>январь 2020г.</t>
-[...202 lines deleted...]
-  <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
     <t>Апрель</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Июнь</t>
   </si>
   <si>
     <t>Июль</t>
   </si>
   <si>
     <t>Август</t>
   </si>
   <si>
     <t>Сентябрь</t>
   </si>
   <si>
     <t>Октябрь</t>
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
-    <t>январь-апрель 2024г.</t>
-[...104 lines deleted...]
-    <t>Дата следующего релиза: 14 сентября 2026 года</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индекс физического объема услуг по предоставлению продуктов питания и напитков</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января  2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров в Республике Казахстан" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравению с базисным, с учетом изменения цен по услуге предоставления продуктов питания и напитков.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
+Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах).
+</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Кыдыралина Асем Мейрамовна</t>
+  </si>
+  <si>
+    <t>+7 7132543892</t>
+  </si>
+  <si>
+    <t>a.kydyralina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>в процентах</t>
+  </si>
+  <si>
+    <t>к предыдущему месяцу</t>
+  </si>
+  <si>
+    <t>к соответствующему месяцу предыдущего года</t>
+  </si>
+  <si>
+    <t>к соответствующему периоду предыдущего года</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>КАТО=150000000</t>
+  </si>
+  <si>
+    <t>Актюбинская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...162 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="29">
+  <cellStyleXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="162">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="29" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="29" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="29" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...396 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="29">
+  <cellStyles count="30">
+    <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 13" xfId="11"/>
     <cellStyle name="Обычный 14" xfId="12"/>
     <cellStyle name="Обычный 15" xfId="13"/>
     <cellStyle name="Обычный 16" xfId="14"/>
     <cellStyle name="Обычный 17" xfId="15"/>
     <cellStyle name="Обычный 18" xfId="16"/>
     <cellStyle name="Обычный 19" xfId="17"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="18"/>
     <cellStyle name="Обычный 21" xfId="19"/>
     <cellStyle name="Обычный 22" xfId="20"/>
     <cellStyle name="Обычный 23" xfId="21"/>
     <cellStyle name="Обычный 24" xfId="22"/>
     <cellStyle name="Обычный 25" xfId="23"/>
     <cellStyle name="Обычный 26" xfId="24"/>
     <cellStyle name="Обычный 27" xfId="25"/>
     <cellStyle name="Обычный 28" xfId="26"/>
     <cellStyle name="Обычный 29" xfId="27"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 30" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
     <cellStyle name="Обычный 7" xfId="6"/>
     <cellStyle name="Обычный 8" xfId="7"/>
     <cellStyle name="Обычный 9" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...45 lines deleted...]
-
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\A.Kydyralina\Downloads\T5_&#1048;&#1102;&#1085;&#1100;%202026%20&#1075;_(3).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="1"/>
       <sheetName val="b11-4002 по предприятиям до 100"/>
       <sheetName val="b11-4003 по предприятиям свыше "/>
       <sheetName val="b11-4007 По торгующим предприят"/>
       <sheetName val="b11-4004 Индивидуальные предпри"/>
       <sheetName val="b11-4005 По досчетам из других "/>
       <sheetName val="b11-4006 неотчитавшиеся "/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="6">
           <cell r="B6">
             <v>17601328</v>
           </cell>
           <cell r="J6">
             <v>78.099999999999994</v>
           </cell>
           <cell r="K6">
             <v>110.8</v>
           </cell>
           <cell r="L6">
             <v>100.9</v>
-          </cell>
-[...102 lines deleted...]
-            <v>96.6</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1735,10305 +924,1422 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kydyralina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M38"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="42.140625" customWidth="1"/>
+    <col min="2" max="2" width="113.7109375" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...244 lines deleted...]
-      <c r="B14" s="22">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="8">
+        <v>171506</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="21">
-[...119 lines deleted...]
-      <c r="B17" s="22">
+      <c r="B7" s="12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="13"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="18">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="18">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="22">
-[...765 lines deleted...]
-      <c r="M38" s="17"/>
+      <c r="B18" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>47</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...5 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y16"/>
+  <dimension ref="A1:B18"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="113.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.2">
-[...484 lines deleted...]
-    <row r="16" spans="1:25" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="22"/>
+      <c r="B2" s="23"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="22"/>
+      <c r="B4" s="22"/>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="22"/>
+      <c r="B5" s="22"/>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="22"/>
+      <c r="B6" s="24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="22"/>
+      <c r="B7" s="24" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="22"/>
+      <c r="B8" s="24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="22"/>
+      <c r="B9" s="24" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="22"/>
+      <c r="B10" s="24" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="22"/>
+      <c r="B11" s="24"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="22"/>
+      <c r="B12" s="25" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="22"/>
+      <c r="B13" s="24"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="22"/>
+      <c r="B14" s="24"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="22"/>
+      <c r="B15" s="22"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="22"/>
+      <c r="B16" s="22"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="22"/>
+      <c r="B17" s="22"/>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="22"/>
+      <c r="B18" s="26" t="s">
+        <v>54</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y134"/>
+  <dimension ref="A2:N30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" customWidth="1"/>
+    <col min="14" max="14" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A1" s="161" t="s">
+    <row r="2" spans="1:14" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+    </row>
+    <row r="3" spans="1:14" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B3" s="3"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
+      <c r="B5" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="48"/>
+    </row>
+    <row r="6" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B6" s="42">
+        <v>2020</v>
+      </c>
+      <c r="C6" s="31">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="D6" s="31">
+        <v>132.6</v>
+      </c>
+      <c r="E6" s="31">
+        <v>59.6</v>
+      </c>
+      <c r="F6" s="31">
+        <v>82.5</v>
+      </c>
+      <c r="G6" s="31">
+        <v>114.3</v>
+      </c>
+      <c r="H6" s="31">
+        <v>104</v>
+      </c>
+      <c r="I6" s="31">
+        <v>89.9</v>
+      </c>
+      <c r="J6" s="31">
+        <v>108.3</v>
+      </c>
+      <c r="K6" s="31">
+        <v>295.2</v>
+      </c>
+      <c r="L6" s="31">
+        <v>253.3</v>
+      </c>
+      <c r="M6" s="31">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="N6" s="31">
+        <v>73.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="42">
+        <v>2021</v>
+      </c>
+      <c r="C7" s="32">
+        <v>56.3</v>
+      </c>
+      <c r="D7" s="32">
+        <v>46.8</v>
+      </c>
+      <c r="E7" s="29">
+        <v>115.3</v>
+      </c>
+      <c r="F7" s="32">
+        <v>89.5</v>
+      </c>
+      <c r="G7" s="32">
+        <v>107.5</v>
+      </c>
+      <c r="H7" s="32">
+        <v>110.1</v>
+      </c>
+      <c r="I7" s="32">
+        <v>107</v>
+      </c>
+      <c r="J7" s="32">
+        <v>97.4</v>
+      </c>
+      <c r="K7" s="32">
+        <v>172.5</v>
+      </c>
+      <c r="L7" s="32">
+        <v>96.1</v>
+      </c>
+      <c r="M7" s="32">
+        <v>96.3</v>
+      </c>
+      <c r="N7" s="32">
+        <v>344.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="29"/>
+      <c r="B8" s="42">
+        <v>2022</v>
+      </c>
+      <c r="C8" s="32">
+        <v>21</v>
+      </c>
+      <c r="D8" s="31">
+        <v>95.4</v>
+      </c>
+      <c r="E8" s="33">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="F8" s="32">
+        <v>101.1</v>
+      </c>
+      <c r="G8" s="32">
+        <v>94.6</v>
+      </c>
+      <c r="H8" s="32">
+        <v>168.2</v>
+      </c>
+      <c r="I8" s="32">
+        <v>84.2</v>
+      </c>
+      <c r="J8" s="32">
+        <v>89.9</v>
+      </c>
+      <c r="K8" s="32">
+        <v>96.3</v>
+      </c>
+      <c r="L8" s="32">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="M8" s="32">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="N8" s="32">
+        <v>170.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="29"/>
+      <c r="B9" s="42">
+        <v>2023</v>
+      </c>
+      <c r="C9" s="32">
+        <v>50.8</v>
+      </c>
+      <c r="D9" s="32">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="E9" s="32">
+        <v>110.9</v>
+      </c>
+      <c r="F9" s="31">
+        <v>100.5</v>
+      </c>
+      <c r="G9" s="31">
+        <v>121.4</v>
+      </c>
+      <c r="H9" s="31">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="I9" s="31">
+        <v>96.2</v>
+      </c>
+      <c r="J9" s="31">
+        <v>93.7</v>
+      </c>
+      <c r="K9" s="31">
+        <v>102.7</v>
+      </c>
+      <c r="L9" s="31">
+        <v>97</v>
+      </c>
+      <c r="M9" s="32">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="N9" s="34">
+        <v>110.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="29"/>
+      <c r="B10" s="42">
+        <v>2024</v>
+      </c>
+      <c r="C10" s="32">
+        <v>40.4</v>
+      </c>
+      <c r="D10" s="32">
+        <v>82.3</v>
+      </c>
+      <c r="E10" s="32">
+        <v>136.1</v>
+      </c>
+      <c r="F10" s="31">
+        <v>85.8</v>
+      </c>
+      <c r="G10" s="31">
+        <v>119</v>
+      </c>
+      <c r="H10" s="31">
+        <v>147.19999999999999</v>
+      </c>
+      <c r="I10" s="31">
+        <v>109.1</v>
+      </c>
+      <c r="J10" s="31">
+        <v>83.6</v>
+      </c>
+      <c r="K10" s="31">
+        <v>106.8</v>
+      </c>
+      <c r="L10" s="31">
+        <v>98.8</v>
+      </c>
+      <c r="M10" s="32">
+        <v>116.2</v>
+      </c>
+      <c r="N10" s="34">
+        <v>165.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="29"/>
+      <c r="B11" s="42">
+        <v>2025</v>
+      </c>
+      <c r="C11" s="32">
+        <v>38</v>
+      </c>
+      <c r="D11" s="32">
+        <v>79.2</v>
+      </c>
+      <c r="E11" s="32">
+        <v>128</v>
+      </c>
+      <c r="F11" s="31">
+        <v>109.4</v>
+      </c>
+      <c r="G11" s="31">
+        <v>100.8</v>
+      </c>
+      <c r="H11" s="34">
+        <v>139.1</v>
+      </c>
+      <c r="I11" s="31">
+        <v>89.9</v>
+      </c>
+      <c r="J11" s="31">
+        <v>92.5</v>
+      </c>
+      <c r="K11" s="31">
+        <v>98.6</v>
+      </c>
+      <c r="L11" s="31">
+        <v>90.3</v>
+      </c>
+      <c r="M11" s="32">
+        <v>124</v>
+      </c>
+      <c r="N11" s="34">
+        <v>186.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="29"/>
+      <c r="B12" s="42">
+        <v>2026</v>
+      </c>
+      <c r="C12" s="32">
+        <v>40.4</v>
+      </c>
+      <c r="D12" s="32">
+        <v>87</v>
+      </c>
+      <c r="E12" s="32">
+        <v>131</v>
+      </c>
+      <c r="F12" s="31">
+        <v>92.2</v>
+      </c>
+      <c r="G12" s="31">
+        <v>97.1</v>
+      </c>
+      <c r="H12" s="34">
+        <f>'[1]1'!$K$6</f>
+        <v>110.8</v>
+      </c>
+      <c r="I12" s="45">
+        <v>116.5</v>
+      </c>
+      <c r="J12" s="45">
+        <v>96.4</v>
+      </c>
+      <c r="K12" s="31"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="32"/>
+      <c r="N12" s="34"/>
+    </row>
+    <row r="13" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="29"/>
+      <c r="B13" s="30"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="32"/>
+      <c r="N13" s="34"/>
+    </row>
+    <row r="14" spans="1:14" s="4" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="49"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="49"/>
+      <c r="G14" s="49"/>
+      <c r="H14" s="49"/>
+      <c r="I14" s="49"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="49"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="49"/>
+      <c r="N14" s="49"/>
+    </row>
+    <row r="15" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="29"/>
+      <c r="B15" s="43">
+        <v>2020</v>
+      </c>
+      <c r="C15" s="31">
+        <v>98.2</v>
+      </c>
+      <c r="D15" s="31">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="E15" s="31">
+        <v>54.9</v>
+      </c>
+      <c r="F15" s="31">
+        <v>44.7</v>
+      </c>
+      <c r="G15" s="31">
+        <v>49.5</v>
+      </c>
+      <c r="H15" s="31">
+        <v>49.2</v>
+      </c>
+      <c r="I15" s="31">
+        <v>42.1</v>
+      </c>
+      <c r="J15" s="31">
+        <v>29.1</v>
+      </c>
+      <c r="K15" s="31">
+        <v>90.9</v>
+      </c>
+      <c r="L15" s="31">
+        <v>238.5</v>
+      </c>
+      <c r="M15" s="31">
+        <v>180.4</v>
+      </c>
+      <c r="N15" s="31">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29"/>
+      <c r="B16" s="43">
+        <v>2021</v>
+      </c>
+      <c r="C16" s="32">
+        <v>154.4</v>
+      </c>
+      <c r="D16" s="32">
+        <v>54.5</v>
+      </c>
+      <c r="E16" s="29">
+        <v>105.5</v>
+      </c>
+      <c r="F16" s="32">
+        <v>114.4</v>
+      </c>
+      <c r="G16" s="32">
+        <v>107.7</v>
+      </c>
+      <c r="H16" s="32">
+        <v>114</v>
+      </c>
+      <c r="I16" s="32">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="J16" s="32">
+        <v>122.1</v>
+      </c>
+      <c r="K16" s="32">
+        <v>71.3</v>
+      </c>
+      <c r="L16" s="32">
+        <v>27.1</v>
+      </c>
+      <c r="M16" s="32">
+        <v>39.6</v>
+      </c>
+      <c r="N16" s="32">
+        <v>184.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="29"/>
+      <c r="B17" s="43">
+        <v>2022</v>
+      </c>
+      <c r="C17" s="32">
+        <v>69</v>
+      </c>
+      <c r="D17" s="36">
+        <v>140.6</v>
+      </c>
+      <c r="E17" s="36">
+        <v>110.5</v>
+      </c>
+      <c r="F17" s="32">
+        <v>180.7</v>
+      </c>
+      <c r="G17" s="32">
+        <v>159.1</v>
+      </c>
+      <c r="H17" s="32">
+        <v>243.1</v>
+      </c>
+      <c r="I17" s="32">
+        <v>191.1</v>
+      </c>
+      <c r="J17" s="32">
+        <v>176.4</v>
+      </c>
+      <c r="K17" s="32">
+        <v>98.4</v>
+      </c>
+      <c r="L17" s="32">
+        <v>137.5</v>
+      </c>
+      <c r="M17" s="32">
+        <v>201.1</v>
+      </c>
+      <c r="N17" s="32">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="29"/>
+      <c r="B18" s="43">
+        <v>2023</v>
+      </c>
+      <c r="C18" s="32">
+        <v>128.1</v>
+      </c>
+      <c r="D18" s="32">
+        <v>103.5</v>
+      </c>
+      <c r="E18" s="32">
+        <v>87.5</v>
+      </c>
+      <c r="F18" s="36">
+        <v>86.9</v>
+      </c>
+      <c r="G18" s="36">
+        <v>111.5</v>
+      </c>
+      <c r="H18" s="36">
+        <v>94.1</v>
+      </c>
+      <c r="I18" s="36">
+        <v>107.5</v>
+      </c>
+      <c r="J18" s="36">
+        <v>112.1</v>
+      </c>
+      <c r="K18" s="36">
+        <v>119.5</v>
+      </c>
+      <c r="L18" s="36">
+        <v>86.3</v>
+      </c>
+      <c r="M18" s="32">
+        <v>92.4</v>
+      </c>
+      <c r="N18" s="31">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="29"/>
+      <c r="B19" s="43">
+        <v>2024</v>
+      </c>
+      <c r="C19" s="32">
+        <v>89.8</v>
+      </c>
+      <c r="D19" s="32">
+        <v>95.7</v>
+      </c>
+      <c r="E19" s="32">
+        <v>117.5</v>
+      </c>
+      <c r="F19" s="36">
+        <v>100.4</v>
+      </c>
+      <c r="G19" s="36">
+        <v>98.4</v>
+      </c>
+      <c r="H19" s="36">
+        <v>102.1</v>
+      </c>
+      <c r="I19" s="36">
+        <v>115.7</v>
+      </c>
+      <c r="J19" s="36">
+        <v>103.2</v>
+      </c>
+      <c r="K19" s="36">
+        <v>107.3</v>
+      </c>
+      <c r="L19" s="36">
+        <v>109.3</v>
+      </c>
+      <c r="M19" s="32">
+        <v>84.2</v>
+      </c>
+      <c r="N19" s="31">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="29"/>
+      <c r="B20" s="43">
+        <v>2025</v>
+      </c>
+      <c r="C20" s="32">
+        <v>118.5</v>
+      </c>
+      <c r="D20" s="32">
+        <v>114</v>
+      </c>
+      <c r="E20" s="32">
+        <v>107.2</v>
+      </c>
+      <c r="F20" s="36">
+        <v>136.6</v>
+      </c>
+      <c r="G20" s="36">
+        <v>115.7</v>
+      </c>
+      <c r="H20" s="37">
+        <v>109.4</v>
+      </c>
+      <c r="I20" s="36">
+        <v>90.2</v>
+      </c>
+      <c r="J20" s="36">
+        <v>99.9</v>
+      </c>
+      <c r="K20" s="36">
+        <v>92.3</v>
+      </c>
+      <c r="L20" s="36">
+        <v>84.2</v>
+      </c>
+      <c r="M20" s="32">
+        <v>90</v>
+      </c>
+      <c r="N20" s="31">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="29"/>
+      <c r="B21" s="43">
+        <v>2026</v>
+      </c>
+      <c r="C21" s="32">
+        <v>107.4</v>
+      </c>
+      <c r="D21" s="32">
+        <v>118</v>
+      </c>
+      <c r="E21" s="32">
+        <v>120.7</v>
+      </c>
+      <c r="F21" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="G21" s="36">
+        <v>98</v>
+      </c>
+      <c r="H21" s="37">
+        <f>'[1]1'!$J$6</f>
+        <v>78.099999999999994</v>
+      </c>
+      <c r="I21" s="45">
+        <v>101.1</v>
+      </c>
+      <c r="J21" s="45">
+        <v>105.4</v>
+      </c>
+      <c r="K21" s="36"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="32"/>
+      <c r="N21" s="31"/>
+    </row>
+    <row r="22" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="29"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="32"/>
+      <c r="N22" s="31"/>
+    </row>
+    <row r="23" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="29"/>
+      <c r="B23" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="161"/>
-[...211 lines deleted...]
-      <c r="C6" s="32">
+      <c r="C23" s="49"/>
+      <c r="D23" s="49"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="49"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="49"/>
+      <c r="L23" s="49"/>
+      <c r="M23" s="49"/>
+      <c r="N23" s="49"/>
+    </row>
+    <row r="24" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="29"/>
+      <c r="B24" s="42">
+        <v>2020</v>
+      </c>
+      <c r="C24" s="31">
         <v>98.2</v>
       </c>
-      <c r="D6" s="31">
-[...2 lines deleted...]
-      <c r="E6" s="32">
+      <c r="D24" s="31">
         <v>114.9</v>
       </c>
-      <c r="F6" s="33">
-[...2 lines deleted...]
-      <c r="G6" s="34">
+      <c r="E24" s="31">
         <v>89.7</v>
       </c>
-      <c r="H6" s="35">
-[...2 lines deleted...]
-      <c r="I6" s="36">
+      <c r="F24" s="31">
         <v>76.2</v>
       </c>
-      <c r="J6" s="37">
-[...2 lines deleted...]
-      <c r="K6" s="38">
+      <c r="G24" s="31">
         <v>70</v>
       </c>
-      <c r="L6" s="39">
-[...2 lines deleted...]
-      <c r="M6" s="40">
+      <c r="H24" s="31">
         <v>65.7</v>
       </c>
-      <c r="N6" s="31">
-[...2 lines deleted...]
-      <c r="O6" s="32">
+      <c r="I24" s="31">
         <v>61.6</v>
       </c>
-      <c r="P6" s="31">
-[...2 lines deleted...]
-      <c r="Q6" s="32">
+      <c r="J24" s="31">
         <v>54.5</v>
       </c>
-      <c r="R6" s="31">
-[...2 lines deleted...]
-      <c r="S6" s="32">
+      <c r="K24" s="31">
         <v>60.8</v>
       </c>
-      <c r="T6" s="31">
-[...2 lines deleted...]
-      <c r="U6" s="32">
+      <c r="L24" s="31">
         <v>85.9</v>
       </c>
-      <c r="V6" s="31">
-[...2 lines deleted...]
-      <c r="W6" s="32">
+      <c r="M24" s="31">
         <v>96.3</v>
       </c>
-      <c r="X6" s="31">
-[...2 lines deleted...]
-      <c r="Y6" s="32">
+      <c r="N24" s="31">
         <v>96.9</v>
       </c>
     </row>
-    <row r="7" spans="1:25" s="52" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...314 lines deleted...]
-      <c r="C11" s="32">
+    <row r="25" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="29"/>
+      <c r="B25" s="42">
+        <v>2021</v>
+      </c>
+      <c r="C25" s="32">
+        <v>154.4</v>
+      </c>
+      <c r="D25" s="32">
+        <v>97.5</v>
+      </c>
+      <c r="E25" s="29">
+        <v>99.5</v>
+      </c>
+      <c r="F25" s="32">
+        <v>102</v>
+      </c>
+      <c r="G25" s="32">
+        <v>103</v>
+      </c>
+      <c r="H25" s="32">
+        <v>104.7</v>
+      </c>
+      <c r="I25" s="32">
+        <v>108.5</v>
+      </c>
+      <c r="J25" s="32">
+        <v>110</v>
+      </c>
+      <c r="K25" s="32">
+        <v>100</v>
+      </c>
+      <c r="L25" s="32">
+        <v>71.3</v>
+      </c>
+      <c r="M25" s="32">
+        <v>64.8</v>
+      </c>
+      <c r="N25" s="32">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="29"/>
+      <c r="B26" s="42">
+        <v>2022</v>
+      </c>
+      <c r="C26" s="32">
+        <v>69</v>
+      </c>
+      <c r="D26" s="36">
+        <v>91.8</v>
+      </c>
+      <c r="E26" s="36">
+        <v>91.8</v>
+      </c>
+      <c r="F26" s="32">
         <v>124.5</v>
       </c>
-      <c r="D11" s="31">
-[...464 lines deleted...]
-      <c r="E17" s="32">
+      <c r="G26" s="32">
+        <v>130.6</v>
+      </c>
+      <c r="H26" s="32">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="I26" s="32">
+        <v>155.69999999999999</v>
+      </c>
+      <c r="J26" s="32">
+        <v>158.4</v>
+      </c>
+      <c r="K26" s="32">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="L26" s="32">
+        <v>146.5</v>
+      </c>
+      <c r="M26" s="32">
+        <v>153.6</v>
+      </c>
+      <c r="N26" s="32">
+        <v>143.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="29"/>
+      <c r="B27" s="42">
+        <v>2023</v>
+      </c>
+      <c r="C27" s="32">
+        <v>128.1</v>
+      </c>
+      <c r="D27" s="32">
+        <v>116.1</v>
+      </c>
+      <c r="E27" s="32">
+        <v>104.6</v>
+      </c>
+      <c r="F27" s="36">
+        <v>99.4</v>
+      </c>
+      <c r="G27" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="H27" s="36">
+        <v>99.6</v>
+      </c>
+      <c r="I27" s="36">
+        <v>101.1</v>
+      </c>
+      <c r="J27" s="36">
+        <v>102.6</v>
+      </c>
+      <c r="K27" s="36">
+        <v>104.6</v>
+      </c>
+      <c r="L27" s="36">
+        <v>101.9</v>
+      </c>
+      <c r="M27" s="32">
+        <v>100.1</v>
+      </c>
+      <c r="N27" s="32">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="29"/>
+      <c r="B28" s="42">
+        <v>2024</v>
+      </c>
+      <c r="C28" s="38">
+        <v>89.8</v>
+      </c>
+      <c r="D28" s="38">
+        <v>92.4</v>
+      </c>
+      <c r="E28" s="29">
+        <v>100.6</v>
+      </c>
+      <c r="F28" s="29">
+        <v>100.5</v>
+      </c>
+      <c r="G28" s="39">
+        <v>100</v>
+      </c>
+      <c r="H28" s="29">
+        <v>100.2</v>
+      </c>
+      <c r="I28" s="29">
+        <v>103.1</v>
+      </c>
+      <c r="J28" s="39">
+        <v>103</v>
+      </c>
+      <c r="K28" s="29">
+        <v>103.5</v>
+      </c>
+      <c r="L28" s="29">
+        <v>104.2</v>
+      </c>
+      <c r="M28" s="39">
+        <v>101</v>
+      </c>
+      <c r="N28" s="29">
         <v>104.4</v>
       </c>
-      <c r="F17" s="33">
-[...1419 lines deleted...]
-      <c r="Y38" s="32">
+    </row>
+    <row r="29" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="42">
+        <v>2025</v>
+      </c>
+      <c r="C29" s="29">
+        <v>118.5</v>
+      </c>
+      <c r="D29" s="29">
+        <v>116.4</v>
+      </c>
+      <c r="E29" s="29">
+        <v>112.9</v>
+      </c>
+      <c r="F29" s="29">
+        <v>118.7</v>
+      </c>
+      <c r="G29" s="29">
+        <v>118.3</v>
+      </c>
+      <c r="H29" s="40">
+        <v>116.4</v>
+      </c>
+      <c r="I29" s="29">
+        <v>110.9</v>
+      </c>
+      <c r="J29" s="29">
+        <v>109.3</v>
+      </c>
+      <c r="K29" s="29">
+        <v>106.9</v>
+      </c>
+      <c r="L29" s="29">
+        <v>104.2</v>
+      </c>
+      <c r="M29" s="29">
+        <v>102.4</v>
+      </c>
+      <c r="N29" s="29">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="41"/>
+      <c r="B30" s="42">
+        <v>2026</v>
+      </c>
+      <c r="C30" s="29">
+        <v>107.4</v>
+      </c>
+      <c r="D30" s="29">
+        <v>112.1</v>
+      </c>
+      <c r="E30" s="29">
+        <v>115.3</v>
+      </c>
+      <c r="F30" s="29">
+        <v>111.4</v>
+      </c>
+      <c r="G30" s="29">
+        <v>108.3</v>
+      </c>
+      <c r="H30" s="40">
+        <f>'[1]1'!$L$6</f>
+        <v>100.9</v>
+      </c>
+      <c r="I30" s="45">
+        <v>100.9</v>
+      </c>
+      <c r="J30" s="45">
         <v>101.5</v>
       </c>
-    </row>
-[...5947 lines deleted...]
-      <c r="Y134" s="138"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="92">
-[...91 lines deleted...]
-    <mergeCell ref="R119:S119"/>
+  <mergeCells count="4">
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="B5:N5"/>
+    <mergeCell ref="B14:N14"/>
+    <mergeCell ref="B23:N23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>ИФО общепит</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'Объем общепит'!Область_печати</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Метаданные!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>