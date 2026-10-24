--- v5 (2026-10-04)
+++ v6 (2026-10-24)
@@ -174,96 +174,96 @@
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравению с базисным, с учетом изменения цен по услуге предоставления продуктов питания и напитков.</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
 Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах).
 </t>
   </si>
   <si>
     <t>Управление статистики торговли</t>
   </si>
   <si>
     <t>Кыдыралина Асем Мейрамовна</t>
   </si>
   <si>
-    <t>+7 7132543892</t>
-[...1 lines deleted...]
-  <si>
     <t>a.kydyralina@aspire.gov.kz</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
     <t>к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>код КАТО</t>
   </si>
   <si>
     <t>КАТО=150000000</t>
   </si>
   <si>
     <t>Актюбинская область</t>
+  </si>
+  <si>
+    <t>+7 7132543692</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1066,363 +1066,365 @@
       <c r="B13" s="16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="18">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="18">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="113.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="22"/>
       <c r="B1" s="22"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="22"/>
       <c r="B2" s="23"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="22"/>
       <c r="B4" s="22"/>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="22"/>
       <c r="B5" s="22"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="22"/>
       <c r="B6" s="24" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="22"/>
       <c r="B7" s="24" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="22"/>
       <c r="B8" s="24" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="22"/>
       <c r="B9" s="24" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="22"/>
       <c r="B10" s="24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="22"/>
       <c r="B11" s="24"/>
     </row>
     <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="22"/>
       <c r="B12" s="25" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="22"/>
       <c r="B13" s="24"/>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="22"/>
       <c r="B14" s="24"/>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="22"/>
       <c r="B15" s="22"/>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22"/>
       <c r="B17" s="22"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N30"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="46" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
     </row>
     <row r="3" spans="1:14" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="27" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="44" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B4" s="28"/>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="48" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="F5" s="48"/>
       <c r="G5" s="48"/>
       <c r="H5" s="48"/>
       <c r="I5" s="48"/>
       <c r="J5" s="48"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
     </row>
     <row r="6" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B6" s="42">
         <v>2020</v>
       </c>
       <c r="C6" s="31">
         <v>36.700000000000003</v>
       </c>
       <c r="D6" s="31">
         <v>132.6</v>
       </c>
       <c r="E6" s="31">
         <v>59.6</v>
       </c>
       <c r="F6" s="31">
         <v>82.5</v>
       </c>
       <c r="G6" s="31">
         <v>114.3</v>
       </c>
       <c r="H6" s="31">
         <v>104</v>
       </c>
       <c r="I6" s="31">
         <v>89.9</v>
       </c>
       <c r="J6" s="31">
         <v>108.3</v>
       </c>
       <c r="K6" s="31">
         <v>295.2</v>
       </c>
       <c r="L6" s="31">
         <v>253.3</v>
       </c>
       <c r="M6" s="31">
         <v>65.900000000000006</v>
       </c>
       <c r="N6" s="31">
         <v>73.8</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B7" s="42">
         <v>2021</v>
       </c>
       <c r="C7" s="32">
         <v>56.3</v>
       </c>
       <c r="D7" s="32">
         <v>46.8</v>
       </c>
       <c r="E7" s="29">
         <v>115.3</v>
       </c>
       <c r="F7" s="32">
         <v>89.5</v>
       </c>
       <c r="G7" s="32">
         <v>107.5</v>
       </c>
       <c r="H7" s="32">
         <v>110.1</v>
       </c>
       <c r="I7" s="32">
         <v>107</v>
       </c>
@@ -1618,75 +1620,77 @@
       <c r="C12" s="32">
         <v>40.4</v>
       </c>
       <c r="D12" s="32">
         <v>87</v>
       </c>
       <c r="E12" s="32">
         <v>131</v>
       </c>
       <c r="F12" s="31">
         <v>92.2</v>
       </c>
       <c r="G12" s="31">
         <v>97.1</v>
       </c>
       <c r="H12" s="34">
         <f>'[1]1'!$K$6</f>
         <v>110.8</v>
       </c>
       <c r="I12" s="45">
         <v>116.5</v>
       </c>
       <c r="J12" s="45">
         <v>96.4</v>
       </c>
-      <c r="K12" s="31"/>
+      <c r="K12" s="45">
+        <v>96.7</v>
+      </c>
       <c r="L12" s="31"/>
       <c r="M12" s="32"/>
       <c r="N12" s="34"/>
     </row>
     <row r="13" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="29"/>
       <c r="B13" s="30"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="32"/>
       <c r="N13" s="34"/>
     </row>
     <row r="14" spans="1:14" s="4" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29"/>
       <c r="B14" s="49" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C14" s="49"/>
       <c r="D14" s="49"/>
       <c r="E14" s="49"/>
       <c r="F14" s="49"/>
       <c r="G14" s="49"/>
       <c r="H14" s="49"/>
       <c r="I14" s="49"/>
       <c r="J14" s="49"/>
       <c r="K14" s="49"/>
       <c r="L14" s="49"/>
       <c r="M14" s="49"/>
       <c r="N14" s="49"/>
     </row>
     <row r="15" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="29"/>
       <c r="B15" s="43">
         <v>2020</v>
       </c>
       <c r="C15" s="31">
         <v>98.2</v>
       </c>
       <c r="D15" s="31">
         <v>131.69999999999999</v>
       </c>
@@ -1939,75 +1943,77 @@
       <c r="C21" s="32">
         <v>107.4</v>
       </c>
       <c r="D21" s="32">
         <v>118</v>
       </c>
       <c r="E21" s="32">
         <v>120.7</v>
       </c>
       <c r="F21" s="36">
         <v>101.7</v>
       </c>
       <c r="G21" s="36">
         <v>98</v>
       </c>
       <c r="H21" s="37">
         <f>'[1]1'!$J$6</f>
         <v>78.099999999999994</v>
       </c>
       <c r="I21" s="45">
         <v>101.1</v>
       </c>
       <c r="J21" s="45">
         <v>105.4</v>
       </c>
-      <c r="K21" s="36"/>
+      <c r="K21" s="45">
+        <v>103.4</v>
+      </c>
       <c r="L21" s="36"/>
       <c r="M21" s="32"/>
       <c r="N21" s="31"/>
     </row>
     <row r="22" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="29"/>
       <c r="B22" s="35"/>
       <c r="C22" s="32"/>
       <c r="D22" s="32"/>
       <c r="E22" s="32"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="32"/>
       <c r="N22" s="31"/>
     </row>
     <row r="23" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="29"/>
       <c r="B23" s="49" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="49"/>
       <c r="F23" s="49"/>
       <c r="G23" s="49"/>
       <c r="H23" s="49"/>
       <c r="I23" s="49"/>
       <c r="J23" s="49"/>
       <c r="K23" s="49"/>
       <c r="L23" s="49"/>
       <c r="M23" s="49"/>
       <c r="N23" s="49"/>
     </row>
     <row r="24" spans="1:14" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="29"/>
       <c r="B24" s="42">
         <v>2020</v>
       </c>
       <c r="C24" s="31">
         <v>98.2</v>
       </c>
       <c r="D24" s="31">
         <v>114.9</v>
       </c>
@@ -2260,51 +2266,53 @@
       <c r="C30" s="29">
         <v>107.4</v>
       </c>
       <c r="D30" s="29">
         <v>112.1</v>
       </c>
       <c r="E30" s="29">
         <v>115.3</v>
       </c>
       <c r="F30" s="29">
         <v>111.4</v>
       </c>
       <c r="G30" s="29">
         <v>108.3</v>
       </c>
       <c r="H30" s="40">
         <f>'[1]1'!$L$6</f>
         <v>100.9</v>
       </c>
       <c r="I30" s="45">
         <v>100.9</v>
       </c>
       <c r="J30" s="45">
         <v>101.5</v>
       </c>
-      <c r="K30" s="29"/>
+      <c r="K30" s="45">
+        <v>101.8</v>
+      </c>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B14:N14"/>
     <mergeCell ref="B23:N23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>