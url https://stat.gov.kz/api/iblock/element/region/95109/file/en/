--- v1 (2026-08-17)
+++ v2 (2026-10-05)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="-32715" windowWidth="21570" windowHeight="7320"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="2010-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="147">
   <si>
     <t>4 669,9</t>
   </si>
   <si>
     <t>5 367,8</t>
   </si>
   <si>
     <t>3 722,1</t>
   </si>
   <si>
     <t>4 500,8</t>
   </si>
   <si>
     <t>7 588,5</t>
   </si>
   <si>
     <t>9 166,5</t>
   </si>
   <si>
     <t>2 673,6</t>
   </si>
   <si>
     <t>3 227,9</t>
   </si>
   <si>
@@ -329,64 +333,213 @@
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t xml:space="preserve">Scope of postal and courier services </t>
   </si>
   <si>
     <t>Volume of communication services</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28266&amp;year=2026&amp;name=85308&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>B.Shimirbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Bibigul Shimirbaeva</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2010</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Activities related to the reception, processing, transportation and delivery of postal and special items, as well as forwarding, delivery and distribution of periodicals;
+The volume of services provided for the main type of activity of communication enterprises in value terms includes receipts from the population, enterprises and organizations for the provided communication services in the reporting period, regardless of the payment period for the services provided.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Аggregation</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>3-communication "Report on postal and courier activities and communication services", monthly frequency</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Office of Service Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 714 2 537043</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -538,52 +691,121 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="15">
+  <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
@@ -611,52 +833,58 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="16">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -791,78 +1019,101 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="24">
+  <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1062,107 +1313,168 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="27" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="15" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="15" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="28" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="28" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="35" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="16" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="24">
+  <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="27" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="28"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="24"/>
+    <cellStyle name="Обычный 2 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 3 2" xfId="25"/>
     <cellStyle name="Плохой" xfId="18" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="19" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="20" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="21" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="22" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="23" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1407,88 +1719,605 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:B.Shimirbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:C22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:XFD2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="63.5703125" customWidth="1"/>
+    <col min="3" max="3" width="58.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:3" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+    </row>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B3" s="111" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="112" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B4" s="111" t="s">
+        <v>124</v>
+      </c>
+      <c r="C4" s="113" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="111" t="s">
+        <v>106</v>
+      </c>
+      <c r="C5" s="95" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B6" s="111" t="s">
+        <v>125</v>
+      </c>
+      <c r="C6" s="113" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B7" s="111" t="s">
+        <v>126</v>
+      </c>
+      <c r="C7" s="114" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="102" x14ac:dyDescent="0.2">
+      <c r="B8" s="115" t="s">
+        <v>128</v>
+      </c>
+      <c r="C8" s="116" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B9" s="111" t="s">
+        <v>130</v>
+      </c>
+      <c r="C9" s="117" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B10" s="111" t="s">
+        <v>108</v>
+      </c>
+      <c r="C10" s="114" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="111" t="s">
+        <v>109</v>
+      </c>
+      <c r="C11" s="116" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B12" s="111" t="s">
+        <v>111</v>
+      </c>
+      <c r="C12" s="118" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B13" s="111" t="s">
+        <v>110</v>
+      </c>
+      <c r="C13" s="119" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="111" t="s">
+        <v>135</v>
+      </c>
+      <c r="C14" s="120" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B15" s="111" t="s">
+        <v>137</v>
+      </c>
+      <c r="C15" s="95" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="C16" s="120" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="111" t="s">
+        <v>140</v>
+      </c>
+      <c r="C17" s="121">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="111" t="s">
+        <v>141</v>
+      </c>
+      <c r="C18" s="121">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="111" t="s">
+        <v>113</v>
+      </c>
+      <c r="C19" s="96" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="111" t="s">
+        <v>143</v>
+      </c>
+      <c r="C20" s="95" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B21" s="111" t="s">
+        <v>144</v>
+      </c>
+      <c r="C21" s="122" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B22" s="111" t="s">
+        <v>146</v>
+      </c>
+      <c r="C22" s="97" t="s">
+        <v>114</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C16" r:id="rId1"/>
+    <hyperlink ref="C13" r:id="rId2"/>
+    <hyperlink ref="C14" r:id="rId3"/>
+    <hyperlink ref="C22" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="99" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="99" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="99" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="99"/>
+    <col min="257" max="257" width="4.42578125" style="99" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="99" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="99" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="99"/>
+    <col min="513" max="513" width="4.42578125" style="99" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="99" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="99" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="99"/>
+    <col min="769" max="769" width="4.42578125" style="99" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="99" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="99" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="99"/>
+    <col min="1025" max="1025" width="4.42578125" style="99" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="99" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="99" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="99"/>
+    <col min="1281" max="1281" width="4.42578125" style="99" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="99" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="99" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="99"/>
+    <col min="1537" max="1537" width="4.42578125" style="99" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="99" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="99" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="99"/>
+    <col min="1793" max="1793" width="4.42578125" style="99" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="99" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="99" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="99"/>
+    <col min="2049" max="2049" width="4.42578125" style="99" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="99" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="99" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="99"/>
+    <col min="2305" max="2305" width="4.42578125" style="99" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="99" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="99" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="99"/>
+    <col min="2561" max="2561" width="4.42578125" style="99" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="99" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="99" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="99"/>
+    <col min="2817" max="2817" width="4.42578125" style="99" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="99" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="99" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="99"/>
+    <col min="3073" max="3073" width="4.42578125" style="99" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="99" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="99" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="99"/>
+    <col min="3329" max="3329" width="4.42578125" style="99" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="99" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="99" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="99"/>
+    <col min="3585" max="3585" width="4.42578125" style="99" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="99" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="99" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="99"/>
+    <col min="3841" max="3841" width="4.42578125" style="99" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="99" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="99" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="99"/>
+    <col min="4097" max="4097" width="4.42578125" style="99" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="99" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="99" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="99"/>
+    <col min="4353" max="4353" width="4.42578125" style="99" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="99" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="99" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="99"/>
+    <col min="4609" max="4609" width="4.42578125" style="99" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="99" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="99" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="99"/>
+    <col min="4865" max="4865" width="4.42578125" style="99" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="99" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="99" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="99"/>
+    <col min="5121" max="5121" width="4.42578125" style="99" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="99" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="99" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="99"/>
+    <col min="5377" max="5377" width="4.42578125" style="99" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="99" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="99" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="99"/>
+    <col min="5633" max="5633" width="4.42578125" style="99" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="99" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="99" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="99"/>
+    <col min="5889" max="5889" width="4.42578125" style="99" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="99" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="99" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="99"/>
+    <col min="6145" max="6145" width="4.42578125" style="99" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="99" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="99" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="99"/>
+    <col min="6401" max="6401" width="4.42578125" style="99" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="99" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="99" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="99"/>
+    <col min="6657" max="6657" width="4.42578125" style="99" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="99" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="99" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="99"/>
+    <col min="6913" max="6913" width="4.42578125" style="99" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="99" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="99" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="99"/>
+    <col min="7169" max="7169" width="4.42578125" style="99" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="99" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="99" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="99"/>
+    <col min="7425" max="7425" width="4.42578125" style="99" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="99" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="99" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="99"/>
+    <col min="7681" max="7681" width="4.42578125" style="99" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="99" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="99" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="99"/>
+    <col min="7937" max="7937" width="4.42578125" style="99" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="99" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="99" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="99"/>
+    <col min="8193" max="8193" width="4.42578125" style="99" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="99" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="99" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="99"/>
+    <col min="8449" max="8449" width="4.42578125" style="99" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="99" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="99" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="99"/>
+    <col min="8705" max="8705" width="4.42578125" style="99" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="99" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="99" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="99"/>
+    <col min="8961" max="8961" width="4.42578125" style="99" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="99" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="99" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="99"/>
+    <col min="9217" max="9217" width="4.42578125" style="99" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="99" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="99" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="99"/>
+    <col min="9473" max="9473" width="4.42578125" style="99" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="99" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="99" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="99"/>
+    <col min="9729" max="9729" width="4.42578125" style="99" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="99" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="99" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="99"/>
+    <col min="9985" max="9985" width="4.42578125" style="99" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="99" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="99" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="99"/>
+    <col min="10241" max="10241" width="4.42578125" style="99" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="99" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="99" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="99"/>
+    <col min="10497" max="10497" width="4.42578125" style="99" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="99" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="99" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="99"/>
+    <col min="10753" max="10753" width="4.42578125" style="99" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="99" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="99" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="99"/>
+    <col min="11009" max="11009" width="4.42578125" style="99" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="99" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="99" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="99"/>
+    <col min="11265" max="11265" width="4.42578125" style="99" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="99" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="99" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="99"/>
+    <col min="11521" max="11521" width="4.42578125" style="99" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="99" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="99" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="99"/>
+    <col min="11777" max="11777" width="4.42578125" style="99" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="99" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="99" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="99"/>
+    <col min="12033" max="12033" width="4.42578125" style="99" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="99" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="99" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="99"/>
+    <col min="12289" max="12289" width="4.42578125" style="99" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="99" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="99" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="99"/>
+    <col min="12545" max="12545" width="4.42578125" style="99" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="99" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="99" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="99"/>
+    <col min="12801" max="12801" width="4.42578125" style="99" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="99" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="99" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="99"/>
+    <col min="13057" max="13057" width="4.42578125" style="99" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="99" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="99" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="99"/>
+    <col min="13313" max="13313" width="4.42578125" style="99" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="99" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="99" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="99"/>
+    <col min="13569" max="13569" width="4.42578125" style="99" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="99" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="99" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="99"/>
+    <col min="13825" max="13825" width="4.42578125" style="99" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="99" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="99" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="99"/>
+    <col min="14081" max="14081" width="4.42578125" style="99" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="99" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="99" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="99"/>
+    <col min="14337" max="14337" width="4.42578125" style="99" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="99" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="99" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="99"/>
+    <col min="14593" max="14593" width="4.42578125" style="99" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="99" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="99" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="99"/>
+    <col min="14849" max="14849" width="4.42578125" style="99" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="99" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="99" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="99"/>
+    <col min="15105" max="15105" width="4.42578125" style="99" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="99" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="99" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="99"/>
+    <col min="15361" max="15361" width="4.42578125" style="99" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="99" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="99" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="99"/>
+    <col min="15617" max="15617" width="4.42578125" style="99" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="99" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="99" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="99"/>
+    <col min="15873" max="15873" width="4.42578125" style="99" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="99" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="99" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="99"/>
+    <col min="16129" max="16129" width="4.42578125" style="99" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="99" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="99" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="99"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="98"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="100" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="100" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="100" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="100" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="100" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="101" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="102"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="102"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B19" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="C19" s="104"/>
+      <c r="D19" s="104"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA89"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A61" workbookViewId="0">
-      <selection activeCell="J97" sqref="J97"/>
+    <sheetView topLeftCell="A61" workbookViewId="0">
+      <selection activeCell="M98" sqref="M98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
-    <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="107" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="93"/>
-[...10 lines deleted...]
-      <c r="M1" s="94"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="108"/>
+      <c r="I1" s="108"/>
+      <c r="J1" s="108"/>
+      <c r="K1" s="108"/>
+      <c r="L1" s="108"/>
+      <c r="M1" s="108"/>
     </row>
     <row r="2" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:27" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="5"/>
@@ -1530,65 +2359,65 @@
       </c>
       <c r="K4" s="70" t="s">
         <v>96</v>
       </c>
       <c r="L4" s="70" t="s">
         <v>97</v>
       </c>
       <c r="M4" s="71" t="s">
         <v>98</v>
       </c>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="3"/>
     </row>
     <row r="5" spans="1:27" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="97" t="s">
+      <c r="A5" s="109" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="97"/>
-[...10 lines deleted...]
-      <c r="M5" s="98"/>
+      <c r="B5" s="109"/>
+      <c r="C5" s="109"/>
+      <c r="D5" s="109"/>
+      <c r="E5" s="109"/>
+      <c r="F5" s="109"/>
+      <c r="G5" s="109"/>
+      <c r="H5" s="110"/>
+      <c r="I5" s="110"/>
+      <c r="J5" s="110"/>
+      <c r="K5" s="110"/>
+      <c r="L5" s="110"/>
+      <c r="M5" s="110"/>
     </row>
     <row r="6" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B6" s="43">
         <v>25.8</v>
       </c>
       <c r="C6" s="44">
         <v>51.8</v>
       </c>
       <c r="D6" s="45">
         <v>78.400000000000006</v>
       </c>
       <c r="E6" s="45">
         <v>105.1</v>
       </c>
       <c r="F6" s="45">
         <v>132.30000000000001</v>
       </c>
       <c r="G6" s="45">
         <v>160.4</v>
       </c>
       <c r="H6" s="45">
         <v>189.5</v>
@@ -1711,65 +2540,65 @@
         <v>2038</v>
       </c>
       <c r="G9" s="41">
         <v>2455.4</v>
       </c>
       <c r="H9" s="41">
         <v>2857.7</v>
       </c>
       <c r="I9" s="41">
         <v>3271</v>
       </c>
       <c r="J9" s="41">
         <v>3691.4</v>
       </c>
       <c r="K9" s="41">
         <v>4119.3</v>
       </c>
       <c r="L9" s="41">
         <v>4549</v>
       </c>
       <c r="M9" s="41">
         <v>4999.8</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="95" t="s">
+      <c r="A10" s="105" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="95"/>
-[...10 lines deleted...]
-      <c r="M10" s="96"/>
+      <c r="B10" s="105"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="105"/>
+      <c r="E10" s="105"/>
+      <c r="F10" s="105"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="106"/>
+      <c r="I10" s="106"/>
+      <c r="J10" s="106"/>
+      <c r="K10" s="106"/>
+      <c r="L10" s="106"/>
+      <c r="M10" s="106"/>
     </row>
     <row r="11" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="44">
         <v>30.9</v>
       </c>
       <c r="C11" s="47">
         <v>62.2</v>
       </c>
       <c r="D11" s="47">
         <v>94.2</v>
       </c>
       <c r="E11" s="44">
         <v>126.8</v>
       </c>
       <c r="F11" s="10">
         <v>159.9</v>
       </c>
       <c r="G11" s="44">
         <v>193.8</v>
       </c>
       <c r="H11" s="44">
         <v>228.9</v>
@@ -1892,65 +2721,65 @@
         <v>2311.9</v>
       </c>
       <c r="G14" s="41">
         <v>2786.5</v>
       </c>
       <c r="H14" s="40">
         <v>3267.8</v>
       </c>
       <c r="I14" s="40">
         <v>3754</v>
       </c>
       <c r="J14" s="73">
         <v>4243.8999999999996</v>
       </c>
       <c r="K14" s="40">
         <v>4737.7</v>
       </c>
       <c r="L14" s="40">
         <v>5237</v>
       </c>
       <c r="M14" s="41">
         <v>5751</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="95" t="s">
+      <c r="A15" s="105" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="95"/>
-[...10 lines deleted...]
-      <c r="M15" s="96"/>
+      <c r="B15" s="105"/>
+      <c r="C15" s="105"/>
+      <c r="D15" s="105"/>
+      <c r="E15" s="105"/>
+      <c r="F15" s="105"/>
+      <c r="G15" s="105"/>
+      <c r="H15" s="106"/>
+      <c r="I15" s="106"/>
+      <c r="J15" s="106"/>
+      <c r="K15" s="106"/>
+      <c r="L15" s="106"/>
+      <c r="M15" s="106"/>
     </row>
     <row r="16" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="44">
         <v>31.9</v>
       </c>
       <c r="C16" s="44">
         <v>65</v>
       </c>
       <c r="D16" s="44">
         <v>98.9</v>
       </c>
       <c r="E16" s="44">
         <v>133.69999999999999</v>
       </c>
       <c r="F16" s="44">
         <v>169.9</v>
       </c>
       <c r="G16" s="44">
         <v>207.2</v>
       </c>
       <c r="H16" s="10">
         <v>246.3</v>
@@ -2073,65 +2902,65 @@
         <v>6</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="41">
         <v>3783.4</v>
       </c>
       <c r="I19" s="74">
         <v>4340.3999999999996</v>
       </c>
       <c r="J19" s="74">
         <v>4903</v>
       </c>
       <c r="K19" s="74" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="74">
         <v>6052.3</v>
       </c>
       <c r="M19" s="74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="95" t="s">
+      <c r="A20" s="105" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="95"/>
-[...10 lines deleted...]
-      <c r="M20" s="96"/>
+      <c r="B20" s="105"/>
+      <c r="C20" s="105"/>
+      <c r="D20" s="105"/>
+      <c r="E20" s="105"/>
+      <c r="F20" s="105"/>
+      <c r="G20" s="105"/>
+      <c r="H20" s="106"/>
+      <c r="I20" s="106"/>
+      <c r="J20" s="106"/>
+      <c r="K20" s="106"/>
+      <c r="L20" s="106"/>
+      <c r="M20" s="106"/>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="48">
         <v>35.1</v>
       </c>
       <c r="C21" s="54">
         <v>72.2</v>
       </c>
       <c r="D21" s="47">
         <v>110.1</v>
       </c>
       <c r="E21" s="47">
         <v>149.19999999999999</v>
       </c>
       <c r="F21" s="55">
         <v>189.8</v>
       </c>
       <c r="G21" s="55">
         <v>231.4</v>
       </c>
       <c r="H21" s="10">
         <v>274.60000000000002</v>
@@ -2254,65 +3083,65 @@
         <v>21</v>
       </c>
       <c r="G24" s="56" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="56" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="56" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="56" t="s">
         <v>25</v>
       </c>
       <c r="K24" s="56" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="75">
         <v>6665.3</v>
       </c>
       <c r="M24" s="56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="95" t="s">
+      <c r="A25" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="95"/>
-[...10 lines deleted...]
-      <c r="M25" s="96"/>
+      <c r="B25" s="105"/>
+      <c r="C25" s="105"/>
+      <c r="D25" s="105"/>
+      <c r="E25" s="105"/>
+      <c r="F25" s="105"/>
+      <c r="G25" s="105"/>
+      <c r="H25" s="106"/>
+      <c r="I25" s="106"/>
+      <c r="J25" s="106"/>
+      <c r="K25" s="106"/>
+      <c r="L25" s="106"/>
+      <c r="M25" s="106"/>
     </row>
     <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="55">
         <v>38.799999999999997</v>
       </c>
       <c r="C26" s="47">
         <v>78.099999999999994</v>
       </c>
       <c r="D26" s="47">
         <v>119.2</v>
       </c>
       <c r="E26" s="47">
         <v>173.4</v>
       </c>
       <c r="F26" s="55">
         <v>231.8</v>
       </c>
       <c r="G26" s="55">
         <v>294.10000000000002</v>
       </c>
       <c r="H26" s="10">
         <v>359.3</v>
@@ -2435,65 +3264,65 @@
         <v>36</v>
       </c>
       <c r="G29" s="58" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="58" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="58" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="58" t="s">
         <v>40</v>
       </c>
       <c r="K29" s="58" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="58" t="s">
         <v>42</v>
       </c>
       <c r="M29" s="58" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="95" t="s">
+      <c r="A30" s="105" t="s">
         <v>79</v>
       </c>
-      <c r="B30" s="95"/>
-[...10 lines deleted...]
-      <c r="M30" s="96"/>
+      <c r="B30" s="105"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="105"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="105"/>
+      <c r="H30" s="106"/>
+      <c r="I30" s="106"/>
+      <c r="J30" s="106"/>
+      <c r="K30" s="106"/>
+      <c r="L30" s="106"/>
+      <c r="M30" s="106"/>
     </row>
     <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B31" s="55">
         <v>80.8</v>
       </c>
       <c r="C31" s="47">
         <v>137.30000000000001</v>
       </c>
       <c r="D31" s="47">
         <v>188.8</v>
       </c>
       <c r="E31" s="47">
         <v>228.7</v>
       </c>
       <c r="F31" s="55">
         <v>277.8</v>
       </c>
       <c r="G31" s="55">
         <v>326.5</v>
       </c>
       <c r="H31" s="10">
         <v>380.8</v>
@@ -2619,65 +3448,65 @@
         <v>47</v>
       </c>
       <c r="G34" s="51" t="s">
         <v>48</v>
       </c>
       <c r="H34" s="59">
         <v>4798.1000000000004</v>
       </c>
       <c r="I34" s="49">
         <v>5484</v>
       </c>
       <c r="J34" s="51" t="s">
         <v>49</v>
       </c>
       <c r="K34" s="49">
         <v>6848</v>
       </c>
       <c r="L34" s="58" t="s">
         <v>50</v>
       </c>
       <c r="M34" s="46">
         <v>8208.2000000000007</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="95" t="s">
+      <c r="A35" s="105" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="95"/>
-[...10 lines deleted...]
-      <c r="M35" s="96"/>
+      <c r="B35" s="105"/>
+      <c r="C35" s="105"/>
+      <c r="D35" s="105"/>
+      <c r="E35" s="105"/>
+      <c r="F35" s="105"/>
+      <c r="G35" s="105"/>
+      <c r="H35" s="106"/>
+      <c r="I35" s="106"/>
+      <c r="J35" s="106"/>
+      <c r="K35" s="106"/>
+      <c r="L35" s="106"/>
+      <c r="M35" s="106"/>
     </row>
     <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B36" s="55">
         <v>64.2</v>
       </c>
       <c r="C36" s="55">
         <v>113.9</v>
       </c>
       <c r="D36" s="47">
         <v>170.9</v>
       </c>
       <c r="E36" s="47">
         <v>223.5</v>
       </c>
       <c r="F36" s="55">
         <v>289.8</v>
       </c>
       <c r="G36" s="55">
         <v>368.7</v>
       </c>
       <c r="H36" s="10">
         <v>463</v>
@@ -2800,65 +3629,65 @@
         <v>3407.7</v>
       </c>
       <c r="G39" s="46">
         <v>4084.7</v>
       </c>
       <c r="H39" s="58" t="s">
         <v>54</v>
       </c>
       <c r="I39" s="41">
         <v>5403.8</v>
       </c>
       <c r="J39" s="58" t="s">
         <v>55</v>
       </c>
       <c r="K39" s="49">
         <v>6719.4</v>
       </c>
       <c r="L39" s="58" t="s">
         <v>56</v>
       </c>
       <c r="M39" s="46">
         <v>8208.2000000000007</v>
       </c>
     </row>
     <row r="40" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="95" t="s">
+      <c r="A40" s="105" t="s">
         <v>81</v>
       </c>
-      <c r="B40" s="95"/>
-[...10 lines deleted...]
-      <c r="M40" s="96"/>
+      <c r="B40" s="105"/>
+      <c r="C40" s="105"/>
+      <c r="D40" s="105"/>
+      <c r="E40" s="105"/>
+      <c r="F40" s="105"/>
+      <c r="G40" s="105"/>
+      <c r="H40" s="106"/>
+      <c r="I40" s="106"/>
+      <c r="J40" s="106"/>
+      <c r="K40" s="106"/>
+      <c r="L40" s="106"/>
+      <c r="M40" s="106"/>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="55">
         <v>70.400000000000006</v>
       </c>
       <c r="C41" s="55">
         <v>139.69999999999999</v>
       </c>
       <c r="D41" s="47">
         <v>211.1</v>
       </c>
       <c r="E41" s="47">
         <v>292.2</v>
       </c>
       <c r="F41" s="55">
         <v>377.6</v>
       </c>
       <c r="G41" s="55">
         <v>453</v>
       </c>
       <c r="H41" s="10">
         <v>523.6</v>
@@ -2981,65 +3810,65 @@
         <v>3361.4</v>
       </c>
       <c r="G44" s="74">
         <v>4034.5</v>
       </c>
       <c r="H44" s="49">
         <v>4707</v>
       </c>
       <c r="I44" s="51" t="s">
         <v>61</v>
       </c>
       <c r="J44" s="61">
         <v>6056.8</v>
       </c>
       <c r="K44" s="59">
         <v>6737.5</v>
       </c>
       <c r="L44" s="49">
         <v>7421.3</v>
       </c>
       <c r="M44" s="49">
         <v>8100.3</v>
       </c>
     </row>
     <row r="45" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="95" t="s">
+      <c r="A45" s="105" t="s">
         <v>82</v>
       </c>
-      <c r="B45" s="95"/>
-[...10 lines deleted...]
-      <c r="M45" s="96"/>
+      <c r="B45" s="105"/>
+      <c r="C45" s="105"/>
+      <c r="D45" s="105"/>
+      <c r="E45" s="105"/>
+      <c r="F45" s="105"/>
+      <c r="G45" s="105"/>
+      <c r="H45" s="106"/>
+      <c r="I45" s="106"/>
+      <c r="J45" s="106"/>
+      <c r="K45" s="106"/>
+      <c r="L45" s="106"/>
+      <c r="M45" s="106"/>
     </row>
     <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="55">
         <v>71</v>
       </c>
       <c r="C46" s="55">
         <v>144.1</v>
       </c>
       <c r="D46" s="47">
         <v>221.6</v>
       </c>
       <c r="E46" s="47">
         <v>300.5</v>
       </c>
       <c r="F46" s="55">
         <v>378.8</v>
       </c>
       <c r="G46" s="55">
         <v>461.8</v>
       </c>
       <c r="H46" s="10">
         <v>537</v>
@@ -3162,65 +3991,65 @@
         <v>65</v>
       </c>
       <c r="G49" s="46">
         <v>4097.2</v>
       </c>
       <c r="H49" s="41">
         <v>4784.3999999999996</v>
       </c>
       <c r="I49" s="62" t="s">
         <v>66</v>
       </c>
       <c r="J49" s="39">
         <v>6175.2</v>
       </c>
       <c r="K49" s="49">
         <v>6889.6</v>
       </c>
       <c r="L49" s="58" t="s">
         <v>67</v>
       </c>
       <c r="M49" s="46">
         <v>8336.4</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="95" t="s">
+      <c r="A50" s="105" t="s">
         <v>83</v>
       </c>
-      <c r="B50" s="95"/>
-[...10 lines deleted...]
-      <c r="M50" s="96"/>
+      <c r="B50" s="105"/>
+      <c r="C50" s="105"/>
+      <c r="D50" s="105"/>
+      <c r="E50" s="105"/>
+      <c r="F50" s="105"/>
+      <c r="G50" s="105"/>
+      <c r="H50" s="106"/>
+      <c r="I50" s="106"/>
+      <c r="J50" s="106"/>
+      <c r="K50" s="106"/>
+      <c r="L50" s="106"/>
+      <c r="M50" s="106"/>
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B51" s="44" t="s">
         <v>68</v>
       </c>
       <c r="C51" s="55">
         <v>162.30000000000001</v>
       </c>
       <c r="D51" s="45">
         <v>246.7</v>
       </c>
       <c r="E51" s="45">
         <v>327.60000000000002</v>
       </c>
       <c r="F51" s="45">
         <v>418</v>
       </c>
       <c r="G51" s="63" t="s">
         <v>68</v>
       </c>
       <c r="H51" s="63" t="s">
         <v>68</v>
@@ -3343,65 +4172,65 @@
         <v>3784.7</v>
       </c>
       <c r="G54" s="38">
         <v>4551.1000000000004</v>
       </c>
       <c r="H54" s="38">
         <v>5315.3</v>
       </c>
       <c r="I54" s="59">
         <v>6077</v>
       </c>
       <c r="J54" s="38">
         <v>6840.5</v>
       </c>
       <c r="K54" s="38">
         <v>7613.1</v>
       </c>
       <c r="L54" s="64">
         <v>8392</v>
       </c>
       <c r="M54" s="38">
         <v>9179</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="95" t="s">
+      <c r="A55" s="105" t="s">
         <v>84</v>
       </c>
-      <c r="B55" s="95"/>
-[...10 lines deleted...]
-      <c r="M55" s="96"/>
+      <c r="B55" s="105"/>
+      <c r="C55" s="105"/>
+      <c r="D55" s="105"/>
+      <c r="E55" s="105"/>
+      <c r="F55" s="105"/>
+      <c r="G55" s="105"/>
+      <c r="H55" s="106"/>
+      <c r="I55" s="106"/>
+      <c r="J55" s="106"/>
+      <c r="K55" s="106"/>
+      <c r="L55" s="106"/>
+      <c r="M55" s="106"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="44">
         <v>79.2</v>
       </c>
       <c r="C56" s="55">
         <v>171.3</v>
       </c>
       <c r="D56" s="45">
         <v>257</v>
       </c>
       <c r="E56" s="45">
         <v>335.1</v>
       </c>
       <c r="F56" s="45">
         <v>425.7</v>
       </c>
       <c r="G56" s="45">
         <v>510.1</v>
       </c>
       <c r="H56" s="66">
         <v>597.6</v>
@@ -3524,65 +4353,65 @@
         <v>3971.2</v>
       </c>
       <c r="G59" s="38">
         <v>4773.8</v>
       </c>
       <c r="H59" s="38">
         <v>5592.1</v>
       </c>
       <c r="I59" s="38">
         <v>6416.7</v>
       </c>
       <c r="J59" s="38">
         <v>7255.9</v>
       </c>
       <c r="K59" s="38">
         <v>8105.6</v>
       </c>
       <c r="L59" s="38">
         <v>8964.1</v>
       </c>
       <c r="M59" s="38">
         <v>9831</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="95" t="s">
+      <c r="A60" s="105" t="s">
         <v>85</v>
       </c>
-      <c r="B60" s="95"/>
-[...10 lines deleted...]
-      <c r="M60" s="96"/>
+      <c r="B60" s="105"/>
+      <c r="C60" s="105"/>
+      <c r="D60" s="105"/>
+      <c r="E60" s="105"/>
+      <c r="F60" s="105"/>
+      <c r="G60" s="105"/>
+      <c r="H60" s="106"/>
+      <c r="I60" s="106"/>
+      <c r="J60" s="106"/>
+      <c r="K60" s="106"/>
+      <c r="L60" s="106"/>
+      <c r="M60" s="106"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B61" s="44">
         <v>89.1</v>
       </c>
       <c r="C61" s="55">
         <v>195.3</v>
       </c>
       <c r="D61" s="45">
         <v>298.89999999999998</v>
       </c>
       <c r="E61" s="45">
         <v>413.8</v>
       </c>
       <c r="F61" s="45">
         <v>532.79999999999995</v>
       </c>
       <c r="G61" s="45">
         <v>650.9</v>
       </c>
       <c r="H61" s="45">
         <v>774.4</v>
@@ -3705,65 +4534,65 @@
         <v>4377.1000000000004</v>
       </c>
       <c r="G64" s="41">
         <v>5257.8</v>
       </c>
       <c r="H64" s="40">
         <v>6157.2</v>
       </c>
       <c r="I64" s="40">
         <v>7051.9</v>
       </c>
       <c r="J64" s="39">
         <v>7955.4</v>
       </c>
       <c r="K64" s="40">
         <v>8862.2999999999993</v>
       </c>
       <c r="L64" s="40">
         <v>9773.2999999999993</v>
       </c>
       <c r="M64" s="41">
         <v>9831</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="95" t="s">
+      <c r="A65" s="105" t="s">
         <v>86</v>
       </c>
-      <c r="B65" s="95"/>
-[...10 lines deleted...]
-      <c r="M65" s="96"/>
+      <c r="B65" s="105"/>
+      <c r="C65" s="105"/>
+      <c r="D65" s="105"/>
+      <c r="E65" s="105"/>
+      <c r="F65" s="105"/>
+      <c r="G65" s="105"/>
+      <c r="H65" s="106"/>
+      <c r="I65" s="106"/>
+      <c r="J65" s="106"/>
+      <c r="K65" s="106"/>
+      <c r="L65" s="106"/>
+      <c r="M65" s="106"/>
     </row>
     <row r="66" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B66" s="44">
         <v>96.2</v>
       </c>
       <c r="C66" s="55">
         <v>208.6</v>
       </c>
       <c r="D66" s="66">
         <v>312.39999999999998</v>
       </c>
       <c r="E66" s="45">
         <v>424.3</v>
       </c>
       <c r="F66" s="45">
         <v>531.9</v>
       </c>
       <c r="G66" s="45">
         <v>649.1</v>
       </c>
       <c r="H66" s="45">
         <v>763.3</v>
@@ -3886,65 +4715,65 @@
         <v>4163.6000000000004</v>
       </c>
       <c r="G69" s="41">
         <v>5049.7</v>
       </c>
       <c r="H69" s="40">
         <v>5933.1</v>
       </c>
       <c r="I69" s="40">
         <v>6821.6</v>
       </c>
       <c r="J69" s="39">
         <v>7705</v>
       </c>
       <c r="K69" s="40">
         <v>8605.1</v>
       </c>
       <c r="L69" s="40">
         <v>9552.2999999999993</v>
       </c>
       <c r="M69" s="41">
         <v>10562.4</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="95" t="s">
+      <c r="A70" s="105" t="s">
         <v>87</v>
       </c>
-      <c r="B70" s="95"/>
-[...10 lines deleted...]
-      <c r="M70" s="96"/>
+      <c r="B70" s="105"/>
+      <c r="C70" s="105"/>
+      <c r="D70" s="105"/>
+      <c r="E70" s="105"/>
+      <c r="F70" s="105"/>
+      <c r="G70" s="105"/>
+      <c r="H70" s="106"/>
+      <c r="I70" s="106"/>
+      <c r="J70" s="106"/>
+      <c r="K70" s="106"/>
+      <c r="L70" s="106"/>
+      <c r="M70" s="106"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B71" s="44">
         <v>92.8</v>
       </c>
       <c r="C71" s="55">
         <v>286.5</v>
       </c>
       <c r="D71" s="66">
         <v>445.7</v>
       </c>
       <c r="E71" s="45">
         <v>603.4</v>
       </c>
       <c r="F71" s="68">
         <v>780.3</v>
       </c>
       <c r="G71" s="68">
         <v>935</v>
       </c>
       <c r="H71" s="45">
         <v>1083.5</v>
@@ -4067,65 +4896,65 @@
         <v>4944.3999999999996</v>
       </c>
       <c r="G74" s="38">
         <v>5971.5</v>
       </c>
       <c r="H74" s="40">
         <v>7005.1</v>
       </c>
       <c r="I74" s="38">
         <v>8038.2</v>
       </c>
       <c r="J74" s="39">
         <v>9064</v>
       </c>
       <c r="K74" s="40">
         <v>10104.299999999999</v>
       </c>
       <c r="L74" s="40">
         <v>11149.2</v>
       </c>
       <c r="M74" s="41">
         <v>12203.1</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="95" t="s">
+      <c r="A75" s="105" t="s">
         <v>99</v>
       </c>
-      <c r="B75" s="95"/>
-[...10 lines deleted...]
-      <c r="M75" s="96"/>
+      <c r="B75" s="105"/>
+      <c r="C75" s="105"/>
+      <c r="D75" s="105"/>
+      <c r="E75" s="105"/>
+      <c r="F75" s="105"/>
+      <c r="G75" s="105"/>
+      <c r="H75" s="106"/>
+      <c r="I75" s="106"/>
+      <c r="J75" s="106"/>
+      <c r="K75" s="106"/>
+      <c r="L75" s="106"/>
+      <c r="M75" s="106"/>
     </row>
     <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B76" s="68">
         <v>164.7</v>
       </c>
       <c r="C76" s="69">
         <v>309.7</v>
       </c>
       <c r="D76" s="66">
         <v>463.6</v>
       </c>
       <c r="E76" s="68">
         <v>616</v>
       </c>
       <c r="F76" s="83">
         <v>769115.7</v>
       </c>
       <c r="G76" s="84">
         <v>918.2</v>
       </c>
       <c r="H76" s="45">
         <v>1065.3</v>
@@ -4248,65 +5077,65 @@
         <v>5415876.2999999998</v>
       </c>
       <c r="G79" s="38">
         <v>6550.8</v>
       </c>
       <c r="H79" s="40">
         <v>7678.7</v>
       </c>
       <c r="I79" s="38">
         <v>8801.4</v>
       </c>
       <c r="J79" s="80">
         <v>9925671.3000000007</v>
       </c>
       <c r="K79" s="80">
         <v>11054829.9</v>
       </c>
       <c r="L79" s="40">
         <v>12177.5</v>
       </c>
       <c r="M79" s="80">
         <v>13289194.9</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="95" t="s">
+      <c r="A80" s="105" t="s">
         <v>102</v>
       </c>
-      <c r="B80" s="95"/>
-[...10 lines deleted...]
-      <c r="M80" s="96"/>
+      <c r="B80" s="105"/>
+      <c r="C80" s="105"/>
+      <c r="D80" s="105"/>
+      <c r="E80" s="105"/>
+      <c r="F80" s="105"/>
+      <c r="G80" s="105"/>
+      <c r="H80" s="106"/>
+      <c r="I80" s="106"/>
+      <c r="J80" s="106"/>
+      <c r="K80" s="106"/>
+      <c r="L80" s="106"/>
+      <c r="M80" s="106"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B81" s="79">
         <v>126414</v>
       </c>
       <c r="C81" s="79">
         <v>266986.8</v>
       </c>
       <c r="D81" s="69">
         <v>422.4</v>
       </c>
       <c r="E81" s="82">
         <v>592191.6</v>
       </c>
       <c r="F81" s="82">
         <v>760807.7</v>
       </c>
       <c r="G81" s="82">
         <v>928724.4</v>
       </c>
       <c r="H81" s="82">
         <v>1089356.3</v>
@@ -4429,343 +5258,353 @@
         <v>6072380.9000000004</v>
       </c>
       <c r="G84" s="81">
         <v>7327920.7000000002</v>
       </c>
       <c r="H84" s="81">
         <v>8601235.6999999993</v>
       </c>
       <c r="I84" s="81">
         <v>9883240.5999999996</v>
       </c>
       <c r="J84" s="81">
         <v>11174942.9</v>
       </c>
       <c r="K84" s="81">
         <v>12491392.9</v>
       </c>
       <c r="L84" s="77">
         <v>13797970.9</v>
       </c>
       <c r="M84" s="77">
         <v>15133404.300000001</v>
       </c>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A85" s="95" t="s">
+      <c r="A85" s="105" t="s">
         <v>104</v>
       </c>
-      <c r="B85" s="95"/>
-[...10 lines deleted...]
-      <c r="M85" s="96"/>
+      <c r="B85" s="105"/>
+      <c r="C85" s="105"/>
+      <c r="D85" s="105"/>
+      <c r="E85" s="105"/>
+      <c r="F85" s="105"/>
+      <c r="G85" s="105"/>
+      <c r="H85" s="106"/>
+      <c r="I85" s="106"/>
+      <c r="J85" s="106"/>
+      <c r="K85" s="106"/>
+      <c r="L85" s="106"/>
+      <c r="M85" s="106"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B86" s="87">
         <v>139.30000000000001</v>
       </c>
       <c r="C86" s="89">
         <v>280588.59999999998</v>
       </c>
       <c r="D86" s="89">
         <v>433998.4</v>
       </c>
       <c r="E86" s="91">
         <v>576.1</v>
       </c>
       <c r="F86" s="89">
         <v>710729.3</v>
       </c>
       <c r="G86" s="76">
         <v>856375.9</v>
       </c>
       <c r="H86" s="89">
         <v>1000846.7</v>
       </c>
-      <c r="I86" s="82"/>
+      <c r="I86" s="93">
+        <v>1148624.6000000001</v>
+      </c>
       <c r="J86" s="82"/>
       <c r="K86" s="82"/>
       <c r="L86" s="76"/>
       <c r="M86" s="82"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B87" s="87">
         <v>78.400000000000006</v>
       </c>
       <c r="C87" s="89">
         <v>155594.29999999999</v>
       </c>
       <c r="D87" s="89">
         <v>234290.7</v>
       </c>
       <c r="E87" s="91">
         <v>308.7</v>
       </c>
       <c r="F87" s="76">
         <v>384816</v>
       </c>
       <c r="G87" s="76">
         <v>460480.4</v>
       </c>
       <c r="H87" s="89">
         <v>536892</v>
       </c>
-      <c r="I87" s="82"/>
+      <c r="I87" s="94">
+        <v>613123.6</v>
+      </c>
       <c r="J87" s="82"/>
       <c r="K87" s="82"/>
       <c r="L87" s="76"/>
       <c r="M87" s="76"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="16" t="s">
         <v>101</v>
       </c>
       <c r="B88" s="87">
         <v>1625.8</v>
       </c>
       <c r="C88" s="89">
         <v>3285245.4</v>
       </c>
       <c r="D88" s="89">
         <v>4921955</v>
       </c>
       <c r="E88" s="91">
         <v>6606.3</v>
       </c>
       <c r="F88" s="89">
         <v>8300019.5999999996</v>
       </c>
       <c r="G88" s="76">
         <v>9994724.4000000004</v>
       </c>
       <c r="H88" s="89">
         <v>11696240.699999999</v>
       </c>
-      <c r="I88" s="82"/>
+      <c r="I88" s="94">
+        <v>13427198.4</v>
+      </c>
       <c r="J88" s="82"/>
       <c r="K88" s="82"/>
       <c r="L88" s="76"/>
       <c r="M88" s="82"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B89" s="88">
         <v>1188.9000000000001</v>
       </c>
       <c r="C89" s="90">
         <v>2412876.4</v>
       </c>
       <c r="D89" s="90">
         <v>3640428</v>
       </c>
       <c r="E89" s="92">
         <v>4870.8999999999996</v>
       </c>
       <c r="F89" s="77">
         <v>6115049.9000000004</v>
       </c>
       <c r="G89" s="77">
         <v>7368378.7999999998</v>
       </c>
       <c r="H89" s="90">
         <v>8625850.5</v>
       </c>
-      <c r="I89" s="81"/>
+      <c r="I89" s="90">
+        <v>9904432.5999999996</v>
+      </c>
       <c r="J89" s="81"/>
       <c r="K89" s="81"/>
       <c r="L89" s="77"/>
       <c r="M89" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A15:M15"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A40:M40"/>
-    <mergeCell ref="A1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B386C5-6861-4122-B8D8-2A713AEBAED5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B386C5-6861-4122-B8D8-2A713AEBAED5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>2010-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Jaksylykov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>