--- v2 (2026-10-05)
+++ v3 (2026-10-25)
@@ -18,51 +18,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="-32715" windowWidth="21570" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="2010-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="146">
   <si>
     <t>4 669,9</t>
   </si>
   <si>
     <t>5 367,8</t>
   </si>
   <si>
     <t>3 722,1</t>
   </si>
   <si>
     <t>4 500,8</t>
   </si>
   <si>
     <t>7 588,5</t>
   </si>
   <si>
     <t>9 166,5</t>
   </si>
   <si>
     <t>2 673,6</t>
   </si>
   <si>
     <t>3 227,9</t>
   </si>
   <si>
@@ -338,194 +338,183 @@
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t xml:space="preserve">Scope of postal and courier services </t>
   </si>
   <si>
     <t>Volume of communication services</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
+    <t>191101, 192101, 192201, 192204, 192205, 192209</t>
+  </si>
+  <si>
+    <t>Classifier of Statistical Indicators</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25799/</t>
+  </si>
+  <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
+    <t>Interstate Classifier of Units of Measurement</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
+    <t xml:space="preserve">Methodology for statistics of information and communication technologies </t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25855/</t>
+  </si>
+  <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
+    <t>Submitted by legal entities and (or) their structural and separate subdivisions, regardless of the number of employees, whose primary and secondary economic activities are classified under the General Classification of Types of Economic Activities (GCEA) codes 53 – Postal and Courier Activities and 61 – Telecommunications, as well as by individual entrepreneurs included in the established reporting list.</t>
+  </si>
+  <si>
     <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
     <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28266&amp;year=2026&amp;name=85308&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
+    <t>Conventional designs</t>
+  </si>
+  <si>
+    <t>"-" - no case
+"0.0" - insignificant value
+"X" - data is confidential
+"..." - no data available
+In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
+    <t>Division service statistics</t>
+  </si>
+  <si>
+    <t>Responsible Executor</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 714 2 53 70 43</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
     <t>B.Shimirbaeva@aspire.gov.kz</t>
   </si>
   <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>110003, Kostanay, Mailin street 2/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Bibigul Shimirbaeva</t>
-  </si>
-[...82 lines deleted...]
-    <t>E-mail:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -737,75 +726,75 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="16">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
@@ -833,58 +822,52 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="17">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="63"/>
@@ -1023,97 +1006,136 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1319,117 +1341,107 @@
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="25" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="24" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="24" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="16" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="27" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="19" xfId="28" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="24" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...30 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="27" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="28"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2 2" xfId="26"/>
@@ -1719,605 +1731,601 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:B.Shimirbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:B.Shimirbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25799/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25855/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:C22"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:XFD2"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="58.7109375" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="95" customWidth="1"/>
+    <col min="2" max="2" width="41.28515625" style="95" customWidth="1"/>
+    <col min="3" max="3" width="66.7109375" style="95" customWidth="1"/>
+    <col min="4" max="4" width="50.28515625" style="95" customWidth="1"/>
+    <col min="5" max="8" width="9.28515625" style="95" hidden="1" customWidth="1"/>
+    <col min="9" max="15" width="9.28515625" style="95" customWidth="1"/>
+    <col min="16" max="21" width="9.28515625" style="95"/>
+    <col min="22" max="22" width="9.28515625" style="95" customWidth="1"/>
+    <col min="23" max="16384" width="9.28515625" style="95"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" hidden="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B3" s="111" t="s">
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B2" s="97" t="s">
         <v>105</v>
       </c>
-      <c r="C3" s="112" t="s">
+      <c r="C2" s="98" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="99"/>
+      <c r="B3" s="97" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="98" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B4" s="97" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="98" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="99"/>
+      <c r="B5" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="98" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B6" s="97" t="s">
+        <v>113</v>
+      </c>
+      <c r="C6" s="98" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="99"/>
+      <c r="B7" s="97" t="s">
+        <v>115</v>
+      </c>
+      <c r="C7" s="98" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="97" t="s">
+        <v>117</v>
+      </c>
+      <c r="C8" s="98" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="99"/>
+      <c r="B9" s="97" t="s">
+        <v>119</v>
+      </c>
+      <c r="C9" s="98" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B10" s="97" t="s">
+        <v>121</v>
+      </c>
+      <c r="C10" s="98"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="99"/>
+      <c r="B11" s="97" t="s">
+        <v>122</v>
+      </c>
+      <c r="C11" s="98" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="4" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B4" s="111" t="s">
+    <row r="12" spans="1:4" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="97" t="s">
         <v>124</v>
       </c>
-      <c r="C4" s="113" t="s">
-[...12 lines deleted...]
-      <c r="B6" s="111" t="s">
+      <c r="C12" s="98" t="s">
         <v>125</v>
       </c>
-      <c r="C6" s="113" t="s">
-[...4 lines deleted...]
-      <c r="B7" s="111" t="s">
+      <c r="D12" s="101"/>
+    </row>
+    <row r="13" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="99"/>
+      <c r="B13" s="97" t="s">
         <v>126</v>
       </c>
-      <c r="C7" s="114" t="s">
+      <c r="C13" s="102" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="8" spans="2:3" ht="102" x14ac:dyDescent="0.2">
-      <c r="B8" s="115" t="s">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B14" s="97" t="s">
         <v>128</v>
       </c>
-      <c r="C8" s="116" t="s">
+      <c r="C14" s="98" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="99"/>
+      <c r="B15" s="97" t="s">
         <v>129</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="111" t="s">
+      <c r="C15" s="103" t="s">
         <v>130</v>
       </c>
-      <c r="C9" s="117" t="s">
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="97" t="s">
         <v>131</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C10" s="114" t="s">
+      <c r="C16" s="104" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="11" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C11" s="116" t="s">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="99"/>
+      <c r="B17" s="97" t="s">
         <v>133</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="C13" s="119" t="s">
+      <c r="C17" s="98" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B14" s="111" t="s">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="97" t="s">
         <v>135</v>
       </c>
-      <c r="C14" s="120" t="s">
+      <c r="C18" s="105">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="99"/>
+      <c r="B19" s="106" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="111" t="s">
+      <c r="C19" s="107" t="s">
         <v>137</v>
-      </c>
-[...57 lines deleted...]
-        <v>114</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C16" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="C22" r:id="rId4"/>
+    <hyperlink ref="C19" r:id="rId1"/>
+    <hyperlink ref="C3" r:id="rId2"/>
+    <hyperlink ref="C16" r:id="rId3"/>
+    <hyperlink ref="C7" r:id="rId4"/>
+    <hyperlink ref="C5" r:id="rId5"/>
+    <hyperlink ref="C9" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="99" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="99"/>
+    <col min="1" max="1" width="4.42578125" style="109" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="109" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="109" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="109"/>
+    <col min="257" max="257" width="4.42578125" style="109" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="109" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="109" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="109"/>
+    <col min="513" max="513" width="4.42578125" style="109" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="109" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="109" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="109"/>
+    <col min="769" max="769" width="4.42578125" style="109" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="109" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="109" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="109"/>
+    <col min="1025" max="1025" width="4.42578125" style="109" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="109" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="109" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="109"/>
+    <col min="1281" max="1281" width="4.42578125" style="109" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="109" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="109" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="109"/>
+    <col min="1537" max="1537" width="4.42578125" style="109" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="109" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="109" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="109"/>
+    <col min="1793" max="1793" width="4.42578125" style="109" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="109" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="109" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="109"/>
+    <col min="2049" max="2049" width="4.42578125" style="109" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="109" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="109" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="109"/>
+    <col min="2305" max="2305" width="4.42578125" style="109" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="109" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="109" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="109"/>
+    <col min="2561" max="2561" width="4.42578125" style="109" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="109" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="109" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="109"/>
+    <col min="2817" max="2817" width="4.42578125" style="109" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="109" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="109" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="109"/>
+    <col min="3073" max="3073" width="4.42578125" style="109" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="109" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="109" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="109"/>
+    <col min="3329" max="3329" width="4.42578125" style="109" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="109" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="109" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="109"/>
+    <col min="3585" max="3585" width="4.42578125" style="109" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="109" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="109" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="109"/>
+    <col min="3841" max="3841" width="4.42578125" style="109" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="109" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="109" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="109"/>
+    <col min="4097" max="4097" width="4.42578125" style="109" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="109" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="109" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="109"/>
+    <col min="4353" max="4353" width="4.42578125" style="109" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="109" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="109" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="109"/>
+    <col min="4609" max="4609" width="4.42578125" style="109" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="109" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="109" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="109"/>
+    <col min="4865" max="4865" width="4.42578125" style="109" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="109" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="109" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="109"/>
+    <col min="5121" max="5121" width="4.42578125" style="109" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="109" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="109" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="109"/>
+    <col min="5377" max="5377" width="4.42578125" style="109" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="109" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="109" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="109"/>
+    <col min="5633" max="5633" width="4.42578125" style="109" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="109" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="109" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="109"/>
+    <col min="5889" max="5889" width="4.42578125" style="109" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="109" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="109" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="109"/>
+    <col min="6145" max="6145" width="4.42578125" style="109" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="109" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="109" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="109"/>
+    <col min="6401" max="6401" width="4.42578125" style="109" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="109" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="109" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="109"/>
+    <col min="6657" max="6657" width="4.42578125" style="109" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="109" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="109" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="109"/>
+    <col min="6913" max="6913" width="4.42578125" style="109" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="109" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="109" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="109"/>
+    <col min="7169" max="7169" width="4.42578125" style="109" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="109" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="109" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="109"/>
+    <col min="7425" max="7425" width="4.42578125" style="109" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="109" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="109" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="109"/>
+    <col min="7681" max="7681" width="4.42578125" style="109" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="109" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="109" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="109"/>
+    <col min="7937" max="7937" width="4.42578125" style="109" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="109" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="109" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="109"/>
+    <col min="8193" max="8193" width="4.42578125" style="109" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="109" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="109" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="109"/>
+    <col min="8449" max="8449" width="4.42578125" style="109" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="109" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="109" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="109"/>
+    <col min="8705" max="8705" width="4.42578125" style="109" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="109" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="109" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="109"/>
+    <col min="8961" max="8961" width="4.42578125" style="109" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="109" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="109" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="109"/>
+    <col min="9217" max="9217" width="4.42578125" style="109" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="109" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="109" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="109"/>
+    <col min="9473" max="9473" width="4.42578125" style="109" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="109" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="109" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="109"/>
+    <col min="9729" max="9729" width="4.42578125" style="109" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="109" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="109" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="109"/>
+    <col min="9985" max="9985" width="4.42578125" style="109" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="109" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="109" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="109"/>
+    <col min="10241" max="10241" width="4.42578125" style="109" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="109" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="109" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="109"/>
+    <col min="10497" max="10497" width="4.42578125" style="109" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="109" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="109" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="109"/>
+    <col min="10753" max="10753" width="4.42578125" style="109" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="109" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="109" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="109"/>
+    <col min="11009" max="11009" width="4.42578125" style="109" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="109" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="109" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="109"/>
+    <col min="11265" max="11265" width="4.42578125" style="109" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="109" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="109" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="109"/>
+    <col min="11521" max="11521" width="4.42578125" style="109" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="109" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="109" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="109"/>
+    <col min="11777" max="11777" width="4.42578125" style="109" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="109" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="109" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="109"/>
+    <col min="12033" max="12033" width="4.42578125" style="109" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="109" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="109" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="109"/>
+    <col min="12289" max="12289" width="4.42578125" style="109" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="109" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="109" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="109"/>
+    <col min="12545" max="12545" width="4.42578125" style="109" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="109" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="109" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="109"/>
+    <col min="12801" max="12801" width="4.42578125" style="109" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="109" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="109" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="109"/>
+    <col min="13057" max="13057" width="4.42578125" style="109" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="109" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="109" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="109"/>
+    <col min="13313" max="13313" width="4.42578125" style="109" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="109" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="109" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="109"/>
+    <col min="13569" max="13569" width="4.42578125" style="109" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="109" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="109" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="109"/>
+    <col min="13825" max="13825" width="4.42578125" style="109" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="109" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="109" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="109"/>
+    <col min="14081" max="14081" width="4.42578125" style="109" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="109" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="109" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="109"/>
+    <col min="14337" max="14337" width="4.42578125" style="109" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="109" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="109" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="109"/>
+    <col min="14593" max="14593" width="4.42578125" style="109" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="109" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="109" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="109"/>
+    <col min="14849" max="14849" width="4.42578125" style="109" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="109" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="109" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="109"/>
+    <col min="15105" max="15105" width="4.42578125" style="109" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="109" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="109" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="109"/>
+    <col min="15361" max="15361" width="4.42578125" style="109" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="109" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="109" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="109"/>
+    <col min="15617" max="15617" width="4.42578125" style="109" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="109" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="109" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="109"/>
+    <col min="15873" max="15873" width="4.42578125" style="109" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="109" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="109" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="109"/>
+    <col min="16129" max="16129" width="4.42578125" style="109" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="109" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="109" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="109"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="B2" s="98"/>
+      <c r="B2" s="108"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="100" t="s">
-        <v>115</v>
+      <c r="B5" s="110" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="100" t="s">
-        <v>116</v>
+      <c r="B6" s="110" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="100" t="s">
-        <v>117</v>
+      <c r="B7" s="110" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="100" t="s">
-        <v>118</v>
+      <c r="B8" s="110" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="100" t="s">
-        <v>119</v>
+      <c r="B9" s="110" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B10" s="101" t="s">
-        <v>120</v>
+      <c r="B10" s="111" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="102"/>
+      <c r="B11" s="112"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="102"/>
+      <c r="B12" s="112"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B19" s="103" t="s">
-[...3 lines deleted...]
-      <c r="D19" s="104"/>
+      <c r="B19" s="113" t="s">
+        <v>144</v>
+      </c>
+      <c r="C19" s="114"/>
+      <c r="D19" s="114"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA89"/>
   <sheetViews>
     <sheetView topLeftCell="A61" workbookViewId="0">
-      <selection activeCell="M98" sqref="M98"/>
+      <selection activeCell="C92" sqref="C92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="115" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="108"/>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="115"/>
+      <c r="G1" s="115"/>
+      <c r="H1" s="116"/>
+      <c r="I1" s="116"/>
+      <c r="J1" s="116"/>
+      <c r="K1" s="116"/>
+      <c r="L1" s="116"/>
+      <c r="M1" s="116"/>
     </row>
     <row r="2" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:27" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="5"/>
@@ -2359,65 +2367,65 @@
       </c>
       <c r="K4" s="70" t="s">
         <v>96</v>
       </c>
       <c r="L4" s="70" t="s">
         <v>97</v>
       </c>
       <c r="M4" s="71" t="s">
         <v>98</v>
       </c>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="3"/>
     </row>
     <row r="5" spans="1:27" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="109" t="s">
+      <c r="A5" s="119" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="109"/>
-[...10 lines deleted...]
-      <c r="M5" s="110"/>
+      <c r="B5" s="119"/>
+      <c r="C5" s="119"/>
+      <c r="D5" s="119"/>
+      <c r="E5" s="119"/>
+      <c r="F5" s="119"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
     </row>
     <row r="6" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B6" s="43">
         <v>25.8</v>
       </c>
       <c r="C6" s="44">
         <v>51.8</v>
       </c>
       <c r="D6" s="45">
         <v>78.400000000000006</v>
       </c>
       <c r="E6" s="45">
         <v>105.1</v>
       </c>
       <c r="F6" s="45">
         <v>132.30000000000001</v>
       </c>
       <c r="G6" s="45">
         <v>160.4</v>
       </c>
       <c r="H6" s="45">
         <v>189.5</v>
@@ -2540,65 +2548,65 @@
         <v>2038</v>
       </c>
       <c r="G9" s="41">
         <v>2455.4</v>
       </c>
       <c r="H9" s="41">
         <v>2857.7</v>
       </c>
       <c r="I9" s="41">
         <v>3271</v>
       </c>
       <c r="J9" s="41">
         <v>3691.4</v>
       </c>
       <c r="K9" s="41">
         <v>4119.3</v>
       </c>
       <c r="L9" s="41">
         <v>4549</v>
       </c>
       <c r="M9" s="41">
         <v>4999.8</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="105" t="s">
+      <c r="A10" s="117" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="105"/>
-[...10 lines deleted...]
-      <c r="M10" s="106"/>
+      <c r="B10" s="117"/>
+      <c r="C10" s="117"/>
+      <c r="D10" s="117"/>
+      <c r="E10" s="117"/>
+      <c r="F10" s="117"/>
+      <c r="G10" s="117"/>
+      <c r="H10" s="118"/>
+      <c r="I10" s="118"/>
+      <c r="J10" s="118"/>
+      <c r="K10" s="118"/>
+      <c r="L10" s="118"/>
+      <c r="M10" s="118"/>
     </row>
     <row r="11" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="44">
         <v>30.9</v>
       </c>
       <c r="C11" s="47">
         <v>62.2</v>
       </c>
       <c r="D11" s="47">
         <v>94.2</v>
       </c>
       <c r="E11" s="44">
         <v>126.8</v>
       </c>
       <c r="F11" s="10">
         <v>159.9</v>
       </c>
       <c r="G11" s="44">
         <v>193.8</v>
       </c>
       <c r="H11" s="44">
         <v>228.9</v>
@@ -2721,65 +2729,65 @@
         <v>2311.9</v>
       </c>
       <c r="G14" s="41">
         <v>2786.5</v>
       </c>
       <c r="H14" s="40">
         <v>3267.8</v>
       </c>
       <c r="I14" s="40">
         <v>3754</v>
       </c>
       <c r="J14" s="73">
         <v>4243.8999999999996</v>
       </c>
       <c r="K14" s="40">
         <v>4737.7</v>
       </c>
       <c r="L14" s="40">
         <v>5237</v>
       </c>
       <c r="M14" s="41">
         <v>5751</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="105" t="s">
+      <c r="A15" s="117" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="105"/>
-[...10 lines deleted...]
-      <c r="M15" s="106"/>
+      <c r="B15" s="117"/>
+      <c r="C15" s="117"/>
+      <c r="D15" s="117"/>
+      <c r="E15" s="117"/>
+      <c r="F15" s="117"/>
+      <c r="G15" s="117"/>
+      <c r="H15" s="118"/>
+      <c r="I15" s="118"/>
+      <c r="J15" s="118"/>
+      <c r="K15" s="118"/>
+      <c r="L15" s="118"/>
+      <c r="M15" s="118"/>
     </row>
     <row r="16" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="44">
         <v>31.9</v>
       </c>
       <c r="C16" s="44">
         <v>65</v>
       </c>
       <c r="D16" s="44">
         <v>98.9</v>
       </c>
       <c r="E16" s="44">
         <v>133.69999999999999</v>
       </c>
       <c r="F16" s="44">
         <v>169.9</v>
       </c>
       <c r="G16" s="44">
         <v>207.2</v>
       </c>
       <c r="H16" s="10">
         <v>246.3</v>
@@ -2902,65 +2910,65 @@
         <v>6</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="41">
         <v>3783.4</v>
       </c>
       <c r="I19" s="74">
         <v>4340.3999999999996</v>
       </c>
       <c r="J19" s="74">
         <v>4903</v>
       </c>
       <c r="K19" s="74" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="74">
         <v>6052.3</v>
       </c>
       <c r="M19" s="74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="105" t="s">
+      <c r="A20" s="117" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="105"/>
-[...10 lines deleted...]
-      <c r="M20" s="106"/>
+      <c r="B20" s="117"/>
+      <c r="C20" s="117"/>
+      <c r="D20" s="117"/>
+      <c r="E20" s="117"/>
+      <c r="F20" s="117"/>
+      <c r="G20" s="117"/>
+      <c r="H20" s="118"/>
+      <c r="I20" s="118"/>
+      <c r="J20" s="118"/>
+      <c r="K20" s="118"/>
+      <c r="L20" s="118"/>
+      <c r="M20" s="118"/>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="48">
         <v>35.1</v>
       </c>
       <c r="C21" s="54">
         <v>72.2</v>
       </c>
       <c r="D21" s="47">
         <v>110.1</v>
       </c>
       <c r="E21" s="47">
         <v>149.19999999999999</v>
       </c>
       <c r="F21" s="55">
         <v>189.8</v>
       </c>
       <c r="G21" s="55">
         <v>231.4</v>
       </c>
       <c r="H21" s="10">
         <v>274.60000000000002</v>
@@ -3083,65 +3091,65 @@
         <v>21</v>
       </c>
       <c r="G24" s="56" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="56" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="56" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="56" t="s">
         <v>25</v>
       </c>
       <c r="K24" s="56" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="75">
         <v>6665.3</v>
       </c>
       <c r="M24" s="56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="105" t="s">
+      <c r="A25" s="117" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="105"/>
-[...10 lines deleted...]
-      <c r="M25" s="106"/>
+      <c r="B25" s="117"/>
+      <c r="C25" s="117"/>
+      <c r="D25" s="117"/>
+      <c r="E25" s="117"/>
+      <c r="F25" s="117"/>
+      <c r="G25" s="117"/>
+      <c r="H25" s="118"/>
+      <c r="I25" s="118"/>
+      <c r="J25" s="118"/>
+      <c r="K25" s="118"/>
+      <c r="L25" s="118"/>
+      <c r="M25" s="118"/>
     </row>
     <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="55">
         <v>38.799999999999997</v>
       </c>
       <c r="C26" s="47">
         <v>78.099999999999994</v>
       </c>
       <c r="D26" s="47">
         <v>119.2</v>
       </c>
       <c r="E26" s="47">
         <v>173.4</v>
       </c>
       <c r="F26" s="55">
         <v>231.8</v>
       </c>
       <c r="G26" s="55">
         <v>294.10000000000002</v>
       </c>
       <c r="H26" s="10">
         <v>359.3</v>
@@ -3264,65 +3272,65 @@
         <v>36</v>
       </c>
       <c r="G29" s="58" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="58" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="58" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="58" t="s">
         <v>40</v>
       </c>
       <c r="K29" s="58" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="58" t="s">
         <v>42</v>
       </c>
       <c r="M29" s="58" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="105" t="s">
+      <c r="A30" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="B30" s="105"/>
-[...10 lines deleted...]
-      <c r="M30" s="106"/>
+      <c r="B30" s="117"/>
+      <c r="C30" s="117"/>
+      <c r="D30" s="117"/>
+      <c r="E30" s="117"/>
+      <c r="F30" s="117"/>
+      <c r="G30" s="117"/>
+      <c r="H30" s="118"/>
+      <c r="I30" s="118"/>
+      <c r="J30" s="118"/>
+      <c r="K30" s="118"/>
+      <c r="L30" s="118"/>
+      <c r="M30" s="118"/>
     </row>
     <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B31" s="55">
         <v>80.8</v>
       </c>
       <c r="C31" s="47">
         <v>137.30000000000001</v>
       </c>
       <c r="D31" s="47">
         <v>188.8</v>
       </c>
       <c r="E31" s="47">
         <v>228.7</v>
       </c>
       <c r="F31" s="55">
         <v>277.8</v>
       </c>
       <c r="G31" s="55">
         <v>326.5</v>
       </c>
       <c r="H31" s="10">
         <v>380.8</v>
@@ -3448,65 +3456,65 @@
         <v>47</v>
       </c>
       <c r="G34" s="51" t="s">
         <v>48</v>
       </c>
       <c r="H34" s="59">
         <v>4798.1000000000004</v>
       </c>
       <c r="I34" s="49">
         <v>5484</v>
       </c>
       <c r="J34" s="51" t="s">
         <v>49</v>
       </c>
       <c r="K34" s="49">
         <v>6848</v>
       </c>
       <c r="L34" s="58" t="s">
         <v>50</v>
       </c>
       <c r="M34" s="46">
         <v>8208.2000000000007</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="105" t="s">
+      <c r="A35" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="105"/>
-[...10 lines deleted...]
-      <c r="M35" s="106"/>
+      <c r="B35" s="117"/>
+      <c r="C35" s="117"/>
+      <c r="D35" s="117"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="117"/>
+      <c r="H35" s="118"/>
+      <c r="I35" s="118"/>
+      <c r="J35" s="118"/>
+      <c r="K35" s="118"/>
+      <c r="L35" s="118"/>
+      <c r="M35" s="118"/>
     </row>
     <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B36" s="55">
         <v>64.2</v>
       </c>
       <c r="C36" s="55">
         <v>113.9</v>
       </c>
       <c r="D36" s="47">
         <v>170.9</v>
       </c>
       <c r="E36" s="47">
         <v>223.5</v>
       </c>
       <c r="F36" s="55">
         <v>289.8</v>
       </c>
       <c r="G36" s="55">
         <v>368.7</v>
       </c>
       <c r="H36" s="10">
         <v>463</v>
@@ -3629,65 +3637,65 @@
         <v>3407.7</v>
       </c>
       <c r="G39" s="46">
         <v>4084.7</v>
       </c>
       <c r="H39" s="58" t="s">
         <v>54</v>
       </c>
       <c r="I39" s="41">
         <v>5403.8</v>
       </c>
       <c r="J39" s="58" t="s">
         <v>55</v>
       </c>
       <c r="K39" s="49">
         <v>6719.4</v>
       </c>
       <c r="L39" s="58" t="s">
         <v>56</v>
       </c>
       <c r="M39" s="46">
         <v>8208.2000000000007</v>
       </c>
     </row>
     <row r="40" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="105" t="s">
+      <c r="A40" s="117" t="s">
         <v>81</v>
       </c>
-      <c r="B40" s="105"/>
-[...10 lines deleted...]
-      <c r="M40" s="106"/>
+      <c r="B40" s="117"/>
+      <c r="C40" s="117"/>
+      <c r="D40" s="117"/>
+      <c r="E40" s="117"/>
+      <c r="F40" s="117"/>
+      <c r="G40" s="117"/>
+      <c r="H40" s="118"/>
+      <c r="I40" s="118"/>
+      <c r="J40" s="118"/>
+      <c r="K40" s="118"/>
+      <c r="L40" s="118"/>
+      <c r="M40" s="118"/>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="55">
         <v>70.400000000000006</v>
       </c>
       <c r="C41" s="55">
         <v>139.69999999999999</v>
       </c>
       <c r="D41" s="47">
         <v>211.1</v>
       </c>
       <c r="E41" s="47">
         <v>292.2</v>
       </c>
       <c r="F41" s="55">
         <v>377.6</v>
       </c>
       <c r="G41" s="55">
         <v>453</v>
       </c>
       <c r="H41" s="10">
         <v>523.6</v>
@@ -3810,65 +3818,65 @@
         <v>3361.4</v>
       </c>
       <c r="G44" s="74">
         <v>4034.5</v>
       </c>
       <c r="H44" s="49">
         <v>4707</v>
       </c>
       <c r="I44" s="51" t="s">
         <v>61</v>
       </c>
       <c r="J44" s="61">
         <v>6056.8</v>
       </c>
       <c r="K44" s="59">
         <v>6737.5</v>
       </c>
       <c r="L44" s="49">
         <v>7421.3</v>
       </c>
       <c r="M44" s="49">
         <v>8100.3</v>
       </c>
     </row>
     <row r="45" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="105" t="s">
+      <c r="A45" s="117" t="s">
         <v>82</v>
       </c>
-      <c r="B45" s="105"/>
-[...10 lines deleted...]
-      <c r="M45" s="106"/>
+      <c r="B45" s="117"/>
+      <c r="C45" s="117"/>
+      <c r="D45" s="117"/>
+      <c r="E45" s="117"/>
+      <c r="F45" s="117"/>
+      <c r="G45" s="117"/>
+      <c r="H45" s="118"/>
+      <c r="I45" s="118"/>
+      <c r="J45" s="118"/>
+      <c r="K45" s="118"/>
+      <c r="L45" s="118"/>
+      <c r="M45" s="118"/>
     </row>
     <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="55">
         <v>71</v>
       </c>
       <c r="C46" s="55">
         <v>144.1</v>
       </c>
       <c r="D46" s="47">
         <v>221.6</v>
       </c>
       <c r="E46" s="47">
         <v>300.5</v>
       </c>
       <c r="F46" s="55">
         <v>378.8</v>
       </c>
       <c r="G46" s="55">
         <v>461.8</v>
       </c>
       <c r="H46" s="10">
         <v>537</v>
@@ -3991,65 +3999,65 @@
         <v>65</v>
       </c>
       <c r="G49" s="46">
         <v>4097.2</v>
       </c>
       <c r="H49" s="41">
         <v>4784.3999999999996</v>
       </c>
       <c r="I49" s="62" t="s">
         <v>66</v>
       </c>
       <c r="J49" s="39">
         <v>6175.2</v>
       </c>
       <c r="K49" s="49">
         <v>6889.6</v>
       </c>
       <c r="L49" s="58" t="s">
         <v>67</v>
       </c>
       <c r="M49" s="46">
         <v>8336.4</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="105" t="s">
+      <c r="A50" s="117" t="s">
         <v>83</v>
       </c>
-      <c r="B50" s="105"/>
-[...10 lines deleted...]
-      <c r="M50" s="106"/>
+      <c r="B50" s="117"/>
+      <c r="C50" s="117"/>
+      <c r="D50" s="117"/>
+      <c r="E50" s="117"/>
+      <c r="F50" s="117"/>
+      <c r="G50" s="117"/>
+      <c r="H50" s="118"/>
+      <c r="I50" s="118"/>
+      <c r="J50" s="118"/>
+      <c r="K50" s="118"/>
+      <c r="L50" s="118"/>
+      <c r="M50" s="118"/>
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B51" s="44" t="s">
         <v>68</v>
       </c>
       <c r="C51" s="55">
         <v>162.30000000000001</v>
       </c>
       <c r="D51" s="45">
         <v>246.7</v>
       </c>
       <c r="E51" s="45">
         <v>327.60000000000002</v>
       </c>
       <c r="F51" s="45">
         <v>418</v>
       </c>
       <c r="G51" s="63" t="s">
         <v>68</v>
       </c>
       <c r="H51" s="63" t="s">
         <v>68</v>
@@ -4172,65 +4180,65 @@
         <v>3784.7</v>
       </c>
       <c r="G54" s="38">
         <v>4551.1000000000004</v>
       </c>
       <c r="H54" s="38">
         <v>5315.3</v>
       </c>
       <c r="I54" s="59">
         <v>6077</v>
       </c>
       <c r="J54" s="38">
         <v>6840.5</v>
       </c>
       <c r="K54" s="38">
         <v>7613.1</v>
       </c>
       <c r="L54" s="64">
         <v>8392</v>
       </c>
       <c r="M54" s="38">
         <v>9179</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="105" t="s">
+      <c r="A55" s="117" t="s">
         <v>84</v>
       </c>
-      <c r="B55" s="105"/>
-[...10 lines deleted...]
-      <c r="M55" s="106"/>
+      <c r="B55" s="117"/>
+      <c r="C55" s="117"/>
+      <c r="D55" s="117"/>
+      <c r="E55" s="117"/>
+      <c r="F55" s="117"/>
+      <c r="G55" s="117"/>
+      <c r="H55" s="118"/>
+      <c r="I55" s="118"/>
+      <c r="J55" s="118"/>
+      <c r="K55" s="118"/>
+      <c r="L55" s="118"/>
+      <c r="M55" s="118"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="44">
         <v>79.2</v>
       </c>
       <c r="C56" s="55">
         <v>171.3</v>
       </c>
       <c r="D56" s="45">
         <v>257</v>
       </c>
       <c r="E56" s="45">
         <v>335.1</v>
       </c>
       <c r="F56" s="45">
         <v>425.7</v>
       </c>
       <c r="G56" s="45">
         <v>510.1</v>
       </c>
       <c r="H56" s="66">
         <v>597.6</v>
@@ -4353,65 +4361,65 @@
         <v>3971.2</v>
       </c>
       <c r="G59" s="38">
         <v>4773.8</v>
       </c>
       <c r="H59" s="38">
         <v>5592.1</v>
       </c>
       <c r="I59" s="38">
         <v>6416.7</v>
       </c>
       <c r="J59" s="38">
         <v>7255.9</v>
       </c>
       <c r="K59" s="38">
         <v>8105.6</v>
       </c>
       <c r="L59" s="38">
         <v>8964.1</v>
       </c>
       <c r="M59" s="38">
         <v>9831</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="105" t="s">
+      <c r="A60" s="117" t="s">
         <v>85</v>
       </c>
-      <c r="B60" s="105"/>
-[...10 lines deleted...]
-      <c r="M60" s="106"/>
+      <c r="B60" s="117"/>
+      <c r="C60" s="117"/>
+      <c r="D60" s="117"/>
+      <c r="E60" s="117"/>
+      <c r="F60" s="117"/>
+      <c r="G60" s="117"/>
+      <c r="H60" s="118"/>
+      <c r="I60" s="118"/>
+      <c r="J60" s="118"/>
+      <c r="K60" s="118"/>
+      <c r="L60" s="118"/>
+      <c r="M60" s="118"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B61" s="44">
         <v>89.1</v>
       </c>
       <c r="C61" s="55">
         <v>195.3</v>
       </c>
       <c r="D61" s="45">
         <v>298.89999999999998</v>
       </c>
       <c r="E61" s="45">
         <v>413.8</v>
       </c>
       <c r="F61" s="45">
         <v>532.79999999999995</v>
       </c>
       <c r="G61" s="45">
         <v>650.9</v>
       </c>
       <c r="H61" s="45">
         <v>774.4</v>
@@ -4534,65 +4542,65 @@
         <v>4377.1000000000004</v>
       </c>
       <c r="G64" s="41">
         <v>5257.8</v>
       </c>
       <c r="H64" s="40">
         <v>6157.2</v>
       </c>
       <c r="I64" s="40">
         <v>7051.9</v>
       </c>
       <c r="J64" s="39">
         <v>7955.4</v>
       </c>
       <c r="K64" s="40">
         <v>8862.2999999999993</v>
       </c>
       <c r="L64" s="40">
         <v>9773.2999999999993</v>
       </c>
       <c r="M64" s="41">
         <v>9831</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="105" t="s">
+      <c r="A65" s="117" t="s">
         <v>86</v>
       </c>
-      <c r="B65" s="105"/>
-[...10 lines deleted...]
-      <c r="M65" s="106"/>
+      <c r="B65" s="117"/>
+      <c r="C65" s="117"/>
+      <c r="D65" s="117"/>
+      <c r="E65" s="117"/>
+      <c r="F65" s="117"/>
+      <c r="G65" s="117"/>
+      <c r="H65" s="118"/>
+      <c r="I65" s="118"/>
+      <c r="J65" s="118"/>
+      <c r="K65" s="118"/>
+      <c r="L65" s="118"/>
+      <c r="M65" s="118"/>
     </row>
     <row r="66" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B66" s="44">
         <v>96.2</v>
       </c>
       <c r="C66" s="55">
         <v>208.6</v>
       </c>
       <c r="D66" s="66">
         <v>312.39999999999998</v>
       </c>
       <c r="E66" s="45">
         <v>424.3</v>
       </c>
       <c r="F66" s="45">
         <v>531.9</v>
       </c>
       <c r="G66" s="45">
         <v>649.1</v>
       </c>
       <c r="H66" s="45">
         <v>763.3</v>
@@ -4715,65 +4723,65 @@
         <v>4163.6000000000004</v>
       </c>
       <c r="G69" s="41">
         <v>5049.7</v>
       </c>
       <c r="H69" s="40">
         <v>5933.1</v>
       </c>
       <c r="I69" s="40">
         <v>6821.6</v>
       </c>
       <c r="J69" s="39">
         <v>7705</v>
       </c>
       <c r="K69" s="40">
         <v>8605.1</v>
       </c>
       <c r="L69" s="40">
         <v>9552.2999999999993</v>
       </c>
       <c r="M69" s="41">
         <v>10562.4</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="105" t="s">
+      <c r="A70" s="117" t="s">
         <v>87</v>
       </c>
-      <c r="B70" s="105"/>
-[...10 lines deleted...]
-      <c r="M70" s="106"/>
+      <c r="B70" s="117"/>
+      <c r="C70" s="117"/>
+      <c r="D70" s="117"/>
+      <c r="E70" s="117"/>
+      <c r="F70" s="117"/>
+      <c r="G70" s="117"/>
+      <c r="H70" s="118"/>
+      <c r="I70" s="118"/>
+      <c r="J70" s="118"/>
+      <c r="K70" s="118"/>
+      <c r="L70" s="118"/>
+      <c r="M70" s="118"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B71" s="44">
         <v>92.8</v>
       </c>
       <c r="C71" s="55">
         <v>286.5</v>
       </c>
       <c r="D71" s="66">
         <v>445.7</v>
       </c>
       <c r="E71" s="45">
         <v>603.4</v>
       </c>
       <c r="F71" s="68">
         <v>780.3</v>
       </c>
       <c r="G71" s="68">
         <v>935</v>
       </c>
       <c r="H71" s="45">
         <v>1083.5</v>
@@ -4896,65 +4904,65 @@
         <v>4944.3999999999996</v>
       </c>
       <c r="G74" s="38">
         <v>5971.5</v>
       </c>
       <c r="H74" s="40">
         <v>7005.1</v>
       </c>
       <c r="I74" s="38">
         <v>8038.2</v>
       </c>
       <c r="J74" s="39">
         <v>9064</v>
       </c>
       <c r="K74" s="40">
         <v>10104.299999999999</v>
       </c>
       <c r="L74" s="40">
         <v>11149.2</v>
       </c>
       <c r="M74" s="41">
         <v>12203.1</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="105" t="s">
+      <c r="A75" s="117" t="s">
         <v>99</v>
       </c>
-      <c r="B75" s="105"/>
-[...10 lines deleted...]
-      <c r="M75" s="106"/>
+      <c r="B75" s="117"/>
+      <c r="C75" s="117"/>
+      <c r="D75" s="117"/>
+      <c r="E75" s="117"/>
+      <c r="F75" s="117"/>
+      <c r="G75" s="117"/>
+      <c r="H75" s="118"/>
+      <c r="I75" s="118"/>
+      <c r="J75" s="118"/>
+      <c r="K75" s="118"/>
+      <c r="L75" s="118"/>
+      <c r="M75" s="118"/>
     </row>
     <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B76" s="68">
         <v>164.7</v>
       </c>
       <c r="C76" s="69">
         <v>309.7</v>
       </c>
       <c r="D76" s="66">
         <v>463.6</v>
       </c>
       <c r="E76" s="68">
         <v>616</v>
       </c>
       <c r="F76" s="83">
         <v>769115.7</v>
       </c>
       <c r="G76" s="84">
         <v>918.2</v>
       </c>
       <c r="H76" s="45">
         <v>1065.3</v>
@@ -5077,65 +5085,65 @@
         <v>5415876.2999999998</v>
       </c>
       <c r="G79" s="38">
         <v>6550.8</v>
       </c>
       <c r="H79" s="40">
         <v>7678.7</v>
       </c>
       <c r="I79" s="38">
         <v>8801.4</v>
       </c>
       <c r="J79" s="80">
         <v>9925671.3000000007</v>
       </c>
       <c r="K79" s="80">
         <v>11054829.9</v>
       </c>
       <c r="L79" s="40">
         <v>12177.5</v>
       </c>
       <c r="M79" s="80">
         <v>13289194.9</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="105" t="s">
+      <c r="A80" s="117" t="s">
         <v>102</v>
       </c>
-      <c r="B80" s="105"/>
-[...10 lines deleted...]
-      <c r="M80" s="106"/>
+      <c r="B80" s="117"/>
+      <c r="C80" s="117"/>
+      <c r="D80" s="117"/>
+      <c r="E80" s="117"/>
+      <c r="F80" s="117"/>
+      <c r="G80" s="117"/>
+      <c r="H80" s="118"/>
+      <c r="I80" s="118"/>
+      <c r="J80" s="118"/>
+      <c r="K80" s="118"/>
+      <c r="L80" s="118"/>
+      <c r="M80" s="118"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B81" s="79">
         <v>126414</v>
       </c>
       <c r="C81" s="79">
         <v>266986.8</v>
       </c>
       <c r="D81" s="69">
         <v>422.4</v>
       </c>
       <c r="E81" s="82">
         <v>592191.6</v>
       </c>
       <c r="F81" s="82">
         <v>760807.7</v>
       </c>
       <c r="G81" s="82">
         <v>928724.4</v>
       </c>
       <c r="H81" s="82">
         <v>1089356.3</v>
@@ -5258,251 +5266,259 @@
         <v>6072380.9000000004</v>
       </c>
       <c r="G84" s="81">
         <v>7327920.7000000002</v>
       </c>
       <c r="H84" s="81">
         <v>8601235.6999999993</v>
       </c>
       <c r="I84" s="81">
         <v>9883240.5999999996</v>
       </c>
       <c r="J84" s="81">
         <v>11174942.9</v>
       </c>
       <c r="K84" s="81">
         <v>12491392.9</v>
       </c>
       <c r="L84" s="77">
         <v>13797970.9</v>
       </c>
       <c r="M84" s="77">
         <v>15133404.300000001</v>
       </c>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A85" s="105" t="s">
+      <c r="A85" s="117" t="s">
         <v>104</v>
       </c>
-      <c r="B85" s="105"/>
-[...10 lines deleted...]
-      <c r="M85" s="106"/>
+      <c r="B85" s="117"/>
+      <c r="C85" s="117"/>
+      <c r="D85" s="117"/>
+      <c r="E85" s="117"/>
+      <c r="F85" s="117"/>
+      <c r="G85" s="117"/>
+      <c r="H85" s="118"/>
+      <c r="I85" s="118"/>
+      <c r="J85" s="118"/>
+      <c r="K85" s="118"/>
+      <c r="L85" s="118"/>
+      <c r="M85" s="118"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B86" s="87">
         <v>139.30000000000001</v>
       </c>
       <c r="C86" s="89">
         <v>280588.59999999998</v>
       </c>
       <c r="D86" s="89">
         <v>433998.4</v>
       </c>
       <c r="E86" s="91">
         <v>576.1</v>
       </c>
       <c r="F86" s="89">
         <v>710729.3</v>
       </c>
       <c r="G86" s="76">
         <v>856375.9</v>
       </c>
       <c r="H86" s="89">
         <v>1000846.7</v>
       </c>
       <c r="I86" s="93">
         <v>1148624.6000000001</v>
       </c>
-      <c r="J86" s="82"/>
+      <c r="J86" s="89">
+        <v>1291952.6000000001</v>
+      </c>
       <c r="K86" s="82"/>
       <c r="L86" s="76"/>
       <c r="M86" s="82"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B87" s="87">
         <v>78.400000000000006</v>
       </c>
       <c r="C87" s="89">
         <v>155594.29999999999</v>
       </c>
       <c r="D87" s="89">
         <v>234290.7</v>
       </c>
       <c r="E87" s="91">
         <v>308.7</v>
       </c>
       <c r="F87" s="76">
         <v>384816</v>
       </c>
       <c r="G87" s="76">
         <v>460480.4</v>
       </c>
       <c r="H87" s="89">
         <v>536892</v>
       </c>
       <c r="I87" s="94">
         <v>613123.6</v>
       </c>
-      <c r="J87" s="82"/>
+      <c r="J87" s="89">
+        <v>689741.9</v>
+      </c>
       <c r="K87" s="82"/>
       <c r="L87" s="76"/>
       <c r="M87" s="76"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="16" t="s">
         <v>101</v>
       </c>
       <c r="B88" s="87">
         <v>1625.8</v>
       </c>
       <c r="C88" s="89">
         <v>3285245.4</v>
       </c>
       <c r="D88" s="89">
         <v>4921955</v>
       </c>
       <c r="E88" s="91">
         <v>6606.3</v>
       </c>
       <c r="F88" s="89">
         <v>8300019.5999999996</v>
       </c>
       <c r="G88" s="76">
         <v>9994724.4000000004</v>
       </c>
       <c r="H88" s="89">
         <v>11696240.699999999</v>
       </c>
       <c r="I88" s="94">
         <v>13427198.4</v>
       </c>
-      <c r="J88" s="82"/>
+      <c r="J88" s="89">
+        <v>15183490.5</v>
+      </c>
       <c r="K88" s="82"/>
       <c r="L88" s="76"/>
       <c r="M88" s="82"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B89" s="88">
         <v>1188.9000000000001</v>
       </c>
       <c r="C89" s="90">
         <v>2412876.4</v>
       </c>
       <c r="D89" s="90">
         <v>3640428</v>
       </c>
       <c r="E89" s="92">
         <v>4870.8999999999996</v>
       </c>
       <c r="F89" s="77">
         <v>6115049.9000000004</v>
       </c>
       <c r="G89" s="77">
         <v>7368378.7999999998</v>
       </c>
       <c r="H89" s="90">
         <v>8625850.5</v>
       </c>
       <c r="I89" s="90">
         <v>9904432.5999999996</v>
       </c>
-      <c r="J89" s="81"/>
+      <c r="J89" s="90">
+        <v>11210903.5</v>
+      </c>
       <c r="K89" s="81"/>
       <c r="L89" s="77"/>
       <c r="M89" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:M15"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A15:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5511,68 +5527,68 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B386C5-6861-4122-B8D8-2A713AEBAED5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>