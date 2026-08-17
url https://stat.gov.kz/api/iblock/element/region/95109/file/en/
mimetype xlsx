--- v0 (2026-07-22)
+++ v1 (2026-08-17)
@@ -1062,61 +1062,61 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
@@ -1415,80 +1415,80 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA89"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A61" workbookViewId="0">
-      <selection activeCell="I78" sqref="I78"/>
+      <selection activeCell="J97" sqref="J97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="93" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="95"/>
-[...10 lines deleted...]
-      <c r="M1" s="96"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
     </row>
     <row r="2" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:27" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="5"/>
@@ -1711,65 +1711,65 @@
         <v>2038</v>
       </c>
       <c r="G9" s="41">
         <v>2455.4</v>
       </c>
       <c r="H9" s="41">
         <v>2857.7</v>
       </c>
       <c r="I9" s="41">
         <v>3271</v>
       </c>
       <c r="J9" s="41">
         <v>3691.4</v>
       </c>
       <c r="K9" s="41">
         <v>4119.3</v>
       </c>
       <c r="L9" s="41">
         <v>4549</v>
       </c>
       <c r="M9" s="41">
         <v>4999.8</v>
       </c>
     </row>
     <row r="10" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="93" t="s">
+      <c r="A10" s="95" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="93"/>
-[...10 lines deleted...]
-      <c r="M10" s="94"/>
+      <c r="B10" s="95"/>
+      <c r="C10" s="95"/>
+      <c r="D10" s="95"/>
+      <c r="E10" s="95"/>
+      <c r="F10" s="95"/>
+      <c r="G10" s="95"/>
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="96"/>
+      <c r="K10" s="96"/>
+      <c r="L10" s="96"/>
+      <c r="M10" s="96"/>
     </row>
     <row r="11" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="44">
         <v>30.9</v>
       </c>
       <c r="C11" s="47">
         <v>62.2</v>
       </c>
       <c r="D11" s="47">
         <v>94.2</v>
       </c>
       <c r="E11" s="44">
         <v>126.8</v>
       </c>
       <c r="F11" s="10">
         <v>159.9</v>
       </c>
       <c r="G11" s="44">
         <v>193.8</v>
       </c>
       <c r="H11" s="44">
         <v>228.9</v>
@@ -1892,65 +1892,65 @@
         <v>2311.9</v>
       </c>
       <c r="G14" s="41">
         <v>2786.5</v>
       </c>
       <c r="H14" s="40">
         <v>3267.8</v>
       </c>
       <c r="I14" s="40">
         <v>3754</v>
       </c>
       <c r="J14" s="73">
         <v>4243.8999999999996</v>
       </c>
       <c r="K14" s="40">
         <v>4737.7</v>
       </c>
       <c r="L14" s="40">
         <v>5237</v>
       </c>
       <c r="M14" s="41">
         <v>5751</v>
       </c>
     </row>
     <row r="15" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="93" t="s">
+      <c r="A15" s="95" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="93"/>
-[...10 lines deleted...]
-      <c r="M15" s="94"/>
+      <c r="B15" s="95"/>
+      <c r="C15" s="95"/>
+      <c r="D15" s="95"/>
+      <c r="E15" s="95"/>
+      <c r="F15" s="95"/>
+      <c r="G15" s="95"/>
+      <c r="H15" s="96"/>
+      <c r="I15" s="96"/>
+      <c r="J15" s="96"/>
+      <c r="K15" s="96"/>
+      <c r="L15" s="96"/>
+      <c r="M15" s="96"/>
     </row>
     <row r="16" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="44">
         <v>31.9</v>
       </c>
       <c r="C16" s="44">
         <v>65</v>
       </c>
       <c r="D16" s="44">
         <v>98.9</v>
       </c>
       <c r="E16" s="44">
         <v>133.69999999999999</v>
       </c>
       <c r="F16" s="44">
         <v>169.9</v>
       </c>
       <c r="G16" s="44">
         <v>207.2</v>
       </c>
       <c r="H16" s="10">
         <v>246.3</v>
@@ -2073,65 +2073,65 @@
         <v>6</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>7</v>
       </c>
       <c r="H19" s="41">
         <v>3783.4</v>
       </c>
       <c r="I19" s="74">
         <v>4340.3999999999996</v>
       </c>
       <c r="J19" s="74">
         <v>4903</v>
       </c>
       <c r="K19" s="74" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="74">
         <v>6052.3</v>
       </c>
       <c r="M19" s="74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="93" t="s">
+      <c r="A20" s="95" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="93"/>
-[...10 lines deleted...]
-      <c r="M20" s="94"/>
+      <c r="B20" s="95"/>
+      <c r="C20" s="95"/>
+      <c r="D20" s="95"/>
+      <c r="E20" s="95"/>
+      <c r="F20" s="95"/>
+      <c r="G20" s="95"/>
+      <c r="H20" s="96"/>
+      <c r="I20" s="96"/>
+      <c r="J20" s="96"/>
+      <c r="K20" s="96"/>
+      <c r="L20" s="96"/>
+      <c r="M20" s="96"/>
     </row>
     <row r="21" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="48">
         <v>35.1</v>
       </c>
       <c r="C21" s="54">
         <v>72.2</v>
       </c>
       <c r="D21" s="47">
         <v>110.1</v>
       </c>
       <c r="E21" s="47">
         <v>149.19999999999999</v>
       </c>
       <c r="F21" s="55">
         <v>189.8</v>
       </c>
       <c r="G21" s="55">
         <v>231.4</v>
       </c>
       <c r="H21" s="10">
         <v>274.60000000000002</v>
@@ -2254,65 +2254,65 @@
         <v>21</v>
       </c>
       <c r="G24" s="56" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="56" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="56" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="56" t="s">
         <v>25</v>
       </c>
       <c r="K24" s="56" t="s">
         <v>26</v>
       </c>
       <c r="L24" s="75">
         <v>6665.3</v>
       </c>
       <c r="M24" s="56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="93" t="s">
+      <c r="A25" s="95" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="93"/>
-[...10 lines deleted...]
-      <c r="M25" s="94"/>
+      <c r="B25" s="95"/>
+      <c r="C25" s="95"/>
+      <c r="D25" s="95"/>
+      <c r="E25" s="95"/>
+      <c r="F25" s="95"/>
+      <c r="G25" s="95"/>
+      <c r="H25" s="96"/>
+      <c r="I25" s="96"/>
+      <c r="J25" s="96"/>
+      <c r="K25" s="96"/>
+      <c r="L25" s="96"/>
+      <c r="M25" s="96"/>
     </row>
     <row r="26" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="55">
         <v>38.799999999999997</v>
       </c>
       <c r="C26" s="47">
         <v>78.099999999999994</v>
       </c>
       <c r="D26" s="47">
         <v>119.2</v>
       </c>
       <c r="E26" s="47">
         <v>173.4</v>
       </c>
       <c r="F26" s="55">
         <v>231.8</v>
       </c>
       <c r="G26" s="55">
         <v>294.10000000000002</v>
       </c>
       <c r="H26" s="10">
         <v>359.3</v>
@@ -2435,65 +2435,65 @@
         <v>36</v>
       </c>
       <c r="G29" s="58" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="58" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="58" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="58" t="s">
         <v>40</v>
       </c>
       <c r="K29" s="58" t="s">
         <v>41</v>
       </c>
       <c r="L29" s="58" t="s">
         <v>42</v>
       </c>
       <c r="M29" s="58" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="93" t="s">
+      <c r="A30" s="95" t="s">
         <v>79</v>
       </c>
-      <c r="B30" s="93"/>
-[...10 lines deleted...]
-      <c r="M30" s="94"/>
+      <c r="B30" s="95"/>
+      <c r="C30" s="95"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="95"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
     </row>
     <row r="31" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B31" s="55">
         <v>80.8</v>
       </c>
       <c r="C31" s="47">
         <v>137.30000000000001</v>
       </c>
       <c r="D31" s="47">
         <v>188.8</v>
       </c>
       <c r="E31" s="47">
         <v>228.7</v>
       </c>
       <c r="F31" s="55">
         <v>277.8</v>
       </c>
       <c r="G31" s="55">
         <v>326.5</v>
       </c>
       <c r="H31" s="10">
         <v>380.8</v>
@@ -2619,65 +2619,65 @@
         <v>47</v>
       </c>
       <c r="G34" s="51" t="s">
         <v>48</v>
       </c>
       <c r="H34" s="59">
         <v>4798.1000000000004</v>
       </c>
       <c r="I34" s="49">
         <v>5484</v>
       </c>
       <c r="J34" s="51" t="s">
         <v>49</v>
       </c>
       <c r="K34" s="49">
         <v>6848</v>
       </c>
       <c r="L34" s="58" t="s">
         <v>50</v>
       </c>
       <c r="M34" s="46">
         <v>8208.2000000000007</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="93" t="s">
+      <c r="A35" s="95" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="93"/>
-[...10 lines deleted...]
-      <c r="M35" s="94"/>
+      <c r="B35" s="95"/>
+      <c r="C35" s="95"/>
+      <c r="D35" s="95"/>
+      <c r="E35" s="95"/>
+      <c r="F35" s="95"/>
+      <c r="G35" s="95"/>
+      <c r="H35" s="96"/>
+      <c r="I35" s="96"/>
+      <c r="J35" s="96"/>
+      <c r="K35" s="96"/>
+      <c r="L35" s="96"/>
+      <c r="M35" s="96"/>
     </row>
     <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B36" s="55">
         <v>64.2</v>
       </c>
       <c r="C36" s="55">
         <v>113.9</v>
       </c>
       <c r="D36" s="47">
         <v>170.9</v>
       </c>
       <c r="E36" s="47">
         <v>223.5</v>
       </c>
       <c r="F36" s="55">
         <v>289.8</v>
       </c>
       <c r="G36" s="55">
         <v>368.7</v>
       </c>
       <c r="H36" s="10">
         <v>463</v>
@@ -2800,65 +2800,65 @@
         <v>3407.7</v>
       </c>
       <c r="G39" s="46">
         <v>4084.7</v>
       </c>
       <c r="H39" s="58" t="s">
         <v>54</v>
       </c>
       <c r="I39" s="41">
         <v>5403.8</v>
       </c>
       <c r="J39" s="58" t="s">
         <v>55</v>
       </c>
       <c r="K39" s="49">
         <v>6719.4</v>
       </c>
       <c r="L39" s="58" t="s">
         <v>56</v>
       </c>
       <c r="M39" s="46">
         <v>8208.2000000000007</v>
       </c>
     </row>
     <row r="40" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="93" t="s">
+      <c r="A40" s="95" t="s">
         <v>81</v>
       </c>
-      <c r="B40" s="93"/>
-[...10 lines deleted...]
-      <c r="M40" s="94"/>
+      <c r="B40" s="95"/>
+      <c r="C40" s="95"/>
+      <c r="D40" s="95"/>
+      <c r="E40" s="95"/>
+      <c r="F40" s="95"/>
+      <c r="G40" s="95"/>
+      <c r="H40" s="96"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="96"/>
+      <c r="K40" s="96"/>
+      <c r="L40" s="96"/>
+      <c r="M40" s="96"/>
     </row>
     <row r="41" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="55">
         <v>70.400000000000006</v>
       </c>
       <c r="C41" s="55">
         <v>139.69999999999999</v>
       </c>
       <c r="D41" s="47">
         <v>211.1</v>
       </c>
       <c r="E41" s="47">
         <v>292.2</v>
       </c>
       <c r="F41" s="55">
         <v>377.6</v>
       </c>
       <c r="G41" s="55">
         <v>453</v>
       </c>
       <c r="H41" s="10">
         <v>523.6</v>
@@ -2981,65 +2981,65 @@
         <v>3361.4</v>
       </c>
       <c r="G44" s="74">
         <v>4034.5</v>
       </c>
       <c r="H44" s="49">
         <v>4707</v>
       </c>
       <c r="I44" s="51" t="s">
         <v>61</v>
       </c>
       <c r="J44" s="61">
         <v>6056.8</v>
       </c>
       <c r="K44" s="59">
         <v>6737.5</v>
       </c>
       <c r="L44" s="49">
         <v>7421.3</v>
       </c>
       <c r="M44" s="49">
         <v>8100.3</v>
       </c>
     </row>
     <row r="45" spans="1:14" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="93" t="s">
+      <c r="A45" s="95" t="s">
         <v>82</v>
       </c>
-      <c r="B45" s="93"/>
-[...10 lines deleted...]
-      <c r="M45" s="94"/>
+      <c r="B45" s="95"/>
+      <c r="C45" s="95"/>
+      <c r="D45" s="95"/>
+      <c r="E45" s="95"/>
+      <c r="F45" s="95"/>
+      <c r="G45" s="95"/>
+      <c r="H45" s="96"/>
+      <c r="I45" s="96"/>
+      <c r="J45" s="96"/>
+      <c r="K45" s="96"/>
+      <c r="L45" s="96"/>
+      <c r="M45" s="96"/>
     </row>
     <row r="46" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="55">
         <v>71</v>
       </c>
       <c r="C46" s="55">
         <v>144.1</v>
       </c>
       <c r="D46" s="47">
         <v>221.6</v>
       </c>
       <c r="E46" s="47">
         <v>300.5</v>
       </c>
       <c r="F46" s="55">
         <v>378.8</v>
       </c>
       <c r="G46" s="55">
         <v>461.8</v>
       </c>
       <c r="H46" s="10">
         <v>537</v>
@@ -3162,65 +3162,65 @@
         <v>65</v>
       </c>
       <c r="G49" s="46">
         <v>4097.2</v>
       </c>
       <c r="H49" s="41">
         <v>4784.3999999999996</v>
       </c>
       <c r="I49" s="62" t="s">
         <v>66</v>
       </c>
       <c r="J49" s="39">
         <v>6175.2</v>
       </c>
       <c r="K49" s="49">
         <v>6889.6</v>
       </c>
       <c r="L49" s="58" t="s">
         <v>67</v>
       </c>
       <c r="M49" s="46">
         <v>8336.4</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="93" t="s">
+      <c r="A50" s="95" t="s">
         <v>83</v>
       </c>
-      <c r="B50" s="93"/>
-[...10 lines deleted...]
-      <c r="M50" s="94"/>
+      <c r="B50" s="95"/>
+      <c r="C50" s="95"/>
+      <c r="D50" s="95"/>
+      <c r="E50" s="95"/>
+      <c r="F50" s="95"/>
+      <c r="G50" s="95"/>
+      <c r="H50" s="96"/>
+      <c r="I50" s="96"/>
+      <c r="J50" s="96"/>
+      <c r="K50" s="96"/>
+      <c r="L50" s="96"/>
+      <c r="M50" s="96"/>
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B51" s="44" t="s">
         <v>68</v>
       </c>
       <c r="C51" s="55">
         <v>162.30000000000001</v>
       </c>
       <c r="D51" s="45">
         <v>246.7</v>
       </c>
       <c r="E51" s="45">
         <v>327.60000000000002</v>
       </c>
       <c r="F51" s="45">
         <v>418</v>
       </c>
       <c r="G51" s="63" t="s">
         <v>68</v>
       </c>
       <c r="H51" s="63" t="s">
         <v>68</v>
@@ -3343,65 +3343,65 @@
         <v>3784.7</v>
       </c>
       <c r="G54" s="38">
         <v>4551.1000000000004</v>
       </c>
       <c r="H54" s="38">
         <v>5315.3</v>
       </c>
       <c r="I54" s="59">
         <v>6077</v>
       </c>
       <c r="J54" s="38">
         <v>6840.5</v>
       </c>
       <c r="K54" s="38">
         <v>7613.1</v>
       </c>
       <c r="L54" s="64">
         <v>8392</v>
       </c>
       <c r="M54" s="38">
         <v>9179</v>
       </c>
     </row>
     <row r="55" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="93" t="s">
+      <c r="A55" s="95" t="s">
         <v>84</v>
       </c>
-      <c r="B55" s="93"/>
-[...10 lines deleted...]
-      <c r="M55" s="94"/>
+      <c r="B55" s="95"/>
+      <c r="C55" s="95"/>
+      <c r="D55" s="95"/>
+      <c r="E55" s="95"/>
+      <c r="F55" s="95"/>
+      <c r="G55" s="95"/>
+      <c r="H55" s="96"/>
+      <c r="I55" s="96"/>
+      <c r="J55" s="96"/>
+      <c r="K55" s="96"/>
+      <c r="L55" s="96"/>
+      <c r="M55" s="96"/>
     </row>
     <row r="56" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="44">
         <v>79.2</v>
       </c>
       <c r="C56" s="55">
         <v>171.3</v>
       </c>
       <c r="D56" s="45">
         <v>257</v>
       </c>
       <c r="E56" s="45">
         <v>335.1</v>
       </c>
       <c r="F56" s="45">
         <v>425.7</v>
       </c>
       <c r="G56" s="45">
         <v>510.1</v>
       </c>
       <c r="H56" s="66">
         <v>597.6</v>
@@ -3524,65 +3524,65 @@
         <v>3971.2</v>
       </c>
       <c r="G59" s="38">
         <v>4773.8</v>
       </c>
       <c r="H59" s="38">
         <v>5592.1</v>
       </c>
       <c r="I59" s="38">
         <v>6416.7</v>
       </c>
       <c r="J59" s="38">
         <v>7255.9</v>
       </c>
       <c r="K59" s="38">
         <v>8105.6</v>
       </c>
       <c r="L59" s="38">
         <v>8964.1</v>
       </c>
       <c r="M59" s="38">
         <v>9831</v>
       </c>
     </row>
     <row r="60" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="93" t="s">
+      <c r="A60" s="95" t="s">
         <v>85</v>
       </c>
-      <c r="B60" s="93"/>
-[...10 lines deleted...]
-      <c r="M60" s="94"/>
+      <c r="B60" s="95"/>
+      <c r="C60" s="95"/>
+      <c r="D60" s="95"/>
+      <c r="E60" s="95"/>
+      <c r="F60" s="95"/>
+      <c r="G60" s="95"/>
+      <c r="H60" s="96"/>
+      <c r="I60" s="96"/>
+      <c r="J60" s="96"/>
+      <c r="K60" s="96"/>
+      <c r="L60" s="96"/>
+      <c r="M60" s="96"/>
     </row>
     <row r="61" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B61" s="44">
         <v>89.1</v>
       </c>
       <c r="C61" s="55">
         <v>195.3</v>
       </c>
       <c r="D61" s="45">
         <v>298.89999999999998</v>
       </c>
       <c r="E61" s="45">
         <v>413.8</v>
       </c>
       <c r="F61" s="45">
         <v>532.79999999999995</v>
       </c>
       <c r="G61" s="45">
         <v>650.9</v>
       </c>
       <c r="H61" s="45">
         <v>774.4</v>
@@ -3705,65 +3705,65 @@
         <v>4377.1000000000004</v>
       </c>
       <c r="G64" s="41">
         <v>5257.8</v>
       </c>
       <c r="H64" s="40">
         <v>6157.2</v>
       </c>
       <c r="I64" s="40">
         <v>7051.9</v>
       </c>
       <c r="J64" s="39">
         <v>7955.4</v>
       </c>
       <c r="K64" s="40">
         <v>8862.2999999999993</v>
       </c>
       <c r="L64" s="40">
         <v>9773.2999999999993</v>
       </c>
       <c r="M64" s="41">
         <v>9831</v>
       </c>
     </row>
     <row r="65" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="93" t="s">
+      <c r="A65" s="95" t="s">
         <v>86</v>
       </c>
-      <c r="B65" s="93"/>
-[...10 lines deleted...]
-      <c r="M65" s="94"/>
+      <c r="B65" s="95"/>
+      <c r="C65" s="95"/>
+      <c r="D65" s="95"/>
+      <c r="E65" s="95"/>
+      <c r="F65" s="95"/>
+      <c r="G65" s="95"/>
+      <c r="H65" s="96"/>
+      <c r="I65" s="96"/>
+      <c r="J65" s="96"/>
+      <c r="K65" s="96"/>
+      <c r="L65" s="96"/>
+      <c r="M65" s="96"/>
     </row>
     <row r="66" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B66" s="44">
         <v>96.2</v>
       </c>
       <c r="C66" s="55">
         <v>208.6</v>
       </c>
       <c r="D66" s="66">
         <v>312.39999999999998</v>
       </c>
       <c r="E66" s="45">
         <v>424.3</v>
       </c>
       <c r="F66" s="45">
         <v>531.9</v>
       </c>
       <c r="G66" s="45">
         <v>649.1</v>
       </c>
       <c r="H66" s="45">
         <v>763.3</v>
@@ -3886,65 +3886,65 @@
         <v>4163.6000000000004</v>
       </c>
       <c r="G69" s="41">
         <v>5049.7</v>
       </c>
       <c r="H69" s="40">
         <v>5933.1</v>
       </c>
       <c r="I69" s="40">
         <v>6821.6</v>
       </c>
       <c r="J69" s="39">
         <v>7705</v>
       </c>
       <c r="K69" s="40">
         <v>8605.1</v>
       </c>
       <c r="L69" s="40">
         <v>9552.2999999999993</v>
       </c>
       <c r="M69" s="41">
         <v>10562.4</v>
       </c>
     </row>
     <row r="70" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="93" t="s">
+      <c r="A70" s="95" t="s">
         <v>87</v>
       </c>
-      <c r="B70" s="93"/>
-[...10 lines deleted...]
-      <c r="M70" s="94"/>
+      <c r="B70" s="95"/>
+      <c r="C70" s="95"/>
+      <c r="D70" s="95"/>
+      <c r="E70" s="95"/>
+      <c r="F70" s="95"/>
+      <c r="G70" s="95"/>
+      <c r="H70" s="96"/>
+      <c r="I70" s="96"/>
+      <c r="J70" s="96"/>
+      <c r="K70" s="96"/>
+      <c r="L70" s="96"/>
+      <c r="M70" s="96"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B71" s="44">
         <v>92.8</v>
       </c>
       <c r="C71" s="55">
         <v>286.5</v>
       </c>
       <c r="D71" s="66">
         <v>445.7</v>
       </c>
       <c r="E71" s="45">
         <v>603.4</v>
       </c>
       <c r="F71" s="68">
         <v>780.3</v>
       </c>
       <c r="G71" s="68">
         <v>935</v>
       </c>
       <c r="H71" s="45">
         <v>1083.5</v>
@@ -4067,65 +4067,65 @@
         <v>4944.3999999999996</v>
       </c>
       <c r="G74" s="38">
         <v>5971.5</v>
       </c>
       <c r="H74" s="40">
         <v>7005.1</v>
       </c>
       <c r="I74" s="38">
         <v>8038.2</v>
       </c>
       <c r="J74" s="39">
         <v>9064</v>
       </c>
       <c r="K74" s="40">
         <v>10104.299999999999</v>
       </c>
       <c r="L74" s="40">
         <v>11149.2</v>
       </c>
       <c r="M74" s="41">
         <v>12203.1</v>
       </c>
     </row>
     <row r="75" spans="1:13" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="93" t="s">
+      <c r="A75" s="95" t="s">
         <v>99</v>
       </c>
-      <c r="B75" s="93"/>
-[...10 lines deleted...]
-      <c r="M75" s="94"/>
+      <c r="B75" s="95"/>
+      <c r="C75" s="95"/>
+      <c r="D75" s="95"/>
+      <c r="E75" s="95"/>
+      <c r="F75" s="95"/>
+      <c r="G75" s="95"/>
+      <c r="H75" s="96"/>
+      <c r="I75" s="96"/>
+      <c r="J75" s="96"/>
+      <c r="K75" s="96"/>
+      <c r="L75" s="96"/>
+      <c r="M75" s="96"/>
     </row>
     <row r="76" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B76" s="68">
         <v>164.7</v>
       </c>
       <c r="C76" s="69">
         <v>309.7</v>
       </c>
       <c r="D76" s="66">
         <v>463.6</v>
       </c>
       <c r="E76" s="68">
         <v>616</v>
       </c>
       <c r="F76" s="83">
         <v>769115.7</v>
       </c>
       <c r="G76" s="84">
         <v>918.2</v>
       </c>
       <c r="H76" s="45">
         <v>1065.3</v>
@@ -4248,65 +4248,65 @@
         <v>5415876.2999999998</v>
       </c>
       <c r="G79" s="38">
         <v>6550.8</v>
       </c>
       <c r="H79" s="40">
         <v>7678.7</v>
       </c>
       <c r="I79" s="38">
         <v>8801.4</v>
       </c>
       <c r="J79" s="80">
         <v>9925671.3000000007</v>
       </c>
       <c r="K79" s="80">
         <v>11054829.9</v>
       </c>
       <c r="L79" s="40">
         <v>12177.5</v>
       </c>
       <c r="M79" s="80">
         <v>13289194.9</v>
       </c>
     </row>
     <row r="80" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="93" t="s">
+      <c r="A80" s="95" t="s">
         <v>102</v>
       </c>
-      <c r="B80" s="93"/>
-[...10 lines deleted...]
-      <c r="M80" s="94"/>
+      <c r="B80" s="95"/>
+      <c r="C80" s="95"/>
+      <c r="D80" s="95"/>
+      <c r="E80" s="95"/>
+      <c r="F80" s="95"/>
+      <c r="G80" s="95"/>
+      <c r="H80" s="96"/>
+      <c r="I80" s="96"/>
+      <c r="J80" s="96"/>
+      <c r="K80" s="96"/>
+      <c r="L80" s="96"/>
+      <c r="M80" s="96"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B81" s="79">
         <v>126414</v>
       </c>
       <c r="C81" s="79">
         <v>266986.8</v>
       </c>
       <c r="D81" s="69">
         <v>422.4</v>
       </c>
       <c r="E81" s="82">
         <v>592191.6</v>
       </c>
       <c r="F81" s="82">
         <v>760807.7</v>
       </c>
       <c r="G81" s="82">
         <v>928724.4</v>
       </c>
       <c r="H81" s="82">
         <v>1089356.3</v>
@@ -4429,320 +4429,328 @@
         <v>6072380.9000000004</v>
       </c>
       <c r="G84" s="81">
         <v>7327920.7000000002</v>
       </c>
       <c r="H84" s="81">
         <v>8601235.6999999993</v>
       </c>
       <c r="I84" s="81">
         <v>9883240.5999999996</v>
       </c>
       <c r="J84" s="81">
         <v>11174942.9</v>
       </c>
       <c r="K84" s="81">
         <v>12491392.9</v>
       </c>
       <c r="L84" s="77">
         <v>13797970.9</v>
       </c>
       <c r="M84" s="77">
         <v>15133404.300000001</v>
       </c>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A85" s="93" t="s">
+      <c r="A85" s="95" t="s">
         <v>104</v>
       </c>
-      <c r="B85" s="93"/>
-[...10 lines deleted...]
-      <c r="M85" s="94"/>
+      <c r="B85" s="95"/>
+      <c r="C85" s="95"/>
+      <c r="D85" s="95"/>
+      <c r="E85" s="95"/>
+      <c r="F85" s="95"/>
+      <c r="G85" s="95"/>
+      <c r="H85" s="96"/>
+      <c r="I85" s="96"/>
+      <c r="J85" s="96"/>
+      <c r="K85" s="96"/>
+      <c r="L85" s="96"/>
+      <c r="M85" s="96"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B86" s="87">
         <v>139.30000000000001</v>
       </c>
       <c r="C86" s="89">
         <v>280588.59999999998</v>
       </c>
       <c r="D86" s="89">
         <v>433998.4</v>
       </c>
       <c r="E86" s="91">
         <v>576.1</v>
       </c>
       <c r="F86" s="89">
         <v>710729.3</v>
       </c>
       <c r="G86" s="76">
         <v>856375.9</v>
       </c>
-      <c r="H86" s="82"/>
+      <c r="H86" s="89">
+        <v>1000846.7</v>
+      </c>
       <c r="I86" s="82"/>
       <c r="J86" s="82"/>
       <c r="K86" s="82"/>
       <c r="L86" s="76"/>
       <c r="M86" s="82"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B87" s="87">
         <v>78.400000000000006</v>
       </c>
       <c r="C87" s="89">
         <v>155594.29999999999</v>
       </c>
       <c r="D87" s="89">
         <v>234290.7</v>
       </c>
       <c r="E87" s="91">
         <v>308.7</v>
       </c>
       <c r="F87" s="76">
         <v>384816</v>
       </c>
       <c r="G87" s="76">
         <v>460480.4</v>
       </c>
-      <c r="H87" s="82"/>
+      <c r="H87" s="89">
+        <v>536892</v>
+      </c>
       <c r="I87" s="82"/>
       <c r="J87" s="82"/>
       <c r="K87" s="82"/>
       <c r="L87" s="76"/>
       <c r="M87" s="76"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="16" t="s">
         <v>101</v>
       </c>
       <c r="B88" s="87">
         <v>1625.8</v>
       </c>
       <c r="C88" s="89">
         <v>3285245.4</v>
       </c>
       <c r="D88" s="89">
         <v>4921955</v>
       </c>
       <c r="E88" s="91">
         <v>6606.3</v>
       </c>
       <c r="F88" s="89">
         <v>8300019.5999999996</v>
       </c>
       <c r="G88" s="76">
         <v>9994724.4000000004</v>
       </c>
-      <c r="H88" s="82"/>
+      <c r="H88" s="89">
+        <v>11696240.699999999</v>
+      </c>
       <c r="I88" s="82"/>
       <c r="J88" s="82"/>
       <c r="K88" s="82"/>
       <c r="L88" s="76"/>
       <c r="M88" s="82"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B89" s="88">
         <v>1188.9000000000001</v>
       </c>
       <c r="C89" s="90">
         <v>2412876.4</v>
       </c>
       <c r="D89" s="90">
         <v>3640428</v>
       </c>
       <c r="E89" s="92">
         <v>4870.8999999999996</v>
       </c>
       <c r="F89" s="77">
         <v>6115049.9000000004</v>
       </c>
       <c r="G89" s="77">
         <v>7368378.7999999998</v>
       </c>
-      <c r="H89" s="81"/>
+      <c r="H89" s="90">
+        <v>8625850.5</v>
+      </c>
       <c r="I89" s="81"/>
       <c r="J89" s="81"/>
       <c r="K89" s="81"/>
       <c r="L89" s="77"/>
       <c r="M89" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:M1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A15:M15"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A40:M40"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A20:M20"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A15:M15"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B386C5-6861-4122-B8D8-2A713AEBAED5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6B386C5-6861-4122-B8D8-2A713AEBAED5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>