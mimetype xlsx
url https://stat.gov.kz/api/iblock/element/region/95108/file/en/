--- v0 (2026-08-17)
+++ v1 (2026-10-05)
@@ -1,67 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="-32235" windowWidth="21570" windowHeight="6840"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="2" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="month" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">месяц!$A$1:$M$311</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">month!$A$1:$M$311</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="658" uniqueCount="94">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -174,63 +178,212 @@
   </si>
   <si>
     <t>Internet services</t>
   </si>
   <si>
     <t>other communication services</t>
   </si>
   <si>
     <t>Volume of postal and courier activities and communikation services by types for 2024</t>
   </si>
   <si>
     <t>Volume of postal and courier activities and communikation services by types for 2025</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>Volume of postal and courier activities and communikation services by types for 2026</t>
   </si>
   <si>
     <t>internet services over fixed wired and wireless telecommunication networks</t>
   </si>
   <si>
     <t>mln. tenge</t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>million tenge</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>B.Shimirbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Bibigul Shimirbaeva</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Volume of postal and courier activities and communication services</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2010</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Activities related to the reception, processing, transportation and delivery of postal and special items, as well as forwarding, delivery and distribution of periodicals;
+The volume of services provided for the main type of activity of communication enterprises in value terms includes receipts from the population, enterprises and organizations for the provided communication services in the reporting period, regardless of the payment period for the services provided.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Аggregation</t>
+  </si>
+  <si>
+    <t>3-communication "Report on postal and courier activities and communication services", monthly frequency</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Office of Service Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 714 2 537043</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28266&amp;year=2026&amp;name=85308&amp;period=month&amp;type=spreadsheets </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
@@ -274,57 +427,119 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -349,56 +564,63 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -628,83 +850,140 @@
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="5" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="5" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -949,84 +1228,602 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28266&amp;year=2026&amp;name=85308&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:B.Shimirbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:C22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="63.5703125" customWidth="1"/>
+    <col min="3" max="3" width="58.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:3" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+    </row>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B3" s="120" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" s="121" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B4" s="120" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="122" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="120" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="110" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B6" s="120" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" s="122" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B7" s="120" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="123" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="102" x14ac:dyDescent="0.2">
+      <c r="B8" s="124" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="125" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B9" s="120" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" s="126" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B10" s="120" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="123" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="120" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="125" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B12" s="120" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="127" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B13" s="120" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" s="128" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="120" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="129" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B15" s="120" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="136" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="120" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="129" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="120" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="130">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="120" t="s">
+        <v>87</v>
+      </c>
+      <c r="C18" s="130">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="120" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="111" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="120" t="s">
+        <v>89</v>
+      </c>
+      <c r="C20" s="110" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B21" s="120" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="131" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B22" s="120" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="112" t="s">
+        <v>60</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C16" r:id="rId1"/>
+    <hyperlink ref="C13" r:id="rId2"/>
+    <hyperlink ref="C14" r:id="rId3"/>
+    <hyperlink ref="C22" r:id="rId4"/>
+    <hyperlink ref="C15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="114" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="114" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="114" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="114"/>
+    <col min="257" max="257" width="4.42578125" style="114" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="114" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="114" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="114"/>
+    <col min="513" max="513" width="4.42578125" style="114" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="114" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="114" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="114"/>
+    <col min="769" max="769" width="4.42578125" style="114" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="114" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="114" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="114"/>
+    <col min="1025" max="1025" width="4.42578125" style="114" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="114" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="114" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="114"/>
+    <col min="1281" max="1281" width="4.42578125" style="114" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="114" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="114" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="114"/>
+    <col min="1537" max="1537" width="4.42578125" style="114" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="114" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="114" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="114"/>
+    <col min="1793" max="1793" width="4.42578125" style="114" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="114" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="114" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="114"/>
+    <col min="2049" max="2049" width="4.42578125" style="114" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="114" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="114" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="114"/>
+    <col min="2305" max="2305" width="4.42578125" style="114" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="114" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="114" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="114"/>
+    <col min="2561" max="2561" width="4.42578125" style="114" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="114" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="114" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="114"/>
+    <col min="2817" max="2817" width="4.42578125" style="114" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="114" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="114" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="114"/>
+    <col min="3073" max="3073" width="4.42578125" style="114" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="114" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="114" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="114"/>
+    <col min="3329" max="3329" width="4.42578125" style="114" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="114" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="114" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="114"/>
+    <col min="3585" max="3585" width="4.42578125" style="114" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="114" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="114" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="114"/>
+    <col min="3841" max="3841" width="4.42578125" style="114" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="114" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="114" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="114"/>
+    <col min="4097" max="4097" width="4.42578125" style="114" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="114" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="114" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="114"/>
+    <col min="4353" max="4353" width="4.42578125" style="114" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="114" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="114" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="114"/>
+    <col min="4609" max="4609" width="4.42578125" style="114" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="114" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="114" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="114"/>
+    <col min="4865" max="4865" width="4.42578125" style="114" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="114" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="114" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="114"/>
+    <col min="5121" max="5121" width="4.42578125" style="114" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="114" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="114" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="114"/>
+    <col min="5377" max="5377" width="4.42578125" style="114" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="114" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="114" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="114"/>
+    <col min="5633" max="5633" width="4.42578125" style="114" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="114" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="114" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="114"/>
+    <col min="5889" max="5889" width="4.42578125" style="114" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="114" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="114" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="114"/>
+    <col min="6145" max="6145" width="4.42578125" style="114" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="114" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="114" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="114"/>
+    <col min="6401" max="6401" width="4.42578125" style="114" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="114" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="114" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="114"/>
+    <col min="6657" max="6657" width="4.42578125" style="114" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="114" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="114" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="114"/>
+    <col min="6913" max="6913" width="4.42578125" style="114" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="114" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="114" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="114"/>
+    <col min="7169" max="7169" width="4.42578125" style="114" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="114" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="114" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="114"/>
+    <col min="7425" max="7425" width="4.42578125" style="114" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="114" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="114" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="114"/>
+    <col min="7681" max="7681" width="4.42578125" style="114" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="114" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="114" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="114"/>
+    <col min="7937" max="7937" width="4.42578125" style="114" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="114" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="114" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="114"/>
+    <col min="8193" max="8193" width="4.42578125" style="114" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="114" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="114" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="114"/>
+    <col min="8449" max="8449" width="4.42578125" style="114" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="114" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="114" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="114"/>
+    <col min="8705" max="8705" width="4.42578125" style="114" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="114" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="114" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="114"/>
+    <col min="8961" max="8961" width="4.42578125" style="114" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="114" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="114" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="114"/>
+    <col min="9217" max="9217" width="4.42578125" style="114" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="114" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="114" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="114"/>
+    <col min="9473" max="9473" width="4.42578125" style="114" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="114" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="114" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="114"/>
+    <col min="9729" max="9729" width="4.42578125" style="114" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="114" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="114" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="114"/>
+    <col min="9985" max="9985" width="4.42578125" style="114" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="114" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="114" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="114"/>
+    <col min="10241" max="10241" width="4.42578125" style="114" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="114" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="114" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="114"/>
+    <col min="10497" max="10497" width="4.42578125" style="114" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="114" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="114" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="114"/>
+    <col min="10753" max="10753" width="4.42578125" style="114" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="114" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="114" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="114"/>
+    <col min="11009" max="11009" width="4.42578125" style="114" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="114" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="114" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="114"/>
+    <col min="11265" max="11265" width="4.42578125" style="114" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="114" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="114" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="114"/>
+    <col min="11521" max="11521" width="4.42578125" style="114" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="114" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="114" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="114"/>
+    <col min="11777" max="11777" width="4.42578125" style="114" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="114" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="114" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="114"/>
+    <col min="12033" max="12033" width="4.42578125" style="114" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="114" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="114" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="114"/>
+    <col min="12289" max="12289" width="4.42578125" style="114" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="114" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="114" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="114"/>
+    <col min="12545" max="12545" width="4.42578125" style="114" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="114" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="114" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="114"/>
+    <col min="12801" max="12801" width="4.42578125" style="114" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="114" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="114" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="114"/>
+    <col min="13057" max="13057" width="4.42578125" style="114" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="114" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="114" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="114"/>
+    <col min="13313" max="13313" width="4.42578125" style="114" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="114" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="114" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="114"/>
+    <col min="13569" max="13569" width="4.42578125" style="114" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="114" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="114" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="114"/>
+    <col min="13825" max="13825" width="4.42578125" style="114" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="114" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="114" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="114"/>
+    <col min="14081" max="14081" width="4.42578125" style="114" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="114" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="114" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="114"/>
+    <col min="14337" max="14337" width="4.42578125" style="114" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="114" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="114" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="114"/>
+    <col min="14593" max="14593" width="4.42578125" style="114" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="114" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="114" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="114"/>
+    <col min="14849" max="14849" width="4.42578125" style="114" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="114" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="114" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="114"/>
+    <col min="15105" max="15105" width="4.42578125" style="114" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="114" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="114" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="114"/>
+    <col min="15361" max="15361" width="4.42578125" style="114" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="114" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="114" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="114"/>
+    <col min="15617" max="15617" width="4.42578125" style="114" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="114" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="114" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="114"/>
+    <col min="15873" max="15873" width="4.42578125" style="114" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="114" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="114" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="114"/>
+    <col min="16129" max="16129" width="4.42578125" style="114" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="114" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="114" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="114"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="113"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="115" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="115" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="115" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="115" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="115" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="116" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="117"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="117"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B19" s="118" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="119"/>
+      <c r="D19" s="119"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M311"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A284" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H317" sqref="H317"/>
+    <sheetView topLeftCell="A287" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A312" sqref="A312"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="4" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="109" t="s">
+      <c r="A1" s="132" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="109"/>
-[...10 lines deleted...]
-      <c r="M1" s="109"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="M3" s="1"/>
@@ -1491,65 +2288,65 @@
         <v>427.9</v>
       </c>
       <c r="L15" s="24">
         <v>429.7</v>
       </c>
       <c r="M15" s="24">
         <v>450.8</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18"/>
       <c r="B16" s="19"/>
       <c r="C16" s="8"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="19"/>
       <c r="I16" s="8"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="109" t="s">
+      <c r="A17" s="132" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="109"/>
-[...10 lines deleted...]
-      <c r="M17" s="109"/>
+      <c r="B17" s="132"/>
+      <c r="C17" s="132"/>
+      <c r="D17" s="132"/>
+      <c r="E17" s="132"/>
+      <c r="F17" s="132"/>
+      <c r="G17" s="132"/>
+      <c r="H17" s="132"/>
+      <c r="I17" s="132"/>
+      <c r="J17" s="132"/>
+      <c r="K17" s="132"/>
+      <c r="L17" s="132"/>
+      <c r="M17" s="132"/>
     </row>
     <row r="18" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12"/>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="M19" s="1"/>
@@ -1891,92 +2688,92 @@
         <v>226.5</v>
       </c>
       <c r="L28" s="29">
         <v>234.2</v>
       </c>
       <c r="M28" s="36">
         <v>240.4</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="15">
         <v>16.7</v>
       </c>
       <c r="C29" s="15">
         <v>16.7</v>
       </c>
       <c r="D29" s="16">
         <v>15.3</v>
       </c>
       <c r="E29" s="29">
         <v>16</v>
       </c>
-      <c r="F29" s="112">
+      <c r="F29" s="135">
         <v>16.399999999999999</v>
       </c>
-      <c r="G29" s="110">
+      <c r="G29" s="133">
         <v>21.1</v>
       </c>
-      <c r="H29" s="111">
+      <c r="H29" s="134">
         <v>22</v>
       </c>
       <c r="I29" s="37">
         <v>22.2</v>
       </c>
       <c r="J29" s="33">
         <v>22.4</v>
       </c>
       <c r="K29" s="32">
         <v>23.5</v>
       </c>
       <c r="L29" s="35">
         <v>23.9</v>
       </c>
       <c r="M29" s="15">
         <v>24.2</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="36"/>
-      <c r="F30" s="112"/>
-[...1 lines deleted...]
-      <c r="H30" s="111"/>
+      <c r="F30" s="135"/>
+      <c r="G30" s="133"/>
+      <c r="H30" s="134"/>
       <c r="I30" s="37" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="33" t="s">
         <v>0</v>
       </c>
       <c r="K30" s="32" t="s">
         <v>0</v>
       </c>
       <c r="L30" s="35" t="s">
         <v>0</v>
       </c>
       <c r="M30" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="16"/>
       <c r="E31" s="36"/>
       <c r="F31" s="33"/>
@@ -2064,65 +2861,65 @@
         <v>493.8</v>
       </c>
       <c r="L33" s="41">
         <v>499.3</v>
       </c>
       <c r="M33" s="24">
         <v>514</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="18"/>
       <c r="B34" s="19"/>
       <c r="C34" s="8"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="99"/>
       <c r="G34" s="100"/>
       <c r="H34" s="33"/>
       <c r="I34" s="3"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="31"/>
       <c r="M34" s="8"/>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="109" t="s">
+      <c r="A35" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="109"/>
-[...10 lines deleted...]
-      <c r="M35" s="109"/>
+      <c r="B35" s="132"/>
+      <c r="C35" s="132"/>
+      <c r="D35" s="132"/>
+      <c r="E35" s="132"/>
+      <c r="F35" s="132"/>
+      <c r="G35" s="132"/>
+      <c r="H35" s="132"/>
+      <c r="I35" s="132"/>
+      <c r="J35" s="132"/>
+      <c r="K35" s="132"/>
+      <c r="L35" s="132"/>
+      <c r="M35" s="132"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="M37" s="1"/>
@@ -2628,65 +3425,65 @@
         <v>575.4</v>
       </c>
       <c r="L50" s="46">
         <v>573.9</v>
       </c>
       <c r="M50" s="46">
         <v>578.4</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="18"/>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
       <c r="D51" s="29"/>
       <c r="E51" s="33"/>
       <c r="F51" s="3"/>
       <c r="G51" s="31"/>
       <c r="H51" s="44"/>
       <c r="I51" s="43"/>
       <c r="J51" s="43"/>
       <c r="K51" s="44"/>
       <c r="L51" s="44"/>
       <c r="M51" s="44"/>
     </row>
     <row r="52" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="109" t="s">
+      <c r="A52" s="132" t="s">
         <v>17</v>
       </c>
-      <c r="B52" s="109"/>
-[...10 lines deleted...]
-      <c r="M52" s="109"/>
+      <c r="B52" s="132"/>
+      <c r="C52" s="132"/>
+      <c r="D52" s="132"/>
+      <c r="E52" s="132"/>
+      <c r="F52" s="132"/>
+      <c r="G52" s="132"/>
+      <c r="H52" s="132"/>
+      <c r="I52" s="132"/>
+      <c r="J52" s="132"/>
+      <c r="K52" s="132"/>
+      <c r="L52" s="132"/>
+      <c r="M52" s="132"/>
     </row>
     <row r="53" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12"/>
       <c r="B53" s="12"/>
       <c r="C53" s="12"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
       <c r="F53" s="12"/>
       <c r="G53" s="12"/>
       <c r="H53" s="12"/>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="12"/>
       <c r="L53" s="12"/>
       <c r="M53" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="5"/>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="M54" s="1"/>
@@ -3168,65 +3965,65 @@
         <v>620.70000000000005</v>
       </c>
       <c r="L67" s="25">
         <v>629.70000000000005</v>
       </c>
       <c r="M67" s="25">
         <v>631.5</v>
       </c>
     </row>
     <row r="68" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="18"/>
       <c r="B68" s="44"/>
       <c r="C68" s="44"/>
       <c r="D68" s="43"/>
       <c r="E68" s="43"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="44"/>
       <c r="I68" s="43"/>
       <c r="J68" s="37"/>
       <c r="K68" s="3"/>
       <c r="L68" s="3"/>
       <c r="M68" s="3"/>
     </row>
     <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="109" t="s">
+      <c r="A69" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="B69" s="109"/>
-[...10 lines deleted...]
-      <c r="M69" s="109"/>
+      <c r="B69" s="132"/>
+      <c r="C69" s="132"/>
+      <c r="D69" s="132"/>
+      <c r="E69" s="132"/>
+      <c r="F69" s="132"/>
+      <c r="G69" s="132"/>
+      <c r="H69" s="132"/>
+      <c r="I69" s="132"/>
+      <c r="J69" s="132"/>
+      <c r="K69" s="132"/>
+      <c r="L69" s="132"/>
+      <c r="M69" s="132"/>
     </row>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="12"/>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="12"/>
       <c r="F70" s="12"/>
       <c r="G70" s="12"/>
       <c r="H70" s="12"/>
       <c r="I70" s="12"/>
       <c r="J70" s="12"/>
       <c r="K70" s="12"/>
       <c r="L70" s="12"/>
       <c r="M70" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="5"/>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="M71" s="1"/>
@@ -3708,65 +4505,65 @@
         <v>665.7</v>
       </c>
       <c r="L84" s="25">
         <v>670.7</v>
       </c>
       <c r="M84" s="41">
         <v>680.2</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="18"/>
       <c r="B85" s="44"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="29"/>
       <c r="F85" s="29"/>
       <c r="G85" s="31"/>
       <c r="H85" s="31"/>
       <c r="I85" s="3"/>
       <c r="J85" s="37"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="31"/>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="109" t="s">
+      <c r="A86" s="132" t="s">
         <v>19</v>
       </c>
-      <c r="B86" s="109"/>
-[...10 lines deleted...]
-      <c r="M86" s="109"/>
+      <c r="B86" s="132"/>
+      <c r="C86" s="132"/>
+      <c r="D86" s="132"/>
+      <c r="E86" s="132"/>
+      <c r="F86" s="132"/>
+      <c r="G86" s="132"/>
+      <c r="H86" s="132"/>
+      <c r="I86" s="132"/>
+      <c r="J86" s="132"/>
+      <c r="K86" s="132"/>
+      <c r="L86" s="132"/>
+      <c r="M86" s="132"/>
     </row>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="12"/>
       <c r="B87" s="12"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
       <c r="F87" s="12"/>
       <c r="G87" s="12"/>
       <c r="H87" s="12"/>
       <c r="I87" s="12"/>
       <c r="J87" s="12"/>
       <c r="K87" s="12"/>
       <c r="L87" s="12"/>
       <c r="M87" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="5"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="M88" s="1"/>
@@ -4248,65 +5045,65 @@
         <v>670.8</v>
       </c>
       <c r="L101" s="24">
         <v>681.1</v>
       </c>
       <c r="M101" s="24">
         <v>679.2</v>
       </c>
     </row>
     <row r="102" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="75"/>
       <c r="B102" s="29"/>
       <c r="C102" s="29"/>
       <c r="D102" s="29"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="8"/>
       <c r="H102" s="19"/>
       <c r="I102" s="8"/>
       <c r="J102" s="16"/>
       <c r="K102" s="3"/>
       <c r="L102" s="8"/>
       <c r="M102" s="8"/>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="109" t="s">
+      <c r="A103" s="132" t="s">
         <v>20</v>
       </c>
-      <c r="B103" s="109"/>
-[...10 lines deleted...]
-      <c r="M103" s="109"/>
+      <c r="B103" s="132"/>
+      <c r="C103" s="132"/>
+      <c r="D103" s="132"/>
+      <c r="E103" s="132"/>
+      <c r="F103" s="132"/>
+      <c r="G103" s="132"/>
+      <c r="H103" s="132"/>
+      <c r="I103" s="132"/>
+      <c r="J103" s="132"/>
+      <c r="K103" s="132"/>
+      <c r="L103" s="132"/>
+      <c r="M103" s="132"/>
     </row>
     <row r="104" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="12"/>
       <c r="B104" s="12"/>
       <c r="C104" s="12"/>
       <c r="D104" s="12"/>
       <c r="E104" s="12"/>
       <c r="F104" s="12"/>
       <c r="G104" s="12"/>
       <c r="H104" s="12"/>
       <c r="I104" s="12"/>
       <c r="J104" s="12"/>
       <c r="K104" s="12"/>
       <c r="L104" s="12"/>
       <c r="M104" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="5"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
       <c r="D105" s="3"/>
       <c r="E105" s="3"/>
       <c r="M105" s="1"/>
@@ -4788,65 +5585,65 @@
         <v>656.6</v>
       </c>
       <c r="L118" s="24">
         <v>681.1</v>
       </c>
       <c r="M118" s="24">
         <v>679.2</v>
       </c>
     </row>
     <row r="119" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="18"/>
       <c r="B119" s="31"/>
       <c r="C119" s="15"/>
       <c r="D119" s="3"/>
       <c r="E119" s="3"/>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="19"/>
       <c r="I119" s="8"/>
       <c r="J119" s="16"/>
       <c r="K119" s="3"/>
       <c r="L119" s="8"/>
       <c r="M119" s="8"/>
     </row>
     <row r="120" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="109" t="s">
+      <c r="A120" s="132" t="s">
         <v>21</v>
       </c>
-      <c r="B120" s="109"/>
-[...10 lines deleted...]
-      <c r="M120" s="109"/>
+      <c r="B120" s="132"/>
+      <c r="C120" s="132"/>
+      <c r="D120" s="132"/>
+      <c r="E120" s="132"/>
+      <c r="F120" s="132"/>
+      <c r="G120" s="132"/>
+      <c r="H120" s="132"/>
+      <c r="I120" s="132"/>
+      <c r="J120" s="132"/>
+      <c r="K120" s="132"/>
+      <c r="L120" s="132"/>
+      <c r="M120" s="132"/>
     </row>
     <row r="121" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="12"/>
       <c r="B121" s="12"/>
       <c r="C121" s="12"/>
       <c r="D121" s="12"/>
       <c r="E121" s="12"/>
       <c r="F121" s="12"/>
       <c r="G121" s="12"/>
       <c r="H121" s="12"/>
       <c r="I121" s="12"/>
       <c r="J121" s="12"/>
       <c r="K121" s="12"/>
       <c r="L121" s="12"/>
       <c r="M121" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="5"/>
       <c r="B122" s="3"/>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
       <c r="M122" s="1"/>
@@ -5343,65 +6140,65 @@
       <c r="A137" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="10.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="8"/>
       <c r="B139" s="8"/>
       <c r="C139" s="8"/>
       <c r="D139" s="8"/>
       <c r="E139" s="8"/>
       <c r="F139" s="8"/>
       <c r="G139" s="8"/>
       <c r="H139" s="8"/>
       <c r="I139" s="8"/>
       <c r="J139" s="8"/>
       <c r="K139" s="8"/>
       <c r="L139" s="8"/>
       <c r="M139" s="8"/>
     </row>
     <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="109" t="s">
+      <c r="A140" s="132" t="s">
         <v>22</v>
       </c>
-      <c r="B140" s="109"/>
-[...10 lines deleted...]
-      <c r="M140" s="109"/>
+      <c r="B140" s="132"/>
+      <c r="C140" s="132"/>
+      <c r="D140" s="132"/>
+      <c r="E140" s="132"/>
+      <c r="F140" s="132"/>
+      <c r="G140" s="132"/>
+      <c r="H140" s="132"/>
+      <c r="I140" s="132"/>
+      <c r="J140" s="132"/>
+      <c r="K140" s="132"/>
+      <c r="L140" s="132"/>
+      <c r="M140" s="132"/>
     </row>
     <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="12"/>
       <c r="B141" s="12"/>
       <c r="C141" s="12"/>
       <c r="D141" s="12"/>
       <c r="E141" s="12"/>
       <c r="F141" s="12"/>
       <c r="G141" s="12"/>
       <c r="H141" s="12"/>
       <c r="I141" s="12"/>
       <c r="J141" s="12"/>
       <c r="K141" s="12"/>
       <c r="L141" s="12"/>
       <c r="M141" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="5"/>
       <c r="B142" s="3"/>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="M142" s="1"/>
@@ -5898,65 +6695,65 @@
       <c r="A157" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="159" spans="1:13" ht="12.2" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="8"/>
       <c r="B159" s="8"/>
       <c r="C159" s="8"/>
       <c r="D159" s="8"/>
       <c r="E159" s="8"/>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="8"/>
       <c r="I159" s="8"/>
       <c r="J159" s="8"/>
       <c r="K159" s="8"/>
       <c r="L159" s="8"/>
       <c r="M159" s="8"/>
     </row>
     <row r="160" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="109" t="s">
+      <c r="A160" s="132" t="s">
         <v>23</v>
       </c>
-      <c r="B160" s="109"/>
-[...10 lines deleted...]
-      <c r="M160" s="109"/>
+      <c r="B160" s="132"/>
+      <c r="C160" s="132"/>
+      <c r="D160" s="132"/>
+      <c r="E160" s="132"/>
+      <c r="F160" s="132"/>
+      <c r="G160" s="132"/>
+      <c r="H160" s="132"/>
+      <c r="I160" s="132"/>
+      <c r="J160" s="132"/>
+      <c r="K160" s="132"/>
+      <c r="L160" s="132"/>
+      <c r="M160" s="132"/>
     </row>
     <row r="161" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="11"/>
       <c r="B161" s="11"/>
       <c r="C161" s="11"/>
       <c r="D161" s="11"/>
       <c r="E161" s="11"/>
       <c r="F161" s="11"/>
       <c r="G161" s="11"/>
       <c r="H161" s="11"/>
       <c r="I161" s="11"/>
       <c r="J161" s="11"/>
       <c r="K161" s="11"/>
       <c r="L161" s="11"/>
       <c r="M161" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="162" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="5"/>
       <c r="B162" s="3"/>
       <c r="C162" s="3"/>
       <c r="D162" s="3"/>
       <c r="E162" s="3"/>
       <c r="M162" s="1"/>
@@ -6498,65 +7295,65 @@
       <c r="H177" s="9"/>
       <c r="I177" s="9"/>
       <c r="J177" s="9"/>
       <c r="K177" s="9"/>
       <c r="L177" s="9"/>
       <c r="M177" s="9"/>
     </row>
     <row r="178" spans="1:13" s="62" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="56" t="s">
         <v>30</v>
       </c>
       <c r="B178" s="9"/>
       <c r="C178" s="9"/>
       <c r="D178" s="9"/>
       <c r="E178" s="9"/>
       <c r="F178" s="9"/>
       <c r="G178" s="9"/>
       <c r="H178" s="9"/>
       <c r="I178" s="9"/>
       <c r="J178" s="9"/>
       <c r="K178" s="9"/>
       <c r="L178" s="9"/>
       <c r="M178" s="9"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="109" t="s">
+      <c r="A179" s="132" t="s">
         <v>24</v>
       </c>
-      <c r="B179" s="109"/>
-[...10 lines deleted...]
-      <c r="M179" s="109"/>
+      <c r="B179" s="132"/>
+      <c r="C179" s="132"/>
+      <c r="D179" s="132"/>
+      <c r="E179" s="132"/>
+      <c r="F179" s="132"/>
+      <c r="G179" s="132"/>
+      <c r="H179" s="132"/>
+      <c r="I179" s="132"/>
+      <c r="J179" s="132"/>
+      <c r="K179" s="132"/>
+      <c r="L179" s="132"/>
+      <c r="M179" s="132"/>
     </row>
     <row r="180" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="12"/>
       <c r="B180" s="12"/>
       <c r="C180" s="12"/>
       <c r="D180" s="12"/>
       <c r="E180" s="12"/>
       <c r="F180" s="12"/>
       <c r="G180" s="12"/>
       <c r="H180" s="12"/>
       <c r="I180" s="12"/>
       <c r="J180" s="12"/>
       <c r="K180" s="12"/>
       <c r="L180" s="12"/>
       <c r="M180" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="181" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="5"/>
       <c r="B181" s="3"/>
       <c r="C181" s="3"/>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
       <c r="M181" s="1"/>
@@ -7062,65 +7859,65 @@
         <v>849.7</v>
       </c>
       <c r="L194" s="69">
         <v>858.5</v>
       </c>
       <c r="M194" s="69">
         <v>866.9</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="197" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="198" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="109" t="s">
+      <c r="A198" s="132" t="s">
         <v>25</v>
       </c>
-      <c r="B198" s="109"/>
-[...10 lines deleted...]
-      <c r="M198" s="109"/>
+      <c r="B198" s="132"/>
+      <c r="C198" s="132"/>
+      <c r="D198" s="132"/>
+      <c r="E198" s="132"/>
+      <c r="F198" s="132"/>
+      <c r="G198" s="132"/>
+      <c r="H198" s="132"/>
+      <c r="I198" s="132"/>
+      <c r="J198" s="132"/>
+      <c r="K198" s="132"/>
+      <c r="L198" s="132"/>
+      <c r="M198" s="132"/>
     </row>
     <row r="199" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="12"/>
       <c r="B199" s="12"/>
       <c r="C199" s="12"/>
       <c r="D199" s="12"/>
       <c r="E199" s="12"/>
       <c r="F199" s="12"/>
       <c r="G199" s="12"/>
       <c r="H199" s="12"/>
       <c r="I199" s="12"/>
       <c r="J199" s="12"/>
       <c r="K199" s="12"/>
       <c r="L199" s="12"/>
       <c r="M199" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="200" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="5"/>
       <c r="B200" s="3"/>
       <c r="C200" s="3"/>
       <c r="D200" s="3"/>
       <c r="E200" s="3"/>
       <c r="M200" s="1"/>
@@ -7622,65 +8419,65 @@
         <v>906.9</v>
       </c>
       <c r="L213" s="10">
         <v>911</v>
       </c>
       <c r="M213" s="10">
         <v>917.8</v>
       </c>
     </row>
     <row r="214" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="216" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="109" t="s">
+      <c r="A217" s="132" t="s">
         <v>26</v>
       </c>
-      <c r="B217" s="109"/>
-[...10 lines deleted...]
-      <c r="M217" s="109"/>
+      <c r="B217" s="132"/>
+      <c r="C217" s="132"/>
+      <c r="D217" s="132"/>
+      <c r="E217" s="132"/>
+      <c r="F217" s="132"/>
+      <c r="G217" s="132"/>
+      <c r="H217" s="132"/>
+      <c r="I217" s="132"/>
+      <c r="J217" s="132"/>
+      <c r="K217" s="132"/>
+      <c r="L217" s="132"/>
+      <c r="M217" s="132"/>
     </row>
     <row r="218" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="12"/>
       <c r="B218" s="12"/>
       <c r="C218" s="12"/>
       <c r="D218" s="12"/>
       <c r="E218" s="12"/>
       <c r="F218" s="12"/>
       <c r="G218" s="12"/>
       <c r="H218" s="12"/>
       <c r="I218" s="12"/>
       <c r="J218" s="12"/>
       <c r="K218" s="12"/>
       <c r="L218" s="12"/>
       <c r="M218" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="219" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="5"/>
       <c r="B219" s="3"/>
       <c r="C219" s="3"/>
       <c r="D219" s="3"/>
       <c r="E219" s="3"/>
       <c r="M219" s="1"/>
@@ -8186,65 +8983,65 @@
         <v>900</v>
       </c>
       <c r="L232" s="24">
         <v>947.2</v>
       </c>
       <c r="M232" s="24">
         <v>1010.1</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="236" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="109" t="s">
+      <c r="A236" s="132" t="s">
         <v>27</v>
       </c>
-      <c r="B236" s="109"/>
-[...10 lines deleted...]
-      <c r="M236" s="109"/>
+      <c r="B236" s="132"/>
+      <c r="C236" s="132"/>
+      <c r="D236" s="132"/>
+      <c r="E236" s="132"/>
+      <c r="F236" s="132"/>
+      <c r="G236" s="132"/>
+      <c r="H236" s="132"/>
+      <c r="I236" s="132"/>
+      <c r="J236" s="132"/>
+      <c r="K236" s="132"/>
+      <c r="L236" s="132"/>
+      <c r="M236" s="132"/>
     </row>
     <row r="237" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="12"/>
       <c r="B237" s="12"/>
       <c r="C237" s="12"/>
       <c r="D237" s="12"/>
       <c r="E237" s="12"/>
       <c r="F237" s="12"/>
       <c r="G237" s="12"/>
       <c r="H237" s="12"/>
       <c r="I237" s="12"/>
       <c r="J237" s="12"/>
       <c r="K237" s="12"/>
       <c r="L237" s="12"/>
       <c r="M237" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="238" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="5"/>
       <c r="B238" s="3"/>
       <c r="C238" s="3"/>
       <c r="D238" s="3"/>
       <c r="E238" s="3"/>
       <c r="M238" s="1"/>
@@ -8750,65 +9547,65 @@
         <v>1040.3</v>
       </c>
       <c r="L251" s="24">
         <v>1044.9000000000001</v>
       </c>
       <c r="M251" s="24">
         <v>1053.9000000000001</v>
       </c>
     </row>
     <row r="252" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="253" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="254" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A255" s="109" t="s">
+      <c r="A255" s="132" t="s">
         <v>46</v>
       </c>
-      <c r="B255" s="109"/>
-[...10 lines deleted...]
-      <c r="M255" s="109"/>
+      <c r="B255" s="132"/>
+      <c r="C255" s="132"/>
+      <c r="D255" s="132"/>
+      <c r="E255" s="132"/>
+      <c r="F255" s="132"/>
+      <c r="G255" s="132"/>
+      <c r="H255" s="132"/>
+      <c r="I255" s="132"/>
+      <c r="J255" s="132"/>
+      <c r="K255" s="132"/>
+      <c r="L255" s="132"/>
+      <c r="M255" s="132"/>
     </row>
     <row r="256" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="12"/>
       <c r="B256" s="12"/>
       <c r="C256" s="12"/>
       <c r="D256" s="12"/>
       <c r="E256" s="12"/>
       <c r="F256" s="12"/>
       <c r="G256" s="12"/>
       <c r="H256" s="12"/>
       <c r="I256" s="12"/>
       <c r="J256" s="12"/>
       <c r="K256" s="12"/>
       <c r="L256" s="12"/>
       <c r="M256" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="257" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="5"/>
       <c r="B257" s="3"/>
       <c r="C257" s="3"/>
       <c r="D257" s="3"/>
       <c r="E257" s="3"/>
       <c r="M257" s="1"/>
@@ -9312,65 +10109,65 @@
         <v>1129158.6000000001</v>
       </c>
       <c r="L270" s="24">
         <v>1122.7</v>
       </c>
       <c r="M270" s="93">
         <v>1111653.7</v>
       </c>
     </row>
     <row r="271" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="272" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="273" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A274" s="109" t="s">
+      <c r="A274" s="132" t="s">
         <v>47</v>
       </c>
-      <c r="B274" s="109"/>
-[...10 lines deleted...]
-      <c r="M274" s="109"/>
+      <c r="B274" s="132"/>
+      <c r="C274" s="132"/>
+      <c r="D274" s="132"/>
+      <c r="E274" s="132"/>
+      <c r="F274" s="132"/>
+      <c r="G274" s="132"/>
+      <c r="H274" s="132"/>
+      <c r="I274" s="132"/>
+      <c r="J274" s="132"/>
+      <c r="K274" s="132"/>
+      <c r="L274" s="132"/>
+      <c r="M274" s="132"/>
     </row>
     <row r="275" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="12"/>
       <c r="B275" s="12"/>
       <c r="C275" s="12"/>
       <c r="D275" s="12"/>
       <c r="E275" s="12"/>
       <c r="F275" s="12"/>
       <c r="G275" s="12"/>
       <c r="H275" s="12"/>
       <c r="I275" s="12"/>
       <c r="J275" s="12"/>
       <c r="K275" s="12"/>
       <c r="L275" s="12"/>
       <c r="M275" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="276" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="5"/>
       <c r="B276" s="3"/>
       <c r="C276" s="3"/>
       <c r="D276" s="3"/>
       <c r="E276" s="3"/>
       <c r="M276" s="1"/>
@@ -9875,65 +10672,65 @@
         <v>1316450</v>
       </c>
       <c r="L289" s="90">
         <v>1306578</v>
       </c>
       <c r="M289" s="90">
         <v>1335433.3999999999</v>
       </c>
     </row>
     <row r="290" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="291" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="293" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="109" t="s">
+      <c r="A293" s="132" t="s">
         <v>49</v>
       </c>
-      <c r="B293" s="109"/>
-[...10 lines deleted...]
-      <c r="M293" s="109"/>
+      <c r="B293" s="132"/>
+      <c r="C293" s="132"/>
+      <c r="D293" s="132"/>
+      <c r="E293" s="132"/>
+      <c r="F293" s="132"/>
+      <c r="G293" s="132"/>
+      <c r="H293" s="132"/>
+      <c r="I293" s="132"/>
+      <c r="J293" s="132"/>
+      <c r="K293" s="132"/>
+      <c r="L293" s="132"/>
+      <c r="M293" s="132"/>
     </row>
     <row r="294" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="12"/>
       <c r="B294" s="12"/>
       <c r="C294" s="12"/>
       <c r="D294" s="12"/>
       <c r="E294" s="12"/>
       <c r="F294" s="12"/>
       <c r="G294" s="12"/>
       <c r="H294" s="12"/>
       <c r="I294" s="12"/>
       <c r="J294" s="12"/>
       <c r="K294" s="12"/>
       <c r="L294" s="12"/>
       <c r="M294" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="295" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="5"/>
       <c r="B295" s="3"/>
       <c r="C295" s="3"/>
       <c r="D295" s="3"/>
       <c r="E295" s="3"/>
       <c r="M295" s="1"/>
@@ -9980,445 +10777,464 @@
     <row r="297" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B297" s="88">
         <v>139295.29999999999</v>
       </c>
       <c r="C297" s="88">
         <v>141293.29999999999</v>
       </c>
       <c r="D297" s="4">
         <v>153.4</v>
       </c>
       <c r="E297" s="4">
         <v>142.1</v>
       </c>
       <c r="F297" s="105">
         <v>134618.29999999999</v>
       </c>
       <c r="G297" s="107">
         <v>145646.6</v>
       </c>
       <c r="H297" s="105">
         <v>144470.79999999999</v>
       </c>
-      <c r="I297" s="91"/>
+      <c r="I297" s="105">
+        <v>147777.9</v>
+      </c>
       <c r="J297" s="91"/>
       <c r="K297" s="91"/>
       <c r="L297" s="88"/>
       <c r="M297" s="91"/>
     </row>
     <row r="298" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B298" s="103">
         <v>78.400000000000006</v>
       </c>
       <c r="C298" s="88">
         <v>77237</v>
       </c>
       <c r="D298" s="88">
         <v>78696.399999999994</v>
       </c>
       <c r="E298" s="4">
         <v>74.400000000000006</v>
       </c>
       <c r="F298" s="88">
         <v>76099.199999999997</v>
       </c>
       <c r="G298" s="89">
         <v>75664.399999999994</v>
       </c>
       <c r="H298" s="105">
         <v>76411.600000000006</v>
       </c>
-      <c r="I298" s="91"/>
+      <c r="I298" s="105">
+        <v>76231.600000000006</v>
+      </c>
       <c r="J298" s="91"/>
       <c r="K298" s="91"/>
       <c r="L298" s="88"/>
       <c r="M298" s="88"/>
     </row>
     <row r="299" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B299" s="88">
         <v>1625809.6</v>
       </c>
       <c r="C299" s="88">
         <v>1659435.8</v>
       </c>
       <c r="D299" s="4">
         <v>1636.7</v>
       </c>
       <c r="E299" s="4">
         <v>1684.3</v>
       </c>
       <c r="F299" s="105">
         <v>1693728.5</v>
       </c>
       <c r="G299" s="89">
         <v>1694704.8</v>
       </c>
       <c r="H299" s="105">
         <v>1701516.3</v>
       </c>
-      <c r="I299" s="91"/>
+      <c r="I299" s="105">
+        <v>1730957.7</v>
+      </c>
       <c r="J299" s="91"/>
       <c r="K299" s="91"/>
       <c r="L299" s="88"/>
       <c r="M299" s="91"/>
     </row>
     <row r="300" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B300" s="3"/>
       <c r="C300" s="3"/>
       <c r="D300" s="3"/>
       <c r="F300" s="3"/>
       <c r="G300" s="8"/>
       <c r="H300" s="101"/>
       <c r="I300" s="101"/>
       <c r="J300" s="3"/>
       <c r="L300" s="3"/>
       <c r="M300" s="8"/>
     </row>
     <row r="301" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A301" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B301" s="88">
         <v>64953.7</v>
       </c>
       <c r="C301" s="88">
         <v>64844</v>
       </c>
       <c r="D301" s="4">
         <v>65.599999999999994</v>
       </c>
       <c r="E301" s="4">
         <v>65.5</v>
       </c>
       <c r="F301" s="106">
         <v>65089</v>
       </c>
       <c r="G301" s="89">
         <v>64981.4</v>
       </c>
       <c r="H301" s="106">
         <v>66028.899999999994</v>
       </c>
-      <c r="I301" s="92"/>
+      <c r="I301" s="106">
+        <v>66300.5</v>
+      </c>
       <c r="J301" s="91"/>
       <c r="K301" s="91"/>
       <c r="L301" s="88"/>
       <c r="M301" s="92"/>
     </row>
     <row r="302" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B302" s="88">
         <v>115472</v>
       </c>
       <c r="C302" s="88">
         <v>114996.1</v>
       </c>
       <c r="D302" s="4">
         <v>112.4</v>
       </c>
       <c r="E302" s="4">
         <v>111.8</v>
       </c>
       <c r="F302" s="106">
         <v>111042.8</v>
       </c>
       <c r="G302" s="89">
         <v>109443.6</v>
       </c>
       <c r="H302" s="106">
         <v>108472.9</v>
       </c>
-      <c r="I302" s="92"/>
+      <c r="I302" s="106">
+        <v>107582.8</v>
+      </c>
       <c r="J302" s="91"/>
       <c r="K302" s="91"/>
       <c r="L302" s="88"/>
       <c r="M302" s="92"/>
     </row>
     <row r="303" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A303" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B303" s="88">
         <v>26217.1</v>
       </c>
       <c r="C303" s="88">
         <v>26432.3</v>
       </c>
       <c r="D303" s="4">
         <v>11.7</v>
       </c>
       <c r="E303" s="4">
         <v>12.4</v>
       </c>
       <c r="F303" s="106">
         <v>20833.400000000001</v>
       </c>
       <c r="G303" s="89">
         <v>20687.400000000001</v>
       </c>
       <c r="H303" s="106">
         <v>20945.599999999999</v>
       </c>
-      <c r="I303" s="92"/>
+      <c r="I303" s="106">
+        <v>20939.8</v>
+      </c>
       <c r="J303" s="91"/>
       <c r="K303" s="91"/>
       <c r="L303" s="88"/>
       <c r="M303" s="92"/>
     </row>
     <row r="304" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B304" s="88">
         <v>933291.1</v>
       </c>
       <c r="C304" s="88">
         <v>973645.4</v>
       </c>
       <c r="D304" s="4">
         <v>948.9</v>
       </c>
       <c r="E304" s="4">
         <v>947.9</v>
       </c>
       <c r="F304" s="106">
         <v>957662.2</v>
       </c>
       <c r="G304" s="89">
         <v>959941.8</v>
       </c>
       <c r="H304" s="106">
         <v>960771.2</v>
       </c>
-      <c r="I304" s="92"/>
+      <c r="I304" s="106">
+        <v>981043.19999999995</v>
+      </c>
       <c r="J304" s="91"/>
       <c r="K304" s="91"/>
       <c r="L304" s="88"/>
       <c r="M304" s="92"/>
     </row>
     <row r="305" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B305" s="88">
         <v>172430.5</v>
       </c>
       <c r="C305" s="88">
         <v>161792.5</v>
       </c>
       <c r="D305" s="4">
         <v>167.6</v>
       </c>
       <c r="E305" s="4">
         <v>168.2</v>
       </c>
       <c r="F305" s="106">
         <v>169876.1</v>
       </c>
       <c r="G305" s="89">
         <v>174882.4</v>
       </c>
       <c r="H305" s="106">
         <v>177645.5</v>
       </c>
-      <c r="I305" s="92"/>
+      <c r="I305" s="106">
+        <v>179118.2</v>
+      </c>
       <c r="J305" s="91"/>
       <c r="K305" s="91"/>
       <c r="L305" s="88"/>
       <c r="M305" s="92"/>
     </row>
     <row r="306" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B306" s="104" t="s">
         <v>0</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G306" s="108" t="s">
         <v>0</v>
       </c>
       <c r="H306" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="I306" s="6"/>
+      <c r="I306" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="J306" s="6"/>
       <c r="K306" s="15"/>
       <c r="L306" s="15"/>
       <c r="M306" s="6"/>
     </row>
     <row r="307" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B307" s="89">
         <v>313445.2</v>
       </c>
       <c r="C307" s="89">
         <v>317725.5</v>
       </c>
       <c r="D307" s="4">
         <v>330.4</v>
       </c>
       <c r="E307" s="4">
         <v>378.5</v>
       </c>
       <c r="F307" s="106">
         <v>369225</v>
       </c>
       <c r="G307" s="89">
         <v>364768.2</v>
       </c>
       <c r="H307" s="106">
         <v>367652.2</v>
       </c>
-      <c r="I307" s="92"/>
+      <c r="I307" s="106">
+        <v>375973.2</v>
+      </c>
       <c r="J307" s="92"/>
       <c r="K307" s="92"/>
       <c r="L307" s="89"/>
       <c r="M307" s="92"/>
     </row>
     <row r="308" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="85" t="s">
         <v>42</v>
       </c>
       <c r="B308" s="24">
         <v>1188.9000000000001</v>
       </c>
       <c r="C308" s="90">
         <v>1224020.2</v>
       </c>
       <c r="D308" s="90">
         <v>1227551.6000000001</v>
       </c>
       <c r="E308" s="102">
         <v>1230.5</v>
       </c>
       <c r="F308" s="90">
         <v>1244139.7</v>
       </c>
       <c r="G308" s="90">
         <v>1253328.8999999999</v>
       </c>
-      <c r="H308" s="113">
+      <c r="H308" s="109">
         <v>1257471.7</v>
       </c>
-      <c r="I308" s="93"/>
+      <c r="I308" s="109">
+        <v>1278582.1000000001</v>
+      </c>
       <c r="J308" s="93"/>
       <c r="K308" s="93"/>
       <c r="L308" s="90"/>
       <c r="M308" s="90"/>
     </row>
     <row r="309" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="310" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="311" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="56" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A1:M1"/>
-[...6 lines deleted...]
-    <mergeCell ref="F29:F30"/>
     <mergeCell ref="A293:M293"/>
     <mergeCell ref="A236:M236"/>
     <mergeCell ref="A217:M217"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A69:M69"/>
     <mergeCell ref="A86:M86"/>
     <mergeCell ref="A140:M140"/>
     <mergeCell ref="A120:M120"/>
     <mergeCell ref="A103:M103"/>
     <mergeCell ref="A198:M198"/>
     <mergeCell ref="A274:M274"/>
     <mergeCell ref="A255:M255"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A52:M52"/>
+    <mergeCell ref="A179:M179"/>
+    <mergeCell ref="A160:M160"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="A35:M35"/>
+    <mergeCell ref="F29:F30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10427,112 +11243,117 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83719C5F-B9C5-4565-8691-7B113C8A278E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83719C5F-B9C5-4565-8691-7B113C8A278E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>месяц!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>month</vt:lpstr>
+      <vt:lpstr>month!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>