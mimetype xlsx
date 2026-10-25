--- v1 (2026-10-05)
+++ v2 (2026-10-25)
@@ -21,51 +21,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="-32235" windowWidth="21570" windowHeight="6840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="month" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">month!$A$1:$M$311</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="658" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="655" uniqueCount="93">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
@@ -182,194 +182,183 @@
   <si>
     <t>other communication services</t>
   </si>
   <si>
     <t>Volume of postal and courier activities and communikation services by types for 2024</t>
   </si>
   <si>
     <t>Volume of postal and courier activities and communikation services by types for 2025</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>Volume of postal and courier activities and communikation services by types for 2026</t>
   </si>
   <si>
     <t>internet services over fixed wired and wireless telecommunication networks</t>
   </si>
   <si>
     <t>mln. tenge</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
+    <t>191101, 192101, 192201, 192204, 192205, 192209</t>
+  </si>
+  <si>
+    <t>Classifier of Statistical Indicators</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25799/</t>
+  </si>
+  <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
+    <t>Interstate Classifier of Units of Measurement</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25796/</t>
+  </si>
+  <si>
     <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for statistics of information and communication technologies </t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25855/</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
+    <t>Submitted by legal entities and (or) their structural and separate subdivisions, regardless of the number of employees, whose primary and secondary economic activities are classified under the General Classification of Types of Economic Activities (GCEA) codes 53 – Postal and Courier Activities and 61 – Telecommunications, as well as by individual entrepreneurs included in the established reporting list.</t>
+  </si>
+  <si>
     <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28266&amp;year=2026&amp;name=85308&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Conventional designs</t>
+  </si>
+  <si>
+    <t>"-" - no case
+"0.0" - insignificant value
+"X" - data is confidential
+"..." - no data available
+In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
+    <t>Division service statistics</t>
+  </si>
+  <si>
+    <t>Responsible Executor</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 714 2 53 70 43</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
     <t>B.Shimirbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>110003, Kostanay, Mailin street 2/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Bibigul Shimirbaeva</t>
-  </si>
-[...85 lines deleted...]
-    <t xml:space="preserve">https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28266&amp;year=2026&amp;name=85308&amp;period=month&amp;type=spreadsheets </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -466,83 +455,77 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -563,64 +546,103 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="137">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -853,114 +875,101 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="5" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
@@ -1228,602 +1237,597 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/kostanay/spreadsheets/?industry=28266&amp;year=2026&amp;name=85308&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:B.Shimirbaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:B.Shimirbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25799/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25855/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B1:C22"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="58.7109375" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="110" customWidth="1"/>
+    <col min="2" max="2" width="41.28515625" style="110" customWidth="1"/>
+    <col min="3" max="3" width="66.7109375" style="110" customWidth="1"/>
+    <col min="4" max="4" width="50.28515625" style="110" customWidth="1"/>
+    <col min="5" max="8" width="9.28515625" style="110" hidden="1" customWidth="1"/>
+    <col min="9" max="15" width="9.28515625" style="110" customWidth="1"/>
+    <col min="16" max="21" width="9.28515625" style="110"/>
+    <col min="22" max="22" width="9.28515625" style="110" customWidth="1"/>
+    <col min="23" max="16384" width="9.28515625" style="110"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" hidden="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B3" s="120" t="s">
+    <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B2" s="112" t="s">
         <v>52</v>
       </c>
-      <c r="C3" s="121" t="s">
+      <c r="C2" s="113" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="114"/>
+      <c r="B3" s="112" t="s">
+        <v>54</v>
+      </c>
+      <c r="C3" s="113" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B4" s="112" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" s="113" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="114"/>
+      <c r="B5" s="115" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="113" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B6" s="112" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" s="113" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="114"/>
+      <c r="B7" s="112" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="B8" s="112" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="113" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="114"/>
+      <c r="B9" s="112" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="113" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B10" s="112" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="113"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="114"/>
+      <c r="B11" s="112" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="120" t="s">
+      <c r="C11" s="113" t="s">
         <v>70</v>
       </c>
-      <c r="C4" s="122" t="s">
+    </row>
+    <row r="12" spans="1:4" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="112" t="s">
         <v>71</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="B6" s="120" t="s">
+      <c r="C12" s="113" t="s">
         <v>72</v>
       </c>
-      <c r="C6" s="122" t="s">
-[...4 lines deleted...]
-      <c r="B7" s="120" t="s">
+      <c r="D12" s="116"/>
+    </row>
+    <row r="13" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="114"/>
+      <c r="B13" s="112" t="s">
         <v>73</v>
       </c>
-      <c r="C7" s="123" t="s">
+      <c r="C13" s="117" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="8" spans="2:3" ht="102" x14ac:dyDescent="0.2">
-      <c r="B8" s="124" t="s">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B14" s="112" t="s">
         <v>75</v>
       </c>
-      <c r="C8" s="125" t="s">
+      <c r="C14" s="113" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="114"/>
+      <c r="B15" s="112" t="s">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="120" t="s">
+      <c r="C15" s="118" t="s">
         <v>77</v>
       </c>
-      <c r="C9" s="126" t="s">
+    </row>
+    <row r="16" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="112" t="s">
         <v>78</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="C11" s="125" t="s">
+      <c r="C16" s="119" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="C13" s="128" t="s">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="114"/>
+      <c r="B17" s="112" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="120" t="s">
+      <c r="C17" s="113" t="s">
         <v>81</v>
       </c>
-      <c r="C14" s="129" t="s">
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="112" t="s">
         <v>82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="120" t="s">
+      <c r="C18" s="120">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="114"/>
+      <c r="B19" s="121" t="s">
         <v>83</v>
       </c>
-      <c r="C15" s="136" t="s">
-[...4 lines deleted...]
-      <c r="B16" s="120" t="s">
+      <c r="C19" s="122" t="s">
         <v>84</v>
-      </c>
-[...49 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C16" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="C15" r:id="rId5"/>
+    <hyperlink ref="C19" r:id="rId1"/>
+    <hyperlink ref="C3" r:id="rId2"/>
+    <hyperlink ref="C16" r:id="rId3"/>
+    <hyperlink ref="C7" r:id="rId4"/>
+    <hyperlink ref="C5" r:id="rId5"/>
+    <hyperlink ref="C9" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="114" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="114"/>
+    <col min="1" max="1" width="4.42578125" style="124" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="124" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="124" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="124"/>
+    <col min="257" max="257" width="4.42578125" style="124" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="124" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="124" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="124"/>
+    <col min="513" max="513" width="4.42578125" style="124" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="124" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="124" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="124"/>
+    <col min="769" max="769" width="4.42578125" style="124" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="124" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="124" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="124"/>
+    <col min="1025" max="1025" width="4.42578125" style="124" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="124" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="124" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="124"/>
+    <col min="1281" max="1281" width="4.42578125" style="124" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="124" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="124" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="124"/>
+    <col min="1537" max="1537" width="4.42578125" style="124" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="124" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="124" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="124"/>
+    <col min="1793" max="1793" width="4.42578125" style="124" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="124" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="124" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="124"/>
+    <col min="2049" max="2049" width="4.42578125" style="124" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="124" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="124" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="124"/>
+    <col min="2305" max="2305" width="4.42578125" style="124" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="124" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="124" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="124"/>
+    <col min="2561" max="2561" width="4.42578125" style="124" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="124" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="124" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="124"/>
+    <col min="2817" max="2817" width="4.42578125" style="124" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="124" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="124" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="124"/>
+    <col min="3073" max="3073" width="4.42578125" style="124" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="124" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="124" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="124"/>
+    <col min="3329" max="3329" width="4.42578125" style="124" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="124" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="124" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="124"/>
+    <col min="3585" max="3585" width="4.42578125" style="124" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="124" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="124" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="124"/>
+    <col min="3841" max="3841" width="4.42578125" style="124" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="124" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="124" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="124"/>
+    <col min="4097" max="4097" width="4.42578125" style="124" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="124" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="124" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="124"/>
+    <col min="4353" max="4353" width="4.42578125" style="124" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="124" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="124" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="124"/>
+    <col min="4609" max="4609" width="4.42578125" style="124" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="124" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="124" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="124"/>
+    <col min="4865" max="4865" width="4.42578125" style="124" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="124" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="124" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="124"/>
+    <col min="5121" max="5121" width="4.42578125" style="124" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="124" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="124" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="124"/>
+    <col min="5377" max="5377" width="4.42578125" style="124" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="124" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="124" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="124"/>
+    <col min="5633" max="5633" width="4.42578125" style="124" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="124" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="124" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="124"/>
+    <col min="5889" max="5889" width="4.42578125" style="124" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="124" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="124" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="124"/>
+    <col min="6145" max="6145" width="4.42578125" style="124" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="124" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="124" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="124"/>
+    <col min="6401" max="6401" width="4.42578125" style="124" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="124" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="124" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="124"/>
+    <col min="6657" max="6657" width="4.42578125" style="124" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="124" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="124" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="124"/>
+    <col min="6913" max="6913" width="4.42578125" style="124" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="124" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="124" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="124"/>
+    <col min="7169" max="7169" width="4.42578125" style="124" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="124" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="124" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="124"/>
+    <col min="7425" max="7425" width="4.42578125" style="124" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="124" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="124" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="124"/>
+    <col min="7681" max="7681" width="4.42578125" style="124" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="124" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="124" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="124"/>
+    <col min="7937" max="7937" width="4.42578125" style="124" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="124" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="124" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="124"/>
+    <col min="8193" max="8193" width="4.42578125" style="124" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="124" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="124" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="124"/>
+    <col min="8449" max="8449" width="4.42578125" style="124" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="124" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="124" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="124"/>
+    <col min="8705" max="8705" width="4.42578125" style="124" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="124" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="124" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="124"/>
+    <col min="8961" max="8961" width="4.42578125" style="124" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="124" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="124" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="124"/>
+    <col min="9217" max="9217" width="4.42578125" style="124" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="124" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="124" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="124"/>
+    <col min="9473" max="9473" width="4.42578125" style="124" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="124" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="124" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="124"/>
+    <col min="9729" max="9729" width="4.42578125" style="124" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="124" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="124" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="124"/>
+    <col min="9985" max="9985" width="4.42578125" style="124" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="124" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="124" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="124"/>
+    <col min="10241" max="10241" width="4.42578125" style="124" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="124" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="124" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="124"/>
+    <col min="10497" max="10497" width="4.42578125" style="124" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="124" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="124" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="124"/>
+    <col min="10753" max="10753" width="4.42578125" style="124" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="124" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="124" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="124"/>
+    <col min="11009" max="11009" width="4.42578125" style="124" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="124" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="124" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="124"/>
+    <col min="11265" max="11265" width="4.42578125" style="124" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="124" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="124" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="124"/>
+    <col min="11521" max="11521" width="4.42578125" style="124" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="124" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="124" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="124"/>
+    <col min="11777" max="11777" width="4.42578125" style="124" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="124" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="124" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="124"/>
+    <col min="12033" max="12033" width="4.42578125" style="124" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="124" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="124" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="124"/>
+    <col min="12289" max="12289" width="4.42578125" style="124" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="124" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="124" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="124"/>
+    <col min="12545" max="12545" width="4.42578125" style="124" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="124" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="124" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="124"/>
+    <col min="12801" max="12801" width="4.42578125" style="124" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="124" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="124" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="124"/>
+    <col min="13057" max="13057" width="4.42578125" style="124" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="124" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="124" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="124"/>
+    <col min="13313" max="13313" width="4.42578125" style="124" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="124" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="124" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="124"/>
+    <col min="13569" max="13569" width="4.42578125" style="124" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="124" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="124" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="124"/>
+    <col min="13825" max="13825" width="4.42578125" style="124" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="124" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="124" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="124"/>
+    <col min="14081" max="14081" width="4.42578125" style="124" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="124" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="124" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="124"/>
+    <col min="14337" max="14337" width="4.42578125" style="124" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="124" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="124" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="124"/>
+    <col min="14593" max="14593" width="4.42578125" style="124" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="124" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="124" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="124"/>
+    <col min="14849" max="14849" width="4.42578125" style="124" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="124" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="124" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="124"/>
+    <col min="15105" max="15105" width="4.42578125" style="124" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="124" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="124" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="124"/>
+    <col min="15361" max="15361" width="4.42578125" style="124" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="124" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="124" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="124"/>
+    <col min="15617" max="15617" width="4.42578125" style="124" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="124" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="124" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="124"/>
+    <col min="15873" max="15873" width="4.42578125" style="124" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="124" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="124" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="124"/>
+    <col min="16129" max="16129" width="4.42578125" style="124" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="124" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="124" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="124"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="B2" s="113"/>
+      <c r="B2" s="123"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="115" t="s">
-        <v>61</v>
+      <c r="B5" s="125" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="115" t="s">
-        <v>62</v>
+      <c r="B6" s="125" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="115" t="s">
-        <v>63</v>
+      <c r="B7" s="125" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="115" t="s">
-        <v>64</v>
+      <c r="B8" s="125" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="115" t="s">
-        <v>65</v>
+      <c r="B9" s="125" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B10" s="116" t="s">
-        <v>66</v>
+      <c r="B10" s="126" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="117"/>
+      <c r="B11" s="127"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="117"/>
+      <c r="B12" s="127"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B19" s="118" t="s">
-[...3 lines deleted...]
-      <c r="D19" s="119"/>
+      <c r="B19" s="128" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="129"/>
+      <c r="D19" s="129"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M311"/>
   <sheetViews>
     <sheetView topLeftCell="A287" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A312" sqref="A312"/>
+      <selection activeCell="H320" sqref="H320"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29.140625" style="4" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="132" t="s">
+      <c r="A1" s="130" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="132"/>
-[...10 lines deleted...]
-      <c r="M1" s="132"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+      <c r="H1" s="130"/>
+      <c r="I1" s="130"/>
+      <c r="J1" s="130"/>
+      <c r="K1" s="130"/>
+      <c r="L1" s="130"/>
+      <c r="M1" s="130"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="M3" s="1"/>
@@ -2288,65 +2292,65 @@
         <v>427.9</v>
       </c>
       <c r="L15" s="24">
         <v>429.7</v>
       </c>
       <c r="M15" s="24">
         <v>450.8</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18"/>
       <c r="B16" s="19"/>
       <c r="C16" s="8"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="19"/>
       <c r="I16" s="8"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="132" t="s">
+      <c r="A17" s="130" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="132"/>
-[...10 lines deleted...]
-      <c r="M17" s="132"/>
+      <c r="B17" s="130"/>
+      <c r="C17" s="130"/>
+      <c r="D17" s="130"/>
+      <c r="E17" s="130"/>
+      <c r="F17" s="130"/>
+      <c r="G17" s="130"/>
+      <c r="H17" s="130"/>
+      <c r="I17" s="130"/>
+      <c r="J17" s="130"/>
+      <c r="K17" s="130"/>
+      <c r="L17" s="130"/>
+      <c r="M17" s="130"/>
     </row>
     <row r="18" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12"/>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="M19" s="1"/>
@@ -2688,92 +2692,92 @@
         <v>226.5</v>
       </c>
       <c r="L28" s="29">
         <v>234.2</v>
       </c>
       <c r="M28" s="36">
         <v>240.4</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="15">
         <v>16.7</v>
       </c>
       <c r="C29" s="15">
         <v>16.7</v>
       </c>
       <c r="D29" s="16">
         <v>15.3</v>
       </c>
       <c r="E29" s="29">
         <v>16</v>
       </c>
-      <c r="F29" s="135">
+      <c r="F29" s="133">
         <v>16.399999999999999</v>
       </c>
-      <c r="G29" s="133">
+      <c r="G29" s="131">
         <v>21.1</v>
       </c>
-      <c r="H29" s="134">
+      <c r="H29" s="132">
         <v>22</v>
       </c>
       <c r="I29" s="37">
         <v>22.2</v>
       </c>
       <c r="J29" s="33">
         <v>22.4</v>
       </c>
       <c r="K29" s="32">
         <v>23.5</v>
       </c>
       <c r="L29" s="35">
         <v>23.9</v>
       </c>
       <c r="M29" s="15">
         <v>24.2</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="36"/>
-      <c r="F30" s="135"/>
-[...1 lines deleted...]
-      <c r="H30" s="134"/>
+      <c r="F30" s="133"/>
+      <c r="G30" s="131"/>
+      <c r="H30" s="132"/>
       <c r="I30" s="37" t="s">
         <v>0</v>
       </c>
       <c r="J30" s="33" t="s">
         <v>0</v>
       </c>
       <c r="K30" s="32" t="s">
         <v>0</v>
       </c>
       <c r="L30" s="35" t="s">
         <v>0</v>
       </c>
       <c r="M30" s="15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="16"/>
       <c r="E31" s="36"/>
       <c r="F31" s="33"/>
@@ -2861,65 +2865,65 @@
         <v>493.8</v>
       </c>
       <c r="L33" s="41">
         <v>499.3</v>
       </c>
       <c r="M33" s="24">
         <v>514</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="18"/>
       <c r="B34" s="19"/>
       <c r="C34" s="8"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="99"/>
       <c r="G34" s="100"/>
       <c r="H34" s="33"/>
       <c r="I34" s="3"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="31"/>
       <c r="M34" s="8"/>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="132" t="s">
+      <c r="A35" s="130" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="132"/>
-[...10 lines deleted...]
-      <c r="M35" s="132"/>
+      <c r="B35" s="130"/>
+      <c r="C35" s="130"/>
+      <c r="D35" s="130"/>
+      <c r="E35" s="130"/>
+      <c r="F35" s="130"/>
+      <c r="G35" s="130"/>
+      <c r="H35" s="130"/>
+      <c r="I35" s="130"/>
+      <c r="J35" s="130"/>
+      <c r="K35" s="130"/>
+      <c r="L35" s="130"/>
+      <c r="M35" s="130"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12"/>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="5"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="M37" s="1"/>
@@ -3425,65 +3429,65 @@
         <v>575.4</v>
       </c>
       <c r="L50" s="46">
         <v>573.9</v>
       </c>
       <c r="M50" s="46">
         <v>578.4</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="18"/>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
       <c r="D51" s="29"/>
       <c r="E51" s="33"/>
       <c r="F51" s="3"/>
       <c r="G51" s="31"/>
       <c r="H51" s="44"/>
       <c r="I51" s="43"/>
       <c r="J51" s="43"/>
       <c r="K51" s="44"/>
       <c r="L51" s="44"/>
       <c r="M51" s="44"/>
     </row>
     <row r="52" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="132" t="s">
+      <c r="A52" s="130" t="s">
         <v>17</v>
       </c>
-      <c r="B52" s="132"/>
-[...10 lines deleted...]
-      <c r="M52" s="132"/>
+      <c r="B52" s="130"/>
+      <c r="C52" s="130"/>
+      <c r="D52" s="130"/>
+      <c r="E52" s="130"/>
+      <c r="F52" s="130"/>
+      <c r="G52" s="130"/>
+      <c r="H52" s="130"/>
+      <c r="I52" s="130"/>
+      <c r="J52" s="130"/>
+      <c r="K52" s="130"/>
+      <c r="L52" s="130"/>
+      <c r="M52" s="130"/>
     </row>
     <row r="53" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12"/>
       <c r="B53" s="12"/>
       <c r="C53" s="12"/>
       <c r="D53" s="12"/>
       <c r="E53" s="12"/>
       <c r="F53" s="12"/>
       <c r="G53" s="12"/>
       <c r="H53" s="12"/>
       <c r="I53" s="12"/>
       <c r="J53" s="12"/>
       <c r="K53" s="12"/>
       <c r="L53" s="12"/>
       <c r="M53" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="5"/>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="M54" s="1"/>
@@ -3965,65 +3969,65 @@
         <v>620.70000000000005</v>
       </c>
       <c r="L67" s="25">
         <v>629.70000000000005</v>
       </c>
       <c r="M67" s="25">
         <v>631.5</v>
       </c>
     </row>
     <row r="68" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="18"/>
       <c r="B68" s="44"/>
       <c r="C68" s="44"/>
       <c r="D68" s="43"/>
       <c r="E68" s="43"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="44"/>
       <c r="I68" s="43"/>
       <c r="J68" s="37"/>
       <c r="K68" s="3"/>
       <c r="L68" s="3"/>
       <c r="M68" s="3"/>
     </row>
     <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="132" t="s">
+      <c r="A69" s="130" t="s">
         <v>18</v>
       </c>
-      <c r="B69" s="132"/>
-[...10 lines deleted...]
-      <c r="M69" s="132"/>
+      <c r="B69" s="130"/>
+      <c r="C69" s="130"/>
+      <c r="D69" s="130"/>
+      <c r="E69" s="130"/>
+      <c r="F69" s="130"/>
+      <c r="G69" s="130"/>
+      <c r="H69" s="130"/>
+      <c r="I69" s="130"/>
+      <c r="J69" s="130"/>
+      <c r="K69" s="130"/>
+      <c r="L69" s="130"/>
+      <c r="M69" s="130"/>
     </row>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="12"/>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="12"/>
       <c r="F70" s="12"/>
       <c r="G70" s="12"/>
       <c r="H70" s="12"/>
       <c r="I70" s="12"/>
       <c r="J70" s="12"/>
       <c r="K70" s="12"/>
       <c r="L70" s="12"/>
       <c r="M70" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="5"/>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="M71" s="1"/>
@@ -4505,65 +4509,65 @@
         <v>665.7</v>
       </c>
       <c r="L84" s="25">
         <v>670.7</v>
       </c>
       <c r="M84" s="41">
         <v>680.2</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="18"/>
       <c r="B85" s="44"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="29"/>
       <c r="F85" s="29"/>
       <c r="G85" s="31"/>
       <c r="H85" s="31"/>
       <c r="I85" s="3"/>
       <c r="J85" s="37"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="31"/>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="132" t="s">
+      <c r="A86" s="130" t="s">
         <v>19</v>
       </c>
-      <c r="B86" s="132"/>
-[...10 lines deleted...]
-      <c r="M86" s="132"/>
+      <c r="B86" s="130"/>
+      <c r="C86" s="130"/>
+      <c r="D86" s="130"/>
+      <c r="E86" s="130"/>
+      <c r="F86" s="130"/>
+      <c r="G86" s="130"/>
+      <c r="H86" s="130"/>
+      <c r="I86" s="130"/>
+      <c r="J86" s="130"/>
+      <c r="K86" s="130"/>
+      <c r="L86" s="130"/>
+      <c r="M86" s="130"/>
     </row>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="12"/>
       <c r="B87" s="12"/>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12"/>
       <c r="F87" s="12"/>
       <c r="G87" s="12"/>
       <c r="H87" s="12"/>
       <c r="I87" s="12"/>
       <c r="J87" s="12"/>
       <c r="K87" s="12"/>
       <c r="L87" s="12"/>
       <c r="M87" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="5"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="M88" s="1"/>
@@ -5045,65 +5049,65 @@
         <v>670.8</v>
       </c>
       <c r="L101" s="24">
         <v>681.1</v>
       </c>
       <c r="M101" s="24">
         <v>679.2</v>
       </c>
     </row>
     <row r="102" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="75"/>
       <c r="B102" s="29"/>
       <c r="C102" s="29"/>
       <c r="D102" s="29"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="8"/>
       <c r="H102" s="19"/>
       <c r="I102" s="8"/>
       <c r="J102" s="16"/>
       <c r="K102" s="3"/>
       <c r="L102" s="8"/>
       <c r="M102" s="8"/>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="132" t="s">
+      <c r="A103" s="130" t="s">
         <v>20</v>
       </c>
-      <c r="B103" s="132"/>
-[...10 lines deleted...]
-      <c r="M103" s="132"/>
+      <c r="B103" s="130"/>
+      <c r="C103" s="130"/>
+      <c r="D103" s="130"/>
+      <c r="E103" s="130"/>
+      <c r="F103" s="130"/>
+      <c r="G103" s="130"/>
+      <c r="H103" s="130"/>
+      <c r="I103" s="130"/>
+      <c r="J103" s="130"/>
+      <c r="K103" s="130"/>
+      <c r="L103" s="130"/>
+      <c r="M103" s="130"/>
     </row>
     <row r="104" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="12"/>
       <c r="B104" s="12"/>
       <c r="C104" s="12"/>
       <c r="D104" s="12"/>
       <c r="E104" s="12"/>
       <c r="F104" s="12"/>
       <c r="G104" s="12"/>
       <c r="H104" s="12"/>
       <c r="I104" s="12"/>
       <c r="J104" s="12"/>
       <c r="K104" s="12"/>
       <c r="L104" s="12"/>
       <c r="M104" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="5"/>
       <c r="B105" s="3"/>
       <c r="C105" s="3"/>
       <c r="D105" s="3"/>
       <c r="E105" s="3"/>
       <c r="M105" s="1"/>
@@ -5585,65 +5589,65 @@
         <v>656.6</v>
       </c>
       <c r="L118" s="24">
         <v>681.1</v>
       </c>
       <c r="M118" s="24">
         <v>679.2</v>
       </c>
     </row>
     <row r="119" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="18"/>
       <c r="B119" s="31"/>
       <c r="C119" s="15"/>
       <c r="D119" s="3"/>
       <c r="E119" s="3"/>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="19"/>
       <c r="I119" s="8"/>
       <c r="J119" s="16"/>
       <c r="K119" s="3"/>
       <c r="L119" s="8"/>
       <c r="M119" s="8"/>
     </row>
     <row r="120" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="132" t="s">
+      <c r="A120" s="130" t="s">
         <v>21</v>
       </c>
-      <c r="B120" s="132"/>
-[...10 lines deleted...]
-      <c r="M120" s="132"/>
+      <c r="B120" s="130"/>
+      <c r="C120" s="130"/>
+      <c r="D120" s="130"/>
+      <c r="E120" s="130"/>
+      <c r="F120" s="130"/>
+      <c r="G120" s="130"/>
+      <c r="H120" s="130"/>
+      <c r="I120" s="130"/>
+      <c r="J120" s="130"/>
+      <c r="K120" s="130"/>
+      <c r="L120" s="130"/>
+      <c r="M120" s="130"/>
     </row>
     <row r="121" spans="1:13" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="12"/>
       <c r="B121" s="12"/>
       <c r="C121" s="12"/>
       <c r="D121" s="12"/>
       <c r="E121" s="12"/>
       <c r="F121" s="12"/>
       <c r="G121" s="12"/>
       <c r="H121" s="12"/>
       <c r="I121" s="12"/>
       <c r="J121" s="12"/>
       <c r="K121" s="12"/>
       <c r="L121" s="12"/>
       <c r="M121" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="5"/>
       <c r="B122" s="3"/>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
       <c r="M122" s="1"/>
@@ -6140,65 +6144,65 @@
       <c r="A137" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="10.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="8"/>
       <c r="B139" s="8"/>
       <c r="C139" s="8"/>
       <c r="D139" s="8"/>
       <c r="E139" s="8"/>
       <c r="F139" s="8"/>
       <c r="G139" s="8"/>
       <c r="H139" s="8"/>
       <c r="I139" s="8"/>
       <c r="J139" s="8"/>
       <c r="K139" s="8"/>
       <c r="L139" s="8"/>
       <c r="M139" s="8"/>
     </row>
     <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="132" t="s">
+      <c r="A140" s="130" t="s">
         <v>22</v>
       </c>
-      <c r="B140" s="132"/>
-[...10 lines deleted...]
-      <c r="M140" s="132"/>
+      <c r="B140" s="130"/>
+      <c r="C140" s="130"/>
+      <c r="D140" s="130"/>
+      <c r="E140" s="130"/>
+      <c r="F140" s="130"/>
+      <c r="G140" s="130"/>
+      <c r="H140" s="130"/>
+      <c r="I140" s="130"/>
+      <c r="J140" s="130"/>
+      <c r="K140" s="130"/>
+      <c r="L140" s="130"/>
+      <c r="M140" s="130"/>
     </row>
     <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="12"/>
       <c r="B141" s="12"/>
       <c r="C141" s="12"/>
       <c r="D141" s="12"/>
       <c r="E141" s="12"/>
       <c r="F141" s="12"/>
       <c r="G141" s="12"/>
       <c r="H141" s="12"/>
       <c r="I141" s="12"/>
       <c r="J141" s="12"/>
       <c r="K141" s="12"/>
       <c r="L141" s="12"/>
       <c r="M141" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="5"/>
       <c r="B142" s="3"/>
       <c r="C142" s="3"/>
       <c r="D142" s="3"/>
       <c r="E142" s="3"/>
       <c r="M142" s="1"/>
@@ -6695,65 +6699,65 @@
       <c r="A157" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="159" spans="1:13" ht="12.2" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="8"/>
       <c r="B159" s="8"/>
       <c r="C159" s="8"/>
       <c r="D159" s="8"/>
       <c r="E159" s="8"/>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="8"/>
       <c r="I159" s="8"/>
       <c r="J159" s="8"/>
       <c r="K159" s="8"/>
       <c r="L159" s="8"/>
       <c r="M159" s="8"/>
     </row>
     <row r="160" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="132" t="s">
+      <c r="A160" s="130" t="s">
         <v>23</v>
       </c>
-      <c r="B160" s="132"/>
-[...10 lines deleted...]
-      <c r="M160" s="132"/>
+      <c r="B160" s="130"/>
+      <c r="C160" s="130"/>
+      <c r="D160" s="130"/>
+      <c r="E160" s="130"/>
+      <c r="F160" s="130"/>
+      <c r="G160" s="130"/>
+      <c r="H160" s="130"/>
+      <c r="I160" s="130"/>
+      <c r="J160" s="130"/>
+      <c r="K160" s="130"/>
+      <c r="L160" s="130"/>
+      <c r="M160" s="130"/>
     </row>
     <row r="161" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="11"/>
       <c r="B161" s="11"/>
       <c r="C161" s="11"/>
       <c r="D161" s="11"/>
       <c r="E161" s="11"/>
       <c r="F161" s="11"/>
       <c r="G161" s="11"/>
       <c r="H161" s="11"/>
       <c r="I161" s="11"/>
       <c r="J161" s="11"/>
       <c r="K161" s="11"/>
       <c r="L161" s="11"/>
       <c r="M161" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="162" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="5"/>
       <c r="B162" s="3"/>
       <c r="C162" s="3"/>
       <c r="D162" s="3"/>
       <c r="E162" s="3"/>
       <c r="M162" s="1"/>
@@ -7295,65 +7299,65 @@
       <c r="H177" s="9"/>
       <c r="I177" s="9"/>
       <c r="J177" s="9"/>
       <c r="K177" s="9"/>
       <c r="L177" s="9"/>
       <c r="M177" s="9"/>
     </row>
     <row r="178" spans="1:13" s="62" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="56" t="s">
         <v>30</v>
       </c>
       <c r="B178" s="9"/>
       <c r="C178" s="9"/>
       <c r="D178" s="9"/>
       <c r="E178" s="9"/>
       <c r="F178" s="9"/>
       <c r="G178" s="9"/>
       <c r="H178" s="9"/>
       <c r="I178" s="9"/>
       <c r="J178" s="9"/>
       <c r="K178" s="9"/>
       <c r="L178" s="9"/>
       <c r="M178" s="9"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="132" t="s">
+      <c r="A179" s="130" t="s">
         <v>24</v>
       </c>
-      <c r="B179" s="132"/>
-[...10 lines deleted...]
-      <c r="M179" s="132"/>
+      <c r="B179" s="130"/>
+      <c r="C179" s="130"/>
+      <c r="D179" s="130"/>
+      <c r="E179" s="130"/>
+      <c r="F179" s="130"/>
+      <c r="G179" s="130"/>
+      <c r="H179" s="130"/>
+      <c r="I179" s="130"/>
+      <c r="J179" s="130"/>
+      <c r="K179" s="130"/>
+      <c r="L179" s="130"/>
+      <c r="M179" s="130"/>
     </row>
     <row r="180" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="12"/>
       <c r="B180" s="12"/>
       <c r="C180" s="12"/>
       <c r="D180" s="12"/>
       <c r="E180" s="12"/>
       <c r="F180" s="12"/>
       <c r="G180" s="12"/>
       <c r="H180" s="12"/>
       <c r="I180" s="12"/>
       <c r="J180" s="12"/>
       <c r="K180" s="12"/>
       <c r="L180" s="12"/>
       <c r="M180" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="181" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="5"/>
       <c r="B181" s="3"/>
       <c r="C181" s="3"/>
       <c r="D181" s="3"/>
       <c r="E181" s="3"/>
       <c r="M181" s="1"/>
@@ -7859,65 +7863,65 @@
         <v>849.7</v>
       </c>
       <c r="L194" s="69">
         <v>858.5</v>
       </c>
       <c r="M194" s="69">
         <v>866.9</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="197" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="198" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="132" t="s">
+      <c r="A198" s="130" t="s">
         <v>25</v>
       </c>
-      <c r="B198" s="132"/>
-[...10 lines deleted...]
-      <c r="M198" s="132"/>
+      <c r="B198" s="130"/>
+      <c r="C198" s="130"/>
+      <c r="D198" s="130"/>
+      <c r="E198" s="130"/>
+      <c r="F198" s="130"/>
+      <c r="G198" s="130"/>
+      <c r="H198" s="130"/>
+      <c r="I198" s="130"/>
+      <c r="J198" s="130"/>
+      <c r="K198" s="130"/>
+      <c r="L198" s="130"/>
+      <c r="M198" s="130"/>
     </row>
     <row r="199" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="12"/>
       <c r="B199" s="12"/>
       <c r="C199" s="12"/>
       <c r="D199" s="12"/>
       <c r="E199" s="12"/>
       <c r="F199" s="12"/>
       <c r="G199" s="12"/>
       <c r="H199" s="12"/>
       <c r="I199" s="12"/>
       <c r="J199" s="12"/>
       <c r="K199" s="12"/>
       <c r="L199" s="12"/>
       <c r="M199" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="200" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="5"/>
       <c r="B200" s="3"/>
       <c r="C200" s="3"/>
       <c r="D200" s="3"/>
       <c r="E200" s="3"/>
       <c r="M200" s="1"/>
@@ -8419,65 +8423,65 @@
         <v>906.9</v>
       </c>
       <c r="L213" s="10">
         <v>911</v>
       </c>
       <c r="M213" s="10">
         <v>917.8</v>
       </c>
     </row>
     <row r="214" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="216" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="132" t="s">
+      <c r="A217" s="130" t="s">
         <v>26</v>
       </c>
-      <c r="B217" s="132"/>
-[...10 lines deleted...]
-      <c r="M217" s="132"/>
+      <c r="B217" s="130"/>
+      <c r="C217" s="130"/>
+      <c r="D217" s="130"/>
+      <c r="E217" s="130"/>
+      <c r="F217" s="130"/>
+      <c r="G217" s="130"/>
+      <c r="H217" s="130"/>
+      <c r="I217" s="130"/>
+      <c r="J217" s="130"/>
+      <c r="K217" s="130"/>
+      <c r="L217" s="130"/>
+      <c r="M217" s="130"/>
     </row>
     <row r="218" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="12"/>
       <c r="B218" s="12"/>
       <c r="C218" s="12"/>
       <c r="D218" s="12"/>
       <c r="E218" s="12"/>
       <c r="F218" s="12"/>
       <c r="G218" s="12"/>
       <c r="H218" s="12"/>
       <c r="I218" s="12"/>
       <c r="J218" s="12"/>
       <c r="K218" s="12"/>
       <c r="L218" s="12"/>
       <c r="M218" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="219" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="5"/>
       <c r="B219" s="3"/>
       <c r="C219" s="3"/>
       <c r="D219" s="3"/>
       <c r="E219" s="3"/>
       <c r="M219" s="1"/>
@@ -8983,65 +8987,65 @@
         <v>900</v>
       </c>
       <c r="L232" s="24">
         <v>947.2</v>
       </c>
       <c r="M232" s="24">
         <v>1010.1</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A235" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="236" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A236" s="132" t="s">
+      <c r="A236" s="130" t="s">
         <v>27</v>
       </c>
-      <c r="B236" s="132"/>
-[...10 lines deleted...]
-      <c r="M236" s="132"/>
+      <c r="B236" s="130"/>
+      <c r="C236" s="130"/>
+      <c r="D236" s="130"/>
+      <c r="E236" s="130"/>
+      <c r="F236" s="130"/>
+      <c r="G236" s="130"/>
+      <c r="H236" s="130"/>
+      <c r="I236" s="130"/>
+      <c r="J236" s="130"/>
+      <c r="K236" s="130"/>
+      <c r="L236" s="130"/>
+      <c r="M236" s="130"/>
     </row>
     <row r="237" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="12"/>
       <c r="B237" s="12"/>
       <c r="C237" s="12"/>
       <c r="D237" s="12"/>
       <c r="E237" s="12"/>
       <c r="F237" s="12"/>
       <c r="G237" s="12"/>
       <c r="H237" s="12"/>
       <c r="I237" s="12"/>
       <c r="J237" s="12"/>
       <c r="K237" s="12"/>
       <c r="L237" s="12"/>
       <c r="M237" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="238" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A238" s="5"/>
       <c r="B238" s="3"/>
       <c r="C238" s="3"/>
       <c r="D238" s="3"/>
       <c r="E238" s="3"/>
       <c r="M238" s="1"/>
@@ -9547,65 +9551,65 @@
         <v>1040.3</v>
       </c>
       <c r="L251" s="24">
         <v>1044.9000000000001</v>
       </c>
       <c r="M251" s="24">
         <v>1053.9000000000001</v>
       </c>
     </row>
     <row r="252" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="253" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="254" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A255" s="132" t="s">
+      <c r="A255" s="130" t="s">
         <v>46</v>
       </c>
-      <c r="B255" s="132"/>
-[...10 lines deleted...]
-      <c r="M255" s="132"/>
+      <c r="B255" s="130"/>
+      <c r="C255" s="130"/>
+      <c r="D255" s="130"/>
+      <c r="E255" s="130"/>
+      <c r="F255" s="130"/>
+      <c r="G255" s="130"/>
+      <c r="H255" s="130"/>
+      <c r="I255" s="130"/>
+      <c r="J255" s="130"/>
+      <c r="K255" s="130"/>
+      <c r="L255" s="130"/>
+      <c r="M255" s="130"/>
     </row>
     <row r="256" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="12"/>
       <c r="B256" s="12"/>
       <c r="C256" s="12"/>
       <c r="D256" s="12"/>
       <c r="E256" s="12"/>
       <c r="F256" s="12"/>
       <c r="G256" s="12"/>
       <c r="H256" s="12"/>
       <c r="I256" s="12"/>
       <c r="J256" s="12"/>
       <c r="K256" s="12"/>
       <c r="L256" s="12"/>
       <c r="M256" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="257" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="5"/>
       <c r="B257" s="3"/>
       <c r="C257" s="3"/>
       <c r="D257" s="3"/>
       <c r="E257" s="3"/>
       <c r="M257" s="1"/>
@@ -10109,65 +10113,65 @@
         <v>1129158.6000000001</v>
       </c>
       <c r="L270" s="24">
         <v>1122.7</v>
       </c>
       <c r="M270" s="93">
         <v>1111653.7</v>
       </c>
     </row>
     <row r="271" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="272" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="273" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A273" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A274" s="132" t="s">
+      <c r="A274" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="B274" s="132"/>
-[...10 lines deleted...]
-      <c r="M274" s="132"/>
+      <c r="B274" s="130"/>
+      <c r="C274" s="130"/>
+      <c r="D274" s="130"/>
+      <c r="E274" s="130"/>
+      <c r="F274" s="130"/>
+      <c r="G274" s="130"/>
+      <c r="H274" s="130"/>
+      <c r="I274" s="130"/>
+      <c r="J274" s="130"/>
+      <c r="K274" s="130"/>
+      <c r="L274" s="130"/>
+      <c r="M274" s="130"/>
     </row>
     <row r="275" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="12"/>
       <c r="B275" s="12"/>
       <c r="C275" s="12"/>
       <c r="D275" s="12"/>
       <c r="E275" s="12"/>
       <c r="F275" s="12"/>
       <c r="G275" s="12"/>
       <c r="H275" s="12"/>
       <c r="I275" s="12"/>
       <c r="J275" s="12"/>
       <c r="K275" s="12"/>
       <c r="L275" s="12"/>
       <c r="M275" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="276" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A276" s="5"/>
       <c r="B276" s="3"/>
       <c r="C276" s="3"/>
       <c r="D276" s="3"/>
       <c r="E276" s="3"/>
       <c r="M276" s="1"/>
@@ -10672,65 +10676,65 @@
         <v>1316450</v>
       </c>
       <c r="L289" s="90">
         <v>1306578</v>
       </c>
       <c r="M289" s="90">
         <v>1335433.3999999999</v>
       </c>
     </row>
     <row r="290" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="291" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="292" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="293" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A293" s="132" t="s">
+      <c r="A293" s="130" t="s">
         <v>49</v>
       </c>
-      <c r="B293" s="132"/>
-[...10 lines deleted...]
-      <c r="M293" s="132"/>
+      <c r="B293" s="130"/>
+      <c r="C293" s="130"/>
+      <c r="D293" s="130"/>
+      <c r="E293" s="130"/>
+      <c r="F293" s="130"/>
+      <c r="G293" s="130"/>
+      <c r="H293" s="130"/>
+      <c r="I293" s="130"/>
+      <c r="J293" s="130"/>
+      <c r="K293" s="130"/>
+      <c r="L293" s="130"/>
+      <c r="M293" s="130"/>
     </row>
     <row r="294" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="12"/>
       <c r="B294" s="12"/>
       <c r="C294" s="12"/>
       <c r="D294" s="12"/>
       <c r="E294" s="12"/>
       <c r="F294" s="12"/>
       <c r="G294" s="12"/>
       <c r="H294" s="12"/>
       <c r="I294" s="12"/>
       <c r="J294" s="12"/>
       <c r="K294" s="12"/>
       <c r="L294" s="12"/>
       <c r="M294" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="295" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A295" s="5"/>
       <c r="B295" s="3"/>
       <c r="C295" s="3"/>
       <c r="D295" s="3"/>
       <c r="E295" s="3"/>
       <c r="M295" s="1"/>
@@ -10780,396 +10784,418 @@
       </c>
       <c r="B297" s="88">
         <v>139295.29999999999</v>
       </c>
       <c r="C297" s="88">
         <v>141293.29999999999</v>
       </c>
       <c r="D297" s="4">
         <v>153.4</v>
       </c>
       <c r="E297" s="4">
         <v>142.1</v>
       </c>
       <c r="F297" s="105">
         <v>134618.29999999999</v>
       </c>
       <c r="G297" s="107">
         <v>145646.6</v>
       </c>
       <c r="H297" s="105">
         <v>144470.79999999999</v>
       </c>
       <c r="I297" s="105">
         <v>147777.9</v>
       </c>
-      <c r="J297" s="91"/>
+      <c r="J297" s="105">
+        <v>143328</v>
+      </c>
       <c r="K297" s="91"/>
       <c r="L297" s="88"/>
       <c r="M297" s="91"/>
     </row>
     <row r="298" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B298" s="103">
         <v>78.400000000000006</v>
       </c>
       <c r="C298" s="88">
         <v>77237</v>
       </c>
       <c r="D298" s="88">
         <v>78696.399999999994</v>
       </c>
       <c r="E298" s="4">
         <v>74.400000000000006</v>
       </c>
       <c r="F298" s="88">
         <v>76099.199999999997</v>
       </c>
       <c r="G298" s="89">
         <v>75664.399999999994</v>
       </c>
       <c r="H298" s="105">
         <v>76411.600000000006</v>
       </c>
       <c r="I298" s="105">
         <v>76231.600000000006</v>
       </c>
-      <c r="J298" s="91"/>
+      <c r="J298" s="105">
+        <v>76618.3</v>
+      </c>
       <c r="K298" s="91"/>
       <c r="L298" s="88"/>
       <c r="M298" s="88"/>
     </row>
     <row r="299" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B299" s="88">
         <v>1625809.6</v>
       </c>
       <c r="C299" s="88">
         <v>1659435.8</v>
       </c>
       <c r="D299" s="4">
         <v>1636.7</v>
       </c>
       <c r="E299" s="4">
         <v>1684.3</v>
       </c>
       <c r="F299" s="105">
         <v>1693728.5</v>
       </c>
       <c r="G299" s="89">
         <v>1694704.8</v>
       </c>
       <c r="H299" s="105">
         <v>1701516.3</v>
       </c>
       <c r="I299" s="105">
         <v>1730957.7</v>
       </c>
-      <c r="J299" s="91"/>
+      <c r="J299" s="105">
+        <v>1756292.1</v>
+      </c>
       <c r="K299" s="91"/>
       <c r="L299" s="88"/>
       <c r="M299" s="91"/>
     </row>
     <row r="300" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="20" t="s">
         <v>34</v>
       </c>
       <c r="B300" s="3"/>
       <c r="C300" s="3"/>
       <c r="D300" s="3"/>
       <c r="F300" s="3"/>
       <c r="G300" s="8"/>
       <c r="H300" s="101"/>
       <c r="I300" s="101"/>
       <c r="J300" s="3"/>
       <c r="L300" s="3"/>
       <c r="M300" s="8"/>
     </row>
     <row r="301" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A301" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B301" s="88">
         <v>64953.7</v>
       </c>
       <c r="C301" s="88">
         <v>64844</v>
       </c>
       <c r="D301" s="4">
         <v>65.599999999999994</v>
       </c>
       <c r="E301" s="4">
         <v>65.5</v>
       </c>
       <c r="F301" s="106">
         <v>65089</v>
       </c>
       <c r="G301" s="89">
         <v>64981.4</v>
       </c>
       <c r="H301" s="106">
         <v>66028.899999999994</v>
       </c>
       <c r="I301" s="106">
         <v>66300.5</v>
       </c>
-      <c r="J301" s="91"/>
+      <c r="J301" s="106">
+        <v>65385.7</v>
+      </c>
       <c r="K301" s="91"/>
       <c r="L301" s="88"/>
       <c r="M301" s="92"/>
     </row>
     <row r="302" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B302" s="88">
         <v>115472</v>
       </c>
       <c r="C302" s="88">
         <v>114996.1</v>
       </c>
       <c r="D302" s="4">
         <v>112.4</v>
       </c>
       <c r="E302" s="4">
         <v>111.8</v>
       </c>
       <c r="F302" s="106">
         <v>111042.8</v>
       </c>
       <c r="G302" s="89">
         <v>109443.6</v>
       </c>
       <c r="H302" s="106">
         <v>108472.9</v>
       </c>
       <c r="I302" s="106">
         <v>107582.8</v>
       </c>
-      <c r="J302" s="91"/>
+      <c r="J302" s="106">
+        <v>107141.8</v>
+      </c>
       <c r="K302" s="91"/>
       <c r="L302" s="88"/>
       <c r="M302" s="92"/>
     </row>
     <row r="303" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A303" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B303" s="88">
         <v>26217.1</v>
       </c>
       <c r="C303" s="88">
         <v>26432.3</v>
       </c>
       <c r="D303" s="4">
         <v>11.7</v>
       </c>
       <c r="E303" s="4">
         <v>12.4</v>
       </c>
       <c r="F303" s="106">
         <v>20833.400000000001</v>
       </c>
       <c r="G303" s="89">
         <v>20687.400000000001</v>
       </c>
       <c r="H303" s="106">
         <v>20945.599999999999</v>
       </c>
       <c r="I303" s="106">
         <v>20939.8</v>
       </c>
-      <c r="J303" s="91"/>
+      <c r="J303" s="106">
+        <v>19635.7</v>
+      </c>
       <c r="K303" s="91"/>
       <c r="L303" s="88"/>
       <c r="M303" s="92"/>
     </row>
     <row r="304" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="20" t="s">
         <v>50</v>
       </c>
       <c r="B304" s="88">
         <v>933291.1</v>
       </c>
       <c r="C304" s="88">
         <v>973645.4</v>
       </c>
       <c r="D304" s="4">
         <v>948.9</v>
       </c>
       <c r="E304" s="4">
         <v>947.9</v>
       </c>
       <c r="F304" s="106">
         <v>957662.2</v>
       </c>
       <c r="G304" s="89">
         <v>959941.8</v>
       </c>
       <c r="H304" s="106">
         <v>960771.2</v>
       </c>
       <c r="I304" s="106">
         <v>981043.19999999995</v>
       </c>
-      <c r="J304" s="91"/>
+      <c r="J304" s="106">
+        <v>1004877.2</v>
+      </c>
       <c r="K304" s="91"/>
       <c r="L304" s="88"/>
       <c r="M304" s="92"/>
     </row>
     <row r="305" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B305" s="88">
         <v>172430.5</v>
       </c>
       <c r="C305" s="88">
         <v>161792.5</v>
       </c>
       <c r="D305" s="4">
         <v>167.6</v>
       </c>
       <c r="E305" s="4">
         <v>168.2</v>
       </c>
       <c r="F305" s="106">
         <v>169876.1</v>
       </c>
       <c r="G305" s="89">
         <v>174882.4</v>
       </c>
       <c r="H305" s="106">
         <v>177645.5</v>
       </c>
       <c r="I305" s="106">
         <v>179118.2</v>
       </c>
-      <c r="J305" s="91"/>
+      <c r="J305" s="106">
+        <v>182657.2</v>
+      </c>
       <c r="K305" s="91"/>
       <c r="L305" s="88"/>
       <c r="M305" s="92"/>
     </row>
     <row r="306" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B306" s="104" t="s">
         <v>0</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G306" s="108" t="s">
         <v>0</v>
       </c>
       <c r="H306" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I306" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="J306" s="6"/>
+      <c r="J306" s="6" t="s">
+        <v>0</v>
+      </c>
       <c r="K306" s="15"/>
       <c r="L306" s="15"/>
       <c r="M306" s="6"/>
     </row>
     <row r="307" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B307" s="89">
         <v>313445.2</v>
       </c>
       <c r="C307" s="89">
         <v>317725.5</v>
       </c>
       <c r="D307" s="4">
         <v>330.4</v>
       </c>
       <c r="E307" s="4">
         <v>378.5</v>
       </c>
       <c r="F307" s="106">
         <v>369225</v>
       </c>
       <c r="G307" s="89">
         <v>364768.2</v>
       </c>
       <c r="H307" s="106">
         <v>367652.2</v>
       </c>
       <c r="I307" s="106">
         <v>375973.2</v>
       </c>
-      <c r="J307" s="92"/>
+      <c r="J307" s="106">
+        <v>376594.5</v>
+      </c>
       <c r="K307" s="92"/>
       <c r="L307" s="89"/>
       <c r="M307" s="92"/>
     </row>
     <row r="308" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="85" t="s">
         <v>42</v>
       </c>
       <c r="B308" s="24">
         <v>1188.9000000000001</v>
       </c>
       <c r="C308" s="90">
         <v>1224020.2</v>
       </c>
       <c r="D308" s="90">
         <v>1227551.6000000001</v>
       </c>
       <c r="E308" s="102">
         <v>1230.5</v>
       </c>
       <c r="F308" s="90">
         <v>1244139.7</v>
       </c>
       <c r="G308" s="90">
         <v>1253328.8999999999</v>
       </c>
       <c r="H308" s="109">
         <v>1257471.7</v>
       </c>
       <c r="I308" s="109">
         <v>1278582.1000000001</v>
       </c>
-      <c r="J308" s="93"/>
+      <c r="J308" s="109">
+        <v>1306470.8999999999</v>
+      </c>
       <c r="K308" s="93"/>
       <c r="L308" s="90"/>
       <c r="M308" s="90"/>
     </row>
     <row r="309" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="310" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="311" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A311" s="56" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A293:M293"/>
     <mergeCell ref="A236:M236"/>
     <mergeCell ref="A217:M217"/>
     <mergeCell ref="A17:M17"/>