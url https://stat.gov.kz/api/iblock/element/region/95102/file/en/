--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="4440" windowWidth="18795" windowHeight="8055" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="The numder of marriages" sheetId="1" r:id="rId1"/>
     <sheet name="General marrige rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number divorces" sheetId="5" r:id="rId3"/>
     <sheet name="General divorce rate" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
@@ -822,79 +822,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY33"/>
+  <dimension ref="A1:AZ33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="AX5" sqref="AX5"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -903,69 +903,70 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -983,52 +984,53 @@
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>15</v>
       </c>
@@ -1136,52 +1138,55 @@
       </c>
       <c r="AR5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
+      <c r="AZ5" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1190,52 +1195,53 @@
       <c r="AA6" s="43"/>
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
+      <c r="AZ6" s="43"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>281</v>
       </c>
       <c r="C7" s="10">
         <v>372</v>
       </c>
       <c r="D7" s="10">
         <v>414</v>
       </c>
       <c r="E7" s="10">
         <v>378</v>
       </c>
       <c r="F7" s="10">
         <v>239</v>
       </c>
       <c r="G7" s="10">
         <v>496</v>
       </c>
       <c r="H7" s="10">
         <v>650</v>
       </c>
       <c r="I7" s="10">
@@ -1345,52 +1351,55 @@
       </c>
       <c r="AR7" s="12">
         <v>663</v>
       </c>
       <c r="AS7" s="15">
         <v>586</v>
       </c>
       <c r="AT7" s="36">
         <v>425</v>
       </c>
       <c r="AU7" s="12">
         <v>388</v>
       </c>
       <c r="AV7" s="15">
         <v>362</v>
       </c>
       <c r="AW7" s="11">
         <v>377</v>
       </c>
       <c r="AX7" s="36">
         <v>279</v>
       </c>
       <c r="AY7" s="15">
         <v>298</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>301</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>98</v>
       </c>
       <c r="C8" s="10">
         <v>107</v>
       </c>
       <c r="D8" s="10">
         <v>136</v>
       </c>
       <c r="E8" s="10">
         <v>127</v>
       </c>
       <c r="F8" s="10">
         <v>67</v>
       </c>
       <c r="G8" s="10">
         <v>231</v>
       </c>
       <c r="H8" s="10">
         <v>233</v>
       </c>
       <c r="I8" s="10">
@@ -1500,52 +1509,55 @@
       </c>
       <c r="AR8" s="12">
         <v>289</v>
       </c>
       <c r="AS8" s="15">
         <v>260</v>
       </c>
       <c r="AT8" s="36">
         <v>177</v>
       </c>
       <c r="AU8" s="12">
         <v>158</v>
       </c>
       <c r="AV8" s="15">
         <v>143</v>
       </c>
       <c r="AW8" s="11">
         <v>148</v>
       </c>
       <c r="AX8" s="36">
         <v>103</v>
       </c>
       <c r="AY8" s="15">
         <v>107</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>122</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>21</v>
       </c>
       <c r="C9" s="10">
         <v>19</v>
       </c>
       <c r="D9" s="10">
         <v>12</v>
       </c>
       <c r="E9" s="10">
         <v>22</v>
       </c>
       <c r="F9" s="10">
         <v>11</v>
       </c>
       <c r="G9" s="10">
         <v>11</v>
       </c>
       <c r="H9" s="10">
         <v>18</v>
       </c>
       <c r="I9" s="10">
@@ -1655,52 +1667,55 @@
       </c>
       <c r="AR9" s="12">
         <v>19</v>
       </c>
       <c r="AS9" s="15">
         <v>17</v>
       </c>
       <c r="AT9" s="36">
         <v>15</v>
       </c>
       <c r="AU9" s="12">
         <v>12</v>
       </c>
       <c r="AV9" s="15">
         <v>14</v>
       </c>
       <c r="AW9" s="11">
         <v>18</v>
       </c>
       <c r="AX9" s="36">
         <v>13</v>
       </c>
       <c r="AY9" s="15">
         <v>10</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>17</v>
       </c>
       <c r="C10" s="10">
         <v>16</v>
       </c>
       <c r="D10" s="10">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>14</v>
       </c>
       <c r="F10" s="10">
         <v>13</v>
       </c>
       <c r="G10" s="10">
         <v>25</v>
       </c>
       <c r="H10" s="10">
         <v>24</v>
       </c>
       <c r="I10" s="10">
@@ -1810,52 +1825,55 @@
       </c>
       <c r="AR10" s="12">
         <v>24</v>
       </c>
       <c r="AS10" s="15">
         <v>28</v>
       </c>
       <c r="AT10" s="36">
         <v>11</v>
       </c>
       <c r="AU10" s="12">
         <v>12</v>
       </c>
       <c r="AV10" s="15">
         <v>13</v>
       </c>
       <c r="AW10" s="11">
         <v>12</v>
       </c>
       <c r="AX10" s="36">
         <v>13</v>
       </c>
       <c r="AY10" s="15">
         <v>23</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>41</v>
       </c>
       <c r="C11" s="10">
         <v>77</v>
       </c>
       <c r="D11" s="10">
         <v>70</v>
       </c>
       <c r="E11" s="10">
         <v>59</v>
       </c>
       <c r="F11" s="10">
         <v>41</v>
       </c>
       <c r="G11" s="10">
         <v>89</v>
       </c>
       <c r="H11" s="10">
         <v>99</v>
       </c>
       <c r="I11" s="10">
@@ -1965,52 +1983,55 @@
       </c>
       <c r="AR11" s="12">
         <v>100</v>
       </c>
       <c r="AS11" s="15">
         <v>88</v>
       </c>
       <c r="AT11" s="36">
         <v>63</v>
       </c>
       <c r="AU11" s="12">
         <v>63</v>
       </c>
       <c r="AV11" s="15">
         <v>49</v>
       </c>
       <c r="AW11" s="11">
         <v>48</v>
       </c>
       <c r="AX11" s="36">
         <v>51</v>
       </c>
       <c r="AY11" s="15">
         <v>50</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>45</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10">
         <v>3</v>
       </c>
       <c r="C12" s="10">
         <v>8</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>4</v>
       </c>
       <c r="G12" s="10">
         <v>6</v>
       </c>
       <c r="H12" s="10">
         <v>8</v>
       </c>
       <c r="I12" s="10">
@@ -2120,52 +2141,55 @@
       </c>
       <c r="AR12" s="12">
         <v>8</v>
       </c>
       <c r="AS12" s="15">
         <v>8</v>
       </c>
       <c r="AT12" s="36">
         <v>6</v>
       </c>
       <c r="AU12" s="12">
         <v>6</v>
       </c>
       <c r="AV12" s="15">
         <v>3</v>
       </c>
       <c r="AW12" s="12">
         <v>6</v>
       </c>
       <c r="AX12" s="36">
         <v>1</v>
       </c>
       <c r="AY12" s="15">
         <v>4</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10">
         <v>3</v>
       </c>
       <c r="C13" s="10">
         <v>2</v>
       </c>
       <c r="D13" s="10">
         <v>4</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>5</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <v>8</v>
       </c>
       <c r="I13" s="10">
@@ -2275,52 +2299,55 @@
       </c>
       <c r="AR13" s="12">
         <v>7</v>
       </c>
       <c r="AS13" s="15">
         <v>2</v>
       </c>
       <c r="AT13" s="36">
         <v>7</v>
       </c>
       <c r="AU13" s="12">
         <v>1</v>
       </c>
       <c r="AV13" s="15">
         <v>5</v>
       </c>
       <c r="AW13" s="12">
         <v>1</v>
       </c>
       <c r="AX13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="15">
         <v>2</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>11</v>
       </c>
       <c r="C14" s="10">
         <v>10</v>
       </c>
       <c r="D14" s="10">
         <v>19</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>14</v>
       </c>
       <c r="G14" s="10">
         <v>15</v>
       </c>
       <c r="H14" s="10">
         <v>21</v>
       </c>
       <c r="I14" s="10">
@@ -2430,52 +2457,55 @@
       </c>
       <c r="AR14" s="12">
         <v>25</v>
       </c>
       <c r="AS14" s="15">
         <v>19</v>
       </c>
       <c r="AT14" s="36">
         <v>16</v>
       </c>
       <c r="AU14" s="12">
         <v>11</v>
       </c>
       <c r="AV14" s="15">
         <v>21</v>
       </c>
       <c r="AW14" s="12">
         <v>12</v>
       </c>
       <c r="AX14" s="36">
         <v>12</v>
       </c>
       <c r="AY14" s="15">
         <v>9</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>5</v>
       </c>
       <c r="D15" s="10">
         <v>9</v>
       </c>
       <c r="E15" s="10">
         <v>8</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>6</v>
       </c>
       <c r="H15" s="10">
         <v>10</v>
       </c>
       <c r="I15" s="10">
@@ -2585,52 +2615,55 @@
       </c>
       <c r="AR15" s="12">
         <v>10</v>
       </c>
       <c r="AS15" s="15">
         <v>9</v>
       </c>
       <c r="AT15" s="36">
         <v>10</v>
       </c>
       <c r="AU15" s="12">
         <v>7</v>
       </c>
       <c r="AV15" s="15">
         <v>10</v>
       </c>
       <c r="AW15" s="12">
         <v>12</v>
       </c>
       <c r="AX15" s="36">
         <v>7</v>
       </c>
       <c r="AY15" s="15">
         <v>6</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10">
         <v>3</v>
       </c>
       <c r="C16" s="10">
         <v>2</v>
       </c>
       <c r="D16" s="10">
         <v>3</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="10">
@@ -2740,52 +2773,55 @@
       </c>
       <c r="AR16" s="12">
         <v>6</v>
       </c>
       <c r="AS16" s="15">
         <v>3</v>
       </c>
       <c r="AT16" s="36">
         <v>3</v>
       </c>
       <c r="AU16" s="12">
         <v>5</v>
       </c>
       <c r="AV16" s="15">
         <v>3</v>
       </c>
       <c r="AW16" s="12">
         <v>3</v>
       </c>
       <c r="AX16" s="36">
         <v>3</v>
       </c>
       <c r="AY16" s="15">
         <v>1</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>14</v>
       </c>
       <c r="C17" s="10">
         <v>21</v>
       </c>
       <c r="D17" s="10">
         <v>21</v>
       </c>
       <c r="E17" s="10">
         <v>15</v>
       </c>
       <c r="F17" s="10">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>23</v>
       </c>
       <c r="H17" s="10">
         <v>24</v>
       </c>
       <c r="I17" s="10">
@@ -2895,52 +2931,55 @@
       </c>
       <c r="AR17" s="12">
         <v>28</v>
       </c>
       <c r="AS17" s="15">
         <v>26</v>
       </c>
       <c r="AT17" s="36">
         <v>19</v>
       </c>
       <c r="AU17" s="12">
         <v>16</v>
       </c>
       <c r="AV17" s="15">
         <v>14</v>
       </c>
       <c r="AW17" s="12">
         <v>21</v>
       </c>
       <c r="AX17" s="36">
         <v>14</v>
       </c>
       <c r="AY17" s="15">
         <v>14</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="10">
         <v>2</v>
       </c>
       <c r="C18" s="10">
         <v>1</v>
       </c>
       <c r="D18" s="10">
         <v>2</v>
       </c>
       <c r="E18" s="10">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>3</v>
       </c>
       <c r="G18" s="10">
         <v>2</v>
       </c>
       <c r="H18" s="10">
         <v>7</v>
       </c>
       <c r="I18" s="10">
@@ -3050,52 +3089,55 @@
       </c>
       <c r="AR18" s="12">
         <v>6</v>
       </c>
       <c r="AS18" s="15">
         <v>2</v>
       </c>
       <c r="AT18" s="36">
         <v>6</v>
       </c>
       <c r="AU18" s="12">
         <v>2</v>
       </c>
       <c r="AV18" s="15">
         <v>2</v>
       </c>
       <c r="AW18" s="12">
         <v>2</v>
       </c>
       <c r="AX18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="15">
         <v>1</v>
       </c>
+      <c r="AZ18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>16</v>
       </c>
       <c r="D19" s="10">
         <v>11</v>
       </c>
       <c r="E19" s="10">
         <v>13</v>
       </c>
       <c r="F19" s="10">
         <v>8</v>
       </c>
       <c r="G19" s="10">
         <v>12</v>
       </c>
       <c r="H19" s="10">
         <v>25</v>
       </c>
       <c r="I19" s="10">
@@ -3205,52 +3247,55 @@
       </c>
       <c r="AR19" s="12">
         <v>19</v>
       </c>
       <c r="AS19" s="15">
         <v>16</v>
       </c>
       <c r="AT19" s="36">
         <v>13</v>
       </c>
       <c r="AU19" s="12">
         <v>12</v>
       </c>
       <c r="AV19" s="15">
         <v>13</v>
       </c>
       <c r="AW19" s="12">
         <v>7</v>
       </c>
       <c r="AX19" s="36">
         <v>7</v>
       </c>
       <c r="AY19" s="15">
         <v>8</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>9</v>
       </c>
       <c r="D20" s="10">
         <v>6</v>
       </c>
       <c r="E20" s="10">
         <v>14</v>
       </c>
       <c r="F20" s="10">
         <v>4</v>
       </c>
       <c r="G20" s="10">
         <v>5</v>
       </c>
       <c r="H20" s="10">
         <v>13</v>
       </c>
       <c r="I20" s="10">
@@ -3360,52 +3405,55 @@
       </c>
       <c r="AR20" s="12">
         <v>14</v>
       </c>
       <c r="AS20" s="15">
         <v>10</v>
       </c>
       <c r="AT20" s="36">
         <v>4</v>
       </c>
       <c r="AU20" s="12">
         <v>9</v>
       </c>
       <c r="AV20" s="15">
         <v>12</v>
       </c>
       <c r="AW20" s="12">
         <v>14</v>
       </c>
       <c r="AX20" s="36">
         <v>3</v>
       </c>
       <c r="AY20" s="15">
         <v>7</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="10">
         <v>18</v>
       </c>
       <c r="C21" s="10">
         <v>36</v>
       </c>
       <c r="D21" s="10">
         <v>53</v>
       </c>
       <c r="E21" s="10">
         <v>34</v>
       </c>
       <c r="F21" s="10">
         <v>22</v>
       </c>
       <c r="G21" s="10">
         <v>30</v>
       </c>
       <c r="H21" s="10">
         <v>74</v>
       </c>
       <c r="I21" s="10">
@@ -3515,52 +3563,55 @@
       </c>
       <c r="AR21" s="12">
         <v>45</v>
       </c>
       <c r="AS21" s="15">
         <v>38</v>
       </c>
       <c r="AT21" s="36">
         <v>42</v>
       </c>
       <c r="AU21" s="12">
         <v>30</v>
       </c>
       <c r="AV21" s="15">
         <v>23</v>
       </c>
       <c r="AW21" s="12">
         <v>29</v>
       </c>
       <c r="AX21" s="36">
         <v>24</v>
       </c>
       <c r="AY21" s="15">
         <v>29</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="10">
         <v>4</v>
       </c>
       <c r="C22" s="10">
         <v>5</v>
       </c>
       <c r="D22" s="10">
         <v>12</v>
       </c>
       <c r="E22" s="10">
         <v>13</v>
       </c>
       <c r="F22" s="10">
         <v>6</v>
       </c>
       <c r="G22" s="10">
         <v>3</v>
       </c>
       <c r="H22" s="10">
         <v>17</v>
       </c>
       <c r="I22" s="10">
@@ -3670,52 +3721,55 @@
       </c>
       <c r="AR22" s="12">
         <v>16</v>
       </c>
       <c r="AS22" s="15">
         <v>16</v>
       </c>
       <c r="AT22" s="36">
         <v>12</v>
       </c>
       <c r="AU22" s="12">
         <v>5</v>
       </c>
       <c r="AV22" s="15">
         <v>5</v>
       </c>
       <c r="AW22" s="12">
         <v>9</v>
       </c>
       <c r="AX22" s="36">
         <v>3</v>
       </c>
       <c r="AY22" s="15">
         <v>6</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10">
         <v>1</v>
       </c>
       <c r="D23" s="10">
         <v>5</v>
       </c>
       <c r="E23" s="10">
         <v>1</v>
       </c>
       <c r="F23" s="10">
         <v>3</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
@@ -3825,52 +3879,55 @@
       </c>
       <c r="AR23" s="12">
         <v>1</v>
       </c>
       <c r="AS23" s="15">
         <v>5</v>
       </c>
       <c r="AT23" s="36">
         <v>2</v>
       </c>
       <c r="AU23" s="12">
         <v>3</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="12">
         <v>1</v>
       </c>
       <c r="AX23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="15">
         <v>2</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="10">
         <v>7</v>
       </c>
       <c r="E24" s="10">
         <v>6</v>
       </c>
       <c r="F24" s="10">
         <v>6</v>
       </c>
       <c r="G24" s="10">
         <v>8</v>
       </c>
       <c r="H24" s="10">
         <v>14</v>
       </c>
       <c r="I24" s="10">
@@ -3980,52 +4037,55 @@
       </c>
       <c r="AR24" s="12">
         <v>12</v>
       </c>
       <c r="AS24" s="15">
         <v>8</v>
       </c>
       <c r="AT24" s="36">
         <v>3</v>
       </c>
       <c r="AU24" s="12">
         <v>8</v>
       </c>
       <c r="AV24" s="15">
         <v>8</v>
       </c>
       <c r="AW24" s="12">
         <v>7</v>
       </c>
       <c r="AX24" s="36">
         <v>3</v>
       </c>
       <c r="AY24" s="15">
         <v>3</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="10">
         <v>3</v>
       </c>
       <c r="C25" s="10">
         <v>11</v>
       </c>
       <c r="D25" s="10">
         <v>8</v>
       </c>
       <c r="E25" s="10">
         <v>9</v>
       </c>
       <c r="F25" s="10">
         <v>4</v>
       </c>
       <c r="G25" s="10">
         <v>12</v>
       </c>
       <c r="H25" s="10">
         <v>26</v>
       </c>
       <c r="I25" s="10">
@@ -4135,52 +4195,55 @@
       </c>
       <c r="AR25" s="12">
         <v>7</v>
       </c>
       <c r="AS25" s="15">
         <v>17</v>
       </c>
       <c r="AT25" s="36">
         <v>7</v>
       </c>
       <c r="AU25" s="12">
         <v>12</v>
       </c>
       <c r="AV25" s="15">
         <v>8</v>
       </c>
       <c r="AW25" s="12">
         <v>13</v>
       </c>
       <c r="AX25" s="36">
         <v>11</v>
       </c>
       <c r="AY25" s="15">
         <v>2</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="10">
         <v>6</v>
       </c>
       <c r="C26" s="10">
         <v>7</v>
       </c>
       <c r="D26" s="10">
         <v>6</v>
       </c>
       <c r="E26" s="10">
         <v>8</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="10">
         <v>6</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="10">
@@ -4290,52 +4353,55 @@
       </c>
       <c r="AR26" s="12">
         <v>10</v>
       </c>
       <c r="AS26" s="15">
         <v>6</v>
       </c>
       <c r="AT26" s="36">
         <v>3</v>
       </c>
       <c r="AU26" s="12">
         <v>4</v>
       </c>
       <c r="AV26" s="15">
         <v>7</v>
       </c>
       <c r="AW26" s="12">
         <v>5</v>
       </c>
       <c r="AX26" s="36">
         <v>6</v>
       </c>
       <c r="AY26" s="15">
         <v>7</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="18">
         <v>6</v>
       </c>
       <c r="C27" s="18">
         <v>9</v>
       </c>
       <c r="D27" s="18">
         <v>9</v>
       </c>
       <c r="E27" s="18">
         <v>5</v>
       </c>
       <c r="F27" s="18">
         <v>6</v>
       </c>
       <c r="G27" s="18">
         <v>11</v>
       </c>
       <c r="H27" s="18">
         <v>12</v>
       </c>
       <c r="I27" s="18">
@@ -4445,163 +4511,166 @@
       </c>
       <c r="AR27" s="19">
         <v>17</v>
       </c>
       <c r="AS27" s="21">
         <v>8</v>
       </c>
       <c r="AT27" s="21">
         <v>6</v>
       </c>
       <c r="AU27" s="19">
         <v>12</v>
       </c>
       <c r="AV27" s="21">
         <v>7</v>
       </c>
       <c r="AW27" s="19">
         <v>9</v>
       </c>
       <c r="AX27" s="21">
         <v>5</v>
       </c>
       <c r="AY27" s="21">
         <v>7</v>
       </c>
+      <c r="AZ27" s="19">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
     </row>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
     </row>
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT22" sqref="AT22"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AT13" sqref="AT13"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4610,68 +4679,69 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4689,52 +4759,53 @@
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -4842,52 +4913,55 @@
       </c>
       <c r="AR5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>20</v>
       </c>
+      <c r="AZ5" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -4896,52 +4970,53 @@
       <c r="AA6" s="44"/>
       <c r="AB6" s="44"/>
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
+      <c r="AZ6" s="44"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="29">
         <v>3.97</v>
       </c>
       <c r="C7" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="29">
         <v>5.2</v>
       </c>
       <c r="E7" s="29">
         <v>5.28</v>
       </c>
       <c r="F7" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="29">
         <v>5.28</v>
       </c>
       <c r="H7" s="29">
         <v>5.85</v>
       </c>
       <c r="I7" s="29">
@@ -5051,52 +5126,55 @@
       </c>
       <c r="AR7" s="29">
         <v>5.88</v>
       </c>
       <c r="AS7" s="29">
         <v>6.2</v>
       </c>
       <c r="AT7" s="29">
         <v>6.21</v>
       </c>
       <c r="AU7" s="29">
         <v>6.14</v>
       </c>
       <c r="AV7" s="30">
         <v>6.07</v>
       </c>
       <c r="AW7" s="30">
         <v>6.01</v>
       </c>
       <c r="AX7" s="30">
         <v>4.01</v>
       </c>
       <c r="AY7" s="29">
         <v>4.3499999999999996</v>
       </c>
+      <c r="AZ7" s="30">
+        <v>4.34</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="29">
         <v>4.83</v>
       </c>
       <c r="D8" s="29">
         <v>5.27</v>
       </c>
       <c r="E8" s="29">
         <v>5.42</v>
       </c>
       <c r="F8" s="29">
         <v>4.93</v>
       </c>
       <c r="G8" s="29">
         <v>5.88</v>
       </c>
       <c r="H8" s="29">
         <v>6.55</v>
       </c>
       <c r="I8" s="29">
@@ -5206,52 +5284,55 @@
       </c>
       <c r="AR8" s="29">
         <v>6.94</v>
       </c>
       <c r="AS8" s="29">
         <v>7.47</v>
       </c>
       <c r="AT8" s="29">
         <v>7.51</v>
       </c>
       <c r="AU8" s="29">
         <v>7.44</v>
       </c>
       <c r="AV8" s="30">
         <v>7.34</v>
       </c>
       <c r="AW8" s="30">
         <v>7.25</v>
       </c>
       <c r="AX8" s="30">
         <v>4.34</v>
       </c>
       <c r="AY8" s="29">
         <v>4.66</v>
       </c>
+      <c r="AZ8" s="30">
+        <v>4.84</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="29">
         <v>6.4</v>
       </c>
       <c r="C9" s="29">
         <v>6.43</v>
       </c>
       <c r="D9" s="29">
         <v>5.46</v>
       </c>
       <c r="E9" s="29">
         <v>5.82</v>
       </c>
       <c r="F9" s="29">
         <v>5.31</v>
       </c>
       <c r="G9" s="29">
         <v>5</v>
       </c>
       <c r="H9" s="29">
         <v>5.07</v>
       </c>
       <c r="I9" s="29">
@@ -5361,52 +5442,55 @@
       </c>
       <c r="AR9" s="29">
         <v>4.6500000000000004</v>
       </c>
       <c r="AS9" s="29">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="29">
         <v>4.79</v>
       </c>
       <c r="AU9" s="29">
         <v>4.7</v>
       </c>
       <c r="AV9" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="30">
         <v>4.78</v>
       </c>
       <c r="AX9" s="30">
         <v>4.26</v>
       </c>
       <c r="AY9" s="29">
         <v>3.96</v>
       </c>
+      <c r="AZ9" s="30">
+        <v>3.51</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="29">
         <v>5.72</v>
       </c>
       <c r="C10" s="29">
         <v>5.85</v>
       </c>
       <c r="D10" s="29">
         <v>5.7</v>
       </c>
       <c r="E10" s="29">
         <v>5.49</v>
       </c>
       <c r="F10" s="29">
         <v>5.26</v>
       </c>
       <c r="G10" s="29">
         <v>5.84</v>
       </c>
       <c r="H10" s="29">
         <v>6.16</v>
       </c>
       <c r="I10" s="29">
@@ -5516,52 +5600,55 @@
       </c>
       <c r="AR10" s="29">
         <v>6.15</v>
       </c>
       <c r="AS10" s="29">
         <v>6.59</v>
       </c>
       <c r="AT10" s="29">
         <v>6.3</v>
       </c>
       <c r="AU10" s="29">
         <v>6.08</v>
       </c>
       <c r="AV10" s="30">
         <v>5.94</v>
       </c>
       <c r="AW10" s="30">
         <v>5.79</v>
       </c>
       <c r="AX10" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="29">
         <v>6.52</v>
       </c>
+      <c r="AZ10" s="30">
+        <v>5.0999999999999996</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="29">
         <v>3.91</v>
       </c>
       <c r="C11" s="29">
         <v>5.93</v>
       </c>
       <c r="D11" s="29">
         <v>6.19</v>
       </c>
       <c r="E11" s="29">
         <v>6.1</v>
       </c>
       <c r="F11" s="29">
         <v>5.63</v>
       </c>
       <c r="G11" s="29">
         <v>6.15</v>
       </c>
       <c r="H11" s="29">
         <v>6.63</v>
       </c>
       <c r="I11" s="29">
@@ -5671,52 +5758,55 @@
       </c>
       <c r="AR11" s="29">
         <v>6.01</v>
       </c>
       <c r="AS11" s="29">
         <v>6.31</v>
       </c>
       <c r="AT11" s="29">
         <v>6.3</v>
       </c>
       <c r="AU11" s="29">
         <v>6.28</v>
       </c>
       <c r="AV11" s="30">
         <v>6.14</v>
       </c>
       <c r="AW11" s="30">
         <v>6.01</v>
       </c>
       <c r="AX11" s="30">
         <v>4.88</v>
       </c>
       <c r="AY11" s="29">
         <v>5.07</v>
       </c>
+      <c r="AZ11" s="30">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="29">
         <v>2.83</v>
       </c>
       <c r="C12" s="29">
         <v>5.46</v>
       </c>
       <c r="D12" s="29">
         <v>5.2</v>
       </c>
       <c r="E12" s="29">
         <v>4.87</v>
       </c>
       <c r="F12" s="29">
         <v>4.63</v>
       </c>
       <c r="G12" s="29">
         <v>4.83</v>
       </c>
       <c r="H12" s="29">
         <v>5.23</v>
       </c>
       <c r="I12" s="29">
@@ -5826,52 +5916,55 @@
       </c>
       <c r="AR12" s="29">
         <v>6.25</v>
       </c>
       <c r="AS12" s="29">
         <v>6.48</v>
       </c>
       <c r="AT12" s="29">
         <v>6.44</v>
       </c>
       <c r="AU12" s="29">
         <v>6.39</v>
       </c>
       <c r="AV12" s="30">
         <v>6.09</v>
       </c>
       <c r="AW12" s="30">
         <v>6.08</v>
       </c>
       <c r="AX12" s="30">
         <v>1.02</v>
       </c>
       <c r="AY12" s="29">
         <v>2.67</v>
       </c>
+      <c r="AZ12" s="30">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="29">
         <v>2.61</v>
       </c>
       <c r="C13" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="29">
         <v>2.69</v>
       </c>
       <c r="E13" s="29">
         <v>3.14</v>
       </c>
       <c r="F13" s="29">
         <v>3.38</v>
       </c>
       <c r="G13" s="29">
         <v>2.82</v>
       </c>
       <c r="H13" s="29">
         <v>3.43</v>
       </c>
       <c r="I13" s="29">
@@ -5981,52 +6074,55 @@
       </c>
       <c r="AR13" s="29">
         <v>3.84</v>
       </c>
       <c r="AS13" s="29">
         <v>3.59</v>
       </c>
       <c r="AT13" s="29">
         <v>3.94</v>
       </c>
       <c r="AU13" s="29">
         <v>3.63</v>
       </c>
       <c r="AV13" s="30">
         <v>3.73</v>
       </c>
       <c r="AW13" s="30">
         <v>3.5</v>
       </c>
       <c r="AX13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="29">
         <v>1.03</v>
       </c>
+      <c r="AZ13" s="30">
+        <v>1.34</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="29">
         <v>3.68</v>
       </c>
       <c r="C14" s="29">
         <v>3.71</v>
       </c>
       <c r="D14" s="29">
         <v>4.62</v>
       </c>
       <c r="E14" s="29">
         <v>4.76</v>
       </c>
       <c r="F14" s="29">
         <v>4.75</v>
       </c>
       <c r="G14" s="29">
         <v>4.82</v>
       </c>
       <c r="H14" s="29">
         <v>5.15</v>
       </c>
       <c r="I14" s="29">
@@ -6136,52 +6232,55 @@
       </c>
       <c r="AR14" s="29">
         <v>5.53</v>
       </c>
       <c r="AS14" s="29">
         <v>5.68</v>
       </c>
       <c r="AT14" s="29">
         <v>5.7</v>
       </c>
       <c r="AU14" s="29">
         <v>5.52</v>
       </c>
       <c r="AV14" s="30">
         <v>5.71</v>
       </c>
       <c r="AW14" s="30">
         <v>5.59</v>
       </c>
       <c r="AX14" s="30">
         <v>4.41</v>
       </c>
       <c r="AY14" s="29">
         <v>4.03</v>
       </c>
+      <c r="AZ14" s="30">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="29">
         <v>4.07</v>
       </c>
       <c r="D15" s="29">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="29">
         <v>5.09</v>
       </c>
       <c r="F15" s="29">
         <v>4.79</v>
       </c>
       <c r="G15" s="29">
         <v>4.72</v>
       </c>
       <c r="H15" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="29">
@@ -6291,52 +6390,55 @@
       </c>
       <c r="AR15" s="29">
         <v>6.74</v>
       </c>
       <c r="AS15" s="29">
         <v>6.74</v>
       </c>
       <c r="AT15" s="29">
         <v>6.86</v>
       </c>
       <c r="AU15" s="29">
         <v>6.69</v>
       </c>
       <c r="AV15" s="30">
         <v>6.79</v>
       </c>
       <c r="AW15" s="30">
         <v>6.98</v>
       </c>
       <c r="AX15" s="30">
         <v>5.39</v>
       </c>
       <c r="AY15" s="29">
         <v>5.27</v>
       </c>
+      <c r="AZ15" s="30">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="29">
         <v>3.25</v>
       </c>
       <c r="C16" s="29">
         <v>2.83</v>
       </c>
       <c r="D16" s="29">
         <v>2.96</v>
       </c>
       <c r="E16" s="29">
         <v>2.78</v>
       </c>
       <c r="F16" s="29">
         <v>2.44</v>
       </c>
       <c r="G16" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="29">
         <v>2.21</v>
       </c>
       <c r="I16" s="29">
@@ -6446,52 +6548,55 @@
       </c>
       <c r="AR16" s="29">
         <v>2.4</v>
       </c>
       <c r="AS16" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AT16" s="29">
         <v>2.68</v>
       </c>
       <c r="AU16" s="29">
         <v>3</v>
       </c>
       <c r="AV16" s="30">
         <v>3.06</v>
       </c>
       <c r="AW16" s="30">
         <v>3.09</v>
       </c>
       <c r="AX16" s="30">
         <v>3.62</v>
       </c>
       <c r="AY16" s="29">
         <v>2.5499999999999998</v>
       </c>
+      <c r="AZ16" s="30">
+        <v>2.09</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="29">
         <v>3.83</v>
       </c>
       <c r="C17" s="29">
         <v>5.05</v>
       </c>
       <c r="D17" s="29">
         <v>5.3</v>
       </c>
       <c r="E17" s="29">
         <v>5.03</v>
       </c>
       <c r="F17" s="29">
         <v>4.68</v>
       </c>
       <c r="G17" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="29">
         <v>5.21</v>
       </c>
       <c r="I17" s="29">
@@ -6601,52 +6706,55 @@
       </c>
       <c r="AR17" s="29">
         <v>5.19</v>
       </c>
       <c r="AS17" s="29">
         <v>5.48</v>
       </c>
       <c r="AT17" s="29">
         <v>5.5</v>
       </c>
       <c r="AU17" s="29">
         <v>5.41</v>
       </c>
       <c r="AV17" s="30">
         <v>5.3</v>
       </c>
       <c r="AW17" s="30">
         <v>5.36</v>
       </c>
       <c r="AX17" s="30">
         <v>4.07</v>
       </c>
       <c r="AY17" s="29">
         <v>4.2699999999999996</v>
       </c>
+      <c r="AZ17" s="30">
+        <v>4.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="29">
         <v>2.16</v>
       </c>
       <c r="C18" s="29">
         <v>1.69</v>
       </c>
       <c r="D18" s="29">
         <v>1.84</v>
       </c>
       <c r="E18" s="29">
         <v>2.48</v>
       </c>
       <c r="F18" s="29">
         <v>2.63</v>
       </c>
       <c r="G18" s="29">
         <v>2.56</v>
       </c>
       <c r="H18" s="29">
         <v>3.28</v>
       </c>
       <c r="I18" s="29">
@@ -6756,52 +6864,55 @@
       </c>
       <c r="AR18" s="29">
         <v>3.6</v>
       </c>
       <c r="AS18" s="29">
         <v>3.44</v>
       </c>
       <c r="AT18" s="29">
         <v>3.86</v>
       </c>
       <c r="AU18" s="29">
         <v>3.71</v>
       </c>
       <c r="AV18" s="30">
         <v>3.59</v>
       </c>
       <c r="AW18" s="30">
         <v>3.48</v>
       </c>
       <c r="AX18" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="29">
         <v>0.64</v>
       </c>
+      <c r="AZ18" s="30">
+        <v>0.42</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="29">
         <v>5.23</v>
       </c>
       <c r="C19" s="29">
         <v>6.78</v>
       </c>
       <c r="D19" s="29">
         <v>6.26</v>
       </c>
       <c r="E19" s="29">
         <v>6.29</v>
       </c>
       <c r="F19" s="29">
         <v>5.78</v>
       </c>
       <c r="G19" s="29">
         <v>5.81</v>
       </c>
       <c r="H19" s="29">
         <v>6.7</v>
       </c>
       <c r="I19" s="29">
@@ -6911,52 +7022,55 @@
       </c>
       <c r="AR19" s="29">
         <v>5.03</v>
       </c>
       <c r="AS19" s="29">
         <v>5.4</v>
       </c>
       <c r="AT19" s="29">
         <v>5.55</v>
       </c>
       <c r="AU19" s="29">
         <v>5.59</v>
       </c>
       <c r="AV19" s="30">
         <v>5.7</v>
       </c>
       <c r="AW19" s="30">
         <v>5.51</v>
       </c>
       <c r="AX19" s="30">
         <v>3.54</v>
       </c>
       <c r="AY19" s="29">
         <v>3.99</v>
       </c>
+      <c r="AZ19" s="30">
+        <v>4.53</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="29">
         <v>4.53</v>
       </c>
       <c r="C20" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="29">
         <v>5.41</v>
       </c>
       <c r="F20" s="29">
         <v>4.76</v>
       </c>
       <c r="G20" s="29">
         <v>4.45</v>
       </c>
       <c r="H20" s="29">
         <v>4.88</v>
       </c>
       <c r="I20" s="29">
@@ -7066,52 +7180,55 @@
       </c>
       <c r="AR20" s="29">
         <v>5.95</v>
       </c>
       <c r="AS20" s="29">
         <v>5.98</v>
       </c>
       <c r="AT20" s="29">
         <v>5.61</v>
       </c>
       <c r="AU20" s="29">
         <v>5.6</v>
       </c>
       <c r="AV20" s="30">
         <v>5.78</v>
       </c>
       <c r="AW20" s="30">
         <v>6.03</v>
       </c>
       <c r="AX20" s="30">
         <v>1.91</v>
       </c>
       <c r="AY20" s="29">
         <v>3.34</v>
       </c>
+      <c r="AZ20" s="30">
+        <v>3.73</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="29">
         <v>2.9</v>
       </c>
       <c r="C21" s="29">
         <v>4.57</v>
       </c>
       <c r="D21" s="29">
         <v>5.93</v>
       </c>
       <c r="E21" s="29">
         <v>5.86</v>
       </c>
       <c r="F21" s="29">
         <v>5.38</v>
       </c>
       <c r="G21" s="29">
         <v>5.32</v>
       </c>
       <c r="H21" s="29">
         <v>6.28</v>
       </c>
       <c r="I21" s="29">
@@ -7221,52 +7338,55 @@
       </c>
       <c r="AR21" s="29">
         <v>5.36</v>
       </c>
       <c r="AS21" s="29">
         <v>5.45</v>
       </c>
       <c r="AT21" s="29">
         <v>5.62</v>
       </c>
       <c r="AU21" s="29">
         <v>5.54</v>
       </c>
       <c r="AV21" s="30">
         <v>5.39</v>
       </c>
       <c r="AW21" s="30">
         <v>5.33</v>
       </c>
       <c r="AX21" s="30">
         <v>3.84</v>
       </c>
       <c r="AY21" s="29">
         <v>4.45</v>
       </c>
+      <c r="AZ21" s="30">
+        <v>4.13</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29">
         <v>2.11</v>
       </c>
       <c r="C22" s="29">
         <v>2.5</v>
       </c>
       <c r="D22" s="29">
         <v>3.82</v>
       </c>
       <c r="E22" s="29">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="29">
         <v>4.34</v>
       </c>
       <c r="G22" s="29">
         <v>3.89</v>
       </c>
       <c r="H22" s="29">
         <v>4.63</v>
       </c>
       <c r="I22" s="29">
@@ -7376,52 +7496,55 @@
       </c>
       <c r="AR22" s="29">
         <v>4.3099999999999996</v>
       </c>
       <c r="AS22" s="29">
         <v>4.92</v>
       </c>
       <c r="AT22" s="29">
         <v>5.13</v>
       </c>
       <c r="AU22" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="30">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="30">
         <v>4.76</v>
       </c>
       <c r="AX22" s="30">
         <v>1.77</v>
       </c>
       <c r="AY22" s="29">
         <v>2.77</v>
       </c>
+      <c r="AZ22" s="30">
+        <v>3.42</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="29">
         <v>0.66</v>
       </c>
       <c r="D23" s="29">
         <v>2.61</v>
       </c>
       <c r="E23" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="29">
         <v>2.58</v>
       </c>
       <c r="G23" s="29">
         <v>2.38</v>
       </c>
       <c r="H23" s="29">
         <v>2.59</v>
       </c>
       <c r="I23" s="29">
@@ -7531,52 +7654,55 @@
       </c>
       <c r="AR23" s="29">
         <v>2.7</v>
       </c>
       <c r="AS23" s="29">
         <v>3.26</v>
       </c>
       <c r="AT23" s="29">
         <v>3.23</v>
       </c>
       <c r="AU23" s="29">
         <v>3.33</v>
       </c>
       <c r="AV23" s="30">
         <v>3.3</v>
       </c>
       <c r="AW23" s="30">
         <v>3.14</v>
       </c>
       <c r="AX23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="29">
         <v>1.55</v>
       </c>
+      <c r="AZ23" s="30">
+        <v>2.5499999999999998</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="29">
         <v>5.61</v>
       </c>
       <c r="D24" s="29">
         <v>5.28</v>
       </c>
       <c r="E24" s="29">
         <v>5</v>
       </c>
       <c r="F24" s="29">
         <v>4.79</v>
       </c>
       <c r="G24" s="29">
         <v>4.91</v>
       </c>
       <c r="H24" s="29">
         <v>5.56</v>
       </c>
       <c r="I24" s="29">
@@ -7686,52 +7812,55 @@
       </c>
       <c r="AR24" s="29">
         <v>4.84</v>
       </c>
       <c r="AS24" s="29">
         <v>4.97</v>
       </c>
       <c r="AT24" s="29">
         <v>4.67</v>
       </c>
       <c r="AU24" s="29">
         <v>4.78</v>
       </c>
       <c r="AV24" s="30">
         <v>4.88</v>
       </c>
       <c r="AW24" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="30">
         <v>2.25</v>
       </c>
       <c r="AY24" s="29">
         <v>2.35</v>
       </c>
+      <c r="AZ24" s="30">
+        <v>3.32</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="29">
         <v>1.51</v>
       </c>
       <c r="C25" s="29">
         <v>3.72</v>
       </c>
       <c r="D25" s="29">
         <v>3.83</v>
       </c>
       <c r="E25" s="29">
         <v>4.04</v>
       </c>
       <c r="F25" s="29">
         <v>3.65</v>
       </c>
       <c r="G25" s="29">
         <v>4.08</v>
       </c>
       <c r="H25" s="29">
         <v>5.41</v>
       </c>
       <c r="I25" s="29">
@@ -7841,52 +7970,55 @@
       </c>
       <c r="AR25" s="29">
         <v>4.59</v>
       </c>
       <c r="AS25" s="29">
         <v>5.19</v>
       </c>
       <c r="AT25" s="29">
         <v>5.04</v>
       </c>
       <c r="AU25" s="29">
         <v>5.19</v>
       </c>
       <c r="AV25" s="30">
         <v>5.12</v>
       </c>
       <c r="AW25" s="30">
         <v>5.28</v>
       </c>
       <c r="AX25" s="30">
         <v>6.13</v>
       </c>
       <c r="AY25" s="29">
         <v>3.78</v>
       </c>
+      <c r="AZ25" s="30">
+        <v>4.38</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="29">
         <v>4.57</v>
       </c>
       <c r="C26" s="29">
         <v>5.21</v>
       </c>
       <c r="D26" s="29">
         <v>5</v>
       </c>
       <c r="E26" s="29">
         <v>5.33</v>
       </c>
       <c r="F26" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="29">
         <v>4.84</v>
       </c>
       <c r="H26" s="29">
         <v>5.35</v>
       </c>
       <c r="I26" s="29">
@@ -7996,52 +8128,55 @@
       </c>
       <c r="AR26" s="29">
         <v>5.49</v>
       </c>
       <c r="AS26" s="29">
         <v>5.43</v>
       </c>
       <c r="AT26" s="29">
         <v>5.12</v>
       </c>
       <c r="AU26" s="29">
         <v>4.93</v>
       </c>
       <c r="AV26" s="30">
         <v>5.03</v>
       </c>
       <c r="AW26" s="30">
         <v>4.95</v>
       </c>
       <c r="AX26" s="30">
         <v>5.12</v>
       </c>
       <c r="AY26" s="29">
         <v>5.85</v>
       </c>
+      <c r="AZ26" s="30">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="32">
         <v>2.94</v>
       </c>
       <c r="C27" s="32">
         <v>3.86</v>
       </c>
       <c r="D27" s="32">
         <v>4.04</v>
       </c>
       <c r="E27" s="32">
         <v>3.66</v>
       </c>
       <c r="F27" s="32">
         <v>3.51</v>
       </c>
       <c r="G27" s="32">
         <v>3.84</v>
       </c>
       <c r="H27" s="32">
         <v>4.13</v>
       </c>
       <c r="I27" s="32">
@@ -8151,105 +8286,108 @@
       </c>
       <c r="AR27" s="32">
         <v>6.01</v>
       </c>
       <c r="AS27" s="32">
         <v>5.77</v>
       </c>
       <c r="AT27" s="32">
         <v>5.49</v>
       </c>
       <c r="AU27" s="32">
         <v>5.55</v>
       </c>
       <c r="AV27" s="32">
         <v>5.39</v>
       </c>
       <c r="AW27" s="32">
         <v>5.32</v>
       </c>
       <c r="AX27" s="32">
         <v>2.61</v>
       </c>
       <c r="AY27" s="32">
         <v>3.3</v>
       </c>
+      <c r="AZ27" s="32">
+        <v>3.24</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY34"/>
+  <dimension ref="A1:AZ34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT22" sqref="AT22"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AT13" sqref="AT13"/>
+      <selection pane="topRight" activeCell="AR10" sqref="AR10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -8258,69 +8396,70 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>48</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -8338,52 +8477,53 @@
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>15</v>
       </c>
@@ -8491,52 +8631,55 @@
       </c>
       <c r="AR5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
+      <c r="AZ5" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -8545,52 +8688,53 @@
       <c r="AA6" s="45"/>
       <c r="AB6" s="45"/>
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>70</v>
       </c>
       <c r="C7" s="10">
         <v>54</v>
       </c>
       <c r="D7" s="10">
         <v>89</v>
       </c>
       <c r="E7" s="10">
         <v>76</v>
       </c>
       <c r="F7" s="10">
         <v>103</v>
       </c>
       <c r="G7" s="10">
         <v>74</v>
       </c>
       <c r="H7" s="10">
         <v>105</v>
       </c>
       <c r="I7" s="10">
@@ -8700,52 +8844,55 @@
       </c>
       <c r="AR7" s="12">
         <v>213</v>
       </c>
       <c r="AS7" s="15">
         <v>185</v>
       </c>
       <c r="AT7" s="36">
         <v>258</v>
       </c>
       <c r="AU7" s="12">
         <v>258</v>
       </c>
       <c r="AV7" s="15">
         <v>182</v>
       </c>
       <c r="AW7" s="11">
         <v>255</v>
       </c>
       <c r="AX7" s="36">
         <v>244</v>
       </c>
       <c r="AY7" s="15">
         <v>170</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>242</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>25</v>
       </c>
       <c r="C8" s="10">
         <v>16</v>
       </c>
       <c r="D8" s="10">
         <v>21</v>
       </c>
       <c r="E8" s="10">
         <v>23</v>
       </c>
       <c r="F8" s="10">
         <v>33</v>
       </c>
       <c r="G8" s="10">
         <v>20</v>
       </c>
       <c r="H8" s="10">
         <v>43</v>
       </c>
       <c r="I8" s="10">
@@ -8855,52 +9002,55 @@
       </c>
       <c r="AR8" s="12">
         <v>86</v>
       </c>
       <c r="AS8" s="15">
         <v>74</v>
       </c>
       <c r="AT8" s="36">
         <v>72</v>
       </c>
       <c r="AU8" s="12">
         <v>100</v>
       </c>
       <c r="AV8" s="15">
         <v>70</v>
       </c>
       <c r="AW8" s="11">
         <v>94</v>
       </c>
       <c r="AX8" s="36">
         <v>92</v>
       </c>
       <c r="AY8" s="15">
         <v>70</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>129</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>4</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="10">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>4</v>
       </c>
       <c r="G9" s="10">
         <v>3</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
@@ -9010,52 +9160,55 @@
       </c>
       <c r="AR9" s="12">
         <v>10</v>
       </c>
       <c r="AS9" s="15">
         <v>8</v>
       </c>
       <c r="AT9" s="36">
         <v>13</v>
       </c>
       <c r="AU9" s="12">
         <v>6</v>
       </c>
       <c r="AV9" s="15">
         <v>2</v>
       </c>
       <c r="AW9" s="11">
         <v>11</v>
       </c>
       <c r="AX9" s="36">
         <v>7</v>
       </c>
       <c r="AY9" s="15">
         <v>9</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>6</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>6</v>
       </c>
       <c r="F10" s="10">
         <v>5</v>
       </c>
       <c r="G10" s="10">
         <v>3</v>
       </c>
       <c r="H10" s="10">
         <v>2</v>
       </c>
       <c r="I10" s="10">
@@ -9165,52 +9318,55 @@
       </c>
       <c r="AR10" s="12">
         <v>9</v>
       </c>
       <c r="AS10" s="15">
         <v>8</v>
       </c>
       <c r="AT10" s="36">
         <v>15</v>
       </c>
       <c r="AU10" s="12">
         <v>18</v>
       </c>
       <c r="AV10" s="15">
         <v>9</v>
       </c>
       <c r="AW10" s="11">
         <v>14</v>
       </c>
       <c r="AX10" s="36">
         <v>14</v>
       </c>
       <c r="AY10" s="15">
         <v>8</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <v>9</v>
       </c>
       <c r="D11" s="10">
         <v>23</v>
       </c>
       <c r="E11" s="10">
         <v>13</v>
       </c>
       <c r="F11" s="10">
         <v>20</v>
       </c>
       <c r="G11" s="10">
         <v>18</v>
       </c>
       <c r="H11" s="10">
         <v>20</v>
       </c>
       <c r="I11" s="10">
@@ -9320,52 +9476,55 @@
       </c>
       <c r="AR11" s="12">
         <v>32</v>
       </c>
       <c r="AS11" s="15">
         <v>33</v>
       </c>
       <c r="AT11" s="36">
         <v>50</v>
       </c>
       <c r="AU11" s="12">
         <v>33</v>
       </c>
       <c r="AV11" s="15">
         <v>39</v>
       </c>
       <c r="AW11" s="11">
         <v>43</v>
       </c>
       <c r="AX11" s="36">
         <v>41</v>
       </c>
       <c r="AY11" s="15">
         <v>29</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>2</v>
       </c>
       <c r="D12" s="10">
         <v>1</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
         <v>2</v>
       </c>
       <c r="I12" s="10">
@@ -9475,52 +9634,55 @@
       </c>
       <c r="AR12" s="12">
         <v>1</v>
       </c>
       <c r="AS12" s="15">
         <v>2</v>
       </c>
       <c r="AT12" s="36">
         <v>5</v>
       </c>
       <c r="AU12" s="12">
         <v>8</v>
       </c>
       <c r="AV12" s="15">
         <v>2</v>
       </c>
       <c r="AW12" s="12">
         <v>3</v>
       </c>
       <c r="AX12" s="36">
         <v>1</v>
       </c>
       <c r="AY12" s="15">
         <v>4</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="10">
@@ -9630,52 +9792,55 @@
       </c>
       <c r="AR13" s="12">
         <v>1</v>
       </c>
       <c r="AS13" s="15">
         <v>1</v>
       </c>
       <c r="AT13" s="36">
         <v>3</v>
       </c>
       <c r="AU13" s="12">
         <v>1</v>
       </c>
       <c r="AV13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="36">
         <v>2</v>
       </c>
       <c r="AY13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>4</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="10">
         <v>4</v>
       </c>
       <c r="F14" s="10">
         <v>3</v>
       </c>
       <c r="G14" s="10">
         <v>7</v>
       </c>
       <c r="H14" s="10">
         <v>11</v>
       </c>
       <c r="I14" s="10">
@@ -9785,52 +9950,55 @@
       </c>
       <c r="AR14" s="12">
         <v>5</v>
       </c>
       <c r="AS14" s="15">
         <v>1</v>
       </c>
       <c r="AT14" s="36">
         <v>8</v>
       </c>
       <c r="AU14" s="12">
         <v>15</v>
       </c>
       <c r="AV14" s="15">
         <v>7</v>
       </c>
       <c r="AW14" s="12">
         <v>6</v>
       </c>
       <c r="AX14" s="36">
         <v>10</v>
       </c>
       <c r="AY14" s="11">
         <v>6</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10">
         <v>1</v>
       </c>
       <c r="D15" s="10">
         <v>1</v>
       </c>
       <c r="E15" s="10">
         <v>4</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
       <c r="G15" s="10">
         <v>2</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="10">
@@ -9940,52 +10108,55 @@
       </c>
       <c r="AR15" s="12">
         <v>5</v>
       </c>
       <c r="AS15" s="15">
         <v>2</v>
       </c>
       <c r="AT15" s="36">
         <v>1</v>
       </c>
       <c r="AU15" s="12">
         <v>1</v>
       </c>
       <c r="AV15" s="15">
         <v>3</v>
       </c>
       <c r="AW15" s="12">
         <v>5</v>
       </c>
       <c r="AX15" s="36">
         <v>2</v>
       </c>
       <c r="AY15" s="11">
         <v>3</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="10">
         <v>1</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -10093,52 +10264,55 @@
       </c>
       <c r="AR16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="36">
         <v>1</v>
       </c>
       <c r="AU16" s="12">
         <v>1</v>
       </c>
       <c r="AV16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="36">
         <v>1</v>
       </c>
       <c r="AY16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>3</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>7</v>
       </c>
       <c r="F17" s="10">
         <v>8</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="10">
@@ -10248,52 +10422,55 @@
       </c>
       <c r="AR17" s="12">
         <v>12</v>
       </c>
       <c r="AS17" s="15">
         <v>15</v>
       </c>
       <c r="AT17" s="36">
         <v>12</v>
       </c>
       <c r="AU17" s="12">
         <v>11</v>
       </c>
       <c r="AV17" s="15">
         <v>8</v>
       </c>
       <c r="AW17" s="12">
         <v>21</v>
       </c>
       <c r="AX17" s="36">
         <v>12</v>
       </c>
       <c r="AY17" s="11">
         <v>3</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="10">
         <v>1</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="10">
@@ -10403,52 +10580,55 @@
       </c>
       <c r="AR18" s="12">
         <v>2</v>
       </c>
       <c r="AS18" s="15">
         <v>2</v>
       </c>
       <c r="AT18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="12">
         <v>2</v>
       </c>
       <c r="AV18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="36">
         <v>1</v>
       </c>
       <c r="AY18" s="11">
         <v>2</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10">
         <v>2</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>1</v>
       </c>
       <c r="F19" s="10">
         <v>4</v>
       </c>
       <c r="G19" s="10">
         <v>4</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="10">
@@ -10558,52 +10738,55 @@
       </c>
       <c r="AR19" s="12">
         <v>3</v>
       </c>
       <c r="AS19" s="15">
         <v>1</v>
       </c>
       <c r="AT19" s="36">
         <v>4</v>
       </c>
       <c r="AU19" s="12">
         <v>6</v>
       </c>
       <c r="AV19" s="15">
         <v>6</v>
       </c>
       <c r="AW19" s="12">
         <v>1</v>
       </c>
       <c r="AX19" s="36">
         <v>7</v>
       </c>
       <c r="AY19" s="11">
         <v>5</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
@@ -10713,52 +10896,55 @@
       </c>
       <c r="AR20" s="12">
         <v>5</v>
       </c>
       <c r="AS20" s="15">
         <v>2</v>
       </c>
       <c r="AT20" s="36">
         <v>5</v>
       </c>
       <c r="AU20" s="12">
         <v>7</v>
       </c>
       <c r="AV20" s="15">
         <v>5</v>
       </c>
       <c r="AW20" s="12">
         <v>7</v>
       </c>
       <c r="AX20" s="36">
         <v>4</v>
       </c>
       <c r="AY20" s="11">
         <v>4</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="10">
         <v>5</v>
       </c>
       <c r="C21" s="10">
         <v>6</v>
       </c>
       <c r="D21" s="10">
         <v>4</v>
       </c>
       <c r="E21" s="10">
         <v>4</v>
       </c>
       <c r="F21" s="10">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="10">
@@ -10868,52 +11054,55 @@
       </c>
       <c r="AR21" s="12">
         <v>19</v>
       </c>
       <c r="AS21" s="15">
         <v>16</v>
       </c>
       <c r="AT21" s="36">
         <v>24</v>
       </c>
       <c r="AU21" s="12">
         <v>24</v>
       </c>
       <c r="AV21" s="15">
         <v>15</v>
       </c>
       <c r="AW21" s="12">
         <v>21</v>
       </c>
       <c r="AX21" s="36">
         <v>17</v>
       </c>
       <c r="AY21" s="11">
         <v>12</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="10">
         <v>4</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>2</v>
       </c>
       <c r="I22" s="10">
@@ -11021,52 +11210,55 @@
       </c>
       <c r="AR22" s="12">
         <v>1</v>
       </c>
       <c r="AS22" s="15">
         <v>9</v>
       </c>
       <c r="AT22" s="36">
         <v>7</v>
       </c>
       <c r="AU22" s="12">
         <v>5</v>
       </c>
       <c r="AV22" s="15">
         <v>3</v>
       </c>
       <c r="AW22" s="12">
         <v>4</v>
       </c>
       <c r="AX22" s="36">
         <v>8</v>
       </c>
       <c r="AY22" s="11">
         <v>2</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -11174,52 +11366,55 @@
       </c>
       <c r="AR23" s="12">
         <v>1</v>
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="36">
         <v>2</v>
       </c>
       <c r="AU23" s="12">
         <v>2</v>
       </c>
       <c r="AV23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>2</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>1</v>
       </c>
       <c r="E24" s="10">
         <v>1</v>
       </c>
       <c r="F24" s="10">
         <v>2</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="10">
@@ -11329,52 +11524,55 @@
       </c>
       <c r="AR24" s="12">
         <v>7</v>
       </c>
       <c r="AS24" s="15">
         <v>1</v>
       </c>
       <c r="AT24" s="36">
         <v>6</v>
       </c>
       <c r="AU24" s="12">
         <v>4</v>
       </c>
       <c r="AV24" s="15">
         <v>4</v>
       </c>
       <c r="AW24" s="12">
         <v>7</v>
       </c>
       <c r="AX24" s="36">
         <v>4</v>
       </c>
       <c r="AY24" s="15">
         <v>1</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
       <c r="E25" s="10">
         <v>2</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="10">
         <v>4</v>
       </c>
       <c r="H25" s="10">
         <v>2</v>
       </c>
       <c r="I25" s="10">
@@ -11484,52 +11682,55 @@
       </c>
       <c r="AR25" s="12">
         <v>5</v>
       </c>
       <c r="AS25" s="15">
         <v>5</v>
       </c>
       <c r="AT25" s="36">
         <v>17</v>
       </c>
       <c r="AU25" s="12">
         <v>3</v>
       </c>
       <c r="AV25" s="15">
         <v>5</v>
       </c>
       <c r="AW25" s="12">
         <v>11</v>
       </c>
       <c r="AX25" s="36">
         <v>8</v>
       </c>
       <c r="AY25" s="15">
         <v>5</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>3</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="10">
         <v>1</v>
       </c>
       <c r="H26" s="10">
         <v>3</v>
       </c>
       <c r="I26" s="10">
@@ -11639,52 +11840,55 @@
       </c>
       <c r="AR26" s="12">
         <v>2</v>
       </c>
       <c r="AS26" s="15">
         <v>2</v>
       </c>
       <c r="AT26" s="36">
         <v>5</v>
       </c>
       <c r="AU26" s="12">
         <v>3</v>
       </c>
       <c r="AV26" s="15">
         <v>1</v>
       </c>
       <c r="AW26" s="12">
         <v>4</v>
       </c>
       <c r="AX26" s="36">
         <v>4</v>
       </c>
       <c r="AY26" s="15">
         <v>2</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="18">
         <v>4</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="18">
         <v>4</v>
       </c>
       <c r="E27" s="18">
         <v>2</v>
       </c>
       <c r="F27" s="18">
         <v>1</v>
       </c>
       <c r="G27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="18">
         <v>2</v>
       </c>
       <c r="I27" s="18">
@@ -11794,167 +11998,170 @@
       </c>
       <c r="AR27" s="19">
         <v>7</v>
       </c>
       <c r="AS27" s="21">
         <v>3</v>
       </c>
       <c r="AT27" s="21">
         <v>8</v>
       </c>
       <c r="AU27" s="19">
         <v>8</v>
       </c>
       <c r="AV27" s="21">
         <v>3</v>
       </c>
       <c r="AW27" s="19">
         <v>3</v>
       </c>
       <c r="AX27" s="21">
         <v>9</v>
       </c>
       <c r="AY27" s="21">
         <v>5</v>
       </c>
+      <c r="AZ27" s="19">
+        <v>5</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
     </row>
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT22" sqref="AT22"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AT13" sqref="AT13"/>
+      <selection pane="topRight" activeCell="AN16" sqref="AN16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="27" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="27" customWidth="1"/>
     <col min="40" max="40" width="8.5703125" style="27" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -11963,68 +12170,69 @@
       <c r="AA2" s="42"/>
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>48</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -12042,52 +12250,53 @@
       <c r="AE4" s="37"/>
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -12195,52 +12404,55 @@
       </c>
       <c r="AR5" s="5" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>20</v>
       </c>
+      <c r="AZ5" s="5" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12249,52 +12461,53 @@
       <c r="AA6" s="44"/>
       <c r="AB6" s="44"/>
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
+      <c r="AZ6" s="44"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="29">
         <v>0.99</v>
       </c>
       <c r="C7" s="29">
         <v>0.92</v>
       </c>
       <c r="D7" s="29">
         <v>1.04</v>
       </c>
       <c r="E7" s="29">
         <v>1.06</v>
       </c>
       <c r="F7" s="29">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="29">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="29">
         <v>1.18</v>
       </c>
       <c r="I7" s="29">
@@ -12404,52 +12617,55 @@
       </c>
       <c r="AR7" s="29">
         <v>3</v>
       </c>
       <c r="AS7" s="29">
         <v>2.95</v>
       </c>
       <c r="AT7" s="29">
         <v>3.05</v>
       </c>
       <c r="AU7" s="29">
         <v>3.11</v>
       </c>
       <c r="AV7" s="30">
         <v>3.07</v>
       </c>
       <c r="AW7" s="30">
         <v>3.12</v>
       </c>
       <c r="AX7" s="30">
         <v>3.5</v>
       </c>
       <c r="AY7" s="29">
         <v>3.12</v>
       </c>
+      <c r="AZ7" s="30">
+        <v>3.25</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="29">
         <v>0.97</v>
       </c>
       <c r="D8" s="29">
         <v>0.96</v>
       </c>
       <c r="E8" s="29">
         <v>0.98</v>
       </c>
       <c r="F8" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="29">
         <v>1.06</v>
       </c>
       <c r="H8" s="29">
         <v>1.19</v>
       </c>
       <c r="I8" s="29">
@@ -12559,52 +12775,55 @@
       </c>
       <c r="AR8" s="29">
         <v>3.13</v>
       </c>
       <c r="AS8" s="29">
         <v>3.13</v>
       </c>
       <c r="AT8" s="29">
         <v>3.14</v>
       </c>
       <c r="AU8" s="29">
         <v>3.25</v>
       </c>
       <c r="AV8" s="30">
         <v>3.24</v>
       </c>
       <c r="AW8" s="30">
         <v>3.31</v>
       </c>
       <c r="AX8" s="30">
         <v>3.88</v>
       </c>
       <c r="AY8" s="29">
         <v>3.59</v>
       </c>
+      <c r="AZ8" s="30">
+        <v>4.24</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="29">
         <v>0.61</v>
       </c>
       <c r="C9" s="29">
         <v>0.96</v>
       </c>
       <c r="D9" s="29">
         <v>0.94</v>
       </c>
       <c r="E9" s="29">
         <v>1.02</v>
       </c>
       <c r="F9" s="29">
         <v>1.06</v>
       </c>
       <c r="G9" s="29">
         <v>1.04</v>
       </c>
       <c r="H9" s="29">
         <v>0.98</v>
       </c>
       <c r="I9" s="29">
@@ -12714,52 +12933,55 @@
       </c>
       <c r="AR9" s="29">
         <v>2.2599999999999998</v>
       </c>
       <c r="AS9" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT9" s="29">
         <v>2.52</v>
       </c>
       <c r="AU9" s="29">
         <v>2.46</v>
       </c>
       <c r="AV9" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="30">
         <v>2.4</v>
       </c>
       <c r="AX9" s="30">
         <v>2.29</v>
       </c>
       <c r="AY9" s="29">
         <v>2.76</v>
       </c>
+      <c r="AZ9" s="30">
+        <v>2.27</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="29">
         <v>2.02</v>
       </c>
       <c r="C10" s="29">
         <v>1.06</v>
       </c>
       <c r="D10" s="29">
         <v>1.51</v>
       </c>
       <c r="E10" s="29">
         <v>1.66</v>
       </c>
       <c r="F10" s="29">
         <v>1.66</v>
       </c>
       <c r="G10" s="29">
         <v>1.56</v>
       </c>
       <c r="H10" s="29">
         <v>1.43</v>
       </c>
       <c r="I10" s="29">
@@ -12869,52 +13091,55 @@
       </c>
       <c r="AR10" s="29">
         <v>3.5</v>
       </c>
       <c r="AS10" s="29">
         <v>3.4</v>
       </c>
       <c r="AT10" s="29">
         <v>3.61</v>
       </c>
       <c r="AU10" s="29">
         <v>3.88</v>
       </c>
       <c r="AV10" s="30">
         <v>3.81</v>
       </c>
       <c r="AW10" s="30">
         <v>3.9</v>
       </c>
       <c r="AX10" s="30">
         <v>4.82</v>
       </c>
       <c r="AY10" s="29">
         <v>3.99</v>
       </c>
+      <c r="AZ10" s="30">
+        <v>3.56</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="29">
         <v>1.33</v>
       </c>
       <c r="C11" s="29">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.51</v>
       </c>
       <c r="E11" s="29">
         <v>1.46</v>
       </c>
       <c r="F11" s="29">
         <v>1.54</v>
       </c>
       <c r="G11" s="29">
         <v>1.58</v>
       </c>
       <c r="H11" s="29">
         <v>1.63</v>
       </c>
       <c r="I11" s="29">
@@ -13024,52 +13249,55 @@
       </c>
       <c r="AR11" s="29">
         <v>3.62</v>
       </c>
       <c r="AS11" s="29">
         <v>3.56</v>
       </c>
       <c r="AT11" s="29">
         <v>3.71</v>
       </c>
       <c r="AU11" s="29">
         <v>3.65</v>
       </c>
       <c r="AV11" s="30">
         <v>3.67</v>
       </c>
       <c r="AW11" s="30">
         <v>3.71</v>
       </c>
       <c r="AX11" s="30">
         <v>3.92</v>
       </c>
       <c r="AY11" s="29">
         <v>3.52</v>
       </c>
+      <c r="AZ11" s="30">
+        <v>3.03</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="29">
         <v>0.99</v>
       </c>
       <c r="D12" s="29">
         <v>0.97</v>
       </c>
       <c r="E12" s="29">
         <v>1.7</v>
       </c>
       <c r="F12" s="29">
         <v>1.35</v>
       </c>
       <c r="G12" s="29">
         <v>1.45</v>
       </c>
       <c r="H12" s="29">
         <v>1.51</v>
       </c>
       <c r="I12" s="29">
@@ -13179,52 +13407,55 @@
       </c>
       <c r="AR12" s="29">
         <v>2.33</v>
       </c>
       <c r="AS12" s="29">
         <v>2.29</v>
       </c>
       <c r="AT12" s="29">
         <v>2.6</v>
       </c>
       <c r="AU12" s="29">
         <v>3.15</v>
       </c>
       <c r="AV12" s="30">
         <v>3.05</v>
       </c>
       <c r="AW12" s="30">
         <v>3.04</v>
       </c>
       <c r="AX12" s="30">
         <v>1.02</v>
       </c>
       <c r="AY12" s="29">
         <v>2.67</v>
       </c>
+      <c r="AZ12" s="30">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="29">
@@ -13334,52 +13565,55 @@
       </c>
       <c r="AR13" s="29">
         <v>0.96</v>
       </c>
       <c r="AS13" s="29">
         <v>0.96</v>
       </c>
       <c r="AT13" s="29">
         <v>1.17</v>
       </c>
       <c r="AU13" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="30">
         <v>1.04</v>
       </c>
       <c r="AW13" s="30">
         <v>0.95</v>
       </c>
       <c r="AX13" s="30">
         <v>1.97</v>
       </c>
       <c r="AY13" s="29">
         <v>1.03</v>
       </c>
+      <c r="AZ13" s="30">
+        <v>0.67</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="29">
         <v>0.33</v>
       </c>
       <c r="C14" s="29">
         <v>0.88</v>
       </c>
       <c r="D14" s="29">
         <v>0.92</v>
       </c>
       <c r="E14" s="29">
         <v>1.04</v>
       </c>
       <c r="F14" s="29">
         <v>1.03</v>
       </c>
       <c r="G14" s="29">
         <v>1.26</v>
       </c>
       <c r="H14" s="29">
         <v>1.62</v>
       </c>
       <c r="I14" s="29">
@@ -13489,52 +13723,55 @@
       </c>
       <c r="AR14" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AS14" s="29">
         <v>2.27</v>
       </c>
       <c r="AT14" s="29">
         <v>2.35</v>
       </c>
       <c r="AU14" s="29">
         <v>2.65</v>
       </c>
       <c r="AV14" s="30">
         <v>2.64</v>
       </c>
       <c r="AW14" s="30">
         <v>2.6</v>
       </c>
       <c r="AX14" s="30">
         <v>3.67</v>
       </c>
       <c r="AY14" s="29">
         <v>3.07</v>
       </c>
+      <c r="AZ14" s="30">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="29">
         <v>0.7</v>
       </c>
       <c r="C15" s="29">
         <v>0.74</v>
       </c>
       <c r="D15" s="29">
         <v>0.73</v>
       </c>
       <c r="E15" s="29">
         <v>1.27</v>
       </c>
       <c r="F15" s="29">
         <v>1.45</v>
       </c>
       <c r="G15" s="29">
         <v>1.45</v>
       </c>
       <c r="H15" s="29">
         <v>1.24</v>
       </c>
       <c r="I15" s="29">
@@ -13644,52 +13881,55 @@
       </c>
       <c r="AR15" s="29">
         <v>3.42</v>
       </c>
       <c r="AS15" s="29">
         <v>3.18</v>
       </c>
       <c r="AT15" s="29">
         <v>2.92</v>
       </c>
       <c r="AU15" s="29">
         <v>2.69</v>
       </c>
       <c r="AV15" s="30">
         <v>2.66</v>
       </c>
       <c r="AW15" s="30">
         <v>2.75</v>
       </c>
       <c r="AX15" s="30">
         <v>1.54</v>
       </c>
       <c r="AY15" s="29">
         <v>2.0299999999999998</v>
       </c>
+      <c r="AZ15" s="30">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="29">
         <v>0.18</v>
       </c>
       <c r="H16" s="29">
         <v>0.16</v>
       </c>
       <c r="I16" s="29">
@@ -13799,52 +14039,55 @@
       </c>
       <c r="AR16" s="29">
         <v>0.86</v>
       </c>
       <c r="AS16" s="29">
         <v>0.75</v>
       </c>
       <c r="AT16" s="29">
         <v>0.8</v>
       </c>
       <c r="AU16" s="29">
         <v>0.84</v>
       </c>
       <c r="AV16" s="30">
         <v>0.76</v>
       </c>
       <c r="AW16" s="30">
         <v>0.7</v>
       </c>
       <c r="AX16" s="30">
         <v>1.21</v>
       </c>
       <c r="AY16" s="29">
         <v>0.64</v>
       </c>
+      <c r="AZ16" s="30">
+        <v>0.83</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="29">
         <v>0.82</v>
       </c>
       <c r="C17" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="29">
         <v>1.23</v>
       </c>
       <c r="E17" s="29">
         <v>1.42</v>
       </c>
       <c r="F17" s="29">
         <v>1.58</v>
       </c>
       <c r="G17" s="29">
         <v>1.41</v>
       </c>
       <c r="H17" s="29">
         <v>1.28</v>
       </c>
       <c r="I17" s="29">
@@ -13954,52 +14197,55 @@
       </c>
       <c r="AR17" s="29">
         <v>2.97</v>
       </c>
       <c r="AS17" s="29">
         <v>3.14</v>
       </c>
       <c r="AT17" s="29">
         <v>3.19</v>
       </c>
       <c r="AU17" s="29">
         <v>3.19</v>
       </c>
       <c r="AV17" s="30">
         <v>3.11</v>
       </c>
       <c r="AW17" s="30">
         <v>3.36</v>
       </c>
       <c r="AX17" s="30">
         <v>3.49</v>
       </c>
       <c r="AY17" s="29">
         <v>2.29</v>
       </c>
+      <c r="AZ17" s="30">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="29">
         <v>1.08</v>
       </c>
       <c r="C18" s="29">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="29">
         <v>0.37</v>
       </c>
       <c r="E18" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="29">
         <v>0.66</v>
       </c>
       <c r="G18" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="29">
         <v>0.47</v>
       </c>
       <c r="I18" s="29">
@@ -14109,52 +14355,55 @@
       </c>
       <c r="AR18" s="29">
         <v>3.08</v>
       </c>
       <c r="AS18" s="29">
         <v>2.99</v>
       </c>
       <c r="AT18" s="29">
         <v>2.66</v>
       </c>
       <c r="AU18" s="29">
         <v>2.63</v>
       </c>
       <c r="AV18" s="30">
         <v>2.4</v>
       </c>
       <c r="AW18" s="30">
         <v>2.19</v>
       </c>
       <c r="AX18" s="30">
         <v>1.2</v>
       </c>
       <c r="AY18" s="29">
         <v>1.92</v>
       </c>
+      <c r="AZ18" s="30">
+        <v>1.66</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="29">
         <v>0.48</v>
       </c>
       <c r="C19" s="29">
         <v>0.75</v>
       </c>
       <c r="D19" s="29">
         <v>0.99</v>
       </c>
       <c r="E19" s="29">
         <v>0.86</v>
       </c>
       <c r="F19" s="29">
         <v>1.08</v>
       </c>
       <c r="G19" s="29">
         <v>1.23</v>
       </c>
       <c r="H19" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="29">
@@ -14264,52 +14513,55 @@
       </c>
       <c r="AR19" s="29">
         <v>2.91</v>
       </c>
       <c r="AS19" s="29">
         <v>2.61</v>
       </c>
       <c r="AT19" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="29">
         <v>2.59</v>
       </c>
       <c r="AV19" s="30">
         <v>2.64</v>
       </c>
       <c r="AW19" s="30">
         <v>2.46</v>
       </c>
       <c r="AX19" s="30">
         <v>3.54</v>
       </c>
       <c r="AY19" s="29">
         <v>3.19</v>
       </c>
+      <c r="AZ19" s="30">
+        <v>3.49</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="29">
         <v>0.6</v>
       </c>
       <c r="D20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="29">
         <v>0.74</v>
       </c>
       <c r="I20" s="29">
@@ -14419,52 +14671,55 @@
       </c>
       <c r="AR20" s="29">
         <v>2.35</v>
       </c>
       <c r="AS20" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="AT20" s="29">
         <v>2.31</v>
       </c>
       <c r="AU20" s="29">
         <v>2.52</v>
       </c>
       <c r="AV20" s="30">
         <v>2.58</v>
       </c>
       <c r="AW20" s="30">
         <v>2.73</v>
       </c>
       <c r="AX20" s="30">
         <v>2.54</v>
       </c>
       <c r="AY20" s="29">
         <v>2.67</v>
       </c>
+      <c r="AZ20" s="30">
+        <v>2.42</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="29">
         <v>0.81</v>
       </c>
       <c r="C21" s="29">
         <v>0.93</v>
       </c>
       <c r="D21" s="29">
         <v>0.83</v>
       </c>
       <c r="E21" s="29">
         <v>0.79</v>
       </c>
       <c r="F21" s="29">
         <v>1.02</v>
       </c>
       <c r="G21" s="29">
         <v>0.96</v>
       </c>
       <c r="H21" s="29">
         <v>1.06</v>
       </c>
       <c r="I21" s="29">
@@ -14574,52 +14829,55 @@
       </c>
       <c r="AR21" s="29">
         <v>3.24</v>
       </c>
       <c r="AS21" s="29">
         <v>3.16</v>
       </c>
       <c r="AT21" s="29">
         <v>3.25</v>
       </c>
       <c r="AU21" s="29">
         <v>3.31</v>
       </c>
       <c r="AV21" s="30">
         <v>3.24</v>
       </c>
       <c r="AW21" s="30">
         <v>3.25</v>
       </c>
       <c r="AX21" s="30">
         <v>2.72</v>
       </c>
       <c r="AY21" s="29">
         <v>2.44</v>
       </c>
+      <c r="AZ21" s="30">
+        <v>2.64</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="29">
         <v>0.73</v>
       </c>
       <c r="E22" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="29">
         <v>0.43</v>
       </c>
       <c r="G22" s="29">
         <v>0.45</v>
       </c>
       <c r="H22" s="29">
         <v>0.54</v>
       </c>
       <c r="I22" s="29">
@@ -14729,52 +14987,55 @@
       </c>
       <c r="AR22" s="29">
         <v>2.3199999999999998</v>
       </c>
       <c r="AS22" s="29">
         <v>2.68</v>
       </c>
       <c r="AT22" s="29">
         <v>2.82</v>
       </c>
       <c r="AU22" s="29">
         <v>2.82</v>
       </c>
       <c r="AV22" s="30">
         <v>2.73</v>
       </c>
       <c r="AW22" s="30">
         <v>2.69</v>
       </c>
       <c r="AX22" s="30">
         <v>4.71</v>
       </c>
       <c r="AY22" s="29">
         <v>3.08</v>
       </c>
+      <c r="AZ22" s="30">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="29">
         <v>0.44</v>
       </c>
       <c r="E23" s="29">
         <v>0.33</v>
       </c>
       <c r="F23" s="29">
         <v>0.78</v>
       </c>
       <c r="G23" s="29">
         <v>0.65</v>
       </c>
       <c r="H23" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="29">
@@ -14884,52 +15145,55 @@
       </c>
       <c r="AR23" s="29">
         <v>1.04</v>
       </c>
       <c r="AS23" s="29">
         <v>0.91</v>
       </c>
       <c r="AT23" s="29">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="29">
         <v>1.3</v>
       </c>
       <c r="AV23" s="30">
         <v>1.19</v>
       </c>
       <c r="AW23" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="29" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="30" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="29">
         <v>1.34</v>
       </c>
       <c r="C24" s="29">
         <v>0.7</v>
       </c>
       <c r="D24" s="29">
         <v>0.69</v>
       </c>
       <c r="E24" s="29">
         <v>0.69</v>
       </c>
       <c r="F24" s="29">
         <v>0.82</v>
       </c>
       <c r="G24" s="29">
         <v>0.8</v>
       </c>
       <c r="H24" s="29">
         <v>0.68</v>
       </c>
       <c r="I24" s="29">
@@ -15039,52 +15303,55 @@
       </c>
       <c r="AR24" s="29">
         <v>2.74</v>
       </c>
       <c r="AS24" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="AT24" s="29">
         <v>2.7</v>
       </c>
       <c r="AU24" s="29">
         <v>2.72</v>
       </c>
       <c r="AV24" s="30">
         <v>2.74</v>
       </c>
       <c r="AW24" s="30">
         <v>2.94</v>
       </c>
       <c r="AX24" s="30">
         <v>3</v>
       </c>
       <c r="AY24" s="29">
         <v>1.96</v>
       </c>
+      <c r="AZ24" s="30">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="29">
         <v>1.33</v>
       </c>
       <c r="D25" s="29">
         <v>1.57</v>
       </c>
       <c r="E25" s="29">
         <v>1.43</v>
       </c>
       <c r="F25" s="29">
         <v>1.25</v>
       </c>
       <c r="G25" s="29">
         <v>1.39</v>
       </c>
       <c r="H25" s="29">
         <v>1.33</v>
       </c>
       <c r="I25" s="29">
@@ -15194,52 +15461,55 @@
       </c>
       <c r="AR25" s="29">
         <v>4.04</v>
       </c>
       <c r="AS25" s="29">
         <v>3.87</v>
       </c>
       <c r="AT25" s="29">
         <v>4.49</v>
       </c>
       <c r="AU25" s="29">
         <v>4.2</v>
       </c>
       <c r="AV25" s="30">
         <v>4.07</v>
       </c>
       <c r="AW25" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="30">
         <v>4.46</v>
       </c>
       <c r="AY25" s="29">
         <v>3.78</v>
       </c>
+      <c r="AZ25" s="30">
+        <v>3.05</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="29">
         <v>0.76</v>
       </c>
       <c r="C26" s="29">
         <v>1.2</v>
       </c>
       <c r="D26" s="29">
         <v>1.58</v>
       </c>
       <c r="E26" s="29">
         <v>1.18</v>
       </c>
       <c r="F26" s="29">
         <v>1.25</v>
       </c>
       <c r="G26" s="29">
         <v>1.18</v>
       </c>
       <c r="H26" s="29">
         <v>1.34</v>
       </c>
       <c r="I26" s="29">
@@ -15349,52 +15619,55 @@
       </c>
       <c r="AR26" s="29">
         <v>1.95</v>
       </c>
       <c r="AS26" s="29">
         <v>1.92</v>
       </c>
       <c r="AT26" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="29">
         <v>2.21</v>
       </c>
       <c r="AV26" s="30">
         <v>2.09</v>
       </c>
       <c r="AW26" s="30">
         <v>2.19</v>
       </c>
       <c r="AX26" s="30">
         <v>3.41</v>
       </c>
       <c r="AY26" s="29">
         <v>2.7</v>
       </c>
+      <c r="AZ26" s="30">
+        <v>3.82</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="32">
         <v>1.96</v>
       </c>
       <c r="C27" s="32">
         <v>1.03</v>
       </c>
       <c r="D27" s="32">
         <v>1.35</v>
       </c>
       <c r="E27" s="32">
         <v>1.26</v>
       </c>
       <c r="F27" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="32">
         <v>0.92</v>
       </c>
       <c r="H27" s="32">
         <v>0.93</v>
       </c>
       <c r="I27" s="32">
@@ -15504,65 +15777,68 @@
       </c>
       <c r="AR27" s="32">
         <v>2.25</v>
       </c>
       <c r="AS27" s="32">
         <v>2.16</v>
       </c>
       <c r="AT27" s="32">
         <v>2.39</v>
       </c>
       <c r="AU27" s="32">
         <v>2.57</v>
       </c>
       <c r="AV27" s="32">
         <v>2.48</v>
       </c>
       <c r="AW27" s="32">
         <v>2.4</v>
       </c>
       <c r="AX27" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="32">
         <v>3.85</v>
       </c>
+      <c r="AZ27" s="32">
+        <v>3.42</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>