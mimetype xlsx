--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="4440" windowWidth="18795" windowHeight="8055" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="The numder of marriages" sheetId="1" r:id="rId1"/>
     <sheet name="General marrige rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number divorces" sheetId="5" r:id="rId3"/>
     <sheet name="General divorce rate" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
@@ -822,79 +822,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ33"/>
+  <dimension ref="A1:BA33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="AX5" sqref="AX5"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -904,69 +904,70 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -985,52 +986,53 @@
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>15</v>
       </c>
@@ -1141,52 +1143,55 @@
       </c>
       <c r="AS5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>10</v>
       </c>
+      <c r="BA5" s="5" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1196,52 +1201,53 @@
       <c r="AB6" s="43"/>
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
+      <c r="BA6" s="43"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>281</v>
       </c>
       <c r="C7" s="10">
         <v>372</v>
       </c>
       <c r="D7" s="10">
         <v>414</v>
       </c>
       <c r="E7" s="10">
         <v>378</v>
       </c>
       <c r="F7" s="10">
         <v>239</v>
       </c>
       <c r="G7" s="10">
         <v>496</v>
       </c>
       <c r="H7" s="10">
         <v>650</v>
       </c>
       <c r="I7" s="10">
@@ -1354,52 +1360,55 @@
       </c>
       <c r="AS7" s="15">
         <v>586</v>
       </c>
       <c r="AT7" s="36">
         <v>425</v>
       </c>
       <c r="AU7" s="12">
         <v>388</v>
       </c>
       <c r="AV7" s="15">
         <v>362</v>
       </c>
       <c r="AW7" s="11">
         <v>377</v>
       </c>
       <c r="AX7" s="36">
         <v>279</v>
       </c>
       <c r="AY7" s="15">
         <v>298</v>
       </c>
       <c r="AZ7" s="11">
         <v>301</v>
       </c>
+      <c r="BA7" s="11">
+        <v>332</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>98</v>
       </c>
       <c r="C8" s="10">
         <v>107</v>
       </c>
       <c r="D8" s="10">
         <v>136</v>
       </c>
       <c r="E8" s="10">
         <v>127</v>
       </c>
       <c r="F8" s="10">
         <v>67</v>
       </c>
       <c r="G8" s="10">
         <v>231</v>
       </c>
       <c r="H8" s="10">
         <v>233</v>
       </c>
       <c r="I8" s="10">
@@ -1512,52 +1521,55 @@
       </c>
       <c r="AS8" s="15">
         <v>260</v>
       </c>
       <c r="AT8" s="36">
         <v>177</v>
       </c>
       <c r="AU8" s="12">
         <v>158</v>
       </c>
       <c r="AV8" s="15">
         <v>143</v>
       </c>
       <c r="AW8" s="11">
         <v>148</v>
       </c>
       <c r="AX8" s="36">
         <v>103</v>
       </c>
       <c r="AY8" s="15">
         <v>107</v>
       </c>
       <c r="AZ8" s="11">
         <v>122</v>
       </c>
+      <c r="BA8" s="11">
+        <v>134</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>21</v>
       </c>
       <c r="C9" s="10">
         <v>19</v>
       </c>
       <c r="D9" s="10">
         <v>12</v>
       </c>
       <c r="E9" s="10">
         <v>22</v>
       </c>
       <c r="F9" s="10">
         <v>11</v>
       </c>
       <c r="G9" s="10">
         <v>11</v>
       </c>
       <c r="H9" s="10">
         <v>18</v>
       </c>
       <c r="I9" s="10">
@@ -1670,52 +1682,55 @@
       </c>
       <c r="AS9" s="15">
         <v>17</v>
       </c>
       <c r="AT9" s="36">
         <v>15</v>
       </c>
       <c r="AU9" s="12">
         <v>12</v>
       </c>
       <c r="AV9" s="15">
         <v>14</v>
       </c>
       <c r="AW9" s="11">
         <v>18</v>
       </c>
       <c r="AX9" s="36">
         <v>13</v>
       </c>
       <c r="AY9" s="15">
         <v>10</v>
       </c>
       <c r="AZ9" s="11">
         <v>8</v>
       </c>
+      <c r="BA9" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>17</v>
       </c>
       <c r="C10" s="10">
         <v>16</v>
       </c>
       <c r="D10" s="10">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>14</v>
       </c>
       <c r="F10" s="10">
         <v>13</v>
       </c>
       <c r="G10" s="10">
         <v>25</v>
       </c>
       <c r="H10" s="10">
         <v>24</v>
       </c>
       <c r="I10" s="10">
@@ -1828,52 +1843,55 @@
       </c>
       <c r="AS10" s="15">
         <v>28</v>
       </c>
       <c r="AT10" s="36">
         <v>11</v>
       </c>
       <c r="AU10" s="12">
         <v>12</v>
       </c>
       <c r="AV10" s="15">
         <v>13</v>
       </c>
       <c r="AW10" s="11">
         <v>12</v>
       </c>
       <c r="AX10" s="36">
         <v>13</v>
       </c>
       <c r="AY10" s="15">
         <v>23</v>
       </c>
       <c r="AZ10" s="11">
         <v>7</v>
       </c>
+      <c r="BA10" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>41</v>
       </c>
       <c r="C11" s="10">
         <v>77</v>
       </c>
       <c r="D11" s="10">
         <v>70</v>
       </c>
       <c r="E11" s="10">
         <v>59</v>
       </c>
       <c r="F11" s="10">
         <v>41</v>
       </c>
       <c r="G11" s="10">
         <v>89</v>
       </c>
       <c r="H11" s="10">
         <v>99</v>
       </c>
       <c r="I11" s="10">
@@ -1986,52 +2004,55 @@
       </c>
       <c r="AS11" s="15">
         <v>88</v>
       </c>
       <c r="AT11" s="36">
         <v>63</v>
       </c>
       <c r="AU11" s="12">
         <v>63</v>
       </c>
       <c r="AV11" s="15">
         <v>49</v>
       </c>
       <c r="AW11" s="11">
         <v>48</v>
       </c>
       <c r="AX11" s="36">
         <v>51</v>
       </c>
       <c r="AY11" s="15">
         <v>50</v>
       </c>
       <c r="AZ11" s="11">
         <v>45</v>
       </c>
+      <c r="BA11" s="11">
+        <v>51</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10">
         <v>3</v>
       </c>
       <c r="C12" s="10">
         <v>8</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>4</v>
       </c>
       <c r="G12" s="10">
         <v>6</v>
       </c>
       <c r="H12" s="10">
         <v>8</v>
       </c>
       <c r="I12" s="10">
@@ -2144,52 +2165,55 @@
       </c>
       <c r="AS12" s="15">
         <v>8</v>
       </c>
       <c r="AT12" s="36">
         <v>6</v>
       </c>
       <c r="AU12" s="12">
         <v>6</v>
       </c>
       <c r="AV12" s="15">
         <v>3</v>
       </c>
       <c r="AW12" s="12">
         <v>6</v>
       </c>
       <c r="AX12" s="36">
         <v>1</v>
       </c>
       <c r="AY12" s="15">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>3</v>
       </c>
+      <c r="BA12" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10">
         <v>3</v>
       </c>
       <c r="C13" s="10">
         <v>2</v>
       </c>
       <c r="D13" s="10">
         <v>4</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>5</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <v>8</v>
       </c>
       <c r="I13" s="10">
@@ -2302,52 +2326,55 @@
       </c>
       <c r="AS13" s="15">
         <v>2</v>
       </c>
       <c r="AT13" s="36">
         <v>7</v>
       </c>
       <c r="AU13" s="12">
         <v>1</v>
       </c>
       <c r="AV13" s="15">
         <v>5</v>
       </c>
       <c r="AW13" s="12">
         <v>1</v>
       </c>
       <c r="AX13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="15">
         <v>2</v>
       </c>
       <c r="AZ13" s="11">
         <v>2</v>
       </c>
+      <c r="BA13" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>11</v>
       </c>
       <c r="C14" s="10">
         <v>10</v>
       </c>
       <c r="D14" s="10">
         <v>19</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>14</v>
       </c>
       <c r="G14" s="10">
         <v>15</v>
       </c>
       <c r="H14" s="10">
         <v>21</v>
       </c>
       <c r="I14" s="10">
@@ -2460,52 +2487,55 @@
       </c>
       <c r="AS14" s="15">
         <v>19</v>
       </c>
       <c r="AT14" s="36">
         <v>16</v>
       </c>
       <c r="AU14" s="12">
         <v>11</v>
       </c>
       <c r="AV14" s="15">
         <v>21</v>
       </c>
       <c r="AW14" s="12">
         <v>12</v>
       </c>
       <c r="AX14" s="36">
         <v>12</v>
       </c>
       <c r="AY14" s="15">
         <v>9</v>
       </c>
       <c r="AZ14" s="11">
         <v>12</v>
       </c>
+      <c r="BA14" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>5</v>
       </c>
       <c r="D15" s="10">
         <v>9</v>
       </c>
       <c r="E15" s="10">
         <v>8</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>6</v>
       </c>
       <c r="H15" s="10">
         <v>10</v>
       </c>
       <c r="I15" s="10">
@@ -2618,52 +2648,55 @@
       </c>
       <c r="AS15" s="15">
         <v>9</v>
       </c>
       <c r="AT15" s="36">
         <v>10</v>
       </c>
       <c r="AU15" s="12">
         <v>7</v>
       </c>
       <c r="AV15" s="15">
         <v>10</v>
       </c>
       <c r="AW15" s="12">
         <v>12</v>
       </c>
       <c r="AX15" s="36">
         <v>7</v>
       </c>
       <c r="AY15" s="15">
         <v>6</v>
       </c>
       <c r="AZ15" s="11">
         <v>6</v>
       </c>
+      <c r="BA15" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10">
         <v>3</v>
       </c>
       <c r="C16" s="10">
         <v>2</v>
       </c>
       <c r="D16" s="10">
         <v>3</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="10">
@@ -2776,52 +2809,55 @@
       </c>
       <c r="AS16" s="15">
         <v>3</v>
       </c>
       <c r="AT16" s="36">
         <v>3</v>
       </c>
       <c r="AU16" s="12">
         <v>5</v>
       </c>
       <c r="AV16" s="15">
         <v>3</v>
       </c>
       <c r="AW16" s="12">
         <v>3</v>
       </c>
       <c r="AX16" s="36">
         <v>3</v>
       </c>
       <c r="AY16" s="15">
         <v>1</v>
       </c>
       <c r="AZ16" s="11">
         <v>1</v>
       </c>
+      <c r="BA16" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>14</v>
       </c>
       <c r="C17" s="10">
         <v>21</v>
       </c>
       <c r="D17" s="10">
         <v>21</v>
       </c>
       <c r="E17" s="10">
         <v>15</v>
       </c>
       <c r="F17" s="10">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>23</v>
       </c>
       <c r="H17" s="10">
         <v>24</v>
       </c>
       <c r="I17" s="10">
@@ -2934,52 +2970,55 @@
       </c>
       <c r="AS17" s="15">
         <v>26</v>
       </c>
       <c r="AT17" s="36">
         <v>19</v>
       </c>
       <c r="AU17" s="12">
         <v>16</v>
       </c>
       <c r="AV17" s="15">
         <v>14</v>
       </c>
       <c r="AW17" s="12">
         <v>21</v>
       </c>
       <c r="AX17" s="36">
         <v>14</v>
       </c>
       <c r="AY17" s="15">
         <v>14</v>
       </c>
       <c r="AZ17" s="11">
         <v>17</v>
       </c>
+      <c r="BA17" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="10">
         <v>2</v>
       </c>
       <c r="C18" s="10">
         <v>1</v>
       </c>
       <c r="D18" s="10">
         <v>2</v>
       </c>
       <c r="E18" s="10">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>3</v>
       </c>
       <c r="G18" s="10">
         <v>2</v>
       </c>
       <c r="H18" s="10">
         <v>7</v>
       </c>
       <c r="I18" s="10">
@@ -3092,52 +3131,55 @@
       </c>
       <c r="AS18" s="15">
         <v>2</v>
       </c>
       <c r="AT18" s="36">
         <v>6</v>
       </c>
       <c r="AU18" s="12">
         <v>2</v>
       </c>
       <c r="AV18" s="15">
         <v>2</v>
       </c>
       <c r="AW18" s="12">
         <v>2</v>
       </c>
       <c r="AX18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="15">
         <v>1</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>16</v>
       </c>
       <c r="D19" s="10">
         <v>11</v>
       </c>
       <c r="E19" s="10">
         <v>13</v>
       </c>
       <c r="F19" s="10">
         <v>8</v>
       </c>
       <c r="G19" s="10">
         <v>12</v>
       </c>
       <c r="H19" s="10">
         <v>25</v>
       </c>
       <c r="I19" s="10">
@@ -3250,52 +3292,55 @@
       </c>
       <c r="AS19" s="15">
         <v>16</v>
       </c>
       <c r="AT19" s="36">
         <v>13</v>
       </c>
       <c r="AU19" s="12">
         <v>12</v>
       </c>
       <c r="AV19" s="15">
         <v>13</v>
       </c>
       <c r="AW19" s="12">
         <v>7</v>
       </c>
       <c r="AX19" s="36">
         <v>7</v>
       </c>
       <c r="AY19" s="15">
         <v>8</v>
       </c>
       <c r="AZ19" s="11">
         <v>11</v>
       </c>
+      <c r="BA19" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>9</v>
       </c>
       <c r="D20" s="10">
         <v>6</v>
       </c>
       <c r="E20" s="10">
         <v>14</v>
       </c>
       <c r="F20" s="10">
         <v>4</v>
       </c>
       <c r="G20" s="10">
         <v>5</v>
       </c>
       <c r="H20" s="10">
         <v>13</v>
       </c>
       <c r="I20" s="10">
@@ -3408,52 +3453,55 @@
       </c>
       <c r="AS20" s="15">
         <v>10</v>
       </c>
       <c r="AT20" s="36">
         <v>4</v>
       </c>
       <c r="AU20" s="12">
         <v>9</v>
       </c>
       <c r="AV20" s="15">
         <v>12</v>
       </c>
       <c r="AW20" s="12">
         <v>14</v>
       </c>
       <c r="AX20" s="36">
         <v>3</v>
       </c>
       <c r="AY20" s="15">
         <v>7</v>
       </c>
       <c r="AZ20" s="11">
         <v>7</v>
       </c>
+      <c r="BA20" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="10">
         <v>18</v>
       </c>
       <c r="C21" s="10">
         <v>36</v>
       </c>
       <c r="D21" s="10">
         <v>53</v>
       </c>
       <c r="E21" s="10">
         <v>34</v>
       </c>
       <c r="F21" s="10">
         <v>22</v>
       </c>
       <c r="G21" s="10">
         <v>30</v>
       </c>
       <c r="H21" s="10">
         <v>74</v>
       </c>
       <c r="I21" s="10">
@@ -3566,52 +3614,55 @@
       </c>
       <c r="AS21" s="15">
         <v>38</v>
       </c>
       <c r="AT21" s="36">
         <v>42</v>
       </c>
       <c r="AU21" s="12">
         <v>30</v>
       </c>
       <c r="AV21" s="15">
         <v>23</v>
       </c>
       <c r="AW21" s="12">
         <v>29</v>
       </c>
       <c r="AX21" s="36">
         <v>24</v>
       </c>
       <c r="AY21" s="15">
         <v>29</v>
       </c>
       <c r="AZ21" s="11">
         <v>22</v>
       </c>
+      <c r="BA21" s="11">
+        <v>29</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="10">
         <v>4</v>
       </c>
       <c r="C22" s="10">
         <v>5</v>
       </c>
       <c r="D22" s="10">
         <v>12</v>
       </c>
       <c r="E22" s="10">
         <v>13</v>
       </c>
       <c r="F22" s="10">
         <v>6</v>
       </c>
       <c r="G22" s="10">
         <v>3</v>
       </c>
       <c r="H22" s="10">
         <v>17</v>
       </c>
       <c r="I22" s="10">
@@ -3724,52 +3775,55 @@
       </c>
       <c r="AS22" s="15">
         <v>16</v>
       </c>
       <c r="AT22" s="36">
         <v>12</v>
       </c>
       <c r="AU22" s="12">
         <v>5</v>
       </c>
       <c r="AV22" s="15">
         <v>5</v>
       </c>
       <c r="AW22" s="12">
         <v>9</v>
       </c>
       <c r="AX22" s="36">
         <v>3</v>
       </c>
       <c r="AY22" s="15">
         <v>6</v>
       </c>
       <c r="AZ22" s="11">
         <v>8</v>
       </c>
+      <c r="BA22" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10">
         <v>1</v>
       </c>
       <c r="D23" s="10">
         <v>5</v>
       </c>
       <c r="E23" s="10">
         <v>1</v>
       </c>
       <c r="F23" s="10">
         <v>3</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
@@ -3882,52 +3936,55 @@
       </c>
       <c r="AS23" s="15">
         <v>5</v>
       </c>
       <c r="AT23" s="36">
         <v>2</v>
       </c>
       <c r="AU23" s="12">
         <v>3</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="12">
         <v>1</v>
       </c>
       <c r="AX23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="15">
         <v>2</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
+      <c r="BA23" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="10">
         <v>7</v>
       </c>
       <c r="E24" s="10">
         <v>6</v>
       </c>
       <c r="F24" s="10">
         <v>6</v>
       </c>
       <c r="G24" s="10">
         <v>8</v>
       </c>
       <c r="H24" s="10">
         <v>14</v>
       </c>
       <c r="I24" s="10">
@@ -4040,52 +4097,55 @@
       </c>
       <c r="AS24" s="15">
         <v>8</v>
       </c>
       <c r="AT24" s="36">
         <v>3</v>
       </c>
       <c r="AU24" s="12">
         <v>8</v>
       </c>
       <c r="AV24" s="15">
         <v>8</v>
       </c>
       <c r="AW24" s="12">
         <v>7</v>
       </c>
       <c r="AX24" s="36">
         <v>3</v>
       </c>
       <c r="AY24" s="15">
         <v>3</v>
       </c>
       <c r="AZ24" s="11">
         <v>7</v>
       </c>
+      <c r="BA24" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="10">
         <v>3</v>
       </c>
       <c r="C25" s="10">
         <v>11</v>
       </c>
       <c r="D25" s="10">
         <v>8</v>
       </c>
       <c r="E25" s="10">
         <v>9</v>
       </c>
       <c r="F25" s="10">
         <v>4</v>
       </c>
       <c r="G25" s="10">
         <v>12</v>
       </c>
       <c r="H25" s="10">
         <v>26</v>
       </c>
       <c r="I25" s="10">
@@ -4198,52 +4258,55 @@
       </c>
       <c r="AS25" s="15">
         <v>17</v>
       </c>
       <c r="AT25" s="36">
         <v>7</v>
       </c>
       <c r="AU25" s="12">
         <v>12</v>
       </c>
       <c r="AV25" s="15">
         <v>8</v>
       </c>
       <c r="AW25" s="12">
         <v>13</v>
       </c>
       <c r="AX25" s="36">
         <v>11</v>
       </c>
       <c r="AY25" s="15">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>10</v>
       </c>
+      <c r="BA25" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="10">
         <v>6</v>
       </c>
       <c r="C26" s="10">
         <v>7</v>
       </c>
       <c r="D26" s="10">
         <v>6</v>
       </c>
       <c r="E26" s="10">
         <v>8</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="10">
         <v>6</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="10">
@@ -4356,52 +4419,55 @@
       </c>
       <c r="AS26" s="15">
         <v>6</v>
       </c>
       <c r="AT26" s="36">
         <v>3</v>
       </c>
       <c r="AU26" s="12">
         <v>4</v>
       </c>
       <c r="AV26" s="15">
         <v>7</v>
       </c>
       <c r="AW26" s="12">
         <v>5</v>
       </c>
       <c r="AX26" s="36">
         <v>6</v>
       </c>
       <c r="AY26" s="15">
         <v>7</v>
       </c>
       <c r="AZ26" s="11">
         <v>4</v>
       </c>
+      <c r="BA26" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="18">
         <v>6</v>
       </c>
       <c r="C27" s="18">
         <v>9</v>
       </c>
       <c r="D27" s="18">
         <v>9</v>
       </c>
       <c r="E27" s="18">
         <v>5</v>
       </c>
       <c r="F27" s="18">
         <v>6</v>
       </c>
       <c r="G27" s="18">
         <v>11</v>
       </c>
       <c r="H27" s="18">
         <v>12</v>
       </c>
       <c r="I27" s="18">
@@ -4514,163 +4580,166 @@
       </c>
       <c r="AS27" s="21">
         <v>8</v>
       </c>
       <c r="AT27" s="21">
         <v>6</v>
       </c>
       <c r="AU27" s="19">
         <v>12</v>
       </c>
       <c r="AV27" s="21">
         <v>7</v>
       </c>
       <c r="AW27" s="19">
         <v>9</v>
       </c>
       <c r="AX27" s="21">
         <v>5</v>
       </c>
       <c r="AY27" s="21">
         <v>7</v>
       </c>
       <c r="AZ27" s="19">
         <v>6</v>
       </c>
+      <c r="BA27" s="19">
+        <v>5</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
     </row>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
     </row>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT13" sqref="AT13"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AR35" sqref="AR35"/>
+      <selection pane="topRight" activeCell="AY10" sqref="AY10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4680,68 +4749,69 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4760,52 +4830,53 @@
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -4916,52 +4987,55 @@
       </c>
       <c r="AS5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>21</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -4971,52 +5045,53 @@
       <c r="AB6" s="44"/>
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
+      <c r="BA6" s="44"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="29">
         <v>3.97</v>
       </c>
       <c r="C7" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="29">
         <v>5.2</v>
       </c>
       <c r="E7" s="29">
         <v>5.28</v>
       </c>
       <c r="F7" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="29">
         <v>5.28</v>
       </c>
       <c r="H7" s="29">
         <v>5.85</v>
       </c>
       <c r="I7" s="29">
@@ -5129,52 +5204,55 @@
       </c>
       <c r="AS7" s="29">
         <v>6.2</v>
       </c>
       <c r="AT7" s="29">
         <v>6.21</v>
       </c>
       <c r="AU7" s="29">
         <v>6.14</v>
       </c>
       <c r="AV7" s="30">
         <v>6.07</v>
       </c>
       <c r="AW7" s="30">
         <v>6.01</v>
       </c>
       <c r="AX7" s="30">
         <v>4.01</v>
       </c>
       <c r="AY7" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="30">
         <v>4.34</v>
       </c>
+      <c r="BA7" s="29">
+        <v>4.49</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="29">
         <v>4.83</v>
       </c>
       <c r="D8" s="29">
         <v>5.27</v>
       </c>
       <c r="E8" s="29">
         <v>5.42</v>
       </c>
       <c r="F8" s="29">
         <v>4.93</v>
       </c>
       <c r="G8" s="29">
         <v>5.88</v>
       </c>
       <c r="H8" s="29">
         <v>6.55</v>
       </c>
       <c r="I8" s="29">
@@ -5287,52 +5365,55 @@
       </c>
       <c r="AS8" s="29">
         <v>7.47</v>
       </c>
       <c r="AT8" s="29">
         <v>7.51</v>
       </c>
       <c r="AU8" s="29">
         <v>7.44</v>
       </c>
       <c r="AV8" s="30">
         <v>7.34</v>
       </c>
       <c r="AW8" s="30">
         <v>7.25</v>
       </c>
       <c r="AX8" s="30">
         <v>4.34</v>
       </c>
       <c r="AY8" s="29">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="30">
         <v>4.84</v>
       </c>
+      <c r="BA8" s="29">
+        <v>5.09</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="29">
         <v>6.4</v>
       </c>
       <c r="C9" s="29">
         <v>6.43</v>
       </c>
       <c r="D9" s="29">
         <v>5.46</v>
       </c>
       <c r="E9" s="29">
         <v>5.82</v>
       </c>
       <c r="F9" s="29">
         <v>5.31</v>
       </c>
       <c r="G9" s="29">
         <v>5</v>
       </c>
       <c r="H9" s="29">
         <v>5.07</v>
       </c>
       <c r="I9" s="29">
@@ -5445,52 +5526,55 @@
       </c>
       <c r="AS9" s="29">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="29">
         <v>4.79</v>
       </c>
       <c r="AU9" s="29">
         <v>4.7</v>
       </c>
       <c r="AV9" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="30">
         <v>4.78</v>
       </c>
       <c r="AX9" s="30">
         <v>4.26</v>
       </c>
       <c r="AY9" s="29">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="30">
         <v>3.51</v>
       </c>
+      <c r="BA9" s="29">
+        <v>4.41</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="29">
         <v>5.72</v>
       </c>
       <c r="C10" s="29">
         <v>5.85</v>
       </c>
       <c r="D10" s="29">
         <v>5.7</v>
       </c>
       <c r="E10" s="29">
         <v>5.49</v>
       </c>
       <c r="F10" s="29">
         <v>5.26</v>
       </c>
       <c r="G10" s="29">
         <v>5.84</v>
       </c>
       <c r="H10" s="29">
         <v>6.16</v>
       </c>
       <c r="I10" s="29">
@@ -5603,52 +5687,55 @@
       </c>
       <c r="AS10" s="29">
         <v>6.59</v>
       </c>
       <c r="AT10" s="29">
         <v>6.3</v>
       </c>
       <c r="AU10" s="29">
         <v>6.08</v>
       </c>
       <c r="AV10" s="30">
         <v>5.94</v>
       </c>
       <c r="AW10" s="30">
         <v>5.79</v>
       </c>
       <c r="AX10" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="29">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="30">
         <v>5.0999999999999996</v>
       </c>
+      <c r="BA10" s="29">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="29">
         <v>3.91</v>
       </c>
       <c r="C11" s="29">
         <v>5.93</v>
       </c>
       <c r="D11" s="29">
         <v>6.19</v>
       </c>
       <c r="E11" s="29">
         <v>6.1</v>
       </c>
       <c r="F11" s="29">
         <v>5.63</v>
       </c>
       <c r="G11" s="29">
         <v>6.15</v>
       </c>
       <c r="H11" s="29">
         <v>6.63</v>
       </c>
       <c r="I11" s="29">
@@ -5761,52 +5848,55 @@
       </c>
       <c r="AS11" s="29">
         <v>6.31</v>
       </c>
       <c r="AT11" s="29">
         <v>6.3</v>
       </c>
       <c r="AU11" s="29">
         <v>6.28</v>
       </c>
       <c r="AV11" s="30">
         <v>6.14</v>
       </c>
       <c r="AW11" s="30">
         <v>6.01</v>
       </c>
       <c r="AX11" s="30">
         <v>4.88</v>
       </c>
       <c r="AY11" s="29">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="30">
         <v>4.8099999999999996</v>
       </c>
+      <c r="BA11" s="29">
+        <v>4.88</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="29">
         <v>2.83</v>
       </c>
       <c r="C12" s="29">
         <v>5.46</v>
       </c>
       <c r="D12" s="29">
         <v>5.2</v>
       </c>
       <c r="E12" s="29">
         <v>4.87</v>
       </c>
       <c r="F12" s="29">
         <v>4.63</v>
       </c>
       <c r="G12" s="29">
         <v>4.83</v>
       </c>
       <c r="H12" s="29">
         <v>5.23</v>
       </c>
       <c r="I12" s="29">
@@ -5919,52 +6009,55 @@
       </c>
       <c r="AS12" s="29">
         <v>6.48</v>
       </c>
       <c r="AT12" s="29">
         <v>6.44</v>
       </c>
       <c r="AU12" s="29">
         <v>6.39</v>
       </c>
       <c r="AV12" s="30">
         <v>6.09</v>
       </c>
       <c r="AW12" s="30">
         <v>6.08</v>
       </c>
       <c r="AX12" s="30">
         <v>1.02</v>
       </c>
       <c r="AY12" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="30">
         <v>2.8</v>
       </c>
+      <c r="BA12" s="29">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="29">
         <v>2.61</v>
       </c>
       <c r="C13" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="29">
         <v>2.69</v>
       </c>
       <c r="E13" s="29">
         <v>3.14</v>
       </c>
       <c r="F13" s="29">
         <v>3.38</v>
       </c>
       <c r="G13" s="29">
         <v>2.82</v>
       </c>
       <c r="H13" s="29">
         <v>3.43</v>
       </c>
       <c r="I13" s="29">
@@ -6077,52 +6170,55 @@
       </c>
       <c r="AS13" s="29">
         <v>3.59</v>
       </c>
       <c r="AT13" s="29">
         <v>3.94</v>
       </c>
       <c r="AU13" s="29">
         <v>3.63</v>
       </c>
       <c r="AV13" s="30">
         <v>3.73</v>
       </c>
       <c r="AW13" s="30">
         <v>3.5</v>
       </c>
       <c r="AX13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="29">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="30">
         <v>1.34</v>
       </c>
+      <c r="BA13" s="29">
+        <v>2.0099999999999998</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="29">
         <v>3.68</v>
       </c>
       <c r="C14" s="29">
         <v>3.71</v>
       </c>
       <c r="D14" s="29">
         <v>4.62</v>
       </c>
       <c r="E14" s="29">
         <v>4.76</v>
       </c>
       <c r="F14" s="29">
         <v>4.75</v>
       </c>
       <c r="G14" s="29">
         <v>4.82</v>
       </c>
       <c r="H14" s="29">
         <v>5.15</v>
       </c>
       <c r="I14" s="29">
@@ -6235,52 +6331,55 @@
       </c>
       <c r="AS14" s="29">
         <v>5.68</v>
       </c>
       <c r="AT14" s="29">
         <v>5.7</v>
       </c>
       <c r="AU14" s="29">
         <v>5.52</v>
       </c>
       <c r="AV14" s="30">
         <v>5.71</v>
       </c>
       <c r="AW14" s="30">
         <v>5.59</v>
       </c>
       <c r="AX14" s="30">
         <v>4.41</v>
       </c>
       <c r="AY14" s="29">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="30">
         <v>4.1500000000000004</v>
       </c>
+      <c r="BA14" s="29">
+        <v>4.33</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="29">
         <v>4.07</v>
       </c>
       <c r="D15" s="29">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="29">
         <v>5.09</v>
       </c>
       <c r="F15" s="29">
         <v>4.79</v>
       </c>
       <c r="G15" s="29">
         <v>4.72</v>
       </c>
       <c r="H15" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="29">
@@ -6393,52 +6492,55 @@
       </c>
       <c r="AS15" s="29">
         <v>6.74</v>
       </c>
       <c r="AT15" s="29">
         <v>6.86</v>
       </c>
       <c r="AU15" s="29">
         <v>6.69</v>
       </c>
       <c r="AV15" s="30">
         <v>6.79</v>
       </c>
       <c r="AW15" s="30">
         <v>6.98</v>
       </c>
       <c r="AX15" s="30">
         <v>5.39</v>
       </c>
       <c r="AY15" s="29">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="30">
         <v>5.0599999999999996</v>
       </c>
+      <c r="BA15" s="29">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="29">
         <v>3.25</v>
       </c>
       <c r="C16" s="29">
         <v>2.83</v>
       </c>
       <c r="D16" s="29">
         <v>2.96</v>
       </c>
       <c r="E16" s="29">
         <v>2.78</v>
       </c>
       <c r="F16" s="29">
         <v>2.44</v>
       </c>
       <c r="G16" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="29">
         <v>2.21</v>
       </c>
       <c r="I16" s="29">
@@ -6551,52 +6653,55 @@
       </c>
       <c r="AS16" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AT16" s="29">
         <v>2.68</v>
       </c>
       <c r="AU16" s="29">
         <v>3</v>
       </c>
       <c r="AV16" s="30">
         <v>3.06</v>
       </c>
       <c r="AW16" s="30">
         <v>3.09</v>
       </c>
       <c r="AX16" s="30">
         <v>3.62</v>
       </c>
       <c r="AY16" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="30">
         <v>2.09</v>
       </c>
+      <c r="BA16" s="29">
+        <v>1.88</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="29">
         <v>3.83</v>
       </c>
       <c r="C17" s="29">
         <v>5.05</v>
       </c>
       <c r="D17" s="29">
         <v>5.3</v>
       </c>
       <c r="E17" s="29">
         <v>5.03</v>
       </c>
       <c r="F17" s="29">
         <v>4.68</v>
       </c>
       <c r="G17" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="29">
         <v>5.21</v>
       </c>
       <c r="I17" s="29">
@@ -6709,52 +6814,55 @@
       </c>
       <c r="AS17" s="29">
         <v>5.48</v>
       </c>
       <c r="AT17" s="29">
         <v>5.5</v>
       </c>
       <c r="AU17" s="29">
         <v>5.41</v>
       </c>
       <c r="AV17" s="30">
         <v>5.3</v>
       </c>
       <c r="AW17" s="30">
         <v>5.36</v>
       </c>
       <c r="AX17" s="30">
         <v>4.07</v>
       </c>
       <c r="AY17" s="29">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="30">
         <v>4.5</v>
       </c>
+      <c r="BA17" s="29">
+        <v>3.91</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="29">
         <v>2.16</v>
       </c>
       <c r="C18" s="29">
         <v>1.69</v>
       </c>
       <c r="D18" s="29">
         <v>1.84</v>
       </c>
       <c r="E18" s="29">
         <v>2.48</v>
       </c>
       <c r="F18" s="29">
         <v>2.63</v>
       </c>
       <c r="G18" s="29">
         <v>2.56</v>
       </c>
       <c r="H18" s="29">
         <v>3.28</v>
       </c>
       <c r="I18" s="29">
@@ -6867,52 +6975,55 @@
       </c>
       <c r="AS18" s="29">
         <v>3.44</v>
       </c>
       <c r="AT18" s="29">
         <v>3.86</v>
       </c>
       <c r="AU18" s="29">
         <v>3.71</v>
       </c>
       <c r="AV18" s="30">
         <v>3.59</v>
       </c>
       <c r="AW18" s="30">
         <v>3.48</v>
       </c>
       <c r="AX18" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="29">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="30">
         <v>0.42</v>
       </c>
+      <c r="BA18" s="29">
+        <v>1.25</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="29">
         <v>5.23</v>
       </c>
       <c r="C19" s="29">
         <v>6.78</v>
       </c>
       <c r="D19" s="29">
         <v>6.26</v>
       </c>
       <c r="E19" s="29">
         <v>6.29</v>
       </c>
       <c r="F19" s="29">
         <v>5.78</v>
       </c>
       <c r="G19" s="29">
         <v>5.81</v>
       </c>
       <c r="H19" s="29">
         <v>6.7</v>
       </c>
       <c r="I19" s="29">
@@ -7025,52 +7136,55 @@
       </c>
       <c r="AS19" s="29">
         <v>5.4</v>
       </c>
       <c r="AT19" s="29">
         <v>5.55</v>
       </c>
       <c r="AU19" s="29">
         <v>5.59</v>
       </c>
       <c r="AV19" s="30">
         <v>5.7</v>
       </c>
       <c r="AW19" s="30">
         <v>5.51</v>
       </c>
       <c r="AX19" s="30">
         <v>3.54</v>
       </c>
       <c r="AY19" s="29">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="30">
         <v>4.53</v>
       </c>
+      <c r="BA19" s="29">
+        <v>4.71</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="29">
         <v>4.53</v>
       </c>
       <c r="C20" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="29">
         <v>5.41</v>
       </c>
       <c r="F20" s="29">
         <v>4.76</v>
       </c>
       <c r="G20" s="29">
         <v>4.45</v>
       </c>
       <c r="H20" s="29">
         <v>4.88</v>
       </c>
       <c r="I20" s="29">
@@ -7183,52 +7297,55 @@
       </c>
       <c r="AS20" s="29">
         <v>5.98</v>
       </c>
       <c r="AT20" s="29">
         <v>5.61</v>
       </c>
       <c r="AU20" s="29">
         <v>5.6</v>
       </c>
       <c r="AV20" s="30">
         <v>5.78</v>
       </c>
       <c r="AW20" s="30">
         <v>6.03</v>
       </c>
       <c r="AX20" s="30">
         <v>1.91</v>
       </c>
       <c r="AY20" s="29">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="30">
         <v>3.73</v>
       </c>
+      <c r="BA20" s="29">
+        <v>3.95</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="29">
         <v>2.9</v>
       </c>
       <c r="C21" s="29">
         <v>4.57</v>
       </c>
       <c r="D21" s="29">
         <v>5.93</v>
       </c>
       <c r="E21" s="29">
         <v>5.86</v>
       </c>
       <c r="F21" s="29">
         <v>5.38</v>
       </c>
       <c r="G21" s="29">
         <v>5.32</v>
       </c>
       <c r="H21" s="29">
         <v>6.28</v>
       </c>
       <c r="I21" s="29">
@@ -7341,52 +7458,55 @@
       </c>
       <c r="AS21" s="29">
         <v>5.45</v>
       </c>
       <c r="AT21" s="29">
         <v>5.62</v>
       </c>
       <c r="AU21" s="29">
         <v>5.54</v>
       </c>
       <c r="AV21" s="30">
         <v>5.39</v>
       </c>
       <c r="AW21" s="30">
         <v>5.33</v>
       </c>
       <c r="AX21" s="30">
         <v>3.84</v>
       </c>
       <c r="AY21" s="29">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="30">
         <v>4.13</v>
       </c>
+      <c r="BA21" s="29">
+        <v>4.29</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29">
         <v>2.11</v>
       </c>
       <c r="C22" s="29">
         <v>2.5</v>
       </c>
       <c r="D22" s="29">
         <v>3.82</v>
       </c>
       <c r="E22" s="29">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="29">
         <v>4.34</v>
       </c>
       <c r="G22" s="29">
         <v>3.89</v>
       </c>
       <c r="H22" s="29">
         <v>4.63</v>
       </c>
       <c r="I22" s="29">
@@ -7499,52 +7619,55 @@
       </c>
       <c r="AS22" s="29">
         <v>4.92</v>
       </c>
       <c r="AT22" s="29">
         <v>5.13</v>
       </c>
       <c r="AU22" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="30">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="30">
         <v>4.76</v>
       </c>
       <c r="AX22" s="30">
         <v>1.77</v>
       </c>
       <c r="AY22" s="29">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="30">
         <v>3.42</v>
       </c>
+      <c r="BA22" s="29">
+        <v>4.37</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="29">
         <v>0.66</v>
       </c>
       <c r="D23" s="29">
         <v>2.61</v>
       </c>
       <c r="E23" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="29">
         <v>2.58</v>
       </c>
       <c r="G23" s="29">
         <v>2.38</v>
       </c>
       <c r="H23" s="29">
         <v>2.59</v>
       </c>
       <c r="I23" s="29">
@@ -7657,52 +7780,55 @@
       </c>
       <c r="AS23" s="29">
         <v>3.26</v>
       </c>
       <c r="AT23" s="29">
         <v>3.23</v>
       </c>
       <c r="AU23" s="29">
         <v>3.33</v>
       </c>
       <c r="AV23" s="30">
         <v>3.3</v>
       </c>
       <c r="AW23" s="30">
         <v>3.14</v>
       </c>
       <c r="AX23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="29">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="30">
         <v>2.5499999999999998</v>
       </c>
+      <c r="BA23" s="29">
+        <v>3.06</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="29">
         <v>5.61</v>
       </c>
       <c r="D24" s="29">
         <v>5.28</v>
       </c>
       <c r="E24" s="29">
         <v>5</v>
       </c>
       <c r="F24" s="29">
         <v>4.79</v>
       </c>
       <c r="G24" s="29">
         <v>4.91</v>
       </c>
       <c r="H24" s="29">
         <v>5.56</v>
       </c>
       <c r="I24" s="29">
@@ -7815,52 +7941,55 @@
       </c>
       <c r="AS24" s="29">
         <v>4.97</v>
       </c>
       <c r="AT24" s="29">
         <v>4.67</v>
       </c>
       <c r="AU24" s="29">
         <v>4.78</v>
       </c>
       <c r="AV24" s="30">
         <v>4.88</v>
       </c>
       <c r="AW24" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="30">
         <v>2.25</v>
       </c>
       <c r="AY24" s="29">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="30">
         <v>3.32</v>
       </c>
+      <c r="BA24" s="29">
+        <v>2.88</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="29">
         <v>1.51</v>
       </c>
       <c r="C25" s="29">
         <v>3.72</v>
       </c>
       <c r="D25" s="29">
         <v>3.83</v>
       </c>
       <c r="E25" s="29">
         <v>4.04</v>
       </c>
       <c r="F25" s="29">
         <v>3.65</v>
       </c>
       <c r="G25" s="29">
         <v>4.08</v>
       </c>
       <c r="H25" s="29">
         <v>5.41</v>
       </c>
       <c r="I25" s="29">
@@ -7973,52 +8102,55 @@
       </c>
       <c r="AS25" s="29">
         <v>5.19</v>
       </c>
       <c r="AT25" s="29">
         <v>5.04</v>
       </c>
       <c r="AU25" s="29">
         <v>5.19</v>
       </c>
       <c r="AV25" s="30">
         <v>5.12</v>
       </c>
       <c r="AW25" s="30">
         <v>5.28</v>
       </c>
       <c r="AX25" s="30">
         <v>6.13</v>
       </c>
       <c r="AY25" s="29">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="30">
         <v>4.38</v>
       </c>
+      <c r="BA25" s="29">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="29">
         <v>4.57</v>
       </c>
       <c r="C26" s="29">
         <v>5.21</v>
       </c>
       <c r="D26" s="29">
         <v>5</v>
       </c>
       <c r="E26" s="29">
         <v>5.33</v>
       </c>
       <c r="F26" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="29">
         <v>4.84</v>
       </c>
       <c r="H26" s="29">
         <v>5.35</v>
       </c>
       <c r="I26" s="29">
@@ -8131,52 +8263,55 @@
       </c>
       <c r="AS26" s="29">
         <v>5.43</v>
       </c>
       <c r="AT26" s="29">
         <v>5.12</v>
       </c>
       <c r="AU26" s="29">
         <v>4.93</v>
       </c>
       <c r="AV26" s="30">
         <v>5.03</v>
       </c>
       <c r="AW26" s="30">
         <v>4.95</v>
       </c>
       <c r="AX26" s="30">
         <v>5.12</v>
       </c>
       <c r="AY26" s="29">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="30">
         <v>5</v>
       </c>
+      <c r="BA26" s="29">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="32">
         <v>2.94</v>
       </c>
       <c r="C27" s="32">
         <v>3.86</v>
       </c>
       <c r="D27" s="32">
         <v>4.04</v>
       </c>
       <c r="E27" s="32">
         <v>3.66</v>
       </c>
       <c r="F27" s="32">
         <v>3.51</v>
       </c>
       <c r="G27" s="32">
         <v>3.84</v>
       </c>
       <c r="H27" s="32">
         <v>4.13</v>
       </c>
       <c r="I27" s="32">
@@ -8289,105 +8424,108 @@
       </c>
       <c r="AS27" s="32">
         <v>5.77</v>
       </c>
       <c r="AT27" s="32">
         <v>5.49</v>
       </c>
       <c r="AU27" s="32">
         <v>5.55</v>
       </c>
       <c r="AV27" s="32">
         <v>5.39</v>
       </c>
       <c r="AW27" s="32">
         <v>5.32</v>
       </c>
       <c r="AX27" s="32">
         <v>2.61</v>
       </c>
       <c r="AY27" s="32">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="32">
         <v>3.24</v>
       </c>
+      <c r="BA27" s="32">
+        <v>3.11</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ34"/>
+  <dimension ref="A1:BA34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT13" sqref="AT13"/>
-      <selection pane="topRight" activeCell="AR10" sqref="AR10"/>
+      <selection activeCell="AR35" sqref="AR35"/>
+      <selection pane="topRight" activeCell="AY10" sqref="AY10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -8397,69 +8535,70 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>48</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -8478,52 +8617,53 @@
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>15</v>
       </c>
@@ -8634,52 +8774,55 @@
       </c>
       <c r="AS5" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>10</v>
       </c>
+      <c r="BA5" s="5" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -8689,52 +8832,53 @@
       <c r="AB6" s="45"/>
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>70</v>
       </c>
       <c r="C7" s="10">
         <v>54</v>
       </c>
       <c r="D7" s="10">
         <v>89</v>
       </c>
       <c r="E7" s="10">
         <v>76</v>
       </c>
       <c r="F7" s="10">
         <v>103</v>
       </c>
       <c r="G7" s="10">
         <v>74</v>
       </c>
       <c r="H7" s="10">
         <v>105</v>
       </c>
       <c r="I7" s="10">
@@ -8847,52 +8991,55 @@
       </c>
       <c r="AS7" s="15">
         <v>185</v>
       </c>
       <c r="AT7" s="36">
         <v>258</v>
       </c>
       <c r="AU7" s="12">
         <v>258</v>
       </c>
       <c r="AV7" s="15">
         <v>182</v>
       </c>
       <c r="AW7" s="11">
         <v>255</v>
       </c>
       <c r="AX7" s="36">
         <v>244</v>
       </c>
       <c r="AY7" s="15">
         <v>170</v>
       </c>
       <c r="AZ7" s="11">
         <v>242</v>
       </c>
+      <c r="BA7" s="11">
+        <v>192</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>25</v>
       </c>
       <c r="C8" s="10">
         <v>16</v>
       </c>
       <c r="D8" s="10">
         <v>21</v>
       </c>
       <c r="E8" s="10">
         <v>23</v>
       </c>
       <c r="F8" s="10">
         <v>33</v>
       </c>
       <c r="G8" s="10">
         <v>20</v>
       </c>
       <c r="H8" s="10">
         <v>43</v>
       </c>
       <c r="I8" s="10">
@@ -9005,52 +9152,55 @@
       </c>
       <c r="AS8" s="15">
         <v>74</v>
       </c>
       <c r="AT8" s="36">
         <v>72</v>
       </c>
       <c r="AU8" s="12">
         <v>100</v>
       </c>
       <c r="AV8" s="15">
         <v>70</v>
       </c>
       <c r="AW8" s="11">
         <v>94</v>
       </c>
       <c r="AX8" s="36">
         <v>92</v>
       </c>
       <c r="AY8" s="15">
         <v>70</v>
       </c>
       <c r="AZ8" s="11">
         <v>129</v>
       </c>
+      <c r="BA8" s="11">
+        <v>69</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>4</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="10">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>4</v>
       </c>
       <c r="G9" s="10">
         <v>3</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
@@ -9163,52 +9313,55 @@
       </c>
       <c r="AS9" s="15">
         <v>8</v>
       </c>
       <c r="AT9" s="36">
         <v>13</v>
       </c>
       <c r="AU9" s="12">
         <v>6</v>
       </c>
       <c r="AV9" s="15">
         <v>2</v>
       </c>
       <c r="AW9" s="11">
         <v>11</v>
       </c>
       <c r="AX9" s="36">
         <v>7</v>
       </c>
       <c r="AY9" s="15">
         <v>9</v>
       </c>
       <c r="AZ9" s="11">
         <v>4</v>
       </c>
+      <c r="BA9" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>6</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>6</v>
       </c>
       <c r="F10" s="10">
         <v>5</v>
       </c>
       <c r="G10" s="10">
         <v>3</v>
       </c>
       <c r="H10" s="10">
         <v>2</v>
       </c>
       <c r="I10" s="10">
@@ -9321,52 +9474,55 @@
       </c>
       <c r="AS10" s="15">
         <v>8</v>
       </c>
       <c r="AT10" s="36">
         <v>15</v>
       </c>
       <c r="AU10" s="12">
         <v>18</v>
       </c>
       <c r="AV10" s="15">
         <v>9</v>
       </c>
       <c r="AW10" s="11">
         <v>14</v>
       </c>
       <c r="AX10" s="36">
         <v>14</v>
       </c>
       <c r="AY10" s="15">
         <v>8</v>
       </c>
       <c r="AZ10" s="11">
         <v>8</v>
       </c>
+      <c r="BA10" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <v>9</v>
       </c>
       <c r="D11" s="10">
         <v>23</v>
       </c>
       <c r="E11" s="10">
         <v>13</v>
       </c>
       <c r="F11" s="10">
         <v>20</v>
       </c>
       <c r="G11" s="10">
         <v>18</v>
       </c>
       <c r="H11" s="10">
         <v>20</v>
       </c>
       <c r="I11" s="10">
@@ -9479,52 +9635,55 @@
       </c>
       <c r="AS11" s="15">
         <v>33</v>
       </c>
       <c r="AT11" s="36">
         <v>50</v>
       </c>
       <c r="AU11" s="12">
         <v>33</v>
       </c>
       <c r="AV11" s="15">
         <v>39</v>
       </c>
       <c r="AW11" s="11">
         <v>43</v>
       </c>
       <c r="AX11" s="36">
         <v>41</v>
       </c>
       <c r="AY11" s="15">
         <v>29</v>
       </c>
       <c r="AZ11" s="11">
         <v>22</v>
       </c>
+      <c r="BA11" s="11">
+        <v>33</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>2</v>
       </c>
       <c r="D12" s="10">
         <v>1</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
         <v>2</v>
       </c>
       <c r="I12" s="10">
@@ -9637,52 +9796,55 @@
       </c>
       <c r="AS12" s="15">
         <v>2</v>
       </c>
       <c r="AT12" s="36">
         <v>5</v>
       </c>
       <c r="AU12" s="12">
         <v>8</v>
       </c>
       <c r="AV12" s="15">
         <v>2</v>
       </c>
       <c r="AW12" s="12">
         <v>3</v>
       </c>
       <c r="AX12" s="36">
         <v>1</v>
       </c>
       <c r="AY12" s="15">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>4</v>
       </c>
+      <c r="BA12" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="10">
@@ -9795,52 +9957,55 @@
       </c>
       <c r="AS13" s="15">
         <v>1</v>
       </c>
       <c r="AT13" s="36">
         <v>3</v>
       </c>
       <c r="AU13" s="12">
         <v>1</v>
       </c>
       <c r="AV13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="36">
         <v>2</v>
       </c>
       <c r="AY13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>4</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="10">
         <v>4</v>
       </c>
       <c r="F14" s="10">
         <v>3</v>
       </c>
       <c r="G14" s="10">
         <v>7</v>
       </c>
       <c r="H14" s="10">
         <v>11</v>
       </c>
       <c r="I14" s="10">
@@ -9953,52 +10118,55 @@
       </c>
       <c r="AS14" s="15">
         <v>1</v>
       </c>
       <c r="AT14" s="36">
         <v>8</v>
       </c>
       <c r="AU14" s="12">
         <v>15</v>
       </c>
       <c r="AV14" s="15">
         <v>7</v>
       </c>
       <c r="AW14" s="12">
         <v>6</v>
       </c>
       <c r="AX14" s="36">
         <v>10</v>
       </c>
       <c r="AY14" s="11">
         <v>6</v>
       </c>
       <c r="AZ14" s="11">
         <v>7</v>
       </c>
+      <c r="BA14" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10">
         <v>1</v>
       </c>
       <c r="D15" s="10">
         <v>1</v>
       </c>
       <c r="E15" s="10">
         <v>4</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
       <c r="G15" s="10">
         <v>2</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="10">
@@ -10111,52 +10279,55 @@
       </c>
       <c r="AS15" s="15">
         <v>2</v>
       </c>
       <c r="AT15" s="36">
         <v>1</v>
       </c>
       <c r="AU15" s="12">
         <v>1</v>
       </c>
       <c r="AV15" s="15">
         <v>3</v>
       </c>
       <c r="AW15" s="12">
         <v>5</v>
       </c>
       <c r="AX15" s="36">
         <v>2</v>
       </c>
       <c r="AY15" s="11">
         <v>3</v>
       </c>
       <c r="AZ15" s="11">
         <v>4</v>
       </c>
+      <c r="BA15" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="10">
         <v>1</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -10267,52 +10438,55 @@
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="36">
         <v>1</v>
       </c>
       <c r="AU16" s="12">
         <v>1</v>
       </c>
       <c r="AV16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="36">
         <v>1</v>
       </c>
       <c r="AY16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11">
         <v>1</v>
       </c>
+      <c r="BA16" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>3</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>7</v>
       </c>
       <c r="F17" s="10">
         <v>8</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="10">
@@ -10425,52 +10599,55 @@
       </c>
       <c r="AS17" s="15">
         <v>15</v>
       </c>
       <c r="AT17" s="36">
         <v>12</v>
       </c>
       <c r="AU17" s="12">
         <v>11</v>
       </c>
       <c r="AV17" s="15">
         <v>8</v>
       </c>
       <c r="AW17" s="12">
         <v>21</v>
       </c>
       <c r="AX17" s="36">
         <v>12</v>
       </c>
       <c r="AY17" s="11">
         <v>3</v>
       </c>
       <c r="AZ17" s="11">
         <v>9</v>
       </c>
+      <c r="BA17" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="10">
         <v>1</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="10">
@@ -10583,52 +10760,55 @@
       </c>
       <c r="AS18" s="15">
         <v>2</v>
       </c>
       <c r="AT18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="12">
         <v>2</v>
       </c>
       <c r="AV18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="36">
         <v>1</v>
       </c>
       <c r="AY18" s="11">
         <v>2</v>
       </c>
       <c r="AZ18" s="11">
         <v>1</v>
       </c>
+      <c r="BA18" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10">
         <v>2</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>1</v>
       </c>
       <c r="F19" s="10">
         <v>4</v>
       </c>
       <c r="G19" s="10">
         <v>4</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="10">
@@ -10741,52 +10921,55 @@
       </c>
       <c r="AS19" s="15">
         <v>1</v>
       </c>
       <c r="AT19" s="36">
         <v>4</v>
       </c>
       <c r="AU19" s="12">
         <v>6</v>
       </c>
       <c r="AV19" s="15">
         <v>6</v>
       </c>
       <c r="AW19" s="12">
         <v>1</v>
       </c>
       <c r="AX19" s="36">
         <v>7</v>
       </c>
       <c r="AY19" s="11">
         <v>5</v>
       </c>
       <c r="AZ19" s="11">
         <v>8</v>
       </c>
+      <c r="BA19" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
@@ -10899,52 +11082,55 @@
       </c>
       <c r="AS20" s="15">
         <v>2</v>
       </c>
       <c r="AT20" s="36">
         <v>5</v>
       </c>
       <c r="AU20" s="12">
         <v>7</v>
       </c>
       <c r="AV20" s="15">
         <v>5</v>
       </c>
       <c r="AW20" s="12">
         <v>7</v>
       </c>
       <c r="AX20" s="36">
         <v>4</v>
       </c>
       <c r="AY20" s="11">
         <v>4</v>
       </c>
       <c r="AZ20" s="11">
         <v>3</v>
       </c>
+      <c r="BA20" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="10">
         <v>5</v>
       </c>
       <c r="C21" s="10">
         <v>6</v>
       </c>
       <c r="D21" s="10">
         <v>4</v>
       </c>
       <c r="E21" s="10">
         <v>4</v>
       </c>
       <c r="F21" s="10">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="10">
@@ -11057,52 +11243,55 @@
       </c>
       <c r="AS21" s="15">
         <v>16</v>
       </c>
       <c r="AT21" s="36">
         <v>24</v>
       </c>
       <c r="AU21" s="12">
         <v>24</v>
       </c>
       <c r="AV21" s="15">
         <v>15</v>
       </c>
       <c r="AW21" s="12">
         <v>21</v>
       </c>
       <c r="AX21" s="36">
         <v>17</v>
       </c>
       <c r="AY21" s="11">
         <v>12</v>
       </c>
       <c r="AZ21" s="11">
         <v>19</v>
       </c>
+      <c r="BA21" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="10">
         <v>4</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>2</v>
       </c>
       <c r="I22" s="10">
@@ -11213,52 +11402,55 @@
       </c>
       <c r="AS22" s="15">
         <v>9</v>
       </c>
       <c r="AT22" s="36">
         <v>7</v>
       </c>
       <c r="AU22" s="12">
         <v>5</v>
       </c>
       <c r="AV22" s="15">
         <v>3</v>
       </c>
       <c r="AW22" s="12">
         <v>4</v>
       </c>
       <c r="AX22" s="36">
         <v>8</v>
       </c>
       <c r="AY22" s="11">
         <v>2</v>
       </c>
       <c r="AZ22" s="11">
         <v>4</v>
       </c>
+      <c r="BA22" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -11369,52 +11561,55 @@
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="36">
         <v>2</v>
       </c>
       <c r="AU23" s="12">
         <v>2</v>
       </c>
       <c r="AV23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>2</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>1</v>
       </c>
       <c r="E24" s="10">
         <v>1</v>
       </c>
       <c r="F24" s="10">
         <v>2</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="10">
@@ -11527,52 +11722,55 @@
       </c>
       <c r="AS24" s="15">
         <v>1</v>
       </c>
       <c r="AT24" s="36">
         <v>6</v>
       </c>
       <c r="AU24" s="12">
         <v>4</v>
       </c>
       <c r="AV24" s="15">
         <v>4</v>
       </c>
       <c r="AW24" s="12">
         <v>7</v>
       </c>
       <c r="AX24" s="36">
         <v>4</v>
       </c>
       <c r="AY24" s="15">
         <v>1</v>
       </c>
       <c r="AZ24" s="11">
         <v>4</v>
       </c>
+      <c r="BA24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
       <c r="E25" s="10">
         <v>2</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="10">
         <v>4</v>
       </c>
       <c r="H25" s="10">
         <v>2</v>
       </c>
       <c r="I25" s="10">
@@ -11685,52 +11883,55 @@
       </c>
       <c r="AS25" s="15">
         <v>5</v>
       </c>
       <c r="AT25" s="36">
         <v>17</v>
       </c>
       <c r="AU25" s="12">
         <v>3</v>
       </c>
       <c r="AV25" s="15">
         <v>5</v>
       </c>
       <c r="AW25" s="12">
         <v>11</v>
       </c>
       <c r="AX25" s="36">
         <v>8</v>
       </c>
       <c r="AY25" s="15">
         <v>5</v>
       </c>
       <c r="AZ25" s="11">
         <v>3</v>
       </c>
+      <c r="BA25" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>3</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="10">
         <v>1</v>
       </c>
       <c r="H26" s="10">
         <v>3</v>
       </c>
       <c r="I26" s="10">
@@ -11843,52 +12044,55 @@
       </c>
       <c r="AS26" s="15">
         <v>2</v>
       </c>
       <c r="AT26" s="36">
         <v>5</v>
       </c>
       <c r="AU26" s="12">
         <v>3</v>
       </c>
       <c r="AV26" s="15">
         <v>1</v>
       </c>
       <c r="AW26" s="12">
         <v>4</v>
       </c>
       <c r="AX26" s="36">
         <v>4</v>
       </c>
       <c r="AY26" s="15">
         <v>2</v>
       </c>
       <c r="AZ26" s="11">
         <v>7</v>
       </c>
+      <c r="BA26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="18">
         <v>4</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="18">
         <v>4</v>
       </c>
       <c r="E27" s="18">
         <v>2</v>
       </c>
       <c r="F27" s="18">
         <v>1</v>
       </c>
       <c r="G27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="18">
         <v>2</v>
       </c>
       <c r="I27" s="18">
@@ -12001,167 +12205,170 @@
       </c>
       <c r="AS27" s="21">
         <v>3</v>
       </c>
       <c r="AT27" s="21">
         <v>8</v>
       </c>
       <c r="AU27" s="19">
         <v>8</v>
       </c>
       <c r="AV27" s="21">
         <v>3</v>
       </c>
       <c r="AW27" s="19">
         <v>3</v>
       </c>
       <c r="AX27" s="21">
         <v>9</v>
       </c>
       <c r="AY27" s="21">
         <v>5</v>
       </c>
       <c r="AZ27" s="19">
         <v>5</v>
       </c>
+      <c r="BA27" s="19">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
     </row>
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT13" sqref="AT13"/>
-      <selection pane="topRight" activeCell="AN16" sqref="AN16"/>
+      <selection activeCell="AR35" sqref="AR35"/>
+      <selection pane="topRight" activeCell="AX11" sqref="AX11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="27" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="27" customWidth="1"/>
     <col min="40" max="40" width="8.5703125" style="27" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -12171,68 +12378,69 @@
       <c r="AB2" s="42"/>
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>48</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -12251,52 +12459,53 @@
       <c r="AF4" s="37"/>
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -12407,52 +12616,55 @@
       </c>
       <c r="AS5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>21</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12462,52 +12674,53 @@
       <c r="AB6" s="44"/>
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
+      <c r="BA6" s="44"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="29">
         <v>0.99</v>
       </c>
       <c r="C7" s="29">
         <v>0.92</v>
       </c>
       <c r="D7" s="29">
         <v>1.04</v>
       </c>
       <c r="E7" s="29">
         <v>1.06</v>
       </c>
       <c r="F7" s="29">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="29">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="29">
         <v>1.18</v>
       </c>
       <c r="I7" s="29">
@@ -12620,52 +12833,55 @@
       </c>
       <c r="AS7" s="29">
         <v>2.95</v>
       </c>
       <c r="AT7" s="29">
         <v>3.05</v>
       </c>
       <c r="AU7" s="29">
         <v>3.11</v>
       </c>
       <c r="AV7" s="30">
         <v>3.07</v>
       </c>
       <c r="AW7" s="30">
         <v>3.12</v>
       </c>
       <c r="AX7" s="30">
         <v>3.5</v>
       </c>
       <c r="AY7" s="29">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="30">
         <v>3.25</v>
       </c>
+      <c r="BA7" s="29">
+        <v>3.15</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="29">
         <v>0.97</v>
       </c>
       <c r="D8" s="29">
         <v>0.96</v>
       </c>
       <c r="E8" s="29">
         <v>0.98</v>
       </c>
       <c r="F8" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="29">
         <v>1.06</v>
       </c>
       <c r="H8" s="29">
         <v>1.19</v>
       </c>
       <c r="I8" s="29">
@@ -12778,52 +12994,55 @@
       </c>
       <c r="AS8" s="29">
         <v>3.13</v>
       </c>
       <c r="AT8" s="29">
         <v>3.14</v>
       </c>
       <c r="AU8" s="29">
         <v>3.25</v>
       </c>
       <c r="AV8" s="30">
         <v>3.24</v>
       </c>
       <c r="AW8" s="30">
         <v>3.31</v>
       </c>
       <c r="AX8" s="30">
         <v>3.88</v>
       </c>
       <c r="AY8" s="29">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="30">
         <v>4.24</v>
       </c>
+      <c r="BA8" s="29">
+        <v>3.93</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="29">
         <v>0.61</v>
       </c>
       <c r="C9" s="29">
         <v>0.96</v>
       </c>
       <c r="D9" s="29">
         <v>0.94</v>
       </c>
       <c r="E9" s="29">
         <v>1.02</v>
       </c>
       <c r="F9" s="29">
         <v>1.06</v>
       </c>
       <c r="G9" s="29">
         <v>1.04</v>
       </c>
       <c r="H9" s="29">
         <v>0.98</v>
       </c>
       <c r="I9" s="29">
@@ -12936,52 +13155,55 @@
       </c>
       <c r="AS9" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT9" s="29">
         <v>2.52</v>
       </c>
       <c r="AU9" s="29">
         <v>2.46</v>
       </c>
       <c r="AV9" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="30">
         <v>2.4</v>
       </c>
       <c r="AX9" s="30">
         <v>2.29</v>
       </c>
       <c r="AY9" s="29">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="30">
         <v>2.27</v>
       </c>
+      <c r="BA9" s="29">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="29">
         <v>2.02</v>
       </c>
       <c r="C10" s="29">
         <v>1.06</v>
       </c>
       <c r="D10" s="29">
         <v>1.51</v>
       </c>
       <c r="E10" s="29">
         <v>1.66</v>
       </c>
       <c r="F10" s="29">
         <v>1.66</v>
       </c>
       <c r="G10" s="29">
         <v>1.56</v>
       </c>
       <c r="H10" s="29">
         <v>1.43</v>
       </c>
       <c r="I10" s="29">
@@ -13094,52 +13316,55 @@
       </c>
       <c r="AS10" s="29">
         <v>3.4</v>
       </c>
       <c r="AT10" s="29">
         <v>3.61</v>
       </c>
       <c r="AU10" s="29">
         <v>3.88</v>
       </c>
       <c r="AV10" s="30">
         <v>3.81</v>
       </c>
       <c r="AW10" s="30">
         <v>3.9</v>
       </c>
       <c r="AX10" s="30">
         <v>4.82</v>
       </c>
       <c r="AY10" s="29">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="30">
         <v>3.56</v>
       </c>
+      <c r="BA10" s="29">
+        <v>3.73</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="29">
         <v>1.33</v>
       </c>
       <c r="C11" s="29">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.51</v>
       </c>
       <c r="E11" s="29">
         <v>1.46</v>
       </c>
       <c r="F11" s="29">
         <v>1.54</v>
       </c>
       <c r="G11" s="29">
         <v>1.58</v>
       </c>
       <c r="H11" s="29">
         <v>1.63</v>
       </c>
       <c r="I11" s="29">
@@ -13252,52 +13477,55 @@
       </c>
       <c r="AS11" s="29">
         <v>3.56</v>
       </c>
       <c r="AT11" s="29">
         <v>3.71</v>
       </c>
       <c r="AU11" s="29">
         <v>3.65</v>
       </c>
       <c r="AV11" s="30">
         <v>3.67</v>
       </c>
       <c r="AW11" s="30">
         <v>3.71</v>
       </c>
       <c r="AX11" s="30">
         <v>3.92</v>
       </c>
       <c r="AY11" s="29">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="30">
         <v>3.03</v>
       </c>
+      <c r="BA11" s="29">
+        <v>3.09</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="29">
         <v>0.99</v>
       </c>
       <c r="D12" s="29">
         <v>0.97</v>
       </c>
       <c r="E12" s="29">
         <v>1.7</v>
       </c>
       <c r="F12" s="29">
         <v>1.35</v>
       </c>
       <c r="G12" s="29">
         <v>1.45</v>
       </c>
       <c r="H12" s="29">
         <v>1.51</v>
       </c>
       <c r="I12" s="29">
@@ -13410,52 +13638,55 @@
       </c>
       <c r="AS12" s="29">
         <v>2.29</v>
       </c>
       <c r="AT12" s="29">
         <v>2.6</v>
       </c>
       <c r="AU12" s="29">
         <v>3.15</v>
       </c>
       <c r="AV12" s="30">
         <v>3.05</v>
       </c>
       <c r="AW12" s="30">
         <v>3.04</v>
       </c>
       <c r="AX12" s="30">
         <v>1.02</v>
       </c>
       <c r="AY12" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="30">
         <v>3.15</v>
       </c>
+      <c r="BA12" s="29">
+        <v>2.89</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="29">
@@ -13568,52 +13799,55 @@
       </c>
       <c r="AS13" s="29">
         <v>0.96</v>
       </c>
       <c r="AT13" s="29">
         <v>1.17</v>
       </c>
       <c r="AU13" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="30">
         <v>1.04</v>
       </c>
       <c r="AW13" s="30">
         <v>0.95</v>
       </c>
       <c r="AX13" s="30">
         <v>1.97</v>
       </c>
       <c r="AY13" s="29">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="30">
         <v>0.67</v>
       </c>
+      <c r="BA13" s="29">
+        <v>0.76</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="29">
         <v>0.33</v>
       </c>
       <c r="C14" s="29">
         <v>0.88</v>
       </c>
       <c r="D14" s="29">
         <v>0.92</v>
       </c>
       <c r="E14" s="29">
         <v>1.04</v>
       </c>
       <c r="F14" s="29">
         <v>1.03</v>
       </c>
       <c r="G14" s="29">
         <v>1.26</v>
       </c>
       <c r="H14" s="29">
         <v>1.62</v>
       </c>
       <c r="I14" s="29">
@@ -13726,52 +13960,55 @@
       </c>
       <c r="AS14" s="29">
         <v>2.27</v>
       </c>
       <c r="AT14" s="29">
         <v>2.35</v>
       </c>
       <c r="AU14" s="29">
         <v>2.65</v>
       </c>
       <c r="AV14" s="30">
         <v>2.64</v>
       </c>
       <c r="AW14" s="30">
         <v>2.6</v>
       </c>
       <c r="AX14" s="30">
         <v>3.67</v>
       </c>
       <c r="AY14" s="29">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="30">
         <v>2.89</v>
       </c>
+      <c r="BA14" s="29">
+        <v>2.83</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="29">
         <v>0.7</v>
       </c>
       <c r="C15" s="29">
         <v>0.74</v>
       </c>
       <c r="D15" s="29">
         <v>0.73</v>
       </c>
       <c r="E15" s="29">
         <v>1.27</v>
       </c>
       <c r="F15" s="29">
         <v>1.45</v>
       </c>
       <c r="G15" s="29">
         <v>1.45</v>
       </c>
       <c r="H15" s="29">
         <v>1.24</v>
       </c>
       <c r="I15" s="29">
@@ -13884,52 +14121,55 @@
       </c>
       <c r="AS15" s="29">
         <v>3.18</v>
       </c>
       <c r="AT15" s="29">
         <v>2.92</v>
       </c>
       <c r="AU15" s="29">
         <v>2.69</v>
       </c>
       <c r="AV15" s="30">
         <v>2.66</v>
       </c>
       <c r="AW15" s="30">
         <v>2.75</v>
       </c>
       <c r="AX15" s="30">
         <v>1.54</v>
       </c>
       <c r="AY15" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="30">
         <v>2.4</v>
       </c>
+      <c r="BA15" s="29">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="29">
         <v>0.18</v>
       </c>
       <c r="H16" s="29">
         <v>0.16</v>
       </c>
       <c r="I16" s="29">
@@ -14042,52 +14282,55 @@
       </c>
       <c r="AS16" s="29">
         <v>0.75</v>
       </c>
       <c r="AT16" s="29">
         <v>0.8</v>
       </c>
       <c r="AU16" s="29">
         <v>0.84</v>
       </c>
       <c r="AV16" s="30">
         <v>0.76</v>
       </c>
       <c r="AW16" s="30">
         <v>0.7</v>
       </c>
       <c r="AX16" s="30">
         <v>1.21</v>
       </c>
       <c r="AY16" s="29">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="30">
         <v>0.83</v>
       </c>
+      <c r="BA16" s="29">
+        <v>0.94</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="29">
         <v>0.82</v>
       </c>
       <c r="C17" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="29">
         <v>1.23</v>
       </c>
       <c r="E17" s="29">
         <v>1.42</v>
       </c>
       <c r="F17" s="29">
         <v>1.58</v>
       </c>
       <c r="G17" s="29">
         <v>1.41</v>
       </c>
       <c r="H17" s="29">
         <v>1.28</v>
       </c>
       <c r="I17" s="29">
@@ -14200,52 +14443,55 @@
       </c>
       <c r="AS17" s="29">
         <v>3.14</v>
       </c>
       <c r="AT17" s="29">
         <v>3.19</v>
       </c>
       <c r="AU17" s="29">
         <v>3.19</v>
       </c>
       <c r="AV17" s="30">
         <v>3.11</v>
       </c>
       <c r="AW17" s="30">
         <v>3.36</v>
       </c>
       <c r="AX17" s="30">
         <v>3.49</v>
       </c>
       <c r="AY17" s="29">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="30">
         <v>2.4</v>
       </c>
+      <c r="BA17" s="29">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="29">
         <v>1.08</v>
       </c>
       <c r="C18" s="29">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="29">
         <v>0.37</v>
       </c>
       <c r="E18" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="29">
         <v>0.66</v>
       </c>
       <c r="G18" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="29">
         <v>0.47</v>
       </c>
       <c r="I18" s="29">
@@ -14358,52 +14604,55 @@
       </c>
       <c r="AS18" s="29">
         <v>2.99</v>
       </c>
       <c r="AT18" s="29">
         <v>2.66</v>
       </c>
       <c r="AU18" s="29">
         <v>2.63</v>
       </c>
       <c r="AV18" s="30">
         <v>2.4</v>
       </c>
       <c r="AW18" s="30">
         <v>2.19</v>
       </c>
       <c r="AX18" s="30">
         <v>1.2</v>
       </c>
       <c r="AY18" s="29">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="30">
         <v>1.66</v>
       </c>
+      <c r="BA18" s="29">
+        <v>3.12</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="29">
         <v>0.48</v>
       </c>
       <c r="C19" s="29">
         <v>0.75</v>
       </c>
       <c r="D19" s="29">
         <v>0.99</v>
       </c>
       <c r="E19" s="29">
         <v>0.86</v>
       </c>
       <c r="F19" s="29">
         <v>1.08</v>
       </c>
       <c r="G19" s="29">
         <v>1.23</v>
       </c>
       <c r="H19" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="29">
@@ -14516,52 +14765,55 @@
       </c>
       <c r="AS19" s="29">
         <v>2.61</v>
       </c>
       <c r="AT19" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="29">
         <v>2.59</v>
       </c>
       <c r="AV19" s="30">
         <v>2.64</v>
       </c>
       <c r="AW19" s="30">
         <v>2.46</v>
       </c>
       <c r="AX19" s="30">
         <v>3.54</v>
       </c>
       <c r="AY19" s="29">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="30">
         <v>3.49</v>
       </c>
+      <c r="BA19" s="29">
+        <v>3.01</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="29">
         <v>0.6</v>
       </c>
       <c r="D20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="29">
         <v>0.74</v>
       </c>
       <c r="I20" s="29">
@@ -14674,52 +14926,55 @@
       </c>
       <c r="AS20" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="AT20" s="29">
         <v>2.31</v>
       </c>
       <c r="AU20" s="29">
         <v>2.52</v>
       </c>
       <c r="AV20" s="30">
         <v>2.58</v>
       </c>
       <c r="AW20" s="30">
         <v>2.73</v>
       </c>
       <c r="AX20" s="30">
         <v>2.54</v>
       </c>
       <c r="AY20" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="30">
         <v>2.42</v>
       </c>
+      <c r="BA20" s="29">
+        <v>2.14</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="29">
         <v>0.81</v>
       </c>
       <c r="C21" s="29">
         <v>0.93</v>
       </c>
       <c r="D21" s="29">
         <v>0.83</v>
       </c>
       <c r="E21" s="29">
         <v>0.79</v>
       </c>
       <c r="F21" s="29">
         <v>1.02</v>
       </c>
       <c r="G21" s="29">
         <v>0.96</v>
       </c>
       <c r="H21" s="29">
         <v>1.06</v>
       </c>
       <c r="I21" s="29">
@@ -14832,52 +15087,55 @@
       </c>
       <c r="AS21" s="29">
         <v>3.16</v>
       </c>
       <c r="AT21" s="29">
         <v>3.25</v>
       </c>
       <c r="AU21" s="29">
         <v>3.31</v>
       </c>
       <c r="AV21" s="30">
         <v>3.24</v>
       </c>
       <c r="AW21" s="30">
         <v>3.25</v>
       </c>
       <c r="AX21" s="30">
         <v>2.72</v>
       </c>
       <c r="AY21" s="29">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="30">
         <v>2.64</v>
       </c>
+      <c r="BA21" s="29">
+        <v>2.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="29">
         <v>0.73</v>
       </c>
       <c r="E22" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="29">
         <v>0.43</v>
       </c>
       <c r="G22" s="29">
         <v>0.45</v>
       </c>
       <c r="H22" s="29">
         <v>0.54</v>
       </c>
       <c r="I22" s="29">
@@ -14990,52 +15248,55 @@
       </c>
       <c r="AS22" s="29">
         <v>2.68</v>
       </c>
       <c r="AT22" s="29">
         <v>2.82</v>
       </c>
       <c r="AU22" s="29">
         <v>2.82</v>
       </c>
       <c r="AV22" s="30">
         <v>2.73</v>
       </c>
       <c r="AW22" s="30">
         <v>2.69</v>
       </c>
       <c r="AX22" s="30">
         <v>4.71</v>
       </c>
       <c r="AY22" s="29">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="30">
         <v>2.81</v>
       </c>
+      <c r="BA22" s="29">
+        <v>2.2599999999999998</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="29">
         <v>0.44</v>
       </c>
       <c r="E23" s="29">
         <v>0.33</v>
       </c>
       <c r="F23" s="29">
         <v>0.78</v>
       </c>
       <c r="G23" s="29">
         <v>0.65</v>
       </c>
       <c r="H23" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="29">
@@ -15148,52 +15409,55 @@
       </c>
       <c r="AS23" s="29">
         <v>0.91</v>
       </c>
       <c r="AT23" s="29">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="29">
         <v>1.3</v>
       </c>
       <c r="AV23" s="30">
         <v>1.19</v>
       </c>
       <c r="AW23" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="30" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="29">
+        <v>0.77</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="29">
         <v>1.34</v>
       </c>
       <c r="C24" s="29">
         <v>0.7</v>
       </c>
       <c r="D24" s="29">
         <v>0.69</v>
       </c>
       <c r="E24" s="29">
         <v>0.69</v>
       </c>
       <c r="F24" s="29">
         <v>0.82</v>
       </c>
       <c r="G24" s="29">
         <v>0.8</v>
       </c>
       <c r="H24" s="29">
         <v>0.68</v>
       </c>
       <c r="I24" s="29">
@@ -15306,52 +15570,55 @@
       </c>
       <c r="AS24" s="29">
         <v>2.4900000000000002</v>
       </c>
       <c r="AT24" s="29">
         <v>2.7</v>
       </c>
       <c r="AU24" s="29">
         <v>2.72</v>
       </c>
       <c r="AV24" s="30">
         <v>2.74</v>
       </c>
       <c r="AW24" s="30">
         <v>2.94</v>
       </c>
       <c r="AX24" s="30">
         <v>3</v>
       </c>
       <c r="AY24" s="29">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="30">
         <v>2.2999999999999998</v>
       </c>
+      <c r="BA24" s="29">
+        <v>1.73</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="29">
         <v>1.33</v>
       </c>
       <c r="D25" s="29">
         <v>1.57</v>
       </c>
       <c r="E25" s="29">
         <v>1.43</v>
       </c>
       <c r="F25" s="29">
         <v>1.25</v>
       </c>
       <c r="G25" s="29">
         <v>1.39</v>
       </c>
       <c r="H25" s="29">
         <v>1.33</v>
       </c>
       <c r="I25" s="29">
@@ -15464,52 +15731,55 @@
       </c>
       <c r="AS25" s="29">
         <v>3.87</v>
       </c>
       <c r="AT25" s="29">
         <v>4.49</v>
       </c>
       <c r="AU25" s="29">
         <v>4.2</v>
       </c>
       <c r="AV25" s="30">
         <v>4.07</v>
       </c>
       <c r="AW25" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="30">
         <v>4.46</v>
       </c>
       <c r="AY25" s="29">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="30">
         <v>3.05</v>
       </c>
+      <c r="BA25" s="29">
+        <v>3.57</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="29">
         <v>0.76</v>
       </c>
       <c r="C26" s="29">
         <v>1.2</v>
       </c>
       <c r="D26" s="29">
         <v>1.58</v>
       </c>
       <c r="E26" s="29">
         <v>1.18</v>
       </c>
       <c r="F26" s="29">
         <v>1.25</v>
       </c>
       <c r="G26" s="29">
         <v>1.18</v>
       </c>
       <c r="H26" s="29">
         <v>1.34</v>
       </c>
       <c r="I26" s="29">
@@ -15622,52 +15892,55 @@
       </c>
       <c r="AS26" s="29">
         <v>1.92</v>
       </c>
       <c r="AT26" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="29">
         <v>2.21</v>
       </c>
       <c r="AV26" s="30">
         <v>2.09</v>
       </c>
       <c r="AW26" s="30">
         <v>2.19</v>
       </c>
       <c r="AX26" s="30">
         <v>3.41</v>
       </c>
       <c r="AY26" s="29">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="30">
         <v>3.82</v>
       </c>
+      <c r="BA26" s="29">
+        <v>2.86</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="32">
         <v>1.96</v>
       </c>
       <c r="C27" s="32">
         <v>1.03</v>
       </c>
       <c r="D27" s="32">
         <v>1.35</v>
       </c>
       <c r="E27" s="32">
         <v>1.26</v>
       </c>
       <c r="F27" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="32">
         <v>0.92</v>
       </c>
       <c r="H27" s="32">
         <v>0.93</v>
       </c>
       <c r="I27" s="32">
@@ -15780,65 +16053,68 @@
       </c>
       <c r="AS27" s="32">
         <v>2.16</v>
       </c>
       <c r="AT27" s="32">
         <v>2.39</v>
       </c>
       <c r="AU27" s="32">
         <v>2.57</v>
       </c>
       <c r="AV27" s="32">
         <v>2.48</v>
       </c>
       <c r="AW27" s="32">
         <v>2.4</v>
       </c>
       <c r="AX27" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="32">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="32">
         <v>3.42</v>
       </c>
+      <c r="BA27" s="32">
+        <v>3.11</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>