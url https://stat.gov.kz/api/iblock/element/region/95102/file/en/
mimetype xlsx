--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="4440" windowWidth="18795" windowHeight="8055" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="The numder of marriages" sheetId="1" r:id="rId1"/>
     <sheet name="General marrige rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number divorces" sheetId="5" r:id="rId3"/>
     <sheet name="General divorce rate" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="539" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
@@ -822,79 +822,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA33"/>
+  <dimension ref="A1:BB33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="AX5" sqref="AX5"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -905,69 +905,70 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -987,52 +988,53 @@
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>15</v>
       </c>
@@ -1146,52 +1148,55 @@
       </c>
       <c r="AT5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>11</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1202,52 +1207,53 @@
       <c r="AC6" s="43"/>
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
       <c r="BA6" s="43"/>
+      <c r="BB6" s="43"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>281</v>
       </c>
       <c r="C7" s="10">
         <v>372</v>
       </c>
       <c r="D7" s="10">
         <v>414</v>
       </c>
       <c r="E7" s="10">
         <v>378</v>
       </c>
       <c r="F7" s="10">
         <v>239</v>
       </c>
       <c r="G7" s="10">
         <v>496</v>
       </c>
       <c r="H7" s="10">
         <v>650</v>
       </c>
       <c r="I7" s="10">
@@ -1363,52 +1369,55 @@
       </c>
       <c r="AT7" s="36">
         <v>425</v>
       </c>
       <c r="AU7" s="12">
         <v>388</v>
       </c>
       <c r="AV7" s="15">
         <v>362</v>
       </c>
       <c r="AW7" s="11">
         <v>377</v>
       </c>
       <c r="AX7" s="36">
         <v>279</v>
       </c>
       <c r="AY7" s="15">
         <v>298</v>
       </c>
       <c r="AZ7" s="11">
         <v>301</v>
       </c>
       <c r="BA7" s="11">
         <v>332</v>
       </c>
+      <c r="BB7" s="12">
+        <v>208</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>98</v>
       </c>
       <c r="C8" s="10">
         <v>107</v>
       </c>
       <c r="D8" s="10">
         <v>136</v>
       </c>
       <c r="E8" s="10">
         <v>127</v>
       </c>
       <c r="F8" s="10">
         <v>67</v>
       </c>
       <c r="G8" s="10">
         <v>231</v>
       </c>
       <c r="H8" s="10">
         <v>233</v>
       </c>
       <c r="I8" s="10">
@@ -1524,52 +1533,55 @@
       </c>
       <c r="AT8" s="36">
         <v>177</v>
       </c>
       <c r="AU8" s="12">
         <v>158</v>
       </c>
       <c r="AV8" s="15">
         <v>143</v>
       </c>
       <c r="AW8" s="11">
         <v>148</v>
       </c>
       <c r="AX8" s="36">
         <v>103</v>
       </c>
       <c r="AY8" s="15">
         <v>107</v>
       </c>
       <c r="AZ8" s="11">
         <v>122</v>
       </c>
       <c r="BA8" s="11">
         <v>134</v>
       </c>
+      <c r="BB8" s="12">
+        <v>70</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>21</v>
       </c>
       <c r="C9" s="10">
         <v>19</v>
       </c>
       <c r="D9" s="10">
         <v>12</v>
       </c>
       <c r="E9" s="10">
         <v>22</v>
       </c>
       <c r="F9" s="10">
         <v>11</v>
       </c>
       <c r="G9" s="10">
         <v>11</v>
       </c>
       <c r="H9" s="10">
         <v>18</v>
       </c>
       <c r="I9" s="10">
@@ -1685,52 +1697,55 @@
       </c>
       <c r="AT9" s="36">
         <v>15</v>
       </c>
       <c r="AU9" s="12">
         <v>12</v>
       </c>
       <c r="AV9" s="15">
         <v>14</v>
       </c>
       <c r="AW9" s="11">
         <v>18</v>
       </c>
       <c r="AX9" s="36">
         <v>13</v>
       </c>
       <c r="AY9" s="15">
         <v>10</v>
       </c>
       <c r="AZ9" s="11">
         <v>8</v>
       </c>
       <c r="BA9" s="11">
         <v>21</v>
       </c>
+      <c r="BB9" s="12">
+        <v>10</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>17</v>
       </c>
       <c r="C10" s="10">
         <v>16</v>
       </c>
       <c r="D10" s="10">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>14</v>
       </c>
       <c r="F10" s="10">
         <v>13</v>
       </c>
       <c r="G10" s="10">
         <v>25</v>
       </c>
       <c r="H10" s="10">
         <v>24</v>
       </c>
       <c r="I10" s="10">
@@ -1846,52 +1861,55 @@
       </c>
       <c r="AT10" s="36">
         <v>11</v>
       </c>
       <c r="AU10" s="12">
         <v>12</v>
       </c>
       <c r="AV10" s="15">
         <v>13</v>
       </c>
       <c r="AW10" s="11">
         <v>12</v>
       </c>
       <c r="AX10" s="36">
         <v>13</v>
       </c>
       <c r="AY10" s="15">
         <v>23</v>
       </c>
       <c r="AZ10" s="11">
         <v>7</v>
       </c>
       <c r="BA10" s="11">
         <v>11</v>
       </c>
+      <c r="BB10" s="12">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>41</v>
       </c>
       <c r="C11" s="10">
         <v>77</v>
       </c>
       <c r="D11" s="10">
         <v>70</v>
       </c>
       <c r="E11" s="10">
         <v>59</v>
       </c>
       <c r="F11" s="10">
         <v>41</v>
       </c>
       <c r="G11" s="10">
         <v>89</v>
       </c>
       <c r="H11" s="10">
         <v>99</v>
       </c>
       <c r="I11" s="10">
@@ -2007,52 +2025,55 @@
       </c>
       <c r="AT11" s="36">
         <v>63</v>
       </c>
       <c r="AU11" s="12">
         <v>63</v>
       </c>
       <c r="AV11" s="15">
         <v>49</v>
       </c>
       <c r="AW11" s="11">
         <v>48</v>
       </c>
       <c r="AX11" s="36">
         <v>51</v>
       </c>
       <c r="AY11" s="15">
         <v>50</v>
       </c>
       <c r="AZ11" s="11">
         <v>45</v>
       </c>
       <c r="BA11" s="11">
         <v>51</v>
       </c>
+      <c r="BB11" s="12">
+        <v>38</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10">
         <v>3</v>
       </c>
       <c r="C12" s="10">
         <v>8</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>4</v>
       </c>
       <c r="G12" s="10">
         <v>6</v>
       </c>
       <c r="H12" s="10">
         <v>8</v>
       </c>
       <c r="I12" s="10">
@@ -2168,52 +2189,55 @@
       </c>
       <c r="AT12" s="36">
         <v>6</v>
       </c>
       <c r="AU12" s="12">
         <v>6</v>
       </c>
       <c r="AV12" s="15">
         <v>3</v>
       </c>
       <c r="AW12" s="12">
         <v>6</v>
       </c>
       <c r="AX12" s="36">
         <v>1</v>
       </c>
       <c r="AY12" s="15">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>3</v>
       </c>
       <c r="BA12" s="11">
         <v>4</v>
       </c>
+      <c r="BB12" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10">
         <v>3</v>
       </c>
       <c r="C13" s="10">
         <v>2</v>
       </c>
       <c r="D13" s="10">
         <v>4</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>5</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <v>8</v>
       </c>
       <c r="I13" s="10">
@@ -2329,52 +2353,55 @@
       </c>
       <c r="AT13" s="36">
         <v>7</v>
       </c>
       <c r="AU13" s="12">
         <v>1</v>
       </c>
       <c r="AV13" s="15">
         <v>5</v>
       </c>
       <c r="AW13" s="12">
         <v>1</v>
       </c>
       <c r="AX13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="15">
         <v>2</v>
       </c>
       <c r="AZ13" s="11">
         <v>2</v>
       </c>
       <c r="BA13" s="11">
         <v>4</v>
       </c>
+      <c r="BB13" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>11</v>
       </c>
       <c r="C14" s="10">
         <v>10</v>
       </c>
       <c r="D14" s="10">
         <v>19</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>14</v>
       </c>
       <c r="G14" s="10">
         <v>15</v>
       </c>
       <c r="H14" s="10">
         <v>21</v>
       </c>
       <c r="I14" s="10">
@@ -2490,52 +2517,55 @@
       </c>
       <c r="AT14" s="36">
         <v>16</v>
       </c>
       <c r="AU14" s="12">
         <v>11</v>
       </c>
       <c r="AV14" s="15">
         <v>21</v>
       </c>
       <c r="AW14" s="12">
         <v>12</v>
       </c>
       <c r="AX14" s="36">
         <v>12</v>
       </c>
       <c r="AY14" s="15">
         <v>9</v>
       </c>
       <c r="AZ14" s="11">
         <v>12</v>
       </c>
       <c r="BA14" s="11">
         <v>13</v>
       </c>
+      <c r="BB14" s="12">
+        <v>12</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>5</v>
       </c>
       <c r="D15" s="10">
         <v>9</v>
       </c>
       <c r="E15" s="10">
         <v>8</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>6</v>
       </c>
       <c r="H15" s="10">
         <v>10</v>
       </c>
       <c r="I15" s="10">
@@ -2651,52 +2681,55 @@
       </c>
       <c r="AT15" s="36">
         <v>10</v>
       </c>
       <c r="AU15" s="12">
         <v>7</v>
       </c>
       <c r="AV15" s="15">
         <v>10</v>
       </c>
       <c r="AW15" s="12">
         <v>12</v>
       </c>
       <c r="AX15" s="36">
         <v>7</v>
       </c>
       <c r="AY15" s="15">
         <v>6</v>
       </c>
       <c r="AZ15" s="11">
         <v>6</v>
       </c>
       <c r="BA15" s="11">
         <v>6</v>
       </c>
+      <c r="BB15" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10">
         <v>3</v>
       </c>
       <c r="C16" s="10">
         <v>2</v>
       </c>
       <c r="D16" s="10">
         <v>3</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="10">
@@ -2812,52 +2845,55 @@
       </c>
       <c r="AT16" s="36">
         <v>3</v>
       </c>
       <c r="AU16" s="12">
         <v>5</v>
       </c>
       <c r="AV16" s="15">
         <v>3</v>
       </c>
       <c r="AW16" s="12">
         <v>3</v>
       </c>
       <c r="AX16" s="36">
         <v>3</v>
       </c>
       <c r="AY16" s="15">
         <v>1</v>
       </c>
       <c r="AZ16" s="11">
         <v>1</v>
       </c>
       <c r="BA16" s="11">
         <v>1</v>
       </c>
+      <c r="BB16" s="12">
+        <v>5</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>14</v>
       </c>
       <c r="C17" s="10">
         <v>21</v>
       </c>
       <c r="D17" s="10">
         <v>21</v>
       </c>
       <c r="E17" s="10">
         <v>15</v>
       </c>
       <c r="F17" s="10">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>23</v>
       </c>
       <c r="H17" s="10">
         <v>24</v>
       </c>
       <c r="I17" s="10">
@@ -2973,52 +3009,55 @@
       </c>
       <c r="AT17" s="36">
         <v>19</v>
       </c>
       <c r="AU17" s="12">
         <v>16</v>
       </c>
       <c r="AV17" s="15">
         <v>14</v>
       </c>
       <c r="AW17" s="12">
         <v>21</v>
       </c>
       <c r="AX17" s="36">
         <v>14</v>
       </c>
       <c r="AY17" s="15">
         <v>14</v>
       </c>
       <c r="AZ17" s="11">
         <v>17</v>
       </c>
       <c r="BA17" s="11">
         <v>7</v>
       </c>
+      <c r="BB17" s="12">
+        <v>5</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="10">
         <v>2</v>
       </c>
       <c r="C18" s="10">
         <v>1</v>
       </c>
       <c r="D18" s="10">
         <v>2</v>
       </c>
       <c r="E18" s="10">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>3</v>
       </c>
       <c r="G18" s="10">
         <v>2</v>
       </c>
       <c r="H18" s="10">
         <v>7</v>
       </c>
       <c r="I18" s="10">
@@ -3134,52 +3173,55 @@
       </c>
       <c r="AT18" s="36">
         <v>6</v>
       </c>
       <c r="AU18" s="12">
         <v>2</v>
       </c>
       <c r="AV18" s="15">
         <v>2</v>
       </c>
       <c r="AW18" s="12">
         <v>2</v>
       </c>
       <c r="AX18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="15">
         <v>1</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11">
         <v>3</v>
       </c>
+      <c r="BB18" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>16</v>
       </c>
       <c r="D19" s="10">
         <v>11</v>
       </c>
       <c r="E19" s="10">
         <v>13</v>
       </c>
       <c r="F19" s="10">
         <v>8</v>
       </c>
       <c r="G19" s="10">
         <v>12</v>
       </c>
       <c r="H19" s="10">
         <v>25</v>
       </c>
       <c r="I19" s="10">
@@ -3295,52 +3337,55 @@
       </c>
       <c r="AT19" s="36">
         <v>13</v>
       </c>
       <c r="AU19" s="12">
         <v>12</v>
       </c>
       <c r="AV19" s="15">
         <v>13</v>
       </c>
       <c r="AW19" s="12">
         <v>7</v>
       </c>
       <c r="AX19" s="36">
         <v>7</v>
       </c>
       <c r="AY19" s="15">
         <v>8</v>
       </c>
       <c r="AZ19" s="11">
         <v>11</v>
       </c>
       <c r="BA19" s="11">
         <v>10</v>
       </c>
+      <c r="BB19" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>9</v>
       </c>
       <c r="D20" s="10">
         <v>6</v>
       </c>
       <c r="E20" s="10">
         <v>14</v>
       </c>
       <c r="F20" s="10">
         <v>4</v>
       </c>
       <c r="G20" s="10">
         <v>5</v>
       </c>
       <c r="H20" s="10">
         <v>13</v>
       </c>
       <c r="I20" s="10">
@@ -3456,52 +3501,55 @@
       </c>
       <c r="AT20" s="36">
         <v>4</v>
       </c>
       <c r="AU20" s="12">
         <v>9</v>
       </c>
       <c r="AV20" s="15">
         <v>12</v>
       </c>
       <c r="AW20" s="12">
         <v>14</v>
       </c>
       <c r="AX20" s="36">
         <v>3</v>
       </c>
       <c r="AY20" s="15">
         <v>7</v>
       </c>
       <c r="AZ20" s="11">
         <v>7</v>
       </c>
       <c r="BA20" s="11">
         <v>7</v>
       </c>
+      <c r="BB20" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="10">
         <v>18</v>
       </c>
       <c r="C21" s="10">
         <v>36</v>
       </c>
       <c r="D21" s="10">
         <v>53</v>
       </c>
       <c r="E21" s="10">
         <v>34</v>
       </c>
       <c r="F21" s="10">
         <v>22</v>
       </c>
       <c r="G21" s="10">
         <v>30</v>
       </c>
       <c r="H21" s="10">
         <v>74</v>
       </c>
       <c r="I21" s="10">
@@ -3617,52 +3665,55 @@
       </c>
       <c r="AT21" s="36">
         <v>42</v>
       </c>
       <c r="AU21" s="12">
         <v>30</v>
       </c>
       <c r="AV21" s="15">
         <v>23</v>
       </c>
       <c r="AW21" s="12">
         <v>29</v>
       </c>
       <c r="AX21" s="36">
         <v>24</v>
       </c>
       <c r="AY21" s="15">
         <v>29</v>
       </c>
       <c r="AZ21" s="11">
         <v>22</v>
       </c>
       <c r="BA21" s="11">
         <v>29</v>
       </c>
+      <c r="BB21" s="12">
+        <v>21</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="10">
         <v>4</v>
       </c>
       <c r="C22" s="10">
         <v>5</v>
       </c>
       <c r="D22" s="10">
         <v>12</v>
       </c>
       <c r="E22" s="10">
         <v>13</v>
       </c>
       <c r="F22" s="10">
         <v>6</v>
       </c>
       <c r="G22" s="10">
         <v>3</v>
       </c>
       <c r="H22" s="10">
         <v>17</v>
       </c>
       <c r="I22" s="10">
@@ -3778,52 +3829,55 @@
       </c>
       <c r="AT22" s="36">
         <v>12</v>
       </c>
       <c r="AU22" s="12">
         <v>5</v>
       </c>
       <c r="AV22" s="15">
         <v>5</v>
       </c>
       <c r="AW22" s="12">
         <v>9</v>
       </c>
       <c r="AX22" s="36">
         <v>3</v>
       </c>
       <c r="AY22" s="15">
         <v>6</v>
       </c>
       <c r="AZ22" s="11">
         <v>8</v>
       </c>
       <c r="BA22" s="11">
         <v>12</v>
       </c>
+      <c r="BB22" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10">
         <v>1</v>
       </c>
       <c r="D23" s="10">
         <v>5</v>
       </c>
       <c r="E23" s="10">
         <v>1</v>
       </c>
       <c r="F23" s="10">
         <v>3</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
@@ -3939,52 +3993,55 @@
       </c>
       <c r="AT23" s="36">
         <v>2</v>
       </c>
       <c r="AU23" s="12">
         <v>3</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="12">
         <v>1</v>
       </c>
       <c r="AX23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="15">
         <v>2</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
       <c r="BA23" s="11">
         <v>3</v>
       </c>
+      <c r="BB23" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="10">
         <v>7</v>
       </c>
       <c r="E24" s="10">
         <v>6</v>
       </c>
       <c r="F24" s="10">
         <v>6</v>
       </c>
       <c r="G24" s="10">
         <v>8</v>
       </c>
       <c r="H24" s="10">
         <v>14</v>
       </c>
       <c r="I24" s="10">
@@ -4100,52 +4157,55 @@
       </c>
       <c r="AT24" s="36">
         <v>3</v>
       </c>
       <c r="AU24" s="12">
         <v>8</v>
       </c>
       <c r="AV24" s="15">
         <v>8</v>
       </c>
       <c r="AW24" s="12">
         <v>7</v>
       </c>
       <c r="AX24" s="36">
         <v>3</v>
       </c>
       <c r="AY24" s="15">
         <v>3</v>
       </c>
       <c r="AZ24" s="11">
         <v>7</v>
       </c>
       <c r="BA24" s="11">
         <v>2</v>
       </c>
+      <c r="BB24" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="10">
         <v>3</v>
       </c>
       <c r="C25" s="10">
         <v>11</v>
       </c>
       <c r="D25" s="10">
         <v>8</v>
       </c>
       <c r="E25" s="10">
         <v>9</v>
       </c>
       <c r="F25" s="10">
         <v>4</v>
       </c>
       <c r="G25" s="10">
         <v>12</v>
       </c>
       <c r="H25" s="10">
         <v>26</v>
       </c>
       <c r="I25" s="10">
@@ -4261,52 +4321,55 @@
       </c>
       <c r="AT25" s="36">
         <v>7</v>
       </c>
       <c r="AU25" s="12">
         <v>12</v>
       </c>
       <c r="AV25" s="15">
         <v>8</v>
       </c>
       <c r="AW25" s="12">
         <v>13</v>
       </c>
       <c r="AX25" s="36">
         <v>11</v>
       </c>
       <c r="AY25" s="15">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>10</v>
       </c>
       <c r="BA25" s="11">
         <v>6</v>
       </c>
+      <c r="BB25" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="10">
         <v>6</v>
       </c>
       <c r="C26" s="10">
         <v>7</v>
       </c>
       <c r="D26" s="10">
         <v>6</v>
       </c>
       <c r="E26" s="10">
         <v>8</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="10">
         <v>6</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="10">
@@ -4422,52 +4485,55 @@
       </c>
       <c r="AT26" s="36">
         <v>3</v>
       </c>
       <c r="AU26" s="12">
         <v>4</v>
       </c>
       <c r="AV26" s="15">
         <v>7</v>
       </c>
       <c r="AW26" s="12">
         <v>5</v>
       </c>
       <c r="AX26" s="36">
         <v>6</v>
       </c>
       <c r="AY26" s="15">
         <v>7</v>
       </c>
       <c r="AZ26" s="11">
         <v>4</v>
       </c>
       <c r="BA26" s="11">
         <v>3</v>
       </c>
+      <c r="BB26" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="18">
         <v>6</v>
       </c>
       <c r="C27" s="18">
         <v>9</v>
       </c>
       <c r="D27" s="18">
         <v>9</v>
       </c>
       <c r="E27" s="18">
         <v>5</v>
       </c>
       <c r="F27" s="18">
         <v>6</v>
       </c>
       <c r="G27" s="18">
         <v>11</v>
       </c>
       <c r="H27" s="18">
         <v>12</v>
       </c>
       <c r="I27" s="18">
@@ -4583,163 +4649,166 @@
       </c>
       <c r="AT27" s="21">
         <v>6</v>
       </c>
       <c r="AU27" s="19">
         <v>12</v>
       </c>
       <c r="AV27" s="21">
         <v>7</v>
       </c>
       <c r="AW27" s="19">
         <v>9</v>
       </c>
       <c r="AX27" s="21">
         <v>5</v>
       </c>
       <c r="AY27" s="21">
         <v>7</v>
       </c>
       <c r="AZ27" s="19">
         <v>6</v>
       </c>
       <c r="BA27" s="19">
         <v>5</v>
       </c>
+      <c r="BB27" s="19">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
     </row>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
     </row>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR35" sqref="AR35"/>
-      <selection pane="topRight" activeCell="AY10" sqref="AY10"/>
+      <selection activeCell="AV32" sqref="AV32:AV33"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4750,68 +4819,69 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4831,52 +4901,53 @@
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -4990,52 +5061,55 @@
       </c>
       <c r="AT5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>22</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -5046,52 +5120,53 @@
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
+      <c r="BB6" s="44"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="29">
         <v>3.97</v>
       </c>
       <c r="C7" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="29">
         <v>5.2</v>
       </c>
       <c r="E7" s="29">
         <v>5.28</v>
       </c>
       <c r="F7" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="29">
         <v>5.28</v>
       </c>
       <c r="H7" s="29">
         <v>5.85</v>
       </c>
       <c r="I7" s="29">
@@ -5207,52 +5282,55 @@
       </c>
       <c r="AT7" s="29">
         <v>6.21</v>
       </c>
       <c r="AU7" s="29">
         <v>6.14</v>
       </c>
       <c r="AV7" s="30">
         <v>6.07</v>
       </c>
       <c r="AW7" s="30">
         <v>6.01</v>
       </c>
       <c r="AX7" s="30">
         <v>4.01</v>
       </c>
       <c r="AY7" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="30">
         <v>4.34</v>
       </c>
       <c r="BA7" s="29">
         <v>4.49</v>
       </c>
+      <c r="BB7" s="29">
+        <v>4.18</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="29">
         <v>4.83</v>
       </c>
       <c r="D8" s="29">
         <v>5.27</v>
       </c>
       <c r="E8" s="29">
         <v>5.42</v>
       </c>
       <c r="F8" s="29">
         <v>4.93</v>
       </c>
       <c r="G8" s="29">
         <v>5.88</v>
       </c>
       <c r="H8" s="29">
         <v>6.55</v>
       </c>
       <c r="I8" s="29">
@@ -5368,52 +5446,55 @@
       </c>
       <c r="AT8" s="29">
         <v>7.51</v>
       </c>
       <c r="AU8" s="29">
         <v>7.44</v>
       </c>
       <c r="AV8" s="30">
         <v>7.34</v>
       </c>
       <c r="AW8" s="30">
         <v>7.25</v>
       </c>
       <c r="AX8" s="30">
         <v>4.34</v>
       </c>
       <c r="AY8" s="29">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="30">
         <v>4.84</v>
       </c>
       <c r="BA8" s="29">
         <v>5.09</v>
       </c>
+      <c r="BB8" s="29">
+        <v>4.6500000000000004</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="29">
         <v>6.4</v>
       </c>
       <c r="C9" s="29">
         <v>6.43</v>
       </c>
       <c r="D9" s="29">
         <v>5.46</v>
       </c>
       <c r="E9" s="29">
         <v>5.82</v>
       </c>
       <c r="F9" s="29">
         <v>5.31</v>
       </c>
       <c r="G9" s="29">
         <v>5</v>
       </c>
       <c r="H9" s="29">
         <v>5.07</v>
       </c>
       <c r="I9" s="29">
@@ -5529,52 +5610,55 @@
       </c>
       <c r="AT9" s="29">
         <v>4.79</v>
       </c>
       <c r="AU9" s="29">
         <v>4.7</v>
       </c>
       <c r="AV9" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="30">
         <v>4.78</v>
       </c>
       <c r="AX9" s="30">
         <v>4.26</v>
       </c>
       <c r="AY9" s="29">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="30">
         <v>3.51</v>
       </c>
       <c r="BA9" s="29">
         <v>4.41</v>
       </c>
+      <c r="BB9" s="29">
+        <v>4.18</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="29">
         <v>5.72</v>
       </c>
       <c r="C10" s="29">
         <v>5.85</v>
       </c>
       <c r="D10" s="29">
         <v>5.7</v>
       </c>
       <c r="E10" s="29">
         <v>5.49</v>
       </c>
       <c r="F10" s="29">
         <v>5.26</v>
       </c>
       <c r="G10" s="29">
         <v>5.84</v>
       </c>
       <c r="H10" s="29">
         <v>6.16</v>
       </c>
       <c r="I10" s="29">
@@ -5690,52 +5774,55 @@
       </c>
       <c r="AT10" s="29">
         <v>6.3</v>
       </c>
       <c r="AU10" s="29">
         <v>6.08</v>
       </c>
       <c r="AV10" s="30">
         <v>5.94</v>
       </c>
       <c r="AW10" s="30">
         <v>5.79</v>
       </c>
       <c r="AX10" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="29">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="30">
         <v>5.0999999999999996</v>
       </c>
       <c r="BA10" s="29">
         <v>4.8</v>
       </c>
+      <c r="BB10" s="29">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="29">
         <v>3.91</v>
       </c>
       <c r="C11" s="29">
         <v>5.93</v>
       </c>
       <c r="D11" s="29">
         <v>6.19</v>
       </c>
       <c r="E11" s="29">
         <v>6.1</v>
       </c>
       <c r="F11" s="29">
         <v>5.63</v>
       </c>
       <c r="G11" s="29">
         <v>6.15</v>
       </c>
       <c r="H11" s="29">
         <v>6.63</v>
       </c>
       <c r="I11" s="29">
@@ -5851,52 +5938,55 @@
       </c>
       <c r="AT11" s="29">
         <v>6.3</v>
       </c>
       <c r="AU11" s="29">
         <v>6.28</v>
       </c>
       <c r="AV11" s="30">
         <v>6.14</v>
       </c>
       <c r="AW11" s="30">
         <v>6.01</v>
       </c>
       <c r="AX11" s="30">
         <v>4.88</v>
       </c>
       <c r="AY11" s="29">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="30">
         <v>4.8099999999999996</v>
       </c>
       <c r="BA11" s="29">
         <v>4.88</v>
       </c>
+      <c r="BB11" s="29">
+        <v>4.62</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="29">
         <v>2.83</v>
       </c>
       <c r="C12" s="29">
         <v>5.46</v>
       </c>
       <c r="D12" s="29">
         <v>5.2</v>
       </c>
       <c r="E12" s="29">
         <v>4.87</v>
       </c>
       <c r="F12" s="29">
         <v>4.63</v>
       </c>
       <c r="G12" s="29">
         <v>4.83</v>
       </c>
       <c r="H12" s="29">
         <v>5.23</v>
       </c>
       <c r="I12" s="29">
@@ -6012,52 +6102,55 @@
       </c>
       <c r="AT12" s="29">
         <v>6.44</v>
       </c>
       <c r="AU12" s="29">
         <v>6.39</v>
       </c>
       <c r="AV12" s="30">
         <v>6.09</v>
       </c>
       <c r="AW12" s="30">
         <v>6.08</v>
       </c>
       <c r="AX12" s="30">
         <v>1.02</v>
       </c>
       <c r="AY12" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="30">
         <v>2.8</v>
       </c>
       <c r="BA12" s="29">
         <v>3.15</v>
       </c>
+      <c r="BB12" s="29">
+        <v>3.34</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="29">
         <v>2.61</v>
       </c>
       <c r="C13" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="29">
         <v>2.69</v>
       </c>
       <c r="E13" s="29">
         <v>3.14</v>
       </c>
       <c r="F13" s="29">
         <v>3.38</v>
       </c>
       <c r="G13" s="29">
         <v>2.82</v>
       </c>
       <c r="H13" s="29">
         <v>3.43</v>
       </c>
       <c r="I13" s="29">
@@ -6173,52 +6266,55 @@
       </c>
       <c r="AT13" s="29">
         <v>3.94</v>
       </c>
       <c r="AU13" s="29">
         <v>3.63</v>
       </c>
       <c r="AV13" s="30">
         <v>3.73</v>
       </c>
       <c r="AW13" s="30">
         <v>3.5</v>
       </c>
       <c r="AX13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="29">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="30">
         <v>1.34</v>
       </c>
       <c r="BA13" s="29">
         <v>2.0099999999999998</v>
       </c>
+      <c r="BB13" s="29">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="29">
         <v>3.68</v>
       </c>
       <c r="C14" s="29">
         <v>3.71</v>
       </c>
       <c r="D14" s="29">
         <v>4.62</v>
       </c>
       <c r="E14" s="29">
         <v>4.76</v>
       </c>
       <c r="F14" s="29">
         <v>4.75</v>
       </c>
       <c r="G14" s="29">
         <v>4.82</v>
       </c>
       <c r="H14" s="29">
         <v>5.15</v>
       </c>
       <c r="I14" s="29">
@@ -6334,52 +6430,55 @@
       </c>
       <c r="AT14" s="29">
         <v>5.7</v>
       </c>
       <c r="AU14" s="29">
         <v>5.52</v>
       </c>
       <c r="AV14" s="30">
         <v>5.71</v>
       </c>
       <c r="AW14" s="30">
         <v>5.59</v>
       </c>
       <c r="AX14" s="30">
         <v>4.41</v>
       </c>
       <c r="AY14" s="29">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="30">
         <v>4.1500000000000004</v>
       </c>
       <c r="BA14" s="29">
         <v>4.33</v>
       </c>
+      <c r="BB14" s="29">
+        <v>4.34</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="29">
         <v>4.07</v>
       </c>
       <c r="D15" s="29">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="29">
         <v>5.09</v>
       </c>
       <c r="F15" s="29">
         <v>4.79</v>
       </c>
       <c r="G15" s="29">
         <v>4.72</v>
       </c>
       <c r="H15" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="29">
@@ -6495,52 +6594,55 @@
       </c>
       <c r="AT15" s="29">
         <v>6.86</v>
       </c>
       <c r="AU15" s="29">
         <v>6.69</v>
       </c>
       <c r="AV15" s="30">
         <v>6.79</v>
       </c>
       <c r="AW15" s="30">
         <v>6.98</v>
       </c>
       <c r="AX15" s="30">
         <v>5.39</v>
       </c>
       <c r="AY15" s="29">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="BA15" s="29">
         <v>4.99</v>
       </c>
+      <c r="BB15" s="29">
+        <v>4.43</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="29">
         <v>3.25</v>
       </c>
       <c r="C16" s="29">
         <v>2.83</v>
       </c>
       <c r="D16" s="29">
         <v>2.96</v>
       </c>
       <c r="E16" s="29">
         <v>2.78</v>
       </c>
       <c r="F16" s="29">
         <v>2.44</v>
       </c>
       <c r="G16" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="29">
         <v>2.21</v>
       </c>
       <c r="I16" s="29">
@@ -6656,52 +6758,55 @@
       </c>
       <c r="AT16" s="29">
         <v>2.68</v>
       </c>
       <c r="AU16" s="29">
         <v>3</v>
       </c>
       <c r="AV16" s="30">
         <v>3.06</v>
       </c>
       <c r="AW16" s="30">
         <v>3.09</v>
       </c>
       <c r="AX16" s="30">
         <v>3.62</v>
       </c>
       <c r="AY16" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="30">
         <v>2.09</v>
       </c>
       <c r="BA16" s="29">
         <v>1.88</v>
       </c>
+      <c r="BB16" s="29">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="29">
         <v>3.83</v>
       </c>
       <c r="C17" s="29">
         <v>5.05</v>
       </c>
       <c r="D17" s="29">
         <v>5.3</v>
       </c>
       <c r="E17" s="29">
         <v>5.03</v>
       </c>
       <c r="F17" s="29">
         <v>4.68</v>
       </c>
       <c r="G17" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="29">
         <v>5.21</v>
       </c>
       <c r="I17" s="29">
@@ -6817,52 +6922,55 @@
       </c>
       <c r="AT17" s="29">
         <v>5.5</v>
       </c>
       <c r="AU17" s="29">
         <v>5.41</v>
       </c>
       <c r="AV17" s="30">
         <v>5.3</v>
       </c>
       <c r="AW17" s="30">
         <v>5.36</v>
       </c>
       <c r="AX17" s="30">
         <v>4.07</v>
       </c>
       <c r="AY17" s="29">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="30">
         <v>4.5</v>
       </c>
       <c r="BA17" s="29">
         <v>3.91</v>
       </c>
+      <c r="BB17" s="29">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="29">
         <v>2.16</v>
       </c>
       <c r="C18" s="29">
         <v>1.69</v>
       </c>
       <c r="D18" s="29">
         <v>1.84</v>
       </c>
       <c r="E18" s="29">
         <v>2.48</v>
       </c>
       <c r="F18" s="29">
         <v>2.63</v>
       </c>
       <c r="G18" s="29">
         <v>2.56</v>
       </c>
       <c r="H18" s="29">
         <v>3.28</v>
       </c>
       <c r="I18" s="29">
@@ -6978,52 +7086,55 @@
       </c>
       <c r="AT18" s="29">
         <v>3.86</v>
       </c>
       <c r="AU18" s="29">
         <v>3.71</v>
       </c>
       <c r="AV18" s="30">
         <v>3.59</v>
       </c>
       <c r="AW18" s="30">
         <v>3.48</v>
       </c>
       <c r="AX18" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="29">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="30">
         <v>0.42</v>
       </c>
       <c r="BA18" s="29">
         <v>1.25</v>
       </c>
+      <c r="BB18" s="29">
+        <v>1.24</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="29">
         <v>5.23</v>
       </c>
       <c r="C19" s="29">
         <v>6.78</v>
       </c>
       <c r="D19" s="29">
         <v>6.26</v>
       </c>
       <c r="E19" s="29">
         <v>6.29</v>
       </c>
       <c r="F19" s="29">
         <v>5.78</v>
       </c>
       <c r="G19" s="29">
         <v>5.81</v>
       </c>
       <c r="H19" s="29">
         <v>6.7</v>
       </c>
       <c r="I19" s="29">
@@ -7139,52 +7250,55 @@
       </c>
       <c r="AT19" s="29">
         <v>5.55</v>
       </c>
       <c r="AU19" s="29">
         <v>5.59</v>
       </c>
       <c r="AV19" s="30">
         <v>5.7</v>
       </c>
       <c r="AW19" s="30">
         <v>5.51</v>
       </c>
       <c r="AX19" s="30">
         <v>3.54</v>
       </c>
       <c r="AY19" s="29">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="30">
         <v>4.53</v>
       </c>
       <c r="BA19" s="29">
         <v>4.71</v>
       </c>
+      <c r="BB19" s="29">
+        <v>4.0599999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="29">
         <v>4.53</v>
       </c>
       <c r="C20" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="29">
         <v>5.41</v>
       </c>
       <c r="F20" s="29">
         <v>4.76</v>
       </c>
       <c r="G20" s="29">
         <v>4.45</v>
       </c>
       <c r="H20" s="29">
         <v>4.88</v>
       </c>
       <c r="I20" s="29">
@@ -7300,52 +7414,55 @@
       </c>
       <c r="AT20" s="29">
         <v>5.61</v>
       </c>
       <c r="AU20" s="29">
         <v>5.6</v>
       </c>
       <c r="AV20" s="30">
         <v>5.78</v>
       </c>
       <c r="AW20" s="30">
         <v>6.03</v>
       </c>
       <c r="AX20" s="30">
         <v>1.91</v>
       </c>
       <c r="AY20" s="29">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="30">
         <v>3.73</v>
       </c>
       <c r="BA20" s="29">
         <v>3.95</v>
       </c>
+      <c r="BB20" s="29">
+        <v>3.53</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="29">
         <v>2.9</v>
       </c>
       <c r="C21" s="29">
         <v>4.57</v>
       </c>
       <c r="D21" s="29">
         <v>5.93</v>
       </c>
       <c r="E21" s="29">
         <v>5.86</v>
       </c>
       <c r="F21" s="29">
         <v>5.38</v>
       </c>
       <c r="G21" s="29">
         <v>5.32</v>
       </c>
       <c r="H21" s="29">
         <v>6.28</v>
       </c>
       <c r="I21" s="29">
@@ -7461,52 +7578,55 @@
       </c>
       <c r="AT21" s="29">
         <v>5.62</v>
       </c>
       <c r="AU21" s="29">
         <v>5.54</v>
       </c>
       <c r="AV21" s="30">
         <v>5.39</v>
       </c>
       <c r="AW21" s="30">
         <v>5.33</v>
       </c>
       <c r="AX21" s="30">
         <v>3.84</v>
       </c>
       <c r="AY21" s="29">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="30">
         <v>4.13</v>
       </c>
       <c r="BA21" s="29">
         <v>4.29</v>
       </c>
+      <c r="BB21" s="29">
+        <v>4.09</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29">
         <v>2.11</v>
       </c>
       <c r="C22" s="29">
         <v>2.5</v>
       </c>
       <c r="D22" s="29">
         <v>3.82</v>
       </c>
       <c r="E22" s="29">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="29">
         <v>4.34</v>
       </c>
       <c r="G22" s="29">
         <v>3.89</v>
       </c>
       <c r="H22" s="29">
         <v>4.63</v>
       </c>
       <c r="I22" s="29">
@@ -7622,52 +7742,55 @@
       </c>
       <c r="AT22" s="29">
         <v>5.13</v>
       </c>
       <c r="AU22" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="30">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="30">
         <v>4.76</v>
       </c>
       <c r="AX22" s="30">
         <v>1.77</v>
       </c>
       <c r="AY22" s="29">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="30">
         <v>3.42</v>
       </c>
       <c r="BA22" s="29">
         <v>4.37</v>
       </c>
+      <c r="BB22" s="29">
+        <v>3.83</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="29">
         <v>0.66</v>
       </c>
       <c r="D23" s="29">
         <v>2.61</v>
       </c>
       <c r="E23" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="29">
         <v>2.58</v>
       </c>
       <c r="G23" s="29">
         <v>2.38</v>
       </c>
       <c r="H23" s="29">
         <v>2.59</v>
       </c>
       <c r="I23" s="29">
@@ -7783,52 +7906,55 @@
       </c>
       <c r="AT23" s="29">
         <v>3.23</v>
       </c>
       <c r="AU23" s="29">
         <v>3.33</v>
       </c>
       <c r="AV23" s="30">
         <v>3.3</v>
       </c>
       <c r="AW23" s="30">
         <v>3.14</v>
       </c>
       <c r="AX23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="29">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="BA23" s="29">
         <v>3.06</v>
       </c>
+      <c r="BB23" s="29">
+        <v>2.4300000000000002</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="29">
         <v>5.61</v>
       </c>
       <c r="D24" s="29">
         <v>5.28</v>
       </c>
       <c r="E24" s="29">
         <v>5</v>
       </c>
       <c r="F24" s="29">
         <v>4.79</v>
       </c>
       <c r="G24" s="29">
         <v>4.91</v>
       </c>
       <c r="H24" s="29">
         <v>5.56</v>
       </c>
       <c r="I24" s="29">
@@ -7944,52 +8070,55 @@
       </c>
       <c r="AT24" s="29">
         <v>4.67</v>
       </c>
       <c r="AU24" s="29">
         <v>4.78</v>
       </c>
       <c r="AV24" s="30">
         <v>4.88</v>
       </c>
       <c r="AW24" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="30">
         <v>2.25</v>
       </c>
       <c r="AY24" s="29">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="30">
         <v>3.32</v>
       </c>
       <c r="BA24" s="29">
         <v>2.88</v>
       </c>
+      <c r="BB24" s="29">
+        <v>2.44</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="29">
         <v>1.51</v>
       </c>
       <c r="C25" s="29">
         <v>3.72</v>
       </c>
       <c r="D25" s="29">
         <v>3.83</v>
       </c>
       <c r="E25" s="29">
         <v>4.04</v>
       </c>
       <c r="F25" s="29">
         <v>3.65</v>
       </c>
       <c r="G25" s="29">
         <v>4.08</v>
       </c>
       <c r="H25" s="29">
         <v>5.41</v>
       </c>
       <c r="I25" s="29">
@@ -8105,52 +8234,55 @@
       </c>
       <c r="AT25" s="29">
         <v>5.04</v>
       </c>
       <c r="AU25" s="29">
         <v>5.19</v>
       </c>
       <c r="AV25" s="30">
         <v>5.12</v>
       </c>
       <c r="AW25" s="30">
         <v>5.28</v>
       </c>
       <c r="AX25" s="30">
         <v>6.13</v>
       </c>
       <c r="AY25" s="29">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="30">
         <v>4.38</v>
       </c>
       <c r="BA25" s="29">
         <v>4.1500000000000004</v>
       </c>
+      <c r="BB25" s="29">
+        <v>3.52</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="29">
         <v>4.57</v>
       </c>
       <c r="C26" s="29">
         <v>5.21</v>
       </c>
       <c r="D26" s="29">
         <v>5</v>
       </c>
       <c r="E26" s="29">
         <v>5.33</v>
       </c>
       <c r="F26" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="29">
         <v>4.84</v>
       </c>
       <c r="H26" s="29">
         <v>5.35</v>
       </c>
       <c r="I26" s="29">
@@ -8266,52 +8398,55 @@
       </c>
       <c r="AT26" s="29">
         <v>5.12</v>
       </c>
       <c r="AU26" s="29">
         <v>4.93</v>
       </c>
       <c r="AV26" s="30">
         <v>5.03</v>
       </c>
       <c r="AW26" s="30">
         <v>4.95</v>
       </c>
       <c r="AX26" s="30">
         <v>5.12</v>
       </c>
       <c r="AY26" s="29">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="30">
         <v>5</v>
       </c>
       <c r="BA26" s="29">
         <v>4.4000000000000004</v>
       </c>
+      <c r="BB26" s="29">
+        <v>4.03</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="32">
         <v>2.94</v>
       </c>
       <c r="C27" s="32">
         <v>3.86</v>
       </c>
       <c r="D27" s="32">
         <v>4.04</v>
       </c>
       <c r="E27" s="32">
         <v>3.66</v>
       </c>
       <c r="F27" s="32">
         <v>3.51</v>
       </c>
       <c r="G27" s="32">
         <v>3.84</v>
       </c>
       <c r="H27" s="32">
         <v>4.13</v>
       </c>
       <c r="I27" s="32">
@@ -8427,105 +8562,108 @@
       </c>
       <c r="AT27" s="32">
         <v>5.49</v>
       </c>
       <c r="AU27" s="32">
         <v>5.55</v>
       </c>
       <c r="AV27" s="32">
         <v>5.39</v>
       </c>
       <c r="AW27" s="32">
         <v>5.32</v>
       </c>
       <c r="AX27" s="32">
         <v>2.61</v>
       </c>
       <c r="AY27" s="32">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="32">
         <v>3.24</v>
       </c>
       <c r="BA27" s="32">
         <v>3.11</v>
       </c>
+      <c r="BB27" s="32">
+        <v>3.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA34"/>
+  <dimension ref="A1:BB34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AY10" sqref="AY10"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AV32" sqref="AV32:AV33"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -8536,69 +8674,70 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>48</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -8618,52 +8757,53 @@
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>15</v>
       </c>
@@ -8777,52 +8917,55 @@
       </c>
       <c r="AT5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>11</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -8833,52 +8976,53 @@
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
       <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>70</v>
       </c>
       <c r="C7" s="10">
         <v>54</v>
       </c>
       <c r="D7" s="10">
         <v>89</v>
       </c>
       <c r="E7" s="10">
         <v>76</v>
       </c>
       <c r="F7" s="10">
         <v>103</v>
       </c>
       <c r="G7" s="10">
         <v>74</v>
       </c>
       <c r="H7" s="10">
         <v>105</v>
       </c>
       <c r="I7" s="10">
@@ -8994,52 +9138,55 @@
       </c>
       <c r="AT7" s="36">
         <v>258</v>
       </c>
       <c r="AU7" s="12">
         <v>258</v>
       </c>
       <c r="AV7" s="15">
         <v>182</v>
       </c>
       <c r="AW7" s="11">
         <v>255</v>
       </c>
       <c r="AX7" s="36">
         <v>244</v>
       </c>
       <c r="AY7" s="15">
         <v>170</v>
       </c>
       <c r="AZ7" s="11">
         <v>242</v>
       </c>
       <c r="BA7" s="11">
         <v>192</v>
       </c>
+      <c r="BB7" s="12">
+        <v>231</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>25</v>
       </c>
       <c r="C8" s="10">
         <v>16</v>
       </c>
       <c r="D8" s="10">
         <v>21</v>
       </c>
       <c r="E8" s="10">
         <v>23</v>
       </c>
       <c r="F8" s="10">
         <v>33</v>
       </c>
       <c r="G8" s="10">
         <v>20</v>
       </c>
       <c r="H8" s="10">
         <v>43</v>
       </c>
       <c r="I8" s="10">
@@ -9155,52 +9302,55 @@
       </c>
       <c r="AT8" s="36">
         <v>72</v>
       </c>
       <c r="AU8" s="12">
         <v>100</v>
       </c>
       <c r="AV8" s="15">
         <v>70</v>
       </c>
       <c r="AW8" s="11">
         <v>94</v>
       </c>
       <c r="AX8" s="36">
         <v>92</v>
       </c>
       <c r="AY8" s="15">
         <v>70</v>
       </c>
       <c r="AZ8" s="11">
         <v>129</v>
       </c>
       <c r="BA8" s="11">
         <v>69</v>
       </c>
+      <c r="BB8" s="12">
+        <v>98</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>4</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="10">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>4</v>
       </c>
       <c r="G9" s="10">
         <v>3</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
@@ -9316,52 +9466,55 @@
       </c>
       <c r="AT9" s="36">
         <v>13</v>
       </c>
       <c r="AU9" s="12">
         <v>6</v>
       </c>
       <c r="AV9" s="15">
         <v>2</v>
       </c>
       <c r="AW9" s="11">
         <v>11</v>
       </c>
       <c r="AX9" s="36">
         <v>7</v>
       </c>
       <c r="AY9" s="15">
         <v>9</v>
       </c>
       <c r="AZ9" s="11">
         <v>4</v>
       </c>
       <c r="BA9" s="11">
         <v>6</v>
       </c>
+      <c r="BB9" s="12">
+        <v>11</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>6</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>6</v>
       </c>
       <c r="F10" s="10">
         <v>5</v>
       </c>
       <c r="G10" s="10">
         <v>3</v>
       </c>
       <c r="H10" s="10">
         <v>2</v>
       </c>
       <c r="I10" s="10">
@@ -9477,52 +9630,55 @@
       </c>
       <c r="AT10" s="36">
         <v>15</v>
       </c>
       <c r="AU10" s="12">
         <v>18</v>
       </c>
       <c r="AV10" s="15">
         <v>9</v>
       </c>
       <c r="AW10" s="11">
         <v>14</v>
       </c>
       <c r="AX10" s="36">
         <v>14</v>
       </c>
       <c r="AY10" s="15">
         <v>8</v>
       </c>
       <c r="AZ10" s="11">
         <v>8</v>
       </c>
       <c r="BA10" s="11">
         <v>12</v>
       </c>
+      <c r="BB10" s="12">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <v>9</v>
       </c>
       <c r="D11" s="10">
         <v>23</v>
       </c>
       <c r="E11" s="10">
         <v>13</v>
       </c>
       <c r="F11" s="10">
         <v>20</v>
       </c>
       <c r="G11" s="10">
         <v>18</v>
       </c>
       <c r="H11" s="10">
         <v>20</v>
       </c>
       <c r="I11" s="10">
@@ -9638,52 +9794,55 @@
       </c>
       <c r="AT11" s="36">
         <v>50</v>
       </c>
       <c r="AU11" s="12">
         <v>33</v>
       </c>
       <c r="AV11" s="15">
         <v>39</v>
       </c>
       <c r="AW11" s="11">
         <v>43</v>
       </c>
       <c r="AX11" s="36">
         <v>41</v>
       </c>
       <c r="AY11" s="15">
         <v>29</v>
       </c>
       <c r="AZ11" s="11">
         <v>22</v>
       </c>
       <c r="BA11" s="11">
         <v>33</v>
       </c>
+      <c r="BB11" s="12">
+        <v>28</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>2</v>
       </c>
       <c r="D12" s="10">
         <v>1</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
         <v>2</v>
       </c>
       <c r="I12" s="10">
@@ -9799,52 +9958,55 @@
       </c>
       <c r="AT12" s="36">
         <v>5</v>
       </c>
       <c r="AU12" s="12">
         <v>8</v>
       </c>
       <c r="AV12" s="15">
         <v>2</v>
       </c>
       <c r="AW12" s="12">
         <v>3</v>
       </c>
       <c r="AX12" s="36">
         <v>1</v>
       </c>
       <c r="AY12" s="15">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>4</v>
       </c>
       <c r="BA12" s="11">
         <v>2</v>
       </c>
+      <c r="BB12" s="12">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="10">
@@ -9960,52 +10122,55 @@
       </c>
       <c r="AT13" s="36">
         <v>3</v>
       </c>
       <c r="AU13" s="12">
         <v>1</v>
       </c>
       <c r="AV13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="36">
         <v>2</v>
       </c>
       <c r="AY13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11">
         <v>1</v>
       </c>
+      <c r="BB13" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>4</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="10">
         <v>4</v>
       </c>
       <c r="F14" s="10">
         <v>3</v>
       </c>
       <c r="G14" s="10">
         <v>7</v>
       </c>
       <c r="H14" s="10">
         <v>11</v>
       </c>
       <c r="I14" s="10">
@@ -10121,52 +10286,55 @@
       </c>
       <c r="AT14" s="36">
         <v>8</v>
       </c>
       <c r="AU14" s="12">
         <v>15</v>
       </c>
       <c r="AV14" s="15">
         <v>7</v>
       </c>
       <c r="AW14" s="12">
         <v>6</v>
       </c>
       <c r="AX14" s="36">
         <v>10</v>
       </c>
       <c r="AY14" s="11">
         <v>6</v>
       </c>
       <c r="AZ14" s="11">
         <v>7</v>
       </c>
       <c r="BA14" s="11">
         <v>7</v>
       </c>
+      <c r="BB14" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10">
         <v>1</v>
       </c>
       <c r="D15" s="10">
         <v>1</v>
       </c>
       <c r="E15" s="10">
         <v>4</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
       <c r="G15" s="10">
         <v>2</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="10">
@@ -10282,52 +10450,55 @@
       </c>
       <c r="AT15" s="36">
         <v>1</v>
       </c>
       <c r="AU15" s="12">
         <v>1</v>
       </c>
       <c r="AV15" s="15">
         <v>3</v>
       </c>
       <c r="AW15" s="12">
         <v>5</v>
       </c>
       <c r="AX15" s="36">
         <v>2</v>
       </c>
       <c r="AY15" s="11">
         <v>3</v>
       </c>
       <c r="AZ15" s="11">
         <v>4</v>
       </c>
       <c r="BA15" s="11">
         <v>5</v>
       </c>
+      <c r="BB15" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="10">
         <v>1</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -10441,52 +10612,55 @@
       </c>
       <c r="AT16" s="36">
         <v>1</v>
       </c>
       <c r="AU16" s="12">
         <v>1</v>
       </c>
       <c r="AV16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="36">
         <v>1</v>
       </c>
       <c r="AY16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11">
         <v>1</v>
       </c>
       <c r="BA16" s="11">
         <v>1</v>
       </c>
+      <c r="BB16" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>3</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>7</v>
       </c>
       <c r="F17" s="10">
         <v>8</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="10">
@@ -10602,52 +10776,55 @@
       </c>
       <c r="AT17" s="36">
         <v>12</v>
       </c>
       <c r="AU17" s="12">
         <v>11</v>
       </c>
       <c r="AV17" s="15">
         <v>8</v>
       </c>
       <c r="AW17" s="12">
         <v>21</v>
       </c>
       <c r="AX17" s="36">
         <v>12</v>
       </c>
       <c r="AY17" s="11">
         <v>3</v>
       </c>
       <c r="AZ17" s="11">
         <v>9</v>
       </c>
       <c r="BA17" s="11">
         <v>9</v>
       </c>
+      <c r="BB17" s="12">
+        <v>12</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="10">
         <v>1</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="10">
@@ -10763,52 +10940,55 @@
       </c>
       <c r="AT18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="12">
         <v>2</v>
       </c>
       <c r="AV18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="36">
         <v>1</v>
       </c>
       <c r="AY18" s="11">
         <v>2</v>
       </c>
       <c r="AZ18" s="11">
         <v>1</v>
       </c>
       <c r="BA18" s="11">
         <v>6</v>
       </c>
+      <c r="BB18" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10">
         <v>2</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>1</v>
       </c>
       <c r="F19" s="10">
         <v>4</v>
       </c>
       <c r="G19" s="10">
         <v>4</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="10">
@@ -10924,52 +11104,55 @@
       </c>
       <c r="AT19" s="36">
         <v>4</v>
       </c>
       <c r="AU19" s="12">
         <v>6</v>
       </c>
       <c r="AV19" s="15">
         <v>6</v>
       </c>
       <c r="AW19" s="12">
         <v>1</v>
       </c>
       <c r="AX19" s="36">
         <v>7</v>
       </c>
       <c r="AY19" s="11">
         <v>5</v>
       </c>
       <c r="AZ19" s="11">
         <v>8</v>
       </c>
       <c r="BA19" s="11">
         <v>3</v>
       </c>
+      <c r="BB19" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
@@ -11085,52 +11268,55 @@
       </c>
       <c r="AT20" s="36">
         <v>5</v>
       </c>
       <c r="AU20" s="12">
         <v>7</v>
       </c>
       <c r="AV20" s="15">
         <v>5</v>
       </c>
       <c r="AW20" s="12">
         <v>7</v>
       </c>
       <c r="AX20" s="36">
         <v>4</v>
       </c>
       <c r="AY20" s="11">
         <v>4</v>
       </c>
       <c r="AZ20" s="11">
         <v>3</v>
       </c>
       <c r="BA20" s="11">
         <v>2</v>
       </c>
+      <c r="BB20" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="10">
         <v>5</v>
       </c>
       <c r="C21" s="10">
         <v>6</v>
       </c>
       <c r="D21" s="10">
         <v>4</v>
       </c>
       <c r="E21" s="10">
         <v>4</v>
       </c>
       <c r="F21" s="10">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="10">
@@ -11246,52 +11432,55 @@
       </c>
       <c r="AT21" s="36">
         <v>24</v>
       </c>
       <c r="AU21" s="12">
         <v>24</v>
       </c>
       <c r="AV21" s="15">
         <v>15</v>
       </c>
       <c r="AW21" s="12">
         <v>21</v>
       </c>
       <c r="AX21" s="36">
         <v>17</v>
       </c>
       <c r="AY21" s="11">
         <v>12</v>
       </c>
       <c r="AZ21" s="11">
         <v>19</v>
       </c>
       <c r="BA21" s="11">
         <v>20</v>
       </c>
+      <c r="BB21" s="12">
+        <v>21</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="10">
         <v>4</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>2</v>
       </c>
       <c r="I22" s="10">
@@ -11405,52 +11594,55 @@
       </c>
       <c r="AT22" s="36">
         <v>7</v>
       </c>
       <c r="AU22" s="12">
         <v>5</v>
       </c>
       <c r="AV22" s="15">
         <v>3</v>
       </c>
       <c r="AW22" s="12">
         <v>4</v>
       </c>
       <c r="AX22" s="36">
         <v>8</v>
       </c>
       <c r="AY22" s="11">
         <v>2</v>
       </c>
       <c r="AZ22" s="11">
         <v>4</v>
       </c>
       <c r="BA22" s="11">
         <v>1</v>
       </c>
+      <c r="BB22" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -11564,52 +11756,55 @@
       </c>
       <c r="AT23" s="36">
         <v>2</v>
       </c>
       <c r="AU23" s="12">
         <v>2</v>
       </c>
       <c r="AV23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11">
         <v>2</v>
       </c>
+      <c r="BB23" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>2</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>1</v>
       </c>
       <c r="E24" s="10">
         <v>1</v>
       </c>
       <c r="F24" s="10">
         <v>2</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="10">
@@ -11725,52 +11920,55 @@
       </c>
       <c r="AT24" s="36">
         <v>6</v>
       </c>
       <c r="AU24" s="12">
         <v>4</v>
       </c>
       <c r="AV24" s="15">
         <v>4</v>
       </c>
       <c r="AW24" s="12">
         <v>7</v>
       </c>
       <c r="AX24" s="36">
         <v>4</v>
       </c>
       <c r="AY24" s="15">
         <v>1</v>
       </c>
       <c r="AZ24" s="11">
         <v>4</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
       <c r="E25" s="10">
         <v>2</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="10">
         <v>4</v>
       </c>
       <c r="H25" s="10">
         <v>2</v>
       </c>
       <c r="I25" s="10">
@@ -11886,52 +12084,55 @@
       </c>
       <c r="AT25" s="36">
         <v>17</v>
       </c>
       <c r="AU25" s="12">
         <v>3</v>
       </c>
       <c r="AV25" s="15">
         <v>5</v>
       </c>
       <c r="AW25" s="12">
         <v>11</v>
       </c>
       <c r="AX25" s="36">
         <v>8</v>
       </c>
       <c r="AY25" s="15">
         <v>5</v>
       </c>
       <c r="AZ25" s="11">
         <v>3</v>
       </c>
       <c r="BA25" s="11">
         <v>9</v>
       </c>
+      <c r="BB25" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>3</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="10">
         <v>1</v>
       </c>
       <c r="H26" s="10">
         <v>3</v>
       </c>
       <c r="I26" s="10">
@@ -12047,52 +12248,55 @@
       </c>
       <c r="AT26" s="36">
         <v>5</v>
       </c>
       <c r="AU26" s="12">
         <v>3</v>
       </c>
       <c r="AV26" s="15">
         <v>1</v>
       </c>
       <c r="AW26" s="12">
         <v>4</v>
       </c>
       <c r="AX26" s="36">
         <v>4</v>
       </c>
       <c r="AY26" s="15">
         <v>2</v>
       </c>
       <c r="AZ26" s="11">
         <v>7</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="18">
         <v>4</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="18">
         <v>4</v>
       </c>
       <c r="E27" s="18">
         <v>2</v>
       </c>
       <c r="F27" s="18">
         <v>1</v>
       </c>
       <c r="G27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="18">
         <v>2</v>
       </c>
       <c r="I27" s="18">
@@ -12208,167 +12412,170 @@
       </c>
       <c r="AT27" s="21">
         <v>8</v>
       </c>
       <c r="AU27" s="19">
         <v>8</v>
       </c>
       <c r="AV27" s="21">
         <v>3</v>
       </c>
       <c r="AW27" s="19">
         <v>3</v>
       </c>
       <c r="AX27" s="21">
         <v>9</v>
       </c>
       <c r="AY27" s="21">
         <v>5</v>
       </c>
       <c r="AZ27" s="19">
         <v>5</v>
       </c>
       <c r="BA27" s="19">
         <v>4</v>
       </c>
+      <c r="BB27" s="19">
+        <v>3</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
     </row>
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
+    <sheetView topLeftCell="A16" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AR35" sqref="AR35"/>
-      <selection pane="topRight" activeCell="AX11" sqref="AX11"/>
+      <selection activeCell="AV32" sqref="AV32:AV33"/>
+      <selection pane="topRight" activeCell="AV36" sqref="AV36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="27" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="27" customWidth="1"/>
     <col min="40" max="40" width="8.5703125" style="27" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -12379,68 +12586,69 @@
       <c r="AC2" s="42"/>
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>48</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -12460,52 +12668,53 @@
       <c r="AG4" s="37"/>
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -12619,52 +12828,55 @@
       </c>
       <c r="AT5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>22</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12675,52 +12887,53 @@
       <c r="AC6" s="44"/>
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
+      <c r="BB6" s="44"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="29">
         <v>0.99</v>
       </c>
       <c r="C7" s="29">
         <v>0.92</v>
       </c>
       <c r="D7" s="29">
         <v>1.04</v>
       </c>
       <c r="E7" s="29">
         <v>1.06</v>
       </c>
       <c r="F7" s="29">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="29">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="29">
         <v>1.18</v>
       </c>
       <c r="I7" s="29">
@@ -12836,52 +13049,55 @@
       </c>
       <c r="AT7" s="29">
         <v>3.05</v>
       </c>
       <c r="AU7" s="29">
         <v>3.11</v>
       </c>
       <c r="AV7" s="30">
         <v>3.07</v>
       </c>
       <c r="AW7" s="30">
         <v>3.12</v>
       </c>
       <c r="AX7" s="30">
         <v>3.5</v>
       </c>
       <c r="AY7" s="29">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="30">
         <v>3.25</v>
       </c>
       <c r="BA7" s="29">
         <v>3.15</v>
       </c>
+      <c r="BB7" s="29">
+        <v>3.18</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="29">
         <v>0.97</v>
       </c>
       <c r="D8" s="29">
         <v>0.96</v>
       </c>
       <c r="E8" s="29">
         <v>0.98</v>
       </c>
       <c r="F8" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="29">
         <v>1.06</v>
       </c>
       <c r="H8" s="29">
         <v>1.19</v>
       </c>
       <c r="I8" s="29">
@@ -12997,52 +13213,55 @@
       </c>
       <c r="AT8" s="29">
         <v>3.14</v>
       </c>
       <c r="AU8" s="29">
         <v>3.25</v>
       </c>
       <c r="AV8" s="30">
         <v>3.24</v>
       </c>
       <c r="AW8" s="30">
         <v>3.31</v>
       </c>
       <c r="AX8" s="30">
         <v>3.88</v>
       </c>
       <c r="AY8" s="29">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="30">
         <v>4.24</v>
       </c>
       <c r="BA8" s="29">
         <v>3.93</v>
       </c>
+      <c r="BB8" s="29">
+        <v>3.98</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="29">
         <v>0.61</v>
       </c>
       <c r="C9" s="29">
         <v>0.96</v>
       </c>
       <c r="D9" s="29">
         <v>0.94</v>
       </c>
       <c r="E9" s="29">
         <v>1.02</v>
       </c>
       <c r="F9" s="29">
         <v>1.06</v>
       </c>
       <c r="G9" s="29">
         <v>1.04</v>
       </c>
       <c r="H9" s="29">
         <v>0.98</v>
       </c>
       <c r="I9" s="29">
@@ -13158,52 +13377,55 @@
       </c>
       <c r="AT9" s="29">
         <v>2.52</v>
       </c>
       <c r="AU9" s="29">
         <v>2.46</v>
       </c>
       <c r="AV9" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="30">
         <v>2.4</v>
       </c>
       <c r="AX9" s="30">
         <v>2.29</v>
       </c>
       <c r="AY9" s="29">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="30">
         <v>2.27</v>
       </c>
       <c r="BA9" s="29">
         <v>2.21</v>
       </c>
+      <c r="BB9" s="29">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="29">
         <v>2.02</v>
       </c>
       <c r="C10" s="29">
         <v>1.06</v>
       </c>
       <c r="D10" s="29">
         <v>1.51</v>
       </c>
       <c r="E10" s="29">
         <v>1.66</v>
       </c>
       <c r="F10" s="29">
         <v>1.66</v>
       </c>
       <c r="G10" s="29">
         <v>1.56</v>
       </c>
       <c r="H10" s="29">
         <v>1.43</v>
       </c>
       <c r="I10" s="29">
@@ -13319,52 +13541,55 @@
       </c>
       <c r="AT10" s="29">
         <v>3.61</v>
       </c>
       <c r="AU10" s="29">
         <v>3.88</v>
       </c>
       <c r="AV10" s="30">
         <v>3.81</v>
       </c>
       <c r="AW10" s="30">
         <v>3.9</v>
       </c>
       <c r="AX10" s="30">
         <v>4.82</v>
       </c>
       <c r="AY10" s="29">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="30">
         <v>3.56</v>
       </c>
       <c r="BA10" s="29">
         <v>3.73</v>
       </c>
+      <c r="BB10" s="29">
+        <v>3.96</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="29">
         <v>1.33</v>
       </c>
       <c r="C11" s="29">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.51</v>
       </c>
       <c r="E11" s="29">
         <v>1.46</v>
       </c>
       <c r="F11" s="29">
         <v>1.54</v>
       </c>
       <c r="G11" s="29">
         <v>1.58</v>
       </c>
       <c r="H11" s="29">
         <v>1.63</v>
       </c>
       <c r="I11" s="29">
@@ -13480,52 +13705,55 @@
       </c>
       <c r="AT11" s="29">
         <v>3.71</v>
       </c>
       <c r="AU11" s="29">
         <v>3.65</v>
       </c>
       <c r="AV11" s="30">
         <v>3.67</v>
       </c>
       <c r="AW11" s="30">
         <v>3.71</v>
       </c>
       <c r="AX11" s="30">
         <v>3.92</v>
       </c>
       <c r="AY11" s="29">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="30">
         <v>3.03</v>
       </c>
       <c r="BA11" s="29">
         <v>3.09</v>
       </c>
+      <c r="BB11" s="29">
+        <v>3.01</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="29">
         <v>0.99</v>
       </c>
       <c r="D12" s="29">
         <v>0.97</v>
       </c>
       <c r="E12" s="29">
         <v>1.7</v>
       </c>
       <c r="F12" s="29">
         <v>1.35</v>
       </c>
       <c r="G12" s="29">
         <v>1.45</v>
       </c>
       <c r="H12" s="29">
         <v>1.51</v>
       </c>
       <c r="I12" s="29">
@@ -13641,52 +13869,55 @@
       </c>
       <c r="AT12" s="29">
         <v>2.6</v>
       </c>
       <c r="AU12" s="29">
         <v>3.15</v>
       </c>
       <c r="AV12" s="30">
         <v>3.05</v>
       </c>
       <c r="AW12" s="30">
         <v>3.04</v>
       </c>
       <c r="AX12" s="30">
         <v>1.02</v>
       </c>
       <c r="AY12" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="30">
         <v>3.15</v>
       </c>
       <c r="BA12" s="29">
         <v>2.89</v>
       </c>
+      <c r="BB12" s="29">
+        <v>3.34</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="29">
@@ -13802,52 +14033,55 @@
       </c>
       <c r="AT13" s="29">
         <v>1.17</v>
       </c>
       <c r="AU13" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="30">
         <v>1.04</v>
       </c>
       <c r="AW13" s="30">
         <v>0.95</v>
       </c>
       <c r="AX13" s="30">
         <v>1.97</v>
       </c>
       <c r="AY13" s="29">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="30">
         <v>0.67</v>
       </c>
       <c r="BA13" s="29">
         <v>0.76</v>
       </c>
+      <c r="BB13" s="29">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="29">
         <v>0.33</v>
       </c>
       <c r="C14" s="29">
         <v>0.88</v>
       </c>
       <c r="D14" s="29">
         <v>0.92</v>
       </c>
       <c r="E14" s="29">
         <v>1.04</v>
       </c>
       <c r="F14" s="29">
         <v>1.03</v>
       </c>
       <c r="G14" s="29">
         <v>1.26</v>
       </c>
       <c r="H14" s="29">
         <v>1.62</v>
       </c>
       <c r="I14" s="29">
@@ -13963,52 +14197,55 @@
       </c>
       <c r="AT14" s="29">
         <v>2.35</v>
       </c>
       <c r="AU14" s="29">
         <v>2.65</v>
       </c>
       <c r="AV14" s="30">
         <v>2.64</v>
       </c>
       <c r="AW14" s="30">
         <v>2.6</v>
       </c>
       <c r="AX14" s="30">
         <v>3.67</v>
       </c>
       <c r="AY14" s="29">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="30">
         <v>2.89</v>
       </c>
       <c r="BA14" s="29">
         <v>2.83</v>
       </c>
+      <c r="BB14" s="29">
+        <v>2.84</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="29">
         <v>0.7</v>
       </c>
       <c r="C15" s="29">
         <v>0.74</v>
       </c>
       <c r="D15" s="29">
         <v>0.73</v>
       </c>
       <c r="E15" s="29">
         <v>1.27</v>
       </c>
       <c r="F15" s="29">
         <v>1.45</v>
       </c>
       <c r="G15" s="29">
         <v>1.45</v>
       </c>
       <c r="H15" s="29">
         <v>1.24</v>
       </c>
       <c r="I15" s="29">
@@ -14124,52 +14361,55 @@
       </c>
       <c r="AT15" s="29">
         <v>2.92</v>
       </c>
       <c r="AU15" s="29">
         <v>2.69</v>
       </c>
       <c r="AV15" s="30">
         <v>2.66</v>
       </c>
       <c r="AW15" s="30">
         <v>2.75</v>
       </c>
       <c r="AX15" s="30">
         <v>1.54</v>
       </c>
       <c r="AY15" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="30">
         <v>2.4</v>
       </c>
       <c r="BA15" s="29">
         <v>2.79</v>
       </c>
+      <c r="BB15" s="29">
+        <v>2.85</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="29">
         <v>0.18</v>
       </c>
       <c r="H16" s="29">
         <v>0.16</v>
       </c>
       <c r="I16" s="29">
@@ -14285,52 +14525,55 @@
       </c>
       <c r="AT16" s="29">
         <v>0.8</v>
       </c>
       <c r="AU16" s="29">
         <v>0.84</v>
       </c>
       <c r="AV16" s="30">
         <v>0.76</v>
       </c>
       <c r="AW16" s="30">
         <v>0.7</v>
       </c>
       <c r="AX16" s="30">
         <v>1.21</v>
       </c>
       <c r="AY16" s="29">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="30">
         <v>0.83</v>
       </c>
       <c r="BA16" s="29">
         <v>0.94</v>
       </c>
+      <c r="BB16" s="29">
+        <v>0.99</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="29">
         <v>0.82</v>
       </c>
       <c r="C17" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="29">
         <v>1.23</v>
       </c>
       <c r="E17" s="29">
         <v>1.42</v>
       </c>
       <c r="F17" s="29">
         <v>1.58</v>
       </c>
       <c r="G17" s="29">
         <v>1.41</v>
       </c>
       <c r="H17" s="29">
         <v>1.28</v>
       </c>
       <c r="I17" s="29">
@@ -14446,52 +14689,55 @@
       </c>
       <c r="AT17" s="29">
         <v>3.19</v>
       </c>
       <c r="AU17" s="29">
         <v>3.19</v>
       </c>
       <c r="AV17" s="30">
         <v>3.11</v>
       </c>
       <c r="AW17" s="30">
         <v>3.36</v>
       </c>
       <c r="AX17" s="30">
         <v>3.49</v>
       </c>
       <c r="AY17" s="29">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="30">
         <v>2.4</v>
       </c>
       <c r="BA17" s="29">
         <v>2.48</v>
       </c>
+      <c r="BB17" s="29">
+        <v>2.69</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="29">
         <v>1.08</v>
       </c>
       <c r="C18" s="29">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="29">
         <v>0.37</v>
       </c>
       <c r="E18" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="29">
         <v>0.66</v>
       </c>
       <c r="G18" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="29">
         <v>0.47</v>
       </c>
       <c r="I18" s="29">
@@ -14607,52 +14853,55 @@
       </c>
       <c r="AT18" s="29">
         <v>2.66</v>
       </c>
       <c r="AU18" s="29">
         <v>2.63</v>
       </c>
       <c r="AV18" s="30">
         <v>2.4</v>
       </c>
       <c r="AW18" s="30">
         <v>2.19</v>
       </c>
       <c r="AX18" s="30">
         <v>1.2</v>
       </c>
       <c r="AY18" s="29">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="30">
         <v>1.66</v>
       </c>
       <c r="BA18" s="29">
         <v>3.12</v>
       </c>
+      <c r="BB18" s="29">
+        <v>2.97</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="29">
         <v>0.48</v>
       </c>
       <c r="C19" s="29">
         <v>0.75</v>
       </c>
       <c r="D19" s="29">
         <v>0.99</v>
       </c>
       <c r="E19" s="29">
         <v>0.86</v>
       </c>
       <c r="F19" s="29">
         <v>1.08</v>
       </c>
       <c r="G19" s="29">
         <v>1.23</v>
       </c>
       <c r="H19" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="29">
@@ -14768,52 +15017,55 @@
       </c>
       <c r="AT19" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AU19" s="29">
         <v>2.59</v>
       </c>
       <c r="AV19" s="30">
         <v>2.64</v>
       </c>
       <c r="AW19" s="30">
         <v>2.46</v>
       </c>
       <c r="AX19" s="30">
         <v>3.54</v>
       </c>
       <c r="AY19" s="29">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="30">
         <v>3.49</v>
       </c>
       <c r="BA19" s="29">
         <v>3.01</v>
       </c>
+      <c r="BB19" s="29">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="29">
         <v>0.6</v>
       </c>
       <c r="D20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="29">
         <v>0.74</v>
       </c>
       <c r="I20" s="29">
@@ -14929,52 +15181,55 @@
       </c>
       <c r="AT20" s="29">
         <v>2.31</v>
       </c>
       <c r="AU20" s="29">
         <v>2.52</v>
       </c>
       <c r="AV20" s="30">
         <v>2.58</v>
       </c>
       <c r="AW20" s="30">
         <v>2.73</v>
       </c>
       <c r="AX20" s="30">
         <v>2.54</v>
       </c>
       <c r="AY20" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="30">
         <v>2.42</v>
       </c>
       <c r="BA20" s="29">
         <v>2.14</v>
       </c>
+      <c r="BB20" s="29">
+        <v>2.2200000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="29">
         <v>0.81</v>
       </c>
       <c r="C21" s="29">
         <v>0.93</v>
       </c>
       <c r="D21" s="29">
         <v>0.83</v>
       </c>
       <c r="E21" s="29">
         <v>0.79</v>
       </c>
       <c r="F21" s="29">
         <v>1.02</v>
       </c>
       <c r="G21" s="29">
         <v>0.96</v>
       </c>
       <c r="H21" s="29">
         <v>1.06</v>
       </c>
       <c r="I21" s="29">
@@ -15090,52 +15345,55 @@
       </c>
       <c r="AT21" s="29">
         <v>3.25</v>
       </c>
       <c r="AU21" s="29">
         <v>3.31</v>
       </c>
       <c r="AV21" s="30">
         <v>3.24</v>
       </c>
       <c r="AW21" s="30">
         <v>3.25</v>
       </c>
       <c r="AX21" s="30">
         <v>2.72</v>
       </c>
       <c r="AY21" s="29">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="30">
         <v>2.64</v>
       </c>
       <c r="BA21" s="29">
         <v>2.8</v>
       </c>
+      <c r="BB21" s="29">
+        <v>2.91</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="29">
         <v>0.73</v>
       </c>
       <c r="E22" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="29">
         <v>0.43</v>
       </c>
       <c r="G22" s="29">
         <v>0.45</v>
       </c>
       <c r="H22" s="29">
         <v>0.54</v>
       </c>
       <c r="I22" s="29">
@@ -15251,52 +15509,55 @@
       </c>
       <c r="AT22" s="29">
         <v>2.82</v>
       </c>
       <c r="AU22" s="29">
         <v>2.82</v>
       </c>
       <c r="AV22" s="30">
         <v>2.73</v>
       </c>
       <c r="AW22" s="30">
         <v>2.69</v>
       </c>
       <c r="AX22" s="30">
         <v>4.71</v>
       </c>
       <c r="AY22" s="29">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="30">
         <v>2.81</v>
       </c>
       <c r="BA22" s="29">
         <v>2.2599999999999998</v>
       </c>
+      <c r="BB22" s="29">
+        <v>2.63</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="29">
         <v>0.44</v>
       </c>
       <c r="E23" s="29">
         <v>0.33</v>
       </c>
       <c r="F23" s="29">
         <v>0.78</v>
       </c>
       <c r="G23" s="29">
         <v>0.65</v>
       </c>
       <c r="H23" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="29">
@@ -15412,52 +15673,55 @@
       </c>
       <c r="AT23" s="29">
         <v>1.1299999999999999</v>
       </c>
       <c r="AU23" s="29">
         <v>1.3</v>
       </c>
       <c r="AV23" s="30">
         <v>1.19</v>
       </c>
       <c r="AW23" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="29">
         <v>0.77</v>
       </c>
+      <c r="BB23" s="29">
+        <v>1.52</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="29">
         <v>1.34</v>
       </c>
       <c r="C24" s="29">
         <v>0.7</v>
       </c>
       <c r="D24" s="29">
         <v>0.69</v>
       </c>
       <c r="E24" s="29">
         <v>0.69</v>
       </c>
       <c r="F24" s="29">
         <v>0.82</v>
       </c>
       <c r="G24" s="29">
         <v>0.8</v>
       </c>
       <c r="H24" s="29">
         <v>0.68</v>
       </c>
       <c r="I24" s="29">
@@ -15573,52 +15837,55 @@
       </c>
       <c r="AT24" s="29">
         <v>2.7</v>
       </c>
       <c r="AU24" s="29">
         <v>2.72</v>
       </c>
       <c r="AV24" s="30">
         <v>2.74</v>
       </c>
       <c r="AW24" s="30">
         <v>2.94</v>
       </c>
       <c r="AX24" s="30">
         <v>3</v>
       </c>
       <c r="AY24" s="29">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA24" s="29">
         <v>1.73</v>
       </c>
+      <c r="BB24" s="29">
+        <v>1.52</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="29">
         <v>1.33</v>
       </c>
       <c r="D25" s="29">
         <v>1.57</v>
       </c>
       <c r="E25" s="29">
         <v>1.43</v>
       </c>
       <c r="F25" s="29">
         <v>1.25</v>
       </c>
       <c r="G25" s="29">
         <v>1.39</v>
       </c>
       <c r="H25" s="29">
         <v>1.33</v>
       </c>
       <c r="I25" s="29">
@@ -15734,52 +16001,55 @@
       </c>
       <c r="AT25" s="29">
         <v>4.49</v>
       </c>
       <c r="AU25" s="29">
         <v>4.2</v>
       </c>
       <c r="AV25" s="30">
         <v>4.07</v>
       </c>
       <c r="AW25" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="30">
         <v>4.46</v>
       </c>
       <c r="AY25" s="29">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="30">
         <v>3.05</v>
       </c>
       <c r="BA25" s="29">
         <v>3.57</v>
       </c>
+      <c r="BB25" s="29">
+        <v>3.18</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="29">
         <v>0.76</v>
       </c>
       <c r="C26" s="29">
         <v>1.2</v>
       </c>
       <c r="D26" s="29">
         <v>1.58</v>
       </c>
       <c r="E26" s="29">
         <v>1.18</v>
       </c>
       <c r="F26" s="29">
         <v>1.25</v>
       </c>
       <c r="G26" s="29">
         <v>1.18</v>
       </c>
       <c r="H26" s="29">
         <v>1.34</v>
       </c>
       <c r="I26" s="29">
@@ -15895,52 +16165,55 @@
       </c>
       <c r="AT26" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="AU26" s="29">
         <v>2.21</v>
       </c>
       <c r="AV26" s="30">
         <v>2.09</v>
       </c>
       <c r="AW26" s="30">
         <v>2.19</v>
       </c>
       <c r="AX26" s="30">
         <v>3.41</v>
       </c>
       <c r="AY26" s="29">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="30">
         <v>3.82</v>
       </c>
       <c r="BA26" s="29">
         <v>2.86</v>
       </c>
+      <c r="BB26" s="29">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="32">
         <v>1.96</v>
       </c>
       <c r="C27" s="32">
         <v>1.03</v>
       </c>
       <c r="D27" s="32">
         <v>1.35</v>
       </c>
       <c r="E27" s="32">
         <v>1.26</v>
       </c>
       <c r="F27" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="32">
         <v>0.92</v>
       </c>
       <c r="H27" s="32">
         <v>0.93</v>
       </c>
       <c r="I27" s="32">
@@ -16056,65 +16329,68 @@
       </c>
       <c r="AT27" s="32">
         <v>2.39</v>
       </c>
       <c r="AU27" s="32">
         <v>2.57</v>
       </c>
       <c r="AV27" s="32">
         <v>2.48</v>
       </c>
       <c r="AW27" s="32">
         <v>2.4</v>
       </c>
       <c r="AX27" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="32">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="32">
         <v>3.42</v>
       </c>
       <c r="BA27" s="32">
         <v>3.11</v>
       </c>
+      <c r="BB27" s="32">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>