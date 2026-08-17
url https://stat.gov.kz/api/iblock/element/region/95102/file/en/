--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="4440" windowWidth="18795" windowHeight="8055" tabRatio="829"/>
   </bookViews>
   <sheets>
     <sheet name="The numder of marriages" sheetId="1" r:id="rId1"/>
     <sheet name="General marrige rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number divorces" sheetId="5" r:id="rId3"/>
     <sheet name="General divorce rate" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="551" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
@@ -822,79 +822,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB33"/>
+  <dimension ref="A1:BC33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="AX5" sqref="AX5"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -906,69 +906,70 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -989,52 +990,53 @@
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>15</v>
       </c>
@@ -1151,52 +1153,55 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>12</v>
       </c>
+      <c r="BC5" s="5" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="43"/>
       <c r="O6" s="43"/>
       <c r="P6" s="43"/>
       <c r="Q6" s="43"/>
       <c r="R6" s="43"/>
       <c r="S6" s="43"/>
       <c r="T6" s="43"/>
       <c r="U6" s="43"/>
       <c r="V6" s="43"/>
       <c r="W6" s="43"/>
       <c r="X6" s="43"/>
@@ -1208,52 +1213,53 @@
       <c r="AD6" s="43"/>
       <c r="AE6" s="43"/>
       <c r="AF6" s="43"/>
       <c r="AG6" s="43"/>
       <c r="AH6" s="43"/>
       <c r="AI6" s="43"/>
       <c r="AJ6" s="43"/>
       <c r="AK6" s="43"/>
       <c r="AL6" s="43"/>
       <c r="AM6" s="43"/>
       <c r="AN6" s="43"/>
       <c r="AO6" s="43"/>
       <c r="AP6" s="43"/>
       <c r="AQ6" s="43"/>
       <c r="AR6" s="43"/>
       <c r="AS6" s="43"/>
       <c r="AT6" s="43"/>
       <c r="AU6" s="43"/>
       <c r="AV6" s="43"/>
       <c r="AW6" s="43"/>
       <c r="AX6" s="43"/>
       <c r="AY6" s="43"/>
       <c r="AZ6" s="43"/>
       <c r="BA6" s="43"/>
       <c r="BB6" s="43"/>
+      <c r="BC6" s="43"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>281</v>
       </c>
       <c r="C7" s="10">
         <v>372</v>
       </c>
       <c r="D7" s="10">
         <v>414</v>
       </c>
       <c r="E7" s="10">
         <v>378</v>
       </c>
       <c r="F7" s="10">
         <v>239</v>
       </c>
       <c r="G7" s="10">
         <v>496</v>
       </c>
       <c r="H7" s="10">
         <v>650</v>
       </c>
       <c r="I7" s="10">
@@ -1372,52 +1378,55 @@
       </c>
       <c r="AU7" s="12">
         <v>388</v>
       </c>
       <c r="AV7" s="15">
         <v>362</v>
       </c>
       <c r="AW7" s="11">
         <v>377</v>
       </c>
       <c r="AX7" s="36">
         <v>279</v>
       </c>
       <c r="AY7" s="15">
         <v>298</v>
       </c>
       <c r="AZ7" s="11">
         <v>301</v>
       </c>
       <c r="BA7" s="11">
         <v>332</v>
       </c>
       <c r="BB7" s="12">
         <v>208</v>
       </c>
+      <c r="BC7" s="12">
+        <v>765</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>98</v>
       </c>
       <c r="C8" s="10">
         <v>107</v>
       </c>
       <c r="D8" s="10">
         <v>136</v>
       </c>
       <c r="E8" s="10">
         <v>127</v>
       </c>
       <c r="F8" s="10">
         <v>67</v>
       </c>
       <c r="G8" s="10">
         <v>231</v>
       </c>
       <c r="H8" s="10">
         <v>233</v>
       </c>
       <c r="I8" s="10">
@@ -1536,52 +1545,55 @@
       </c>
       <c r="AU8" s="12">
         <v>158</v>
       </c>
       <c r="AV8" s="15">
         <v>143</v>
       </c>
       <c r="AW8" s="11">
         <v>148</v>
       </c>
       <c r="AX8" s="36">
         <v>103</v>
       </c>
       <c r="AY8" s="15">
         <v>107</v>
       </c>
       <c r="AZ8" s="11">
         <v>122</v>
       </c>
       <c r="BA8" s="11">
         <v>134</v>
       </c>
       <c r="BB8" s="12">
         <v>70</v>
       </c>
+      <c r="BC8" s="12">
+        <v>348</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>21</v>
       </c>
       <c r="C9" s="10">
         <v>19</v>
       </c>
       <c r="D9" s="10">
         <v>12</v>
       </c>
       <c r="E9" s="10">
         <v>22</v>
       </c>
       <c r="F9" s="10">
         <v>11</v>
       </c>
       <c r="G9" s="10">
         <v>11</v>
       </c>
       <c r="H9" s="10">
         <v>18</v>
       </c>
       <c r="I9" s="10">
@@ -1700,52 +1712,55 @@
       </c>
       <c r="AU9" s="12">
         <v>12</v>
       </c>
       <c r="AV9" s="15">
         <v>14</v>
       </c>
       <c r="AW9" s="11">
         <v>18</v>
       </c>
       <c r="AX9" s="36">
         <v>13</v>
       </c>
       <c r="AY9" s="15">
         <v>10</v>
       </c>
       <c r="AZ9" s="11">
         <v>8</v>
       </c>
       <c r="BA9" s="11">
         <v>21</v>
       </c>
       <c r="BB9" s="12">
         <v>10</v>
       </c>
+      <c r="BC9" s="12">
+        <v>22</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>17</v>
       </c>
       <c r="C10" s="10">
         <v>16</v>
       </c>
       <c r="D10" s="10">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>14</v>
       </c>
       <c r="F10" s="10">
         <v>13</v>
       </c>
       <c r="G10" s="10">
         <v>25</v>
       </c>
       <c r="H10" s="10">
         <v>24</v>
       </c>
       <c r="I10" s="10">
@@ -1864,52 +1879,55 @@
       </c>
       <c r="AU10" s="12">
         <v>12</v>
       </c>
       <c r="AV10" s="15">
         <v>13</v>
       </c>
       <c r="AW10" s="11">
         <v>12</v>
       </c>
       <c r="AX10" s="36">
         <v>13</v>
       </c>
       <c r="AY10" s="15">
         <v>23</v>
       </c>
       <c r="AZ10" s="11">
         <v>7</v>
       </c>
       <c r="BA10" s="11">
         <v>11</v>
       </c>
       <c r="BB10" s="12">
         <v>14</v>
       </c>
+      <c r="BC10" s="12">
+        <v>30</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>41</v>
       </c>
       <c r="C11" s="10">
         <v>77</v>
       </c>
       <c r="D11" s="10">
         <v>70</v>
       </c>
       <c r="E11" s="10">
         <v>59</v>
       </c>
       <c r="F11" s="10">
         <v>41</v>
       </c>
       <c r="G11" s="10">
         <v>89</v>
       </c>
       <c r="H11" s="10">
         <v>99</v>
       </c>
       <c r="I11" s="10">
@@ -2028,52 +2046,55 @@
       </c>
       <c r="AU11" s="12">
         <v>63</v>
       </c>
       <c r="AV11" s="15">
         <v>49</v>
       </c>
       <c r="AW11" s="11">
         <v>48</v>
       </c>
       <c r="AX11" s="36">
         <v>51</v>
       </c>
       <c r="AY11" s="15">
         <v>50</v>
       </c>
       <c r="AZ11" s="11">
         <v>45</v>
       </c>
       <c r="BA11" s="11">
         <v>51</v>
       </c>
       <c r="BB11" s="12">
         <v>38</v>
       </c>
+      <c r="BC11" s="12">
+        <v>114</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10">
         <v>3</v>
       </c>
       <c r="C12" s="10">
         <v>8</v>
       </c>
       <c r="D12" s="10">
         <v>5</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10">
         <v>4</v>
       </c>
       <c r="G12" s="10">
         <v>6</v>
       </c>
       <c r="H12" s="10">
         <v>8</v>
       </c>
       <c r="I12" s="10">
@@ -2192,52 +2213,55 @@
       </c>
       <c r="AU12" s="12">
         <v>6</v>
       </c>
       <c r="AV12" s="15">
         <v>3</v>
       </c>
       <c r="AW12" s="12">
         <v>6</v>
       </c>
       <c r="AX12" s="36">
         <v>1</v>
       </c>
       <c r="AY12" s="15">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>3</v>
       </c>
       <c r="BA12" s="11">
         <v>4</v>
       </c>
       <c r="BB12" s="12">
         <v>4</v>
       </c>
+      <c r="BC12" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10">
         <v>3</v>
       </c>
       <c r="C13" s="10">
         <v>2</v>
       </c>
       <c r="D13" s="10">
         <v>4</v>
       </c>
       <c r="E13" s="10">
         <v>5</v>
       </c>
       <c r="F13" s="10">
         <v>5</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <v>8</v>
       </c>
       <c r="I13" s="10">
@@ -2356,52 +2380,55 @@
       </c>
       <c r="AU13" s="12">
         <v>1</v>
       </c>
       <c r="AV13" s="15">
         <v>5</v>
       </c>
       <c r="AW13" s="12">
         <v>1</v>
       </c>
       <c r="AX13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="15">
         <v>2</v>
       </c>
       <c r="AZ13" s="11">
         <v>2</v>
       </c>
       <c r="BA13" s="11">
         <v>4</v>
       </c>
       <c r="BB13" s="12">
         <v>3</v>
       </c>
+      <c r="BC13" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>11</v>
       </c>
       <c r="C14" s="10">
         <v>10</v>
       </c>
       <c r="D14" s="10">
         <v>19</v>
       </c>
       <c r="E14" s="10">
         <v>15</v>
       </c>
       <c r="F14" s="10">
         <v>14</v>
       </c>
       <c r="G14" s="10">
         <v>15</v>
       </c>
       <c r="H14" s="10">
         <v>21</v>
       </c>
       <c r="I14" s="10">
@@ -2520,52 +2547,55 @@
       </c>
       <c r="AU14" s="12">
         <v>11</v>
       </c>
       <c r="AV14" s="15">
         <v>21</v>
       </c>
       <c r="AW14" s="12">
         <v>12</v>
       </c>
       <c r="AX14" s="36">
         <v>12</v>
       </c>
       <c r="AY14" s="15">
         <v>9</v>
       </c>
       <c r="AZ14" s="11">
         <v>12</v>
       </c>
       <c r="BA14" s="11">
         <v>13</v>
       </c>
       <c r="BB14" s="12">
         <v>12</v>
       </c>
+      <c r="BC14" s="12">
+        <v>23</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>6</v>
       </c>
       <c r="C15" s="10">
         <v>5</v>
       </c>
       <c r="D15" s="10">
         <v>9</v>
       </c>
       <c r="E15" s="10">
         <v>8</v>
       </c>
       <c r="F15" s="10">
         <v>5</v>
       </c>
       <c r="G15" s="10">
         <v>6</v>
       </c>
       <c r="H15" s="10">
         <v>10</v>
       </c>
       <c r="I15" s="10">
@@ -2684,52 +2714,55 @@
       </c>
       <c r="AU15" s="12">
         <v>7</v>
       </c>
       <c r="AV15" s="15">
         <v>10</v>
       </c>
       <c r="AW15" s="12">
         <v>12</v>
       </c>
       <c r="AX15" s="36">
         <v>7</v>
       </c>
       <c r="AY15" s="15">
         <v>6</v>
       </c>
       <c r="AZ15" s="11">
         <v>6</v>
       </c>
       <c r="BA15" s="11">
         <v>6</v>
       </c>
       <c r="BB15" s="12">
         <v>3</v>
       </c>
+      <c r="BC15" s="12">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10">
         <v>3</v>
       </c>
       <c r="C16" s="10">
         <v>2</v>
       </c>
       <c r="D16" s="10">
         <v>3</v>
       </c>
       <c r="E16" s="10">
         <v>2</v>
       </c>
       <c r="F16" s="10">
         <v>1</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="10">
@@ -2848,52 +2881,55 @@
       </c>
       <c r="AU16" s="12">
         <v>5</v>
       </c>
       <c r="AV16" s="15">
         <v>3</v>
       </c>
       <c r="AW16" s="12">
         <v>3</v>
       </c>
       <c r="AX16" s="36">
         <v>3</v>
       </c>
       <c r="AY16" s="15">
         <v>1</v>
       </c>
       <c r="AZ16" s="11">
         <v>1</v>
       </c>
       <c r="BA16" s="11">
         <v>1</v>
       </c>
       <c r="BB16" s="12">
         <v>5</v>
       </c>
+      <c r="BC16" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>14</v>
       </c>
       <c r="C17" s="10">
         <v>21</v>
       </c>
       <c r="D17" s="10">
         <v>21</v>
       </c>
       <c r="E17" s="10">
         <v>15</v>
       </c>
       <c r="F17" s="10">
         <v>12</v>
       </c>
       <c r="G17" s="10">
         <v>23</v>
       </c>
       <c r="H17" s="10">
         <v>24</v>
       </c>
       <c r="I17" s="10">
@@ -3012,52 +3048,55 @@
       </c>
       <c r="AU17" s="12">
         <v>16</v>
       </c>
       <c r="AV17" s="15">
         <v>14</v>
       </c>
       <c r="AW17" s="12">
         <v>21</v>
       </c>
       <c r="AX17" s="36">
         <v>14</v>
       </c>
       <c r="AY17" s="15">
         <v>14</v>
       </c>
       <c r="AZ17" s="11">
         <v>17</v>
       </c>
       <c r="BA17" s="11">
         <v>7</v>
       </c>
       <c r="BB17" s="12">
         <v>5</v>
       </c>
+      <c r="BC17" s="12">
+        <v>36</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="10">
         <v>2</v>
       </c>
       <c r="C18" s="10">
         <v>1</v>
       </c>
       <c r="D18" s="10">
         <v>2</v>
       </c>
       <c r="E18" s="10">
         <v>4</v>
       </c>
       <c r="F18" s="10">
         <v>3</v>
       </c>
       <c r="G18" s="10">
         <v>2</v>
       </c>
       <c r="H18" s="10">
         <v>7</v>
       </c>
       <c r="I18" s="10">
@@ -3176,52 +3215,55 @@
       </c>
       <c r="AU18" s="12">
         <v>2</v>
       </c>
       <c r="AV18" s="15">
         <v>2</v>
       </c>
       <c r="AW18" s="12">
         <v>2</v>
       </c>
       <c r="AX18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="15">
         <v>1</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11">
         <v>3</v>
       </c>
       <c r="BB18" s="12">
         <v>1</v>
       </c>
+      <c r="BC18" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>11</v>
       </c>
       <c r="C19" s="10">
         <v>16</v>
       </c>
       <c r="D19" s="10">
         <v>11</v>
       </c>
       <c r="E19" s="10">
         <v>13</v>
       </c>
       <c r="F19" s="10">
         <v>8</v>
       </c>
       <c r="G19" s="10">
         <v>12</v>
       </c>
       <c r="H19" s="10">
         <v>25</v>
       </c>
       <c r="I19" s="10">
@@ -3340,52 +3382,55 @@
       </c>
       <c r="AU19" s="12">
         <v>12</v>
       </c>
       <c r="AV19" s="15">
         <v>13</v>
       </c>
       <c r="AW19" s="12">
         <v>7</v>
       </c>
       <c r="AX19" s="36">
         <v>7</v>
       </c>
       <c r="AY19" s="15">
         <v>8</v>
       </c>
       <c r="AZ19" s="11">
         <v>11</v>
       </c>
       <c r="BA19" s="11">
         <v>10</v>
       </c>
       <c r="BB19" s="12">
         <v>3</v>
       </c>
+      <c r="BC19" s="12">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10">
         <v>8</v>
       </c>
       <c r="C20" s="10">
         <v>9</v>
       </c>
       <c r="D20" s="10">
         <v>6</v>
       </c>
       <c r="E20" s="10">
         <v>14</v>
       </c>
       <c r="F20" s="10">
         <v>4</v>
       </c>
       <c r="G20" s="10">
         <v>5</v>
       </c>
       <c r="H20" s="10">
         <v>13</v>
       </c>
       <c r="I20" s="10">
@@ -3504,52 +3549,55 @@
       </c>
       <c r="AU20" s="12">
         <v>9</v>
       </c>
       <c r="AV20" s="15">
         <v>12</v>
       </c>
       <c r="AW20" s="12">
         <v>14</v>
       </c>
       <c r="AX20" s="36">
         <v>3</v>
       </c>
       <c r="AY20" s="15">
         <v>7</v>
       </c>
       <c r="AZ20" s="11">
         <v>7</v>
       </c>
       <c r="BA20" s="11">
         <v>7</v>
       </c>
       <c r="BB20" s="12">
         <v>3</v>
       </c>
+      <c r="BC20" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="10">
         <v>18</v>
       </c>
       <c r="C21" s="10">
         <v>36</v>
       </c>
       <c r="D21" s="10">
         <v>53</v>
       </c>
       <c r="E21" s="10">
         <v>34</v>
       </c>
       <c r="F21" s="10">
         <v>22</v>
       </c>
       <c r="G21" s="10">
         <v>30</v>
       </c>
       <c r="H21" s="10">
         <v>74</v>
       </c>
       <c r="I21" s="10">
@@ -3668,52 +3716,55 @@
       </c>
       <c r="AU21" s="12">
         <v>30</v>
       </c>
       <c r="AV21" s="15">
         <v>23</v>
       </c>
       <c r="AW21" s="12">
         <v>29</v>
       </c>
       <c r="AX21" s="36">
         <v>24</v>
       </c>
       <c r="AY21" s="15">
         <v>29</v>
       </c>
       <c r="AZ21" s="11">
         <v>22</v>
       </c>
       <c r="BA21" s="11">
         <v>29</v>
       </c>
       <c r="BB21" s="12">
         <v>21</v>
       </c>
+      <c r="BC21" s="12">
+        <v>61</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="10">
         <v>4</v>
       </c>
       <c r="C22" s="10">
         <v>5</v>
       </c>
       <c r="D22" s="10">
         <v>12</v>
       </c>
       <c r="E22" s="10">
         <v>13</v>
       </c>
       <c r="F22" s="10">
         <v>6</v>
       </c>
       <c r="G22" s="10">
         <v>3</v>
       </c>
       <c r="H22" s="10">
         <v>17</v>
       </c>
       <c r="I22" s="10">
@@ -3832,52 +3883,55 @@
       </c>
       <c r="AU22" s="12">
         <v>5</v>
       </c>
       <c r="AV22" s="15">
         <v>5</v>
       </c>
       <c r="AW22" s="12">
         <v>9</v>
       </c>
       <c r="AX22" s="36">
         <v>3</v>
       </c>
       <c r="AY22" s="15">
         <v>6</v>
       </c>
       <c r="AZ22" s="11">
         <v>8</v>
       </c>
       <c r="BA22" s="11">
         <v>12</v>
       </c>
       <c r="BB22" s="12">
         <v>3</v>
       </c>
+      <c r="BC22" s="12">
+        <v>21</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10">
         <v>1</v>
       </c>
       <c r="D23" s="10">
         <v>5</v>
       </c>
       <c r="E23" s="10">
         <v>1</v>
       </c>
       <c r="F23" s="10">
         <v>3</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>3</v>
       </c>
       <c r="I23" s="10">
@@ -3996,52 +4050,55 @@
       </c>
       <c r="AU23" s="12">
         <v>3</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="12">
         <v>1</v>
       </c>
       <c r="AX23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="15">
         <v>2</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
       <c r="BA23" s="11">
         <v>3</v>
       </c>
       <c r="BB23" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>10</v>
       </c>
       <c r="D24" s="10">
         <v>7</v>
       </c>
       <c r="E24" s="10">
         <v>6</v>
       </c>
       <c r="F24" s="10">
         <v>6</v>
       </c>
       <c r="G24" s="10">
         <v>8</v>
       </c>
       <c r="H24" s="10">
         <v>14</v>
       </c>
       <c r="I24" s="10">
@@ -4160,52 +4217,55 @@
       </c>
       <c r="AU24" s="12">
         <v>8</v>
       </c>
       <c r="AV24" s="15">
         <v>8</v>
       </c>
       <c r="AW24" s="12">
         <v>7</v>
       </c>
       <c r="AX24" s="36">
         <v>3</v>
       </c>
       <c r="AY24" s="15">
         <v>3</v>
       </c>
       <c r="AZ24" s="11">
         <v>7</v>
       </c>
       <c r="BA24" s="11">
         <v>2</v>
       </c>
       <c r="BB24" s="12">
         <v>1</v>
       </c>
+      <c r="BC24" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="10">
         <v>3</v>
       </c>
       <c r="C25" s="10">
         <v>11</v>
       </c>
       <c r="D25" s="10">
         <v>8</v>
       </c>
       <c r="E25" s="10">
         <v>9</v>
       </c>
       <c r="F25" s="10">
         <v>4</v>
       </c>
       <c r="G25" s="10">
         <v>12</v>
       </c>
       <c r="H25" s="10">
         <v>26</v>
       </c>
       <c r="I25" s="10">
@@ -4324,52 +4384,55 @@
       </c>
       <c r="AU25" s="12">
         <v>12</v>
       </c>
       <c r="AV25" s="15">
         <v>8</v>
       </c>
       <c r="AW25" s="12">
         <v>13</v>
       </c>
       <c r="AX25" s="36">
         <v>11</v>
       </c>
       <c r="AY25" s="15">
         <v>2</v>
       </c>
       <c r="AZ25" s="11">
         <v>10</v>
       </c>
       <c r="BA25" s="11">
         <v>6</v>
       </c>
       <c r="BB25" s="12">
         <v>2</v>
       </c>
+      <c r="BC25" s="12">
+        <v>12</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="10">
         <v>6</v>
       </c>
       <c r="C26" s="10">
         <v>7</v>
       </c>
       <c r="D26" s="10">
         <v>6</v>
       </c>
       <c r="E26" s="10">
         <v>8</v>
       </c>
       <c r="F26" s="10">
         <v>4</v>
       </c>
       <c r="G26" s="10">
         <v>6</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="10">
@@ -4488,52 +4551,55 @@
       </c>
       <c r="AU26" s="12">
         <v>4</v>
       </c>
       <c r="AV26" s="15">
         <v>7</v>
       </c>
       <c r="AW26" s="12">
         <v>5</v>
       </c>
       <c r="AX26" s="36">
         <v>6</v>
       </c>
       <c r="AY26" s="15">
         <v>7</v>
       </c>
       <c r="AZ26" s="11">
         <v>4</v>
       </c>
       <c r="BA26" s="11">
         <v>3</v>
       </c>
       <c r="BB26" s="12">
         <v>3</v>
       </c>
+      <c r="BC26" s="12">
+        <v>15</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="18">
         <v>6</v>
       </c>
       <c r="C27" s="18">
         <v>9</v>
       </c>
       <c r="D27" s="18">
         <v>9</v>
       </c>
       <c r="E27" s="18">
         <v>5</v>
       </c>
       <c r="F27" s="18">
         <v>6</v>
       </c>
       <c r="G27" s="18">
         <v>11</v>
       </c>
       <c r="H27" s="18">
         <v>12</v>
       </c>
       <c r="I27" s="18">
@@ -4652,163 +4718,166 @@
       </c>
       <c r="AU27" s="19">
         <v>12</v>
       </c>
       <c r="AV27" s="21">
         <v>7</v>
       </c>
       <c r="AW27" s="19">
         <v>9</v>
       </c>
       <c r="AX27" s="21">
         <v>5</v>
       </c>
       <c r="AY27" s="21">
         <v>7</v>
       </c>
       <c r="AZ27" s="19">
         <v>6</v>
       </c>
       <c r="BA27" s="19">
         <v>5</v>
       </c>
       <c r="BB27" s="19">
         <v>7</v>
       </c>
+      <c r="BC27" s="19">
+        <v>17</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
     </row>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AO44" sqref="AO44"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -4820,68 +4889,69 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41">
         <v>2022</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41">
         <v>2023</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -4902,52 +4972,53 @@
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -5064,52 +5135,55 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>23</v>
       </c>
+      <c r="BC5" s="6" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -5121,52 +5195,53 @@
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
       <c r="BB6" s="44"/>
+      <c r="BC6" s="44"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="29">
         <v>3.97</v>
       </c>
       <c r="C7" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="D7" s="29">
         <v>5.2</v>
       </c>
       <c r="E7" s="29">
         <v>5.28</v>
       </c>
       <c r="F7" s="29">
         <v>4.8899999999999997</v>
       </c>
       <c r="G7" s="29">
         <v>5.28</v>
       </c>
       <c r="H7" s="29">
         <v>5.85</v>
       </c>
       <c r="I7" s="29">
@@ -5285,52 +5360,55 @@
       </c>
       <c r="AU7" s="29">
         <v>6.14</v>
       </c>
       <c r="AV7" s="30">
         <v>6.07</v>
       </c>
       <c r="AW7" s="30">
         <v>6.01</v>
       </c>
       <c r="AX7" s="30">
         <v>4.01</v>
       </c>
       <c r="AY7" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="AZ7" s="30">
         <v>4.34</v>
       </c>
       <c r="BA7" s="29">
         <v>4.49</v>
       </c>
       <c r="BB7" s="29">
         <v>4.18</v>
       </c>
+      <c r="BC7" s="29">
+        <v>5.37</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="C8" s="29">
         <v>4.83</v>
       </c>
       <c r="D8" s="29">
         <v>5.27</v>
       </c>
       <c r="E8" s="29">
         <v>5.42</v>
       </c>
       <c r="F8" s="29">
         <v>4.93</v>
       </c>
       <c r="G8" s="29">
         <v>5.88</v>
       </c>
       <c r="H8" s="29">
         <v>6.55</v>
       </c>
       <c r="I8" s="29">
@@ -5449,52 +5527,55 @@
       </c>
       <c r="AU8" s="29">
         <v>7.44</v>
       </c>
       <c r="AV8" s="30">
         <v>7.34</v>
       </c>
       <c r="AW8" s="30">
         <v>7.25</v>
       </c>
       <c r="AX8" s="30">
         <v>4.34</v>
       </c>
       <c r="AY8" s="29">
         <v>4.66</v>
       </c>
       <c r="AZ8" s="30">
         <v>4.84</v>
       </c>
       <c r="BA8" s="29">
         <v>5.09</v>
       </c>
       <c r="BB8" s="29">
         <v>4.6500000000000004</v>
       </c>
+      <c r="BC8" s="29">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="29">
         <v>6.4</v>
       </c>
       <c r="C9" s="29">
         <v>6.43</v>
       </c>
       <c r="D9" s="29">
         <v>5.46</v>
       </c>
       <c r="E9" s="29">
         <v>5.82</v>
       </c>
       <c r="F9" s="29">
         <v>5.31</v>
       </c>
       <c r="G9" s="29">
         <v>5</v>
       </c>
       <c r="H9" s="29">
         <v>5.07</v>
       </c>
       <c r="I9" s="29">
@@ -5613,52 +5694,55 @@
       </c>
       <c r="AU9" s="29">
         <v>4.7</v>
       </c>
       <c r="AV9" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW9" s="30">
         <v>4.78</v>
       </c>
       <c r="AX9" s="30">
         <v>4.26</v>
       </c>
       <c r="AY9" s="29">
         <v>3.96</v>
       </c>
       <c r="AZ9" s="30">
         <v>3.51</v>
       </c>
       <c r="BA9" s="29">
         <v>4.41</v>
       </c>
       <c r="BB9" s="29">
         <v>4.18</v>
       </c>
+      <c r="BC9" s="29">
+        <v>4.72</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="29">
         <v>5.72</v>
       </c>
       <c r="C10" s="29">
         <v>5.85</v>
       </c>
       <c r="D10" s="29">
         <v>5.7</v>
       </c>
       <c r="E10" s="29">
         <v>5.49</v>
       </c>
       <c r="F10" s="29">
         <v>5.26</v>
       </c>
       <c r="G10" s="29">
         <v>5.84</v>
       </c>
       <c r="H10" s="29">
         <v>6.16</v>
       </c>
       <c r="I10" s="29">
@@ -5777,52 +5861,55 @@
       </c>
       <c r="AU10" s="29">
         <v>6.08</v>
       </c>
       <c r="AV10" s="30">
         <v>5.94</v>
       </c>
       <c r="AW10" s="30">
         <v>5.79</v>
       </c>
       <c r="AX10" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="29">
         <v>6.52</v>
       </c>
       <c r="AZ10" s="30">
         <v>5.0999999999999996</v>
       </c>
       <c r="BA10" s="29">
         <v>4.8</v>
       </c>
       <c r="BB10" s="29">
         <v>4.8</v>
       </c>
+      <c r="BC10" s="29">
+        <v>5.78</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="29">
         <v>3.91</v>
       </c>
       <c r="C11" s="29">
         <v>5.93</v>
       </c>
       <c r="D11" s="29">
         <v>6.19</v>
       </c>
       <c r="E11" s="29">
         <v>6.1</v>
       </c>
       <c r="F11" s="29">
         <v>5.63</v>
       </c>
       <c r="G11" s="29">
         <v>6.15</v>
       </c>
       <c r="H11" s="29">
         <v>6.63</v>
       </c>
       <c r="I11" s="29">
@@ -5941,52 +6028,55 @@
       </c>
       <c r="AU11" s="29">
         <v>6.28</v>
       </c>
       <c r="AV11" s="30">
         <v>6.14</v>
       </c>
       <c r="AW11" s="30">
         <v>6.01</v>
       </c>
       <c r="AX11" s="30">
         <v>4.88</v>
       </c>
       <c r="AY11" s="29">
         <v>5.07</v>
       </c>
       <c r="AZ11" s="30">
         <v>4.8099999999999996</v>
       </c>
       <c r="BA11" s="29">
         <v>4.88</v>
       </c>
       <c r="BB11" s="29">
         <v>4.62</v>
       </c>
+      <c r="BC11" s="29">
+        <v>5.73</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="29">
         <v>2.83</v>
       </c>
       <c r="C12" s="29">
         <v>5.46</v>
       </c>
       <c r="D12" s="29">
         <v>5.2</v>
       </c>
       <c r="E12" s="29">
         <v>4.87</v>
       </c>
       <c r="F12" s="29">
         <v>4.63</v>
       </c>
       <c r="G12" s="29">
         <v>4.83</v>
       </c>
       <c r="H12" s="29">
         <v>5.23</v>
       </c>
       <c r="I12" s="29">
@@ -6105,52 +6195,55 @@
       </c>
       <c r="AU12" s="29">
         <v>6.39</v>
       </c>
       <c r="AV12" s="30">
         <v>6.09</v>
       </c>
       <c r="AW12" s="30">
         <v>6.08</v>
       </c>
       <c r="AX12" s="30">
         <v>1.02</v>
       </c>
       <c r="AY12" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="30">
         <v>2.8</v>
       </c>
       <c r="BA12" s="29">
         <v>3.15</v>
       </c>
       <c r="BB12" s="29">
         <v>3.34</v>
       </c>
+      <c r="BC12" s="29">
+        <v>4.01</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="29">
         <v>2.61</v>
       </c>
       <c r="C13" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="D13" s="29">
         <v>2.69</v>
       </c>
       <c r="E13" s="29">
         <v>3.14</v>
       </c>
       <c r="F13" s="29">
         <v>3.38</v>
       </c>
       <c r="G13" s="29">
         <v>2.82</v>
       </c>
       <c r="H13" s="29">
         <v>3.43</v>
       </c>
       <c r="I13" s="29">
@@ -6269,52 +6362,55 @@
       </c>
       <c r="AU13" s="29">
         <v>3.63</v>
       </c>
       <c r="AV13" s="30">
         <v>3.73</v>
       </c>
       <c r="AW13" s="30">
         <v>3.5</v>
       </c>
       <c r="AX13" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="29">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="30">
         <v>1.34</v>
       </c>
       <c r="BA13" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="BB13" s="29">
         <v>2.2000000000000002</v>
       </c>
+      <c r="BC13" s="29">
+        <v>2.33</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="29">
         <v>3.68</v>
       </c>
       <c r="C14" s="29">
         <v>3.71</v>
       </c>
       <c r="D14" s="29">
         <v>4.62</v>
       </c>
       <c r="E14" s="29">
         <v>4.76</v>
       </c>
       <c r="F14" s="29">
         <v>4.75</v>
       </c>
       <c r="G14" s="29">
         <v>4.82</v>
       </c>
       <c r="H14" s="29">
         <v>5.15</v>
       </c>
       <c r="I14" s="29">
@@ -6433,52 +6529,55 @@
       </c>
       <c r="AU14" s="29">
         <v>5.52</v>
       </c>
       <c r="AV14" s="30">
         <v>5.71</v>
       </c>
       <c r="AW14" s="30">
         <v>5.59</v>
       </c>
       <c r="AX14" s="30">
         <v>4.41</v>
       </c>
       <c r="AY14" s="29">
         <v>4.03</v>
       </c>
       <c r="AZ14" s="30">
         <v>4.1500000000000004</v>
       </c>
       <c r="BA14" s="29">
         <v>4.33</v>
       </c>
       <c r="BB14" s="29">
         <v>4.34</v>
       </c>
+      <c r="BC14" s="29">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="29">
         <v>4.2300000000000004</v>
       </c>
       <c r="C15" s="29">
         <v>4.07</v>
       </c>
       <c r="D15" s="29">
         <v>4.8499999999999996</v>
       </c>
       <c r="E15" s="29">
         <v>5.09</v>
       </c>
       <c r="F15" s="29">
         <v>4.79</v>
       </c>
       <c r="G15" s="29">
         <v>4.72</v>
       </c>
       <c r="H15" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="I15" s="29">
@@ -6597,52 +6696,55 @@
       </c>
       <c r="AU15" s="29">
         <v>6.69</v>
       </c>
       <c r="AV15" s="30">
         <v>6.79</v>
       </c>
       <c r="AW15" s="30">
         <v>6.98</v>
       </c>
       <c r="AX15" s="30">
         <v>5.39</v>
       </c>
       <c r="AY15" s="29">
         <v>5.27</v>
       </c>
       <c r="AZ15" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="BA15" s="29">
         <v>4.99</v>
       </c>
       <c r="BB15" s="29">
         <v>4.43</v>
       </c>
+      <c r="BC15" s="29">
+        <v>5.42</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="29">
         <v>3.25</v>
       </c>
       <c r="C16" s="29">
         <v>2.83</v>
       </c>
       <c r="D16" s="29">
         <v>2.96</v>
       </c>
       <c r="E16" s="29">
         <v>2.78</v>
       </c>
       <c r="F16" s="29">
         <v>2.44</v>
       </c>
       <c r="G16" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="H16" s="29">
         <v>2.21</v>
       </c>
       <c r="I16" s="29">
@@ -6761,52 +6863,55 @@
       </c>
       <c r="AU16" s="29">
         <v>3</v>
       </c>
       <c r="AV16" s="30">
         <v>3.06</v>
       </c>
       <c r="AW16" s="30">
         <v>3.09</v>
       </c>
       <c r="AX16" s="30">
         <v>3.62</v>
       </c>
       <c r="AY16" s="29">
         <v>2.5499999999999998</v>
       </c>
       <c r="AZ16" s="30">
         <v>2.09</v>
       </c>
       <c r="BA16" s="29">
         <v>1.88</v>
       </c>
       <c r="BB16" s="29">
         <v>2.73</v>
       </c>
+      <c r="BC16" s="29">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="29">
         <v>3.83</v>
       </c>
       <c r="C17" s="29">
         <v>5.05</v>
       </c>
       <c r="D17" s="29">
         <v>5.3</v>
       </c>
       <c r="E17" s="29">
         <v>5.03</v>
       </c>
       <c r="F17" s="29">
         <v>4.68</v>
       </c>
       <c r="G17" s="29">
         <v>4.9800000000000004</v>
       </c>
       <c r="H17" s="29">
         <v>5.21</v>
       </c>
       <c r="I17" s="29">
@@ -6925,52 +7030,55 @@
       </c>
       <c r="AU17" s="29">
         <v>5.41</v>
       </c>
       <c r="AV17" s="30">
         <v>5.3</v>
       </c>
       <c r="AW17" s="30">
         <v>5.36</v>
       </c>
       <c r="AX17" s="30">
         <v>4.07</v>
       </c>
       <c r="AY17" s="29">
         <v>4.2699999999999996</v>
       </c>
       <c r="AZ17" s="30">
         <v>4.5</v>
       </c>
       <c r="BA17" s="29">
         <v>3.91</v>
       </c>
       <c r="BB17" s="29">
         <v>3.4</v>
       </c>
+      <c r="BC17" s="29">
+        <v>4.6399999999999997</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="29">
         <v>2.16</v>
       </c>
       <c r="C18" s="29">
         <v>1.69</v>
       </c>
       <c r="D18" s="29">
         <v>1.84</v>
       </c>
       <c r="E18" s="29">
         <v>2.48</v>
       </c>
       <c r="F18" s="29">
         <v>2.63</v>
       </c>
       <c r="G18" s="29">
         <v>2.56</v>
       </c>
       <c r="H18" s="29">
         <v>3.28</v>
       </c>
       <c r="I18" s="29">
@@ -7089,52 +7197,55 @@
       </c>
       <c r="AU18" s="29">
         <v>3.71</v>
       </c>
       <c r="AV18" s="30">
         <v>3.59</v>
       </c>
       <c r="AW18" s="30">
         <v>3.48</v>
       </c>
       <c r="AX18" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="29">
         <v>0.64</v>
       </c>
       <c r="AZ18" s="30">
         <v>0.42</v>
       </c>
       <c r="BA18" s="29">
         <v>1.25</v>
       </c>
       <c r="BB18" s="29">
         <v>1.24</v>
       </c>
+      <c r="BC18" s="29">
+        <v>2.69</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="29">
         <v>5.23</v>
       </c>
       <c r="C19" s="29">
         <v>6.78</v>
       </c>
       <c r="D19" s="29">
         <v>6.26</v>
       </c>
       <c r="E19" s="29">
         <v>6.29</v>
       </c>
       <c r="F19" s="29">
         <v>5.78</v>
       </c>
       <c r="G19" s="29">
         <v>5.81</v>
       </c>
       <c r="H19" s="29">
         <v>6.7</v>
       </c>
       <c r="I19" s="29">
@@ -7253,52 +7364,55 @@
       </c>
       <c r="AU19" s="29">
         <v>5.59</v>
       </c>
       <c r="AV19" s="30">
         <v>5.7</v>
       </c>
       <c r="AW19" s="30">
         <v>5.51</v>
       </c>
       <c r="AX19" s="30">
         <v>3.54</v>
       </c>
       <c r="AY19" s="29">
         <v>3.99</v>
       </c>
       <c r="AZ19" s="30">
         <v>4.53</v>
       </c>
       <c r="BA19" s="29">
         <v>4.71</v>
       </c>
       <c r="BB19" s="29">
         <v>4.0599999999999996</v>
       </c>
+      <c r="BC19" s="29">
+        <v>4.6900000000000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="29">
         <v>4.53</v>
       </c>
       <c r="C20" s="29">
         <v>5.0599999999999996</v>
       </c>
       <c r="D20" s="29">
         <v>4.4800000000000004</v>
       </c>
       <c r="E20" s="29">
         <v>5.41</v>
       </c>
       <c r="F20" s="29">
         <v>4.76</v>
       </c>
       <c r="G20" s="29">
         <v>4.45</v>
       </c>
       <c r="H20" s="29">
         <v>4.88</v>
       </c>
       <c r="I20" s="29">
@@ -7417,52 +7531,55 @@
       </c>
       <c r="AU20" s="29">
         <v>5.6</v>
       </c>
       <c r="AV20" s="30">
         <v>5.78</v>
       </c>
       <c r="AW20" s="30">
         <v>6.03</v>
       </c>
       <c r="AX20" s="30">
         <v>1.91</v>
       </c>
       <c r="AY20" s="29">
         <v>3.34</v>
       </c>
       <c r="AZ20" s="30">
         <v>3.73</v>
       </c>
       <c r="BA20" s="29">
         <v>3.95</v>
       </c>
       <c r="BB20" s="29">
         <v>3.53</v>
       </c>
+      <c r="BC20" s="29">
+        <v>3.82</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="29">
         <v>2.9</v>
       </c>
       <c r="C21" s="29">
         <v>4.57</v>
       </c>
       <c r="D21" s="29">
         <v>5.93</v>
       </c>
       <c r="E21" s="29">
         <v>5.86</v>
       </c>
       <c r="F21" s="29">
         <v>5.38</v>
       </c>
       <c r="G21" s="29">
         <v>5.32</v>
       </c>
       <c r="H21" s="29">
         <v>6.28</v>
       </c>
       <c r="I21" s="29">
@@ -7581,52 +7698,55 @@
       </c>
       <c r="AU21" s="29">
         <v>5.54</v>
       </c>
       <c r="AV21" s="30">
         <v>5.39</v>
       </c>
       <c r="AW21" s="30">
         <v>5.33</v>
       </c>
       <c r="AX21" s="30">
         <v>3.84</v>
       </c>
       <c r="AY21" s="29">
         <v>4.45</v>
       </c>
       <c r="AZ21" s="30">
         <v>4.13</v>
       </c>
       <c r="BA21" s="29">
         <v>4.29</v>
       </c>
       <c r="BB21" s="29">
         <v>4.09</v>
       </c>
+      <c r="BC21" s="29">
+        <v>5.08</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29">
         <v>2.11</v>
       </c>
       <c r="C22" s="29">
         <v>2.5</v>
       </c>
       <c r="D22" s="29">
         <v>3.82</v>
       </c>
       <c r="E22" s="29">
         <v>4.6399999999999997</v>
       </c>
       <c r="F22" s="29">
         <v>4.34</v>
       </c>
       <c r="G22" s="29">
         <v>3.89</v>
       </c>
       <c r="H22" s="29">
         <v>4.63</v>
       </c>
       <c r="I22" s="29">
@@ -7745,52 +7865,55 @@
       </c>
       <c r="AU22" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV22" s="30">
         <v>4.7300000000000004</v>
       </c>
       <c r="AW22" s="30">
         <v>4.76</v>
       </c>
       <c r="AX22" s="30">
         <v>1.77</v>
       </c>
       <c r="AY22" s="29">
         <v>2.77</v>
       </c>
       <c r="AZ22" s="30">
         <v>3.42</v>
       </c>
       <c r="BA22" s="29">
         <v>4.37</v>
       </c>
       <c r="BB22" s="29">
         <v>3.83</v>
       </c>
+      <c r="BC22" s="29">
+        <v>5.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="29">
         <v>0.66</v>
       </c>
       <c r="D23" s="29">
         <v>2.61</v>
       </c>
       <c r="E23" s="29">
         <v>2.2799999999999998</v>
       </c>
       <c r="F23" s="29">
         <v>2.58</v>
       </c>
       <c r="G23" s="29">
         <v>2.38</v>
       </c>
       <c r="H23" s="29">
         <v>2.59</v>
       </c>
       <c r="I23" s="29">
@@ -7909,52 +8032,55 @@
       </c>
       <c r="AU23" s="29">
         <v>3.33</v>
       </c>
       <c r="AV23" s="30">
         <v>3.3</v>
       </c>
       <c r="AW23" s="30">
         <v>3.14</v>
       </c>
       <c r="AX23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="29">
         <v>1.55</v>
       </c>
       <c r="AZ23" s="30">
         <v>2.5499999999999998</v>
       </c>
       <c r="BA23" s="29">
         <v>3.06</v>
       </c>
       <c r="BB23" s="29">
         <v>2.4300000000000002</v>
       </c>
+      <c r="BC23" s="29">
+        <v>2.2799999999999998</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="C24" s="29">
         <v>5.61</v>
       </c>
       <c r="D24" s="29">
         <v>5.28</v>
       </c>
       <c r="E24" s="29">
         <v>5</v>
       </c>
       <c r="F24" s="29">
         <v>4.79</v>
       </c>
       <c r="G24" s="29">
         <v>4.91</v>
       </c>
       <c r="H24" s="29">
         <v>5.56</v>
       </c>
       <c r="I24" s="29">
@@ -8073,52 +8199,55 @@
       </c>
       <c r="AU24" s="29">
         <v>4.78</v>
       </c>
       <c r="AV24" s="30">
         <v>4.88</v>
       </c>
       <c r="AW24" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX24" s="30">
         <v>2.25</v>
       </c>
       <c r="AY24" s="29">
         <v>2.35</v>
       </c>
       <c r="AZ24" s="30">
         <v>3.32</v>
       </c>
       <c r="BA24" s="29">
         <v>2.88</v>
       </c>
       <c r="BB24" s="29">
         <v>2.44</v>
       </c>
+      <c r="BC24" s="29">
+        <v>3.05</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="29">
         <v>1.51</v>
       </c>
       <c r="C25" s="29">
         <v>3.72</v>
       </c>
       <c r="D25" s="29">
         <v>3.83</v>
       </c>
       <c r="E25" s="29">
         <v>4.04</v>
       </c>
       <c r="F25" s="29">
         <v>3.65</v>
       </c>
       <c r="G25" s="29">
         <v>4.08</v>
       </c>
       <c r="H25" s="29">
         <v>5.41</v>
       </c>
       <c r="I25" s="29">
@@ -8237,52 +8366,55 @@
       </c>
       <c r="AU25" s="29">
         <v>5.19</v>
       </c>
       <c r="AV25" s="30">
         <v>5.12</v>
       </c>
       <c r="AW25" s="30">
         <v>5.28</v>
       </c>
       <c r="AX25" s="30">
         <v>6.13</v>
       </c>
       <c r="AY25" s="29">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="30">
         <v>4.38</v>
       </c>
       <c r="BA25" s="29">
         <v>4.1500000000000004</v>
       </c>
       <c r="BB25" s="29">
         <v>3.52</v>
       </c>
+      <c r="BC25" s="29">
+        <v>4.07</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="29">
         <v>4.57</v>
       </c>
       <c r="C26" s="29">
         <v>5.21</v>
       </c>
       <c r="D26" s="29">
         <v>5</v>
       </c>
       <c r="E26" s="29">
         <v>5.33</v>
       </c>
       <c r="F26" s="29">
         <v>4.8600000000000003</v>
       </c>
       <c r="G26" s="29">
         <v>4.84</v>
       </c>
       <c r="H26" s="29">
         <v>5.35</v>
       </c>
       <c r="I26" s="29">
@@ -8401,52 +8533,55 @@
       </c>
       <c r="AU26" s="29">
         <v>4.93</v>
       </c>
       <c r="AV26" s="30">
         <v>5.03</v>
       </c>
       <c r="AW26" s="30">
         <v>4.95</v>
       </c>
       <c r="AX26" s="30">
         <v>5.12</v>
       </c>
       <c r="AY26" s="29">
         <v>5.85</v>
       </c>
       <c r="AZ26" s="30">
         <v>5</v>
       </c>
       <c r="BA26" s="29">
         <v>4.4000000000000004</v>
       </c>
       <c r="BB26" s="29">
         <v>4.03</v>
       </c>
+      <c r="BC26" s="29">
+        <v>5.57</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="32">
         <v>2.94</v>
       </c>
       <c r="C27" s="32">
         <v>3.86</v>
       </c>
       <c r="D27" s="32">
         <v>4.04</v>
       </c>
       <c r="E27" s="32">
         <v>3.66</v>
       </c>
       <c r="F27" s="32">
         <v>3.51</v>
       </c>
       <c r="G27" s="32">
         <v>3.84</v>
       </c>
       <c r="H27" s="32">
         <v>4.13</v>
       </c>
       <c r="I27" s="32">
@@ -8565,105 +8700,108 @@
       </c>
       <c r="AU27" s="32">
         <v>5.55</v>
       </c>
       <c r="AV27" s="32">
         <v>5.39</v>
       </c>
       <c r="AW27" s="32">
         <v>5.32</v>
       </c>
       <c r="AX27" s="32">
         <v>2.61</v>
       </c>
       <c r="AY27" s="32">
         <v>3.3</v>
       </c>
       <c r="AZ27" s="32">
         <v>3.24</v>
       </c>
       <c r="BA27" s="32">
         <v>3.11</v>
       </c>
       <c r="BB27" s="32">
         <v>3.22</v>
       </c>
+      <c r="BC27" s="32">
+        <v>4.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="22"/>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB34"/>
+  <dimension ref="A1:BC34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AO44" sqref="AO44"/>
+      <selection pane="topRight" activeCell="BC10" sqref="BC10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="27" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -8675,69 +8813,70 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>48</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -8758,52 +8897,53 @@
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>15</v>
       </c>
@@ -8920,52 +9060,55 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BA5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>12</v>
       </c>
+      <c r="BC5" s="5" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -8977,52 +9120,53 @@
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
       <c r="BA6" s="45"/>
       <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="10">
         <v>70</v>
       </c>
       <c r="C7" s="10">
         <v>54</v>
       </c>
       <c r="D7" s="10">
         <v>89</v>
       </c>
       <c r="E7" s="10">
         <v>76</v>
       </c>
       <c r="F7" s="10">
         <v>103</v>
       </c>
       <c r="G7" s="10">
         <v>74</v>
       </c>
       <c r="H7" s="10">
         <v>105</v>
       </c>
       <c r="I7" s="10">
@@ -9141,52 +9285,55 @@
       </c>
       <c r="AU7" s="12">
         <v>258</v>
       </c>
       <c r="AV7" s="15">
         <v>182</v>
       </c>
       <c r="AW7" s="11">
         <v>255</v>
       </c>
       <c r="AX7" s="36">
         <v>244</v>
       </c>
       <c r="AY7" s="15">
         <v>170</v>
       </c>
       <c r="AZ7" s="11">
         <v>242</v>
       </c>
       <c r="BA7" s="11">
         <v>192</v>
       </c>
       <c r="BB7" s="12">
         <v>231</v>
       </c>
+      <c r="BC7" s="12">
+        <v>230</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="10">
         <v>25</v>
       </c>
       <c r="C8" s="10">
         <v>16</v>
       </c>
       <c r="D8" s="10">
         <v>21</v>
       </c>
       <c r="E8" s="10">
         <v>23</v>
       </c>
       <c r="F8" s="10">
         <v>33</v>
       </c>
       <c r="G8" s="10">
         <v>20</v>
       </c>
       <c r="H8" s="10">
         <v>43</v>
       </c>
       <c r="I8" s="10">
@@ -9305,52 +9452,55 @@
       </c>
       <c r="AU8" s="12">
         <v>100</v>
       </c>
       <c r="AV8" s="15">
         <v>70</v>
       </c>
       <c r="AW8" s="11">
         <v>94</v>
       </c>
       <c r="AX8" s="36">
         <v>92</v>
       </c>
       <c r="AY8" s="15">
         <v>70</v>
       </c>
       <c r="AZ8" s="11">
         <v>129</v>
       </c>
       <c r="BA8" s="11">
         <v>69</v>
       </c>
       <c r="BB8" s="12">
         <v>98</v>
       </c>
+      <c r="BC8" s="12">
+        <v>93</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>2</v>
       </c>
       <c r="C9" s="10">
         <v>4</v>
       </c>
       <c r="D9" s="10">
         <v>3</v>
       </c>
       <c r="E9" s="10">
         <v>4</v>
       </c>
       <c r="F9" s="10">
         <v>4</v>
       </c>
       <c r="G9" s="10">
         <v>3</v>
       </c>
       <c r="H9" s="10">
         <v>2</v>
       </c>
       <c r="I9" s="10">
@@ -9469,52 +9619,55 @@
       </c>
       <c r="AU9" s="12">
         <v>6</v>
       </c>
       <c r="AV9" s="15">
         <v>2</v>
       </c>
       <c r="AW9" s="11">
         <v>11</v>
       </c>
       <c r="AX9" s="36">
         <v>7</v>
       </c>
       <c r="AY9" s="15">
         <v>9</v>
       </c>
       <c r="AZ9" s="11">
         <v>4</v>
       </c>
       <c r="BA9" s="11">
         <v>6</v>
       </c>
       <c r="BB9" s="12">
         <v>11</v>
       </c>
+      <c r="BC9" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>6</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="10">
         <v>7</v>
       </c>
       <c r="E10" s="10">
         <v>6</v>
       </c>
       <c r="F10" s="10">
         <v>5</v>
       </c>
       <c r="G10" s="10">
         <v>3</v>
       </c>
       <c r="H10" s="10">
         <v>2</v>
       </c>
       <c r="I10" s="10">
@@ -9633,52 +9786,55 @@
       </c>
       <c r="AU10" s="12">
         <v>18</v>
       </c>
       <c r="AV10" s="15">
         <v>9</v>
       </c>
       <c r="AW10" s="11">
         <v>14</v>
       </c>
       <c r="AX10" s="36">
         <v>14</v>
       </c>
       <c r="AY10" s="15">
         <v>8</v>
       </c>
       <c r="AZ10" s="11">
         <v>8</v>
       </c>
       <c r="BA10" s="11">
         <v>12</v>
       </c>
       <c r="BB10" s="12">
         <v>14</v>
       </c>
+      <c r="BC10" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>14</v>
       </c>
       <c r="C11" s="10">
         <v>9</v>
       </c>
       <c r="D11" s="10">
         <v>23</v>
       </c>
       <c r="E11" s="10">
         <v>13</v>
       </c>
       <c r="F11" s="10">
         <v>20</v>
       </c>
       <c r="G11" s="10">
         <v>18</v>
       </c>
       <c r="H11" s="10">
         <v>20</v>
       </c>
       <c r="I11" s="10">
@@ -9797,52 +9953,55 @@
       </c>
       <c r="AU11" s="12">
         <v>33</v>
       </c>
       <c r="AV11" s="15">
         <v>39</v>
       </c>
       <c r="AW11" s="11">
         <v>43</v>
       </c>
       <c r="AX11" s="36">
         <v>41</v>
       </c>
       <c r="AY11" s="15">
         <v>29</v>
       </c>
       <c r="AZ11" s="11">
         <v>22</v>
       </c>
       <c r="BA11" s="11">
         <v>33</v>
       </c>
       <c r="BB11" s="12">
         <v>28</v>
       </c>
+      <c r="BC11" s="12">
+        <v>31</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="10">
         <v>2</v>
       </c>
       <c r="D12" s="10">
         <v>1</v>
       </c>
       <c r="E12" s="10">
         <v>4</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="10">
         <v>2</v>
       </c>
       <c r="H12" s="10">
         <v>2</v>
       </c>
       <c r="I12" s="10">
@@ -9961,52 +10120,55 @@
       </c>
       <c r="AU12" s="12">
         <v>8</v>
       </c>
       <c r="AV12" s="15">
         <v>2</v>
       </c>
       <c r="AW12" s="12">
         <v>3</v>
       </c>
       <c r="AX12" s="36">
         <v>1</v>
       </c>
       <c r="AY12" s="15">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>4</v>
       </c>
       <c r="BA12" s="11">
         <v>2</v>
       </c>
       <c r="BB12" s="12">
         <v>5</v>
       </c>
+      <c r="BC12" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="10">
@@ -10125,52 +10287,55 @@
       </c>
       <c r="AU13" s="12">
         <v>1</v>
       </c>
       <c r="AV13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="36">
         <v>2</v>
       </c>
       <c r="AY13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11">
         <v>1</v>
       </c>
       <c r="BB13" s="12">
         <v>2</v>
       </c>
+      <c r="BC13" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="10">
         <v>1</v>
       </c>
       <c r="C14" s="10">
         <v>4</v>
       </c>
       <c r="D14" s="10">
         <v>3</v>
       </c>
       <c r="E14" s="10">
         <v>4</v>
       </c>
       <c r="F14" s="10">
         <v>3</v>
       </c>
       <c r="G14" s="10">
         <v>7</v>
       </c>
       <c r="H14" s="10">
         <v>11</v>
       </c>
       <c r="I14" s="10">
@@ -10289,52 +10454,55 @@
       </c>
       <c r="AU14" s="12">
         <v>15</v>
       </c>
       <c r="AV14" s="15">
         <v>7</v>
       </c>
       <c r="AW14" s="12">
         <v>6</v>
       </c>
       <c r="AX14" s="36">
         <v>10</v>
       </c>
       <c r="AY14" s="11">
         <v>6</v>
       </c>
       <c r="AZ14" s="11">
         <v>7</v>
       </c>
       <c r="BA14" s="11">
         <v>7</v>
       </c>
       <c r="BB14" s="12">
         <v>8</v>
       </c>
+      <c r="BC14" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="10">
         <v>1</v>
       </c>
       <c r="C15" s="10">
         <v>1</v>
       </c>
       <c r="D15" s="10">
         <v>1</v>
       </c>
       <c r="E15" s="10">
         <v>4</v>
       </c>
       <c r="F15" s="10">
         <v>3</v>
       </c>
       <c r="G15" s="10">
         <v>2</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="10">
@@ -10453,52 +10621,55 @@
       </c>
       <c r="AU15" s="12">
         <v>1</v>
       </c>
       <c r="AV15" s="15">
         <v>3</v>
       </c>
       <c r="AW15" s="12">
         <v>5</v>
       </c>
       <c r="AX15" s="36">
         <v>2</v>
       </c>
       <c r="AY15" s="11">
         <v>3</v>
       </c>
       <c r="AZ15" s="11">
         <v>4</v>
       </c>
       <c r="BA15" s="11">
         <v>5</v>
       </c>
       <c r="BB15" s="12">
         <v>4</v>
       </c>
+      <c r="BC15" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="10">
         <v>1</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="10" t="s">
@@ -10615,52 +10786,55 @@
       </c>
       <c r="AU16" s="12">
         <v>1</v>
       </c>
       <c r="AV16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="36">
         <v>1</v>
       </c>
       <c r="AY16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="11">
         <v>1</v>
       </c>
       <c r="BA16" s="11">
         <v>1</v>
       </c>
       <c r="BB16" s="12">
         <v>1</v>
       </c>
+      <c r="BC16" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="10">
         <v>3</v>
       </c>
       <c r="C17" s="10">
         <v>5</v>
       </c>
       <c r="D17" s="10">
         <v>5</v>
       </c>
       <c r="E17" s="10">
         <v>7</v>
       </c>
       <c r="F17" s="10">
         <v>8</v>
       </c>
       <c r="G17" s="10">
         <v>2</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="10">
@@ -10779,52 +10953,55 @@
       </c>
       <c r="AU17" s="12">
         <v>11</v>
       </c>
       <c r="AV17" s="15">
         <v>8</v>
       </c>
       <c r="AW17" s="12">
         <v>21</v>
       </c>
       <c r="AX17" s="36">
         <v>12</v>
       </c>
       <c r="AY17" s="11">
         <v>3</v>
       </c>
       <c r="AZ17" s="11">
         <v>9</v>
       </c>
       <c r="BA17" s="11">
         <v>9</v>
       </c>
       <c r="BB17" s="12">
         <v>12</v>
       </c>
+      <c r="BC17" s="12">
+        <v>11</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="10">
         <v>1</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>2</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="10">
@@ -10943,52 +11120,55 @@
       </c>
       <c r="AU18" s="12">
         <v>2</v>
       </c>
       <c r="AV18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="36">
         <v>1</v>
       </c>
       <c r="AY18" s="11">
         <v>2</v>
       </c>
       <c r="AZ18" s="11">
         <v>1</v>
       </c>
       <c r="BA18" s="11">
         <v>6</v>
       </c>
       <c r="BB18" s="12">
         <v>2</v>
       </c>
+      <c r="BC18" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="10">
         <v>1</v>
       </c>
       <c r="C19" s="10">
         <v>2</v>
       </c>
       <c r="D19" s="10">
         <v>3</v>
       </c>
       <c r="E19" s="10">
         <v>1</v>
       </c>
       <c r="F19" s="10">
         <v>4</v>
       </c>
       <c r="G19" s="10">
         <v>4</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="10">
@@ -11107,52 +11287,55 @@
       </c>
       <c r="AU19" s="12">
         <v>6</v>
       </c>
       <c r="AV19" s="15">
         <v>6</v>
       </c>
       <c r="AW19" s="12">
         <v>1</v>
       </c>
       <c r="AX19" s="36">
         <v>7</v>
       </c>
       <c r="AY19" s="11">
         <v>5</v>
       </c>
       <c r="AZ19" s="11">
         <v>8</v>
       </c>
       <c r="BA19" s="11">
         <v>3</v>
       </c>
       <c r="BB19" s="12">
         <v>4</v>
       </c>
+      <c r="BC19" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>2</v>
       </c>
       <c r="D20" s="10">
         <v>1</v>
       </c>
       <c r="E20" s="10">
         <v>1</v>
       </c>
       <c r="F20" s="10">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>1</v>
       </c>
       <c r="H20" s="10">
         <v>3</v>
       </c>
       <c r="I20" s="10">
@@ -11271,52 +11454,55 @@
       </c>
       <c r="AU20" s="12">
         <v>7</v>
       </c>
       <c r="AV20" s="15">
         <v>5</v>
       </c>
       <c r="AW20" s="12">
         <v>7</v>
       </c>
       <c r="AX20" s="36">
         <v>4</v>
       </c>
       <c r="AY20" s="11">
         <v>4</v>
       </c>
       <c r="AZ20" s="11">
         <v>3</v>
       </c>
       <c r="BA20" s="11">
         <v>2</v>
       </c>
       <c r="BB20" s="12">
         <v>4</v>
       </c>
+      <c r="BC20" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="10">
         <v>5</v>
       </c>
       <c r="C21" s="10">
         <v>6</v>
       </c>
       <c r="D21" s="10">
         <v>4</v>
       </c>
       <c r="E21" s="10">
         <v>4</v>
       </c>
       <c r="F21" s="10">
         <v>12</v>
       </c>
       <c r="G21" s="10">
         <v>4</v>
       </c>
       <c r="H21" s="10">
         <v>10</v>
       </c>
       <c r="I21" s="10">
@@ -11435,52 +11621,55 @@
       </c>
       <c r="AU21" s="12">
         <v>24</v>
       </c>
       <c r="AV21" s="15">
         <v>15</v>
       </c>
       <c r="AW21" s="12">
         <v>21</v>
       </c>
       <c r="AX21" s="36">
         <v>17</v>
       </c>
       <c r="AY21" s="11">
         <v>12</v>
       </c>
       <c r="AZ21" s="11">
         <v>19</v>
       </c>
       <c r="BA21" s="11">
         <v>20</v>
       </c>
       <c r="BB21" s="12">
         <v>21</v>
       </c>
+      <c r="BC21" s="12">
+        <v>15</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="10">
         <v>4</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>2</v>
       </c>
       <c r="I22" s="10">
@@ -11597,52 +11786,55 @@
       </c>
       <c r="AU22" s="12">
         <v>5</v>
       </c>
       <c r="AV22" s="15">
         <v>3</v>
       </c>
       <c r="AW22" s="12">
         <v>4</v>
       </c>
       <c r="AX22" s="36">
         <v>8</v>
       </c>
       <c r="AY22" s="11">
         <v>2</v>
       </c>
       <c r="AZ22" s="11">
         <v>4</v>
       </c>
       <c r="BA22" s="11">
         <v>1</v>
       </c>
       <c r="BB22" s="12">
         <v>7</v>
       </c>
+      <c r="BC22" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="10">
         <v>1</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="10">
         <v>2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="10" t="s">
@@ -11759,52 +11951,55 @@
       </c>
       <c r="AU23" s="12">
         <v>2</v>
       </c>
       <c r="AV23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11">
         <v>2</v>
       </c>
       <c r="BB23" s="12">
         <v>3</v>
       </c>
+      <c r="BC23" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>2</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="10">
         <v>1</v>
       </c>
       <c r="E24" s="10">
         <v>1</v>
       </c>
       <c r="F24" s="10">
         <v>2</v>
       </c>
       <c r="G24" s="10">
         <v>1</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="10">
@@ -11923,52 +12118,55 @@
       </c>
       <c r="AU24" s="12">
         <v>4</v>
       </c>
       <c r="AV24" s="15">
         <v>4</v>
       </c>
       <c r="AW24" s="12">
         <v>7</v>
       </c>
       <c r="AX24" s="36">
         <v>4</v>
       </c>
       <c r="AY24" s="15">
         <v>1</v>
       </c>
       <c r="AZ24" s="11">
         <v>4</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="12">
         <v>1</v>
       </c>
+      <c r="BC24" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="10">
         <v>4</v>
       </c>
       <c r="C25" s="10">
         <v>1</v>
       </c>
       <c r="D25" s="10">
         <v>4</v>
       </c>
       <c r="E25" s="10">
         <v>2</v>
       </c>
       <c r="F25" s="10">
         <v>1</v>
       </c>
       <c r="G25" s="10">
         <v>4</v>
       </c>
       <c r="H25" s="10">
         <v>2</v>
       </c>
       <c r="I25" s="10">
@@ -12087,52 +12285,55 @@
       </c>
       <c r="AU25" s="12">
         <v>3</v>
       </c>
       <c r="AV25" s="15">
         <v>5</v>
       </c>
       <c r="AW25" s="12">
         <v>11</v>
       </c>
       <c r="AX25" s="36">
         <v>8</v>
       </c>
       <c r="AY25" s="15">
         <v>5</v>
       </c>
       <c r="AZ25" s="11">
         <v>3</v>
       </c>
       <c r="BA25" s="11">
         <v>9</v>
       </c>
       <c r="BB25" s="12">
         <v>3</v>
       </c>
+      <c r="BC25" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="10">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>2</v>
       </c>
       <c r="D26" s="10">
         <v>3</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="10">
         <v>2</v>
       </c>
       <c r="G26" s="10">
         <v>1</v>
       </c>
       <c r="H26" s="10">
         <v>3</v>
       </c>
       <c r="I26" s="10">
@@ -12251,52 +12452,55 @@
       </c>
       <c r="AU26" s="12">
         <v>3</v>
       </c>
       <c r="AV26" s="15">
         <v>1</v>
       </c>
       <c r="AW26" s="12">
         <v>4</v>
       </c>
       <c r="AX26" s="36">
         <v>4</v>
       </c>
       <c r="AY26" s="15">
         <v>2</v>
       </c>
       <c r="AZ26" s="11">
         <v>7</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="12" t="s">
         <v>0</v>
       </c>
+      <c r="BC26" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="18">
         <v>4</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="18">
         <v>4</v>
       </c>
       <c r="E27" s="18">
         <v>2</v>
       </c>
       <c r="F27" s="18">
         <v>1</v>
       </c>
       <c r="G27" s="18" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="18">
         <v>2</v>
       </c>
       <c r="I27" s="18">
@@ -12415,167 +12619,170 @@
       </c>
       <c r="AU27" s="19">
         <v>8</v>
       </c>
       <c r="AV27" s="21">
         <v>3</v>
       </c>
       <c r="AW27" s="19">
         <v>3</v>
       </c>
       <c r="AX27" s="21">
         <v>9</v>
       </c>
       <c r="AY27" s="21">
         <v>5</v>
       </c>
       <c r="AZ27" s="19">
         <v>5</v>
       </c>
       <c r="BA27" s="19">
         <v>4</v>
       </c>
       <c r="BB27" s="19">
         <v>3</v>
       </c>
+      <c r="BC27" s="19">
+        <v>10</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
     </row>
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="24"/>
       <c r="K32" s="24"/>
       <c r="L32" s="24"/>
     </row>
     <row r="33" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B33" s="35"/>
       <c r="C33" s="35"/>
       <c r="D33" s="35"/>
       <c r="E33" s="35"/>
       <c r="F33" s="35"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="35"/>
       <c r="K33" s="35"/>
       <c r="L33" s="35"/>
     </row>
     <row r="34" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="topRight" activeCell="AV36" sqref="AV36"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AO44" sqref="AO44"/>
+      <selection pane="topRight" activeCell="AR20" sqref="AR20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.28515625" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="9" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="27" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="8" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.42578125" style="27" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="27" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="8.28515625" style="27" customWidth="1"/>
     <col min="40" max="40" width="8.5703125" style="27" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
       <c r="O2" s="42"/>
       <c r="P2" s="42"/>
       <c r="Q2" s="42"/>
       <c r="R2" s="42"/>
       <c r="S2" s="42"/>
       <c r="T2" s="42"/>
       <c r="U2" s="42"/>
       <c r="V2" s="42"/>
       <c r="W2" s="42"/>
       <c r="X2" s="42"/>
@@ -12587,68 +12794,69 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="42"/>
       <c r="AG2" s="42"/>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="42"/>
       <c r="AS2" s="42"/>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
       <c r="AY2" s="42"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="3"/>
       <c r="E3" s="28"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AN3" s="4"/>
       <c r="AV3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="39"/>
       <c r="B4" s="41" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
       <c r="N4" s="41" t="s">
         <v>48</v>
       </c>
       <c r="O4" s="41"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -12669,52 +12877,53 @@
       <c r="AH4" s="37"/>
       <c r="AI4" s="37"/>
       <c r="AJ4" s="37"/>
       <c r="AK4" s="37"/>
       <c r="AL4" s="37">
         <v>2025</v>
       </c>
       <c r="AM4" s="37"/>
       <c r="AN4" s="37"/>
       <c r="AO4" s="37"/>
       <c r="AP4" s="37"/>
       <c r="AQ4" s="37"/>
       <c r="AR4" s="37"/>
       <c r="AS4" s="37"/>
       <c r="AT4" s="37"/>
       <c r="AU4" s="37"/>
       <c r="AV4" s="37"/>
       <c r="AW4" s="38"/>
       <c r="AX4" s="37">
         <v>2026</v>
       </c>
       <c r="AY4" s="37"/>
       <c r="AZ4" s="37"/>
       <c r="BA4" s="37"/>
       <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>26</v>
       </c>
@@ -12831,52 +13040,55 @@
       </c>
       <c r="AU5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="7" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="5" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>23</v>
       </c>
+      <c r="BC5" s="6" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
@@ -12888,52 +13100,53 @@
       <c r="AD6" s="44"/>
       <c r="AE6" s="44"/>
       <c r="AF6" s="44"/>
       <c r="AG6" s="44"/>
       <c r="AH6" s="44"/>
       <c r="AI6" s="44"/>
       <c r="AJ6" s="44"/>
       <c r="AK6" s="44"/>
       <c r="AL6" s="44"/>
       <c r="AM6" s="44"/>
       <c r="AN6" s="44"/>
       <c r="AO6" s="44"/>
       <c r="AP6" s="44"/>
       <c r="AQ6" s="44"/>
       <c r="AR6" s="44"/>
       <c r="AS6" s="44"/>
       <c r="AT6" s="44"/>
       <c r="AU6" s="44"/>
       <c r="AV6" s="44"/>
       <c r="AW6" s="44"/>
       <c r="AX6" s="44"/>
       <c r="AY6" s="44"/>
       <c r="AZ6" s="44"/>
       <c r="BA6" s="44"/>
       <c r="BB6" s="44"/>
+      <c r="BC6" s="44"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="29">
         <v>0.99</v>
       </c>
       <c r="C7" s="29">
         <v>0.92</v>
       </c>
       <c r="D7" s="29">
         <v>1.04</v>
       </c>
       <c r="E7" s="29">
         <v>1.06</v>
       </c>
       <c r="F7" s="29">
         <v>1.1399999999999999</v>
       </c>
       <c r="G7" s="29">
         <v>1.1299999999999999</v>
       </c>
       <c r="H7" s="29">
         <v>1.18</v>
       </c>
       <c r="I7" s="29">
@@ -13052,52 +13265,55 @@
       </c>
       <c r="AU7" s="29">
         <v>3.11</v>
       </c>
       <c r="AV7" s="30">
         <v>3.07</v>
       </c>
       <c r="AW7" s="30">
         <v>3.12</v>
       </c>
       <c r="AX7" s="30">
         <v>3.5</v>
       </c>
       <c r="AY7" s="29">
         <v>3.12</v>
       </c>
       <c r="AZ7" s="30">
         <v>3.25</v>
       </c>
       <c r="BA7" s="29">
         <v>3.15</v>
       </c>
       <c r="BB7" s="29">
         <v>3.18</v>
       </c>
+      <c r="BC7" s="29">
+        <v>3.22</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="C8" s="29">
         <v>0.97</v>
       </c>
       <c r="D8" s="29">
         <v>0.96</v>
       </c>
       <c r="E8" s="29">
         <v>0.98</v>
       </c>
       <c r="F8" s="29">
         <v>1.0900000000000001</v>
       </c>
       <c r="G8" s="29">
         <v>1.06</v>
       </c>
       <c r="H8" s="29">
         <v>1.19</v>
       </c>
       <c r="I8" s="29">
@@ -13216,52 +13432,55 @@
       </c>
       <c r="AU8" s="29">
         <v>3.25</v>
       </c>
       <c r="AV8" s="30">
         <v>3.24</v>
       </c>
       <c r="AW8" s="30">
         <v>3.31</v>
       </c>
       <c r="AX8" s="30">
         <v>3.88</v>
       </c>
       <c r="AY8" s="29">
         <v>3.59</v>
       </c>
       <c r="AZ8" s="30">
         <v>4.24</v>
       </c>
       <c r="BA8" s="29">
         <v>3.93</v>
       </c>
       <c r="BB8" s="29">
         <v>3.98</v>
       </c>
+      <c r="BC8" s="29">
+        <v>3.99</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="29">
         <v>0.61</v>
       </c>
       <c r="C9" s="29">
         <v>0.96</v>
       </c>
       <c r="D9" s="29">
         <v>0.94</v>
       </c>
       <c r="E9" s="29">
         <v>1.02</v>
       </c>
       <c r="F9" s="29">
         <v>1.06</v>
       </c>
       <c r="G9" s="29">
         <v>1.04</v>
       </c>
       <c r="H9" s="29">
         <v>0.98</v>
       </c>
       <c r="I9" s="29">
@@ -13380,52 +13599,55 @@
       </c>
       <c r="AU9" s="29">
         <v>2.46</v>
       </c>
       <c r="AV9" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="AW9" s="30">
         <v>2.4</v>
       </c>
       <c r="AX9" s="30">
         <v>2.29</v>
       </c>
       <c r="AY9" s="29">
         <v>2.76</v>
       </c>
       <c r="AZ9" s="30">
         <v>2.27</v>
       </c>
       <c r="BA9" s="29">
         <v>2.21</v>
       </c>
       <c r="BB9" s="29">
         <v>2.4900000000000002</v>
       </c>
+      <c r="BC9" s="29">
+        <v>2.4700000000000002</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="29">
         <v>2.02</v>
       </c>
       <c r="C10" s="29">
         <v>1.06</v>
       </c>
       <c r="D10" s="29">
         <v>1.51</v>
       </c>
       <c r="E10" s="29">
         <v>1.66</v>
       </c>
       <c r="F10" s="29">
         <v>1.66</v>
       </c>
       <c r="G10" s="29">
         <v>1.56</v>
       </c>
       <c r="H10" s="29">
         <v>1.43</v>
       </c>
       <c r="I10" s="29">
@@ -13544,52 +13766,55 @@
       </c>
       <c r="AU10" s="29">
         <v>3.88</v>
       </c>
       <c r="AV10" s="30">
         <v>3.81</v>
       </c>
       <c r="AW10" s="30">
         <v>3.9</v>
       </c>
       <c r="AX10" s="30">
         <v>4.82</v>
       </c>
       <c r="AY10" s="29">
         <v>3.99</v>
       </c>
       <c r="AZ10" s="30">
         <v>3.56</v>
       </c>
       <c r="BA10" s="29">
         <v>3.73</v>
       </c>
       <c r="BB10" s="29">
         <v>3.96</v>
       </c>
+      <c r="BC10" s="29">
+        <v>3.83</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="29">
         <v>1.33</v>
       </c>
       <c r="C11" s="29">
         <v>1.1599999999999999</v>
       </c>
       <c r="D11" s="29">
         <v>1.51</v>
       </c>
       <c r="E11" s="29">
         <v>1.46</v>
       </c>
       <c r="F11" s="29">
         <v>1.54</v>
       </c>
       <c r="G11" s="29">
         <v>1.58</v>
       </c>
       <c r="H11" s="29">
         <v>1.63</v>
       </c>
       <c r="I11" s="29">
@@ -13708,52 +13933,55 @@
       </c>
       <c r="AU11" s="29">
         <v>3.65</v>
       </c>
       <c r="AV11" s="30">
         <v>3.67</v>
       </c>
       <c r="AW11" s="30">
         <v>3.71</v>
       </c>
       <c r="AX11" s="30">
         <v>3.92</v>
       </c>
       <c r="AY11" s="29">
         <v>3.52</v>
       </c>
       <c r="AZ11" s="30">
         <v>3.03</v>
       </c>
       <c r="BA11" s="29">
         <v>3.09</v>
       </c>
       <c r="BB11" s="29">
         <v>3.01</v>
       </c>
+      <c r="BC11" s="29">
+        <v>3.02</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="29">
         <v>0.99</v>
       </c>
       <c r="D12" s="29">
         <v>0.97</v>
       </c>
       <c r="E12" s="29">
         <v>1.7</v>
       </c>
       <c r="F12" s="29">
         <v>1.35</v>
       </c>
       <c r="G12" s="29">
         <v>1.45</v>
       </c>
       <c r="H12" s="29">
         <v>1.51</v>
       </c>
       <c r="I12" s="29">
@@ -13872,52 +14100,55 @@
       </c>
       <c r="AU12" s="29">
         <v>3.15</v>
       </c>
       <c r="AV12" s="30">
         <v>3.05</v>
       </c>
       <c r="AW12" s="30">
         <v>3.04</v>
       </c>
       <c r="AX12" s="30">
         <v>1.02</v>
       </c>
       <c r="AY12" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ12" s="30">
         <v>3.15</v>
       </c>
       <c r="BA12" s="29">
         <v>2.89</v>
       </c>
       <c r="BB12" s="29">
         <v>3.34</v>
       </c>
+      <c r="BC12" s="29">
+        <v>3.14</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="29">
@@ -14036,52 +14267,55 @@
       </c>
       <c r="AU13" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="AV13" s="30">
         <v>1.04</v>
       </c>
       <c r="AW13" s="30">
         <v>0.95</v>
       </c>
       <c r="AX13" s="30">
         <v>1.97</v>
       </c>
       <c r="AY13" s="29">
         <v>1.03</v>
       </c>
       <c r="AZ13" s="30">
         <v>0.67</v>
       </c>
       <c r="BA13" s="29">
         <v>0.76</v>
       </c>
       <c r="BB13" s="29">
         <v>1</v>
       </c>
+      <c r="BC13" s="29">
+        <v>1.17</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="29">
         <v>0.33</v>
       </c>
       <c r="C14" s="29">
         <v>0.88</v>
       </c>
       <c r="D14" s="29">
         <v>0.92</v>
       </c>
       <c r="E14" s="29">
         <v>1.04</v>
       </c>
       <c r="F14" s="29">
         <v>1.03</v>
       </c>
       <c r="G14" s="29">
         <v>1.26</v>
       </c>
       <c r="H14" s="29">
         <v>1.62</v>
       </c>
       <c r="I14" s="29">
@@ -14200,52 +14434,55 @@
       </c>
       <c r="AU14" s="29">
         <v>2.65</v>
       </c>
       <c r="AV14" s="30">
         <v>2.64</v>
       </c>
       <c r="AW14" s="30">
         <v>2.6</v>
       </c>
       <c r="AX14" s="30">
         <v>3.67</v>
       </c>
       <c r="AY14" s="29">
         <v>3.07</v>
       </c>
       <c r="AZ14" s="30">
         <v>2.89</v>
       </c>
       <c r="BA14" s="29">
         <v>2.83</v>
       </c>
       <c r="BB14" s="29">
         <v>2.84</v>
       </c>
+      <c r="BC14" s="29">
+        <v>2.75</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="29">
         <v>0.7</v>
       </c>
       <c r="C15" s="29">
         <v>0.74</v>
       </c>
       <c r="D15" s="29">
         <v>0.73</v>
       </c>
       <c r="E15" s="29">
         <v>1.27</v>
       </c>
       <c r="F15" s="29">
         <v>1.45</v>
       </c>
       <c r="G15" s="29">
         <v>1.45</v>
       </c>
       <c r="H15" s="29">
         <v>1.24</v>
       </c>
       <c r="I15" s="29">
@@ -14364,52 +14601,55 @@
       </c>
       <c r="AU15" s="29">
         <v>2.69</v>
       </c>
       <c r="AV15" s="30">
         <v>2.66</v>
       </c>
       <c r="AW15" s="30">
         <v>2.75</v>
       </c>
       <c r="AX15" s="30">
         <v>1.54</v>
       </c>
       <c r="AY15" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="AZ15" s="30">
         <v>2.4</v>
       </c>
       <c r="BA15" s="29">
         <v>2.79</v>
       </c>
       <c r="BB15" s="29">
         <v>2.85</v>
       </c>
+      <c r="BC15" s="29">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="29" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="29">
         <v>0.18</v>
       </c>
       <c r="H16" s="29">
         <v>0.16</v>
       </c>
       <c r="I16" s="29">
@@ -14528,52 +14768,55 @@
       </c>
       <c r="AU16" s="29">
         <v>0.84</v>
       </c>
       <c r="AV16" s="30">
         <v>0.76</v>
       </c>
       <c r="AW16" s="30">
         <v>0.7</v>
       </c>
       <c r="AX16" s="30">
         <v>1.21</v>
       </c>
       <c r="AY16" s="29">
         <v>0.64</v>
       </c>
       <c r="AZ16" s="30">
         <v>0.83</v>
       </c>
       <c r="BA16" s="29">
         <v>0.94</v>
       </c>
       <c r="BB16" s="29">
         <v>0.99</v>
       </c>
+      <c r="BC16" s="29">
+        <v>1.04</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="29">
         <v>0.82</v>
       </c>
       <c r="C17" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="D17" s="29">
         <v>1.23</v>
       </c>
       <c r="E17" s="29">
         <v>1.42</v>
       </c>
       <c r="F17" s="29">
         <v>1.58</v>
       </c>
       <c r="G17" s="29">
         <v>1.41</v>
       </c>
       <c r="H17" s="29">
         <v>1.28</v>
       </c>
       <c r="I17" s="29">
@@ -14692,52 +14935,55 @@
       </c>
       <c r="AU17" s="29">
         <v>3.19</v>
       </c>
       <c r="AV17" s="30">
         <v>3.11</v>
       </c>
       <c r="AW17" s="30">
         <v>3.36</v>
       </c>
       <c r="AX17" s="30">
         <v>3.49</v>
       </c>
       <c r="AY17" s="29">
         <v>2.29</v>
       </c>
       <c r="AZ17" s="30">
         <v>2.4</v>
       </c>
       <c r="BA17" s="29">
         <v>2.48</v>
       </c>
       <c r="BB17" s="29">
         <v>2.69</v>
       </c>
+      <c r="BC17" s="29">
+        <v>2.79</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="29">
         <v>1.08</v>
       </c>
       <c r="C18" s="29">
         <v>0.56000000000000005</v>
       </c>
       <c r="D18" s="29">
         <v>0.37</v>
       </c>
       <c r="E18" s="29">
         <v>0.28000000000000003</v>
       </c>
       <c r="F18" s="29">
         <v>0.66</v>
       </c>
       <c r="G18" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="H18" s="29">
         <v>0.47</v>
       </c>
       <c r="I18" s="29">
@@ -14856,52 +15102,55 @@
       </c>
       <c r="AU18" s="29">
         <v>2.63</v>
       </c>
       <c r="AV18" s="30">
         <v>2.4</v>
       </c>
       <c r="AW18" s="30">
         <v>2.19</v>
       </c>
       <c r="AX18" s="30">
         <v>1.2</v>
       </c>
       <c r="AY18" s="29">
         <v>1.92</v>
       </c>
       <c r="AZ18" s="30">
         <v>1.66</v>
       </c>
       <c r="BA18" s="29">
         <v>3.12</v>
       </c>
       <c r="BB18" s="29">
         <v>2.97</v>
       </c>
+      <c r="BC18" s="29">
+        <v>2.48</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="29">
         <v>0.48</v>
       </c>
       <c r="C19" s="29">
         <v>0.75</v>
       </c>
       <c r="D19" s="29">
         <v>0.99</v>
       </c>
       <c r="E19" s="29">
         <v>0.86</v>
       </c>
       <c r="F19" s="29">
         <v>1.08</v>
       </c>
       <c r="G19" s="29">
         <v>1.23</v>
       </c>
       <c r="H19" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="I19" s="29">
@@ -15020,52 +15269,55 @@
       </c>
       <c r="AU19" s="29">
         <v>2.59</v>
       </c>
       <c r="AV19" s="30">
         <v>2.64</v>
       </c>
       <c r="AW19" s="30">
         <v>2.46</v>
       </c>
       <c r="AX19" s="30">
         <v>3.54</v>
       </c>
       <c r="AY19" s="29">
         <v>3.19</v>
       </c>
       <c r="AZ19" s="30">
         <v>3.49</v>
       </c>
       <c r="BA19" s="29">
         <v>3.01</v>
       </c>
       <c r="BB19" s="29">
         <v>2.81</v>
       </c>
+      <c r="BC19" s="29">
+        <v>2.95</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="29">
         <v>0.6</v>
       </c>
       <c r="D20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="E20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="G20" s="29">
         <v>0.57999999999999996</v>
       </c>
       <c r="H20" s="29">
         <v>0.74</v>
       </c>
       <c r="I20" s="29">
@@ -15184,52 +15436,55 @@
       </c>
       <c r="AU20" s="29">
         <v>2.52</v>
       </c>
       <c r="AV20" s="30">
         <v>2.58</v>
       </c>
       <c r="AW20" s="30">
         <v>2.73</v>
       </c>
       <c r="AX20" s="30">
         <v>2.54</v>
       </c>
       <c r="AY20" s="29">
         <v>2.67</v>
       </c>
       <c r="AZ20" s="30">
         <v>2.42</v>
       </c>
       <c r="BA20" s="29">
         <v>2.14</v>
       </c>
       <c r="BB20" s="29">
         <v>2.2200000000000002</v>
       </c>
+      <c r="BC20" s="29">
+        <v>2.5099999999999998</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="29">
         <v>0.81</v>
       </c>
       <c r="C21" s="29">
         <v>0.93</v>
       </c>
       <c r="D21" s="29">
         <v>0.83</v>
       </c>
       <c r="E21" s="29">
         <v>0.79</v>
       </c>
       <c r="F21" s="29">
         <v>1.02</v>
       </c>
       <c r="G21" s="29">
         <v>0.96</v>
       </c>
       <c r="H21" s="29">
         <v>1.06</v>
       </c>
       <c r="I21" s="29">
@@ -15348,52 +15603,55 @@
       </c>
       <c r="AU21" s="29">
         <v>3.31</v>
       </c>
       <c r="AV21" s="30">
         <v>3.24</v>
       </c>
       <c r="AW21" s="30">
         <v>3.25</v>
       </c>
       <c r="AX21" s="30">
         <v>2.72</v>
       </c>
       <c r="AY21" s="29">
         <v>2.44</v>
       </c>
       <c r="AZ21" s="30">
         <v>2.64</v>
       </c>
       <c r="BA21" s="29">
         <v>2.8</v>
       </c>
       <c r="BB21" s="29">
         <v>2.91</v>
       </c>
+      <c r="BC21" s="29">
+        <v>2.84</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="29">
         <v>0.73</v>
       </c>
       <c r="E22" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="F22" s="29">
         <v>0.43</v>
       </c>
       <c r="G22" s="29">
         <v>0.45</v>
       </c>
       <c r="H22" s="29">
         <v>0.54</v>
       </c>
       <c r="I22" s="29">
@@ -15512,52 +15770,55 @@
       </c>
       <c r="AU22" s="29">
         <v>2.82</v>
       </c>
       <c r="AV22" s="30">
         <v>2.73</v>
       </c>
       <c r="AW22" s="30">
         <v>2.69</v>
       </c>
       <c r="AX22" s="30">
         <v>4.71</v>
       </c>
       <c r="AY22" s="29">
         <v>3.08</v>
       </c>
       <c r="AZ22" s="30">
         <v>2.81</v>
       </c>
       <c r="BA22" s="29">
         <v>2.2599999999999998</v>
       </c>
       <c r="BB22" s="29">
         <v>2.63</v>
       </c>
+      <c r="BC22" s="29">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="29">
         <v>0.44</v>
       </c>
       <c r="E23" s="29">
         <v>0.33</v>
       </c>
       <c r="F23" s="29">
         <v>0.78</v>
       </c>
       <c r="G23" s="29">
         <v>0.65</v>
       </c>
       <c r="H23" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="I23" s="29">
@@ -15676,52 +15937,55 @@
       </c>
       <c r="AU23" s="29">
         <v>1.3</v>
       </c>
       <c r="AV23" s="30">
         <v>1.19</v>
       </c>
       <c r="AW23" s="30">
         <v>1.0900000000000001</v>
       </c>
       <c r="AX23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="29" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="30" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="29">
         <v>0.77</v>
       </c>
       <c r="BB23" s="29">
         <v>1.52</v>
       </c>
+      <c r="BC23" s="29">
+        <v>1.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="29">
         <v>1.34</v>
       </c>
       <c r="C24" s="29">
         <v>0.7</v>
       </c>
       <c r="D24" s="29">
         <v>0.69</v>
       </c>
       <c r="E24" s="29">
         <v>0.69</v>
       </c>
       <c r="F24" s="29">
         <v>0.82</v>
       </c>
       <c r="G24" s="29">
         <v>0.8</v>
       </c>
       <c r="H24" s="29">
         <v>0.68</v>
       </c>
       <c r="I24" s="29">
@@ -15840,52 +16104,55 @@
       </c>
       <c r="AU24" s="29">
         <v>2.72</v>
       </c>
       <c r="AV24" s="30">
         <v>2.74</v>
       </c>
       <c r="AW24" s="30">
         <v>2.94</v>
       </c>
       <c r="AX24" s="30">
         <v>3</v>
       </c>
       <c r="AY24" s="29">
         <v>1.96</v>
       </c>
       <c r="AZ24" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA24" s="29">
         <v>1.73</v>
       </c>
       <c r="BB24" s="29">
         <v>1.52</v>
       </c>
+      <c r="BC24" s="29">
+        <v>2.29</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="C25" s="29">
         <v>1.33</v>
       </c>
       <c r="D25" s="29">
         <v>1.57</v>
       </c>
       <c r="E25" s="29">
         <v>1.43</v>
       </c>
       <c r="F25" s="29">
         <v>1.25</v>
       </c>
       <c r="G25" s="29">
         <v>1.39</v>
       </c>
       <c r="H25" s="29">
         <v>1.33</v>
       </c>
       <c r="I25" s="29">
@@ -16004,52 +16271,55 @@
       </c>
       <c r="AU25" s="29">
         <v>4.2</v>
       </c>
       <c r="AV25" s="30">
         <v>4.07</v>
       </c>
       <c r="AW25" s="30">
         <v>4.2300000000000004</v>
       </c>
       <c r="AX25" s="30">
         <v>4.46</v>
       </c>
       <c r="AY25" s="29">
         <v>3.78</v>
       </c>
       <c r="AZ25" s="30">
         <v>3.05</v>
       </c>
       <c r="BA25" s="29">
         <v>3.57</v>
       </c>
       <c r="BB25" s="29">
         <v>3.18</v>
       </c>
+      <c r="BC25" s="29">
+        <v>3.03</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="29">
         <v>0.76</v>
       </c>
       <c r="C26" s="29">
         <v>1.2</v>
       </c>
       <c r="D26" s="29">
         <v>1.58</v>
       </c>
       <c r="E26" s="29">
         <v>1.18</v>
       </c>
       <c r="F26" s="29">
         <v>1.25</v>
       </c>
       <c r="G26" s="29">
         <v>1.18</v>
       </c>
       <c r="H26" s="29">
         <v>1.34</v>
       </c>
       <c r="I26" s="29">
@@ -16168,52 +16438,55 @@
       </c>
       <c r="AU26" s="29">
         <v>2.21</v>
       </c>
       <c r="AV26" s="30">
         <v>2.09</v>
       </c>
       <c r="AW26" s="30">
         <v>2.19</v>
       </c>
       <c r="AX26" s="30">
         <v>3.41</v>
       </c>
       <c r="AY26" s="29">
         <v>2.7</v>
       </c>
       <c r="AZ26" s="30">
         <v>3.82</v>
       </c>
       <c r="BA26" s="29">
         <v>2.86</v>
       </c>
       <c r="BB26" s="29">
         <v>2.2799999999999998</v>
       </c>
+      <c r="BC26" s="29">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="32">
         <v>1.96</v>
       </c>
       <c r="C27" s="32">
         <v>1.03</v>
       </c>
       <c r="D27" s="32">
         <v>1.35</v>
       </c>
       <c r="E27" s="32">
         <v>1.26</v>
       </c>
       <c r="F27" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="G27" s="32">
         <v>0.92</v>
       </c>
       <c r="H27" s="32">
         <v>0.93</v>
       </c>
       <c r="I27" s="32">
@@ -16332,65 +16605,68 @@
       </c>
       <c r="AU27" s="32">
         <v>2.57</v>
       </c>
       <c r="AV27" s="32">
         <v>2.48</v>
       </c>
       <c r="AW27" s="32">
         <v>2.4</v>
       </c>
       <c r="AX27" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AY27" s="32">
         <v>3.85</v>
       </c>
       <c r="AZ27" s="32">
         <v>3.42</v>
       </c>
       <c r="BA27" s="32">
         <v>3.11</v>
       </c>
       <c r="BB27" s="32">
         <v>2.79</v>
       </c>
+      <c r="BC27" s="32">
+        <v>3.23</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="34" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>