--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="30" windowWidth="18555" windowHeight="9825" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Natural population growth" sheetId="1" r:id="rId1"/>
     <sheet name="Total coefficient" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="51">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Natural population growth (decrease) of the  Kostanay Region*</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>for 1000 people</t>
   </si>
   <si>
@@ -800,80 +800,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AP9" sqref="AP9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="24" customWidth="1"/>
     <col min="2" max="9" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
@@ -882,57 +882,58 @@
       <c r="AA2" s="39"/>
       <c r="AB2" s="39"/>
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
+      <c r="AZ2" s="39"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="AY3" s="3" t="s">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AZ3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="36"/>
       <c r="B4" s="38">
         <v>2022</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38">
         <v>2023</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
@@ -950,52 +951,53 @@
       <c r="AE4" s="34"/>
       <c r="AF4" s="34"/>
       <c r="AG4" s="34"/>
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34">
         <v>2025</v>
       </c>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="34"/>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="34">
         <v>2026</v>
       </c>
       <c r="AY4" s="34"/>
+      <c r="AZ4" s="34"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>15</v>
       </c>
@@ -1103,52 +1105,55 @@
       </c>
       <c r="AR5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AS5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AT5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>9</v>
       </c>
+      <c r="AZ5" s="4" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -1157,52 +1162,53 @@
       <c r="AA6" s="40"/>
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
+      <c r="AZ6" s="40"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="8">
         <v>-42</v>
       </c>
       <c r="C7" s="8">
         <v>-262</v>
       </c>
       <c r="D7" s="8">
         <v>15</v>
       </c>
       <c r="E7" s="8">
         <v>144</v>
       </c>
       <c r="F7" s="8">
         <v>125</v>
       </c>
       <c r="G7" s="8">
         <v>174</v>
       </c>
       <c r="H7" s="8">
         <v>234</v>
       </c>
       <c r="I7" s="8">
@@ -1312,52 +1318,55 @@
       </c>
       <c r="AR7" s="10">
         <v>14</v>
       </c>
       <c r="AS7" s="15">
         <v>41</v>
       </c>
       <c r="AT7" s="12">
         <v>29</v>
       </c>
       <c r="AU7" s="10">
         <v>-28</v>
       </c>
       <c r="AV7" s="15">
         <v>-54</v>
       </c>
       <c r="AW7" s="9">
         <v>-129</v>
       </c>
       <c r="AX7" s="12">
         <v>31</v>
       </c>
       <c r="AY7" s="15">
         <v>-127</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>-126</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="8">
         <v>28</v>
       </c>
       <c r="C8" s="8">
         <v>1</v>
       </c>
       <c r="D8" s="8">
         <v>57</v>
       </c>
       <c r="E8" s="8">
         <v>135</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>105</v>
       </c>
       <c r="H8" s="8">
         <v>117</v>
       </c>
       <c r="I8" s="8">
@@ -1467,52 +1476,55 @@
       </c>
       <c r="AR8" s="10">
         <v>53</v>
       </c>
       <c r="AS8" s="15">
         <v>56</v>
       </c>
       <c r="AT8" s="12">
         <v>88</v>
       </c>
       <c r="AU8" s="10">
         <v>24</v>
       </c>
       <c r="AV8" s="15">
         <v>6</v>
       </c>
       <c r="AW8" s="9">
         <v>2</v>
       </c>
       <c r="AX8" s="12">
         <v>57</v>
       </c>
       <c r="AY8" s="15">
         <v>1</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="8">
         <v>29</v>
       </c>
       <c r="C9" s="8">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>45</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <v>33</v>
       </c>
       <c r="G9" s="8">
         <v>53</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="8">
@@ -1622,52 +1634,55 @@
       </c>
       <c r="AR9" s="10">
         <v>14</v>
       </c>
       <c r="AS9" s="15">
         <v>14</v>
       </c>
       <c r="AT9" s="12">
         <v>32</v>
       </c>
       <c r="AU9" s="10">
         <v>1</v>
       </c>
       <c r="AV9" s="15">
         <v>20</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="12">
         <v>22</v>
       </c>
       <c r="AY9" s="15">
         <v>12</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="8">
         <v>-16</v>
       </c>
       <c r="C10" s="8">
         <v>-17</v>
       </c>
       <c r="D10" s="8">
         <v>-26</v>
       </c>
       <c r="E10" s="8">
         <v>-1</v>
       </c>
       <c r="F10" s="8">
         <v>-17</v>
       </c>
       <c r="G10" s="8">
         <v>-2</v>
       </c>
       <c r="H10" s="8">
         <v>7</v>
       </c>
       <c r="I10" s="8">
@@ -1777,52 +1792,55 @@
       </c>
       <c r="AR10" s="10">
         <v>-2</v>
       </c>
       <c r="AS10" s="15">
         <v>-15</v>
       </c>
       <c r="AT10" s="12">
         <v>-26</v>
       </c>
       <c r="AU10" s="10">
         <v>-22</v>
       </c>
       <c r="AV10" s="15">
         <v>-14</v>
       </c>
       <c r="AW10" s="9">
         <v>-27</v>
       </c>
       <c r="AX10" s="12">
         <v>-16</v>
       </c>
       <c r="AY10" s="15">
         <v>-7</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="8">
         <v>-38</v>
       </c>
       <c r="C11" s="8">
         <v>-152</v>
       </c>
       <c r="D11" s="8">
         <v>-28</v>
       </c>
       <c r="E11" s="8">
         <v>-12</v>
       </c>
       <c r="F11" s="8">
         <v>-16</v>
       </c>
       <c r="G11" s="8">
         <v>-11</v>
       </c>
       <c r="H11" s="8">
         <v>-3</v>
       </c>
       <c r="I11" s="8">
@@ -1932,52 +1950,55 @@
       </c>
       <c r="AR11" s="10">
         <v>-17</v>
       </c>
       <c r="AS11" s="15">
         <v>-12</v>
       </c>
       <c r="AT11" s="12">
         <v>-18</v>
       </c>
       <c r="AU11" s="10">
         <v>-16</v>
       </c>
       <c r="AV11" s="15">
         <v>-2</v>
       </c>
       <c r="AW11" s="9">
         <v>-54</v>
       </c>
       <c r="AX11" s="12">
         <v>-4</v>
       </c>
       <c r="AY11" s="15">
         <v>-38</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>-73</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="8">
         <v>-6</v>
       </c>
       <c r="C12" s="8">
         <v>-7</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>5</v>
       </c>
       <c r="F12" s="8">
         <v>5</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="8">
@@ -2087,52 +2108,55 @@
       </c>
       <c r="AR12" s="10">
         <v>9</v>
       </c>
       <c r="AS12" s="15">
         <v>-2</v>
       </c>
       <c r="AT12" s="12">
         <v>7</v>
       </c>
       <c r="AU12" s="10">
         <v>-2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>-2</v>
       </c>
       <c r="AY12" s="15">
         <v>-4</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="8">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>12</v>
       </c>
       <c r="D13" s="8">
         <v>19</v>
       </c>
       <c r="E13" s="8">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>10</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2242,52 +2266,55 @@
       </c>
       <c r="AR13" s="10">
         <v>9</v>
       </c>
       <c r="AS13" s="15">
         <v>11</v>
       </c>
       <c r="AT13" s="12">
         <v>12</v>
       </c>
       <c r="AU13" s="10">
         <v>9</v>
       </c>
       <c r="AV13" s="15">
         <v>9</v>
       </c>
       <c r="AW13" s="10">
         <v>9</v>
       </c>
       <c r="AX13" s="12">
         <v>4</v>
       </c>
       <c r="AY13" s="15">
         <v>5</v>
       </c>
+      <c r="AZ13" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="8">
         <v>-12</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>-7</v>
       </c>
       <c r="F14" s="8">
         <v>-5</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>6</v>
       </c>
       <c r="I14" s="8">
@@ -2395,52 +2422,55 @@
       </c>
       <c r="AR14" s="10">
         <v>-8</v>
       </c>
       <c r="AS14" s="15">
         <v>-8</v>
       </c>
       <c r="AT14" s="12">
         <v>-10</v>
       </c>
       <c r="AU14" s="10">
         <v>-2</v>
       </c>
       <c r="AV14" s="15">
         <v>-5</v>
       </c>
       <c r="AW14" s="10">
         <v>-13</v>
       </c>
       <c r="AX14" s="12">
         <v>-17</v>
       </c>
       <c r="AY14" s="15">
         <v>-13</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="8">
         <v>-9</v>
       </c>
       <c r="C15" s="8">
         <v>-3</v>
       </c>
       <c r="D15" s="8">
         <v>-10</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-4</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2550,52 +2580,55 @@
       </c>
       <c r="AR15" s="10">
         <v>-8</v>
       </c>
       <c r="AS15" s="15">
         <v>-1</v>
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>5</v>
       </c>
       <c r="AV15" s="15">
         <v>-5</v>
       </c>
       <c r="AW15" s="10">
         <v>-3</v>
       </c>
       <c r="AX15" s="12">
         <v>6</v>
       </c>
       <c r="AY15" s="15">
         <v>-3</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="8">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>10</v>
       </c>
       <c r="D16" s="8">
         <v>20</v>
       </c>
       <c r="E16" s="8">
         <v>10</v>
       </c>
       <c r="F16" s="8">
         <v>6</v>
       </c>
       <c r="G16" s="8">
         <v>9</v>
       </c>
       <c r="H16" s="8">
         <v>10</v>
       </c>
       <c r="I16" s="8">
@@ -2705,52 +2738,55 @@
       </c>
       <c r="AR16" s="10">
         <v>12</v>
       </c>
       <c r="AS16" s="15">
         <v>8</v>
       </c>
       <c r="AT16" s="12">
         <v>6</v>
       </c>
       <c r="AU16" s="10">
         <v>11</v>
       </c>
       <c r="AV16" s="15">
         <v>8</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="12">
         <v>9</v>
       </c>
       <c r="AY16" s="15">
         <v>7</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="8">
         <v>-3</v>
       </c>
       <c r="C17" s="8">
         <v>-32</v>
       </c>
       <c r="D17" s="8">
         <v>-17</v>
       </c>
       <c r="E17" s="8">
         <v>-1</v>
       </c>
       <c r="F17" s="8">
         <v>-7</v>
       </c>
       <c r="G17" s="8">
         <v>-3</v>
       </c>
       <c r="H17" s="8">
         <v>-1</v>
       </c>
       <c r="I17" s="8">
@@ -2860,52 +2896,55 @@
       </c>
       <c r="AR17" s="10">
         <v>4</v>
       </c>
       <c r="AS17" s="15">
         <v>-6</v>
       </c>
       <c r="AT17" s="12">
         <v>-26</v>
       </c>
       <c r="AU17" s="10">
         <v>-16</v>
       </c>
       <c r="AV17" s="15">
         <v>-14</v>
       </c>
       <c r="AW17" s="10">
         <v>-13</v>
       </c>
       <c r="AX17" s="12">
         <v>5</v>
       </c>
       <c r="AY17" s="15">
         <v>-20</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="8">
         <v>-2</v>
       </c>
       <c r="C18" s="8">
         <v>-1</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>5</v>
       </c>
       <c r="F18" s="8">
         <v>6</v>
       </c>
       <c r="G18" s="8">
         <v>5</v>
       </c>
       <c r="H18" s="8">
         <v>3</v>
       </c>
       <c r="I18" s="8">
@@ -3013,52 +3052,55 @@
       </c>
       <c r="AR18" s="10">
         <v>0</v>
       </c>
       <c r="AS18" s="15">
         <v>-7</v>
       </c>
       <c r="AT18" s="12">
         <v>4</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>48</v>
       </c>
       <c r="AV18" s="15">
         <v>-10</v>
       </c>
       <c r="AW18" s="10">
         <v>-2</v>
       </c>
       <c r="AX18" s="12">
         <v>4</v>
       </c>
       <c r="AY18" s="15">
         <v>-1</v>
       </c>
+      <c r="AZ18" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>-24</v>
       </c>
       <c r="D19" s="8">
         <v>-20</v>
       </c>
       <c r="E19" s="8">
         <v>-8</v>
       </c>
       <c r="F19" s="8">
         <v>-3</v>
       </c>
       <c r="G19" s="8">
         <v>-11</v>
       </c>
       <c r="H19" s="8">
         <v>3</v>
       </c>
       <c r="I19" s="8">
@@ -3168,52 +3210,55 @@
       </c>
       <c r="AR19" s="10">
         <v>-11</v>
       </c>
       <c r="AS19" s="15">
         <v>-6</v>
       </c>
       <c r="AT19" s="12">
         <v>-4</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>48</v>
       </c>
       <c r="AV19" s="15">
         <v>-14</v>
       </c>
       <c r="AW19" s="10">
         <v>-5</v>
       </c>
       <c r="AX19" s="12">
         <v>-6</v>
       </c>
       <c r="AY19" s="15">
         <v>-11</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="8">
         <v>-6</v>
       </c>
       <c r="C20" s="8">
         <v>-7</v>
       </c>
       <c r="D20" s="8">
         <v>-7</v>
       </c>
       <c r="E20" s="8">
         <v>-8</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>11</v>
       </c>
       <c r="I20" s="8">
@@ -3323,52 +3368,55 @@
       </c>
       <c r="AR20" s="10">
         <v>-7</v>
       </c>
       <c r="AS20" s="15">
         <v>-1</v>
       </c>
       <c r="AT20" s="12">
         <v>-5</v>
       </c>
       <c r="AU20" s="10">
         <v>4</v>
       </c>
       <c r="AV20" s="15">
         <v>-1</v>
       </c>
       <c r="AW20" s="10">
         <v>-8</v>
       </c>
       <c r="AX20" s="12">
         <v>-5</v>
       </c>
       <c r="AY20" s="15">
         <v>6</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>16</v>
       </c>
       <c r="D21" s="8">
         <v>19</v>
       </c>
       <c r="E21" s="8">
         <v>14</v>
       </c>
       <c r="F21" s="8">
         <v>46</v>
       </c>
       <c r="G21" s="8">
         <v>10</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -3478,52 +3526,55 @@
       </c>
       <c r="AR21" s="10">
         <v>-11</v>
       </c>
       <c r="AS21" s="15">
         <v>12</v>
       </c>
       <c r="AT21" s="12">
         <v>-9</v>
       </c>
       <c r="AU21" s="10">
         <v>-13</v>
       </c>
       <c r="AV21" s="15">
         <v>-4</v>
       </c>
       <c r="AW21" s="10">
         <v>10</v>
       </c>
       <c r="AX21" s="12">
         <v>-3</v>
       </c>
       <c r="AY21" s="15">
         <v>2</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="8">
         <v>-10</v>
       </c>
       <c r="C22" s="8">
         <v>-24</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>-15</v>
       </c>
       <c r="F22" s="8">
         <v>-14</v>
       </c>
       <c r="G22" s="8">
         <v>7</v>
       </c>
       <c r="H22" s="8">
         <v>-6</v>
       </c>
       <c r="I22" s="8">
@@ -3633,52 +3684,55 @@
       </c>
       <c r="AR22" s="10">
         <v>-15</v>
       </c>
       <c r="AS22" s="15">
         <v>2</v>
       </c>
       <c r="AT22" s="12">
         <v>-2</v>
       </c>
       <c r="AU22" s="10">
         <v>-6</v>
       </c>
       <c r="AV22" s="15">
         <v>-16</v>
       </c>
       <c r="AW22" s="10">
         <v>-8</v>
       </c>
       <c r="AX22" s="12">
         <v>4</v>
       </c>
       <c r="AY22" s="15">
         <v>-14</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>-2</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>-3</v>
       </c>
       <c r="E23" s="8">
         <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>-1</v>
       </c>
       <c r="G23" s="8">
         <v>4</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3788,52 +3842,55 @@
       </c>
       <c r="AR23" s="10">
         <v>0</v>
       </c>
       <c r="AS23" s="15">
         <v>0</v>
       </c>
       <c r="AT23" s="12">
         <v>1</v>
       </c>
       <c r="AU23" s="10">
         <v>5</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>-5</v>
       </c>
       <c r="AX23" s="12">
         <v>5</v>
       </c>
       <c r="AY23" s="15">
         <v>-6</v>
       </c>
+      <c r="AZ23" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="8">
         <v>7</v>
       </c>
       <c r="C24" s="8">
         <v>-10</v>
       </c>
       <c r="D24" s="8">
         <v>-12</v>
       </c>
       <c r="E24" s="8">
         <v>-14</v>
       </c>
       <c r="F24" s="8">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -3943,52 +4000,55 @@
       </c>
       <c r="AR24" s="10">
         <v>1</v>
       </c>
       <c r="AS24" s="15">
         <v>0</v>
       </c>
       <c r="AT24" s="12">
         <v>-1</v>
       </c>
       <c r="AU24" s="10">
         <v>-4</v>
       </c>
       <c r="AV24" s="15">
         <v>-4</v>
       </c>
       <c r="AW24" s="10">
         <v>-7</v>
       </c>
       <c r="AX24" s="12">
         <v>-4</v>
       </c>
       <c r="AY24" s="15">
         <v>-11</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="8">
         <v>-5</v>
       </c>
       <c r="C25" s="8">
         <v>-10</v>
       </c>
       <c r="D25" s="8">
         <v>-12</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>-6</v>
       </c>
       <c r="G25" s="8">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-5</v>
       </c>
       <c r="I25" s="8">
@@ -4098,52 +4158,55 @@
       </c>
       <c r="AR25" s="10">
         <v>1</v>
       </c>
       <c r="AS25" s="15">
         <v>4</v>
       </c>
       <c r="AT25" s="12">
         <v>-8</v>
       </c>
       <c r="AU25" s="10">
         <v>1</v>
       </c>
       <c r="AV25" s="15">
         <v>-3</v>
       </c>
       <c r="AW25" s="10">
         <v>-6</v>
       </c>
       <c r="AX25" s="12">
         <v>-5</v>
       </c>
       <c r="AY25" s="15">
         <v>-5</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>-14</v>
       </c>
       <c r="D26" s="11">
         <v>-8</v>
       </c>
       <c r="E26" s="11">
         <v>-5</v>
       </c>
       <c r="F26" s="11">
         <v>-3</v>
       </c>
       <c r="G26" s="11">
         <v>12</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
@@ -4253,52 +4316,55 @@
       </c>
       <c r="AR26" s="10">
         <v>-2</v>
       </c>
       <c r="AS26" s="15">
         <v>-1</v>
       </c>
       <c r="AT26" s="12">
         <v>-3</v>
       </c>
       <c r="AU26" s="10">
         <v>1</v>
       </c>
       <c r="AV26" s="15">
         <v>-4</v>
       </c>
       <c r="AW26" s="10">
         <v>-5</v>
       </c>
       <c r="AX26" s="12">
         <v>-7</v>
       </c>
       <c r="AY26" s="15">
         <v>-5</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>-15</v>
       </c>
       <c r="C27" s="18">
         <v>-5</v>
       </c>
       <c r="D27" s="18">
         <v>-5</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="18">
         <v>7</v>
       </c>
       <c r="H27" s="18">
         <v>7</v>
       </c>
       <c r="I27" s="18">
@@ -4408,111 +4474,114 @@
       </c>
       <c r="AR27" s="19">
         <v>-8</v>
       </c>
       <c r="AS27" s="20">
         <v>-7</v>
       </c>
       <c r="AT27" s="20">
         <v>-18</v>
       </c>
       <c r="AU27" s="19">
         <v>-8</v>
       </c>
       <c r="AV27" s="20">
         <v>-3</v>
       </c>
       <c r="AW27" s="19">
         <v>-15</v>
       </c>
       <c r="AX27" s="20">
         <v>-16</v>
       </c>
       <c r="AY27" s="20">
         <v>-22</v>
       </c>
+      <c r="AZ27" s="19">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AS15" sqref="AS15"/>
+      <selection pane="topRight" activeCell="AR5" sqref="AR5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="24" customWidth="1"/>
     <col min="2" max="5" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="9" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
@@ -4521,63 +4590,64 @@
       <c r="AA2" s="39"/>
       <c r="AB2" s="39"/>
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
+      <c r="AZ2" s="39"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="25"/>
       <c r="C3" s="26"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
-      <c r="AY3" s="27" t="s">
+      <c r="AZ3" s="27" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="41"/>
       <c r="B4" s="38">
         <v>2022</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38">
         <v>2023</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
@@ -4595,52 +4665,53 @@
       <c r="AE4" s="34"/>
       <c r="AF4" s="34"/>
       <c r="AG4" s="34"/>
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34">
         <v>2025</v>
       </c>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="34"/>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="34">
         <v>2026</v>
       </c>
       <c r="AY4" s="34"/>
+      <c r="AZ4" s="34"/>
     </row>
-    <row r="5" spans="1:51" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="42"/>
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>26</v>
       </c>
@@ -4748,52 +4819,55 @@
       </c>
       <c r="AR5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AS5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>20</v>
       </c>
+      <c r="AZ5" s="4" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -4802,52 +4876,53 @@
       <c r="AA6" s="40"/>
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
+      <c r="AZ6" s="40"/>
     </row>
-    <row r="7" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="29">
         <v>-0.6</v>
       </c>
       <c r="C7" s="29">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="29">
         <v>-1.41</v>
       </c>
       <c r="E7" s="29">
         <v>-0.53</v>
       </c>
       <c r="F7" s="29">
         <v>-0.06</v>
       </c>
       <c r="G7" s="29">
         <v>0.38</v>
       </c>
       <c r="H7" s="29">
         <v>0.81</v>
       </c>
       <c r="I7" s="29">
@@ -4957,52 +5032,55 @@
       </c>
       <c r="AR7" s="29">
         <v>0.26</v>
       </c>
       <c r="AS7" s="29">
         <v>0.3</v>
       </c>
       <c r="AT7" s="29">
         <v>0.31</v>
       </c>
       <c r="AU7" s="29">
         <v>0.24</v>
       </c>
       <c r="AV7" s="31">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="31">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="31">
         <v>0.44</v>
       </c>
       <c r="AY7" s="29">
         <v>-0.73</v>
       </c>
+      <c r="AZ7" s="31">
+        <v>-1.1000000000000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>1.26</v>
       </c>
       <c r="C8" s="29">
         <v>0.68</v>
       </c>
       <c r="D8" s="29">
         <v>1.33</v>
       </c>
       <c r="E8" s="29">
         <v>2.56</v>
       </c>
       <c r="F8" s="29">
         <v>2.78</v>
       </c>
       <c r="G8" s="29">
         <v>3.12</v>
       </c>
       <c r="H8" s="29">
         <v>3.43</v>
       </c>
       <c r="I8" s="29">
@@ -5112,52 +5190,55 @@
       </c>
       <c r="AR8" s="29">
         <v>2.36</v>
       </c>
       <c r="AS8" s="29">
         <v>2.36</v>
       </c>
       <c r="AT8" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="AU8" s="29">
         <v>2.38</v>
       </c>
       <c r="AV8" s="31">
         <v>2.19</v>
       </c>
       <c r="AW8" s="31">
         <v>2</v>
       </c>
       <c r="AX8" s="31">
         <v>2.4</v>
       </c>
       <c r="AY8" s="29">
         <v>1.29</v>
       </c>
+      <c r="AZ8" s="31">
+        <v>0.61</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="29">
         <v>8.85</v>
       </c>
       <c r="C9" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="29">
         <v>10.07</v>
       </c>
       <c r="E9" s="29">
         <v>10.14</v>
       </c>
       <c r="F9" s="29">
         <v>10.11</v>
       </c>
       <c r="G9" s="29">
         <v>11.19</v>
       </c>
       <c r="H9" s="29">
         <v>11.34</v>
       </c>
       <c r="I9" s="29">
@@ -5267,52 +5348,55 @@
       </c>
       <c r="AR9" s="29">
         <v>4.8</v>
       </c>
       <c r="AS9" s="29">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="29">
         <v>5.41</v>
       </c>
       <c r="AU9" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="31">
         <v>5.05</v>
       </c>
       <c r="AW9" s="31">
         <v>4.92</v>
       </c>
       <c r="AX9" s="31">
         <v>7.21</v>
       </c>
       <c r="AY9" s="29">
         <v>5.86</v>
       </c>
+      <c r="AZ9" s="31">
+        <v>5.67</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="29">
         <v>-5.38</v>
       </c>
       <c r="C10" s="29">
         <v>-5.85</v>
       </c>
       <c r="D10" s="29">
         <v>-6.87</v>
       </c>
       <c r="E10" s="29">
         <v>-5.23</v>
       </c>
       <c r="F10" s="29">
         <v>-5.34</v>
       </c>
       <c r="G10" s="29">
         <v>-4.57</v>
       </c>
       <c r="H10" s="29">
         <v>-3.55</v>
       </c>
       <c r="I10" s="29">
@@ -5422,52 +5506,55 @@
       </c>
       <c r="AR10" s="29">
         <v>-3.16</v>
       </c>
       <c r="AS10" s="29">
         <v>-3.41</v>
       </c>
       <c r="AT10" s="29">
         <v>-4.04</v>
       </c>
       <c r="AU10" s="29">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="31">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="31">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="31">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="29">
         <v>-4.17</v>
       </c>
+      <c r="AZ10" s="31">
+        <v>-5.45</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="29">
         <v>-3.62</v>
       </c>
       <c r="C11" s="29">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="29">
         <v>-7.17</v>
       </c>
       <c r="E11" s="29">
         <v>-5.68</v>
       </c>
       <c r="F11" s="29">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="29">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="29">
         <v>-3.62</v>
       </c>
       <c r="I11" s="29">
@@ -5577,52 +5664,55 @@
       </c>
       <c r="AR11" s="29">
         <v>-1.5</v>
       </c>
       <c r="AS11" s="29">
         <v>-1.46</v>
       </c>
       <c r="AT11" s="29">
         <v>-1.49</v>
       </c>
       <c r="AU11" s="29">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="31">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="31">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="31">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="29">
         <v>-2.11</v>
       </c>
+      <c r="AZ11" s="31">
+        <v>-3.79</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="29">
         <v>-5.65</v>
       </c>
       <c r="C12" s="29">
         <v>-6.45</v>
       </c>
       <c r="D12" s="29">
         <v>-3.89</v>
       </c>
       <c r="E12" s="29">
         <v>-1.7</v>
       </c>
       <c r="F12" s="29">
         <v>-0.39</v>
       </c>
       <c r="G12" s="29">
         <v>-0.64</v>
       </c>
       <c r="H12" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="29">
@@ -5732,52 +5822,55 @@
       </c>
       <c r="AR12" s="29">
         <v>0.28999999999999998</v>
       </c>
       <c r="AS12" s="29">
         <v>0</v>
       </c>
       <c r="AT12" s="29">
         <v>0.79</v>
       </c>
       <c r="AU12" s="29">
         <v>0.5</v>
       </c>
       <c r="AV12" s="31">
         <v>0.47</v>
       </c>
       <c r="AW12" s="31">
         <v>1.01</v>
       </c>
       <c r="AX12" s="31">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="29">
         <v>-3.2</v>
       </c>
+      <c r="AZ12" s="31">
+        <v>-0.35</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="29">
         <v>8.69</v>
       </c>
       <c r="C13" s="29">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="29">
         <v>12.24</v>
       </c>
       <c r="E13" s="29">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="29">
         <v>10.86</v>
       </c>
       <c r="G13" s="29">
         <v>10.55</v>
       </c>
       <c r="H13" s="29">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="29">
@@ -5887,52 +5980,55 @@
       </c>
       <c r="AR13" s="29">
         <v>10.29</v>
       </c>
       <c r="AS13" s="29">
         <v>10.29</v>
       </c>
       <c r="AT13" s="29">
         <v>10.44</v>
       </c>
       <c r="AU13" s="29">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="31">
         <v>10.08</v>
       </c>
       <c r="AW13" s="31">
         <v>9.94</v>
       </c>
       <c r="AX13" s="31">
         <v>3.93</v>
       </c>
       <c r="AY13" s="29">
         <v>4.63</v>
       </c>
+      <c r="AZ13" s="31">
+        <v>5.03</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="29">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="29">
         <v>-5.3</v>
       </c>
       <c r="D14" s="29">
         <v>-3.47</v>
       </c>
       <c r="E14" s="29">
         <v>-3.2</v>
       </c>
       <c r="F14" s="29">
         <v>-2.9</v>
       </c>
       <c r="G14" s="29">
         <v>-2.87</v>
       </c>
       <c r="H14" s="29">
         <v>-2.16</v>
       </c>
       <c r="I14" s="29">
@@ -6042,52 +6138,55 @@
       </c>
       <c r="AR14" s="29">
         <v>0.15</v>
       </c>
       <c r="AS14" s="29">
         <v>-0.22</v>
       </c>
       <c r="AT14" s="29">
         <v>-0.61</v>
       </c>
       <c r="AU14" s="29">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="31">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="31">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="31">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="29">
         <v>-5.76</v>
       </c>
+      <c r="AZ14" s="31">
+        <v>-4.4000000000000004</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="29">
         <v>-6.34</v>
       </c>
       <c r="C15" s="29">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="29">
         <v>-5.33</v>
       </c>
       <c r="E15" s="29">
         <v>-3.63</v>
       </c>
       <c r="F15" s="29">
         <v>-3.63</v>
       </c>
       <c r="G15" s="29">
         <v>-3.51</v>
       </c>
       <c r="H15" s="29">
         <v>-1.96</v>
       </c>
       <c r="I15" s="29">
@@ -6197,52 +6296,55 @@
       </c>
       <c r="AR15" s="29">
         <v>-4.3099999999999996</v>
       </c>
       <c r="AS15" s="29">
         <v>-3.85</v>
       </c>
       <c r="AT15" s="29">
         <v>-2.65</v>
       </c>
       <c r="AU15" s="29">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="31">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="31">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="31">
         <v>4.62</v>
       </c>
       <c r="AY15" s="29">
         <v>1.21</v>
       </c>
+      <c r="AZ15" s="31">
+        <v>-1.59</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="29">
         <v>0</v>
       </c>
       <c r="C16" s="29">
         <v>5.67</v>
       </c>
       <c r="D16" s="29">
         <v>11.11</v>
       </c>
       <c r="E16" s="29">
         <v>11.13</v>
       </c>
       <c r="F16" s="29">
         <v>10.19</v>
       </c>
       <c r="G16" s="29">
         <v>10.17</v>
       </c>
       <c r="H16" s="29">
         <v>10.28</v>
       </c>
       <c r="I16" s="29">
@@ -6352,52 +6454,55 @@
       </c>
       <c r="AR16" s="29">
         <v>9.44</v>
       </c>
       <c r="AS16" s="29">
         <v>9.44</v>
       </c>
       <c r="AT16" s="29">
         <v>9.23</v>
       </c>
       <c r="AU16" s="29">
         <v>9.61</v>
       </c>
       <c r="AV16" s="31">
         <v>9.6</v>
       </c>
       <c r="AW16" s="31">
         <v>9.08</v>
       </c>
       <c r="AX16" s="31">
         <v>10.87</v>
       </c>
       <c r="AY16" s="29">
         <v>10.18</v>
       </c>
+      <c r="AZ16" s="31">
+        <v>7.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="29">
         <v>-0.82</v>
       </c>
       <c r="C17" s="29">
         <v>-5.05</v>
       </c>
       <c r="D17" s="29">
         <v>-4.92</v>
       </c>
       <c r="E17" s="29">
         <v>-3.75</v>
       </c>
       <c r="F17" s="29">
         <v>-3.38</v>
       </c>
       <c r="G17" s="29">
         <v>-2.96</v>
       </c>
       <c r="H17" s="29">
         <v>-2.57</v>
       </c>
       <c r="I17" s="29">
@@ -6507,52 +6612,55 @@
       </c>
       <c r="AR17" s="29">
         <v>-1.05</v>
       </c>
       <c r="AS17" s="29">
         <v>-1.1299999999999999</v>
       </c>
       <c r="AT17" s="29">
         <v>-1.86</v>
       </c>
       <c r="AU17" s="29">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="31">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="31">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="31">
         <v>1.46</v>
       </c>
       <c r="AY17" s="29">
         <v>-2.29</v>
       </c>
+      <c r="AZ17" s="31">
+        <v>-1.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="29">
         <v>-2.17</v>
       </c>
       <c r="C18" s="29">
         <v>-1.7</v>
       </c>
       <c r="D18" s="29">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="29">
         <v>1.76</v>
       </c>
       <c r="G18" s="29">
         <v>2.37</v>
       </c>
       <c r="H18" s="29">
         <v>2.5</v>
       </c>
       <c r="I18" s="29">
@@ -6662,52 +6770,55 @@
       </c>
       <c r="AR18" s="29">
         <v>0.34</v>
       </c>
       <c r="AS18" s="29">
         <v>-0.75</v>
       </c>
       <c r="AT18" s="29">
         <v>-0.13</v>
       </c>
       <c r="AU18" s="29">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="31">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="31">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="31">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="29">
         <v>1.91</v>
       </c>
+      <c r="AZ18" s="31">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="29">
         <v>1.91</v>
       </c>
       <c r="C19" s="29">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="29">
         <v>-6.59</v>
       </c>
       <c r="E19" s="29">
         <v>-5.93</v>
       </c>
       <c r="F19" s="29">
         <v>-4.99</v>
       </c>
       <c r="G19" s="29">
         <v>-5.08</v>
       </c>
       <c r="H19" s="29">
         <v>-4.12</v>
       </c>
       <c r="I19" s="29">
@@ -6817,52 +6928,55 @@
       </c>
       <c r="AR19" s="29">
         <v>-3.35</v>
       </c>
       <c r="AS19" s="29">
         <v>-3.31</v>
       </c>
       <c r="AT19" s="29">
         <v>-3.17</v>
       </c>
       <c r="AU19" s="29">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="31">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="31">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="31">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="29">
         <v>-4.5199999999999996</v>
       </c>
+      <c r="AZ19" s="31">
+        <v>-4.01</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="29">
         <v>-3.4</v>
       </c>
       <c r="C20" s="29">
         <v>-3.86</v>
       </c>
       <c r="D20" s="29">
         <v>-3.89</v>
       </c>
       <c r="E20" s="29">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>-3.13</v>
       </c>
       <c r="G20" s="29">
         <v>-2.71</v>
       </c>
       <c r="H20" s="29">
         <v>-1.4</v>
       </c>
       <c r="I20" s="29">
@@ -6972,52 +7086,55 @@
       </c>
       <c r="AR20" s="29">
         <v>-4.42</v>
       </c>
       <c r="AS20" s="29">
         <v>-3.93</v>
       </c>
       <c r="AT20" s="29">
         <v>-3.86</v>
       </c>
       <c r="AU20" s="29">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="31">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="31">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="31">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="29">
         <v>0.34</v>
       </c>
+      <c r="AZ20" s="31">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="29">
         <v>0.65</v>
       </c>
       <c r="C21" s="29">
         <v>1.69</v>
       </c>
       <c r="D21" s="29">
         <v>2.16</v>
       </c>
       <c r="E21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="29">
         <v>3.27</v>
       </c>
       <c r="G21" s="29">
         <v>3</v>
       </c>
       <c r="H21" s="29">
         <v>2.8</v>
       </c>
       <c r="I21" s="29">
@@ -7127,52 +7244,55 @@
       </c>
       <c r="AR21" s="29">
         <v>0.47</v>
       </c>
       <c r="AS21" s="29">
         <v>0.66</v>
       </c>
       <c r="AT21" s="29">
         <v>0.42</v>
       </c>
       <c r="AU21" s="29">
         <v>0.17</v>
       </c>
       <c r="AV21" s="31">
         <v>0.09</v>
       </c>
       <c r="AW21" s="31">
         <v>0.22</v>
       </c>
       <c r="AX21" s="31">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="29">
         <v>-0.09</v>
       </c>
+      <c r="AZ21" s="31">
+        <v>0.33</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="29">
         <v>-5.28</v>
       </c>
       <c r="C22" s="29">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="29">
         <v>-5.82</v>
       </c>
       <c r="E22" s="29">
         <v>-6.41</v>
       </c>
       <c r="F22" s="29">
         <v>-6.62</v>
       </c>
       <c r="G22" s="29">
         <v>-4.88</v>
       </c>
       <c r="H22" s="29">
         <v>-4.63</v>
       </c>
       <c r="I22" s="29">
@@ -7282,52 +7402,55 @@
       </c>
       <c r="AR22" s="29">
         <v>-4.0599999999999996</v>
       </c>
       <c r="AS22" s="29">
         <v>-3.4</v>
       </c>
       <c r="AT22" s="29">
         <v>-3.15</v>
       </c>
       <c r="AU22" s="29">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="31">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="31">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="31">
         <v>2.35</v>
       </c>
       <c r="AY22" s="29">
         <v>-3.09</v>
       </c>
+      <c r="AZ22" s="31">
+        <v>-1.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="29">
         <v>-2.54</v>
       </c>
       <c r="C23" s="29">
         <v>-0.67</v>
       </c>
       <c r="D23" s="29">
         <v>-1.74</v>
       </c>
       <c r="E23" s="29">
         <v>1.62</v>
       </c>
       <c r="F23" s="29">
         <v>1.04</v>
       </c>
       <c r="G23" s="29">
         <v>1.72</v>
       </c>
       <c r="H23" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="29">
@@ -7437,52 +7560,55 @@
       </c>
       <c r="AR23" s="29">
         <v>4.3499999999999996</v>
       </c>
       <c r="AS23" s="29">
         <v>3.8</v>
       </c>
       <c r="AT23" s="29">
         <v>3.55</v>
       </c>
       <c r="AU23" s="29">
         <v>3.91</v>
       </c>
       <c r="AV23" s="31">
         <v>3.83</v>
       </c>
       <c r="AW23" s="31">
         <v>2.89</v>
       </c>
       <c r="AX23" s="31">
         <v>7.38</v>
       </c>
       <c r="AY23" s="29">
         <v>-0.78</v>
       </c>
+      <c r="AZ23" s="31">
+        <v>3.06</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="29">
         <v>-1.05</v>
       </c>
       <c r="D24" s="29">
         <v>-3.45</v>
       </c>
       <c r="E24" s="29">
         <v>-5</v>
       </c>
       <c r="F24" s="29">
         <v>-3.56</v>
       </c>
       <c r="G24" s="29">
         <v>-2.97</v>
       </c>
       <c r="H24" s="29">
         <v>-2.44</v>
       </c>
       <c r="I24" s="29">
@@ -7592,52 +7718,55 @@
       </c>
       <c r="AR24" s="29">
         <v>-2.4300000000000002</v>
       </c>
       <c r="AS24" s="29">
         <v>-2.12</v>
       </c>
       <c r="AT24" s="29">
         <v>-1.97</v>
       </c>
       <c r="AU24" s="29">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="31">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="31">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="31">
         <v>-3</v>
       </c>
       <c r="AY24" s="29">
         <v>-5.89</v>
       </c>
+      <c r="AZ24" s="31">
+        <v>-4.09</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="29">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="29">
         <v>-3.98</v>
       </c>
       <c r="D25" s="29">
         <v>-4.7</v>
       </c>
       <c r="E25" s="29">
         <v>-3.39</v>
       </c>
       <c r="F25" s="29">
         <v>-3.34</v>
       </c>
       <c r="G25" s="29">
         <v>-3.3</v>
       </c>
       <c r="H25" s="29">
         <v>-3.18</v>
       </c>
       <c r="I25" s="29">
@@ -7747,52 +7876,55 @@
       </c>
       <c r="AR25" s="29">
         <v>-4.28</v>
       </c>
       <c r="AS25" s="29">
         <v>-3.46</v>
       </c>
       <c r="AT25" s="29">
         <v>-3.57</v>
       </c>
       <c r="AU25" s="29">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="31">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="31">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="31">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="29">
         <v>-2.91</v>
       </c>
+      <c r="AZ25" s="31">
+        <v>-4.1900000000000004</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="29">
         <v>0</v>
       </c>
       <c r="C26" s="29">
         <v>-5.61</v>
       </c>
       <c r="D26" s="29">
         <v>-5.79</v>
       </c>
       <c r="E26" s="29">
         <v>-5.33</v>
       </c>
       <c r="F26" s="29">
         <v>-4.7</v>
       </c>
       <c r="G26" s="29">
         <v>-2.35</v>
       </c>
       <c r="H26" s="29">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="29">
@@ -7902,52 +8034,55 @@
       </c>
       <c r="AR26" s="29">
         <v>-4.1500000000000004</v>
       </c>
       <c r="AS26" s="29">
         <v>-3.72</v>
       </c>
       <c r="AT26" s="29">
         <v>-3.6</v>
       </c>
       <c r="AU26" s="29">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="31">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="31">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="31">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="29">
         <v>-5.39</v>
       </c>
+      <c r="AZ26" s="31">
+        <v>-3.52</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="32">
         <v>-7.35</v>
       </c>
       <c r="C27" s="32">
         <v>-5.16</v>
       </c>
       <c r="D27" s="32">
         <v>-4.21</v>
       </c>
       <c r="E27" s="32">
         <v>-3.41</v>
       </c>
       <c r="F27" s="32">
         <v>-2.21</v>
       </c>
       <c r="G27" s="32">
         <v>-1.26</v>
       </c>
       <c r="H27" s="32">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="32">
@@ -8057,65 +8192,68 @@
       </c>
       <c r="AR27" s="32">
         <v>-3.23</v>
       </c>
       <c r="AS27" s="32">
         <v>-3.28</v>
       </c>
       <c r="AT27" s="32">
         <v>-3.97</v>
       </c>
       <c r="AU27" s="32">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="32">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="32">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="32">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="32">
         <v>-10.46</v>
       </c>
+      <c r="AZ27" s="32">
+        <v>-10.27</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>