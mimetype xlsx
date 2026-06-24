--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="30" windowWidth="18555" windowHeight="9825" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Natural population growth" sheetId="1" r:id="rId1"/>
     <sheet name="Total coefficient" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="51">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Natural population growth (decrease) of the  Kostanay Region*</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>for 1000 people</t>
   </si>
   <si>
@@ -800,80 +800,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AP9" sqref="AP9"/>
+      <selection pane="topRight" activeCell="AV25" sqref="AV25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="24" customWidth="1"/>
     <col min="2" max="9" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
@@ -883,57 +883,58 @@
       <c r="AB2" s="39"/>
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
       <c r="AZ2" s="39"/>
+      <c r="BA2" s="39"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="AZ3" s="3" t="s">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BA3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="36"/>
       <c r="B4" s="38">
         <v>2022</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38">
         <v>2023</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
@@ -952,52 +953,53 @@
       <c r="AF4" s="34"/>
       <c r="AG4" s="34"/>
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34">
         <v>2025</v>
       </c>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="34"/>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="34">
         <v>2026</v>
       </c>
       <c r="AY4" s="34"/>
       <c r="AZ4" s="34"/>
+      <c r="BA4" s="34"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>15</v>
       </c>
@@ -1108,52 +1110,55 @@
       </c>
       <c r="AS5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AT5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>10</v>
       </c>
+      <c r="BA5" s="4" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -1163,52 +1168,53 @@
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
       <c r="AZ6" s="40"/>
+      <c r="BA6" s="40"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="8">
         <v>-42</v>
       </c>
       <c r="C7" s="8">
         <v>-262</v>
       </c>
       <c r="D7" s="8">
         <v>15</v>
       </c>
       <c r="E7" s="8">
         <v>144</v>
       </c>
       <c r="F7" s="8">
         <v>125</v>
       </c>
       <c r="G7" s="8">
         <v>174</v>
       </c>
       <c r="H7" s="8">
         <v>234</v>
       </c>
       <c r="I7" s="8">
@@ -1321,52 +1327,55 @@
       </c>
       <c r="AS7" s="15">
         <v>41</v>
       </c>
       <c r="AT7" s="12">
         <v>29</v>
       </c>
       <c r="AU7" s="10">
         <v>-28</v>
       </c>
       <c r="AV7" s="15">
         <v>-54</v>
       </c>
       <c r="AW7" s="9">
         <v>-129</v>
       </c>
       <c r="AX7" s="12">
         <v>31</v>
       </c>
       <c r="AY7" s="15">
         <v>-127</v>
       </c>
       <c r="AZ7" s="9">
         <v>-126</v>
       </c>
+      <c r="BA7" s="9">
+        <v>-110</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="8">
         <v>28</v>
       </c>
       <c r="C8" s="8">
         <v>1</v>
       </c>
       <c r="D8" s="8">
         <v>57</v>
       </c>
       <c r="E8" s="8">
         <v>135</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>105</v>
       </c>
       <c r="H8" s="8">
         <v>117</v>
       </c>
       <c r="I8" s="8">
@@ -1479,52 +1488,55 @@
       </c>
       <c r="AS8" s="15">
         <v>56</v>
       </c>
       <c r="AT8" s="12">
         <v>88</v>
       </c>
       <c r="AU8" s="10">
         <v>24</v>
       </c>
       <c r="AV8" s="15">
         <v>6</v>
       </c>
       <c r="AW8" s="9">
         <v>2</v>
       </c>
       <c r="AX8" s="12">
         <v>57</v>
       </c>
       <c r="AY8" s="15">
         <v>1</v>
       </c>
       <c r="AZ8" s="9">
         <v>-16</v>
       </c>
+      <c r="BA8" s="9">
+        <v>42</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="8">
         <v>29</v>
       </c>
       <c r="C9" s="8">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>45</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <v>33</v>
       </c>
       <c r="G9" s="8">
         <v>53</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="8">
@@ -1637,52 +1649,55 @@
       </c>
       <c r="AS9" s="15">
         <v>14</v>
       </c>
       <c r="AT9" s="12">
         <v>32</v>
       </c>
       <c r="AU9" s="10">
         <v>1</v>
       </c>
       <c r="AV9" s="15">
         <v>20</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="12">
         <v>22</v>
       </c>
       <c r="AY9" s="15">
         <v>12</v>
       </c>
       <c r="AZ9" s="9">
         <v>16</v>
       </c>
+      <c r="BA9" s="9">
+        <v>29</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="8">
         <v>-16</v>
       </c>
       <c r="C10" s="8">
         <v>-17</v>
       </c>
       <c r="D10" s="8">
         <v>-26</v>
       </c>
       <c r="E10" s="8">
         <v>-1</v>
       </c>
       <c r="F10" s="8">
         <v>-17</v>
       </c>
       <c r="G10" s="8">
         <v>-2</v>
       </c>
       <c r="H10" s="8">
         <v>7</v>
       </c>
       <c r="I10" s="8">
@@ -1795,52 +1810,55 @@
       </c>
       <c r="AS10" s="15">
         <v>-15</v>
       </c>
       <c r="AT10" s="12">
         <v>-26</v>
       </c>
       <c r="AU10" s="10">
         <v>-22</v>
       </c>
       <c r="AV10" s="15">
         <v>-14</v>
       </c>
       <c r="AW10" s="9">
         <v>-27</v>
       </c>
       <c r="AX10" s="12">
         <v>-16</v>
       </c>
       <c r="AY10" s="15">
         <v>-7</v>
       </c>
       <c r="AZ10" s="9">
         <v>-23</v>
       </c>
+      <c r="BA10" s="9">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="8">
         <v>-38</v>
       </c>
       <c r="C11" s="8">
         <v>-152</v>
       </c>
       <c r="D11" s="8">
         <v>-28</v>
       </c>
       <c r="E11" s="8">
         <v>-12</v>
       </c>
       <c r="F11" s="8">
         <v>-16</v>
       </c>
       <c r="G11" s="8">
         <v>-11</v>
       </c>
       <c r="H11" s="8">
         <v>-3</v>
       </c>
       <c r="I11" s="8">
@@ -1953,52 +1971,55 @@
       </c>
       <c r="AS11" s="15">
         <v>-12</v>
       </c>
       <c r="AT11" s="12">
         <v>-18</v>
       </c>
       <c r="AU11" s="10">
         <v>-16</v>
       </c>
       <c r="AV11" s="15">
         <v>-2</v>
       </c>
       <c r="AW11" s="9">
         <v>-54</v>
       </c>
       <c r="AX11" s="12">
         <v>-4</v>
       </c>
       <c r="AY11" s="15">
         <v>-38</v>
       </c>
       <c r="AZ11" s="9">
         <v>-73</v>
       </c>
+      <c r="BA11" s="9">
+        <v>-33</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="8">
         <v>-6</v>
       </c>
       <c r="C12" s="8">
         <v>-7</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>5</v>
       </c>
       <c r="F12" s="8">
         <v>5</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="8">
@@ -2111,52 +2132,55 @@
       </c>
       <c r="AS12" s="15">
         <v>-2</v>
       </c>
       <c r="AT12" s="12">
         <v>7</v>
       </c>
       <c r="AU12" s="10">
         <v>-2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>-2</v>
       </c>
       <c r="AY12" s="15">
         <v>-4</v>
       </c>
       <c r="AZ12" s="9">
         <v>5</v>
       </c>
+      <c r="BA12" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="8">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>12</v>
       </c>
       <c r="D13" s="8">
         <v>19</v>
       </c>
       <c r="E13" s="8">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>10</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2269,52 +2293,55 @@
       </c>
       <c r="AS13" s="15">
         <v>11</v>
       </c>
       <c r="AT13" s="12">
         <v>12</v>
       </c>
       <c r="AU13" s="10">
         <v>9</v>
       </c>
       <c r="AV13" s="15">
         <v>9</v>
       </c>
       <c r="AW13" s="10">
         <v>9</v>
       </c>
       <c r="AX13" s="12">
         <v>4</v>
       </c>
       <c r="AY13" s="15">
         <v>5</v>
       </c>
       <c r="AZ13" s="9">
         <v>6</v>
       </c>
+      <c r="BA13" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="8">
         <v>-12</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>-7</v>
       </c>
       <c r="F14" s="8">
         <v>-5</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>6</v>
       </c>
       <c r="I14" s="8">
@@ -2425,52 +2452,55 @@
       </c>
       <c r="AS14" s="15">
         <v>-8</v>
       </c>
       <c r="AT14" s="12">
         <v>-10</v>
       </c>
       <c r="AU14" s="10">
         <v>-2</v>
       </c>
       <c r="AV14" s="15">
         <v>-5</v>
       </c>
       <c r="AW14" s="10">
         <v>-13</v>
       </c>
       <c r="AX14" s="12">
         <v>-17</v>
       </c>
       <c r="AY14" s="15">
         <v>-13</v>
       </c>
       <c r="AZ14" s="9">
         <v>-5</v>
       </c>
+      <c r="BA14" s="9">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="8">
         <v>-9</v>
       </c>
       <c r="C15" s="8">
         <v>-3</v>
       </c>
       <c r="D15" s="8">
         <v>-10</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-4</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2583,52 +2613,55 @@
       </c>
       <c r="AS15" s="15">
         <v>-1</v>
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>5</v>
       </c>
       <c r="AV15" s="15">
         <v>-5</v>
       </c>
       <c r="AW15" s="10">
         <v>-3</v>
       </c>
       <c r="AX15" s="12">
         <v>6</v>
       </c>
       <c r="AY15" s="15">
         <v>-3</v>
       </c>
       <c r="AZ15" s="9">
         <v>-9</v>
       </c>
+      <c r="BA15" s="9">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="8">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>10</v>
       </c>
       <c r="D16" s="8">
         <v>20</v>
       </c>
       <c r="E16" s="8">
         <v>10</v>
       </c>
       <c r="F16" s="8">
         <v>6</v>
       </c>
       <c r="G16" s="8">
         <v>9</v>
       </c>
       <c r="H16" s="8">
         <v>10</v>
       </c>
       <c r="I16" s="8">
@@ -2741,52 +2774,55 @@
       </c>
       <c r="AS16" s="15">
         <v>8</v>
       </c>
       <c r="AT16" s="12">
         <v>6</v>
       </c>
       <c r="AU16" s="10">
         <v>11</v>
       </c>
       <c r="AV16" s="15">
         <v>8</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="12">
         <v>9</v>
       </c>
       <c r="AY16" s="15">
         <v>7</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
+      <c r="BA16" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="8">
         <v>-3</v>
       </c>
       <c r="C17" s="8">
         <v>-32</v>
       </c>
       <c r="D17" s="8">
         <v>-17</v>
       </c>
       <c r="E17" s="8">
         <v>-1</v>
       </c>
       <c r="F17" s="8">
         <v>-7</v>
       </c>
       <c r="G17" s="8">
         <v>-3</v>
       </c>
       <c r="H17" s="8">
         <v>-1</v>
       </c>
       <c r="I17" s="8">
@@ -2899,52 +2935,55 @@
       </c>
       <c r="AS17" s="15">
         <v>-6</v>
       </c>
       <c r="AT17" s="12">
         <v>-26</v>
       </c>
       <c r="AU17" s="10">
         <v>-16</v>
       </c>
       <c r="AV17" s="15">
         <v>-14</v>
       </c>
       <c r="AW17" s="10">
         <v>-13</v>
       </c>
       <c r="AX17" s="12">
         <v>5</v>
       </c>
       <c r="AY17" s="15">
         <v>-20</v>
       </c>
       <c r="AZ17" s="9">
         <v>-3</v>
       </c>
+      <c r="BA17" s="9">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="8">
         <v>-2</v>
       </c>
       <c r="C18" s="8">
         <v>-1</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>5</v>
       </c>
       <c r="F18" s="8">
         <v>6</v>
       </c>
       <c r="G18" s="8">
         <v>5</v>
       </c>
       <c r="H18" s="8">
         <v>3</v>
       </c>
       <c r="I18" s="8">
@@ -3055,52 +3094,55 @@
       </c>
       <c r="AS18" s="15">
         <v>-7</v>
       </c>
       <c r="AT18" s="12">
         <v>4</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>48</v>
       </c>
       <c r="AV18" s="15">
         <v>-10</v>
       </c>
       <c r="AW18" s="10">
         <v>-2</v>
       </c>
       <c r="AX18" s="12">
         <v>4</v>
       </c>
       <c r="AY18" s="15">
         <v>-1</v>
       </c>
       <c r="AZ18" s="9">
         <v>-3</v>
       </c>
+      <c r="BA18" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>-24</v>
       </c>
       <c r="D19" s="8">
         <v>-20</v>
       </c>
       <c r="E19" s="8">
         <v>-8</v>
       </c>
       <c r="F19" s="8">
         <v>-3</v>
       </c>
       <c r="G19" s="8">
         <v>-11</v>
       </c>
       <c r="H19" s="8">
         <v>3</v>
       </c>
       <c r="I19" s="8">
@@ -3213,52 +3255,55 @@
       </c>
       <c r="AS19" s="15">
         <v>-6</v>
       </c>
       <c r="AT19" s="12">
         <v>-4</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>48</v>
       </c>
       <c r="AV19" s="15">
         <v>-14</v>
       </c>
       <c r="AW19" s="10">
         <v>-5</v>
       </c>
       <c r="AX19" s="12">
         <v>-6</v>
       </c>
       <c r="AY19" s="15">
         <v>-11</v>
       </c>
       <c r="AZ19" s="9">
         <v>-6</v>
       </c>
+      <c r="BA19" s="9">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="8">
         <v>-6</v>
       </c>
       <c r="C20" s="8">
         <v>-7</v>
       </c>
       <c r="D20" s="8">
         <v>-7</v>
       </c>
       <c r="E20" s="8">
         <v>-8</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>11</v>
       </c>
       <c r="I20" s="8">
@@ -3371,52 +3416,55 @@
       </c>
       <c r="AS20" s="15">
         <v>-1</v>
       </c>
       <c r="AT20" s="12">
         <v>-5</v>
       </c>
       <c r="AU20" s="10">
         <v>4</v>
       </c>
       <c r="AV20" s="15">
         <v>-1</v>
       </c>
       <c r="AW20" s="10">
         <v>-8</v>
       </c>
       <c r="AX20" s="12">
         <v>-5</v>
       </c>
       <c r="AY20" s="15">
         <v>6</v>
       </c>
       <c r="AZ20" s="9">
         <v>-1</v>
       </c>
+      <c r="BA20" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>16</v>
       </c>
       <c r="D21" s="8">
         <v>19</v>
       </c>
       <c r="E21" s="8">
         <v>14</v>
       </c>
       <c r="F21" s="8">
         <v>46</v>
       </c>
       <c r="G21" s="8">
         <v>10</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -3529,52 +3577,55 @@
       </c>
       <c r="AS21" s="15">
         <v>12</v>
       </c>
       <c r="AT21" s="12">
         <v>-9</v>
       </c>
       <c r="AU21" s="10">
         <v>-13</v>
       </c>
       <c r="AV21" s="15">
         <v>-4</v>
       </c>
       <c r="AW21" s="10">
         <v>10</v>
       </c>
       <c r="AX21" s="12">
         <v>-3</v>
       </c>
       <c r="AY21" s="15">
         <v>2</v>
       </c>
       <c r="AZ21" s="9">
         <v>7</v>
       </c>
+      <c r="BA21" s="9">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="8">
         <v>-10</v>
       </c>
       <c r="C22" s="8">
         <v>-24</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>-15</v>
       </c>
       <c r="F22" s="8">
         <v>-14</v>
       </c>
       <c r="G22" s="8">
         <v>7</v>
       </c>
       <c r="H22" s="8">
         <v>-6</v>
       </c>
       <c r="I22" s="8">
@@ -3687,52 +3738,55 @@
       </c>
       <c r="AS22" s="15">
         <v>2</v>
       </c>
       <c r="AT22" s="12">
         <v>-2</v>
       </c>
       <c r="AU22" s="10">
         <v>-6</v>
       </c>
       <c r="AV22" s="15">
         <v>-16</v>
       </c>
       <c r="AW22" s="10">
         <v>-8</v>
       </c>
       <c r="AX22" s="12">
         <v>4</v>
       </c>
       <c r="AY22" s="15">
         <v>-14</v>
       </c>
       <c r="AZ22" s="9">
         <v>3</v>
       </c>
+      <c r="BA22" s="9">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>-2</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>-3</v>
       </c>
       <c r="E23" s="8">
         <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>-1</v>
       </c>
       <c r="G23" s="8">
         <v>4</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3845,52 +3899,55 @@
       </c>
       <c r="AS23" s="15">
         <v>0</v>
       </c>
       <c r="AT23" s="12">
         <v>1</v>
       </c>
       <c r="AU23" s="10">
         <v>5</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>-5</v>
       </c>
       <c r="AX23" s="12">
         <v>5</v>
       </c>
       <c r="AY23" s="15">
         <v>-6</v>
       </c>
       <c r="AZ23" s="9">
         <v>7</v>
       </c>
+      <c r="BA23" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="8">
         <v>7</v>
       </c>
       <c r="C24" s="8">
         <v>-10</v>
       </c>
       <c r="D24" s="8">
         <v>-12</v>
       </c>
       <c r="E24" s="8">
         <v>-14</v>
       </c>
       <c r="F24" s="8">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -4003,52 +4060,55 @@
       </c>
       <c r="AS24" s="15">
         <v>0</v>
       </c>
       <c r="AT24" s="12">
         <v>-1</v>
       </c>
       <c r="AU24" s="10">
         <v>-4</v>
       </c>
       <c r="AV24" s="15">
         <v>-4</v>
       </c>
       <c r="AW24" s="10">
         <v>-7</v>
       </c>
       <c r="AX24" s="12">
         <v>-4</v>
       </c>
       <c r="AY24" s="15">
         <v>-11</v>
       </c>
       <c r="AZ24" s="9">
         <v>-1</v>
       </c>
+      <c r="BA24" s="9">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="8">
         <v>-5</v>
       </c>
       <c r="C25" s="8">
         <v>-10</v>
       </c>
       <c r="D25" s="8">
         <v>-12</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>-6</v>
       </c>
       <c r="G25" s="8">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-5</v>
       </c>
       <c r="I25" s="8">
@@ -4161,52 +4221,55 @@
       </c>
       <c r="AS25" s="15">
         <v>4</v>
       </c>
       <c r="AT25" s="12">
         <v>-8</v>
       </c>
       <c r="AU25" s="10">
         <v>1</v>
       </c>
       <c r="AV25" s="15">
         <v>-3</v>
       </c>
       <c r="AW25" s="10">
         <v>-6</v>
       </c>
       <c r="AX25" s="12">
         <v>-5</v>
       </c>
       <c r="AY25" s="15">
         <v>-5</v>
       </c>
       <c r="AZ25" s="9">
         <v>-12</v>
       </c>
+      <c r="BA25" s="9">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>-14</v>
       </c>
       <c r="D26" s="11">
         <v>-8</v>
       </c>
       <c r="E26" s="11">
         <v>-5</v>
       </c>
       <c r="F26" s="11">
         <v>-3</v>
       </c>
       <c r="G26" s="11">
         <v>12</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
@@ -4319,52 +4382,55 @@
       </c>
       <c r="AS26" s="15">
         <v>-1</v>
       </c>
       <c r="AT26" s="12">
         <v>-3</v>
       </c>
       <c r="AU26" s="10">
         <v>1</v>
       </c>
       <c r="AV26" s="15">
         <v>-4</v>
       </c>
       <c r="AW26" s="10">
         <v>-5</v>
       </c>
       <c r="AX26" s="12">
         <v>-7</v>
       </c>
       <c r="AY26" s="15">
         <v>-5</v>
       </c>
       <c r="AZ26" s="9">
         <v>0</v>
       </c>
+      <c r="BA26" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>-15</v>
       </c>
       <c r="C27" s="18">
         <v>-5</v>
       </c>
       <c r="D27" s="18">
         <v>-5</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="18">
         <v>7</v>
       </c>
       <c r="H27" s="18">
         <v>7</v>
       </c>
       <c r="I27" s="18">
@@ -4477,111 +4543,114 @@
       </c>
       <c r="AS27" s="20">
         <v>-7</v>
       </c>
       <c r="AT27" s="20">
         <v>-18</v>
       </c>
       <c r="AU27" s="19">
         <v>-8</v>
       </c>
       <c r="AV27" s="20">
         <v>-3</v>
       </c>
       <c r="AW27" s="19">
         <v>-15</v>
       </c>
       <c r="AX27" s="20">
         <v>-16</v>
       </c>
       <c r="AY27" s="20">
         <v>-22</v>
       </c>
       <c r="AZ27" s="19">
         <v>-19</v>
       </c>
+      <c r="BA27" s="19">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AS15" sqref="AS15"/>
-      <selection pane="topRight" activeCell="AR5" sqref="AR5"/>
+      <selection activeCell="AR33" sqref="AR33"/>
+      <selection pane="topRight" activeCell="AS15" sqref="AS15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="24" customWidth="1"/>
     <col min="2" max="5" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="9" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
@@ -4591,63 +4660,64 @@
       <c r="AB2" s="39"/>
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
       <c r="AZ2" s="39"/>
+      <c r="BA2" s="39"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="25"/>
       <c r="C3" s="26"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
-      <c r="AZ3" s="27" t="s">
+      <c r="BA3" s="27" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="41"/>
       <c r="B4" s="38">
         <v>2022</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38">
         <v>2023</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
@@ -4666,52 +4736,53 @@
       <c r="AF4" s="34"/>
       <c r="AG4" s="34"/>
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34">
         <v>2025</v>
       </c>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="34"/>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="34">
         <v>2026</v>
       </c>
       <c r="AY4" s="34"/>
       <c r="AZ4" s="34"/>
+      <c r="BA4" s="34"/>
     </row>
-    <row r="5" spans="1:52" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="42"/>
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>26</v>
       </c>
@@ -4822,52 +4893,55 @@
       </c>
       <c r="AS5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="AT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>21</v>
       </c>
+      <c r="BA5" s="4" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -4877,52 +4951,53 @@
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
       <c r="AZ6" s="40"/>
+      <c r="BA6" s="40"/>
     </row>
-    <row r="7" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="29">
         <v>-0.6</v>
       </c>
       <c r="C7" s="29">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="29">
         <v>-1.41</v>
       </c>
       <c r="E7" s="29">
         <v>-0.53</v>
       </c>
       <c r="F7" s="29">
         <v>-0.06</v>
       </c>
       <c r="G7" s="29">
         <v>0.38</v>
       </c>
       <c r="H7" s="29">
         <v>0.81</v>
       </c>
       <c r="I7" s="29">
@@ -5035,52 +5110,55 @@
       </c>
       <c r="AS7" s="29">
         <v>0.3</v>
       </c>
       <c r="AT7" s="29">
         <v>0.31</v>
       </c>
       <c r="AU7" s="29">
         <v>0.24</v>
       </c>
       <c r="AV7" s="31">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="31">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="31">
         <v>0.44</v>
       </c>
       <c r="AY7" s="29">
         <v>-0.73</v>
       </c>
       <c r="AZ7" s="31">
         <v>-1.1000000000000001</v>
       </c>
+      <c r="BA7" s="29">
+        <v>-1.23</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>1.26</v>
       </c>
       <c r="C8" s="29">
         <v>0.68</v>
       </c>
       <c r="D8" s="29">
         <v>1.33</v>
       </c>
       <c r="E8" s="29">
         <v>2.56</v>
       </c>
       <c r="F8" s="29">
         <v>2.78</v>
       </c>
       <c r="G8" s="29">
         <v>3.12</v>
       </c>
       <c r="H8" s="29">
         <v>3.43</v>
       </c>
       <c r="I8" s="29">
@@ -5193,52 +5271,55 @@
       </c>
       <c r="AS8" s="29">
         <v>2.36</v>
       </c>
       <c r="AT8" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="AU8" s="29">
         <v>2.38</v>
       </c>
       <c r="AV8" s="31">
         <v>2.19</v>
       </c>
       <c r="AW8" s="31">
         <v>2</v>
       </c>
       <c r="AX8" s="31">
         <v>2.4</v>
       </c>
       <c r="AY8" s="29">
         <v>1.29</v>
       </c>
       <c r="AZ8" s="31">
         <v>0.61</v>
       </c>
+      <c r="BA8" s="29">
+        <v>0.91</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="29">
         <v>8.85</v>
       </c>
       <c r="C9" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="29">
         <v>10.07</v>
       </c>
       <c r="E9" s="29">
         <v>10.14</v>
       </c>
       <c r="F9" s="29">
         <v>10.11</v>
       </c>
       <c r="G9" s="29">
         <v>11.19</v>
       </c>
       <c r="H9" s="29">
         <v>11.34</v>
       </c>
       <c r="I9" s="29">
@@ -5351,52 +5432,55 @@
       </c>
       <c r="AS9" s="29">
         <v>4.7699999999999996</v>
       </c>
       <c r="AT9" s="29">
         <v>5.41</v>
       </c>
       <c r="AU9" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="31">
         <v>5.05</v>
       </c>
       <c r="AW9" s="31">
         <v>4.92</v>
       </c>
       <c r="AX9" s="31">
         <v>7.21</v>
       </c>
       <c r="AY9" s="29">
         <v>5.86</v>
       </c>
       <c r="AZ9" s="31">
         <v>5.67</v>
       </c>
+      <c r="BA9" s="29">
+        <v>6.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="29">
         <v>-5.38</v>
       </c>
       <c r="C10" s="29">
         <v>-5.85</v>
       </c>
       <c r="D10" s="29">
         <v>-6.87</v>
       </c>
       <c r="E10" s="29">
         <v>-5.23</v>
       </c>
       <c r="F10" s="29">
         <v>-5.34</v>
       </c>
       <c r="G10" s="29">
         <v>-4.57</v>
       </c>
       <c r="H10" s="29">
         <v>-3.55</v>
       </c>
       <c r="I10" s="29">
@@ -5509,52 +5593,55 @@
       </c>
       <c r="AS10" s="29">
         <v>-3.41</v>
       </c>
       <c r="AT10" s="29">
         <v>-4.04</v>
       </c>
       <c r="AU10" s="29">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="31">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="31">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="31">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="29">
         <v>-4.17</v>
       </c>
       <c r="AZ10" s="31">
         <v>-5.45</v>
       </c>
+      <c r="BA10" s="29">
+        <v>-5.95</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="29">
         <v>-3.62</v>
       </c>
       <c r="C11" s="29">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="29">
         <v>-7.17</v>
       </c>
       <c r="E11" s="29">
         <v>-5.68</v>
       </c>
       <c r="F11" s="29">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="29">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="29">
         <v>-3.62</v>
       </c>
       <c r="I11" s="29">
@@ -5667,52 +5754,55 @@
       </c>
       <c r="AS11" s="29">
         <v>-1.46</v>
       </c>
       <c r="AT11" s="29">
         <v>-1.49</v>
       </c>
       <c r="AU11" s="29">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="31">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="31">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="31">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="29">
         <v>-2.11</v>
       </c>
       <c r="AZ11" s="31">
         <v>-3.79</v>
       </c>
+      <c r="BA11" s="29">
+        <v>-3.66</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="29">
         <v>-5.65</v>
       </c>
       <c r="C12" s="29">
         <v>-6.45</v>
       </c>
       <c r="D12" s="29">
         <v>-3.89</v>
       </c>
       <c r="E12" s="29">
         <v>-1.7</v>
       </c>
       <c r="F12" s="29">
         <v>-0.39</v>
       </c>
       <c r="G12" s="29">
         <v>-0.64</v>
       </c>
       <c r="H12" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="29">
@@ -5825,52 +5915,55 @@
       </c>
       <c r="AS12" s="29">
         <v>0</v>
       </c>
       <c r="AT12" s="29">
         <v>0.79</v>
       </c>
       <c r="AU12" s="29">
         <v>0.5</v>
       </c>
       <c r="AV12" s="31">
         <v>0.47</v>
       </c>
       <c r="AW12" s="31">
         <v>1.01</v>
       </c>
       <c r="AX12" s="31">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="29">
         <v>-3.2</v>
       </c>
       <c r="AZ12" s="31">
         <v>-0.35</v>
       </c>
+      <c r="BA12" s="29">
+        <v>-1.06</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="29">
         <v>8.69</v>
       </c>
       <c r="C13" s="29">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="29">
         <v>12.24</v>
       </c>
       <c r="E13" s="29">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="29">
         <v>10.86</v>
       </c>
       <c r="G13" s="29">
         <v>10.55</v>
       </c>
       <c r="H13" s="29">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="29">
@@ -5983,52 +6076,55 @@
       </c>
       <c r="AS13" s="29">
         <v>10.29</v>
       </c>
       <c r="AT13" s="29">
         <v>10.44</v>
       </c>
       <c r="AU13" s="29">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="31">
         <v>10.08</v>
       </c>
       <c r="AW13" s="31">
         <v>9.94</v>
       </c>
       <c r="AX13" s="31">
         <v>3.93</v>
       </c>
       <c r="AY13" s="29">
         <v>4.63</v>
       </c>
       <c r="AZ13" s="31">
         <v>5.03</v>
       </c>
+      <c r="BA13" s="29">
+        <v>4.28</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="29">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="29">
         <v>-5.3</v>
       </c>
       <c r="D14" s="29">
         <v>-3.47</v>
       </c>
       <c r="E14" s="29">
         <v>-3.2</v>
       </c>
       <c r="F14" s="29">
         <v>-2.9</v>
       </c>
       <c r="G14" s="29">
         <v>-2.87</v>
       </c>
       <c r="H14" s="29">
         <v>-2.16</v>
       </c>
       <c r="I14" s="29">
@@ -6141,52 +6237,55 @@
       </c>
       <c r="AS14" s="29">
         <v>-0.22</v>
       </c>
       <c r="AT14" s="29">
         <v>-0.61</v>
       </c>
       <c r="AU14" s="29">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="31">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="31">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="31">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="29">
         <v>-5.76</v>
       </c>
       <c r="AZ14" s="31">
         <v>-4.4000000000000004</v>
       </c>
+      <c r="BA14" s="29">
+        <v>-5.28</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="29">
         <v>-6.34</v>
       </c>
       <c r="C15" s="29">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="29">
         <v>-5.33</v>
       </c>
       <c r="E15" s="29">
         <v>-3.63</v>
       </c>
       <c r="F15" s="29">
         <v>-3.63</v>
       </c>
       <c r="G15" s="29">
         <v>-3.51</v>
       </c>
       <c r="H15" s="29">
         <v>-1.96</v>
       </c>
       <c r="I15" s="29">
@@ -6299,52 +6398,55 @@
       </c>
       <c r="AS15" s="29">
         <v>-3.85</v>
       </c>
       <c r="AT15" s="29">
         <v>-2.65</v>
       </c>
       <c r="AU15" s="29">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="31">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="31">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="31">
         <v>4.62</v>
       </c>
       <c r="AY15" s="29">
         <v>1.21</v>
       </c>
       <c r="AZ15" s="31">
         <v>-1.59</v>
       </c>
+      <c r="BA15" s="29">
+        <v>-3.59</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="29">
         <v>0</v>
       </c>
       <c r="C16" s="29">
         <v>5.67</v>
       </c>
       <c r="D16" s="29">
         <v>11.11</v>
       </c>
       <c r="E16" s="29">
         <v>11.13</v>
       </c>
       <c r="F16" s="29">
         <v>10.19</v>
       </c>
       <c r="G16" s="29">
         <v>10.17</v>
       </c>
       <c r="H16" s="29">
         <v>10.28</v>
       </c>
       <c r="I16" s="29">
@@ -6457,52 +6559,55 @@
       </c>
       <c r="AS16" s="29">
         <v>9.44</v>
       </c>
       <c r="AT16" s="29">
         <v>9.23</v>
       </c>
       <c r="AU16" s="29">
         <v>9.61</v>
       </c>
       <c r="AV16" s="31">
         <v>9.6</v>
       </c>
       <c r="AW16" s="31">
         <v>9.08</v>
       </c>
       <c r="AX16" s="31">
         <v>10.87</v>
       </c>
       <c r="AY16" s="29">
         <v>10.18</v>
       </c>
       <c r="AZ16" s="31">
         <v>7.1</v>
       </c>
+      <c r="BA16" s="29">
+        <v>6.25</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="29">
         <v>-0.82</v>
       </c>
       <c r="C17" s="29">
         <v>-5.05</v>
       </c>
       <c r="D17" s="29">
         <v>-4.92</v>
       </c>
       <c r="E17" s="29">
         <v>-3.75</v>
       </c>
       <c r="F17" s="29">
         <v>-3.38</v>
       </c>
       <c r="G17" s="29">
         <v>-2.96</v>
       </c>
       <c r="H17" s="29">
         <v>-2.57</v>
       </c>
       <c r="I17" s="29">
@@ -6615,52 +6720,55 @@
       </c>
       <c r="AS17" s="29">
         <v>-1.1299999999999999</v>
       </c>
       <c r="AT17" s="29">
         <v>-1.86</v>
       </c>
       <c r="AU17" s="29">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="31">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="31">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="31">
         <v>1.46</v>
       </c>
       <c r="AY17" s="29">
         <v>-2.29</v>
       </c>
       <c r="AZ17" s="31">
         <v>-1.8</v>
       </c>
+      <c r="BA17" s="29">
+        <v>-2.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="29">
         <v>-2.17</v>
       </c>
       <c r="C18" s="29">
         <v>-1.7</v>
       </c>
       <c r="D18" s="29">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="29">
         <v>1.76</v>
       </c>
       <c r="G18" s="29">
         <v>2.37</v>
       </c>
       <c r="H18" s="29">
         <v>2.5</v>
       </c>
       <c r="I18" s="29">
@@ -6773,52 +6881,55 @@
       </c>
       <c r="AS18" s="29">
         <v>-0.75</v>
       </c>
       <c r="AT18" s="29">
         <v>-0.13</v>
       </c>
       <c r="AU18" s="29">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="31">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="31">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="31">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="29">
         <v>1.91</v>
       </c>
       <c r="AZ18" s="31">
         <v>0</v>
       </c>
+      <c r="BA18" s="29">
+        <v>-0.93</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="29">
         <v>1.91</v>
       </c>
       <c r="C19" s="29">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="29">
         <v>-6.59</v>
       </c>
       <c r="E19" s="29">
         <v>-5.93</v>
       </c>
       <c r="F19" s="29">
         <v>-4.99</v>
       </c>
       <c r="G19" s="29">
         <v>-5.08</v>
       </c>
       <c r="H19" s="29">
         <v>-4.12</v>
       </c>
       <c r="I19" s="29">
@@ -6931,52 +7042,55 @@
       </c>
       <c r="AS19" s="29">
         <v>-3.31</v>
       </c>
       <c r="AT19" s="29">
         <v>-3.17</v>
       </c>
       <c r="AU19" s="29">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="31">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="31">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="31">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="29">
         <v>-4.5199999999999996</v>
       </c>
       <c r="AZ19" s="31">
         <v>-4.01</v>
       </c>
+      <c r="BA19" s="29">
+        <v>-4.57</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="29">
         <v>-3.4</v>
       </c>
       <c r="C20" s="29">
         <v>-3.86</v>
       </c>
       <c r="D20" s="29">
         <v>-3.89</v>
       </c>
       <c r="E20" s="29">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>-3.13</v>
       </c>
       <c r="G20" s="29">
         <v>-2.71</v>
       </c>
       <c r="H20" s="29">
         <v>-1.4</v>
       </c>
       <c r="I20" s="29">
@@ -7089,52 +7203,55 @@
       </c>
       <c r="AS20" s="29">
         <v>-3.93</v>
       </c>
       <c r="AT20" s="29">
         <v>-3.86</v>
       </c>
       <c r="AU20" s="29">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="31">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="31">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="31">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="29">
         <v>0.34</v>
       </c>
       <c r="AZ20" s="31">
         <v>0</v>
       </c>
+      <c r="BA20" s="29">
+        <v>-0.16</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="29">
         <v>0.65</v>
       </c>
       <c r="C21" s="29">
         <v>1.69</v>
       </c>
       <c r="D21" s="29">
         <v>2.16</v>
       </c>
       <c r="E21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="29">
         <v>3.27</v>
       </c>
       <c r="G21" s="29">
         <v>3</v>
       </c>
       <c r="H21" s="29">
         <v>2.8</v>
       </c>
       <c r="I21" s="29">
@@ -7247,52 +7364,55 @@
       </c>
       <c r="AS21" s="29">
         <v>0.66</v>
       </c>
       <c r="AT21" s="29">
         <v>0.42</v>
       </c>
       <c r="AU21" s="29">
         <v>0.17</v>
       </c>
       <c r="AV21" s="31">
         <v>0.09</v>
       </c>
       <c r="AW21" s="31">
         <v>0.22</v>
       </c>
       <c r="AX21" s="31">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="29">
         <v>-0.09</v>
       </c>
       <c r="AZ21" s="31">
         <v>0.33</v>
       </c>
+      <c r="BA21" s="29">
+        <v>-0.33</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="29">
         <v>-5.28</v>
       </c>
       <c r="C22" s="29">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="29">
         <v>-5.82</v>
       </c>
       <c r="E22" s="29">
         <v>-6.41</v>
       </c>
       <c r="F22" s="29">
         <v>-6.62</v>
       </c>
       <c r="G22" s="29">
         <v>-4.88</v>
       </c>
       <c r="H22" s="29">
         <v>-4.63</v>
       </c>
       <c r="I22" s="29">
@@ -7405,52 +7525,55 @@
       </c>
       <c r="AS22" s="29">
         <v>-3.4</v>
       </c>
       <c r="AT22" s="29">
         <v>-3.15</v>
       </c>
       <c r="AU22" s="29">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="31">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="31">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="31">
         <v>2.35</v>
       </c>
       <c r="AY22" s="29">
         <v>-3.09</v>
       </c>
       <c r="AZ22" s="31">
         <v>-1.4</v>
       </c>
+      <c r="BA22" s="29">
+        <v>-2.41</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="29">
         <v>-2.54</v>
       </c>
       <c r="C23" s="29">
         <v>-0.67</v>
       </c>
       <c r="D23" s="29">
         <v>-1.74</v>
       </c>
       <c r="E23" s="29">
         <v>1.62</v>
       </c>
       <c r="F23" s="29">
         <v>1.04</v>
       </c>
       <c r="G23" s="29">
         <v>1.72</v>
       </c>
       <c r="H23" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="29">
@@ -7563,52 +7686,55 @@
       </c>
       <c r="AS23" s="29">
         <v>3.8</v>
       </c>
       <c r="AT23" s="29">
         <v>3.55</v>
       </c>
       <c r="AU23" s="29">
         <v>3.91</v>
       </c>
       <c r="AV23" s="31">
         <v>3.83</v>
       </c>
       <c r="AW23" s="31">
         <v>2.89</v>
       </c>
       <c r="AX23" s="31">
         <v>7.38</v>
       </c>
       <c r="AY23" s="29">
         <v>-0.78</v>
       </c>
       <c r="AZ23" s="31">
         <v>3.06</v>
       </c>
+      <c r="BA23" s="29">
+        <v>1.1499999999999999</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="29">
         <v>-1.05</v>
       </c>
       <c r="D24" s="29">
         <v>-3.45</v>
       </c>
       <c r="E24" s="29">
         <v>-5</v>
       </c>
       <c r="F24" s="29">
         <v>-3.56</v>
       </c>
       <c r="G24" s="29">
         <v>-2.97</v>
       </c>
       <c r="H24" s="29">
         <v>-2.44</v>
       </c>
       <c r="I24" s="29">
@@ -7721,52 +7847,55 @@
       </c>
       <c r="AS24" s="29">
         <v>-2.12</v>
       </c>
       <c r="AT24" s="29">
         <v>-1.97</v>
       </c>
       <c r="AU24" s="29">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="31">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="31">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="31">
         <v>-3</v>
       </c>
       <c r="AY24" s="29">
         <v>-5.89</v>
       </c>
       <c r="AZ24" s="31">
         <v>-4.09</v>
       </c>
+      <c r="BA24" s="29">
+        <v>-5.38</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="29">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="29">
         <v>-3.98</v>
       </c>
       <c r="D25" s="29">
         <v>-4.7</v>
       </c>
       <c r="E25" s="29">
         <v>-3.39</v>
       </c>
       <c r="F25" s="29">
         <v>-3.34</v>
       </c>
       <c r="G25" s="29">
         <v>-3.3</v>
       </c>
       <c r="H25" s="29">
         <v>-3.18</v>
       </c>
       <c r="I25" s="29">
@@ -7879,52 +8008,55 @@
       </c>
       <c r="AS25" s="29">
         <v>-3.46</v>
       </c>
       <c r="AT25" s="29">
         <v>-3.57</v>
       </c>
       <c r="AU25" s="29">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="31">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="31">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="31">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="29">
         <v>-2.91</v>
       </c>
       <c r="AZ25" s="31">
         <v>-4.1900000000000004</v>
       </c>
+      <c r="BA25" s="29">
+        <v>-4.43</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="29">
         <v>0</v>
       </c>
       <c r="C26" s="29">
         <v>-5.61</v>
       </c>
       <c r="D26" s="29">
         <v>-5.79</v>
       </c>
       <c r="E26" s="29">
         <v>-5.33</v>
       </c>
       <c r="F26" s="29">
         <v>-4.7</v>
       </c>
       <c r="G26" s="29">
         <v>-2.35</v>
       </c>
       <c r="H26" s="29">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="29">
@@ -8037,52 +8169,55 @@
       </c>
       <c r="AS26" s="29">
         <v>-3.72</v>
       </c>
       <c r="AT26" s="29">
         <v>-3.6</v>
       </c>
       <c r="AU26" s="29">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="31">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="31">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="31">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="29">
         <v>-5.39</v>
       </c>
       <c r="AZ26" s="31">
         <v>-3.52</v>
       </c>
+      <c r="BA26" s="29">
+        <v>-1.54</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="32">
         <v>-7.35</v>
       </c>
       <c r="C27" s="32">
         <v>-5.16</v>
       </c>
       <c r="D27" s="32">
         <v>-4.21</v>
       </c>
       <c r="E27" s="32">
         <v>-3.41</v>
       </c>
       <c r="F27" s="32">
         <v>-2.21</v>
       </c>
       <c r="G27" s="32">
         <v>-1.26</v>
       </c>
       <c r="H27" s="32">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="32">
@@ -8195,65 +8330,68 @@
       </c>
       <c r="AS27" s="32">
         <v>-3.28</v>
       </c>
       <c r="AT27" s="32">
         <v>-3.97</v>
       </c>
       <c r="AU27" s="32">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="32">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="32">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="32">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="32">
         <v>-10.46</v>
       </c>
       <c r="AZ27" s="32">
         <v>-10.27</v>
       </c>
+      <c r="BA27" s="32">
+        <v>-10.95</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>