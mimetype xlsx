--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="30" windowWidth="18555" windowHeight="9825" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Natural population growth" sheetId="1" r:id="rId1"/>
     <sheet name="Total coefficient" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="51">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Natural population growth (decrease) of the  Kostanay Region*</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>for 1000 people</t>
   </si>
   <si>
@@ -800,80 +800,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AV25" sqref="AV25"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="24" customWidth="1"/>
     <col min="2" max="9" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
@@ -884,57 +884,58 @@
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
       <c r="AZ2" s="39"/>
       <c r="BA2" s="39"/>
+      <c r="BB2" s="39"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="BA3" s="3" t="s">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BB3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="36"/>
       <c r="B4" s="38">
         <v>2022</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38">
         <v>2023</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
@@ -954,52 +955,53 @@
       <c r="AG4" s="34"/>
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34">
         <v>2025</v>
       </c>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="34"/>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="34">
         <v>2026</v>
       </c>
       <c r="AY4" s="34"/>
       <c r="AZ4" s="34"/>
       <c r="BA4" s="34"/>
+      <c r="BB4" s="34"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>15</v>
       </c>
@@ -1113,52 +1115,55 @@
       </c>
       <c r="AT5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>11</v>
       </c>
+      <c r="BB5" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -1169,52 +1174,53 @@
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
       <c r="AZ6" s="40"/>
       <c r="BA6" s="40"/>
+      <c r="BB6" s="40"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="8">
         <v>-42</v>
       </c>
       <c r="C7" s="8">
         <v>-262</v>
       </c>
       <c r="D7" s="8">
         <v>15</v>
       </c>
       <c r="E7" s="8">
         <v>144</v>
       </c>
       <c r="F7" s="8">
         <v>125</v>
       </c>
       <c r="G7" s="8">
         <v>174</v>
       </c>
       <c r="H7" s="8">
         <v>234</v>
       </c>
       <c r="I7" s="8">
@@ -1330,52 +1336,55 @@
       </c>
       <c r="AT7" s="12">
         <v>29</v>
       </c>
       <c r="AU7" s="10">
         <v>-28</v>
       </c>
       <c r="AV7" s="15">
         <v>-54</v>
       </c>
       <c r="AW7" s="9">
         <v>-129</v>
       </c>
       <c r="AX7" s="12">
         <v>31</v>
       </c>
       <c r="AY7" s="15">
         <v>-127</v>
       </c>
       <c r="AZ7" s="9">
         <v>-126</v>
       </c>
       <c r="BA7" s="9">
         <v>-110</v>
       </c>
+      <c r="BB7" s="10">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="8">
         <v>28</v>
       </c>
       <c r="C8" s="8">
         <v>1</v>
       </c>
       <c r="D8" s="8">
         <v>57</v>
       </c>
       <c r="E8" s="8">
         <v>135</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>105</v>
       </c>
       <c r="H8" s="8">
         <v>117</v>
       </c>
       <c r="I8" s="8">
@@ -1491,52 +1500,55 @@
       </c>
       <c r="AT8" s="12">
         <v>88</v>
       </c>
       <c r="AU8" s="10">
         <v>24</v>
       </c>
       <c r="AV8" s="15">
         <v>6</v>
       </c>
       <c r="AW8" s="9">
         <v>2</v>
       </c>
       <c r="AX8" s="12">
         <v>57</v>
       </c>
       <c r="AY8" s="15">
         <v>1</v>
       </c>
       <c r="AZ8" s="9">
         <v>-16</v>
       </c>
       <c r="BA8" s="9">
         <v>42</v>
       </c>
+      <c r="BB8" s="10">
+        <v>54</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="8">
         <v>29</v>
       </c>
       <c r="C9" s="8">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>45</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <v>33</v>
       </c>
       <c r="G9" s="8">
         <v>53</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="8">
@@ -1652,52 +1664,55 @@
       </c>
       <c r="AT9" s="12">
         <v>32</v>
       </c>
       <c r="AU9" s="10">
         <v>1</v>
       </c>
       <c r="AV9" s="15">
         <v>20</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="12">
         <v>22</v>
       </c>
       <c r="AY9" s="15">
         <v>12</v>
       </c>
       <c r="AZ9" s="9">
         <v>16</v>
       </c>
       <c r="BA9" s="9">
         <v>29</v>
       </c>
+      <c r="BB9" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="8">
         <v>-16</v>
       </c>
       <c r="C10" s="8">
         <v>-17</v>
       </c>
       <c r="D10" s="8">
         <v>-26</v>
       </c>
       <c r="E10" s="8">
         <v>-1</v>
       </c>
       <c r="F10" s="8">
         <v>-17</v>
       </c>
       <c r="G10" s="8">
         <v>-2</v>
       </c>
       <c r="H10" s="8">
         <v>7</v>
       </c>
       <c r="I10" s="8">
@@ -1813,52 +1828,55 @@
       </c>
       <c r="AT10" s="12">
         <v>-26</v>
       </c>
       <c r="AU10" s="10">
         <v>-22</v>
       </c>
       <c r="AV10" s="15">
         <v>-14</v>
       </c>
       <c r="AW10" s="9">
         <v>-27</v>
       </c>
       <c r="AX10" s="12">
         <v>-16</v>
       </c>
       <c r="AY10" s="15">
         <v>-7</v>
       </c>
       <c r="AZ10" s="9">
         <v>-23</v>
       </c>
       <c r="BA10" s="9">
         <v>-21</v>
       </c>
+      <c r="BB10" s="10">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="8">
         <v>-38</v>
       </c>
       <c r="C11" s="8">
         <v>-152</v>
       </c>
       <c r="D11" s="8">
         <v>-28</v>
       </c>
       <c r="E11" s="8">
         <v>-12</v>
       </c>
       <c r="F11" s="8">
         <v>-16</v>
       </c>
       <c r="G11" s="8">
         <v>-11</v>
       </c>
       <c r="H11" s="8">
         <v>-3</v>
       </c>
       <c r="I11" s="8">
@@ -1974,52 +1992,55 @@
       </c>
       <c r="AT11" s="12">
         <v>-18</v>
       </c>
       <c r="AU11" s="10">
         <v>-16</v>
       </c>
       <c r="AV11" s="15">
         <v>-2</v>
       </c>
       <c r="AW11" s="9">
         <v>-54</v>
       </c>
       <c r="AX11" s="12">
         <v>-4</v>
       </c>
       <c r="AY11" s="15">
         <v>-38</v>
       </c>
       <c r="AZ11" s="9">
         <v>-73</v>
       </c>
       <c r="BA11" s="9">
         <v>-33</v>
       </c>
+      <c r="BB11" s="10">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="8">
         <v>-6</v>
       </c>
       <c r="C12" s="8">
         <v>-7</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>5</v>
       </c>
       <c r="F12" s="8">
         <v>5</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="8">
@@ -2135,52 +2156,55 @@
       </c>
       <c r="AT12" s="12">
         <v>7</v>
       </c>
       <c r="AU12" s="10">
         <v>-2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>-2</v>
       </c>
       <c r="AY12" s="15">
         <v>-4</v>
       </c>
       <c r="AZ12" s="9">
         <v>5</v>
       </c>
       <c r="BA12" s="9">
         <v>-3</v>
       </c>
+      <c r="BB12" s="10">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="8">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>12</v>
       </c>
       <c r="D13" s="8">
         <v>19</v>
       </c>
       <c r="E13" s="8">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>10</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2296,52 +2320,55 @@
       </c>
       <c r="AT13" s="12">
         <v>12</v>
       </c>
       <c r="AU13" s="10">
         <v>9</v>
       </c>
       <c r="AV13" s="15">
         <v>9</v>
       </c>
       <c r="AW13" s="10">
         <v>9</v>
       </c>
       <c r="AX13" s="12">
         <v>4</v>
       </c>
       <c r="AY13" s="15">
         <v>5</v>
       </c>
       <c r="AZ13" s="9">
         <v>6</v>
       </c>
       <c r="BA13" s="9">
         <v>2</v>
       </c>
+      <c r="BB13" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="8">
         <v>-12</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>-7</v>
       </c>
       <c r="F14" s="8">
         <v>-5</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>6</v>
       </c>
       <c r="I14" s="8">
@@ -2455,52 +2482,55 @@
       </c>
       <c r="AT14" s="12">
         <v>-10</v>
       </c>
       <c r="AU14" s="10">
         <v>-2</v>
       </c>
       <c r="AV14" s="15">
         <v>-5</v>
       </c>
       <c r="AW14" s="10">
         <v>-13</v>
       </c>
       <c r="AX14" s="12">
         <v>-17</v>
       </c>
       <c r="AY14" s="15">
         <v>-13</v>
       </c>
       <c r="AZ14" s="9">
         <v>-5</v>
       </c>
       <c r="BA14" s="9">
         <v>-21</v>
       </c>
+      <c r="BB14" s="10">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="8">
         <v>-9</v>
       </c>
       <c r="C15" s="8">
         <v>-3</v>
       </c>
       <c r="D15" s="8">
         <v>-10</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-4</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2616,52 +2646,55 @@
       </c>
       <c r="AT15" s="12">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>5</v>
       </c>
       <c r="AV15" s="15">
         <v>-5</v>
       </c>
       <c r="AW15" s="10">
         <v>-3</v>
       </c>
       <c r="AX15" s="12">
         <v>6</v>
       </c>
       <c r="AY15" s="15">
         <v>-3</v>
       </c>
       <c r="AZ15" s="9">
         <v>-9</v>
       </c>
       <c r="BA15" s="9">
         <v>-12</v>
       </c>
+      <c r="BB15" s="10">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="8">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>10</v>
       </c>
       <c r="D16" s="8">
         <v>20</v>
       </c>
       <c r="E16" s="8">
         <v>10</v>
       </c>
       <c r="F16" s="8">
         <v>6</v>
       </c>
       <c r="G16" s="8">
         <v>9</v>
       </c>
       <c r="H16" s="8">
         <v>10</v>
       </c>
       <c r="I16" s="8">
@@ -2777,52 +2810,55 @@
       </c>
       <c r="AT16" s="12">
         <v>6</v>
       </c>
       <c r="AU16" s="10">
         <v>11</v>
       </c>
       <c r="AV16" s="15">
         <v>8</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="12">
         <v>9</v>
       </c>
       <c r="AY16" s="15">
         <v>7</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>3</v>
       </c>
+      <c r="BB16" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="8">
         <v>-3</v>
       </c>
       <c r="C17" s="8">
         <v>-32</v>
       </c>
       <c r="D17" s="8">
         <v>-17</v>
       </c>
       <c r="E17" s="8">
         <v>-1</v>
       </c>
       <c r="F17" s="8">
         <v>-7</v>
       </c>
       <c r="G17" s="8">
         <v>-3</v>
       </c>
       <c r="H17" s="8">
         <v>-1</v>
       </c>
       <c r="I17" s="8">
@@ -2938,52 +2974,55 @@
       </c>
       <c r="AT17" s="12">
         <v>-26</v>
       </c>
       <c r="AU17" s="10">
         <v>-16</v>
       </c>
       <c r="AV17" s="15">
         <v>-14</v>
       </c>
       <c r="AW17" s="10">
         <v>-13</v>
       </c>
       <c r="AX17" s="12">
         <v>5</v>
       </c>
       <c r="AY17" s="15">
         <v>-20</v>
       </c>
       <c r="AZ17" s="9">
         <v>-3</v>
       </c>
       <c r="BA17" s="9">
         <v>-14</v>
       </c>
+      <c r="BB17" s="10">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="8">
         <v>-2</v>
       </c>
       <c r="C18" s="8">
         <v>-1</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>5</v>
       </c>
       <c r="F18" s="8">
         <v>6</v>
       </c>
       <c r="G18" s="8">
         <v>5</v>
       </c>
       <c r="H18" s="8">
         <v>3</v>
       </c>
       <c r="I18" s="8">
@@ -3097,52 +3136,55 @@
       </c>
       <c r="AT18" s="12">
         <v>4</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>48</v>
       </c>
       <c r="AV18" s="15">
         <v>-10</v>
       </c>
       <c r="AW18" s="10">
         <v>-2</v>
       </c>
       <c r="AX18" s="12">
         <v>4</v>
       </c>
       <c r="AY18" s="15">
         <v>-1</v>
       </c>
       <c r="AZ18" s="9">
         <v>-3</v>
       </c>
       <c r="BA18" s="9">
         <v>-3</v>
       </c>
+      <c r="BB18" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>-24</v>
       </c>
       <c r="D19" s="8">
         <v>-20</v>
       </c>
       <c r="E19" s="8">
         <v>-8</v>
       </c>
       <c r="F19" s="8">
         <v>-3</v>
       </c>
       <c r="G19" s="8">
         <v>-11</v>
       </c>
       <c r="H19" s="8">
         <v>3</v>
       </c>
       <c r="I19" s="8">
@@ -3258,52 +3300,55 @@
       </c>
       <c r="AT19" s="12">
         <v>-4</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>48</v>
       </c>
       <c r="AV19" s="15">
         <v>-14</v>
       </c>
       <c r="AW19" s="10">
         <v>-5</v>
       </c>
       <c r="AX19" s="12">
         <v>-6</v>
       </c>
       <c r="AY19" s="15">
         <v>-11</v>
       </c>
       <c r="AZ19" s="9">
         <v>-6</v>
       </c>
       <c r="BA19" s="9">
         <v>-12</v>
       </c>
+      <c r="BB19" s="10">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="8">
         <v>-6</v>
       </c>
       <c r="C20" s="8">
         <v>-7</v>
       </c>
       <c r="D20" s="8">
         <v>-7</v>
       </c>
       <c r="E20" s="8">
         <v>-8</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>11</v>
       </c>
       <c r="I20" s="8">
@@ -3419,52 +3464,55 @@
       </c>
       <c r="AT20" s="12">
         <v>-5</v>
       </c>
       <c r="AU20" s="10">
         <v>4</v>
       </c>
       <c r="AV20" s="15">
         <v>-1</v>
       </c>
       <c r="AW20" s="10">
         <v>-8</v>
       </c>
       <c r="AX20" s="12">
         <v>-5</v>
       </c>
       <c r="AY20" s="15">
         <v>6</v>
       </c>
       <c r="AZ20" s="9">
         <v>-1</v>
       </c>
       <c r="BA20" s="9">
         <v>-1</v>
       </c>
+      <c r="BB20" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>16</v>
       </c>
       <c r="D21" s="8">
         <v>19</v>
       </c>
       <c r="E21" s="8">
         <v>14</v>
       </c>
       <c r="F21" s="8">
         <v>46</v>
       </c>
       <c r="G21" s="8">
         <v>10</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -3580,52 +3628,55 @@
       </c>
       <c r="AT21" s="12">
         <v>-9</v>
       </c>
       <c r="AU21" s="10">
         <v>-13</v>
       </c>
       <c r="AV21" s="15">
         <v>-4</v>
       </c>
       <c r="AW21" s="10">
         <v>10</v>
       </c>
       <c r="AX21" s="12">
         <v>-3</v>
       </c>
       <c r="AY21" s="15">
         <v>2</v>
       </c>
       <c r="AZ21" s="9">
         <v>7</v>
       </c>
       <c r="BA21" s="9">
         <v>-14</v>
       </c>
+      <c r="BB21" s="10">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="8">
         <v>-10</v>
       </c>
       <c r="C22" s="8">
         <v>-24</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>-15</v>
       </c>
       <c r="F22" s="8">
         <v>-14</v>
       </c>
       <c r="G22" s="8">
         <v>7</v>
       </c>
       <c r="H22" s="8">
         <v>-6</v>
       </c>
       <c r="I22" s="8">
@@ -3741,52 +3792,55 @@
       </c>
       <c r="AT22" s="12">
         <v>-2</v>
       </c>
       <c r="AU22" s="10">
         <v>-6</v>
       </c>
       <c r="AV22" s="15">
         <v>-16</v>
       </c>
       <c r="AW22" s="10">
         <v>-8</v>
       </c>
       <c r="AX22" s="12">
         <v>4</v>
       </c>
       <c r="AY22" s="15">
         <v>-14</v>
       </c>
       <c r="AZ22" s="9">
         <v>3</v>
       </c>
       <c r="BA22" s="9">
         <v>-9</v>
       </c>
+      <c r="BB22" s="10">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>-2</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>-3</v>
       </c>
       <c r="E23" s="8">
         <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>-1</v>
       </c>
       <c r="G23" s="8">
         <v>4</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3902,52 +3956,55 @@
       </c>
       <c r="AT23" s="12">
         <v>1</v>
       </c>
       <c r="AU23" s="10">
         <v>5</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>-5</v>
       </c>
       <c r="AX23" s="12">
         <v>5</v>
       </c>
       <c r="AY23" s="15">
         <v>-6</v>
       </c>
       <c r="AZ23" s="9">
         <v>7</v>
       </c>
       <c r="BA23" s="9">
         <v>-3</v>
       </c>
+      <c r="BB23" s="10">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="8">
         <v>7</v>
       </c>
       <c r="C24" s="8">
         <v>-10</v>
       </c>
       <c r="D24" s="8">
         <v>-12</v>
       </c>
       <c r="E24" s="8">
         <v>-14</v>
       </c>
       <c r="F24" s="8">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -4063,52 +4120,55 @@
       </c>
       <c r="AT24" s="12">
         <v>-1</v>
       </c>
       <c r="AU24" s="10">
         <v>-4</v>
       </c>
       <c r="AV24" s="15">
         <v>-4</v>
       </c>
       <c r="AW24" s="10">
         <v>-7</v>
       </c>
       <c r="AX24" s="12">
         <v>-4</v>
       </c>
       <c r="AY24" s="15">
         <v>-11</v>
       </c>
       <c r="AZ24" s="9">
         <v>-1</v>
       </c>
       <c r="BA24" s="9">
         <v>-12</v>
       </c>
+      <c r="BB24" s="10">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="8">
         <v>-5</v>
       </c>
       <c r="C25" s="8">
         <v>-10</v>
       </c>
       <c r="D25" s="8">
         <v>-12</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>-6</v>
       </c>
       <c r="G25" s="8">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-5</v>
       </c>
       <c r="I25" s="8">
@@ -4224,52 +4284,55 @@
       </c>
       <c r="AT25" s="12">
         <v>-8</v>
       </c>
       <c r="AU25" s="10">
         <v>1</v>
       </c>
       <c r="AV25" s="15">
         <v>-3</v>
       </c>
       <c r="AW25" s="10">
         <v>-6</v>
       </c>
       <c r="AX25" s="12">
         <v>-5</v>
       </c>
       <c r="AY25" s="15">
         <v>-5</v>
       </c>
       <c r="AZ25" s="9">
         <v>-12</v>
       </c>
       <c r="BA25" s="9">
         <v>-9</v>
       </c>
+      <c r="BB25" s="10">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>-14</v>
       </c>
       <c r="D26" s="11">
         <v>-8</v>
       </c>
       <c r="E26" s="11">
         <v>-5</v>
       </c>
       <c r="F26" s="11">
         <v>-3</v>
       </c>
       <c r="G26" s="11">
         <v>12</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
@@ -4385,52 +4448,55 @@
       </c>
       <c r="AT26" s="12">
         <v>-3</v>
       </c>
       <c r="AU26" s="10">
         <v>1</v>
       </c>
       <c r="AV26" s="15">
         <v>-4</v>
       </c>
       <c r="AW26" s="10">
         <v>-5</v>
       </c>
       <c r="AX26" s="12">
         <v>-7</v>
       </c>
       <c r="AY26" s="15">
         <v>-5</v>
       </c>
       <c r="AZ26" s="9">
         <v>0</v>
       </c>
       <c r="BA26" s="9">
         <v>5</v>
       </c>
+      <c r="BB26" s="10">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>-15</v>
       </c>
       <c r="C27" s="18">
         <v>-5</v>
       </c>
       <c r="D27" s="18">
         <v>-5</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="18">
         <v>7</v>
       </c>
       <c r="H27" s="18">
         <v>7</v>
       </c>
       <c r="I27" s="18">
@@ -4546,111 +4612,114 @@
       </c>
       <c r="AT27" s="20">
         <v>-18</v>
       </c>
       <c r="AU27" s="19">
         <v>-8</v>
       </c>
       <c r="AV27" s="20">
         <v>-3</v>
       </c>
       <c r="AW27" s="19">
         <v>-15</v>
       </c>
       <c r="AX27" s="20">
         <v>-16</v>
       </c>
       <c r="AY27" s="20">
         <v>-22</v>
       </c>
       <c r="AZ27" s="19">
         <v>-19</v>
       </c>
       <c r="BA27" s="19">
         <v>-24</v>
       </c>
+      <c r="BB27" s="19">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AS15" sqref="AS15"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AT36" sqref="AT36"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="24" customWidth="1"/>
     <col min="2" max="5" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="9" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
@@ -4661,63 +4730,64 @@
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
       <c r="AZ2" s="39"/>
       <c r="BA2" s="39"/>
+      <c r="BB2" s="39"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="25"/>
       <c r="C3" s="26"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
-      <c r="BA3" s="27" t="s">
+      <c r="BB3" s="27" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="41"/>
       <c r="B4" s="38">
         <v>2022</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38">
         <v>2023</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
@@ -4737,52 +4807,53 @@
       <c r="AG4" s="34"/>
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34">
         <v>2025</v>
       </c>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="34"/>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="34">
         <v>2026</v>
       </c>
       <c r="AY4" s="34"/>
       <c r="AZ4" s="34"/>
       <c r="BA4" s="34"/>
+      <c r="BB4" s="34"/>
     </row>
-    <row r="5" spans="1:53" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="42"/>
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>26</v>
       </c>
@@ -4896,52 +4967,55 @@
       </c>
       <c r="AT5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="AU5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>22</v>
       </c>
+      <c r="BB5" s="5" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -4952,52 +5026,53 @@
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
       <c r="AZ6" s="40"/>
       <c r="BA6" s="40"/>
+      <c r="BB6" s="40"/>
     </row>
-    <row r="7" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="29">
         <v>-0.6</v>
       </c>
       <c r="C7" s="29">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="29">
         <v>-1.41</v>
       </c>
       <c r="E7" s="29">
         <v>-0.53</v>
       </c>
       <c r="F7" s="29">
         <v>-0.06</v>
       </c>
       <c r="G7" s="29">
         <v>0.38</v>
       </c>
       <c r="H7" s="29">
         <v>0.81</v>
       </c>
       <c r="I7" s="29">
@@ -5113,52 +5188,55 @@
       </c>
       <c r="AT7" s="29">
         <v>0.31</v>
       </c>
       <c r="AU7" s="29">
         <v>0.24</v>
       </c>
       <c r="AV7" s="31">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="31">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="31">
         <v>0.44</v>
       </c>
       <c r="AY7" s="29">
         <v>-0.73</v>
       </c>
       <c r="AZ7" s="31">
         <v>-1.1000000000000001</v>
       </c>
       <c r="BA7" s="29">
         <v>-1.23</v>
       </c>
+      <c r="BB7" s="29">
+        <v>-1.0900000000000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>1.26</v>
       </c>
       <c r="C8" s="29">
         <v>0.68</v>
       </c>
       <c r="D8" s="29">
         <v>1.33</v>
       </c>
       <c r="E8" s="29">
         <v>2.56</v>
       </c>
       <c r="F8" s="29">
         <v>2.78</v>
       </c>
       <c r="G8" s="29">
         <v>3.12</v>
       </c>
       <c r="H8" s="29">
         <v>3.43</v>
       </c>
       <c r="I8" s="29">
@@ -5274,52 +5352,55 @@
       </c>
       <c r="AT8" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="AU8" s="29">
         <v>2.38</v>
       </c>
       <c r="AV8" s="31">
         <v>2.19</v>
       </c>
       <c r="AW8" s="31">
         <v>2</v>
       </c>
       <c r="AX8" s="31">
         <v>2.4</v>
       </c>
       <c r="AY8" s="29">
         <v>1.29</v>
       </c>
       <c r="AZ8" s="31">
         <v>0.61</v>
       </c>
       <c r="BA8" s="29">
         <v>0.91</v>
       </c>
+      <c r="BB8" s="29">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="29">
         <v>8.85</v>
       </c>
       <c r="C9" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="29">
         <v>10.07</v>
       </c>
       <c r="E9" s="29">
         <v>10.14</v>
       </c>
       <c r="F9" s="29">
         <v>10.11</v>
       </c>
       <c r="G9" s="29">
         <v>11.19</v>
       </c>
       <c r="H9" s="29">
         <v>11.34</v>
       </c>
       <c r="I9" s="29">
@@ -5435,52 +5516,55 @@
       </c>
       <c r="AT9" s="29">
         <v>5.41</v>
       </c>
       <c r="AU9" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="31">
         <v>5.05</v>
       </c>
       <c r="AW9" s="31">
         <v>4.92</v>
       </c>
       <c r="AX9" s="31">
         <v>7.21</v>
       </c>
       <c r="AY9" s="29">
         <v>5.86</v>
       </c>
       <c r="AZ9" s="31">
         <v>5.67</v>
       </c>
       <c r="BA9" s="29">
         <v>6.7</v>
       </c>
+      <c r="BB9" s="29">
+        <v>6.74</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="29">
         <v>-5.38</v>
       </c>
       <c r="C10" s="29">
         <v>-5.85</v>
       </c>
       <c r="D10" s="29">
         <v>-6.87</v>
       </c>
       <c r="E10" s="29">
         <v>-5.23</v>
       </c>
       <c r="F10" s="29">
         <v>-5.34</v>
       </c>
       <c r="G10" s="29">
         <v>-4.57</v>
       </c>
       <c r="H10" s="29">
         <v>-3.55</v>
       </c>
       <c r="I10" s="29">
@@ -5596,52 +5680,55 @@
       </c>
       <c r="AT10" s="29">
         <v>-4.04</v>
       </c>
       <c r="AU10" s="29">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="31">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="31">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="31">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="29">
         <v>-4.17</v>
       </c>
       <c r="AZ10" s="31">
         <v>-5.45</v>
       </c>
       <c r="BA10" s="29">
         <v>-5.95</v>
       </c>
+      <c r="BB10" s="29">
+        <v>-6.43</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="29">
         <v>-3.62</v>
       </c>
       <c r="C11" s="29">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="29">
         <v>-7.17</v>
       </c>
       <c r="E11" s="29">
         <v>-5.68</v>
       </c>
       <c r="F11" s="29">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="29">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="29">
         <v>-3.62</v>
       </c>
       <c r="I11" s="29">
@@ -5757,52 +5844,55 @@
       </c>
       <c r="AT11" s="29">
         <v>-1.49</v>
       </c>
       <c r="AU11" s="29">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="31">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="31">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="31">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="29">
         <v>-2.11</v>
       </c>
       <c r="AZ11" s="31">
         <v>-3.79</v>
       </c>
       <c r="BA11" s="29">
         <v>-3.66</v>
       </c>
+      <c r="BB11" s="29">
+        <v>-3.53</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="29">
         <v>-5.65</v>
       </c>
       <c r="C12" s="29">
         <v>-6.45</v>
       </c>
       <c r="D12" s="29">
         <v>-3.89</v>
       </c>
       <c r="E12" s="29">
         <v>-1.7</v>
       </c>
       <c r="F12" s="29">
         <v>-0.39</v>
       </c>
       <c r="G12" s="29">
         <v>-0.64</v>
       </c>
       <c r="H12" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="29">
@@ -5918,52 +6008,55 @@
       </c>
       <c r="AT12" s="29">
         <v>0.79</v>
       </c>
       <c r="AU12" s="29">
         <v>0.5</v>
       </c>
       <c r="AV12" s="31">
         <v>0.47</v>
       </c>
       <c r="AW12" s="31">
         <v>1.01</v>
       </c>
       <c r="AX12" s="31">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="29">
         <v>-3.2</v>
       </c>
       <c r="AZ12" s="31">
         <v>-0.35</v>
       </c>
       <c r="BA12" s="29">
         <v>-1.06</v>
       </c>
+      <c r="BB12" s="29">
+        <v>-1.67</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="29">
         <v>8.69</v>
       </c>
       <c r="C13" s="29">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="29">
         <v>12.24</v>
       </c>
       <c r="E13" s="29">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="29">
         <v>10.86</v>
       </c>
       <c r="G13" s="29">
         <v>10.55</v>
       </c>
       <c r="H13" s="29">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="29">
@@ -6079,52 +6172,55 @@
       </c>
       <c r="AT13" s="29">
         <v>10.44</v>
       </c>
       <c r="AU13" s="29">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="31">
         <v>10.08</v>
       </c>
       <c r="AW13" s="31">
         <v>9.94</v>
       </c>
       <c r="AX13" s="31">
         <v>3.93</v>
       </c>
       <c r="AY13" s="29">
         <v>4.63</v>
       </c>
       <c r="AZ13" s="31">
         <v>5.03</v>
       </c>
       <c r="BA13" s="29">
         <v>4.28</v>
       </c>
+      <c r="BB13" s="29">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="29">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="29">
         <v>-5.3</v>
       </c>
       <c r="D14" s="29">
         <v>-3.47</v>
       </c>
       <c r="E14" s="29">
         <v>-3.2</v>
       </c>
       <c r="F14" s="29">
         <v>-2.9</v>
       </c>
       <c r="G14" s="29">
         <v>-2.87</v>
       </c>
       <c r="H14" s="29">
         <v>-2.16</v>
       </c>
       <c r="I14" s="29">
@@ -6240,52 +6336,55 @@
       </c>
       <c r="AT14" s="29">
         <v>-0.61</v>
       </c>
       <c r="AU14" s="29">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="31">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="31">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="31">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="29">
         <v>-5.76</v>
       </c>
       <c r="AZ14" s="31">
         <v>-4.4000000000000004</v>
       </c>
       <c r="BA14" s="29">
         <v>-5.28</v>
       </c>
+      <c r="BB14" s="29">
+        <v>-4.26</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="29">
         <v>-6.34</v>
       </c>
       <c r="C15" s="29">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="29">
         <v>-5.33</v>
       </c>
       <c r="E15" s="29">
         <v>-3.63</v>
       </c>
       <c r="F15" s="29">
         <v>-3.63</v>
       </c>
       <c r="G15" s="29">
         <v>-3.51</v>
       </c>
       <c r="H15" s="29">
         <v>-1.96</v>
       </c>
       <c r="I15" s="29">
@@ -6401,52 +6500,55 @@
       </c>
       <c r="AT15" s="29">
         <v>-2.65</v>
       </c>
       <c r="AU15" s="29">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="31">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="31">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="31">
         <v>4.62</v>
       </c>
       <c r="AY15" s="29">
         <v>1.21</v>
       </c>
       <c r="AZ15" s="31">
         <v>-1.59</v>
       </c>
       <c r="BA15" s="29">
         <v>-3.59</v>
       </c>
+      <c r="BB15" s="29">
+        <v>-3.17</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="29">
         <v>0</v>
       </c>
       <c r="C16" s="29">
         <v>5.67</v>
       </c>
       <c r="D16" s="29">
         <v>11.11</v>
       </c>
       <c r="E16" s="29">
         <v>11.13</v>
       </c>
       <c r="F16" s="29">
         <v>10.19</v>
       </c>
       <c r="G16" s="29">
         <v>10.17</v>
       </c>
       <c r="H16" s="29">
         <v>10.28</v>
       </c>
       <c r="I16" s="29">
@@ -6562,52 +6664,55 @@
       </c>
       <c r="AT16" s="29">
         <v>9.23</v>
       </c>
       <c r="AU16" s="29">
         <v>9.61</v>
       </c>
       <c r="AV16" s="31">
         <v>9.6</v>
       </c>
       <c r="AW16" s="31">
         <v>9.08</v>
       </c>
       <c r="AX16" s="31">
         <v>10.87</v>
       </c>
       <c r="AY16" s="29">
         <v>10.18</v>
       </c>
       <c r="AZ16" s="31">
         <v>7.1</v>
       </c>
       <c r="BA16" s="29">
         <v>6.25</v>
       </c>
+      <c r="BB16" s="29">
+        <v>5.46</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="29">
         <v>-0.82</v>
       </c>
       <c r="C17" s="29">
         <v>-5.05</v>
       </c>
       <c r="D17" s="29">
         <v>-4.92</v>
       </c>
       <c r="E17" s="29">
         <v>-3.75</v>
       </c>
       <c r="F17" s="29">
         <v>-3.38</v>
       </c>
       <c r="G17" s="29">
         <v>-2.96</v>
       </c>
       <c r="H17" s="29">
         <v>-2.57</v>
       </c>
       <c r="I17" s="29">
@@ -6723,52 +6828,55 @@
       </c>
       <c r="AT17" s="29">
         <v>-1.86</v>
       </c>
       <c r="AU17" s="29">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="31">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="31">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="31">
         <v>1.46</v>
       </c>
       <c r="AY17" s="29">
         <v>-2.29</v>
       </c>
       <c r="AZ17" s="31">
         <v>-1.8</v>
       </c>
       <c r="BA17" s="29">
         <v>-2.4</v>
       </c>
+      <c r="BB17" s="29">
+        <v>-2.75</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="29">
         <v>-2.17</v>
       </c>
       <c r="C18" s="29">
         <v>-1.7</v>
       </c>
       <c r="D18" s="29">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="29">
         <v>1.76</v>
       </c>
       <c r="G18" s="29">
         <v>2.37</v>
       </c>
       <c r="H18" s="29">
         <v>2.5</v>
       </c>
       <c r="I18" s="29">
@@ -6884,52 +6992,55 @@
       </c>
       <c r="AT18" s="29">
         <v>-0.13</v>
       </c>
       <c r="AU18" s="29">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="31">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="31">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="31">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="29">
         <v>1.91</v>
       </c>
       <c r="AZ18" s="31">
         <v>0</v>
       </c>
       <c r="BA18" s="29">
         <v>-0.93</v>
       </c>
+      <c r="BB18" s="29">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="29">
         <v>1.91</v>
       </c>
       <c r="C19" s="29">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="29">
         <v>-6.59</v>
       </c>
       <c r="E19" s="29">
         <v>-5.93</v>
       </c>
       <c r="F19" s="29">
         <v>-4.99</v>
       </c>
       <c r="G19" s="29">
         <v>-5.08</v>
       </c>
       <c r="H19" s="29">
         <v>-4.12</v>
       </c>
       <c r="I19" s="29">
@@ -7045,52 +7156,55 @@
       </c>
       <c r="AT19" s="29">
         <v>-3.17</v>
       </c>
       <c r="AU19" s="29">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="31">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="31">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="31">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="29">
         <v>-4.5199999999999996</v>
       </c>
       <c r="AZ19" s="31">
         <v>-4.01</v>
       </c>
       <c r="BA19" s="29">
         <v>-4.57</v>
       </c>
+      <c r="BB19" s="29">
+        <v>-4.8899999999999997</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="29">
         <v>-3.4</v>
       </c>
       <c r="C20" s="29">
         <v>-3.86</v>
       </c>
       <c r="D20" s="29">
         <v>-3.89</v>
       </c>
       <c r="E20" s="29">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>-3.13</v>
       </c>
       <c r="G20" s="29">
         <v>-2.71</v>
       </c>
       <c r="H20" s="29">
         <v>-1.4</v>
       </c>
       <c r="I20" s="29">
@@ -7206,52 +7320,55 @@
       </c>
       <c r="AT20" s="29">
         <v>-3.86</v>
       </c>
       <c r="AU20" s="29">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="31">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="31">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="31">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="29">
         <v>0.34</v>
       </c>
       <c r="AZ20" s="31">
         <v>0</v>
       </c>
       <c r="BA20" s="29">
         <v>-0.16</v>
       </c>
+      <c r="BB20" s="29">
+        <v>0.91</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="29">
         <v>0.65</v>
       </c>
       <c r="C21" s="29">
         <v>1.69</v>
       </c>
       <c r="D21" s="29">
         <v>2.16</v>
       </c>
       <c r="E21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="29">
         <v>3.27</v>
       </c>
       <c r="G21" s="29">
         <v>3</v>
       </c>
       <c r="H21" s="29">
         <v>2.8</v>
       </c>
       <c r="I21" s="29">
@@ -7367,52 +7484,55 @@
       </c>
       <c r="AT21" s="29">
         <v>0.42</v>
       </c>
       <c r="AU21" s="29">
         <v>0.17</v>
       </c>
       <c r="AV21" s="31">
         <v>0.09</v>
       </c>
       <c r="AW21" s="31">
         <v>0.22</v>
       </c>
       <c r="AX21" s="31">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="29">
         <v>-0.09</v>
       </c>
       <c r="AZ21" s="31">
         <v>0.33</v>
       </c>
       <c r="BA21" s="29">
         <v>-0.33</v>
       </c>
+      <c r="BB21" s="29">
+        <v>-0.32</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="29">
         <v>-5.28</v>
       </c>
       <c r="C22" s="29">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="29">
         <v>-5.82</v>
       </c>
       <c r="E22" s="29">
         <v>-6.41</v>
       </c>
       <c r="F22" s="29">
         <v>-6.62</v>
       </c>
       <c r="G22" s="29">
         <v>-4.88</v>
       </c>
       <c r="H22" s="29">
         <v>-4.63</v>
       </c>
       <c r="I22" s="29">
@@ -7528,52 +7648,55 @@
       </c>
       <c r="AT22" s="29">
         <v>-3.15</v>
       </c>
       <c r="AU22" s="29">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="31">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="31">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="31">
         <v>2.35</v>
       </c>
       <c r="AY22" s="29">
         <v>-3.09</v>
       </c>
       <c r="AZ22" s="31">
         <v>-1.4</v>
       </c>
       <c r="BA22" s="29">
         <v>-2.41</v>
       </c>
+      <c r="BB22" s="29">
+        <v>-2.52</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="29">
         <v>-2.54</v>
       </c>
       <c r="C23" s="29">
         <v>-0.67</v>
       </c>
       <c r="D23" s="29">
         <v>-1.74</v>
       </c>
       <c r="E23" s="29">
         <v>1.62</v>
       </c>
       <c r="F23" s="29">
         <v>1.04</v>
       </c>
       <c r="G23" s="29">
         <v>1.72</v>
       </c>
       <c r="H23" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="29">
@@ -7689,52 +7812,55 @@
       </c>
       <c r="AT23" s="29">
         <v>3.55</v>
       </c>
       <c r="AU23" s="29">
         <v>3.91</v>
       </c>
       <c r="AV23" s="31">
         <v>3.83</v>
       </c>
       <c r="AW23" s="31">
         <v>2.89</v>
       </c>
       <c r="AX23" s="31">
         <v>7.38</v>
       </c>
       <c r="AY23" s="29">
         <v>-0.78</v>
       </c>
       <c r="AZ23" s="31">
         <v>3.06</v>
       </c>
       <c r="BA23" s="29">
         <v>1.1499999999999999</v>
       </c>
+      <c r="BB23" s="29">
+        <v>-0.3</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="29">
         <v>-1.05</v>
       </c>
       <c r="D24" s="29">
         <v>-3.45</v>
       </c>
       <c r="E24" s="29">
         <v>-5</v>
       </c>
       <c r="F24" s="29">
         <v>-3.56</v>
       </c>
       <c r="G24" s="29">
         <v>-2.97</v>
       </c>
       <c r="H24" s="29">
         <v>-2.44</v>
       </c>
       <c r="I24" s="29">
@@ -7850,52 +7976,55 @@
       </c>
       <c r="AT24" s="29">
         <v>-1.97</v>
       </c>
       <c r="AU24" s="29">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="31">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="31">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="31">
         <v>-3</v>
       </c>
       <c r="AY24" s="29">
         <v>-5.89</v>
       </c>
       <c r="AZ24" s="31">
         <v>-4.09</v>
       </c>
       <c r="BA24" s="29">
         <v>-5.38</v>
       </c>
+      <c r="BB24" s="29">
+        <v>-5.34</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="29">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="29">
         <v>-3.98</v>
       </c>
       <c r="D25" s="29">
         <v>-4.7</v>
       </c>
       <c r="E25" s="29">
         <v>-3.39</v>
       </c>
       <c r="F25" s="29">
         <v>-3.34</v>
       </c>
       <c r="G25" s="29">
         <v>-3.3</v>
       </c>
       <c r="H25" s="29">
         <v>-3.18</v>
       </c>
       <c r="I25" s="29">
@@ -8011,52 +8140,55 @@
       </c>
       <c r="AT25" s="29">
         <v>-3.57</v>
       </c>
       <c r="AU25" s="29">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="31">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="31">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="31">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="29">
         <v>-2.91</v>
       </c>
       <c r="AZ25" s="31">
         <v>-4.1900000000000004</v>
       </c>
       <c r="BA25" s="29">
         <v>-4.43</v>
       </c>
+      <c r="BB25" s="29">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="29">
         <v>0</v>
       </c>
       <c r="C26" s="29">
         <v>-5.61</v>
       </c>
       <c r="D26" s="29">
         <v>-5.79</v>
       </c>
       <c r="E26" s="29">
         <v>-5.33</v>
       </c>
       <c r="F26" s="29">
         <v>-4.7</v>
       </c>
       <c r="G26" s="29">
         <v>-2.35</v>
       </c>
       <c r="H26" s="29">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="29">
@@ -8172,52 +8304,55 @@
       </c>
       <c r="AT26" s="29">
         <v>-3.6</v>
       </c>
       <c r="AU26" s="29">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="31">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="31">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="31">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="29">
         <v>-5.39</v>
       </c>
       <c r="AZ26" s="31">
         <v>-3.52</v>
       </c>
       <c r="BA26" s="29">
         <v>-1.54</v>
       </c>
+      <c r="BB26" s="29">
+        <v>-1.4</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="32">
         <v>-7.35</v>
       </c>
       <c r="C27" s="32">
         <v>-5.16</v>
       </c>
       <c r="D27" s="32">
         <v>-4.21</v>
       </c>
       <c r="E27" s="32">
         <v>-3.41</v>
       </c>
       <c r="F27" s="32">
         <v>-2.21</v>
       </c>
       <c r="G27" s="32">
         <v>-1.26</v>
       </c>
       <c r="H27" s="32">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="32">
@@ -8333,65 +8468,68 @@
       </c>
       <c r="AT27" s="32">
         <v>-3.97</v>
       </c>
       <c r="AU27" s="32">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="32">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="32">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="32">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="32">
         <v>-10.46</v>
       </c>
       <c r="AZ27" s="32">
         <v>-10.27</v>
       </c>
       <c r="BA27" s="32">
         <v>-10.95</v>
       </c>
+      <c r="BB27" s="32">
+        <v>-9.56</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>