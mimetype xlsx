--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="30" windowWidth="18555" windowHeight="9825" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Natural population growth" sheetId="1" r:id="rId1"/>
     <sheet name="Total coefficient" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="51">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Natural population growth (decrease) of the  Kostanay Region*</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>for 1000 people</t>
   </si>
   <si>
@@ -800,80 +800,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="24" customWidth="1"/>
     <col min="2" max="9" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
@@ -885,57 +885,58 @@
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
       <c r="AZ2" s="39"/>
       <c r="BA2" s="39"/>
       <c r="BB2" s="39"/>
+      <c r="BC2" s="39"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="BB3" s="3" t="s">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="BC3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="36"/>
       <c r="B4" s="38">
         <v>2022</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38">
         <v>2023</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
@@ -956,52 +957,53 @@
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34">
         <v>2025</v>
       </c>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="34"/>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="34">
         <v>2026</v>
       </c>
       <c r="AY4" s="34"/>
       <c r="AZ4" s="34"/>
       <c r="BA4" s="34"/>
       <c r="BB4" s="34"/>
+      <c r="BC4" s="34"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="37"/>
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>15</v>
       </c>
@@ -1118,52 +1120,55 @@
       </c>
       <c r="AU5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BB5" s="5" t="s">
         <v>12</v>
       </c>
+      <c r="BC5" s="4" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -1175,52 +1180,53 @@
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
       <c r="AZ6" s="40"/>
       <c r="BA6" s="40"/>
       <c r="BB6" s="40"/>
+      <c r="BC6" s="40"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="8">
         <v>-42</v>
       </c>
       <c r="C7" s="8">
         <v>-262</v>
       </c>
       <c r="D7" s="8">
         <v>15</v>
       </c>
       <c r="E7" s="8">
         <v>144</v>
       </c>
       <c r="F7" s="8">
         <v>125</v>
       </c>
       <c r="G7" s="8">
         <v>174</v>
       </c>
       <c r="H7" s="8">
         <v>234</v>
       </c>
       <c r="I7" s="8">
@@ -1339,52 +1345,55 @@
       </c>
       <c r="AU7" s="10">
         <v>-28</v>
       </c>
       <c r="AV7" s="15">
         <v>-54</v>
       </c>
       <c r="AW7" s="9">
         <v>-129</v>
       </c>
       <c r="AX7" s="12">
         <v>31</v>
       </c>
       <c r="AY7" s="15">
         <v>-127</v>
       </c>
       <c r="AZ7" s="9">
         <v>-126</v>
       </c>
       <c r="BA7" s="9">
         <v>-110</v>
       </c>
       <c r="BB7" s="10">
         <v>-39</v>
       </c>
+      <c r="BC7" s="10">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="8">
         <v>28</v>
       </c>
       <c r="C8" s="8">
         <v>1</v>
       </c>
       <c r="D8" s="8">
         <v>57</v>
       </c>
       <c r="E8" s="8">
         <v>135</v>
       </c>
       <c r="F8" s="8">
         <v>80</v>
       </c>
       <c r="G8" s="8">
         <v>105</v>
       </c>
       <c r="H8" s="8">
         <v>117</v>
       </c>
       <c r="I8" s="8">
@@ -1503,52 +1512,55 @@
       </c>
       <c r="AU8" s="10">
         <v>24</v>
       </c>
       <c r="AV8" s="15">
         <v>6</v>
       </c>
       <c r="AW8" s="9">
         <v>2</v>
       </c>
       <c r="AX8" s="12">
         <v>57</v>
       </c>
       <c r="AY8" s="15">
         <v>1</v>
       </c>
       <c r="AZ8" s="9">
         <v>-16</v>
       </c>
       <c r="BA8" s="9">
         <v>42</v>
       </c>
       <c r="BB8" s="10">
         <v>54</v>
       </c>
+      <c r="BC8" s="10">
+        <v>58</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="8">
         <v>29</v>
       </c>
       <c r="C9" s="8">
         <v>22</v>
       </c>
       <c r="D9" s="8">
         <v>45</v>
       </c>
       <c r="E9" s="8">
         <v>33</v>
       </c>
       <c r="F9" s="8">
         <v>33</v>
       </c>
       <c r="G9" s="8">
         <v>53</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="8">
@@ -1667,52 +1679,55 @@
       </c>
       <c r="AU9" s="10">
         <v>1</v>
       </c>
       <c r="AV9" s="15">
         <v>20</v>
       </c>
       <c r="AW9" s="9">
         <v>11</v>
       </c>
       <c r="AX9" s="12">
         <v>22</v>
       </c>
       <c r="AY9" s="15">
         <v>12</v>
       </c>
       <c r="AZ9" s="9">
         <v>16</v>
       </c>
       <c r="BA9" s="9">
         <v>29</v>
       </c>
       <c r="BB9" s="10">
         <v>21</v>
       </c>
+      <c r="BC9" s="10">
+        <v>16</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="8">
         <v>-16</v>
       </c>
       <c r="C10" s="8">
         <v>-17</v>
       </c>
       <c r="D10" s="8">
         <v>-26</v>
       </c>
       <c r="E10" s="8">
         <v>-1</v>
       </c>
       <c r="F10" s="8">
         <v>-17</v>
       </c>
       <c r="G10" s="8">
         <v>-2</v>
       </c>
       <c r="H10" s="8">
         <v>7</v>
       </c>
       <c r="I10" s="8">
@@ -1831,52 +1846,55 @@
       </c>
       <c r="AU10" s="10">
         <v>-22</v>
       </c>
       <c r="AV10" s="15">
         <v>-14</v>
       </c>
       <c r="AW10" s="9">
         <v>-27</v>
       </c>
       <c r="AX10" s="12">
         <v>-16</v>
       </c>
       <c r="AY10" s="15">
         <v>-7</v>
       </c>
       <c r="AZ10" s="9">
         <v>-23</v>
       </c>
       <c r="BA10" s="9">
         <v>-21</v>
       </c>
       <c r="BB10" s="10">
         <v>-24</v>
       </c>
+      <c r="BC10" s="10">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="8">
         <v>-38</v>
       </c>
       <c r="C11" s="8">
         <v>-152</v>
       </c>
       <c r="D11" s="8">
         <v>-28</v>
       </c>
       <c r="E11" s="8">
         <v>-12</v>
       </c>
       <c r="F11" s="8">
         <v>-16</v>
       </c>
       <c r="G11" s="8">
         <v>-11</v>
       </c>
       <c r="H11" s="8">
         <v>-3</v>
       </c>
       <c r="I11" s="8">
@@ -1995,52 +2013,55 @@
       </c>
       <c r="AU11" s="10">
         <v>-16</v>
       </c>
       <c r="AV11" s="15">
         <v>-2</v>
       </c>
       <c r="AW11" s="9">
         <v>-54</v>
       </c>
       <c r="AX11" s="12">
         <v>-4</v>
       </c>
       <c r="AY11" s="15">
         <v>-38</v>
       </c>
       <c r="AZ11" s="9">
         <v>-73</v>
       </c>
       <c r="BA11" s="9">
         <v>-33</v>
       </c>
       <c r="BB11" s="10">
         <v>-31</v>
       </c>
+      <c r="BC11" s="10">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="8">
         <v>-6</v>
       </c>
       <c r="C12" s="8">
         <v>-7</v>
       </c>
       <c r="D12" s="8">
         <v>1</v>
       </c>
       <c r="E12" s="8">
         <v>5</v>
       </c>
       <c r="F12" s="8">
         <v>5</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="8">
@@ -2159,52 +2180,55 @@
       </c>
       <c r="AU12" s="10">
         <v>-2</v>
       </c>
       <c r="AV12" s="15">
         <v>0</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="12">
         <v>-2</v>
       </c>
       <c r="AY12" s="15">
         <v>-4</v>
       </c>
       <c r="AZ12" s="9">
         <v>5</v>
       </c>
       <c r="BA12" s="9">
         <v>-3</v>
       </c>
       <c r="BB12" s="10">
         <v>-4</v>
       </c>
+      <c r="BC12" s="10">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="8">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>12</v>
       </c>
       <c r="D13" s="8">
         <v>19</v>
       </c>
       <c r="E13" s="8">
         <v>3</v>
       </c>
       <c r="F13" s="8">
         <v>17</v>
       </c>
       <c r="G13" s="8">
         <v>10</v>
       </c>
       <c r="H13" s="8">
         <v>8</v>
       </c>
       <c r="I13" s="8">
@@ -2323,52 +2347,55 @@
       </c>
       <c r="AU13" s="10">
         <v>9</v>
       </c>
       <c r="AV13" s="15">
         <v>9</v>
       </c>
       <c r="AW13" s="10">
         <v>9</v>
       </c>
       <c r="AX13" s="12">
         <v>4</v>
       </c>
       <c r="AY13" s="15">
         <v>5</v>
       </c>
       <c r="AZ13" s="9">
         <v>6</v>
       </c>
       <c r="BA13" s="9">
         <v>2</v>
       </c>
       <c r="BB13" s="10">
         <v>1</v>
       </c>
+      <c r="BC13" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="8">
         <v>-12</v>
       </c>
       <c r="C14" s="8">
         <v>-18</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>-7</v>
       </c>
       <c r="F14" s="8">
         <v>-5</v>
       </c>
       <c r="G14" s="8">
         <v>-8</v>
       </c>
       <c r="H14" s="8">
         <v>6</v>
       </c>
       <c r="I14" s="8">
@@ -2485,52 +2512,55 @@
       </c>
       <c r="AU14" s="10">
         <v>-2</v>
       </c>
       <c r="AV14" s="15">
         <v>-5</v>
       </c>
       <c r="AW14" s="10">
         <v>-13</v>
       </c>
       <c r="AX14" s="12">
         <v>-17</v>
       </c>
       <c r="AY14" s="15">
         <v>-13</v>
       </c>
       <c r="AZ14" s="9">
         <v>-5</v>
       </c>
       <c r="BA14" s="9">
         <v>-21</v>
       </c>
       <c r="BB14" s="10">
         <v>-1</v>
       </c>
+      <c r="BC14" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="8">
         <v>-9</v>
       </c>
       <c r="C15" s="8">
         <v>-3</v>
       </c>
       <c r="D15" s="8">
         <v>-10</v>
       </c>
       <c r="E15" s="8">
         <v>2</v>
       </c>
       <c r="F15" s="8">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-4</v>
       </c>
       <c r="H15" s="8">
         <v>10</v>
       </c>
       <c r="I15" s="8">
@@ -2649,52 +2679,55 @@
       </c>
       <c r="AU15" s="10">
         <v>5</v>
       </c>
       <c r="AV15" s="15">
         <v>-5</v>
       </c>
       <c r="AW15" s="10">
         <v>-3</v>
       </c>
       <c r="AX15" s="12">
         <v>6</v>
       </c>
       <c r="AY15" s="15">
         <v>-3</v>
       </c>
       <c r="AZ15" s="9">
         <v>-9</v>
       </c>
       <c r="BA15" s="9">
         <v>-12</v>
       </c>
       <c r="BB15" s="10">
         <v>-2</v>
       </c>
+      <c r="BC15" s="10">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="8">
         <v>0</v>
       </c>
       <c r="C16" s="8">
         <v>10</v>
       </c>
       <c r="D16" s="8">
         <v>20</v>
       </c>
       <c r="E16" s="8">
         <v>10</v>
       </c>
       <c r="F16" s="8">
         <v>6</v>
       </c>
       <c r="G16" s="8">
         <v>9</v>
       </c>
       <c r="H16" s="8">
         <v>10</v>
       </c>
       <c r="I16" s="8">
@@ -2813,52 +2846,55 @@
       </c>
       <c r="AU16" s="10">
         <v>11</v>
       </c>
       <c r="AV16" s="15">
         <v>8</v>
       </c>
       <c r="AW16" s="10">
         <v>3</v>
       </c>
       <c r="AX16" s="12">
         <v>9</v>
       </c>
       <c r="AY16" s="15">
         <v>7</v>
       </c>
       <c r="AZ16" s="9">
         <v>1</v>
       </c>
       <c r="BA16" s="9">
         <v>3</v>
       </c>
       <c r="BB16" s="10">
         <v>2</v>
       </c>
+      <c r="BC16" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="8">
         <v>-3</v>
       </c>
       <c r="C17" s="8">
         <v>-32</v>
       </c>
       <c r="D17" s="8">
         <v>-17</v>
       </c>
       <c r="E17" s="8">
         <v>-1</v>
       </c>
       <c r="F17" s="8">
         <v>-7</v>
       </c>
       <c r="G17" s="8">
         <v>-3</v>
       </c>
       <c r="H17" s="8">
         <v>-1</v>
       </c>
       <c r="I17" s="8">
@@ -2977,52 +3013,55 @@
       </c>
       <c r="AU17" s="10">
         <v>-16</v>
       </c>
       <c r="AV17" s="15">
         <v>-14</v>
       </c>
       <c r="AW17" s="10">
         <v>-13</v>
       </c>
       <c r="AX17" s="12">
         <v>5</v>
       </c>
       <c r="AY17" s="15">
         <v>-20</v>
       </c>
       <c r="AZ17" s="9">
         <v>-3</v>
       </c>
       <c r="BA17" s="9">
         <v>-14</v>
       </c>
       <c r="BB17" s="10">
         <v>-14</v>
       </c>
+      <c r="BC17" s="10">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="8">
         <v>-2</v>
       </c>
       <c r="C18" s="8">
         <v>-1</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>5</v>
       </c>
       <c r="F18" s="8">
         <v>6</v>
       </c>
       <c r="G18" s="8">
         <v>5</v>
       </c>
       <c r="H18" s="8">
         <v>3</v>
       </c>
       <c r="I18" s="8">
@@ -3139,52 +3178,55 @@
       </c>
       <c r="AU18" s="10" t="s">
         <v>48</v>
       </c>
       <c r="AV18" s="15">
         <v>-10</v>
       </c>
       <c r="AW18" s="10">
         <v>-2</v>
       </c>
       <c r="AX18" s="12">
         <v>4</v>
       </c>
       <c r="AY18" s="15">
         <v>-1</v>
       </c>
       <c r="AZ18" s="9">
         <v>-3</v>
       </c>
       <c r="BA18" s="9">
         <v>-3</v>
       </c>
       <c r="BB18" s="10">
         <v>3</v>
       </c>
+      <c r="BC18" s="10">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="8">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>-24</v>
       </c>
       <c r="D19" s="8">
         <v>-20</v>
       </c>
       <c r="E19" s="8">
         <v>-8</v>
       </c>
       <c r="F19" s="8">
         <v>-3</v>
       </c>
       <c r="G19" s="8">
         <v>-11</v>
       </c>
       <c r="H19" s="8">
         <v>3</v>
       </c>
       <c r="I19" s="8">
@@ -3303,52 +3345,55 @@
       </c>
       <c r="AU19" s="10" t="s">
         <v>48</v>
       </c>
       <c r="AV19" s="15">
         <v>-14</v>
       </c>
       <c r="AW19" s="10">
         <v>-5</v>
       </c>
       <c r="AX19" s="12">
         <v>-6</v>
       </c>
       <c r="AY19" s="15">
         <v>-11</v>
       </c>
       <c r="AZ19" s="9">
         <v>-6</v>
       </c>
       <c r="BA19" s="9">
         <v>-12</v>
       </c>
       <c r="BB19" s="10">
         <v>-12</v>
       </c>
+      <c r="BC19" s="10">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="8">
         <v>-6</v>
       </c>
       <c r="C20" s="8">
         <v>-7</v>
       </c>
       <c r="D20" s="8">
         <v>-7</v>
       </c>
       <c r="E20" s="8">
         <v>-8</v>
       </c>
       <c r="F20" s="8">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>11</v>
       </c>
       <c r="I20" s="8">
@@ -3467,52 +3512,55 @@
       </c>
       <c r="AU20" s="10">
         <v>4</v>
       </c>
       <c r="AV20" s="15">
         <v>-1</v>
       </c>
       <c r="AW20" s="10">
         <v>-8</v>
       </c>
       <c r="AX20" s="12">
         <v>-5</v>
       </c>
       <c r="AY20" s="15">
         <v>6</v>
       </c>
       <c r="AZ20" s="9">
         <v>-1</v>
       </c>
       <c r="BA20" s="9">
         <v>-1</v>
       </c>
       <c r="BB20" s="10">
         <v>8</v>
       </c>
+      <c r="BC20" s="10">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="8">
         <v>4</v>
       </c>
       <c r="C21" s="8">
         <v>16</v>
       </c>
       <c r="D21" s="8">
         <v>19</v>
       </c>
       <c r="E21" s="8">
         <v>14</v>
       </c>
       <c r="F21" s="8">
         <v>46</v>
       </c>
       <c r="G21" s="8">
         <v>10</v>
       </c>
       <c r="H21" s="8">
         <v>10</v>
       </c>
       <c r="I21" s="8">
@@ -3631,52 +3679,55 @@
       </c>
       <c r="AU21" s="10">
         <v>-13</v>
       </c>
       <c r="AV21" s="15">
         <v>-4</v>
       </c>
       <c r="AW21" s="10">
         <v>10</v>
       </c>
       <c r="AX21" s="12">
         <v>-3</v>
       </c>
       <c r="AY21" s="15">
         <v>2</v>
       </c>
       <c r="AZ21" s="9">
         <v>7</v>
       </c>
       <c r="BA21" s="9">
         <v>-14</v>
       </c>
       <c r="BB21" s="10">
         <v>-2</v>
       </c>
+      <c r="BC21" s="10">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="8">
         <v>-10</v>
       </c>
       <c r="C22" s="8">
         <v>-24</v>
       </c>
       <c r="D22" s="8">
         <v>2</v>
       </c>
       <c r="E22" s="8">
         <v>-15</v>
       </c>
       <c r="F22" s="8">
         <v>-14</v>
       </c>
       <c r="G22" s="8">
         <v>7</v>
       </c>
       <c r="H22" s="8">
         <v>-6</v>
       </c>
       <c r="I22" s="8">
@@ -3795,52 +3846,55 @@
       </c>
       <c r="AU22" s="10">
         <v>-6</v>
       </c>
       <c r="AV22" s="15">
         <v>-16</v>
       </c>
       <c r="AW22" s="10">
         <v>-8</v>
       </c>
       <c r="AX22" s="12">
         <v>4</v>
       </c>
       <c r="AY22" s="15">
         <v>-14</v>
       </c>
       <c r="AZ22" s="9">
         <v>3</v>
       </c>
       <c r="BA22" s="9">
         <v>-9</v>
       </c>
       <c r="BB22" s="10">
         <v>-5</v>
       </c>
+      <c r="BC22" s="10">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="8">
         <v>-2</v>
       </c>
       <c r="C23" s="8">
         <v>1</v>
       </c>
       <c r="D23" s="8">
         <v>-3</v>
       </c>
       <c r="E23" s="8">
         <v>9</v>
       </c>
       <c r="F23" s="8">
         <v>-1</v>
       </c>
       <c r="G23" s="8">
         <v>4</v>
       </c>
       <c r="H23" s="8">
         <v>3</v>
       </c>
       <c r="I23" s="8">
@@ -3959,52 +4013,55 @@
       </c>
       <c r="AU23" s="10">
         <v>5</v>
       </c>
       <c r="AV23" s="15">
         <v>2</v>
       </c>
       <c r="AW23" s="10">
         <v>-5</v>
       </c>
       <c r="AX23" s="12">
         <v>5</v>
       </c>
       <c r="AY23" s="15">
         <v>-6</v>
       </c>
       <c r="AZ23" s="9">
         <v>7</v>
       </c>
       <c r="BA23" s="9">
         <v>-3</v>
       </c>
       <c r="BB23" s="10">
         <v>-4</v>
       </c>
+      <c r="BC23" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="8">
         <v>7</v>
       </c>
       <c r="C24" s="8">
         <v>-10</v>
       </c>
       <c r="D24" s="8">
         <v>-12</v>
       </c>
       <c r="E24" s="8">
         <v>-14</v>
       </c>
       <c r="F24" s="8">
         <v>3</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -4123,52 +4180,55 @@
       </c>
       <c r="AU24" s="10">
         <v>-4</v>
       </c>
       <c r="AV24" s="15">
         <v>-4</v>
       </c>
       <c r="AW24" s="10">
         <v>-7</v>
       </c>
       <c r="AX24" s="12">
         <v>-4</v>
       </c>
       <c r="AY24" s="15">
         <v>-11</v>
       </c>
       <c r="AZ24" s="9">
         <v>-1</v>
       </c>
       <c r="BA24" s="9">
         <v>-12</v>
       </c>
       <c r="BB24" s="10">
         <v>-7</v>
       </c>
+      <c r="BC24" s="10">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="8">
         <v>-5</v>
       </c>
       <c r="C25" s="8">
         <v>-10</v>
       </c>
       <c r="D25" s="8">
         <v>-12</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="8">
         <v>-6</v>
       </c>
       <c r="G25" s="8">
         <v>-6</v>
       </c>
       <c r="H25" s="8">
         <v>-5</v>
       </c>
       <c r="I25" s="8">
@@ -4287,52 +4347,55 @@
       </c>
       <c r="AU25" s="10">
         <v>1</v>
       </c>
       <c r="AV25" s="15">
         <v>-3</v>
       </c>
       <c r="AW25" s="10">
         <v>-6</v>
       </c>
       <c r="AX25" s="12">
         <v>-5</v>
       </c>
       <c r="AY25" s="15">
         <v>-5</v>
       </c>
       <c r="AZ25" s="9">
         <v>-12</v>
       </c>
       <c r="BA25" s="9">
         <v>-9</v>
       </c>
       <c r="BB25" s="10">
         <v>-13</v>
       </c>
+      <c r="BC25" s="10">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="11">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>-14</v>
       </c>
       <c r="D26" s="11">
         <v>-8</v>
       </c>
       <c r="E26" s="11">
         <v>-5</v>
       </c>
       <c r="F26" s="11">
         <v>-3</v>
       </c>
       <c r="G26" s="11">
         <v>12</v>
       </c>
       <c r="H26" s="11">
         <v>8</v>
       </c>
       <c r="I26" s="11">
@@ -4451,52 +4514,55 @@
       </c>
       <c r="AU26" s="10">
         <v>1</v>
       </c>
       <c r="AV26" s="15">
         <v>-4</v>
       </c>
       <c r="AW26" s="10">
         <v>-5</v>
       </c>
       <c r="AX26" s="12">
         <v>-7</v>
       </c>
       <c r="AY26" s="15">
         <v>-5</v>
       </c>
       <c r="AZ26" s="9">
         <v>0</v>
       </c>
       <c r="BA26" s="9">
         <v>5</v>
       </c>
       <c r="BB26" s="10">
         <v>-1</v>
       </c>
+      <c r="BC26" s="10">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="18">
         <v>-15</v>
       </c>
       <c r="C27" s="18">
         <v>-5</v>
       </c>
       <c r="D27" s="18">
         <v>-5</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>5</v>
       </c>
       <c r="G27" s="18">
         <v>7</v>
       </c>
       <c r="H27" s="18">
         <v>7</v>
       </c>
       <c r="I27" s="18">
@@ -4615,111 +4681,114 @@
       </c>
       <c r="AU27" s="19">
         <v>-8</v>
       </c>
       <c r="AV27" s="20">
         <v>-3</v>
       </c>
       <c r="AW27" s="19">
         <v>-15</v>
       </c>
       <c r="AX27" s="20">
         <v>-16</v>
       </c>
       <c r="AY27" s="20">
         <v>-22</v>
       </c>
       <c r="AZ27" s="19">
         <v>-19</v>
       </c>
       <c r="BA27" s="19">
         <v>-24</v>
       </c>
       <c r="BB27" s="19">
         <v>-8</v>
       </c>
+      <c r="BC27" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AT36" sqref="AT36"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="AW29" sqref="AW29"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="24" customWidth="1"/>
     <col min="2" max="5" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="9" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="13" width="8.5703125" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="24" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="24" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
@@ -4731,63 +4800,64 @@
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
       <c r="AF2" s="39"/>
       <c r="AG2" s="39"/>
       <c r="AH2" s="39"/>
       <c r="AI2" s="39"/>
       <c r="AJ2" s="39"/>
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
       <c r="AZ2" s="39"/>
       <c r="BA2" s="39"/>
       <c r="BB2" s="39"/>
+      <c r="BC2" s="39"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="25"/>
       <c r="C3" s="26"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
-      <c r="BB3" s="27" t="s">
+      <c r="BC3" s="27" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="41"/>
       <c r="B4" s="38">
         <v>2022</v>
       </c>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38">
         <v>2023</v>
       </c>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="38"/>
       <c r="T4" s="38"/>
       <c r="U4" s="38"/>
@@ -4808,52 +4878,53 @@
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34">
         <v>2025</v>
       </c>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
       <c r="AR4" s="34"/>
       <c r="AS4" s="34"/>
       <c r="AT4" s="34"/>
       <c r="AU4" s="34"/>
       <c r="AV4" s="34"/>
       <c r="AW4" s="35"/>
       <c r="AX4" s="34">
         <v>2026</v>
       </c>
       <c r="AY4" s="34"/>
       <c r="AZ4" s="34"/>
       <c r="BA4" s="34"/>
       <c r="BB4" s="34"/>
+      <c r="BC4" s="34"/>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="42"/>
       <c r="B5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="28" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>26</v>
       </c>
@@ -4970,52 +5041,55 @@
       </c>
       <c r="AU5" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AV5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AW5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AX5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="AY5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="AZ5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="BA5" s="4" t="s">
         <v>22</v>
       </c>
       <c r="BB5" s="5" t="s">
         <v>23</v>
       </c>
+      <c r="BC5" s="5" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -5027,52 +5101,53 @@
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
       <c r="AZ6" s="40"/>
       <c r="BA6" s="40"/>
       <c r="BB6" s="40"/>
+      <c r="BC6" s="40"/>
     </row>
-    <row r="7" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="29">
         <v>-0.6</v>
       </c>
       <c r="C7" s="29">
         <v>-2.2599999999999998</v>
       </c>
       <c r="D7" s="29">
         <v>-1.41</v>
       </c>
       <c r="E7" s="29">
         <v>-0.53</v>
       </c>
       <c r="F7" s="29">
         <v>-0.06</v>
       </c>
       <c r="G7" s="29">
         <v>0.38</v>
       </c>
       <c r="H7" s="29">
         <v>0.81</v>
       </c>
       <c r="I7" s="29">
@@ -5191,52 +5266,55 @@
       </c>
       <c r="AU7" s="29">
         <v>0.24</v>
       </c>
       <c r="AV7" s="31">
         <v>0.14000000000000001</v>
       </c>
       <c r="AW7" s="31">
         <v>-0.02</v>
       </c>
       <c r="AX7" s="31">
         <v>0.44</v>
       </c>
       <c r="AY7" s="29">
         <v>-0.73</v>
       </c>
       <c r="AZ7" s="31">
         <v>-1.1000000000000001</v>
       </c>
       <c r="BA7" s="29">
         <v>-1.23</v>
       </c>
       <c r="BB7" s="29">
         <v>-1.0900000000000001</v>
       </c>
+      <c r="BC7" s="29">
+        <v>-0.98</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="29">
         <v>1.26</v>
       </c>
       <c r="C8" s="29">
         <v>0.68</v>
       </c>
       <c r="D8" s="29">
         <v>1.33</v>
       </c>
       <c r="E8" s="29">
         <v>2.56</v>
       </c>
       <c r="F8" s="29">
         <v>2.78</v>
       </c>
       <c r="G8" s="29">
         <v>3.12</v>
       </c>
       <c r="H8" s="29">
         <v>3.43</v>
       </c>
       <c r="I8" s="29">
@@ -5355,52 +5433,55 @@
       </c>
       <c r="AU8" s="29">
         <v>2.38</v>
       </c>
       <c r="AV8" s="31">
         <v>2.19</v>
       </c>
       <c r="AW8" s="31">
         <v>2</v>
       </c>
       <c r="AX8" s="31">
         <v>2.4</v>
       </c>
       <c r="AY8" s="29">
         <v>1.29</v>
       </c>
       <c r="AZ8" s="31">
         <v>0.61</v>
       </c>
       <c r="BA8" s="29">
         <v>0.91</v>
       </c>
       <c r="BB8" s="29">
         <v>1.2</v>
       </c>
+      <c r="BC8" s="29">
+        <v>1.41</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="29">
         <v>8.85</v>
       </c>
       <c r="C9" s="29">
         <v>8.1999999999999993</v>
       </c>
       <c r="D9" s="29">
         <v>10.07</v>
       </c>
       <c r="E9" s="29">
         <v>10.14</v>
       </c>
       <c r="F9" s="29">
         <v>10.11</v>
       </c>
       <c r="G9" s="29">
         <v>11.19</v>
       </c>
       <c r="H9" s="29">
         <v>11.34</v>
       </c>
       <c r="I9" s="29">
@@ -5519,52 +5600,55 @@
       </c>
       <c r="AU9" s="29">
         <v>4.9000000000000004</v>
       </c>
       <c r="AV9" s="31">
         <v>5.05</v>
       </c>
       <c r="AW9" s="31">
         <v>4.92</v>
       </c>
       <c r="AX9" s="31">
         <v>7.21</v>
       </c>
       <c r="AY9" s="29">
         <v>5.86</v>
       </c>
       <c r="AZ9" s="31">
         <v>5.67</v>
       </c>
       <c r="BA9" s="29">
         <v>6.7</v>
       </c>
       <c r="BB9" s="29">
         <v>6.74</v>
       </c>
+      <c r="BC9" s="29">
+        <v>6.52</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="29">
         <v>-5.38</v>
       </c>
       <c r="C10" s="29">
         <v>-5.85</v>
       </c>
       <c r="D10" s="29">
         <v>-6.87</v>
       </c>
       <c r="E10" s="29">
         <v>-5.23</v>
       </c>
       <c r="F10" s="29">
         <v>-5.34</v>
       </c>
       <c r="G10" s="29">
         <v>-4.57</v>
       </c>
       <c r="H10" s="29">
         <v>-3.55</v>
       </c>
       <c r="I10" s="29">
@@ -5683,52 +5767,55 @@
       </c>
       <c r="AU10" s="29">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AV10" s="31">
         <v>-4.45</v>
       </c>
       <c r="AW10" s="31">
         <v>-4.8499999999999996</v>
       </c>
       <c r="AX10" s="31">
         <v>-5.51</v>
       </c>
       <c r="AY10" s="29">
         <v>-4.17</v>
       </c>
       <c r="AZ10" s="31">
         <v>-5.45</v>
       </c>
       <c r="BA10" s="29">
         <v>-5.95</v>
       </c>
       <c r="BB10" s="29">
         <v>-6.43</v>
       </c>
+      <c r="BC10" s="29">
+        <v>-5.95</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="29">
         <v>-3.62</v>
       </c>
       <c r="C11" s="29">
         <v>-9.5500000000000007</v>
       </c>
       <c r="D11" s="29">
         <v>-7.17</v>
       </c>
       <c r="E11" s="29">
         <v>-5.68</v>
       </c>
       <c r="F11" s="29">
         <v>-4.8099999999999996</v>
       </c>
       <c r="G11" s="29">
         <v>-4.1900000000000004</v>
       </c>
       <c r="H11" s="29">
         <v>-3.62</v>
       </c>
       <c r="I11" s="29">
@@ -5847,52 +5934,55 @@
       </c>
       <c r="AU11" s="29">
         <v>-1.5</v>
       </c>
       <c r="AV11" s="31">
         <v>-1.39</v>
       </c>
       <c r="AW11" s="31">
         <v>-1.71</v>
       </c>
       <c r="AX11" s="31">
         <v>-0.38</v>
       </c>
       <c r="AY11" s="29">
         <v>-2.11</v>
       </c>
       <c r="AZ11" s="31">
         <v>-3.79</v>
       </c>
       <c r="BA11" s="29">
         <v>-3.66</v>
       </c>
       <c r="BB11" s="29">
         <v>-3.53</v>
       </c>
+      <c r="BC11" s="29">
+        <v>-3.53</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="29">
         <v>-5.65</v>
       </c>
       <c r="C12" s="29">
         <v>-6.45</v>
       </c>
       <c r="D12" s="29">
         <v>-3.89</v>
       </c>
       <c r="E12" s="29">
         <v>-1.7</v>
       </c>
       <c r="F12" s="29">
         <v>-0.39</v>
       </c>
       <c r="G12" s="29">
         <v>-0.64</v>
       </c>
       <c r="H12" s="29">
         <v>0.14000000000000001</v>
       </c>
       <c r="I12" s="29">
@@ -6011,52 +6101,55 @@
       </c>
       <c r="AU12" s="29">
         <v>0.5</v>
       </c>
       <c r="AV12" s="31">
         <v>0.47</v>
       </c>
       <c r="AW12" s="31">
         <v>1.01</v>
       </c>
       <c r="AX12" s="31">
         <v>-2.04</v>
       </c>
       <c r="AY12" s="29">
         <v>-3.2</v>
       </c>
       <c r="AZ12" s="31">
         <v>-0.35</v>
       </c>
       <c r="BA12" s="29">
         <v>-1.06</v>
       </c>
       <c r="BB12" s="29">
         <v>-1.67</v>
       </c>
+      <c r="BC12" s="29">
+        <v>-2.4500000000000002</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="29">
         <v>8.69</v>
       </c>
       <c r="C13" s="29">
         <v>10.029999999999999</v>
       </c>
       <c r="D13" s="29">
         <v>12.24</v>
       </c>
       <c r="E13" s="29">
         <v>9.8699999999999992</v>
       </c>
       <c r="F13" s="29">
         <v>10.86</v>
       </c>
       <c r="G13" s="29">
         <v>10.55</v>
       </c>
       <c r="H13" s="29">
         <v>10.029999999999999</v>
       </c>
       <c r="I13" s="29">
@@ -6175,52 +6268,55 @@
       </c>
       <c r="AU13" s="29">
         <v>10.220000000000001</v>
       </c>
       <c r="AV13" s="31">
         <v>10.08</v>
       </c>
       <c r="AW13" s="31">
         <v>9.94</v>
       </c>
       <c r="AX13" s="31">
         <v>3.93</v>
       </c>
       <c r="AY13" s="29">
         <v>4.63</v>
       </c>
       <c r="AZ13" s="31">
         <v>5.03</v>
       </c>
       <c r="BA13" s="29">
         <v>4.28</v>
       </c>
       <c r="BB13" s="29">
         <v>3.6</v>
       </c>
+      <c r="BC13" s="29">
+        <v>4.99</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="29">
         <v>-4.0199999999999996</v>
       </c>
       <c r="C14" s="29">
         <v>-5.3</v>
       </c>
       <c r="D14" s="29">
         <v>-3.47</v>
       </c>
       <c r="E14" s="29">
         <v>-3.2</v>
       </c>
       <c r="F14" s="29">
         <v>-2.9</v>
       </c>
       <c r="G14" s="29">
         <v>-2.87</v>
       </c>
       <c r="H14" s="29">
         <v>-2.16</v>
       </c>
       <c r="I14" s="29">
@@ -6339,52 +6435,55 @@
       </c>
       <c r="AU14" s="29">
         <v>-0.62</v>
       </c>
       <c r="AV14" s="31">
         <v>-0.72</v>
       </c>
       <c r="AW14" s="31">
         <v>-1.06</v>
       </c>
       <c r="AX14" s="31">
         <v>-6.24</v>
       </c>
       <c r="AY14" s="29">
         <v>-5.76</v>
       </c>
       <c r="AZ14" s="31">
         <v>-4.4000000000000004</v>
       </c>
       <c r="BA14" s="29">
         <v>-5.28</v>
       </c>
       <c r="BB14" s="29">
         <v>-4.26</v>
       </c>
+      <c r="BC14" s="29">
+        <v>-3.56</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="29">
         <v>-6.34</v>
       </c>
       <c r="C15" s="29">
         <v>-4.4400000000000004</v>
       </c>
       <c r="D15" s="29">
         <v>-5.33</v>
       </c>
       <c r="E15" s="29">
         <v>-3.63</v>
       </c>
       <c r="F15" s="29">
         <v>-3.63</v>
       </c>
       <c r="G15" s="29">
         <v>-3.51</v>
       </c>
       <c r="H15" s="29">
         <v>-1.96</v>
       </c>
       <c r="I15" s="29">
@@ -6503,52 +6602,55 @@
       </c>
       <c r="AU15" s="29">
         <v>-2.0099999999999998</v>
       </c>
       <c r="AV15" s="31">
         <v>-2.17</v>
       </c>
       <c r="AW15" s="31">
         <v>-2.17</v>
       </c>
       <c r="AX15" s="31">
         <v>4.62</v>
       </c>
       <c r="AY15" s="29">
         <v>1.21</v>
       </c>
       <c r="AZ15" s="31">
         <v>-1.59</v>
       </c>
       <c r="BA15" s="29">
         <v>-3.59</v>
       </c>
       <c r="BB15" s="29">
         <v>-3.17</v>
       </c>
+      <c r="BC15" s="29">
+        <v>-3.44</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="29">
         <v>0</v>
       </c>
       <c r="C16" s="29">
         <v>5.67</v>
       </c>
       <c r="D16" s="29">
         <v>11.11</v>
       </c>
       <c r="E16" s="29">
         <v>11.13</v>
       </c>
       <c r="F16" s="29">
         <v>10.19</v>
       </c>
       <c r="G16" s="29">
         <v>10.17</v>
       </c>
       <c r="H16" s="29">
         <v>10.28</v>
       </c>
       <c r="I16" s="29">
@@ -6667,52 +6769,55 @@
       </c>
       <c r="AU16" s="29">
         <v>9.61</v>
       </c>
       <c r="AV16" s="31">
         <v>9.6</v>
       </c>
       <c r="AW16" s="31">
         <v>9.08</v>
       </c>
       <c r="AX16" s="31">
         <v>10.87</v>
       </c>
       <c r="AY16" s="29">
         <v>10.18</v>
       </c>
       <c r="AZ16" s="31">
         <v>7.1</v>
       </c>
       <c r="BA16" s="29">
         <v>6.25</v>
       </c>
       <c r="BB16" s="29">
         <v>5.46</v>
       </c>
+      <c r="BC16" s="29">
+        <v>6.21</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="29">
         <v>-0.82</v>
       </c>
       <c r="C17" s="29">
         <v>-5.05</v>
       </c>
       <c r="D17" s="29">
         <v>-4.92</v>
       </c>
       <c r="E17" s="29">
         <v>-3.75</v>
       </c>
       <c r="F17" s="29">
         <v>-3.38</v>
       </c>
       <c r="G17" s="29">
         <v>-2.96</v>
       </c>
       <c r="H17" s="29">
         <v>-2.57</v>
       </c>
       <c r="I17" s="29">
@@ -6831,52 +6936,55 @@
       </c>
       <c r="AU17" s="29">
         <v>-2.13</v>
       </c>
       <c r="AV17" s="31">
         <v>-2.31</v>
       </c>
       <c r="AW17" s="31">
         <v>-2.44</v>
       </c>
       <c r="AX17" s="31">
         <v>1.46</v>
       </c>
       <c r="AY17" s="29">
         <v>-2.29</v>
       </c>
       <c r="AZ17" s="31">
         <v>-1.8</v>
       </c>
       <c r="BA17" s="29">
         <v>-2.4</v>
       </c>
       <c r="BB17" s="29">
         <v>-2.75</v>
       </c>
+      <c r="BC17" s="29">
+        <v>-2.94</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="29">
         <v>-2.17</v>
       </c>
       <c r="C18" s="29">
         <v>-1.7</v>
       </c>
       <c r="D18" s="29">
         <v>-1.1000000000000001</v>
       </c>
       <c r="E18" s="29">
         <v>0.55000000000000004</v>
       </c>
       <c r="F18" s="29">
         <v>1.76</v>
       </c>
       <c r="G18" s="29">
         <v>2.37</v>
       </c>
       <c r="H18" s="29">
         <v>2.5</v>
       </c>
       <c r="I18" s="29">
@@ -6995,52 +7103,55 @@
       </c>
       <c r="AU18" s="29">
         <v>-0.12</v>
       </c>
       <c r="AV18" s="31">
         <v>-1.2</v>
       </c>
       <c r="AW18" s="31">
         <v>-1.29</v>
       </c>
       <c r="AX18" s="31">
         <v>4.8099999999999996</v>
       </c>
       <c r="AY18" s="29">
         <v>1.91</v>
       </c>
       <c r="AZ18" s="31">
         <v>0</v>
       </c>
       <c r="BA18" s="29">
         <v>-0.93</v>
       </c>
       <c r="BB18" s="29">
         <v>0</v>
       </c>
+      <c r="BC18" s="29">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="29">
         <v>1.91</v>
       </c>
       <c r="C19" s="29">
         <v>-5.0199999999999996</v>
       </c>
       <c r="D19" s="29">
         <v>-6.59</v>
       </c>
       <c r="E19" s="29">
         <v>-5.93</v>
       </c>
       <c r="F19" s="29">
         <v>-4.99</v>
       </c>
       <c r="G19" s="29">
         <v>-5.08</v>
       </c>
       <c r="H19" s="29">
         <v>-4.12</v>
       </c>
       <c r="I19" s="29">
@@ -7159,52 +7270,55 @@
       </c>
       <c r="AU19" s="29">
         <v>-2.85</v>
       </c>
       <c r="AV19" s="31">
         <v>-3.24</v>
       </c>
       <c r="AW19" s="31">
         <v>-3.18</v>
       </c>
       <c r="AX19" s="31">
         <v>-3.03</v>
       </c>
       <c r="AY19" s="29">
         <v>-4.5199999999999996</v>
       </c>
       <c r="AZ19" s="31">
         <v>-4.01</v>
       </c>
       <c r="BA19" s="29">
         <v>-4.57</v>
       </c>
       <c r="BB19" s="29">
         <v>-4.8899999999999997</v>
       </c>
+      <c r="BC19" s="29">
+        <v>-4.95</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="29">
         <v>-3.4</v>
       </c>
       <c r="C20" s="29">
         <v>-3.86</v>
       </c>
       <c r="D20" s="29">
         <v>-3.89</v>
       </c>
       <c r="E20" s="29">
         <v>-4.0999999999999996</v>
       </c>
       <c r="F20" s="29">
         <v>-3.13</v>
       </c>
       <c r="G20" s="29">
         <v>-2.71</v>
       </c>
       <c r="H20" s="29">
         <v>-1.4</v>
       </c>
       <c r="I20" s="29">
@@ -7323,52 +7437,55 @@
       </c>
       <c r="AU20" s="29">
         <v>-3.21</v>
       </c>
       <c r="AV20" s="31">
         <v>-2.97</v>
       </c>
       <c r="AW20" s="31">
         <v>-3.14</v>
       </c>
       <c r="AX20" s="31">
         <v>-3.18</v>
       </c>
       <c r="AY20" s="29">
         <v>0.34</v>
       </c>
       <c r="AZ20" s="31">
         <v>0</v>
       </c>
       <c r="BA20" s="29">
         <v>-0.16</v>
       </c>
       <c r="BB20" s="29">
         <v>0.91</v>
       </c>
+      <c r="BC20" s="29">
+        <v>0.44</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="29">
         <v>0.65</v>
       </c>
       <c r="C21" s="29">
         <v>1.69</v>
       </c>
       <c r="D21" s="29">
         <v>2.16</v>
       </c>
       <c r="E21" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="F21" s="29">
         <v>3.27</v>
       </c>
       <c r="G21" s="29">
         <v>3</v>
       </c>
       <c r="H21" s="29">
         <v>2.8</v>
       </c>
       <c r="I21" s="29">
@@ -7487,52 +7604,55 @@
       </c>
       <c r="AU21" s="29">
         <v>0.17</v>
       </c>
       <c r="AV21" s="31">
         <v>0.09</v>
       </c>
       <c r="AW21" s="31">
         <v>0.22</v>
       </c>
       <c r="AX21" s="31">
         <v>-0.48</v>
       </c>
       <c r="AY21" s="29">
         <v>-0.09</v>
       </c>
       <c r="AZ21" s="31">
         <v>0.33</v>
       </c>
       <c r="BA21" s="29">
         <v>-0.33</v>
       </c>
       <c r="BB21" s="29">
         <v>-0.32</v>
       </c>
+      <c r="BC21" s="29">
+        <v>-0.66</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="29">
         <v>-5.28</v>
       </c>
       <c r="C22" s="29">
         <v>-9.4600000000000009</v>
       </c>
       <c r="D22" s="29">
         <v>-5.82</v>
       </c>
       <c r="E22" s="29">
         <v>-6.41</v>
       </c>
       <c r="F22" s="29">
         <v>-6.62</v>
       </c>
       <c r="G22" s="29">
         <v>-4.88</v>
       </c>
       <c r="H22" s="29">
         <v>-4.63</v>
       </c>
       <c r="I22" s="29">
@@ -7651,52 +7771,55 @@
       </c>
       <c r="AU22" s="29">
         <v>-3.17</v>
       </c>
       <c r="AV22" s="31">
         <v>-3.73</v>
       </c>
       <c r="AW22" s="31">
         <v>-3.79</v>
       </c>
       <c r="AX22" s="31">
         <v>2.35</v>
       </c>
       <c r="AY22" s="29">
         <v>-3.09</v>
       </c>
       <c r="AZ22" s="31">
         <v>-1.4</v>
       </c>
       <c r="BA22" s="29">
         <v>-2.41</v>
       </c>
       <c r="BB22" s="29">
         <v>-2.52</v>
       </c>
+      <c r="BC22" s="29">
+        <v>-2.59</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B23" s="29">
         <v>-2.54</v>
       </c>
       <c r="C23" s="29">
         <v>-0.67</v>
       </c>
       <c r="D23" s="29">
         <v>-1.74</v>
       </c>
       <c r="E23" s="29">
         <v>1.62</v>
       </c>
       <c r="F23" s="29">
         <v>1.04</v>
       </c>
       <c r="G23" s="29">
         <v>1.72</v>
       </c>
       <c r="H23" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="I23" s="29">
@@ -7815,52 +7938,55 @@
       </c>
       <c r="AU23" s="29">
         <v>3.91</v>
       </c>
       <c r="AV23" s="31">
         <v>3.83</v>
       </c>
       <c r="AW23" s="31">
         <v>2.89</v>
       </c>
       <c r="AX23" s="31">
         <v>7.38</v>
       </c>
       <c r="AY23" s="29">
         <v>-0.78</v>
       </c>
       <c r="AZ23" s="31">
         <v>3.06</v>
       </c>
       <c r="BA23" s="29">
         <v>1.1499999999999999</v>
       </c>
       <c r="BB23" s="29">
         <v>-0.3</v>
       </c>
+      <c r="BC23" s="29">
+        <v>1.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="29">
         <v>4.6900000000000004</v>
       </c>
       <c r="C24" s="29">
         <v>-1.05</v>
       </c>
       <c r="D24" s="29">
         <v>-3.45</v>
       </c>
       <c r="E24" s="29">
         <v>-5</v>
       </c>
       <c r="F24" s="29">
         <v>-3.56</v>
       </c>
       <c r="G24" s="29">
         <v>-2.97</v>
       </c>
       <c r="H24" s="29">
         <v>-2.44</v>
       </c>
       <c r="I24" s="29">
@@ -7979,52 +8105,55 @@
       </c>
       <c r="AU24" s="29">
         <v>-2.06</v>
       </c>
       <c r="AV24" s="31">
         <v>-2.14</v>
       </c>
       <c r="AW24" s="31">
         <v>-2.38</v>
       </c>
       <c r="AX24" s="31">
         <v>-3</v>
       </c>
       <c r="AY24" s="29">
         <v>-5.89</v>
       </c>
       <c r="AZ24" s="31">
         <v>-4.09</v>
       </c>
       <c r="BA24" s="29">
         <v>-5.38</v>
       </c>
       <c r="BB24" s="29">
         <v>-5.34</v>
       </c>
+      <c r="BC24" s="29">
+        <v>-4.83</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="29">
         <v>-2.5099999999999998</v>
       </c>
       <c r="C25" s="29">
         <v>-3.98</v>
       </c>
       <c r="D25" s="29">
         <v>-4.7</v>
       </c>
       <c r="E25" s="29">
         <v>-3.39</v>
       </c>
       <c r="F25" s="29">
         <v>-3.34</v>
       </c>
       <c r="G25" s="29">
         <v>-3.3</v>
       </c>
       <c r="H25" s="29">
         <v>-3.18</v>
       </c>
       <c r="I25" s="29">
@@ -8143,52 +8272,55 @@
       </c>
       <c r="AU25" s="29">
         <v>-3.15</v>
       </c>
       <c r="AV25" s="31">
         <v>-3.02</v>
       </c>
       <c r="AW25" s="31">
         <v>-3.04</v>
       </c>
       <c r="AX25" s="31">
         <v>-2.79</v>
       </c>
       <c r="AY25" s="29">
         <v>-2.91</v>
       </c>
       <c r="AZ25" s="31">
         <v>-4.1900000000000004</v>
       </c>
       <c r="BA25" s="29">
         <v>-4.43</v>
       </c>
       <c r="BB25" s="29">
         <v>-5</v>
       </c>
+      <c r="BC25" s="29">
+        <v>-5.21</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="29">
         <v>0</v>
       </c>
       <c r="C26" s="29">
         <v>-5.61</v>
       </c>
       <c r="D26" s="29">
         <v>-5.79</v>
       </c>
       <c r="E26" s="29">
         <v>-5.33</v>
       </c>
       <c r="F26" s="29">
         <v>-4.7</v>
       </c>
       <c r="G26" s="29">
         <v>-2.35</v>
       </c>
       <c r="H26" s="29">
         <v>-1.1200000000000001</v>
       </c>
       <c r="I26" s="29">
@@ -8307,52 +8439,55 @@
       </c>
       <c r="AU26" s="29">
         <v>-3.15</v>
       </c>
       <c r="AV26" s="31">
         <v>-3.17</v>
       </c>
       <c r="AW26" s="31">
         <v>-3.25</v>
       </c>
       <c r="AX26" s="31">
         <v>-5.98</v>
       </c>
       <c r="AY26" s="29">
         <v>-5.39</v>
       </c>
       <c r="AZ26" s="31">
         <v>-3.52</v>
       </c>
       <c r="BA26" s="29">
         <v>-1.54</v>
       </c>
       <c r="BB26" s="29">
         <v>-1.4</v>
       </c>
+      <c r="BC26" s="29">
+        <v>-2.4900000000000002</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="32">
         <v>-7.35</v>
       </c>
       <c r="C27" s="32">
         <v>-5.16</v>
       </c>
       <c r="D27" s="32">
         <v>-4.21</v>
       </c>
       <c r="E27" s="32">
         <v>-3.41</v>
       </c>
       <c r="F27" s="32">
         <v>-2.21</v>
       </c>
       <c r="G27" s="32">
         <v>-1.26</v>
       </c>
       <c r="H27" s="32">
         <v>-0.56999999999999995</v>
       </c>
       <c r="I27" s="32">
@@ -8471,65 +8606,68 @@
       </c>
       <c r="AU27" s="32">
         <v>-3.98</v>
       </c>
       <c r="AV27" s="32">
         <v>-3.76</v>
       </c>
       <c r="AW27" s="32">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AX27" s="32">
         <v>-8.34</v>
       </c>
       <c r="AY27" s="32">
         <v>-10.46</v>
       </c>
       <c r="AZ27" s="32">
         <v>-10.27</v>
       </c>
       <c r="BA27" s="32">
         <v>-10.95</v>
       </c>
       <c r="BB27" s="32">
         <v>-9.56</v>
       </c>
+      <c r="BC27" s="32">
+        <v>-7.99</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>