--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="3060" windowWidth="19050" windowHeight="9510"/>
   </bookViews>
   <sheets>
     <sheet name="Number of deaths" sheetId="5" r:id="rId1"/>
     <sheet name="Total mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId3"/>
     <sheet name="Infant mortality rate" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1438" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of deaths in the Kostanay Region*</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
@@ -503,73 +503,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -853,209 +853,211 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY95"/>
+  <dimension ref="A1:AZ95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:AY50"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:AZ50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...52 lines deleted...]
-      <c r="AY2" s="46"/>
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="47"/>
+      <c r="B4" s="49">
         <v>2022</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49">
         <v>2023</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="43">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="43"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1162,106 +1164,110 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>10</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="47" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="47"/>
-[...47 lines deleted...]
-      <c r="AY6" s="47"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="46"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="46"/>
+      <c r="AY6" s="46"/>
+      <c r="AZ6" s="46"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="10">
         <v>851</v>
       </c>
       <c r="C7" s="10">
         <v>1064</v>
       </c>
       <c r="D7" s="10">
         <v>771</v>
       </c>
       <c r="E7" s="10">
         <v>658</v>
       </c>
       <c r="F7" s="10">
         <v>717</v>
       </c>
       <c r="G7" s="10">
         <v>696</v>
       </c>
       <c r="H7" s="10">
         <v>685</v>
       </c>
       <c r="I7" s="10">
@@ -1371,52 +1377,55 @@
       </c>
       <c r="AR7" s="10">
         <v>713</v>
       </c>
       <c r="AS7" s="21">
         <v>643</v>
       </c>
       <c r="AT7" s="13">
         <v>693</v>
       </c>
       <c r="AU7" s="10">
         <v>742</v>
       </c>
       <c r="AV7" s="21">
         <v>662</v>
       </c>
       <c r="AW7" s="11">
         <v>807</v>
       </c>
       <c r="AX7" s="13">
         <v>596</v>
       </c>
       <c r="AY7" s="21">
         <v>668</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>747</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="12">
         <v>247</v>
       </c>
       <c r="C8" s="12">
         <v>298</v>
       </c>
       <c r="D8" s="12">
         <v>205</v>
       </c>
       <c r="E8" s="12">
         <v>145</v>
       </c>
       <c r="F8" s="12">
         <v>190</v>
       </c>
       <c r="G8" s="12">
         <v>177</v>
       </c>
       <c r="H8" s="12">
         <v>172</v>
       </c>
       <c r="I8" s="12">
@@ -1526,52 +1535,55 @@
       </c>
       <c r="AR8" s="10">
         <v>196</v>
       </c>
       <c r="AS8" s="21">
         <v>186</v>
       </c>
       <c r="AT8" s="13">
         <v>164</v>
       </c>
       <c r="AU8" s="10">
         <v>220</v>
       </c>
       <c r="AV8" s="21">
         <v>194</v>
       </c>
       <c r="AW8" s="11">
         <v>240</v>
       </c>
       <c r="AX8" s="13">
         <v>167</v>
       </c>
       <c r="AY8" s="21">
         <v>188</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>234</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="12">
         <v>27</v>
       </c>
       <c r="C9" s="12">
         <v>28</v>
       </c>
       <c r="D9" s="12">
         <v>20</v>
       </c>
       <c r="E9" s="12">
         <v>32</v>
       </c>
       <c r="F9" s="12">
         <v>23</v>
       </c>
       <c r="G9" s="12">
         <v>14</v>
       </c>
       <c r="H9" s="12">
         <v>27</v>
       </c>
       <c r="I9" s="12">
@@ -1681,52 +1693,55 @@
       </c>
       <c r="AR9" s="10">
         <v>32</v>
       </c>
       <c r="AS9" s="21">
         <v>29</v>
       </c>
       <c r="AT9" s="13">
         <v>23</v>
       </c>
       <c r="AU9" s="10">
         <v>36</v>
       </c>
       <c r="AV9" s="21">
         <v>32</v>
       </c>
       <c r="AW9" s="11">
         <v>28</v>
       </c>
       <c r="AX9" s="13">
         <v>26</v>
       </c>
       <c r="AY9" s="21">
         <v>23</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12">
         <v>39</v>
       </c>
       <c r="C10" s="12">
         <v>44</v>
       </c>
       <c r="D10" s="12">
         <v>42</v>
       </c>
       <c r="E10" s="12">
         <v>29</v>
       </c>
       <c r="F10" s="12">
         <v>44</v>
       </c>
       <c r="G10" s="12">
         <v>30</v>
       </c>
       <c r="H10" s="12">
         <v>28</v>
       </c>
       <c r="I10" s="12">
@@ -1836,52 +1851,55 @@
       </c>
       <c r="AR10" s="10">
         <v>30</v>
       </c>
       <c r="AS10" s="21">
         <v>38</v>
       </c>
       <c r="AT10" s="13">
         <v>44</v>
       </c>
       <c r="AU10" s="10">
         <v>42</v>
       </c>
       <c r="AV10" s="21">
         <v>29</v>
       </c>
       <c r="AW10" s="11">
         <v>43</v>
       </c>
       <c r="AX10" s="13">
         <v>29</v>
       </c>
       <c r="AY10" s="21">
         <v>28</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>38</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="12">
         <v>151</v>
       </c>
       <c r="C11" s="12">
         <v>266</v>
       </c>
       <c r="D11" s="12">
         <v>137</v>
       </c>
       <c r="E11" s="12">
         <v>125</v>
       </c>
       <c r="F11" s="12">
         <v>123</v>
       </c>
       <c r="G11" s="12">
         <v>123</v>
       </c>
       <c r="H11" s="12">
         <v>135</v>
       </c>
       <c r="I11" s="12">
@@ -1991,52 +2009,55 @@
       </c>
       <c r="AR11" s="10">
         <v>124</v>
       </c>
       <c r="AS11" s="21">
         <v>127</v>
       </c>
       <c r="AT11" s="13">
         <v>119</v>
       </c>
       <c r="AU11" s="10">
         <v>136</v>
       </c>
       <c r="AV11" s="21">
         <v>99</v>
       </c>
       <c r="AW11" s="11">
         <v>150</v>
       </c>
       <c r="AX11" s="13">
         <v>111</v>
       </c>
       <c r="AY11" s="21">
         <v>113</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>152</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12">
         <v>20</v>
       </c>
       <c r="C12" s="12">
         <v>14</v>
       </c>
       <c r="D12" s="12">
         <v>10</v>
       </c>
       <c r="E12" s="12">
         <v>7</v>
       </c>
       <c r="F12" s="12">
         <v>10</v>
       </c>
       <c r="G12" s="12">
         <v>11</v>
       </c>
       <c r="H12" s="12">
         <v>13</v>
       </c>
       <c r="I12" s="12">
@@ -2146,52 +2167,55 @@
       </c>
       <c r="AR12" s="10">
         <v>7</v>
       </c>
       <c r="AS12" s="21">
         <v>7</v>
       </c>
       <c r="AT12" s="13">
         <v>9</v>
       </c>
       <c r="AU12" s="10">
         <v>11</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="13">
         <v>14</v>
       </c>
       <c r="AY12" s="21">
         <v>8</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="12">
         <v>11</v>
       </c>
       <c r="C13" s="12">
         <v>7</v>
       </c>
       <c r="D13" s="12">
         <v>4</v>
       </c>
       <c r="E13" s="12">
         <v>11</v>
       </c>
       <c r="F13" s="12">
         <v>5</v>
       </c>
       <c r="G13" s="12">
         <v>5</v>
       </c>
       <c r="H13" s="12">
         <v>9</v>
       </c>
       <c r="I13" s="12">
@@ -2301,52 +2325,55 @@
       </c>
       <c r="AR13" s="10">
         <v>5</v>
       </c>
       <c r="AS13" s="21">
         <v>4</v>
       </c>
       <c r="AT13" s="13">
         <v>4</v>
       </c>
       <c r="AU13" s="10">
         <v>7</v>
       </c>
       <c r="AV13" s="21">
         <v>4</v>
       </c>
       <c r="AW13" s="10">
         <v>4</v>
       </c>
       <c r="AX13" s="13">
         <v>2</v>
       </c>
       <c r="AY13" s="21">
         <v>5</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>36</v>
       </c>
       <c r="C14" s="12">
         <v>45</v>
       </c>
       <c r="D14" s="12">
         <v>36</v>
       </c>
       <c r="E14" s="12">
         <v>33</v>
       </c>
       <c r="F14" s="12">
         <v>37</v>
       </c>
       <c r="G14" s="12">
         <v>45</v>
       </c>
       <c r="H14" s="12">
         <v>34</v>
       </c>
       <c r="I14" s="12">
@@ -2456,52 +2483,55 @@
       </c>
       <c r="AR14" s="10">
         <v>34</v>
       </c>
       <c r="AS14" s="21">
         <v>40</v>
       </c>
       <c r="AT14" s="13">
         <v>43</v>
       </c>
       <c r="AU14" s="10">
         <v>32</v>
       </c>
       <c r="AV14" s="21">
         <v>30</v>
       </c>
       <c r="AW14" s="10">
         <v>34</v>
       </c>
       <c r="AX14" s="13">
         <v>33</v>
       </c>
       <c r="AY14" s="21">
         <v>36</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>29</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>21</v>
       </c>
       <c r="C15" s="12">
         <v>15</v>
       </c>
       <c r="D15" s="12">
         <v>24</v>
       </c>
       <c r="E15" s="12">
         <v>11</v>
       </c>
       <c r="F15" s="12">
         <v>22</v>
       </c>
       <c r="G15" s="12">
         <v>20</v>
       </c>
       <c r="H15" s="12">
         <v>12</v>
       </c>
       <c r="I15" s="12">
@@ -2611,52 +2641,55 @@
       </c>
       <c r="AR15" s="10">
         <v>19</v>
       </c>
       <c r="AS15" s="21">
         <v>11</v>
       </c>
       <c r="AT15" s="13">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>12</v>
       </c>
       <c r="AV15" s="21">
         <v>13</v>
       </c>
       <c r="AW15" s="10">
         <v>14</v>
       </c>
       <c r="AX15" s="13">
         <v>11</v>
       </c>
       <c r="AY15" s="21">
         <v>12</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>18</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>15</v>
       </c>
       <c r="C16" s="12">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>4</v>
       </c>
       <c r="E16" s="12">
         <v>5</v>
       </c>
       <c r="F16" s="12">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>8</v>
       </c>
       <c r="H16" s="12">
         <v>8</v>
       </c>
       <c r="I16" s="12">
@@ -2766,52 +2799,55 @@
       </c>
       <c r="AR16" s="10">
         <v>4</v>
       </c>
       <c r="AS16" s="21">
         <v>2</v>
       </c>
       <c r="AT16" s="13">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>2</v>
       </c>
       <c r="AV16" s="21">
         <v>2</v>
       </c>
       <c r="AW16" s="10">
         <v>9</v>
       </c>
       <c r="AX16" s="13">
         <v>2</v>
       </c>
       <c r="AY16" s="21">
         <v>5</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12">
         <v>46</v>
       </c>
       <c r="C17" s="12">
         <v>68</v>
       </c>
       <c r="D17" s="12">
         <v>43</v>
       </c>
       <c r="E17" s="12">
         <v>37</v>
       </c>
       <c r="F17" s="12">
         <v>46</v>
       </c>
       <c r="G17" s="12">
         <v>42</v>
       </c>
       <c r="H17" s="12">
         <v>31</v>
       </c>
       <c r="I17" s="12">
@@ -2921,52 +2957,55 @@
       </c>
       <c r="AR17" s="10">
         <v>30</v>
       </c>
       <c r="AS17" s="21">
         <v>31</v>
       </c>
       <c r="AT17" s="13">
         <v>51</v>
       </c>
       <c r="AU17" s="10">
         <v>35</v>
       </c>
       <c r="AV17" s="21">
         <v>40</v>
       </c>
       <c r="AW17" s="10">
         <v>43</v>
       </c>
       <c r="AX17" s="13">
         <v>18</v>
       </c>
       <c r="AY17" s="21">
         <v>42</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>32</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12">
         <v>10</v>
       </c>
       <c r="C18" s="12">
         <v>11</v>
       </c>
       <c r="D18" s="12">
         <v>9</v>
       </c>
       <c r="E18" s="12">
         <v>5</v>
       </c>
       <c r="F18" s="12">
         <v>8</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12">
         <v>8</v>
       </c>
       <c r="I18" s="12">
@@ -3076,52 +3115,55 @@
       </c>
       <c r="AR18" s="10">
         <v>10</v>
       </c>
       <c r="AS18" s="21">
         <v>12</v>
       </c>
       <c r="AT18" s="13">
         <v>7</v>
       </c>
       <c r="AU18" s="10">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>15</v>
       </c>
       <c r="AW18" s="10">
         <v>10</v>
       </c>
       <c r="AX18" s="13">
         <v>3</v>
       </c>
       <c r="AY18" s="21">
         <v>4</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="12">
         <v>24</v>
       </c>
       <c r="C19" s="12">
         <v>35</v>
       </c>
       <c r="D19" s="12">
         <v>35</v>
       </c>
       <c r="E19" s="12">
         <v>25</v>
       </c>
       <c r="F19" s="12">
         <v>27</v>
       </c>
       <c r="G19" s="12">
         <v>25</v>
       </c>
       <c r="H19" s="12">
         <v>21</v>
       </c>
       <c r="I19" s="12">
@@ -3231,52 +3273,55 @@
       </c>
       <c r="AR19" s="10">
         <v>29</v>
       </c>
       <c r="AS19" s="21">
         <v>19</v>
       </c>
       <c r="AT19" s="13">
         <v>24</v>
       </c>
       <c r="AU19" s="10">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>30</v>
       </c>
       <c r="AW19" s="10">
         <v>20</v>
       </c>
       <c r="AX19" s="13">
         <v>14</v>
       </c>
       <c r="AY19" s="21">
         <v>21</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="12">
         <v>23</v>
       </c>
       <c r="C20" s="12">
         <v>20</v>
       </c>
       <c r="D20" s="12">
         <v>20</v>
       </c>
       <c r="E20" s="12">
         <v>22</v>
       </c>
       <c r="F20" s="12">
         <v>20</v>
       </c>
       <c r="G20" s="12">
         <v>24</v>
       </c>
       <c r="H20" s="12">
         <v>20</v>
       </c>
       <c r="I20" s="12">
@@ -3386,52 +3431,55 @@
       </c>
       <c r="AR20" s="10">
         <v>21</v>
       </c>
       <c r="AS20" s="21">
         <v>14</v>
       </c>
       <c r="AT20" s="13">
         <v>18</v>
       </c>
       <c r="AU20" s="10">
         <v>19</v>
       </c>
       <c r="AV20" s="21">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>19</v>
       </c>
       <c r="AX20" s="13">
         <v>17</v>
       </c>
       <c r="AY20" s="21">
         <v>8</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>23</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12">
         <v>61</v>
       </c>
       <c r="C21" s="12">
         <v>68</v>
       </c>
       <c r="D21" s="12">
         <v>61</v>
       </c>
       <c r="E21" s="12">
         <v>62</v>
       </c>
       <c r="F21" s="12">
         <v>49</v>
       </c>
       <c r="G21" s="12">
         <v>72</v>
       </c>
       <c r="H21" s="12">
         <v>65</v>
       </c>
       <c r="I21" s="12">
@@ -3541,52 +3589,55 @@
       </c>
       <c r="AR21" s="10">
         <v>65</v>
       </c>
       <c r="AS21" s="21">
         <v>45</v>
       </c>
       <c r="AT21" s="13">
         <v>65</v>
       </c>
       <c r="AU21" s="10">
         <v>62</v>
       </c>
       <c r="AV21" s="21">
         <v>57</v>
       </c>
       <c r="AW21" s="10">
         <v>60</v>
       </c>
       <c r="AX21" s="13">
         <v>55</v>
       </c>
       <c r="AY21" s="21">
         <v>64</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>59</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="12">
         <v>23</v>
       </c>
       <c r="C22" s="12">
         <v>32</v>
       </c>
       <c r="D22" s="12">
         <v>15</v>
       </c>
       <c r="E22" s="12">
         <v>30</v>
       </c>
       <c r="F22" s="12">
         <v>29</v>
       </c>
       <c r="G22" s="12">
         <v>22</v>
       </c>
       <c r="H22" s="12">
         <v>31</v>
       </c>
       <c r="I22" s="12">
@@ -3696,52 +3747,55 @@
       </c>
       <c r="AR22" s="10">
         <v>27</v>
       </c>
       <c r="AS22" s="21">
         <v>12</v>
       </c>
       <c r="AT22" s="13">
         <v>25</v>
       </c>
       <c r="AU22" s="10">
         <v>21</v>
       </c>
       <c r="AV22" s="21">
         <v>27</v>
       </c>
       <c r="AW22" s="10">
         <v>23</v>
       </c>
       <c r="AX22" s="13">
         <v>17</v>
       </c>
       <c r="AY22" s="21">
         <v>20</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="12">
         <v>8</v>
       </c>
       <c r="C23" s="12">
         <v>6</v>
       </c>
       <c r="D23" s="12">
         <v>9</v>
       </c>
       <c r="E23" s="12">
         <v>3</v>
       </c>
       <c r="F23" s="12">
         <v>5</v>
       </c>
       <c r="G23" s="12">
         <v>7</v>
       </c>
       <c r="H23" s="12">
         <v>7</v>
       </c>
       <c r="I23" s="12">
@@ -3851,52 +3905,55 @@
       </c>
       <c r="AR23" s="10">
         <v>9</v>
       </c>
       <c r="AS23" s="21">
         <v>5</v>
       </c>
       <c r="AT23" s="13">
         <v>6</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="21">
         <v>3</v>
       </c>
       <c r="AW23" s="10">
         <v>9</v>
       </c>
       <c r="AX23" s="13">
         <v>3</v>
       </c>
       <c r="AY23" s="21">
         <v>8</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="12">
         <v>12</v>
       </c>
       <c r="C24" s="12">
         <v>24</v>
       </c>
       <c r="D24" s="12">
         <v>21</v>
       </c>
       <c r="E24" s="12">
         <v>26</v>
       </c>
       <c r="F24" s="12">
         <v>18</v>
       </c>
       <c r="G24" s="12">
         <v>18</v>
       </c>
       <c r="H24" s="12">
         <v>15</v>
       </c>
       <c r="I24" s="12">
@@ -4006,52 +4063,55 @@
       </c>
       <c r="AR24" s="10">
         <v>14</v>
       </c>
       <c r="AS24" s="21">
         <v>14</v>
       </c>
       <c r="AT24" s="13">
         <v>14</v>
       </c>
       <c r="AU24" s="10">
         <v>16</v>
       </c>
       <c r="AV24" s="21">
         <v>12</v>
       </c>
       <c r="AW24" s="10">
         <v>23</v>
       </c>
       <c r="AX24" s="13">
         <v>17</v>
       </c>
       <c r="AY24" s="21">
         <v>17</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="12">
         <v>28</v>
       </c>
       <c r="C25" s="12">
         <v>31</v>
       </c>
       <c r="D25" s="12">
         <v>33</v>
       </c>
       <c r="E25" s="12">
         <v>18</v>
       </c>
       <c r="F25" s="12">
         <v>20</v>
       </c>
       <c r="G25" s="12">
         <v>25</v>
       </c>
       <c r="H25" s="12">
         <v>21</v>
       </c>
       <c r="I25" s="12">
@@ -4161,52 +4221,55 @@
       </c>
       <c r="AR25" s="10">
         <v>20</v>
       </c>
       <c r="AS25" s="21">
         <v>16</v>
       </c>
       <c r="AT25" s="13">
         <v>23</v>
       </c>
       <c r="AU25" s="10">
         <v>23</v>
       </c>
       <c r="AV25" s="21">
         <v>21</v>
       </c>
       <c r="AW25" s="10">
         <v>22</v>
       </c>
       <c r="AX25" s="13">
         <v>15</v>
       </c>
       <c r="AY25" s="21">
         <v>25</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="12">
         <v>12</v>
       </c>
       <c r="C26" s="12">
         <v>22</v>
       </c>
       <c r="D26" s="12">
         <v>19</v>
       </c>
       <c r="E26" s="12">
         <v>18</v>
       </c>
       <c r="F26" s="12">
         <v>18</v>
       </c>
       <c r="G26" s="12">
         <v>11</v>
       </c>
       <c r="H26" s="12">
         <v>9</v>
       </c>
       <c r="I26" s="12">
@@ -4316,52 +4379,55 @@
       </c>
       <c r="AR26" s="10">
         <v>14</v>
       </c>
       <c r="AS26" s="21">
         <v>10</v>
       </c>
       <c r="AT26" s="13">
         <v>12</v>
       </c>
       <c r="AU26" s="10">
         <v>14</v>
       </c>
       <c r="AV26" s="21">
         <v>14</v>
       </c>
       <c r="AW26" s="10">
         <v>19</v>
       </c>
       <c r="AX26" s="13">
         <v>14</v>
       </c>
       <c r="AY26" s="21">
         <v>9</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="17">
         <v>37</v>
       </c>
       <c r="C27" s="17">
         <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>24</v>
       </c>
       <c r="E27" s="17">
         <v>14</v>
       </c>
       <c r="F27" s="17">
         <v>16</v>
       </c>
       <c r="G27" s="17">
         <v>13</v>
       </c>
       <c r="H27" s="17">
         <v>19</v>
       </c>
       <c r="I27" s="17">
@@ -4471,106 +4537,110 @@
       </c>
       <c r="AR27" s="10">
         <v>23</v>
       </c>
       <c r="AS27" s="21">
         <v>21</v>
       </c>
       <c r="AT27" s="13">
         <v>30</v>
       </c>
       <c r="AU27" s="10">
         <v>20</v>
       </c>
       <c r="AV27" s="21">
         <v>21</v>
       </c>
       <c r="AW27" s="10">
         <v>30</v>
       </c>
       <c r="AX27" s="13">
         <v>28</v>
       </c>
       <c r="AY27" s="21">
         <v>32</v>
       </c>
+      <c r="AZ27" s="11">
+        <v>29</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B28" s="45" t="s">
+    <row r="28" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="C28" s="45"/>
-[...47 lines deleted...]
-      <c r="AY28" s="45"/>
+      <c r="C28" s="43"/>
+      <c r="D28" s="43"/>
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="I28" s="43"/>
+      <c r="J28" s="43"/>
+      <c r="K28" s="43"/>
+      <c r="L28" s="43"/>
+      <c r="M28" s="43"/>
+      <c r="N28" s="43"/>
+      <c r="O28" s="43"/>
+      <c r="P28" s="43"/>
+      <c r="Q28" s="43"/>
+      <c r="R28" s="43"/>
+      <c r="S28" s="43"/>
+      <c r="T28" s="43"/>
+      <c r="U28" s="43"/>
+      <c r="V28" s="43"/>
+      <c r="W28" s="43"/>
+      <c r="X28" s="43"/>
+      <c r="Y28" s="43"/>
+      <c r="Z28" s="43"/>
+      <c r="AA28" s="43"/>
+      <c r="AB28" s="43"/>
+      <c r="AC28" s="43"/>
+      <c r="AD28" s="43"/>
+      <c r="AE28" s="43"/>
+      <c r="AF28" s="43"/>
+      <c r="AG28" s="43"/>
+      <c r="AH28" s="43"/>
+      <c r="AI28" s="43"/>
+      <c r="AJ28" s="43"/>
+      <c r="AK28" s="43"/>
+      <c r="AL28" s="43"/>
+      <c r="AM28" s="43"/>
+      <c r="AN28" s="43"/>
+      <c r="AO28" s="43"/>
+      <c r="AP28" s="43"/>
+      <c r="AQ28" s="43"/>
+      <c r="AR28" s="43"/>
+      <c r="AS28" s="43"/>
+      <c r="AT28" s="43"/>
+      <c r="AU28" s="43"/>
+      <c r="AV28" s="43"/>
+      <c r="AW28" s="43"/>
+      <c r="AX28" s="43"/>
+      <c r="AY28" s="43"/>
+      <c r="AZ28" s="43"/>
     </row>
-    <row r="29" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="14">
         <v>433</v>
       </c>
       <c r="C29" s="14">
         <v>510</v>
       </c>
       <c r="D29" s="14">
         <v>408</v>
       </c>
       <c r="E29" s="14">
         <v>344</v>
       </c>
       <c r="F29" s="14">
         <v>395</v>
       </c>
       <c r="G29" s="14">
         <v>364</v>
       </c>
       <c r="H29" s="14">
         <v>383</v>
       </c>
       <c r="I29" s="14">
@@ -4680,52 +4750,55 @@
       </c>
       <c r="AR29" s="10">
         <v>395</v>
       </c>
       <c r="AS29" s="21">
         <v>326</v>
       </c>
       <c r="AT29" s="13">
         <v>362</v>
       </c>
       <c r="AU29" s="10">
         <v>379</v>
       </c>
       <c r="AV29" s="21">
         <v>360</v>
       </c>
       <c r="AW29" s="11">
         <v>403</v>
       </c>
       <c r="AX29" s="13">
         <v>304</v>
       </c>
       <c r="AY29" s="21">
         <v>343</v>
       </c>
+      <c r="AZ29" s="11">
+        <v>394</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="14">
         <v>124</v>
       </c>
       <c r="C30" s="14">
         <v>134</v>
       </c>
       <c r="D30" s="14">
         <v>103</v>
       </c>
       <c r="E30" s="14">
         <v>69</v>
       </c>
       <c r="F30" s="14">
         <v>106</v>
       </c>
       <c r="G30" s="14">
         <v>92</v>
       </c>
       <c r="H30" s="14">
         <v>100</v>
       </c>
       <c r="I30" s="14">
@@ -4835,52 +4908,55 @@
       </c>
       <c r="AR30" s="10">
         <v>111</v>
       </c>
       <c r="AS30" s="21">
         <v>93</v>
       </c>
       <c r="AT30" s="13">
         <v>84</v>
       </c>
       <c r="AU30" s="10">
         <v>110</v>
       </c>
       <c r="AV30" s="21">
         <v>107</v>
       </c>
       <c r="AW30" s="11">
         <v>113</v>
       </c>
       <c r="AX30" s="13">
         <v>82</v>
       </c>
       <c r="AY30" s="21">
         <v>86</v>
       </c>
+      <c r="AZ30" s="11">
+        <v>137</v>
+      </c>
     </row>
-    <row r="31" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="14">
         <v>15</v>
       </c>
       <c r="C31" s="14">
         <v>17</v>
       </c>
       <c r="D31" s="14">
         <v>13</v>
       </c>
       <c r="E31" s="14">
         <v>15</v>
       </c>
       <c r="F31" s="14">
         <v>13</v>
       </c>
       <c r="G31" s="14">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>16</v>
       </c>
       <c r="I31" s="14">
@@ -4990,52 +5066,55 @@
       </c>
       <c r="AR31" s="10">
         <v>14</v>
       </c>
       <c r="AS31" s="21">
         <v>16</v>
       </c>
       <c r="AT31" s="13">
         <v>14</v>
       </c>
       <c r="AU31" s="10">
         <v>19</v>
       </c>
       <c r="AV31" s="21">
         <v>17</v>
       </c>
       <c r="AW31" s="11">
         <v>16</v>
       </c>
       <c r="AX31" s="13">
         <v>16</v>
       </c>
       <c r="AY31" s="21">
         <v>11</v>
       </c>
+      <c r="AZ31" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="14">
         <v>15</v>
       </c>
       <c r="C32" s="14">
         <v>19</v>
       </c>
       <c r="D32" s="14">
         <v>24</v>
       </c>
       <c r="E32" s="14">
         <v>12</v>
       </c>
       <c r="F32" s="14">
         <v>20</v>
       </c>
       <c r="G32" s="14">
         <v>14</v>
       </c>
       <c r="H32" s="14">
         <v>15</v>
       </c>
       <c r="I32" s="14">
@@ -5145,52 +5224,55 @@
       </c>
       <c r="AR32" s="10">
         <v>15</v>
       </c>
       <c r="AS32" s="21">
         <v>26</v>
       </c>
       <c r="AT32" s="13">
         <v>20</v>
       </c>
       <c r="AU32" s="10">
         <v>20</v>
       </c>
       <c r="AV32" s="21">
         <v>13</v>
       </c>
       <c r="AW32" s="11">
         <v>22</v>
       </c>
       <c r="AX32" s="13">
         <v>11</v>
       </c>
       <c r="AY32" s="21">
         <v>18</v>
       </c>
+      <c r="AZ32" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="14">
         <v>79</v>
       </c>
       <c r="C33" s="14">
         <v>130</v>
       </c>
       <c r="D33" s="14">
         <v>66</v>
       </c>
       <c r="E33" s="14">
         <v>69</v>
       </c>
       <c r="F33" s="14">
         <v>61</v>
       </c>
       <c r="G33" s="14">
         <v>63</v>
       </c>
       <c r="H33" s="14">
         <v>77</v>
       </c>
       <c r="I33" s="14">
@@ -5300,52 +5382,55 @@
       </c>
       <c r="AR33" s="10">
         <v>67</v>
       </c>
       <c r="AS33" s="21">
         <v>66</v>
       </c>
       <c r="AT33" s="13">
         <v>58</v>
       </c>
       <c r="AU33" s="10">
         <v>65</v>
       </c>
       <c r="AV33" s="21">
         <v>56</v>
       </c>
       <c r="AW33" s="11">
         <v>67</v>
       </c>
       <c r="AX33" s="13">
         <v>53</v>
       </c>
       <c r="AY33" s="21">
         <v>59</v>
       </c>
+      <c r="AZ33" s="11">
+        <v>69</v>
+      </c>
     </row>
-    <row r="34" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="14">
         <v>11</v>
       </c>
       <c r="C34" s="14">
         <v>6</v>
       </c>
       <c r="D34" s="14">
         <v>6</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>5</v>
       </c>
       <c r="G34" s="14">
         <v>7</v>
       </c>
       <c r="H34" s="14">
         <v>7</v>
       </c>
       <c r="I34" s="14">
@@ -5455,52 +5540,55 @@
       </c>
       <c r="AR34" s="10">
         <v>4</v>
       </c>
       <c r="AS34" s="21">
         <v>3</v>
       </c>
       <c r="AT34" s="13">
         <v>8</v>
       </c>
       <c r="AU34" s="10">
         <v>4</v>
       </c>
       <c r="AV34" s="21">
         <v>3</v>
       </c>
       <c r="AW34" s="10">
         <v>4</v>
       </c>
       <c r="AX34" s="13">
         <v>7</v>
       </c>
       <c r="AY34" s="21">
         <v>4</v>
       </c>
+      <c r="AZ34" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="35" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="14">
         <v>7</v>
       </c>
       <c r="C35" s="14">
         <v>6</v>
       </c>
       <c r="D35" s="14">
         <v>1</v>
       </c>
       <c r="E35" s="14">
         <v>4</v>
       </c>
       <c r="F35" s="14">
         <v>2</v>
       </c>
       <c r="G35" s="14">
         <v>3</v>
       </c>
       <c r="H35" s="14">
         <v>5</v>
       </c>
       <c r="I35" s="14">
@@ -5608,52 +5696,55 @@
       <c r="AQ35" s="13">
         <v>4</v>
       </c>
       <c r="AR35" s="10">
         <v>2</v>
       </c>
       <c r="AS35" s="21">
         <v>3</v>
       </c>
       <c r="AT35" s="13">
         <v>3</v>
       </c>
       <c r="AU35" s="10">
         <v>4</v>
       </c>
       <c r="AV35" s="21"/>
       <c r="AW35" s="10">
         <v>2</v>
       </c>
       <c r="AX35" s="13">
         <v>1</v>
       </c>
       <c r="AY35" s="21">
         <v>5</v>
       </c>
+      <c r="AZ35" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="36" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>17</v>
       </c>
       <c r="C36" s="14">
         <v>20</v>
       </c>
       <c r="D36" s="14">
         <v>20</v>
       </c>
       <c r="E36" s="14">
         <v>14</v>
       </c>
       <c r="F36" s="14">
         <v>23</v>
       </c>
       <c r="G36" s="14">
         <v>15</v>
       </c>
       <c r="H36" s="14">
         <v>18</v>
       </c>
       <c r="I36" s="14">
@@ -5763,52 +5854,55 @@
       </c>
       <c r="AR36" s="10">
         <v>15</v>
       </c>
       <c r="AS36" s="21">
         <v>21</v>
       </c>
       <c r="AT36" s="13">
         <v>20</v>
       </c>
       <c r="AU36" s="10">
         <v>22</v>
       </c>
       <c r="AV36" s="21">
         <v>22</v>
       </c>
       <c r="AW36" s="10">
         <v>20</v>
       </c>
       <c r="AX36" s="13">
         <v>18</v>
       </c>
       <c r="AY36" s="21">
         <v>20</v>
       </c>
+      <c r="AZ36" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="37" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>10</v>
       </c>
       <c r="C37" s="14">
         <v>7</v>
       </c>
       <c r="D37" s="14">
         <v>12</v>
       </c>
       <c r="E37" s="14">
         <v>6</v>
       </c>
       <c r="F37" s="14">
         <v>15</v>
       </c>
       <c r="G37" s="14">
         <v>11</v>
       </c>
       <c r="H37" s="14">
         <v>7</v>
       </c>
       <c r="I37" s="14">
@@ -5918,52 +6012,55 @@
       </c>
       <c r="AR37" s="10">
         <v>12</v>
       </c>
       <c r="AS37" s="21">
         <v>7</v>
       </c>
       <c r="AT37" s="13">
         <v>4</v>
       </c>
       <c r="AU37" s="10">
         <v>7</v>
       </c>
       <c r="AV37" s="21">
         <v>6</v>
       </c>
       <c r="AW37" s="10">
         <v>7</v>
       </c>
       <c r="AX37" s="13">
         <v>5</v>
       </c>
       <c r="AY37" s="21">
         <v>5</v>
       </c>
+      <c r="AZ37" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>9</v>
       </c>
       <c r="C38" s="14">
         <v>1</v>
       </c>
       <c r="D38" s="14">
         <v>2</v>
       </c>
       <c r="E38" s="14">
         <v>2</v>
       </c>
       <c r="F38" s="14">
         <v>3</v>
       </c>
       <c r="G38" s="14">
         <v>4</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="14">
@@ -6073,52 +6170,55 @@
       </c>
       <c r="AR38" s="10">
         <v>3</v>
       </c>
       <c r="AS38" s="21">
         <v>1</v>
       </c>
       <c r="AT38" s="13">
         <v>1</v>
       </c>
       <c r="AU38" s="10">
         <v>2</v>
       </c>
       <c r="AV38" s="21">
         <v>1</v>
       </c>
       <c r="AW38" s="10">
         <v>4</v>
       </c>
       <c r="AX38" s="13">
         <v>1</v>
       </c>
       <c r="AY38" s="21">
         <v>1</v>
       </c>
+      <c r="AZ38" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>23</v>
       </c>
       <c r="C39" s="14">
         <v>35</v>
       </c>
       <c r="D39" s="14">
         <v>23</v>
       </c>
       <c r="E39" s="14">
         <v>19</v>
       </c>
       <c r="F39" s="14">
         <v>25</v>
       </c>
       <c r="G39" s="14">
         <v>23</v>
       </c>
       <c r="H39" s="14">
         <v>19</v>
       </c>
       <c r="I39" s="14">
@@ -6228,52 +6328,55 @@
       </c>
       <c r="AR39" s="10">
         <v>22</v>
       </c>
       <c r="AS39" s="21">
         <v>11</v>
       </c>
       <c r="AT39" s="13">
         <v>26</v>
       </c>
       <c r="AU39" s="10">
         <v>21</v>
       </c>
       <c r="AV39" s="21">
         <v>23</v>
       </c>
       <c r="AW39" s="10">
         <v>21</v>
       </c>
       <c r="AX39" s="13">
         <v>11</v>
       </c>
       <c r="AY39" s="21">
         <v>16</v>
       </c>
+      <c r="AZ39" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="40" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="14">
         <v>3</v>
       </c>
       <c r="C40" s="14">
         <v>9</v>
       </c>
       <c r="D40" s="14">
         <v>4</v>
       </c>
       <c r="E40" s="14">
         <v>2</v>
       </c>
       <c r="F40" s="14">
         <v>4</v>
       </c>
       <c r="G40" s="14">
         <v>3</v>
       </c>
       <c r="H40" s="14">
         <v>4</v>
       </c>
       <c r="I40" s="14">
@@ -6383,52 +6486,55 @@
       </c>
       <c r="AR40" s="10">
         <v>5</v>
       </c>
       <c r="AS40" s="21">
         <v>6</v>
       </c>
       <c r="AT40" s="13">
         <v>3</v>
       </c>
       <c r="AU40" s="10">
         <v>5</v>
       </c>
       <c r="AV40" s="21">
         <v>9</v>
       </c>
       <c r="AW40" s="10">
         <v>2</v>
       </c>
       <c r="AX40" s="13">
         <v>2</v>
       </c>
       <c r="AY40" s="21">
         <v>2</v>
       </c>
+      <c r="AZ40" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="41" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="14">
         <v>15</v>
       </c>
       <c r="C41" s="14">
         <v>17</v>
       </c>
       <c r="D41" s="14">
         <v>22</v>
       </c>
       <c r="E41" s="14">
         <v>13</v>
       </c>
       <c r="F41" s="14">
         <v>14</v>
       </c>
       <c r="G41" s="14">
         <v>12</v>
       </c>
       <c r="H41" s="14">
         <v>9</v>
       </c>
       <c r="I41" s="14">
@@ -6538,52 +6644,55 @@
       </c>
       <c r="AR41" s="10">
         <v>11</v>
       </c>
       <c r="AS41" s="21">
         <v>8</v>
       </c>
       <c r="AT41" s="13">
         <v>15</v>
       </c>
       <c r="AU41" s="10">
         <v>11</v>
       </c>
       <c r="AV41" s="21">
         <v>13</v>
       </c>
       <c r="AW41" s="10">
         <v>11</v>
       </c>
       <c r="AX41" s="13">
         <v>5</v>
       </c>
       <c r="AY41" s="21">
         <v>14</v>
       </c>
+      <c r="AZ41" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="42" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="14">
         <v>16</v>
       </c>
       <c r="C42" s="14">
         <v>8</v>
       </c>
       <c r="D42" s="14">
         <v>12</v>
       </c>
       <c r="E42" s="14">
         <v>8</v>
       </c>
       <c r="F42" s="14">
         <v>10</v>
       </c>
       <c r="G42" s="14">
         <v>14</v>
       </c>
       <c r="H42" s="14">
         <v>10</v>
       </c>
       <c r="I42" s="14">
@@ -6693,52 +6802,55 @@
       </c>
       <c r="AR42" s="10">
         <v>13</v>
       </c>
       <c r="AS42" s="21">
         <v>5</v>
       </c>
       <c r="AT42" s="13">
         <v>11</v>
       </c>
       <c r="AU42" s="10">
         <v>8</v>
       </c>
       <c r="AV42" s="21">
         <v>9</v>
       </c>
       <c r="AW42" s="10">
         <v>7</v>
       </c>
       <c r="AX42" s="13">
         <v>8</v>
       </c>
       <c r="AY42" s="21">
         <v>4</v>
       </c>
+      <c r="AZ42" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="43" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="14">
         <v>32</v>
       </c>
       <c r="C43" s="14">
         <v>33</v>
       </c>
       <c r="D43" s="14">
         <v>33</v>
       </c>
       <c r="E43" s="14">
         <v>38</v>
       </c>
       <c r="F43" s="14">
         <v>30</v>
       </c>
       <c r="G43" s="14">
         <v>41</v>
       </c>
       <c r="H43" s="14">
         <v>37</v>
       </c>
       <c r="I43" s="14">
@@ -6848,52 +6960,55 @@
       </c>
       <c r="AR43" s="10">
         <v>40</v>
       </c>
       <c r="AS43" s="21">
         <v>23</v>
       </c>
       <c r="AT43" s="13">
         <v>33</v>
       </c>
       <c r="AU43" s="10">
         <v>41</v>
       </c>
       <c r="AV43" s="21">
         <v>27</v>
       </c>
       <c r="AW43" s="10">
         <v>34</v>
       </c>
       <c r="AX43" s="13">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>35</v>
       </c>
+      <c r="AZ43" s="11">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="14">
         <v>13</v>
       </c>
       <c r="C44" s="14">
         <v>17</v>
       </c>
       <c r="D44" s="14">
         <v>12</v>
       </c>
       <c r="E44" s="14">
         <v>20</v>
       </c>
       <c r="F44" s="14">
         <v>20</v>
       </c>
       <c r="G44" s="14">
         <v>11</v>
       </c>
       <c r="H44" s="14">
         <v>14</v>
       </c>
       <c r="I44" s="14">
@@ -7003,52 +7118,55 @@
       </c>
       <c r="AR44" s="10">
         <v>17</v>
       </c>
       <c r="AS44" s="21">
         <v>7</v>
       </c>
       <c r="AT44" s="13">
         <v>12</v>
       </c>
       <c r="AU44" s="10">
         <v>9</v>
       </c>
       <c r="AV44" s="21">
         <v>16</v>
       </c>
       <c r="AW44" s="10">
         <v>16</v>
       </c>
       <c r="AX44" s="13">
         <v>10</v>
       </c>
       <c r="AY44" s="21">
         <v>11</v>
       </c>
+      <c r="AZ44" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="45" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="14">
         <v>5</v>
       </c>
       <c r="C45" s="14">
         <v>3</v>
       </c>
       <c r="D45" s="14">
         <v>3</v>
       </c>
       <c r="E45" s="14">
         <v>3</v>
       </c>
       <c r="F45" s="14">
         <v>5</v>
       </c>
       <c r="G45" s="14">
         <v>4</v>
       </c>
       <c r="H45" s="14">
         <v>3</v>
       </c>
       <c r="I45" s="14">
@@ -7158,52 +7276,55 @@
       </c>
       <c r="AR45" s="10">
         <v>5</v>
       </c>
       <c r="AS45" s="21">
         <v>3</v>
       </c>
       <c r="AT45" s="13">
         <v>4</v>
       </c>
       <c r="AU45" s="10">
         <v>2</v>
       </c>
       <c r="AV45" s="21">
         <v>1</v>
       </c>
       <c r="AW45" s="10">
         <v>6</v>
       </c>
       <c r="AX45" s="13">
         <v>2</v>
       </c>
       <c r="AY45" s="21">
         <v>5</v>
       </c>
+      <c r="AZ45" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="14">
         <v>5</v>
       </c>
       <c r="C46" s="14">
         <v>9</v>
       </c>
       <c r="D46" s="14">
         <v>14</v>
       </c>
       <c r="E46" s="14">
         <v>14</v>
       </c>
       <c r="F46" s="14">
         <v>12</v>
       </c>
       <c r="G46" s="14">
         <v>11</v>
       </c>
       <c r="H46" s="14">
         <v>11</v>
       </c>
       <c r="I46" s="14">
@@ -7313,52 +7434,55 @@
       </c>
       <c r="AR46" s="10">
         <v>5</v>
       </c>
       <c r="AS46" s="21">
         <v>5</v>
       </c>
       <c r="AT46" s="13">
         <v>6</v>
       </c>
       <c r="AU46" s="10">
         <v>6</v>
       </c>
       <c r="AV46" s="21">
         <v>7</v>
       </c>
       <c r="AW46" s="10">
         <v>12</v>
       </c>
       <c r="AX46" s="13">
         <v>11</v>
       </c>
       <c r="AY46" s="21">
         <v>12</v>
       </c>
+      <c r="AZ46" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="47" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="14">
         <v>13</v>
       </c>
       <c r="C47" s="14">
         <v>13</v>
       </c>
       <c r="D47" s="14">
         <v>20</v>
       </c>
       <c r="E47" s="14">
         <v>11</v>
       </c>
       <c r="F47" s="14">
         <v>11</v>
       </c>
       <c r="G47" s="14">
         <v>14</v>
       </c>
       <c r="H47" s="14">
         <v>16</v>
       </c>
       <c r="I47" s="14">
@@ -7468,52 +7592,55 @@
       </c>
       <c r="AR47" s="10">
         <v>9</v>
       </c>
       <c r="AS47" s="21">
         <v>5</v>
       </c>
       <c r="AT47" s="13">
         <v>13</v>
       </c>
       <c r="AU47" s="10">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>11</v>
       </c>
       <c r="AW47" s="10">
         <v>13</v>
       </c>
       <c r="AX47" s="13">
         <v>7</v>
       </c>
       <c r="AY47" s="21">
         <v>15</v>
       </c>
+      <c r="AZ47" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="48" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="14">
         <v>5</v>
       </c>
       <c r="C48" s="14">
         <v>15</v>
       </c>
       <c r="D48" s="14">
         <v>8</v>
       </c>
       <c r="E48" s="14">
         <v>11</v>
       </c>
       <c r="F48" s="14">
         <v>8</v>
       </c>
       <c r="G48" s="14">
         <v>5</v>
       </c>
       <c r="H48" s="14">
         <v>6</v>
       </c>
       <c r="I48" s="14">
@@ -7623,52 +7750,55 @@
       </c>
       <c r="AR48" s="10">
         <v>10</v>
       </c>
       <c r="AS48" s="21">
         <v>7</v>
       </c>
       <c r="AT48" s="13">
         <v>6</v>
       </c>
       <c r="AU48" s="10">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>7</v>
       </c>
       <c r="AW48" s="10">
         <v>11</v>
       </c>
       <c r="AX48" s="13">
         <v>11</v>
       </c>
       <c r="AY48" s="21">
         <v>5</v>
       </c>
+      <c r="AZ48" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="49" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="14">
         <v>16</v>
       </c>
       <c r="C49" s="14">
         <v>11</v>
       </c>
       <c r="D49" s="14">
         <v>10</v>
       </c>
       <c r="E49" s="14">
         <v>10</v>
       </c>
       <c r="F49" s="14">
         <v>8</v>
       </c>
       <c r="G49" s="14">
         <v>10</v>
       </c>
       <c r="H49" s="14">
         <v>9</v>
       </c>
       <c r="I49" s="14">
@@ -7778,106 +7908,110 @@
       </c>
       <c r="AR49" s="10">
         <v>15</v>
       </c>
       <c r="AS49" s="21">
         <v>10</v>
       </c>
       <c r="AT49" s="13">
         <v>21</v>
       </c>
       <c r="AU49" s="10">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>12</v>
       </c>
       <c r="AW49" s="10">
         <v>15</v>
       </c>
       <c r="AX49" s="13">
         <v>17</v>
       </c>
       <c r="AY49" s="21">
         <v>15</v>
       </c>
+      <c r="AZ49" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="50" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B50" s="45" t="s">
+    <row r="50" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B50" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="C50" s="45"/>
-[...47 lines deleted...]
-      <c r="AY50" s="45"/>
+      <c r="C50" s="43"/>
+      <c r="D50" s="43"/>
+      <c r="E50" s="43"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="43"/>
+      <c r="H50" s="43"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="N50" s="43"/>
+      <c r="O50" s="43"/>
+      <c r="P50" s="43"/>
+      <c r="Q50" s="43"/>
+      <c r="R50" s="43"/>
+      <c r="S50" s="43"/>
+      <c r="T50" s="43"/>
+      <c r="U50" s="43"/>
+      <c r="V50" s="43"/>
+      <c r="W50" s="43"/>
+      <c r="X50" s="43"/>
+      <c r="Y50" s="43"/>
+      <c r="Z50" s="43"/>
+      <c r="AA50" s="43"/>
+      <c r="AB50" s="43"/>
+      <c r="AC50" s="43"/>
+      <c r="AD50" s="43"/>
+      <c r="AE50" s="43"/>
+      <c r="AF50" s="43"/>
+      <c r="AG50" s="43"/>
+      <c r="AH50" s="43"/>
+      <c r="AI50" s="43"/>
+      <c r="AJ50" s="43"/>
+      <c r="AK50" s="43"/>
+      <c r="AL50" s="43"/>
+      <c r="AM50" s="43"/>
+      <c r="AN50" s="43"/>
+      <c r="AO50" s="43"/>
+      <c r="AP50" s="43"/>
+      <c r="AQ50" s="43"/>
+      <c r="AR50" s="43"/>
+      <c r="AS50" s="43"/>
+      <c r="AT50" s="43"/>
+      <c r="AU50" s="43"/>
+      <c r="AV50" s="43"/>
+      <c r="AW50" s="43"/>
+      <c r="AX50" s="43"/>
+      <c r="AY50" s="43"/>
+      <c r="AZ50" s="43"/>
     </row>
-    <row r="51" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="19">
         <v>418</v>
       </c>
       <c r="C51" s="19">
         <v>554</v>
       </c>
       <c r="D51" s="19">
         <v>363</v>
       </c>
       <c r="E51" s="19">
         <v>314</v>
       </c>
       <c r="F51" s="19">
         <v>322</v>
       </c>
       <c r="G51" s="19">
         <v>332</v>
       </c>
       <c r="H51" s="19">
         <v>302</v>
       </c>
       <c r="I51" s="19">
@@ -7987,52 +8121,55 @@
       </c>
       <c r="AR51" s="10">
         <v>318</v>
       </c>
       <c r="AS51" s="21">
         <v>317</v>
       </c>
       <c r="AT51" s="13">
         <v>331</v>
       </c>
       <c r="AU51" s="10">
         <v>363</v>
       </c>
       <c r="AV51" s="21">
         <v>302</v>
       </c>
       <c r="AW51" s="11">
         <v>404</v>
       </c>
       <c r="AX51" s="13">
         <v>292</v>
       </c>
       <c r="AY51" s="21">
         <v>325</v>
       </c>
+      <c r="AZ51" s="11">
+        <v>353</v>
+      </c>
     </row>
-    <row r="52" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="19">
         <v>123</v>
       </c>
       <c r="C52" s="19">
         <v>164</v>
       </c>
       <c r="D52" s="19">
         <v>102</v>
       </c>
       <c r="E52" s="19">
         <v>76</v>
       </c>
       <c r="F52" s="19">
         <v>84</v>
       </c>
       <c r="G52" s="19">
         <v>85</v>
       </c>
       <c r="H52" s="19">
         <v>72</v>
       </c>
       <c r="I52" s="19">
@@ -8142,52 +8279,55 @@
       </c>
       <c r="AR52" s="10">
         <v>85</v>
       </c>
       <c r="AS52" s="21">
         <v>93</v>
       </c>
       <c r="AT52" s="13">
         <v>80</v>
       </c>
       <c r="AU52" s="10">
         <v>110</v>
       </c>
       <c r="AV52" s="21">
         <v>87</v>
       </c>
       <c r="AW52" s="11">
         <v>127</v>
       </c>
       <c r="AX52" s="13">
         <v>85</v>
       </c>
       <c r="AY52" s="21">
         <v>102</v>
       </c>
+      <c r="AZ52" s="11">
+        <v>97</v>
+      </c>
     </row>
-    <row r="53" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B53" s="19">
         <v>12</v>
       </c>
       <c r="C53" s="19">
         <v>11</v>
       </c>
       <c r="D53" s="19">
         <v>7</v>
       </c>
       <c r="E53" s="19">
         <v>17</v>
       </c>
       <c r="F53" s="19">
         <v>10</v>
       </c>
       <c r="G53" s="19">
         <v>7</v>
       </c>
       <c r="H53" s="19">
         <v>11</v>
       </c>
       <c r="I53" s="19">
@@ -8297,52 +8437,55 @@
       </c>
       <c r="AR53" s="10">
         <v>18</v>
       </c>
       <c r="AS53" s="21">
         <v>13</v>
       </c>
       <c r="AT53" s="13">
         <v>9</v>
       </c>
       <c r="AU53" s="10">
         <v>17</v>
       </c>
       <c r="AV53" s="21">
         <v>15</v>
       </c>
       <c r="AW53" s="11">
         <v>12</v>
       </c>
       <c r="AX53" s="13">
         <v>10</v>
       </c>
       <c r="AY53" s="21">
         <v>12</v>
       </c>
+      <c r="AZ53" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="54" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="19">
         <v>24</v>
       </c>
       <c r="C54" s="19">
         <v>25</v>
       </c>
       <c r="D54" s="19">
         <v>18</v>
       </c>
       <c r="E54" s="19">
         <v>17</v>
       </c>
       <c r="F54" s="19">
         <v>24</v>
       </c>
       <c r="G54" s="19">
         <v>16</v>
       </c>
       <c r="H54" s="19">
         <v>13</v>
       </c>
       <c r="I54" s="19">
@@ -8452,52 +8595,55 @@
       </c>
       <c r="AR54" s="10">
         <v>15</v>
       </c>
       <c r="AS54" s="21">
         <v>12</v>
       </c>
       <c r="AT54" s="13">
         <v>24</v>
       </c>
       <c r="AU54" s="10">
         <v>22</v>
       </c>
       <c r="AV54" s="21">
         <v>16</v>
       </c>
       <c r="AW54" s="11">
         <v>21</v>
       </c>
       <c r="AX54" s="13">
         <v>18</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
+      <c r="AZ54" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="55" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="19">
         <v>72</v>
       </c>
       <c r="C55" s="19">
         <v>136</v>
       </c>
       <c r="D55" s="19">
         <v>71</v>
       </c>
       <c r="E55" s="19">
         <v>56</v>
       </c>
       <c r="F55" s="19">
         <v>62</v>
       </c>
       <c r="G55" s="19">
         <v>60</v>
       </c>
       <c r="H55" s="19">
         <v>58</v>
       </c>
       <c r="I55" s="19">
@@ -8607,52 +8753,55 @@
       </c>
       <c r="AR55" s="10">
         <v>57</v>
       </c>
       <c r="AS55" s="21">
         <v>61</v>
       </c>
       <c r="AT55" s="13">
         <v>61</v>
       </c>
       <c r="AU55" s="10">
         <v>71</v>
       </c>
       <c r="AV55" s="21">
         <v>43</v>
       </c>
       <c r="AW55" s="11">
         <v>83</v>
       </c>
       <c r="AX55" s="13">
         <v>58</v>
       </c>
       <c r="AY55" s="21">
         <v>54</v>
       </c>
+      <c r="AZ55" s="11">
+        <v>83</v>
+      </c>
     </row>
-    <row r="56" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="19">
         <v>9</v>
       </c>
       <c r="C56" s="19">
         <v>8</v>
       </c>
       <c r="D56" s="19">
         <v>4</v>
       </c>
       <c r="E56" s="19">
         <v>3</v>
       </c>
       <c r="F56" s="19">
         <v>5</v>
       </c>
       <c r="G56" s="19">
         <v>4</v>
       </c>
       <c r="H56" s="19">
         <v>6</v>
       </c>
       <c r="I56" s="19">
@@ -8762,52 +8911,55 @@
       </c>
       <c r="AR56" s="10">
         <v>3</v>
       </c>
       <c r="AS56" s="21">
         <v>4</v>
       </c>
       <c r="AT56" s="13">
         <v>1</v>
       </c>
       <c r="AU56" s="10">
         <v>7</v>
       </c>
       <c r="AV56" s="21">
         <v>4</v>
       </c>
       <c r="AW56" s="10">
         <v>3</v>
       </c>
       <c r="AX56" s="13">
         <v>7</v>
       </c>
       <c r="AY56" s="21">
         <v>4</v>
       </c>
+      <c r="AZ56" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="57" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="19">
         <v>4</v>
       </c>
       <c r="C57" s="19">
         <v>1</v>
       </c>
       <c r="D57" s="19">
         <v>3</v>
       </c>
       <c r="E57" s="19">
         <v>7</v>
       </c>
       <c r="F57" s="19">
         <v>3</v>
       </c>
       <c r="G57" s="19">
         <v>2</v>
       </c>
       <c r="H57" s="19">
         <v>4</v>
       </c>
       <c r="I57" s="19">
@@ -8917,52 +9069,55 @@
       </c>
       <c r="AR57" s="10">
         <v>3</v>
       </c>
       <c r="AS57" s="21">
         <v>1</v>
       </c>
       <c r="AT57" s="13">
         <v>1</v>
       </c>
       <c r="AU57" s="10">
         <v>3</v>
       </c>
       <c r="AV57" s="21">
         <v>4</v>
       </c>
       <c r="AW57" s="10">
         <v>2</v>
       </c>
       <c r="AX57" s="13">
         <v>1</v>
       </c>
       <c r="AY57" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ57" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="58" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B58" s="19">
         <v>19</v>
       </c>
       <c r="C58" s="19">
         <v>25</v>
       </c>
       <c r="D58" s="19">
         <v>16</v>
       </c>
       <c r="E58" s="19">
         <v>19</v>
       </c>
       <c r="F58" s="19">
         <v>14</v>
       </c>
       <c r="G58" s="19">
         <v>30</v>
       </c>
       <c r="H58" s="19">
         <v>16</v>
       </c>
       <c r="I58" s="19">
@@ -9072,52 +9227,55 @@
       </c>
       <c r="AR58" s="10">
         <v>19</v>
       </c>
       <c r="AS58" s="21">
         <v>19</v>
       </c>
       <c r="AT58" s="13">
         <v>23</v>
       </c>
       <c r="AU58" s="10">
         <v>10</v>
       </c>
       <c r="AV58" s="21">
         <v>8</v>
       </c>
       <c r="AW58" s="10">
         <v>14</v>
       </c>
       <c r="AX58" s="13">
         <v>15</v>
       </c>
       <c r="AY58" s="21">
         <v>16</v>
       </c>
+      <c r="AZ58" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="59" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B59" s="19">
         <v>11</v>
       </c>
       <c r="C59" s="19">
         <v>8</v>
       </c>
       <c r="D59" s="19">
         <v>12</v>
       </c>
       <c r="E59" s="19">
         <v>5</v>
       </c>
       <c r="F59" s="19">
         <v>7</v>
       </c>
       <c r="G59" s="19">
         <v>9</v>
       </c>
       <c r="H59" s="19">
         <v>5</v>
       </c>
       <c r="I59" s="19">
@@ -9227,52 +9385,55 @@
       </c>
       <c r="AR59" s="10">
         <v>7</v>
       </c>
       <c r="AS59" s="21">
         <v>4</v>
       </c>
       <c r="AT59" s="13">
         <v>5</v>
       </c>
       <c r="AU59" s="10">
         <v>5</v>
       </c>
       <c r="AV59" s="21">
         <v>7</v>
       </c>
       <c r="AW59" s="10">
         <v>7</v>
       </c>
       <c r="AX59" s="13">
         <v>6</v>
       </c>
       <c r="AY59" s="21">
         <v>7</v>
       </c>
+      <c r="AZ59" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="60" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="19">
         <v>6</v>
       </c>
       <c r="C60" s="19">
         <v>1</v>
       </c>
       <c r="D60" s="19">
         <v>2</v>
       </c>
       <c r="E60" s="19">
         <v>3</v>
       </c>
       <c r="F60" s="19">
         <v>4</v>
       </c>
       <c r="G60" s="19">
         <v>4</v>
       </c>
       <c r="H60" s="19">
         <v>8</v>
       </c>
       <c r="I60" s="19">
@@ -9382,52 +9543,55 @@
       </c>
       <c r="AR60" s="10">
         <v>1</v>
       </c>
       <c r="AS60" s="21">
         <v>1</v>
       </c>
       <c r="AT60" s="13">
         <v>2</v>
       </c>
       <c r="AU60" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV60" s="21">
         <v>1</v>
       </c>
       <c r="AW60" s="10">
         <v>5</v>
       </c>
       <c r="AX60" s="13">
         <v>1</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
+      <c r="AZ60" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="61" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B61" s="19">
         <v>23</v>
       </c>
       <c r="C61" s="19">
         <v>33</v>
       </c>
       <c r="D61" s="19">
         <v>20</v>
       </c>
       <c r="E61" s="19">
         <v>18</v>
       </c>
       <c r="F61" s="19">
         <v>21</v>
       </c>
       <c r="G61" s="19">
         <v>19</v>
       </c>
       <c r="H61" s="19">
         <v>12</v>
       </c>
       <c r="I61" s="19">
@@ -9537,52 +9701,55 @@
       </c>
       <c r="AR61" s="10">
         <v>8</v>
       </c>
       <c r="AS61" s="21">
         <v>20</v>
       </c>
       <c r="AT61" s="13">
         <v>25</v>
       </c>
       <c r="AU61" s="10">
         <v>14</v>
       </c>
       <c r="AV61" s="21">
         <v>17</v>
       </c>
       <c r="AW61" s="10">
         <v>22</v>
       </c>
       <c r="AX61" s="13">
         <v>7</v>
       </c>
       <c r="AY61" s="21">
         <v>26</v>
       </c>
+      <c r="AZ61" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="62" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="19">
         <v>7</v>
       </c>
       <c r="C62" s="19">
         <v>2</v>
       </c>
       <c r="D62" s="19">
         <v>5</v>
       </c>
       <c r="E62" s="19">
         <v>3</v>
       </c>
       <c r="F62" s="19">
         <v>4</v>
       </c>
       <c r="G62" s="19">
         <v>1</v>
       </c>
       <c r="H62" s="19">
         <v>4</v>
       </c>
       <c r="I62" s="19">
@@ -9692,52 +9859,55 @@
       </c>
       <c r="AR62" s="10">
         <v>5</v>
       </c>
       <c r="AS62" s="21">
         <v>6</v>
       </c>
       <c r="AT62" s="13">
         <v>4</v>
       </c>
       <c r="AU62" s="10">
         <v>3</v>
       </c>
       <c r="AV62" s="21">
         <v>6</v>
       </c>
       <c r="AW62" s="10">
         <v>8</v>
       </c>
       <c r="AX62" s="13">
         <v>1</v>
       </c>
       <c r="AY62" s="21">
         <v>2</v>
       </c>
+      <c r="AZ62" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="63" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B63" s="19">
         <v>9</v>
       </c>
       <c r="C63" s="19">
         <v>18</v>
       </c>
       <c r="D63" s="19">
         <v>13</v>
       </c>
       <c r="E63" s="19">
         <v>12</v>
       </c>
       <c r="F63" s="19">
         <v>13</v>
       </c>
       <c r="G63" s="19">
         <v>13</v>
       </c>
       <c r="H63" s="19">
         <v>12</v>
       </c>
       <c r="I63" s="19">
@@ -9847,52 +10017,55 @@
       </c>
       <c r="AR63" s="10">
         <v>18</v>
       </c>
       <c r="AS63" s="21">
         <v>11</v>
       </c>
       <c r="AT63" s="13">
         <v>9</v>
       </c>
       <c r="AU63" s="10">
         <v>12</v>
       </c>
       <c r="AV63" s="21">
         <v>17</v>
       </c>
       <c r="AW63" s="10">
         <v>9</v>
       </c>
       <c r="AX63" s="13">
         <v>9</v>
       </c>
       <c r="AY63" s="21">
         <v>7</v>
       </c>
+      <c r="AZ63" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="64" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B64" s="19">
         <v>7</v>
       </c>
       <c r="C64" s="19">
         <v>12</v>
       </c>
       <c r="D64" s="19">
         <v>8</v>
       </c>
       <c r="E64" s="19">
         <v>14</v>
       </c>
       <c r="F64" s="19">
         <v>10</v>
       </c>
       <c r="G64" s="19">
         <v>10</v>
       </c>
       <c r="H64" s="19">
         <v>10</v>
       </c>
       <c r="I64" s="19">
@@ -10002,52 +10175,55 @@
       </c>
       <c r="AR64" s="10">
         <v>8</v>
       </c>
       <c r="AS64" s="21">
         <v>9</v>
       </c>
       <c r="AT64" s="13">
         <v>7</v>
       </c>
       <c r="AU64" s="10">
         <v>11</v>
       </c>
       <c r="AV64" s="21">
         <v>3</v>
       </c>
       <c r="AW64" s="10">
         <v>12</v>
       </c>
       <c r="AX64" s="13">
         <v>9</v>
       </c>
       <c r="AY64" s="21">
         <v>4</v>
       </c>
+      <c r="AZ64" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="65" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="19">
         <v>29</v>
       </c>
       <c r="C65" s="19">
         <v>35</v>
       </c>
       <c r="D65" s="19">
         <v>28</v>
       </c>
       <c r="E65" s="19">
         <v>24</v>
       </c>
       <c r="F65" s="19">
         <v>19</v>
       </c>
       <c r="G65" s="19">
         <v>31</v>
       </c>
       <c r="H65" s="19">
         <v>28</v>
       </c>
       <c r="I65" s="19">
@@ -10157,52 +10333,55 @@
       </c>
       <c r="AR65" s="10">
         <v>25</v>
       </c>
       <c r="AS65" s="21">
         <v>22</v>
       </c>
       <c r="AT65" s="13">
         <v>32</v>
       </c>
       <c r="AU65" s="10">
         <v>21</v>
       </c>
       <c r="AV65" s="21">
         <v>30</v>
       </c>
       <c r="AW65" s="10">
         <v>26</v>
       </c>
       <c r="AX65" s="13">
         <v>29</v>
       </c>
       <c r="AY65" s="21">
         <v>29</v>
       </c>
+      <c r="AZ65" s="11">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="19">
         <v>10</v>
       </c>
       <c r="C66" s="19">
         <v>15</v>
       </c>
       <c r="D66" s="19">
         <v>3</v>
       </c>
       <c r="E66" s="19">
         <v>10</v>
       </c>
       <c r="F66" s="19">
         <v>9</v>
       </c>
       <c r="G66" s="19">
         <v>11</v>
       </c>
       <c r="H66" s="19">
         <v>17</v>
       </c>
       <c r="I66" s="19">
@@ -10312,52 +10491,55 @@
       </c>
       <c r="AR66" s="10">
         <v>10</v>
       </c>
       <c r="AS66" s="21">
         <v>5</v>
       </c>
       <c r="AT66" s="13">
         <v>13</v>
       </c>
       <c r="AU66" s="10">
         <v>12</v>
       </c>
       <c r="AV66" s="21">
         <v>11</v>
       </c>
       <c r="AW66" s="10">
         <v>7</v>
       </c>
       <c r="AX66" s="13">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>9</v>
       </c>
+      <c r="AZ66" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B67" s="19">
         <v>3</v>
       </c>
       <c r="C67" s="19">
         <v>3</v>
       </c>
       <c r="D67" s="19">
         <v>6</v>
       </c>
       <c r="E67" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="19">
         <v>3</v>
       </c>
       <c r="H67" s="19">
         <v>4</v>
       </c>
       <c r="I67" s="19">
@@ -10467,52 +10649,55 @@
       </c>
       <c r="AR67" s="10">
         <v>4</v>
       </c>
       <c r="AS67" s="21">
         <v>2</v>
       </c>
       <c r="AT67" s="13">
         <v>2</v>
       </c>
       <c r="AU67" s="10">
         <v>1</v>
       </c>
       <c r="AV67" s="21">
         <v>2</v>
       </c>
       <c r="AW67" s="10">
         <v>3</v>
       </c>
       <c r="AX67" s="13">
         <v>1</v>
       </c>
       <c r="AY67" s="21">
         <v>3</v>
       </c>
+      <c r="AZ67" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B68" s="19">
         <v>7</v>
       </c>
       <c r="C68" s="19">
         <v>15</v>
       </c>
       <c r="D68" s="19">
         <v>7</v>
       </c>
       <c r="E68" s="19">
         <v>12</v>
       </c>
       <c r="F68" s="19">
         <v>6</v>
       </c>
       <c r="G68" s="19">
         <v>7</v>
       </c>
       <c r="H68" s="19">
         <v>4</v>
       </c>
       <c r="I68" s="19">
@@ -10622,52 +10807,55 @@
       </c>
       <c r="AR68" s="10">
         <v>9</v>
       </c>
       <c r="AS68" s="21">
         <v>9</v>
       </c>
       <c r="AT68" s="13">
         <v>8</v>
       </c>
       <c r="AU68" s="10">
         <v>10</v>
       </c>
       <c r="AV68" s="21">
         <v>5</v>
       </c>
       <c r="AW68" s="10">
         <v>11</v>
       </c>
       <c r="AX68" s="13">
         <v>6</v>
       </c>
       <c r="AY68" s="21">
         <v>5</v>
       </c>
+      <c r="AZ68" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B69" s="19">
         <v>15</v>
       </c>
       <c r="C69" s="19">
         <v>18</v>
       </c>
       <c r="D69" s="19">
         <v>13</v>
       </c>
       <c r="E69" s="19">
         <v>7</v>
       </c>
       <c r="F69" s="19">
         <v>9</v>
       </c>
       <c r="G69" s="19">
         <v>11</v>
       </c>
       <c r="H69" s="19">
         <v>5</v>
       </c>
       <c r="I69" s="19">
@@ -10777,52 +10965,55 @@
       </c>
       <c r="AR69" s="10">
         <v>11</v>
       </c>
       <c r="AS69" s="21">
         <v>11</v>
       </c>
       <c r="AT69" s="13">
         <v>10</v>
       </c>
       <c r="AU69" s="10">
         <v>12</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="10">
         <v>9</v>
       </c>
       <c r="AX69" s="13">
         <v>8</v>
       </c>
       <c r="AY69" s="21">
         <v>10</v>
       </c>
+      <c r="AZ69" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="70" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B70" s="19">
         <v>7</v>
       </c>
       <c r="C70" s="19">
         <v>7</v>
       </c>
       <c r="D70" s="19">
         <v>11</v>
       </c>
       <c r="E70" s="19">
         <v>7</v>
       </c>
       <c r="F70" s="19">
         <v>10</v>
       </c>
       <c r="G70" s="19">
         <v>6</v>
       </c>
       <c r="H70" s="19">
         <v>3</v>
       </c>
       <c r="I70" s="19">
@@ -10932,52 +11123,55 @@
       </c>
       <c r="AR70" s="10">
         <v>4</v>
       </c>
       <c r="AS70" s="21">
         <v>3</v>
       </c>
       <c r="AT70" s="13">
         <v>6</v>
       </c>
       <c r="AU70" s="10">
         <v>7</v>
       </c>
       <c r="AV70" s="21">
         <v>7</v>
       </c>
       <c r="AW70" s="10">
         <v>8</v>
       </c>
       <c r="AX70" s="13">
         <v>3</v>
       </c>
       <c r="AY70" s="21">
         <v>4</v>
       </c>
+      <c r="AZ70" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B71" s="23">
         <v>21</v>
       </c>
       <c r="C71" s="23">
         <v>17</v>
       </c>
       <c r="D71" s="23">
         <v>14</v>
       </c>
       <c r="E71" s="23">
         <v>4</v>
       </c>
       <c r="F71" s="23">
         <v>8</v>
       </c>
       <c r="G71" s="23">
         <v>3</v>
       </c>
       <c r="H71" s="23">
         <v>10</v>
       </c>
       <c r="I71" s="23">
@@ -11087,267 +11281,272 @@
       </c>
       <c r="AR71" s="24">
         <v>8</v>
       </c>
       <c r="AS71" s="26">
         <v>11</v>
       </c>
       <c r="AT71" s="26">
         <v>9</v>
       </c>
       <c r="AU71" s="24">
         <v>15</v>
       </c>
       <c r="AV71" s="26">
         <v>9</v>
       </c>
       <c r="AW71" s="24">
         <v>15</v>
       </c>
       <c r="AX71" s="26">
         <v>11</v>
       </c>
       <c r="AY71" s="26">
         <v>17</v>
       </c>
+      <c r="AZ71" s="24">
+        <v>12</v>
+      </c>
     </row>
-    <row r="72" spans="1:51" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="73" spans="1:51" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="27" t="s">
         <v>23</v>
       </c>
       <c r="H73" s="18"/>
       <c r="M73" s="28"/>
     </row>
-    <row r="74" spans="1:51" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="80" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:AY28"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B2:AY2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B50:AY50"/>
+    <mergeCell ref="B28:AZ28"/>
+    <mergeCell ref="B50:AZ50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY77"/>
+  <dimension ref="A1:AZ77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="46" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="C2" s="46"/>
-[...47 lines deleted...]
-      <c r="AY2" s="46"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="30"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="47"/>
+      <c r="B4" s="49">
         <v>2022</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49">
         <v>2023</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="43">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="43"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -11454,106 +11653,110 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>24</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="47" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="47"/>
-[...47 lines deleted...]
-      <c r="AY6" s="47"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="46"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="46"/>
+      <c r="AY6" s="46"/>
+      <c r="AZ6" s="46"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="33">
         <v>12.03</v>
       </c>
       <c r="C7" s="33">
         <v>14.24</v>
       </c>
       <c r="D7" s="33">
         <v>13.08</v>
       </c>
       <c r="E7" s="33">
         <v>12.21</v>
       </c>
       <c r="F7" s="33">
         <v>11.78</v>
       </c>
       <c r="G7" s="33">
         <v>11.51</v>
       </c>
       <c r="H7" s="33">
         <v>11.24</v>
       </c>
       <c r="I7" s="33">
@@ -11663,52 +11866,55 @@
       </c>
       <c r="AR7" s="33">
         <v>9.66</v>
       </c>
       <c r="AS7" s="33">
         <v>9.6</v>
       </c>
       <c r="AT7" s="33">
         <v>9.67</v>
       </c>
       <c r="AU7" s="33">
         <v>9.77</v>
       </c>
       <c r="AV7" s="32">
         <v>9.77</v>
       </c>
       <c r="AW7" s="32">
         <v>9.92</v>
       </c>
       <c r="AX7" s="32">
         <v>8.56</v>
       </c>
       <c r="AY7" s="33">
         <v>9.5399999999999991</v>
       </c>
+      <c r="AZ7" s="32">
+        <v>9.9499999999999993</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="33">
         <v>11.08</v>
       </c>
       <c r="C8" s="33">
         <v>12.85</v>
       </c>
       <c r="D8" s="33">
         <v>11.59</v>
       </c>
       <c r="E8" s="33">
         <v>10.37</v>
       </c>
       <c r="F8" s="33">
         <v>9.99</v>
       </c>
       <c r="G8" s="33">
         <v>9.69</v>
       </c>
       <c r="H8" s="33">
         <v>9.4</v>
       </c>
       <c r="I8" s="33">
@@ -11818,52 +12024,55 @@
       </c>
       <c r="AR8" s="33">
         <v>8.17</v>
       </c>
       <c r="AS8" s="33">
         <v>8.14</v>
       </c>
       <c r="AT8" s="33">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="33">
         <v>8.18</v>
       </c>
       <c r="AV8" s="32">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="32">
         <v>8.4</v>
       </c>
       <c r="AX8" s="32">
         <v>7.04</v>
       </c>
       <c r="AY8" s="33">
         <v>7.87</v>
       </c>
+      <c r="AZ8" s="32">
+        <v>8.58</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="33">
         <v>8.23</v>
       </c>
       <c r="C9" s="33">
         <v>8.83</v>
       </c>
       <c r="D9" s="33">
         <v>7.87</v>
       </c>
       <c r="E9" s="33">
         <v>8.41</v>
       </c>
       <c r="F9" s="33">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="33">
         <v>7.5</v>
       </c>
       <c r="H9" s="33">
         <v>7.6</v>
       </c>
       <c r="I9" s="33">
@@ -11973,52 +12182,55 @@
       </c>
       <c r="AR9" s="33">
         <v>8.6</v>
       </c>
       <c r="AS9" s="33">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT9" s="33">
         <v>8.59</v>
       </c>
       <c r="AU9" s="33">
         <v>8.9</v>
       </c>
       <c r="AV9" s="32">
         <v>9.06</v>
       </c>
       <c r="AW9" s="32">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="32">
         <v>8.52</v>
       </c>
       <c r="AY9" s="33">
         <v>8.44</v>
       </c>
+      <c r="AZ9" s="32">
+        <v>7.82</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="33">
         <v>13.12</v>
       </c>
       <c r="C10" s="33">
         <v>14.71</v>
       </c>
       <c r="D10" s="33">
         <v>14.54</v>
       </c>
       <c r="E10" s="33">
         <v>13.42</v>
       </c>
       <c r="F10" s="33">
         <v>13.72</v>
       </c>
       <c r="G10" s="33">
         <v>13.18</v>
       </c>
       <c r="H10" s="33">
         <v>12.62</v>
       </c>
       <c r="I10" s="33">
@@ -12128,52 +12340,55 @@
       </c>
       <c r="AR10" s="33">
         <v>10.86</v>
       </c>
       <c r="AS10" s="33">
         <v>11.13</v>
       </c>
       <c r="AT10" s="33">
         <v>11.62</v>
       </c>
       <c r="AU10" s="33">
         <v>11.91</v>
       </c>
       <c r="AV10" s="32">
         <v>11.76</v>
       </c>
       <c r="AW10" s="32">
         <v>12.01</v>
       </c>
       <c r="AX10" s="32">
         <v>9.99</v>
       </c>
       <c r="AY10" s="33">
         <v>10.33</v>
       </c>
+      <c r="AZ10" s="32">
+        <v>11.26</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="33">
         <v>14.38</v>
       </c>
       <c r="C11" s="33">
         <v>20.96</v>
       </c>
       <c r="D11" s="33">
         <v>18.23</v>
       </c>
       <c r="E11" s="33">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="33">
         <v>15.67</v>
       </c>
       <c r="G11" s="33">
         <v>15.09</v>
       </c>
       <c r="H11" s="33">
         <v>14.77</v>
       </c>
       <c r="I11" s="33">
@@ -12283,52 +12498,55 @@
       </c>
       <c r="AR11" s="33">
         <v>11.07</v>
       </c>
       <c r="AS11" s="33">
         <v>11.21</v>
       </c>
       <c r="AT11" s="33">
         <v>11.27</v>
       </c>
       <c r="AU11" s="33">
         <v>11.45</v>
       </c>
       <c r="AV11" s="32">
         <v>11.3</v>
       </c>
       <c r="AW11" s="32">
         <v>11.56</v>
       </c>
       <c r="AX11" s="32">
         <v>10.61</v>
       </c>
       <c r="AY11" s="33">
         <v>11.25</v>
       </c>
+      <c r="AZ11" s="32">
+        <v>12.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="33">
         <v>18.84</v>
       </c>
       <c r="C12" s="33">
         <v>16.87</v>
       </c>
       <c r="D12" s="33">
         <v>14.29</v>
       </c>
       <c r="E12" s="33">
         <v>12.41</v>
       </c>
       <c r="F12" s="33">
         <v>11.78</v>
       </c>
       <c r="G12" s="33">
         <v>11.59</v>
       </c>
       <c r="H12" s="33">
         <v>11.69</v>
       </c>
       <c r="I12" s="33">
@@ -12438,52 +12656,55 @@
       </c>
       <c r="AR12" s="33">
         <v>9.74</v>
       </c>
       <c r="AS12" s="33">
         <v>9.4</v>
       </c>
       <c r="AT12" s="33">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="33">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="32">
         <v>9.32</v>
       </c>
       <c r="AW12" s="32">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="32">
         <v>14.29</v>
       </c>
       <c r="AY12" s="33">
         <v>11.73</v>
       </c>
+      <c r="AZ12" s="32">
+        <v>10.15</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="33">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="33">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="33">
         <v>6.57</v>
       </c>
       <c r="E13" s="33">
         <v>7.41</v>
       </c>
       <c r="F13" s="33">
         <v>6.76</v>
       </c>
       <c r="G13" s="33">
         <v>6.38</v>
       </c>
       <c r="H13" s="33">
         <v>6.6</v>
       </c>
       <c r="I13" s="33">
@@ -12593,52 +12814,55 @@
       </c>
       <c r="AR13" s="33">
         <v>4.8</v>
       </c>
       <c r="AS13" s="33">
         <v>4.67</v>
       </c>
       <c r="AT13" s="33">
         <v>4.58</v>
       </c>
       <c r="AU13" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="32">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="32">
         <v>1.97</v>
       </c>
       <c r="AY13" s="33">
         <v>3.61</v>
       </c>
+      <c r="AZ13" s="32">
+        <v>4.3600000000000003</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="33">
         <v>12.05</v>
       </c>
       <c r="C14" s="33">
         <v>14.3</v>
       </c>
       <c r="D14" s="33">
         <v>13.51</v>
       </c>
       <c r="E14" s="33">
         <v>12.99</v>
       </c>
       <c r="F14" s="33">
         <v>12.88</v>
       </c>
       <c r="G14" s="33">
         <v>13.32</v>
       </c>
       <c r="H14" s="33">
         <v>13.04</v>
       </c>
       <c r="I14" s="33">
@@ -12748,52 +12972,55 @@
       </c>
       <c r="AR14" s="33">
         <v>10.74</v>
       </c>
       <c r="AS14" s="33">
         <v>11.18</v>
       </c>
       <c r="AT14" s="33">
         <v>11.69</v>
       </c>
       <c r="AU14" s="33">
         <v>11.66</v>
       </c>
       <c r="AV14" s="32">
         <v>11.59</v>
       </c>
       <c r="AW14" s="32">
         <v>11.63</v>
       </c>
       <c r="AX14" s="32">
         <v>12.12</v>
       </c>
       <c r="AY14" s="33">
         <v>13.25</v>
       </c>
+      <c r="AZ14" s="32">
+        <v>12.32</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="33">
         <v>14.8</v>
       </c>
       <c r="C15" s="33">
         <v>13.31</v>
       </c>
       <c r="D15" s="33">
         <v>14.55</v>
       </c>
       <c r="E15" s="33">
         <v>12.91</v>
       </c>
       <c r="F15" s="33">
         <v>13.49</v>
       </c>
       <c r="G15" s="33">
         <v>13.68</v>
       </c>
       <c r="H15" s="33">
         <v>12.91</v>
       </c>
       <c r="I15" s="33">
@@ -12903,52 +13130,55 @@
       </c>
       <c r="AR15" s="33">
         <v>12.48</v>
       </c>
       <c r="AS15" s="33">
         <v>11.94</v>
       </c>
       <c r="AT15" s="33">
         <v>11.4</v>
       </c>
       <c r="AU15" s="33">
         <v>11.16</v>
       </c>
       <c r="AV15" s="32">
         <v>11.06</v>
       </c>
       <c r="AW15" s="32">
         <v>11.01</v>
       </c>
       <c r="AX15" s="32">
         <v>8.48</v>
       </c>
       <c r="AY15" s="33">
         <v>9.32</v>
       </c>
+      <c r="AZ15" s="32">
+        <v>10.91</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="33">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="33">
         <v>9.64</v>
       </c>
       <c r="D16" s="33">
         <v>7.78</v>
       </c>
       <c r="E16" s="33">
         <v>7.24</v>
       </c>
       <c r="F16" s="33">
         <v>7.32</v>
       </c>
       <c r="G16" s="33">
         <v>7.58</v>
       </c>
       <c r="H16" s="33">
         <v>7.74</v>
       </c>
       <c r="I16" s="33">
@@ -13058,52 +13288,55 @@
       </c>
       <c r="AR16" s="33">
         <v>6.18</v>
       </c>
       <c r="AS16" s="33">
         <v>5.7</v>
       </c>
       <c r="AT16" s="33">
         <v>5.48</v>
       </c>
       <c r="AU16" s="33">
         <v>5.16</v>
       </c>
       <c r="AV16" s="32">
         <v>4.91</v>
       </c>
       <c r="AW16" s="32">
         <v>5.39</v>
       </c>
       <c r="AX16" s="32">
         <v>2.42</v>
       </c>
       <c r="AY16" s="33">
         <v>4.46</v>
       </c>
+      <c r="AZ16" s="32">
+        <v>5.42</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="33">
         <v>12.59</v>
       </c>
       <c r="C17" s="33">
         <v>16.45</v>
       </c>
       <c r="D17" s="33">
         <v>14.85</v>
       </c>
       <c r="E17" s="33">
         <v>13.75</v>
       </c>
       <c r="F17" s="33">
         <v>13.53</v>
       </c>
       <c r="G17" s="33">
         <v>13.25</v>
       </c>
       <c r="H17" s="33">
         <v>12.56</v>
       </c>
       <c r="I17" s="33">
@@ -13213,52 +13446,55 @@
       </c>
       <c r="AR17" s="33">
         <v>9.3800000000000008</v>
       </c>
       <c r="AS17" s="33">
         <v>9.32</v>
       </c>
       <c r="AT17" s="33">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="33">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="32">
         <v>10.14</v>
       </c>
       <c r="AW17" s="32">
         <v>10.33</v>
       </c>
       <c r="AX17" s="32">
         <v>5.23</v>
       </c>
       <c r="AY17" s="33">
         <v>9.16</v>
       </c>
+      <c r="AZ17" s="32">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="33">
         <v>10.81</v>
       </c>
       <c r="C18" s="33">
         <v>11.85</v>
       </c>
       <c r="D18" s="33">
         <v>11.03</v>
       </c>
       <c r="E18" s="33">
         <v>9.65</v>
       </c>
       <c r="F18" s="33">
         <v>9.43</v>
       </c>
       <c r="G18" s="33">
         <v>8.6</v>
       </c>
       <c r="H18" s="33">
         <v>8.59</v>
       </c>
       <c r="I18" s="33">
@@ -13368,52 +13604,55 @@
       </c>
       <c r="AR18" s="33">
         <v>9.93</v>
       </c>
       <c r="AS18" s="33">
         <v>10.47</v>
       </c>
       <c r="AT18" s="33">
         <v>10.25</v>
       </c>
       <c r="AU18" s="33">
         <v>10.17</v>
       </c>
       <c r="AV18" s="32">
         <v>10.89</v>
       </c>
       <c r="AW18" s="32">
         <v>10.94</v>
       </c>
       <c r="AX18" s="32">
         <v>3.61</v>
       </c>
       <c r="AY18" s="33">
         <v>4.47</v>
       </c>
+      <c r="AZ18" s="32">
+        <v>6.66</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="33">
         <v>11.4</v>
       </c>
       <c r="C19" s="33">
         <v>14.81</v>
       </c>
       <c r="D19" s="33">
         <v>15.48</v>
       </c>
       <c r="E19" s="33">
         <v>14.69</v>
       </c>
       <c r="F19" s="33">
         <v>14.3</v>
       </c>
       <c r="G19" s="33">
         <v>13.99</v>
       </c>
       <c r="H19" s="33">
         <v>13.41</v>
       </c>
       <c r="I19" s="33">
@@ -13523,52 +13762,55 @@
       </c>
       <c r="AR19" s="33">
         <v>11.66</v>
       </c>
       <c r="AS19" s="33">
         <v>11.38</v>
       </c>
       <c r="AT19" s="33">
         <v>11.49</v>
       </c>
       <c r="AU19" s="33">
         <v>11.49</v>
       </c>
       <c r="AV19" s="32">
         <v>11.86</v>
       </c>
       <c r="AW19" s="32">
         <v>11.7</v>
       </c>
       <c r="AX19" s="32">
         <v>7.07</v>
       </c>
       <c r="AY19" s="33">
         <v>9.3000000000000007</v>
       </c>
+      <c r="AZ19" s="32">
+        <v>9.59</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="33">
         <v>13.03</v>
       </c>
       <c r="C20" s="33">
         <v>12.79</v>
       </c>
       <c r="D20" s="33">
         <v>12.27</v>
       </c>
       <c r="E20" s="33">
         <v>12.43</v>
       </c>
       <c r="F20" s="33">
         <v>12.19</v>
       </c>
       <c r="G20" s="33">
         <v>12.49</v>
       </c>
       <c r="H20" s="33">
         <v>12.31</v>
       </c>
       <c r="I20" s="33">
@@ -13678,52 +13920,55 @@
       </c>
       <c r="AR20" s="33">
         <v>12.09</v>
       </c>
       <c r="AS20" s="33">
         <v>11.65</v>
       </c>
       <c r="AT20" s="33">
         <v>11.64</v>
       </c>
       <c r="AU20" s="33">
         <v>11.64</v>
       </c>
       <c r="AV20" s="32">
         <v>11.27</v>
       </c>
       <c r="AW20" s="32">
         <v>11.32</v>
       </c>
       <c r="AX20" s="32">
         <v>10.8</v>
       </c>
       <c r="AY20" s="33">
         <v>8.34</v>
       </c>
+      <c r="AZ20" s="32">
+        <v>10.54</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="33">
         <v>9.84</v>
       </c>
       <c r="C21" s="33">
         <v>10.92</v>
       </c>
       <c r="D21" s="33">
         <v>10.54</v>
       </c>
       <c r="E21" s="33">
         <v>10.48</v>
       </c>
       <c r="F21" s="33">
         <v>9.94</v>
       </c>
       <c r="G21" s="33">
         <v>10.28</v>
       </c>
       <c r="H21" s="33">
         <v>10.3</v>
       </c>
       <c r="I21" s="33">
@@ -13833,52 +14078,55 @@
       </c>
       <c r="AR21" s="33">
         <v>9.1199999999999992</v>
       </c>
       <c r="AS21" s="33">
         <v>8.8800000000000008</v>
       </c>
       <c r="AT21" s="33">
         <v>9.09</v>
       </c>
       <c r="AU21" s="33">
         <v>9.18</v>
       </c>
       <c r="AV21" s="32">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="32">
         <v>9.25</v>
       </c>
       <c r="AX21" s="32">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="33">
         <v>10</v>
       </c>
+      <c r="AZ21" s="32">
+        <v>9.7899999999999991</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="33">
         <v>12.13</v>
       </c>
       <c r="C22" s="33">
         <v>15.3</v>
       </c>
       <c r="D22" s="33">
         <v>12.74</v>
       </c>
       <c r="E22" s="33">
         <v>13.64</v>
       </c>
       <c r="F22" s="33">
         <v>13.99</v>
       </c>
       <c r="G22" s="33">
         <v>13.65</v>
       </c>
       <c r="H22" s="33">
         <v>14.05</v>
       </c>
       <c r="I22" s="33">
@@ -13988,52 +14236,55 @@
       </c>
       <c r="AR22" s="33">
         <v>12.18</v>
       </c>
       <c r="AS22" s="33">
         <v>11.5</v>
       </c>
       <c r="AT22" s="33">
         <v>11.8</v>
       </c>
       <c r="AU22" s="33">
         <v>11.82</v>
       </c>
       <c r="AV22" s="32">
         <v>12.18</v>
       </c>
       <c r="AW22" s="32">
         <v>12.25</v>
       </c>
       <c r="AX22" s="32">
         <v>10.02</v>
       </c>
       <c r="AY22" s="33">
         <v>11.41</v>
       </c>
+      <c r="AZ22" s="32">
+        <v>10.25</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="33">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="33">
         <v>10.01</v>
       </c>
       <c r="E23" s="33">
         <v>8.48</v>
       </c>
       <c r="F23" s="33">
         <v>8.01</v>
       </c>
       <c r="G23" s="33">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="33">
         <v>8.31</v>
       </c>
       <c r="I23" s="33">
@@ -14143,52 +14394,55 @@
       </c>
       <c r="AR23" s="33">
         <v>7.26</v>
       </c>
       <c r="AS23" s="33">
         <v>7.26</v>
       </c>
       <c r="AT23" s="33">
         <v>7.43</v>
       </c>
       <c r="AU23" s="33">
         <v>7.1</v>
       </c>
       <c r="AV23" s="32">
         <v>6.85</v>
       </c>
       <c r="AW23" s="32">
         <v>7.37</v>
       </c>
       <c r="AX23" s="32">
         <v>4.43</v>
       </c>
       <c r="AY23" s="33">
         <v>8.5399999999999991</v>
       </c>
+      <c r="AZ23" s="32">
+        <v>7.13</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="33">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="33">
         <v>12.62</v>
       </c>
       <c r="D24" s="33">
         <v>13.1</v>
       </c>
       <c r="E24" s="33">
         <v>14.31</v>
       </c>
       <c r="F24" s="33">
         <v>13.81</v>
       </c>
       <c r="G24" s="33">
         <v>13.59</v>
       </c>
       <c r="H24" s="33">
         <v>13.07</v>
       </c>
       <c r="I24" s="33">
@@ -14298,52 +14552,55 @@
       </c>
       <c r="AR24" s="33">
         <v>9.8000000000000007</v>
       </c>
       <c r="AS24" s="33">
         <v>9.85</v>
       </c>
       <c r="AT24" s="33">
         <v>9.91</v>
       </c>
       <c r="AU24" s="33">
         <v>10.07</v>
       </c>
       <c r="AV24" s="32">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="32">
         <v>10.52</v>
       </c>
       <c r="AX24" s="32">
         <v>12.76</v>
       </c>
       <c r="AY24" s="33">
         <v>13.34</v>
       </c>
+      <c r="AZ24" s="32">
+        <v>11.76</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="33">
         <v>14.09</v>
       </c>
       <c r="C25" s="33">
         <v>15.68</v>
       </c>
       <c r="D25" s="33">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="33">
         <v>14.34</v>
       </c>
       <c r="F25" s="33">
         <v>13.55</v>
       </c>
       <c r="G25" s="33">
         <v>13.46</v>
       </c>
       <c r="H25" s="33">
         <v>13.04</v>
       </c>
       <c r="I25" s="33">
@@ -14453,52 +14710,55 @@
       </c>
       <c r="AR25" s="33">
         <v>12.67</v>
       </c>
       <c r="AS25" s="33">
         <v>12.17</v>
       </c>
       <c r="AT25" s="33">
         <v>12.24</v>
       </c>
       <c r="AU25" s="33">
         <v>12.26</v>
       </c>
       <c r="AV25" s="32">
         <v>12.21</v>
       </c>
       <c r="AW25" s="32">
         <v>12.18</v>
       </c>
       <c r="AX25" s="32">
         <v>8.36</v>
       </c>
       <c r="AY25" s="33">
         <v>11.64</v>
       </c>
+      <c r="AZ25" s="32">
+        <v>11.43</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="33">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="33">
         <v>13.62</v>
       </c>
       <c r="D26" s="33">
         <v>13.94</v>
       </c>
       <c r="E26" s="33">
         <v>14.02</v>
       </c>
       <c r="F26" s="33">
         <v>13.95</v>
       </c>
       <c r="G26" s="33">
         <v>13.07</v>
       </c>
       <c r="H26" s="33">
         <v>12.16</v>
       </c>
       <c r="I26" s="33">
@@ -14608,52 +14868,55 @@
       </c>
       <c r="AR26" s="33">
         <v>14.77</v>
       </c>
       <c r="AS26" s="33">
         <v>13.94</v>
       </c>
       <c r="AT26" s="33">
         <v>13.55</v>
       </c>
       <c r="AU26" s="33">
         <v>13.34</v>
       </c>
       <c r="AV26" s="32">
         <v>13.22</v>
       </c>
       <c r="AW26" s="32">
         <v>13.44</v>
       </c>
       <c r="AX26" s="32">
         <v>11.95</v>
       </c>
       <c r="AY26" s="33">
         <v>10.34</v>
       </c>
+      <c r="AZ26" s="32">
+        <v>11.46</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="35">
         <v>18.13</v>
       </c>
       <c r="C27" s="35">
         <v>16.75</v>
       </c>
       <c r="D27" s="35">
         <v>14.98</v>
       </c>
       <c r="E27" s="35">
         <v>13</v>
       </c>
       <c r="F27" s="35">
         <v>11.93</v>
       </c>
       <c r="G27" s="35">
         <v>11.03</v>
       </c>
       <c r="H27" s="35">
         <v>10.76</v>
       </c>
       <c r="I27" s="35">
@@ -14763,84 +15026,87 @@
       </c>
       <c r="AR27" s="35">
         <v>10.97</v>
       </c>
       <c r="AS27" s="35">
         <v>10.95</v>
       </c>
       <c r="AT27" s="35">
         <v>11.5</v>
       </c>
       <c r="AU27" s="35">
         <v>11.37</v>
       </c>
       <c r="AV27" s="35">
         <v>11.34</v>
       </c>
       <c r="AW27" s="35">
         <v>11.69</v>
       </c>
       <c r="AX27" s="35">
         <v>14.6</v>
       </c>
       <c r="AY27" s="35">
         <v>16.52</v>
       </c>
+      <c r="AZ27" s="35">
+        <v>16.03</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
       <c r="F30" s="38"/>
       <c r="G30" s="38"/>
       <c r="H30" s="41"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
     </row>
-    <row r="31" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
     </row>
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="40"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
     </row>
@@ -14868,225 +15134,227 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY77"/>
+  <dimension ref="A1:AZ77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="46" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="46"/>
-[...47 lines deleted...]
-      <c r="AY2" s="46"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
     </row>
-    <row r="3" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="C3" s="4"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="47"/>
+      <c r="B4" s="49">
         <v>2022</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49">
         <v>2023</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="43">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="43"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -15193,106 +15461,110 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>10</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="47" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="47"/>
-[...47 lines deleted...]
-      <c r="AY6" s="47"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="46"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="46"/>
+      <c r="AY6" s="46"/>
+      <c r="AZ6" s="46"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="12">
         <v>10</v>
       </c>
       <c r="C7" s="12">
         <v>13</v>
       </c>
       <c r="D7" s="12">
         <v>7</v>
       </c>
       <c r="E7" s="12">
         <v>11</v>
       </c>
       <c r="F7" s="12">
         <v>12</v>
       </c>
       <c r="G7" s="12">
         <v>13</v>
       </c>
       <c r="H7" s="12">
         <v>9</v>
       </c>
       <c r="I7" s="12">
@@ -15402,52 +15674,55 @@
       </c>
       <c r="AR7" s="10">
         <v>3</v>
       </c>
       <c r="AS7" s="21">
         <v>4</v>
       </c>
       <c r="AT7" s="13">
         <v>5</v>
       </c>
       <c r="AU7" s="10">
         <v>6</v>
       </c>
       <c r="AV7" s="21">
         <v>2</v>
       </c>
       <c r="AW7" s="11">
         <v>2</v>
       </c>
       <c r="AX7" s="13">
         <v>4</v>
       </c>
       <c r="AY7" s="21">
         <v>5</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="12">
         <v>5</v>
       </c>
       <c r="C8" s="12">
         <v>3</v>
       </c>
       <c r="D8" s="12">
         <v>3</v>
       </c>
       <c r="E8" s="12">
         <v>3</v>
       </c>
       <c r="F8" s="12">
         <v>4</v>
       </c>
       <c r="G8" s="12">
         <v>4</v>
       </c>
       <c r="H8" s="12">
         <v>3</v>
       </c>
       <c r="I8" s="12">
@@ -15557,52 +15832,55 @@
       </c>
       <c r="AR8" s="10">
         <v>2</v>
       </c>
       <c r="AS8" s="21">
         <v>1</v>
       </c>
       <c r="AT8" s="13">
         <v>2</v>
       </c>
       <c r="AU8" s="10">
         <v>1</v>
       </c>
       <c r="AV8" s="21">
         <v>1</v>
       </c>
       <c r="AW8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX8" s="13">
         <v>1</v>
       </c>
       <c r="AY8" s="21">
         <v>1</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="12">
         <v>2</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="12">
         <v>1</v>
       </c>
       <c r="F9" s="12">
         <v>1</v>
       </c>
       <c r="G9" s="12">
         <v>1</v>
       </c>
       <c r="H9" s="12">
         <v>1</v>
       </c>
       <c r="I9" s="12">
@@ -15712,52 +15990,55 @@
       </c>
       <c r="AR9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS9" s="21">
         <v>1</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11">
         <v>2</v>
       </c>
       <c r="AX9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="21">
         <v>1</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>2</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="12">
         <v>1</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -15867,52 +16148,55 @@
       </c>
       <c r="AR10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS10" s="21">
         <v>1</v>
       </c>
       <c r="AT10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="10">
         <v>1</v>
       </c>
       <c r="AV10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="21">
         <v>1</v>
       </c>
+      <c r="AZ10" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="12">
         <v>3</v>
       </c>
       <c r="C11" s="12">
         <v>2</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>1</v>
       </c>
       <c r="G11" s="12">
         <v>2</v>
       </c>
       <c r="H11" s="12">
         <v>3</v>
       </c>
       <c r="I11" s="12">
@@ -16022,52 +16306,55 @@
       </c>
       <c r="AR11" s="10">
         <v>1</v>
       </c>
       <c r="AS11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ11" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>1</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -16177,52 +16464,55 @@
       </c>
       <c r="AR12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ12" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12">
         <v>1</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -16332,52 +16622,55 @@
       </c>
       <c r="AR13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>1</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="12">
         <v>1</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -16487,52 +16780,55 @@
       </c>
       <c r="AR14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="12">
         <v>1</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>1</v>
       </c>
       <c r="G15" s="12">
         <v>1</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="12" t="s">
@@ -16642,52 +16938,55 @@
       </c>
       <c r="AR15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="10">
         <v>1</v>
       </c>
       <c r="AY15" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>1</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="12" t="s">
@@ -16797,52 +17096,55 @@
       </c>
       <c r="AR16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="21">
         <v>1</v>
       </c>
+      <c r="AZ16" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="12">
         <v>1</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="12">
@@ -16952,52 +17254,55 @@
       </c>
       <c r="AR17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ17" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>1</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>1</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>1</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -17107,52 +17412,55 @@
       </c>
       <c r="AR18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT18" s="13">
         <v>2</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -17262,52 +17570,55 @@
       </c>
       <c r="AR19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>1</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="12" t="s">
@@ -17417,52 +17728,55 @@
       </c>
       <c r="AR20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="12">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="12">
@@ -17572,52 +17886,55 @@
       </c>
       <c r="AR21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU21" s="10">
         <v>2</v>
       </c>
       <c r="AV21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX21" s="10">
         <v>2</v>
       </c>
       <c r="AY21" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ21" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -17727,52 +18044,55 @@
       </c>
       <c r="AR22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="13">
         <v>1</v>
       </c>
       <c r="AU22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>1</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -17882,52 +18202,55 @@
       </c>
       <c r="AR23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="10">
         <v>1</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>1</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="12">
         <v>1</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="12" t="s">
@@ -18037,52 +18360,55 @@
       </c>
       <c r="AR24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="10">
         <v>1</v>
       </c>
       <c r="AV24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <v>1</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="12" t="s">
@@ -18192,52 +18518,55 @@
       </c>
       <c r="AR25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV25" s="21">
         <v>1</v>
       </c>
       <c r="AW25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="21">
         <v>1</v>
       </c>
+      <c r="AZ25" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="12">
         <v>2</v>
       </c>
       <c r="D26" s="12">
         <v>1</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="12" t="s">
@@ -18347,52 +18676,55 @@
       </c>
       <c r="AR26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AS26" s="21">
         <v>1</v>
       </c>
       <c r="AT26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="AZ26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="37">
         <v>1</v>
       </c>
       <c r="D27" s="37">
         <v>1</v>
       </c>
       <c r="E27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="37">
         <v>1</v>
       </c>
       <c r="I27" s="37" t="s">
@@ -18502,74 +18834,77 @@
       </c>
       <c r="AR27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AS27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AT27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AV27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="24" t="s">
         <v>0</v>
       </c>
+      <c r="AZ27" s="24">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="38"/>
       <c r="C31" s="38"/>
       <c r="D31" s="38"/>
       <c r="E31" s="38"/>
       <c r="F31" s="38"/>
       <c r="G31" s="38"/>
       <c r="H31" s="38"/>
       <c r="I31" s="38"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
     </row>
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="28"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
     </row>
@@ -18609,231 +18944,233 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY77"/>
+  <dimension ref="A1:AZ77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="46" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="46"/>
-[...47 lines deleted...]
-      <c r="AY2" s="46"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="44"/>
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="44"/>
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="44"/>
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
     </row>
-    <row r="3" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="50">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="47"/>
+      <c r="B4" s="49">
         <v>2022</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49">
         <v>2023</v>
       </c>
-      <c r="O4" s="50"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="45">
         <v>2024</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="43">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="45">
         <v>2025</v>
       </c>
-      <c r="AM4" s="43"/>
-[...10 lines deleted...]
-      <c r="AX4" s="43">
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="45">
         <v>2026</v>
       </c>
-      <c r="AY4" s="43"/>
+      <c r="AY4" s="45"/>
+      <c r="AZ4" s="45"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="49"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -18940,106 +19277,110 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>24</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="47" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="47"/>
-[...47 lines deleted...]
-      <c r="AY6" s="47"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+      <c r="AD6" s="46"/>
+      <c r="AE6" s="46"/>
+      <c r="AF6" s="46"/>
+      <c r="AG6" s="46"/>
+      <c r="AH6" s="46"/>
+      <c r="AI6" s="46"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="46"/>
+      <c r="AL6" s="46"/>
+      <c r="AM6" s="46"/>
+      <c r="AN6" s="46"/>
+      <c r="AO6" s="46"/>
+      <c r="AP6" s="46"/>
+      <c r="AQ6" s="46"/>
+      <c r="AR6" s="46"/>
+      <c r="AS6" s="46"/>
+      <c r="AT6" s="46"/>
+      <c r="AU6" s="46"/>
+      <c r="AV6" s="46"/>
+      <c r="AW6" s="46"/>
+      <c r="AX6" s="46"/>
+      <c r="AY6" s="46"/>
+      <c r="AZ6" s="46"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="32">
         <v>12.36</v>
       </c>
       <c r="C7" s="32">
         <v>14.28</v>
       </c>
       <c r="D7" s="32">
         <v>12.52</v>
       </c>
       <c r="E7" s="32">
         <v>12.82</v>
       </c>
       <c r="F7" s="32">
         <v>13.12</v>
       </c>
       <c r="G7" s="32">
         <v>13.44</v>
       </c>
       <c r="H7" s="32">
         <v>12.86</v>
       </c>
       <c r="I7" s="32">
@@ -19149,52 +19490,55 @@
       </c>
       <c r="AR7" s="33">
         <v>6.54</v>
       </c>
       <c r="AS7" s="33">
         <v>6.45</v>
       </c>
       <c r="AT7" s="33">
         <v>6.51</v>
       </c>
       <c r="AU7" s="33">
         <v>6.7</v>
       </c>
       <c r="AV7" s="32">
         <v>6.42</v>
       </c>
       <c r="AW7" s="32">
         <v>6.14</v>
       </c>
       <c r="AX7" s="32">
         <v>6.38</v>
       </c>
       <c r="AY7" s="33">
         <v>7.71</v>
       </c>
+      <c r="AZ7" s="32">
+        <v>7.27</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="32">
         <v>18.18</v>
       </c>
       <c r="C8" s="32">
         <v>13.94</v>
       </c>
       <c r="D8" s="32">
         <v>13.16</v>
       </c>
       <c r="E8" s="32">
         <v>12.54</v>
       </c>
       <c r="F8" s="32">
         <v>12.99</v>
       </c>
       <c r="G8" s="32">
         <v>13.19</v>
       </c>
       <c r="H8" s="32">
         <v>12.77</v>
       </c>
       <c r="I8" s="32">
@@ -19304,52 +19648,55 @@
       </c>
       <c r="AR8" s="33">
         <v>6.55</v>
       </c>
       <c r="AS8" s="33">
         <v>6.24</v>
       </c>
       <c r="AT8" s="33">
         <v>6.44</v>
       </c>
       <c r="AU8" s="33">
         <v>6.2</v>
       </c>
       <c r="AV8" s="32">
         <v>6.11</v>
       </c>
       <c r="AW8" s="32">
         <v>5.59</v>
       </c>
       <c r="AX8" s="32">
         <v>4.46</v>
       </c>
       <c r="AY8" s="33">
         <v>4.84</v>
       </c>
+      <c r="AZ8" s="32">
+        <v>4.75</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="32">
         <v>35.71</v>
       </c>
       <c r="C9" s="32">
         <v>18.87</v>
       </c>
       <c r="D9" s="32">
         <v>11.7</v>
       </c>
       <c r="E9" s="32">
         <v>12.71</v>
       </c>
       <c r="F9" s="32">
         <v>13.7</v>
       </c>
       <c r="G9" s="32">
         <v>13.93</v>
       </c>
       <c r="H9" s="32">
         <v>14.08</v>
       </c>
       <c r="I9" s="32">
@@ -19459,52 +19806,55 @@
       </c>
       <c r="AR9" s="33">
         <v>7.02</v>
       </c>
       <c r="AS9" s="33">
         <v>9.15</v>
       </c>
       <c r="AT9" s="33">
         <v>7.83</v>
       </c>
       <c r="AU9" s="33">
         <v>7.14</v>
       </c>
       <c r="AV9" s="32">
         <v>6.36</v>
       </c>
       <c r="AW9" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="33">
         <v>12.05</v>
       </c>
+      <c r="AZ9" s="32">
+        <v>16.809999999999999</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="32">
         <v>21.28</v>
       </c>
       <c r="F10" s="32">
         <v>16.53</v>
       </c>
       <c r="G10" s="32">
         <v>20.13</v>
       </c>
       <c r="H10" s="32">
         <v>16.3</v>
       </c>
       <c r="I10" s="32">
@@ -19614,52 +19964,55 @@
       </c>
       <c r="AR10" s="33">
         <v>19.48</v>
       </c>
       <c r="AS10" s="33">
         <v>22.6</v>
       </c>
       <c r="AT10" s="33">
         <v>20.51</v>
       </c>
       <c r="AU10" s="33">
         <v>23.26</v>
       </c>
       <c r="AV10" s="32">
         <v>21.74</v>
       </c>
       <c r="AW10" s="32">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="33">
         <v>29.41</v>
       </c>
+      <c r="AZ10" s="32">
+        <v>20.41</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="32">
         <v>26.55</v>
       </c>
       <c r="C11" s="32">
         <v>22.03</v>
       </c>
       <c r="D11" s="32">
         <v>14.88</v>
       </c>
       <c r="E11" s="32">
         <v>11.14</v>
       </c>
       <c r="F11" s="32">
         <v>10.79</v>
       </c>
       <c r="G11" s="32">
         <v>11.98</v>
       </c>
       <c r="H11" s="32">
         <v>13.75</v>
       </c>
       <c r="I11" s="32">
@@ -19769,52 +20122,55 @@
       </c>
       <c r="AR11" s="33">
         <v>8.76</v>
       </c>
       <c r="AS11" s="33">
         <v>7.5</v>
       </c>
       <c r="AT11" s="33">
         <v>6.66</v>
       </c>
       <c r="AU11" s="33">
         <v>5.88</v>
       </c>
       <c r="AV11" s="32">
         <v>5.37</v>
       </c>
       <c r="AW11" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ11" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="32">
         <v>47.62</v>
       </c>
       <c r="D12" s="32">
         <v>31.25</v>
       </c>
       <c r="E12" s="32">
         <v>22.73</v>
       </c>
       <c r="F12" s="32">
         <v>16.95</v>
       </c>
       <c r="G12" s="32">
         <v>29.41</v>
       </c>
       <c r="H12" s="32">
         <v>23.26</v>
       </c>
       <c r="I12" s="32">
@@ -19924,52 +20280,55 @@
       </c>
       <c r="AR12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ12" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="32">
         <v>25</v>
       </c>
       <c r="D13" s="32">
         <v>15.87</v>
       </c>
       <c r="E13" s="32">
         <v>12.99</v>
       </c>
       <c r="F13" s="32">
         <v>10.1</v>
       </c>
       <c r="G13" s="32">
         <v>8.77</v>
       </c>
       <c r="H13" s="32">
         <v>7.63</v>
       </c>
       <c r="I13" s="32">
@@ -20079,52 +20438,55 @@
       </c>
       <c r="AR13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="32">
         <v>8.85</v>
       </c>
       <c r="F14" s="32">
         <v>6.9</v>
       </c>
       <c r="G14" s="32">
         <v>10.99</v>
       </c>
       <c r="H14" s="32">
         <v>9.01</v>
       </c>
       <c r="I14" s="32">
@@ -20234,52 +20596,55 @@
       </c>
       <c r="AR14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ14" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="32">
         <v>41.67</v>
       </c>
       <c r="D15" s="32">
         <v>26.32</v>
       </c>
       <c r="E15" s="32">
         <v>19.61</v>
       </c>
       <c r="F15" s="32">
         <v>29.41</v>
       </c>
       <c r="G15" s="32">
         <v>35.71</v>
       </c>
       <c r="H15" s="32">
         <v>28.3</v>
       </c>
       <c r="I15" s="32">
@@ -20389,52 +20754,55 @@
       </c>
       <c r="AR15" s="33">
         <v>13.51</v>
       </c>
       <c r="AS15" s="33">
         <v>11.9</v>
       </c>
       <c r="AT15" s="33">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="33">
         <v>8.4</v>
       </c>
       <c r="AV15" s="32">
         <v>7.87</v>
       </c>
       <c r="AW15" s="32">
         <v>7.25</v>
       </c>
       <c r="AX15" s="32">
         <v>58.82</v>
       </c>
       <c r="AY15" s="33">
         <v>38.46</v>
       </c>
+      <c r="AZ15" s="32">
+        <v>28.57</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="32">
         <v>12.66</v>
       </c>
       <c r="G16" s="32">
         <v>10.42</v>
       </c>
       <c r="H16" s="32">
         <v>8.77</v>
       </c>
       <c r="I16" s="32">
@@ -20544,52 +20912,55 @@
       </c>
       <c r="AR16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="33">
         <v>43.48</v>
       </c>
+      <c r="AZ16" s="32">
+        <v>33.33</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="32">
         <v>7.09</v>
       </c>
       <c r="F17" s="32">
         <v>5.56</v>
       </c>
       <c r="G17" s="32">
         <v>4.57</v>
       </c>
       <c r="H17" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="32">
@@ -20699,52 +21070,55 @@
       </c>
       <c r="AR17" s="33">
         <v>10.050000000000001</v>
       </c>
       <c r="AS17" s="33">
         <v>8.93</v>
       </c>
       <c r="AT17" s="33">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="33">
         <v>7.46</v>
       </c>
       <c r="AV17" s="32">
         <v>6.8</v>
       </c>
       <c r="AW17" s="32">
         <v>6.17</v>
       </c>
       <c r="AX17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ17" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="32">
         <v>55.56</v>
       </c>
       <c r="D18" s="32">
         <v>37.04</v>
       </c>
       <c r="E18" s="32">
         <v>54.05</v>
       </c>
       <c r="F18" s="32">
         <v>39.22</v>
       </c>
       <c r="G18" s="32">
         <v>33.33</v>
       </c>
       <c r="H18" s="32">
         <v>42.25</v>
       </c>
       <c r="I18" s="32">
@@ -20854,52 +21228,55 @@
       </c>
       <c r="AR18" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT18" s="33">
         <v>26.32</v>
       </c>
       <c r="AU18" s="33">
         <v>23.81</v>
       </c>
       <c r="AV18" s="32">
         <v>22.47</v>
       </c>
       <c r="AW18" s="32">
         <v>20.62</v>
       </c>
       <c r="AX18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ18" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="32">
         <v>10.53</v>
       </c>
       <c r="G19" s="32">
         <v>9.17</v>
       </c>
       <c r="H19" s="32">
         <v>7.52</v>
       </c>
       <c r="I19" s="32">
@@ -21009,52 +21386,55 @@
       </c>
       <c r="AR19" s="33">
         <v>17.54</v>
       </c>
       <c r="AS19" s="33">
         <v>15.75</v>
       </c>
       <c r="AT19" s="33">
         <v>13.61</v>
       </c>
       <c r="AU19" s="33">
         <v>11.76</v>
       </c>
       <c r="AV19" s="32">
         <v>10.75</v>
       </c>
       <c r="AW19" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ19" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="32">
         <v>17.54</v>
       </c>
       <c r="F20" s="32">
         <v>25.64</v>
       </c>
       <c r="G20" s="32">
         <v>19.8</v>
       </c>
       <c r="H20" s="32">
         <v>15.15</v>
       </c>
       <c r="I20" s="32">
@@ -21164,52 +21544,55 @@
       </c>
       <c r="AR20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ20" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="32">
         <v>6.71</v>
       </c>
       <c r="D21" s="32">
         <v>8.73</v>
       </c>
       <c r="E21" s="32">
         <v>6.56</v>
       </c>
       <c r="F21" s="32">
         <v>7.5</v>
       </c>
       <c r="G21" s="32">
         <v>6.22</v>
       </c>
       <c r="H21" s="32">
         <v>5.39</v>
       </c>
       <c r="I21" s="32">
@@ -21319,52 +21702,55 @@
       </c>
       <c r="AR21" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="AS21" s="33">
         <v>4.3</v>
       </c>
       <c r="AT21" s="33">
         <v>3.84</v>
       </c>
       <c r="AU21" s="33">
         <v>7.02</v>
       </c>
       <c r="AV21" s="32">
         <v>6.42</v>
       </c>
       <c r="AW21" s="32">
         <v>5.77</v>
       </c>
       <c r="AX21" s="32">
         <v>38.46</v>
       </c>
       <c r="AY21" s="33">
         <v>16.95</v>
       </c>
+      <c r="AZ21" s="32">
+        <v>10.87</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>10.31</v>
       </c>
       <c r="H22" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="32">
@@ -21474,52 +21860,55 @@
       </c>
       <c r="AR22" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS22" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="33">
         <v>7.41</v>
       </c>
       <c r="AU22" s="33">
         <v>6.67</v>
       </c>
       <c r="AV22" s="32">
         <v>6.21</v>
       </c>
       <c r="AW22" s="32">
         <v>5.68</v>
       </c>
       <c r="AX22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ22" s="32">
+        <v>22.73</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="32">
         <v>32.26</v>
       </c>
       <c r="F23" s="32">
         <v>28.57</v>
       </c>
       <c r="G23" s="32">
         <v>21.74</v>
       </c>
       <c r="H23" s="32">
         <v>17.86</v>
       </c>
       <c r="I23" s="32">
@@ -21629,52 +22018,55 @@
       </c>
       <c r="AR23" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS23" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="33">
         <v>13.16</v>
       </c>
       <c r="AV23" s="32">
         <v>12.35</v>
       </c>
       <c r="AW23" s="32">
         <v>11.76</v>
       </c>
       <c r="AX23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="32">
         <v>23.81</v>
       </c>
       <c r="E24" s="32">
         <v>18.52</v>
       </c>
       <c r="F24" s="32">
         <v>13.33</v>
       </c>
       <c r="G24" s="32">
         <v>21.51</v>
       </c>
       <c r="H24" s="32">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="32">
@@ -21784,52 +22176,55 @@
       </c>
       <c r="AR24" s="33">
         <v>14.29</v>
       </c>
       <c r="AS24" s="33">
         <v>11.9</v>
       </c>
       <c r="AT24" s="33">
         <v>10.31</v>
       </c>
       <c r="AU24" s="33">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="32">
         <v>17.09</v>
       </c>
       <c r="AW24" s="32">
         <v>15.04</v>
       </c>
       <c r="AX24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ24" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="32">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="32">
         <v>7.52</v>
       </c>
       <c r="I25" s="32">
@@ -21939,52 +22334,55 @@
       </c>
       <c r="AR25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV25" s="32">
         <v>5.46</v>
       </c>
       <c r="AW25" s="32">
         <v>5.03</v>
       </c>
       <c r="AX25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="33">
         <v>33.33</v>
       </c>
+      <c r="AZ25" s="32">
+        <v>26.32</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="32">
         <v>100</v>
       </c>
       <c r="D26" s="32">
         <v>96.77</v>
       </c>
       <c r="E26" s="32">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="32">
         <v>50.85</v>
       </c>
       <c r="G26" s="32">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="32">
         <v>30.3</v>
       </c>
       <c r="I26" s="32">
@@ -22094,52 +22492,55 @@
       </c>
       <c r="AR26" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AS26" s="33">
         <v>10.42</v>
       </c>
       <c r="AT26" s="33">
         <v>9.52</v>
       </c>
       <c r="AU26" s="33">
         <v>8.33</v>
       </c>
       <c r="AV26" s="32">
         <v>7.69</v>
       </c>
       <c r="AW26" s="32">
         <v>6.94</v>
       </c>
       <c r="AX26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AZ26" s="32" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="35">
         <v>22.22</v>
       </c>
       <c r="D27" s="35">
         <v>31.25</v>
       </c>
       <c r="E27" s="35">
         <v>26.32</v>
       </c>
       <c r="F27" s="35">
         <v>20.62</v>
       </c>
       <c r="G27" s="35">
         <v>17.09</v>
       </c>
       <c r="H27" s="35">
         <v>20.98</v>
       </c>
       <c r="I27" s="35">
@@ -22249,110 +22650,113 @@
       </c>
       <c r="AR27" s="35">
         <v>9.7100000000000009</v>
       </c>
       <c r="AS27" s="35">
         <v>8.5500000000000007</v>
       </c>
       <c r="AT27" s="35">
         <v>7.75</v>
       </c>
       <c r="AU27" s="35">
         <v>7.09</v>
       </c>
       <c r="AV27" s="35">
         <v>6.29</v>
       </c>
       <c r="AW27" s="35">
         <v>5.75</v>
       </c>
       <c r="AX27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="35" t="s">
         <v>0</v>
       </c>
+      <c r="AZ27" s="35">
+        <v>31.25</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>