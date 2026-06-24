--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="3060" windowWidth="19050" windowHeight="9510"/>
   </bookViews>
   <sheets>
     <sheet name="Number of deaths" sheetId="5" r:id="rId1"/>
     <sheet name="Total mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId3"/>
     <sheet name="Infant mortality rate" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1469" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1497" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of deaths in the Kostanay Region*</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
@@ -853,77 +853,77 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ95"/>
+  <dimension ref="A1:BA95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:AZ50"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -933,66 +933,67 @@
       <c r="AB2" s="44"/>
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -1011,52 +1012,53 @@
       <c r="AF4" s="45"/>
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
@@ -1167,52 +1169,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>11</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -1222,52 +1227,53 @@
       <c r="AB6" s="46"/>
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
+      <c r="BA6" s="46"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="10">
         <v>851</v>
       </c>
       <c r="C7" s="10">
         <v>1064</v>
       </c>
       <c r="D7" s="10">
         <v>771</v>
       </c>
       <c r="E7" s="10">
         <v>658</v>
       </c>
       <c r="F7" s="10">
         <v>717</v>
       </c>
       <c r="G7" s="10">
         <v>696</v>
       </c>
       <c r="H7" s="10">
         <v>685</v>
       </c>
       <c r="I7" s="10">
@@ -1380,52 +1386,55 @@
       </c>
       <c r="AS7" s="21">
         <v>643</v>
       </c>
       <c r="AT7" s="13">
         <v>693</v>
       </c>
       <c r="AU7" s="10">
         <v>742</v>
       </c>
       <c r="AV7" s="21">
         <v>662</v>
       </c>
       <c r="AW7" s="11">
         <v>807</v>
       </c>
       <c r="AX7" s="13">
         <v>596</v>
       </c>
       <c r="AY7" s="21">
         <v>668</v>
       </c>
       <c r="AZ7" s="11">
         <v>747</v>
       </c>
+      <c r="BA7" s="11">
+        <v>730</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="12">
         <v>247</v>
       </c>
       <c r="C8" s="12">
         <v>298</v>
       </c>
       <c r="D8" s="12">
         <v>205</v>
       </c>
       <c r="E8" s="12">
         <v>145</v>
       </c>
       <c r="F8" s="12">
         <v>190</v>
       </c>
       <c r="G8" s="12">
         <v>177</v>
       </c>
       <c r="H8" s="12">
         <v>172</v>
       </c>
       <c r="I8" s="12">
@@ -1538,52 +1547,55 @@
       </c>
       <c r="AS8" s="21">
         <v>186</v>
       </c>
       <c r="AT8" s="13">
         <v>164</v>
       </c>
       <c r="AU8" s="10">
         <v>220</v>
       </c>
       <c r="AV8" s="21">
         <v>194</v>
       </c>
       <c r="AW8" s="11">
         <v>240</v>
       </c>
       <c r="AX8" s="13">
         <v>167</v>
       </c>
       <c r="AY8" s="21">
         <v>188</v>
       </c>
       <c r="AZ8" s="11">
         <v>234</v>
       </c>
+      <c r="BA8" s="11">
+        <v>186</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="12">
         <v>27</v>
       </c>
       <c r="C9" s="12">
         <v>28</v>
       </c>
       <c r="D9" s="12">
         <v>20</v>
       </c>
       <c r="E9" s="12">
         <v>32</v>
       </c>
       <c r="F9" s="12">
         <v>23</v>
       </c>
       <c r="G9" s="12">
         <v>14</v>
       </c>
       <c r="H9" s="12">
         <v>27</v>
       </c>
       <c r="I9" s="12">
@@ -1696,52 +1708,55 @@
       </c>
       <c r="AS9" s="21">
         <v>29</v>
       </c>
       <c r="AT9" s="13">
         <v>23</v>
       </c>
       <c r="AU9" s="10">
         <v>36</v>
       </c>
       <c r="AV9" s="21">
         <v>32</v>
       </c>
       <c r="AW9" s="11">
         <v>28</v>
       </c>
       <c r="AX9" s="13">
         <v>26</v>
       </c>
       <c r="AY9" s="21">
         <v>23</v>
       </c>
       <c r="AZ9" s="11">
         <v>20</v>
       </c>
+      <c r="BA9" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12">
         <v>39</v>
       </c>
       <c r="C10" s="12">
         <v>44</v>
       </c>
       <c r="D10" s="12">
         <v>42</v>
       </c>
       <c r="E10" s="12">
         <v>29</v>
       </c>
       <c r="F10" s="12">
         <v>44</v>
       </c>
       <c r="G10" s="12">
         <v>30</v>
       </c>
       <c r="H10" s="12">
         <v>28</v>
       </c>
       <c r="I10" s="12">
@@ -1854,52 +1869,55 @@
       </c>
       <c r="AS10" s="21">
         <v>38</v>
       </c>
       <c r="AT10" s="13">
         <v>44</v>
       </c>
       <c r="AU10" s="10">
         <v>42</v>
       </c>
       <c r="AV10" s="21">
         <v>29</v>
       </c>
       <c r="AW10" s="11">
         <v>43</v>
       </c>
       <c r="AX10" s="13">
         <v>29</v>
       </c>
       <c r="AY10" s="21">
         <v>28</v>
       </c>
       <c r="AZ10" s="11">
         <v>38</v>
       </c>
+      <c r="BA10" s="11">
+        <v>31</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="12">
         <v>151</v>
       </c>
       <c r="C11" s="12">
         <v>266</v>
       </c>
       <c r="D11" s="12">
         <v>137</v>
       </c>
       <c r="E11" s="12">
         <v>125</v>
       </c>
       <c r="F11" s="12">
         <v>123</v>
       </c>
       <c r="G11" s="12">
         <v>123</v>
       </c>
       <c r="H11" s="12">
         <v>135</v>
       </c>
       <c r="I11" s="12">
@@ -2012,52 +2030,55 @@
       </c>
       <c r="AS11" s="21">
         <v>127</v>
       </c>
       <c r="AT11" s="13">
         <v>119</v>
       </c>
       <c r="AU11" s="10">
         <v>136</v>
       </c>
       <c r="AV11" s="21">
         <v>99</v>
       </c>
       <c r="AW11" s="11">
         <v>150</v>
       </c>
       <c r="AX11" s="13">
         <v>111</v>
       </c>
       <c r="AY11" s="21">
         <v>113</v>
       </c>
       <c r="AZ11" s="11">
         <v>152</v>
       </c>
+      <c r="BA11" s="11">
+        <v>128</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12">
         <v>20</v>
       </c>
       <c r="C12" s="12">
         <v>14</v>
       </c>
       <c r="D12" s="12">
         <v>10</v>
       </c>
       <c r="E12" s="12">
         <v>7</v>
       </c>
       <c r="F12" s="12">
         <v>10</v>
       </c>
       <c r="G12" s="12">
         <v>11</v>
       </c>
       <c r="H12" s="12">
         <v>13</v>
       </c>
       <c r="I12" s="12">
@@ -2170,52 +2191,55 @@
       </c>
       <c r="AS12" s="21">
         <v>7</v>
       </c>
       <c r="AT12" s="13">
         <v>9</v>
       </c>
       <c r="AU12" s="10">
         <v>11</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="13">
         <v>14</v>
       </c>
       <c r="AY12" s="21">
         <v>8</v>
       </c>
       <c r="AZ12" s="11">
         <v>7</v>
       </c>
+      <c r="BA12" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="12">
         <v>11</v>
       </c>
       <c r="C13" s="12">
         <v>7</v>
       </c>
       <c r="D13" s="12">
         <v>4</v>
       </c>
       <c r="E13" s="12">
         <v>11</v>
       </c>
       <c r="F13" s="12">
         <v>5</v>
       </c>
       <c r="G13" s="12">
         <v>5</v>
       </c>
       <c r="H13" s="12">
         <v>9</v>
       </c>
       <c r="I13" s="12">
@@ -2328,52 +2352,55 @@
       </c>
       <c r="AS13" s="21">
         <v>4</v>
       </c>
       <c r="AT13" s="13">
         <v>4</v>
       </c>
       <c r="AU13" s="10">
         <v>7</v>
       </c>
       <c r="AV13" s="21">
         <v>4</v>
       </c>
       <c r="AW13" s="10">
         <v>4</v>
       </c>
       <c r="AX13" s="13">
         <v>2</v>
       </c>
       <c r="AY13" s="21">
         <v>5</v>
       </c>
       <c r="AZ13" s="11">
         <v>6</v>
       </c>
+      <c r="BA13" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>36</v>
       </c>
       <c r="C14" s="12">
         <v>45</v>
       </c>
       <c r="D14" s="12">
         <v>36</v>
       </c>
       <c r="E14" s="12">
         <v>33</v>
       </c>
       <c r="F14" s="12">
         <v>37</v>
       </c>
       <c r="G14" s="12">
         <v>45</v>
       </c>
       <c r="H14" s="12">
         <v>34</v>
       </c>
       <c r="I14" s="12">
@@ -2486,52 +2513,55 @@
       </c>
       <c r="AS14" s="21">
         <v>40</v>
       </c>
       <c r="AT14" s="13">
         <v>43</v>
       </c>
       <c r="AU14" s="10">
         <v>32</v>
       </c>
       <c r="AV14" s="21">
         <v>30</v>
       </c>
       <c r="AW14" s="10">
         <v>34</v>
       </c>
       <c r="AX14" s="13">
         <v>33</v>
       </c>
       <c r="AY14" s="21">
         <v>36</v>
       </c>
       <c r="AZ14" s="11">
         <v>29</v>
       </c>
+      <c r="BA14" s="11">
+        <v>46</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>21</v>
       </c>
       <c r="C15" s="12">
         <v>15</v>
       </c>
       <c r="D15" s="12">
         <v>24</v>
       </c>
       <c r="E15" s="12">
         <v>11</v>
       </c>
       <c r="F15" s="12">
         <v>22</v>
       </c>
       <c r="G15" s="12">
         <v>20</v>
       </c>
       <c r="H15" s="12">
         <v>12</v>
       </c>
       <c r="I15" s="12">
@@ -2644,52 +2674,55 @@
       </c>
       <c r="AS15" s="21">
         <v>11</v>
       </c>
       <c r="AT15" s="13">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>12</v>
       </c>
       <c r="AV15" s="21">
         <v>13</v>
       </c>
       <c r="AW15" s="10">
         <v>14</v>
       </c>
       <c r="AX15" s="13">
         <v>11</v>
       </c>
       <c r="AY15" s="21">
         <v>12</v>
       </c>
       <c r="AZ15" s="11">
         <v>18</v>
       </c>
+      <c r="BA15" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>15</v>
       </c>
       <c r="C16" s="12">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>4</v>
       </c>
       <c r="E16" s="12">
         <v>5</v>
       </c>
       <c r="F16" s="12">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>8</v>
       </c>
       <c r="H16" s="12">
         <v>8</v>
       </c>
       <c r="I16" s="12">
@@ -2802,52 +2835,55 @@
       </c>
       <c r="AS16" s="21">
         <v>2</v>
       </c>
       <c r="AT16" s="13">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>2</v>
       </c>
       <c r="AV16" s="21">
         <v>2</v>
       </c>
       <c r="AW16" s="10">
         <v>9</v>
       </c>
       <c r="AX16" s="13">
         <v>2</v>
       </c>
       <c r="AY16" s="21">
         <v>5</v>
       </c>
       <c r="AZ16" s="11">
         <v>6</v>
       </c>
+      <c r="BA16" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12">
         <v>46</v>
       </c>
       <c r="C17" s="12">
         <v>68</v>
       </c>
       <c r="D17" s="12">
         <v>43</v>
       </c>
       <c r="E17" s="12">
         <v>37</v>
       </c>
       <c r="F17" s="12">
         <v>46</v>
       </c>
       <c r="G17" s="12">
         <v>42</v>
       </c>
       <c r="H17" s="12">
         <v>31</v>
       </c>
       <c r="I17" s="12">
@@ -2960,52 +2996,55 @@
       </c>
       <c r="AS17" s="21">
         <v>31</v>
       </c>
       <c r="AT17" s="13">
         <v>51</v>
       </c>
       <c r="AU17" s="10">
         <v>35</v>
       </c>
       <c r="AV17" s="21">
         <v>40</v>
       </c>
       <c r="AW17" s="10">
         <v>43</v>
       </c>
       <c r="AX17" s="13">
         <v>18</v>
       </c>
       <c r="AY17" s="21">
         <v>42</v>
       </c>
       <c r="AZ17" s="11">
         <v>32</v>
       </c>
+      <c r="BA17" s="11">
+        <v>44</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12">
         <v>10</v>
       </c>
       <c r="C18" s="12">
         <v>11</v>
       </c>
       <c r="D18" s="12">
         <v>9</v>
       </c>
       <c r="E18" s="12">
         <v>5</v>
       </c>
       <c r="F18" s="12">
         <v>8</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12">
         <v>8</v>
       </c>
       <c r="I18" s="12">
@@ -3118,52 +3157,55 @@
       </c>
       <c r="AS18" s="21">
         <v>12</v>
       </c>
       <c r="AT18" s="13">
         <v>7</v>
       </c>
       <c r="AU18" s="10">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>15</v>
       </c>
       <c r="AW18" s="10">
         <v>10</v>
       </c>
       <c r="AX18" s="13">
         <v>3</v>
       </c>
       <c r="AY18" s="21">
         <v>4</v>
       </c>
       <c r="AZ18" s="11">
         <v>9</v>
       </c>
+      <c r="BA18" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="12">
         <v>24</v>
       </c>
       <c r="C19" s="12">
         <v>35</v>
       </c>
       <c r="D19" s="12">
         <v>35</v>
       </c>
       <c r="E19" s="12">
         <v>25</v>
       </c>
       <c r="F19" s="12">
         <v>27</v>
       </c>
       <c r="G19" s="12">
         <v>25</v>
       </c>
       <c r="H19" s="12">
         <v>21</v>
       </c>
       <c r="I19" s="12">
@@ -3276,52 +3318,55 @@
       </c>
       <c r="AS19" s="21">
         <v>19</v>
       </c>
       <c r="AT19" s="13">
         <v>24</v>
       </c>
       <c r="AU19" s="10">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>30</v>
       </c>
       <c r="AW19" s="10">
         <v>20</v>
       </c>
       <c r="AX19" s="13">
         <v>14</v>
       </c>
       <c r="AY19" s="21">
         <v>21</v>
       </c>
       <c r="AZ19" s="11">
         <v>20</v>
       </c>
+      <c r="BA19" s="11">
+        <v>27</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="12">
         <v>23</v>
       </c>
       <c r="C20" s="12">
         <v>20</v>
       </c>
       <c r="D20" s="12">
         <v>20</v>
       </c>
       <c r="E20" s="12">
         <v>22</v>
       </c>
       <c r="F20" s="12">
         <v>20</v>
       </c>
       <c r="G20" s="12">
         <v>24</v>
       </c>
       <c r="H20" s="12">
         <v>20</v>
       </c>
       <c r="I20" s="12">
@@ -3434,52 +3479,55 @@
       </c>
       <c r="AS20" s="21">
         <v>14</v>
       </c>
       <c r="AT20" s="13">
         <v>18</v>
       </c>
       <c r="AU20" s="10">
         <v>19</v>
       </c>
       <c r="AV20" s="21">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>19</v>
       </c>
       <c r="AX20" s="13">
         <v>17</v>
       </c>
       <c r="AY20" s="21">
         <v>8</v>
       </c>
       <c r="AZ20" s="11">
         <v>23</v>
       </c>
+      <c r="BA20" s="11">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12">
         <v>61</v>
       </c>
       <c r="C21" s="12">
         <v>68</v>
       </c>
       <c r="D21" s="12">
         <v>61</v>
       </c>
       <c r="E21" s="12">
         <v>62</v>
       </c>
       <c r="F21" s="12">
         <v>49</v>
       </c>
       <c r="G21" s="12">
         <v>72</v>
       </c>
       <c r="H21" s="12">
         <v>65</v>
       </c>
       <c r="I21" s="12">
@@ -3592,52 +3640,55 @@
       </c>
       <c r="AS21" s="21">
         <v>45</v>
       </c>
       <c r="AT21" s="13">
         <v>65</v>
       </c>
       <c r="AU21" s="10">
         <v>62</v>
       </c>
       <c r="AV21" s="21">
         <v>57</v>
       </c>
       <c r="AW21" s="10">
         <v>60</v>
       </c>
       <c r="AX21" s="13">
         <v>55</v>
       </c>
       <c r="AY21" s="21">
         <v>64</v>
       </c>
       <c r="AZ21" s="11">
         <v>59</v>
       </c>
+      <c r="BA21" s="11">
+        <v>73</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="12">
         <v>23</v>
       </c>
       <c r="C22" s="12">
         <v>32</v>
       </c>
       <c r="D22" s="12">
         <v>15</v>
       </c>
       <c r="E22" s="12">
         <v>30</v>
       </c>
       <c r="F22" s="12">
         <v>29</v>
       </c>
       <c r="G22" s="12">
         <v>22</v>
       </c>
       <c r="H22" s="12">
         <v>31</v>
       </c>
       <c r="I22" s="12">
@@ -3750,52 +3801,55 @@
       </c>
       <c r="AS22" s="21">
         <v>12</v>
       </c>
       <c r="AT22" s="13">
         <v>25</v>
       </c>
       <c r="AU22" s="10">
         <v>21</v>
       </c>
       <c r="AV22" s="21">
         <v>27</v>
       </c>
       <c r="AW22" s="10">
         <v>23</v>
       </c>
       <c r="AX22" s="13">
         <v>17</v>
       </c>
       <c r="AY22" s="21">
         <v>20</v>
       </c>
       <c r="AZ22" s="11">
         <v>14</v>
       </c>
+      <c r="BA22" s="11">
+        <v>20</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="12">
         <v>8</v>
       </c>
       <c r="C23" s="12">
         <v>6</v>
       </c>
       <c r="D23" s="12">
         <v>9</v>
       </c>
       <c r="E23" s="12">
         <v>3</v>
       </c>
       <c r="F23" s="12">
         <v>5</v>
       </c>
       <c r="G23" s="12">
         <v>7</v>
       </c>
       <c r="H23" s="12">
         <v>7</v>
       </c>
       <c r="I23" s="12">
@@ -3908,52 +3962,55 @@
       </c>
       <c r="AS23" s="21">
         <v>5</v>
       </c>
       <c r="AT23" s="13">
         <v>6</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="21">
         <v>3</v>
       </c>
       <c r="AW23" s="10">
         <v>9</v>
       </c>
       <c r="AX23" s="13">
         <v>3</v>
       </c>
       <c r="AY23" s="21">
         <v>8</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
+      <c r="BA23" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="12">
         <v>12</v>
       </c>
       <c r="C24" s="12">
         <v>24</v>
       </c>
       <c r="D24" s="12">
         <v>21</v>
       </c>
       <c r="E24" s="12">
         <v>26</v>
       </c>
       <c r="F24" s="12">
         <v>18</v>
       </c>
       <c r="G24" s="12">
         <v>18</v>
       </c>
       <c r="H24" s="12">
         <v>15</v>
       </c>
       <c r="I24" s="12">
@@ -4066,52 +4123,55 @@
       </c>
       <c r="AS24" s="21">
         <v>14</v>
       </c>
       <c r="AT24" s="13">
         <v>14</v>
       </c>
       <c r="AU24" s="10">
         <v>16</v>
       </c>
       <c r="AV24" s="21">
         <v>12</v>
       </c>
       <c r="AW24" s="10">
         <v>23</v>
       </c>
       <c r="AX24" s="13">
         <v>17</v>
       </c>
       <c r="AY24" s="21">
         <v>17</v>
       </c>
       <c r="AZ24" s="11">
         <v>12</v>
       </c>
+      <c r="BA24" s="11">
+        <v>18</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="12">
         <v>28</v>
       </c>
       <c r="C25" s="12">
         <v>31</v>
       </c>
       <c r="D25" s="12">
         <v>33</v>
       </c>
       <c r="E25" s="12">
         <v>18</v>
       </c>
       <c r="F25" s="12">
         <v>20</v>
       </c>
       <c r="G25" s="12">
         <v>25</v>
       </c>
       <c r="H25" s="12">
         <v>21</v>
       </c>
       <c r="I25" s="12">
@@ -4224,52 +4284,55 @@
       </c>
       <c r="AS25" s="21">
         <v>16</v>
       </c>
       <c r="AT25" s="13">
         <v>23</v>
       </c>
       <c r="AU25" s="10">
         <v>23</v>
       </c>
       <c r="AV25" s="21">
         <v>21</v>
       </c>
       <c r="AW25" s="10">
         <v>22</v>
       </c>
       <c r="AX25" s="13">
         <v>15</v>
       </c>
       <c r="AY25" s="21">
         <v>25</v>
       </c>
       <c r="AZ25" s="11">
         <v>20</v>
       </c>
+      <c r="BA25" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="12">
         <v>12</v>
       </c>
       <c r="C26" s="12">
         <v>22</v>
       </c>
       <c r="D26" s="12">
         <v>19</v>
       </c>
       <c r="E26" s="12">
         <v>18</v>
       </c>
       <c r="F26" s="12">
         <v>18</v>
       </c>
       <c r="G26" s="12">
         <v>11</v>
       </c>
       <c r="H26" s="12">
         <v>9</v>
       </c>
       <c r="I26" s="12">
@@ -4382,52 +4445,55 @@
       </c>
       <c r="AS26" s="21">
         <v>10</v>
       </c>
       <c r="AT26" s="13">
         <v>12</v>
       </c>
       <c r="AU26" s="10">
         <v>14</v>
       </c>
       <c r="AV26" s="21">
         <v>14</v>
       </c>
       <c r="AW26" s="10">
         <v>19</v>
       </c>
       <c r="AX26" s="13">
         <v>14</v>
       </c>
       <c r="AY26" s="21">
         <v>9</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
+      <c r="BA26" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="17">
         <v>37</v>
       </c>
       <c r="C27" s="17">
         <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>24</v>
       </c>
       <c r="E27" s="17">
         <v>14</v>
       </c>
       <c r="F27" s="17">
         <v>16</v>
       </c>
       <c r="G27" s="17">
         <v>13</v>
       </c>
       <c r="H27" s="17">
         <v>19</v>
       </c>
       <c r="I27" s="17">
@@ -4540,52 +4606,55 @@
       </c>
       <c r="AS27" s="21">
         <v>21</v>
       </c>
       <c r="AT27" s="13">
         <v>30</v>
       </c>
       <c r="AU27" s="10">
         <v>20</v>
       </c>
       <c r="AV27" s="21">
         <v>21</v>
       </c>
       <c r="AW27" s="10">
         <v>30</v>
       </c>
       <c r="AX27" s="13">
         <v>28</v>
       </c>
       <c r="AY27" s="21">
         <v>32</v>
       </c>
       <c r="AZ27" s="11">
         <v>29</v>
       </c>
+      <c r="BA27" s="11">
+        <v>30</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="43"/>
       <c r="P28" s="43"/>
       <c r="Q28" s="43"/>
       <c r="R28" s="43"/>
       <c r="S28" s="43"/>
       <c r="T28" s="43"/>
       <c r="U28" s="43"/>
       <c r="V28" s="43"/>
       <c r="W28" s="43"/>
       <c r="X28" s="43"/>
@@ -4595,52 +4664,53 @@
       <c r="AB28" s="43"/>
       <c r="AC28" s="43"/>
       <c r="AD28" s="43"/>
       <c r="AE28" s="43"/>
       <c r="AF28" s="43"/>
       <c r="AG28" s="43"/>
       <c r="AH28" s="43"/>
       <c r="AI28" s="43"/>
       <c r="AJ28" s="43"/>
       <c r="AK28" s="43"/>
       <c r="AL28" s="43"/>
       <c r="AM28" s="43"/>
       <c r="AN28" s="43"/>
       <c r="AO28" s="43"/>
       <c r="AP28" s="43"/>
       <c r="AQ28" s="43"/>
       <c r="AR28" s="43"/>
       <c r="AS28" s="43"/>
       <c r="AT28" s="43"/>
       <c r="AU28" s="43"/>
       <c r="AV28" s="43"/>
       <c r="AW28" s="43"/>
       <c r="AX28" s="43"/>
       <c r="AY28" s="43"/>
       <c r="AZ28" s="43"/>
+      <c r="BA28" s="43"/>
     </row>
-    <row r="29" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="14">
         <v>433</v>
       </c>
       <c r="C29" s="14">
         <v>510</v>
       </c>
       <c r="D29" s="14">
         <v>408</v>
       </c>
       <c r="E29" s="14">
         <v>344</v>
       </c>
       <c r="F29" s="14">
         <v>395</v>
       </c>
       <c r="G29" s="14">
         <v>364</v>
       </c>
       <c r="H29" s="14">
         <v>383</v>
       </c>
       <c r="I29" s="14">
@@ -4753,52 +4823,55 @@
       </c>
       <c r="AS29" s="21">
         <v>326</v>
       </c>
       <c r="AT29" s="13">
         <v>362</v>
       </c>
       <c r="AU29" s="10">
         <v>379</v>
       </c>
       <c r="AV29" s="21">
         <v>360</v>
       </c>
       <c r="AW29" s="11">
         <v>403</v>
       </c>
       <c r="AX29" s="13">
         <v>304</v>
       </c>
       <c r="AY29" s="21">
         <v>343</v>
       </c>
       <c r="AZ29" s="11">
         <v>394</v>
       </c>
+      <c r="BA29" s="11">
+        <v>400</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="14">
         <v>124</v>
       </c>
       <c r="C30" s="14">
         <v>134</v>
       </c>
       <c r="D30" s="14">
         <v>103</v>
       </c>
       <c r="E30" s="14">
         <v>69</v>
       </c>
       <c r="F30" s="14">
         <v>106</v>
       </c>
       <c r="G30" s="14">
         <v>92</v>
       </c>
       <c r="H30" s="14">
         <v>100</v>
       </c>
       <c r="I30" s="14">
@@ -4911,52 +4984,55 @@
       </c>
       <c r="AS30" s="21">
         <v>93</v>
       </c>
       <c r="AT30" s="13">
         <v>84</v>
       </c>
       <c r="AU30" s="10">
         <v>110</v>
       </c>
       <c r="AV30" s="21">
         <v>107</v>
       </c>
       <c r="AW30" s="11">
         <v>113</v>
       </c>
       <c r="AX30" s="13">
         <v>82</v>
       </c>
       <c r="AY30" s="21">
         <v>86</v>
       </c>
       <c r="AZ30" s="11">
         <v>137</v>
       </c>
+      <c r="BA30" s="11">
+        <v>90</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="14">
         <v>15</v>
       </c>
       <c r="C31" s="14">
         <v>17</v>
       </c>
       <c r="D31" s="14">
         <v>13</v>
       </c>
       <c r="E31" s="14">
         <v>15</v>
       </c>
       <c r="F31" s="14">
         <v>13</v>
       </c>
       <c r="G31" s="14">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>16</v>
       </c>
       <c r="I31" s="14">
@@ -5069,52 +5145,55 @@
       </c>
       <c r="AS31" s="21">
         <v>16</v>
       </c>
       <c r="AT31" s="13">
         <v>14</v>
       </c>
       <c r="AU31" s="10">
         <v>19</v>
       </c>
       <c r="AV31" s="21">
         <v>17</v>
       </c>
       <c r="AW31" s="11">
         <v>16</v>
       </c>
       <c r="AX31" s="13">
         <v>16</v>
       </c>
       <c r="AY31" s="21">
         <v>11</v>
       </c>
       <c r="AZ31" s="11">
         <v>11</v>
       </c>
+      <c r="BA31" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="14">
         <v>15</v>
       </c>
       <c r="C32" s="14">
         <v>19</v>
       </c>
       <c r="D32" s="14">
         <v>24</v>
       </c>
       <c r="E32" s="14">
         <v>12</v>
       </c>
       <c r="F32" s="14">
         <v>20</v>
       </c>
       <c r="G32" s="14">
         <v>14</v>
       </c>
       <c r="H32" s="14">
         <v>15</v>
       </c>
       <c r="I32" s="14">
@@ -5227,52 +5306,55 @@
       </c>
       <c r="AS32" s="21">
         <v>26</v>
       </c>
       <c r="AT32" s="13">
         <v>20</v>
       </c>
       <c r="AU32" s="10">
         <v>20</v>
       </c>
       <c r="AV32" s="21">
         <v>13</v>
       </c>
       <c r="AW32" s="11">
         <v>22</v>
       </c>
       <c r="AX32" s="13">
         <v>11</v>
       </c>
       <c r="AY32" s="21">
         <v>18</v>
       </c>
       <c r="AZ32" s="11">
         <v>19</v>
       </c>
+      <c r="BA32" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="14">
         <v>79</v>
       </c>
       <c r="C33" s="14">
         <v>130</v>
       </c>
       <c r="D33" s="14">
         <v>66</v>
       </c>
       <c r="E33" s="14">
         <v>69</v>
       </c>
       <c r="F33" s="14">
         <v>61</v>
       </c>
       <c r="G33" s="14">
         <v>63</v>
       </c>
       <c r="H33" s="14">
         <v>77</v>
       </c>
       <c r="I33" s="14">
@@ -5385,52 +5467,55 @@
       </c>
       <c r="AS33" s="21">
         <v>66</v>
       </c>
       <c r="AT33" s="13">
         <v>58</v>
       </c>
       <c r="AU33" s="10">
         <v>65</v>
       </c>
       <c r="AV33" s="21">
         <v>56</v>
       </c>
       <c r="AW33" s="11">
         <v>67</v>
       </c>
       <c r="AX33" s="13">
         <v>53</v>
       </c>
       <c r="AY33" s="21">
         <v>59</v>
       </c>
       <c r="AZ33" s="11">
         <v>69</v>
       </c>
+      <c r="BA33" s="11">
+        <v>72</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="14">
         <v>11</v>
       </c>
       <c r="C34" s="14">
         <v>6</v>
       </c>
       <c r="D34" s="14">
         <v>6</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>5</v>
       </c>
       <c r="G34" s="14">
         <v>7</v>
       </c>
       <c r="H34" s="14">
         <v>7</v>
       </c>
       <c r="I34" s="14">
@@ -5543,52 +5628,55 @@
       </c>
       <c r="AS34" s="21">
         <v>3</v>
       </c>
       <c r="AT34" s="13">
         <v>8</v>
       </c>
       <c r="AU34" s="10">
         <v>4</v>
       </c>
       <c r="AV34" s="21">
         <v>3</v>
       </c>
       <c r="AW34" s="10">
         <v>4</v>
       </c>
       <c r="AX34" s="13">
         <v>7</v>
       </c>
       <c r="AY34" s="21">
         <v>4</v>
       </c>
       <c r="AZ34" s="11">
         <v>6</v>
       </c>
+      <c r="BA34" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="14">
         <v>7</v>
       </c>
       <c r="C35" s="14">
         <v>6</v>
       </c>
       <c r="D35" s="14">
         <v>1</v>
       </c>
       <c r="E35" s="14">
         <v>4</v>
       </c>
       <c r="F35" s="14">
         <v>2</v>
       </c>
       <c r="G35" s="14">
         <v>3</v>
       </c>
       <c r="H35" s="14">
         <v>5</v>
       </c>
       <c r="I35" s="14">
@@ -5699,52 +5787,55 @@
       <c r="AR35" s="10">
         <v>2</v>
       </c>
       <c r="AS35" s="21">
         <v>3</v>
       </c>
       <c r="AT35" s="13">
         <v>3</v>
       </c>
       <c r="AU35" s="10">
         <v>4</v>
       </c>
       <c r="AV35" s="21"/>
       <c r="AW35" s="10">
         <v>2</v>
       </c>
       <c r="AX35" s="13">
         <v>1</v>
       </c>
       <c r="AY35" s="21">
         <v>5</v>
       </c>
       <c r="AZ35" s="11">
         <v>4</v>
       </c>
+      <c r="BA35" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>17</v>
       </c>
       <c r="C36" s="14">
         <v>20</v>
       </c>
       <c r="D36" s="14">
         <v>20</v>
       </c>
       <c r="E36" s="14">
         <v>14</v>
       </c>
       <c r="F36" s="14">
         <v>23</v>
       </c>
       <c r="G36" s="14">
         <v>15</v>
       </c>
       <c r="H36" s="14">
         <v>18</v>
       </c>
       <c r="I36" s="14">
@@ -5857,52 +5948,55 @@
       </c>
       <c r="AS36" s="21">
         <v>21</v>
       </c>
       <c r="AT36" s="13">
         <v>20</v>
       </c>
       <c r="AU36" s="10">
         <v>22</v>
       </c>
       <c r="AV36" s="21">
         <v>22</v>
       </c>
       <c r="AW36" s="10">
         <v>20</v>
       </c>
       <c r="AX36" s="13">
         <v>18</v>
       </c>
       <c r="AY36" s="21">
         <v>20</v>
       </c>
       <c r="AZ36" s="11">
         <v>15</v>
       </c>
+      <c r="BA36" s="11">
+        <v>28</v>
+      </c>
     </row>
-    <row r="37" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>10</v>
       </c>
       <c r="C37" s="14">
         <v>7</v>
       </c>
       <c r="D37" s="14">
         <v>12</v>
       </c>
       <c r="E37" s="14">
         <v>6</v>
       </c>
       <c r="F37" s="14">
         <v>15</v>
       </c>
       <c r="G37" s="14">
         <v>11</v>
       </c>
       <c r="H37" s="14">
         <v>7</v>
       </c>
       <c r="I37" s="14">
@@ -6015,52 +6109,55 @@
       </c>
       <c r="AS37" s="21">
         <v>7</v>
       </c>
       <c r="AT37" s="13">
         <v>4</v>
       </c>
       <c r="AU37" s="10">
         <v>7</v>
       </c>
       <c r="AV37" s="21">
         <v>6</v>
       </c>
       <c r="AW37" s="10">
         <v>7</v>
       </c>
       <c r="AX37" s="13">
         <v>5</v>
       </c>
       <c r="AY37" s="21">
         <v>5</v>
       </c>
       <c r="AZ37" s="11">
         <v>9</v>
       </c>
+      <c r="BA37" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>9</v>
       </c>
       <c r="C38" s="14">
         <v>1</v>
       </c>
       <c r="D38" s="14">
         <v>2</v>
       </c>
       <c r="E38" s="14">
         <v>2</v>
       </c>
       <c r="F38" s="14">
         <v>3</v>
       </c>
       <c r="G38" s="14">
         <v>4</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="14">
@@ -6173,52 +6270,55 @@
       </c>
       <c r="AS38" s="21">
         <v>1</v>
       </c>
       <c r="AT38" s="13">
         <v>1</v>
       </c>
       <c r="AU38" s="10">
         <v>2</v>
       </c>
       <c r="AV38" s="21">
         <v>1</v>
       </c>
       <c r="AW38" s="10">
         <v>4</v>
       </c>
       <c r="AX38" s="13">
         <v>1</v>
       </c>
       <c r="AY38" s="21">
         <v>1</v>
       </c>
       <c r="AZ38" s="11">
         <v>3</v>
       </c>
+      <c r="BA38" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>23</v>
       </c>
       <c r="C39" s="14">
         <v>35</v>
       </c>
       <c r="D39" s="14">
         <v>23</v>
       </c>
       <c r="E39" s="14">
         <v>19</v>
       </c>
       <c r="F39" s="14">
         <v>25</v>
       </c>
       <c r="G39" s="14">
         <v>23</v>
       </c>
       <c r="H39" s="14">
         <v>19</v>
       </c>
       <c r="I39" s="14">
@@ -6331,52 +6431,55 @@
       </c>
       <c r="AS39" s="21">
         <v>11</v>
       </c>
       <c r="AT39" s="13">
         <v>26</v>
       </c>
       <c r="AU39" s="10">
         <v>21</v>
       </c>
       <c r="AV39" s="21">
         <v>23</v>
       </c>
       <c r="AW39" s="10">
         <v>21</v>
       </c>
       <c r="AX39" s="13">
         <v>11</v>
       </c>
       <c r="AY39" s="21">
         <v>16</v>
       </c>
       <c r="AZ39" s="11">
         <v>10</v>
       </c>
+      <c r="BA39" s="11">
+        <v>23</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="14">
         <v>3</v>
       </c>
       <c r="C40" s="14">
         <v>9</v>
       </c>
       <c r="D40" s="14">
         <v>4</v>
       </c>
       <c r="E40" s="14">
         <v>2</v>
       </c>
       <c r="F40" s="14">
         <v>4</v>
       </c>
       <c r="G40" s="14">
         <v>3</v>
       </c>
       <c r="H40" s="14">
         <v>4</v>
       </c>
       <c r="I40" s="14">
@@ -6489,52 +6592,55 @@
       </c>
       <c r="AS40" s="21">
         <v>6</v>
       </c>
       <c r="AT40" s="13">
         <v>3</v>
       </c>
       <c r="AU40" s="10">
         <v>5</v>
       </c>
       <c r="AV40" s="21">
         <v>9</v>
       </c>
       <c r="AW40" s="10">
         <v>2</v>
       </c>
       <c r="AX40" s="13">
         <v>2</v>
       </c>
       <c r="AY40" s="21">
         <v>2</v>
       </c>
       <c r="AZ40" s="11">
         <v>6</v>
       </c>
+      <c r="BA40" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="14">
         <v>15</v>
       </c>
       <c r="C41" s="14">
         <v>17</v>
       </c>
       <c r="D41" s="14">
         <v>22</v>
       </c>
       <c r="E41" s="14">
         <v>13</v>
       </c>
       <c r="F41" s="14">
         <v>14</v>
       </c>
       <c r="G41" s="14">
         <v>12</v>
       </c>
       <c r="H41" s="14">
         <v>9</v>
       </c>
       <c r="I41" s="14">
@@ -6647,52 +6753,55 @@
       </c>
       <c r="AS41" s="21">
         <v>8</v>
       </c>
       <c r="AT41" s="13">
         <v>15</v>
       </c>
       <c r="AU41" s="10">
         <v>11</v>
       </c>
       <c r="AV41" s="21">
         <v>13</v>
       </c>
       <c r="AW41" s="10">
         <v>11</v>
       </c>
       <c r="AX41" s="13">
         <v>5</v>
       </c>
       <c r="AY41" s="21">
         <v>14</v>
       </c>
       <c r="AZ41" s="11">
         <v>11</v>
       </c>
+      <c r="BA41" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="14">
         <v>16</v>
       </c>
       <c r="C42" s="14">
         <v>8</v>
       </c>
       <c r="D42" s="14">
         <v>12</v>
       </c>
       <c r="E42" s="14">
         <v>8</v>
       </c>
       <c r="F42" s="14">
         <v>10</v>
       </c>
       <c r="G42" s="14">
         <v>14</v>
       </c>
       <c r="H42" s="14">
         <v>10</v>
       </c>
       <c r="I42" s="14">
@@ -6805,52 +6914,55 @@
       </c>
       <c r="AS42" s="21">
         <v>5</v>
       </c>
       <c r="AT42" s="13">
         <v>11</v>
       </c>
       <c r="AU42" s="10">
         <v>8</v>
       </c>
       <c r="AV42" s="21">
         <v>9</v>
       </c>
       <c r="AW42" s="10">
         <v>7</v>
       </c>
       <c r="AX42" s="13">
         <v>8</v>
       </c>
       <c r="AY42" s="21">
         <v>4</v>
       </c>
       <c r="AZ42" s="11">
         <v>11</v>
       </c>
+      <c r="BA42" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="14">
         <v>32</v>
       </c>
       <c r="C43" s="14">
         <v>33</v>
       </c>
       <c r="D43" s="14">
         <v>33</v>
       </c>
       <c r="E43" s="14">
         <v>38</v>
       </c>
       <c r="F43" s="14">
         <v>30</v>
       </c>
       <c r="G43" s="14">
         <v>41</v>
       </c>
       <c r="H43" s="14">
         <v>37</v>
       </c>
       <c r="I43" s="14">
@@ -6963,52 +7075,55 @@
       </c>
       <c r="AS43" s="21">
         <v>23</v>
       </c>
       <c r="AT43" s="13">
         <v>33</v>
       </c>
       <c r="AU43" s="10">
         <v>41</v>
       </c>
       <c r="AV43" s="21">
         <v>27</v>
       </c>
       <c r="AW43" s="10">
         <v>34</v>
       </c>
       <c r="AX43" s="13">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>35</v>
       </c>
       <c r="AZ43" s="11">
         <v>26</v>
       </c>
+      <c r="BA43" s="11">
+        <v>40</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="14">
         <v>13</v>
       </c>
       <c r="C44" s="14">
         <v>17</v>
       </c>
       <c r="D44" s="14">
         <v>12</v>
       </c>
       <c r="E44" s="14">
         <v>20</v>
       </c>
       <c r="F44" s="14">
         <v>20</v>
       </c>
       <c r="G44" s="14">
         <v>11</v>
       </c>
       <c r="H44" s="14">
         <v>14</v>
       </c>
       <c r="I44" s="14">
@@ -7121,52 +7236,55 @@
       </c>
       <c r="AS44" s="21">
         <v>7</v>
       </c>
       <c r="AT44" s="13">
         <v>12</v>
       </c>
       <c r="AU44" s="10">
         <v>9</v>
       </c>
       <c r="AV44" s="21">
         <v>16</v>
       </c>
       <c r="AW44" s="10">
         <v>16</v>
       </c>
       <c r="AX44" s="13">
         <v>10</v>
       </c>
       <c r="AY44" s="21">
         <v>11</v>
       </c>
       <c r="AZ44" s="11">
         <v>5</v>
       </c>
+      <c r="BA44" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="14">
         <v>5</v>
       </c>
       <c r="C45" s="14">
         <v>3</v>
       </c>
       <c r="D45" s="14">
         <v>3</v>
       </c>
       <c r="E45" s="14">
         <v>3</v>
       </c>
       <c r="F45" s="14">
         <v>5</v>
       </c>
       <c r="G45" s="14">
         <v>4</v>
       </c>
       <c r="H45" s="14">
         <v>3</v>
       </c>
       <c r="I45" s="14">
@@ -7279,52 +7397,55 @@
       </c>
       <c r="AS45" s="21">
         <v>3</v>
       </c>
       <c r="AT45" s="13">
         <v>4</v>
       </c>
       <c r="AU45" s="10">
         <v>2</v>
       </c>
       <c r="AV45" s="21">
         <v>1</v>
       </c>
       <c r="AW45" s="10">
         <v>6</v>
       </c>
       <c r="AX45" s="13">
         <v>2</v>
       </c>
       <c r="AY45" s="21">
         <v>5</v>
       </c>
       <c r="AZ45" s="11">
         <v>2</v>
       </c>
+      <c r="BA45" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="14">
         <v>5</v>
       </c>
       <c r="C46" s="14">
         <v>9</v>
       </c>
       <c r="D46" s="14">
         <v>14</v>
       </c>
       <c r="E46" s="14">
         <v>14</v>
       </c>
       <c r="F46" s="14">
         <v>12</v>
       </c>
       <c r="G46" s="14">
         <v>11</v>
       </c>
       <c r="H46" s="14">
         <v>11</v>
       </c>
       <c r="I46" s="14">
@@ -7437,52 +7558,55 @@
       </c>
       <c r="AS46" s="21">
         <v>5</v>
       </c>
       <c r="AT46" s="13">
         <v>6</v>
       </c>
       <c r="AU46" s="10">
         <v>6</v>
       </c>
       <c r="AV46" s="21">
         <v>7</v>
       </c>
       <c r="AW46" s="10">
         <v>12</v>
       </c>
       <c r="AX46" s="13">
         <v>11</v>
       </c>
       <c r="AY46" s="21">
         <v>12</v>
       </c>
       <c r="AZ46" s="11">
         <v>6</v>
       </c>
+      <c r="BA46" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="14">
         <v>13</v>
       </c>
       <c r="C47" s="14">
         <v>13</v>
       </c>
       <c r="D47" s="14">
         <v>20</v>
       </c>
       <c r="E47" s="14">
         <v>11</v>
       </c>
       <c r="F47" s="14">
         <v>11</v>
       </c>
       <c r="G47" s="14">
         <v>14</v>
       </c>
       <c r="H47" s="14">
         <v>16</v>
       </c>
       <c r="I47" s="14">
@@ -7595,52 +7719,55 @@
       </c>
       <c r="AS47" s="21">
         <v>5</v>
       </c>
       <c r="AT47" s="13">
         <v>13</v>
       </c>
       <c r="AU47" s="10">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>11</v>
       </c>
       <c r="AW47" s="10">
         <v>13</v>
       </c>
       <c r="AX47" s="13">
         <v>7</v>
       </c>
       <c r="AY47" s="21">
         <v>15</v>
       </c>
       <c r="AZ47" s="11">
         <v>15</v>
       </c>
+      <c r="BA47" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="14">
         <v>5</v>
       </c>
       <c r="C48" s="14">
         <v>15</v>
       </c>
       <c r="D48" s="14">
         <v>8</v>
       </c>
       <c r="E48" s="14">
         <v>11</v>
       </c>
       <c r="F48" s="14">
         <v>8</v>
       </c>
       <c r="G48" s="14">
         <v>5</v>
       </c>
       <c r="H48" s="14">
         <v>6</v>
       </c>
       <c r="I48" s="14">
@@ -7753,52 +7880,55 @@
       </c>
       <c r="AS48" s="21">
         <v>7</v>
       </c>
       <c r="AT48" s="13">
         <v>6</v>
       </c>
       <c r="AU48" s="10">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>7</v>
       </c>
       <c r="AW48" s="10">
         <v>11</v>
       </c>
       <c r="AX48" s="13">
         <v>11</v>
       </c>
       <c r="AY48" s="21">
         <v>5</v>
       </c>
       <c r="AZ48" s="11">
         <v>12</v>
       </c>
+      <c r="BA48" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="14">
         <v>16</v>
       </c>
       <c r="C49" s="14">
         <v>11</v>
       </c>
       <c r="D49" s="14">
         <v>10</v>
       </c>
       <c r="E49" s="14">
         <v>10</v>
       </c>
       <c r="F49" s="14">
         <v>8</v>
       </c>
       <c r="G49" s="14">
         <v>10</v>
       </c>
       <c r="H49" s="14">
         <v>9</v>
       </c>
       <c r="I49" s="14">
@@ -7911,52 +8041,55 @@
       </c>
       <c r="AS49" s="21">
         <v>10</v>
       </c>
       <c r="AT49" s="13">
         <v>21</v>
       </c>
       <c r="AU49" s="10">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>12</v>
       </c>
       <c r="AW49" s="10">
         <v>15</v>
       </c>
       <c r="AX49" s="13">
         <v>17</v>
       </c>
       <c r="AY49" s="21">
         <v>15</v>
       </c>
       <c r="AZ49" s="11">
         <v>17</v>
       </c>
+      <c r="BA49" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="43"/>
       <c r="D50" s="43"/>
       <c r="E50" s="43"/>
       <c r="F50" s="43"/>
       <c r="G50" s="43"/>
       <c r="H50" s="43"/>
       <c r="I50" s="43"/>
       <c r="J50" s="43"/>
       <c r="K50" s="43"/>
       <c r="L50" s="43"/>
       <c r="M50" s="43"/>
       <c r="N50" s="43"/>
       <c r="O50" s="43"/>
       <c r="P50" s="43"/>
       <c r="Q50" s="43"/>
       <c r="R50" s="43"/>
       <c r="S50" s="43"/>
       <c r="T50" s="43"/>
       <c r="U50" s="43"/>
       <c r="V50" s="43"/>
       <c r="W50" s="43"/>
       <c r="X50" s="43"/>
@@ -7966,52 +8099,53 @@
       <c r="AB50" s="43"/>
       <c r="AC50" s="43"/>
       <c r="AD50" s="43"/>
       <c r="AE50" s="43"/>
       <c r="AF50" s="43"/>
       <c r="AG50" s="43"/>
       <c r="AH50" s="43"/>
       <c r="AI50" s="43"/>
       <c r="AJ50" s="43"/>
       <c r="AK50" s="43"/>
       <c r="AL50" s="43"/>
       <c r="AM50" s="43"/>
       <c r="AN50" s="43"/>
       <c r="AO50" s="43"/>
       <c r="AP50" s="43"/>
       <c r="AQ50" s="43"/>
       <c r="AR50" s="43"/>
       <c r="AS50" s="43"/>
       <c r="AT50" s="43"/>
       <c r="AU50" s="43"/>
       <c r="AV50" s="43"/>
       <c r="AW50" s="43"/>
       <c r="AX50" s="43"/>
       <c r="AY50" s="43"/>
       <c r="AZ50" s="43"/>
+      <c r="BA50" s="43"/>
     </row>
-    <row r="51" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="19">
         <v>418</v>
       </c>
       <c r="C51" s="19">
         <v>554</v>
       </c>
       <c r="D51" s="19">
         <v>363</v>
       </c>
       <c r="E51" s="19">
         <v>314</v>
       </c>
       <c r="F51" s="19">
         <v>322</v>
       </c>
       <c r="G51" s="19">
         <v>332</v>
       </c>
       <c r="H51" s="19">
         <v>302</v>
       </c>
       <c r="I51" s="19">
@@ -8124,52 +8258,55 @@
       </c>
       <c r="AS51" s="21">
         <v>317</v>
       </c>
       <c r="AT51" s="13">
         <v>331</v>
       </c>
       <c r="AU51" s="10">
         <v>363</v>
       </c>
       <c r="AV51" s="21">
         <v>302</v>
       </c>
       <c r="AW51" s="11">
         <v>404</v>
       </c>
       <c r="AX51" s="13">
         <v>292</v>
       </c>
       <c r="AY51" s="21">
         <v>325</v>
       </c>
       <c r="AZ51" s="11">
         <v>353</v>
       </c>
+      <c r="BA51" s="11">
+        <v>330</v>
+      </c>
     </row>
-    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="19">
         <v>123</v>
       </c>
       <c r="C52" s="19">
         <v>164</v>
       </c>
       <c r="D52" s="19">
         <v>102</v>
       </c>
       <c r="E52" s="19">
         <v>76</v>
       </c>
       <c r="F52" s="19">
         <v>84</v>
       </c>
       <c r="G52" s="19">
         <v>85</v>
       </c>
       <c r="H52" s="19">
         <v>72</v>
       </c>
       <c r="I52" s="19">
@@ -8282,52 +8419,55 @@
       </c>
       <c r="AS52" s="21">
         <v>93</v>
       </c>
       <c r="AT52" s="13">
         <v>80</v>
       </c>
       <c r="AU52" s="10">
         <v>110</v>
       </c>
       <c r="AV52" s="21">
         <v>87</v>
       </c>
       <c r="AW52" s="11">
         <v>127</v>
       </c>
       <c r="AX52" s="13">
         <v>85</v>
       </c>
       <c r="AY52" s="21">
         <v>102</v>
       </c>
       <c r="AZ52" s="11">
         <v>97</v>
       </c>
+      <c r="BA52" s="11">
+        <v>96</v>
+      </c>
     </row>
-    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B53" s="19">
         <v>12</v>
       </c>
       <c r="C53" s="19">
         <v>11</v>
       </c>
       <c r="D53" s="19">
         <v>7</v>
       </c>
       <c r="E53" s="19">
         <v>17</v>
       </c>
       <c r="F53" s="19">
         <v>10</v>
       </c>
       <c r="G53" s="19">
         <v>7</v>
       </c>
       <c r="H53" s="19">
         <v>11</v>
       </c>
       <c r="I53" s="19">
@@ -8440,52 +8580,55 @@
       </c>
       <c r="AS53" s="21">
         <v>13</v>
       </c>
       <c r="AT53" s="13">
         <v>9</v>
       </c>
       <c r="AU53" s="10">
         <v>17</v>
       </c>
       <c r="AV53" s="21">
         <v>15</v>
       </c>
       <c r="AW53" s="11">
         <v>12</v>
       </c>
       <c r="AX53" s="13">
         <v>10</v>
       </c>
       <c r="AY53" s="21">
         <v>12</v>
       </c>
       <c r="AZ53" s="11">
         <v>9</v>
       </c>
+      <c r="BA53" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="19">
         <v>24</v>
       </c>
       <c r="C54" s="19">
         <v>25</v>
       </c>
       <c r="D54" s="19">
         <v>18</v>
       </c>
       <c r="E54" s="19">
         <v>17</v>
       </c>
       <c r="F54" s="19">
         <v>24</v>
       </c>
       <c r="G54" s="19">
         <v>16</v>
       </c>
       <c r="H54" s="19">
         <v>13</v>
       </c>
       <c r="I54" s="19">
@@ -8598,52 +8741,55 @@
       </c>
       <c r="AS54" s="21">
         <v>12</v>
       </c>
       <c r="AT54" s="13">
         <v>24</v>
       </c>
       <c r="AU54" s="10">
         <v>22</v>
       </c>
       <c r="AV54" s="21">
         <v>16</v>
       </c>
       <c r="AW54" s="11">
         <v>21</v>
       </c>
       <c r="AX54" s="13">
         <v>18</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="11">
         <v>19</v>
       </c>
+      <c r="BA54" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="19">
         <v>72</v>
       </c>
       <c r="C55" s="19">
         <v>136</v>
       </c>
       <c r="D55" s="19">
         <v>71</v>
       </c>
       <c r="E55" s="19">
         <v>56</v>
       </c>
       <c r="F55" s="19">
         <v>62</v>
       </c>
       <c r="G55" s="19">
         <v>60</v>
       </c>
       <c r="H55" s="19">
         <v>58</v>
       </c>
       <c r="I55" s="19">
@@ -8756,52 +8902,55 @@
       </c>
       <c r="AS55" s="21">
         <v>61</v>
       </c>
       <c r="AT55" s="13">
         <v>61</v>
       </c>
       <c r="AU55" s="10">
         <v>71</v>
       </c>
       <c r="AV55" s="21">
         <v>43</v>
       </c>
       <c r="AW55" s="11">
         <v>83</v>
       </c>
       <c r="AX55" s="13">
         <v>58</v>
       </c>
       <c r="AY55" s="21">
         <v>54</v>
       </c>
       <c r="AZ55" s="11">
         <v>83</v>
       </c>
+      <c r="BA55" s="11">
+        <v>56</v>
+      </c>
     </row>
-    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="19">
         <v>9</v>
       </c>
       <c r="C56" s="19">
         <v>8</v>
       </c>
       <c r="D56" s="19">
         <v>4</v>
       </c>
       <c r="E56" s="19">
         <v>3</v>
       </c>
       <c r="F56" s="19">
         <v>5</v>
       </c>
       <c r="G56" s="19">
         <v>4</v>
       </c>
       <c r="H56" s="19">
         <v>6</v>
       </c>
       <c r="I56" s="19">
@@ -8914,52 +9063,55 @@
       </c>
       <c r="AS56" s="21">
         <v>4</v>
       </c>
       <c r="AT56" s="13">
         <v>1</v>
       </c>
       <c r="AU56" s="10">
         <v>7</v>
       </c>
       <c r="AV56" s="21">
         <v>4</v>
       </c>
       <c r="AW56" s="10">
         <v>3</v>
       </c>
       <c r="AX56" s="13">
         <v>7</v>
       </c>
       <c r="AY56" s="21">
         <v>4</v>
       </c>
       <c r="AZ56" s="11">
         <v>1</v>
       </c>
+      <c r="BA56" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="19">
         <v>4</v>
       </c>
       <c r="C57" s="19">
         <v>1</v>
       </c>
       <c r="D57" s="19">
         <v>3</v>
       </c>
       <c r="E57" s="19">
         <v>7</v>
       </c>
       <c r="F57" s="19">
         <v>3</v>
       </c>
       <c r="G57" s="19">
         <v>2</v>
       </c>
       <c r="H57" s="19">
         <v>4</v>
       </c>
       <c r="I57" s="19">
@@ -9072,52 +9224,55 @@
       </c>
       <c r="AS57" s="21">
         <v>1</v>
       </c>
       <c r="AT57" s="13">
         <v>1</v>
       </c>
       <c r="AU57" s="10">
         <v>3</v>
       </c>
       <c r="AV57" s="21">
         <v>4</v>
       </c>
       <c r="AW57" s="10">
         <v>2</v>
       </c>
       <c r="AX57" s="13">
         <v>1</v>
       </c>
       <c r="AY57" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="11">
         <v>2</v>
       </c>
+      <c r="BA57" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B58" s="19">
         <v>19</v>
       </c>
       <c r="C58" s="19">
         <v>25</v>
       </c>
       <c r="D58" s="19">
         <v>16</v>
       </c>
       <c r="E58" s="19">
         <v>19</v>
       </c>
       <c r="F58" s="19">
         <v>14</v>
       </c>
       <c r="G58" s="19">
         <v>30</v>
       </c>
       <c r="H58" s="19">
         <v>16</v>
       </c>
       <c r="I58" s="19">
@@ -9230,52 +9385,55 @@
       </c>
       <c r="AS58" s="21">
         <v>19</v>
       </c>
       <c r="AT58" s="13">
         <v>23</v>
       </c>
       <c r="AU58" s="10">
         <v>10</v>
       </c>
       <c r="AV58" s="21">
         <v>8</v>
       </c>
       <c r="AW58" s="10">
         <v>14</v>
       </c>
       <c r="AX58" s="13">
         <v>15</v>
       </c>
       <c r="AY58" s="21">
         <v>16</v>
       </c>
       <c r="AZ58" s="11">
         <v>14</v>
       </c>
+      <c r="BA58" s="11">
+        <v>18</v>
+      </c>
     </row>
-    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B59" s="19">
         <v>11</v>
       </c>
       <c r="C59" s="19">
         <v>8</v>
       </c>
       <c r="D59" s="19">
         <v>12</v>
       </c>
       <c r="E59" s="19">
         <v>5</v>
       </c>
       <c r="F59" s="19">
         <v>7</v>
       </c>
       <c r="G59" s="19">
         <v>9</v>
       </c>
       <c r="H59" s="19">
         <v>5</v>
       </c>
       <c r="I59" s="19">
@@ -9388,52 +9546,55 @@
       </c>
       <c r="AS59" s="21">
         <v>4</v>
       </c>
       <c r="AT59" s="13">
         <v>5</v>
       </c>
       <c r="AU59" s="10">
         <v>5</v>
       </c>
       <c r="AV59" s="21">
         <v>7</v>
       </c>
       <c r="AW59" s="10">
         <v>7</v>
       </c>
       <c r="AX59" s="13">
         <v>6</v>
       </c>
       <c r="AY59" s="21">
         <v>7</v>
       </c>
       <c r="AZ59" s="11">
         <v>9</v>
       </c>
+      <c r="BA59" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="19">
         <v>6</v>
       </c>
       <c r="C60" s="19">
         <v>1</v>
       </c>
       <c r="D60" s="19">
         <v>2</v>
       </c>
       <c r="E60" s="19">
         <v>3</v>
       </c>
       <c r="F60" s="19">
         <v>4</v>
       </c>
       <c r="G60" s="19">
         <v>4</v>
       </c>
       <c r="H60" s="19">
         <v>8</v>
       </c>
       <c r="I60" s="19">
@@ -9546,52 +9707,55 @@
       </c>
       <c r="AS60" s="21">
         <v>1</v>
       </c>
       <c r="AT60" s="13">
         <v>2</v>
       </c>
       <c r="AU60" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV60" s="21">
         <v>1</v>
       </c>
       <c r="AW60" s="10">
         <v>5</v>
       </c>
       <c r="AX60" s="13">
         <v>1</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="11">
         <v>3</v>
       </c>
+      <c r="BA60" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B61" s="19">
         <v>23</v>
       </c>
       <c r="C61" s="19">
         <v>33</v>
       </c>
       <c r="D61" s="19">
         <v>20</v>
       </c>
       <c r="E61" s="19">
         <v>18</v>
       </c>
       <c r="F61" s="19">
         <v>21</v>
       </c>
       <c r="G61" s="19">
         <v>19</v>
       </c>
       <c r="H61" s="19">
         <v>12</v>
       </c>
       <c r="I61" s="19">
@@ -9704,52 +9868,55 @@
       </c>
       <c r="AS61" s="21">
         <v>20</v>
       </c>
       <c r="AT61" s="13">
         <v>25</v>
       </c>
       <c r="AU61" s="10">
         <v>14</v>
       </c>
       <c r="AV61" s="21">
         <v>17</v>
       </c>
       <c r="AW61" s="10">
         <v>22</v>
       </c>
       <c r="AX61" s="13">
         <v>7</v>
       </c>
       <c r="AY61" s="21">
         <v>26</v>
       </c>
       <c r="AZ61" s="11">
         <v>22</v>
       </c>
+      <c r="BA61" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="19">
         <v>7</v>
       </c>
       <c r="C62" s="19">
         <v>2</v>
       </c>
       <c r="D62" s="19">
         <v>5</v>
       </c>
       <c r="E62" s="19">
         <v>3</v>
       </c>
       <c r="F62" s="19">
         <v>4</v>
       </c>
       <c r="G62" s="19">
         <v>1</v>
       </c>
       <c r="H62" s="19">
         <v>4</v>
       </c>
       <c r="I62" s="19">
@@ -9862,52 +10029,55 @@
       </c>
       <c r="AS62" s="21">
         <v>6</v>
       </c>
       <c r="AT62" s="13">
         <v>4</v>
       </c>
       <c r="AU62" s="10">
         <v>3</v>
       </c>
       <c r="AV62" s="21">
         <v>6</v>
       </c>
       <c r="AW62" s="10">
         <v>8</v>
       </c>
       <c r="AX62" s="13">
         <v>1</v>
       </c>
       <c r="AY62" s="21">
         <v>2</v>
       </c>
       <c r="AZ62" s="11">
         <v>3</v>
       </c>
+      <c r="BA62" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B63" s="19">
         <v>9</v>
       </c>
       <c r="C63" s="19">
         <v>18</v>
       </c>
       <c r="D63" s="19">
         <v>13</v>
       </c>
       <c r="E63" s="19">
         <v>12</v>
       </c>
       <c r="F63" s="19">
         <v>13</v>
       </c>
       <c r="G63" s="19">
         <v>13</v>
       </c>
       <c r="H63" s="19">
         <v>12</v>
       </c>
       <c r="I63" s="19">
@@ -10020,52 +10190,55 @@
       </c>
       <c r="AS63" s="21">
         <v>11</v>
       </c>
       <c r="AT63" s="13">
         <v>9</v>
       </c>
       <c r="AU63" s="10">
         <v>12</v>
       </c>
       <c r="AV63" s="21">
         <v>17</v>
       </c>
       <c r="AW63" s="10">
         <v>9</v>
       </c>
       <c r="AX63" s="13">
         <v>9</v>
       </c>
       <c r="AY63" s="21">
         <v>7</v>
       </c>
       <c r="AZ63" s="11">
         <v>9</v>
       </c>
+      <c r="BA63" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B64" s="19">
         <v>7</v>
       </c>
       <c r="C64" s="19">
         <v>12</v>
       </c>
       <c r="D64" s="19">
         <v>8</v>
       </c>
       <c r="E64" s="19">
         <v>14</v>
       </c>
       <c r="F64" s="19">
         <v>10</v>
       </c>
       <c r="G64" s="19">
         <v>10</v>
       </c>
       <c r="H64" s="19">
         <v>10</v>
       </c>
       <c r="I64" s="19">
@@ -10178,52 +10351,55 @@
       </c>
       <c r="AS64" s="21">
         <v>9</v>
       </c>
       <c r="AT64" s="13">
         <v>7</v>
       </c>
       <c r="AU64" s="10">
         <v>11</v>
       </c>
       <c r="AV64" s="21">
         <v>3</v>
       </c>
       <c r="AW64" s="10">
         <v>12</v>
       </c>
       <c r="AX64" s="13">
         <v>9</v>
       </c>
       <c r="AY64" s="21">
         <v>4</v>
       </c>
       <c r="AZ64" s="11">
         <v>12</v>
       </c>
+      <c r="BA64" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="19">
         <v>29</v>
       </c>
       <c r="C65" s="19">
         <v>35</v>
       </c>
       <c r="D65" s="19">
         <v>28</v>
       </c>
       <c r="E65" s="19">
         <v>24</v>
       </c>
       <c r="F65" s="19">
         <v>19</v>
       </c>
       <c r="G65" s="19">
         <v>31</v>
       </c>
       <c r="H65" s="19">
         <v>28</v>
       </c>
       <c r="I65" s="19">
@@ -10336,52 +10512,55 @@
       </c>
       <c r="AS65" s="21">
         <v>22</v>
       </c>
       <c r="AT65" s="13">
         <v>32</v>
       </c>
       <c r="AU65" s="10">
         <v>21</v>
       </c>
       <c r="AV65" s="21">
         <v>30</v>
       </c>
       <c r="AW65" s="10">
         <v>26</v>
       </c>
       <c r="AX65" s="13">
         <v>29</v>
       </c>
       <c r="AY65" s="21">
         <v>29</v>
       </c>
       <c r="AZ65" s="11">
         <v>33</v>
       </c>
+      <c r="BA65" s="11">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="19">
         <v>10</v>
       </c>
       <c r="C66" s="19">
         <v>15</v>
       </c>
       <c r="D66" s="19">
         <v>3</v>
       </c>
       <c r="E66" s="19">
         <v>10</v>
       </c>
       <c r="F66" s="19">
         <v>9</v>
       </c>
       <c r="G66" s="19">
         <v>11</v>
       </c>
       <c r="H66" s="19">
         <v>17</v>
       </c>
       <c r="I66" s="19">
@@ -10494,52 +10673,55 @@
       </c>
       <c r="AS66" s="21">
         <v>5</v>
       </c>
       <c r="AT66" s="13">
         <v>13</v>
       </c>
       <c r="AU66" s="10">
         <v>12</v>
       </c>
       <c r="AV66" s="21">
         <v>11</v>
       </c>
       <c r="AW66" s="10">
         <v>7</v>
       </c>
       <c r="AX66" s="13">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>9</v>
       </c>
       <c r="AZ66" s="11">
         <v>9</v>
       </c>
+      <c r="BA66" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B67" s="19">
         <v>3</v>
       </c>
       <c r="C67" s="19">
         <v>3</v>
       </c>
       <c r="D67" s="19">
         <v>6</v>
       </c>
       <c r="E67" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="19">
         <v>3</v>
       </c>
       <c r="H67" s="19">
         <v>4</v>
       </c>
       <c r="I67" s="19">
@@ -10652,52 +10834,55 @@
       </c>
       <c r="AS67" s="21">
         <v>2</v>
       </c>
       <c r="AT67" s="13">
         <v>2</v>
       </c>
       <c r="AU67" s="10">
         <v>1</v>
       </c>
       <c r="AV67" s="21">
         <v>2</v>
       </c>
       <c r="AW67" s="10">
         <v>3</v>
       </c>
       <c r="AX67" s="13">
         <v>1</v>
       </c>
       <c r="AY67" s="21">
         <v>3</v>
       </c>
       <c r="AZ67" s="11">
         <v>1</v>
       </c>
+      <c r="BA67" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B68" s="19">
         <v>7</v>
       </c>
       <c r="C68" s="19">
         <v>15</v>
       </c>
       <c r="D68" s="19">
         <v>7</v>
       </c>
       <c r="E68" s="19">
         <v>12</v>
       </c>
       <c r="F68" s="19">
         <v>6</v>
       </c>
       <c r="G68" s="19">
         <v>7</v>
       </c>
       <c r="H68" s="19">
         <v>4</v>
       </c>
       <c r="I68" s="19">
@@ -10810,52 +10995,55 @@
       </c>
       <c r="AS68" s="21">
         <v>9</v>
       </c>
       <c r="AT68" s="13">
         <v>8</v>
       </c>
       <c r="AU68" s="10">
         <v>10</v>
       </c>
       <c r="AV68" s="21">
         <v>5</v>
       </c>
       <c r="AW68" s="10">
         <v>11</v>
       </c>
       <c r="AX68" s="13">
         <v>6</v>
       </c>
       <c r="AY68" s="21">
         <v>5</v>
       </c>
       <c r="AZ68" s="11">
         <v>6</v>
       </c>
+      <c r="BA68" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B69" s="19">
         <v>15</v>
       </c>
       <c r="C69" s="19">
         <v>18</v>
       </c>
       <c r="D69" s="19">
         <v>13</v>
       </c>
       <c r="E69" s="19">
         <v>7</v>
       </c>
       <c r="F69" s="19">
         <v>9</v>
       </c>
       <c r="G69" s="19">
         <v>11</v>
       </c>
       <c r="H69" s="19">
         <v>5</v>
       </c>
       <c r="I69" s="19">
@@ -10968,52 +11156,55 @@
       </c>
       <c r="AS69" s="21">
         <v>11</v>
       </c>
       <c r="AT69" s="13">
         <v>10</v>
       </c>
       <c r="AU69" s="10">
         <v>12</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="10">
         <v>9</v>
       </c>
       <c r="AX69" s="13">
         <v>8</v>
       </c>
       <c r="AY69" s="21">
         <v>10</v>
       </c>
       <c r="AZ69" s="11">
         <v>5</v>
       </c>
+      <c r="BA69" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B70" s="19">
         <v>7</v>
       </c>
       <c r="C70" s="19">
         <v>7</v>
       </c>
       <c r="D70" s="19">
         <v>11</v>
       </c>
       <c r="E70" s="19">
         <v>7</v>
       </c>
       <c r="F70" s="19">
         <v>10</v>
       </c>
       <c r="G70" s="19">
         <v>6</v>
       </c>
       <c r="H70" s="19">
         <v>3</v>
       </c>
       <c r="I70" s="19">
@@ -11126,52 +11317,55 @@
       </c>
       <c r="AS70" s="21">
         <v>3</v>
       </c>
       <c r="AT70" s="13">
         <v>6</v>
       </c>
       <c r="AU70" s="10">
         <v>7</v>
       </c>
       <c r="AV70" s="21">
         <v>7</v>
       </c>
       <c r="AW70" s="10">
         <v>8</v>
       </c>
       <c r="AX70" s="13">
         <v>3</v>
       </c>
       <c r="AY70" s="21">
         <v>4</v>
       </c>
       <c r="AZ70" s="11">
         <v>4</v>
       </c>
+      <c r="BA70" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B71" s="23">
         <v>21</v>
       </c>
       <c r="C71" s="23">
         <v>17</v>
       </c>
       <c r="D71" s="23">
         <v>14</v>
       </c>
       <c r="E71" s="23">
         <v>4</v>
       </c>
       <c r="F71" s="23">
         <v>8</v>
       </c>
       <c r="G71" s="23">
         <v>3</v>
       </c>
       <c r="H71" s="23">
         <v>10</v>
       </c>
       <c r="I71" s="23">
@@ -11284,135 +11478,138 @@
       </c>
       <c r="AS71" s="26">
         <v>11</v>
       </c>
       <c r="AT71" s="26">
         <v>9</v>
       </c>
       <c r="AU71" s="24">
         <v>15</v>
       </c>
       <c r="AV71" s="26">
         <v>9</v>
       </c>
       <c r="AW71" s="24">
         <v>15</v>
       </c>
       <c r="AX71" s="26">
         <v>11</v>
       </c>
       <c r="AY71" s="26">
         <v>17</v>
       </c>
       <c r="AZ71" s="24">
         <v>12</v>
       </c>
+      <c r="BA71" s="24">
+        <v>15</v>
+      </c>
     </row>
-    <row r="72" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="73" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="27" t="s">
         <v>23</v>
       </c>
       <c r="H73" s="18"/>
       <c r="M73" s="28"/>
     </row>
-    <row r="74" spans="1:52" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="80" spans="1:52" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:AZ28"/>
-    <mergeCell ref="B50:AZ50"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B50:BA50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ77"/>
+  <dimension ref="A1:BA77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AY12" sqref="AY12"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -11422,66 +11619,67 @@
       <c r="AB2" s="44"/>
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="30"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -11500,52 +11698,53 @@
       <c r="AF4" s="45"/>
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
@@ -11656,52 +11855,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>25</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -11711,52 +11913,53 @@
       <c r="AB6" s="46"/>
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
+      <c r="BA6" s="46"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="33">
         <v>12.03</v>
       </c>
       <c r="C7" s="33">
         <v>14.24</v>
       </c>
       <c r="D7" s="33">
         <v>13.08</v>
       </c>
       <c r="E7" s="33">
         <v>12.21</v>
       </c>
       <c r="F7" s="33">
         <v>11.78</v>
       </c>
       <c r="G7" s="33">
         <v>11.51</v>
       </c>
       <c r="H7" s="33">
         <v>11.24</v>
       </c>
       <c r="I7" s="33">
@@ -11869,52 +12072,55 @@
       </c>
       <c r="AS7" s="33">
         <v>9.6</v>
       </c>
       <c r="AT7" s="33">
         <v>9.67</v>
       </c>
       <c r="AU7" s="33">
         <v>9.77</v>
       </c>
       <c r="AV7" s="32">
         <v>9.77</v>
       </c>
       <c r="AW7" s="32">
         <v>9.92</v>
       </c>
       <c r="AX7" s="32">
         <v>8.56</v>
       </c>
       <c r="AY7" s="33">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="32">
         <v>9.9499999999999993</v>
       </c>
+      <c r="BA7" s="33">
+        <v>10.17</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="33">
         <v>11.08</v>
       </c>
       <c r="C8" s="33">
         <v>12.85</v>
       </c>
       <c r="D8" s="33">
         <v>11.59</v>
       </c>
       <c r="E8" s="33">
         <v>10.37</v>
       </c>
       <c r="F8" s="33">
         <v>9.99</v>
       </c>
       <c r="G8" s="33">
         <v>9.69</v>
       </c>
       <c r="H8" s="33">
         <v>9.4</v>
       </c>
       <c r="I8" s="33">
@@ -12027,52 +12233,55 @@
       </c>
       <c r="AS8" s="33">
         <v>8.14</v>
       </c>
       <c r="AT8" s="33">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="33">
         <v>8.18</v>
       </c>
       <c r="AV8" s="32">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="32">
         <v>8.4</v>
       </c>
       <c r="AX8" s="32">
         <v>7.04</v>
       </c>
       <c r="AY8" s="33">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="32">
         <v>8.58</v>
       </c>
+      <c r="BA8" s="33">
+        <v>8.4700000000000006</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="33">
         <v>8.23</v>
       </c>
       <c r="C9" s="33">
         <v>8.83</v>
       </c>
       <c r="D9" s="33">
         <v>7.87</v>
       </c>
       <c r="E9" s="33">
         <v>8.41</v>
       </c>
       <c r="F9" s="33">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="33">
         <v>7.5</v>
       </c>
       <c r="H9" s="33">
         <v>7.6</v>
       </c>
       <c r="I9" s="33">
@@ -12185,52 +12394,55 @@
       </c>
       <c r="AS9" s="33">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT9" s="33">
         <v>8.59</v>
       </c>
       <c r="AU9" s="33">
         <v>8.9</v>
       </c>
       <c r="AV9" s="32">
         <v>9.06</v>
       </c>
       <c r="AW9" s="32">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="32">
         <v>8.52</v>
       </c>
       <c r="AY9" s="33">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="32">
         <v>7.82</v>
       </c>
+      <c r="BA9" s="33">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="33">
         <v>13.12</v>
       </c>
       <c r="C10" s="33">
         <v>14.71</v>
       </c>
       <c r="D10" s="33">
         <v>14.54</v>
       </c>
       <c r="E10" s="33">
         <v>13.42</v>
       </c>
       <c r="F10" s="33">
         <v>13.72</v>
       </c>
       <c r="G10" s="33">
         <v>13.18</v>
       </c>
       <c r="H10" s="33">
         <v>12.62</v>
       </c>
       <c r="I10" s="33">
@@ -12343,52 +12555,55 @@
       </c>
       <c r="AS10" s="33">
         <v>11.13</v>
       </c>
       <c r="AT10" s="33">
         <v>11.62</v>
       </c>
       <c r="AU10" s="33">
         <v>11.91</v>
       </c>
       <c r="AV10" s="32">
         <v>11.76</v>
       </c>
       <c r="AW10" s="32">
         <v>12.01</v>
       </c>
       <c r="AX10" s="32">
         <v>9.99</v>
       </c>
       <c r="AY10" s="33">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="32">
         <v>11.26</v>
       </c>
+      <c r="BA10" s="33">
+        <v>11.19</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="33">
         <v>14.38</v>
       </c>
       <c r="C11" s="33">
         <v>20.96</v>
       </c>
       <c r="D11" s="33">
         <v>18.23</v>
       </c>
       <c r="E11" s="33">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="33">
         <v>15.67</v>
       </c>
       <c r="G11" s="33">
         <v>15.09</v>
       </c>
       <c r="H11" s="33">
         <v>14.77</v>
       </c>
       <c r="I11" s="33">
@@ -12501,52 +12716,55 @@
       </c>
       <c r="AS11" s="33">
         <v>11.21</v>
       </c>
       <c r="AT11" s="33">
         <v>11.27</v>
       </c>
       <c r="AU11" s="33">
         <v>11.45</v>
       </c>
       <c r="AV11" s="32">
         <v>11.3</v>
       </c>
       <c r="AW11" s="32">
         <v>11.56</v>
       </c>
       <c r="AX11" s="32">
         <v>10.61</v>
       </c>
       <c r="AY11" s="33">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="32">
         <v>12.4</v>
       </c>
+      <c r="BA11" s="33">
+        <v>12.47</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="33">
         <v>18.84</v>
       </c>
       <c r="C12" s="33">
         <v>16.87</v>
       </c>
       <c r="D12" s="33">
         <v>14.29</v>
       </c>
       <c r="E12" s="33">
         <v>12.41</v>
       </c>
       <c r="F12" s="33">
         <v>11.78</v>
       </c>
       <c r="G12" s="33">
         <v>11.59</v>
       </c>
       <c r="H12" s="33">
         <v>11.69</v>
       </c>
       <c r="I12" s="33">
@@ -12659,52 +12877,55 @@
       </c>
       <c r="AS12" s="33">
         <v>9.4</v>
       </c>
       <c r="AT12" s="33">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="33">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="32">
         <v>9.32</v>
       </c>
       <c r="AW12" s="32">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="32">
         <v>14.29</v>
       </c>
       <c r="AY12" s="33">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="32">
         <v>10.15</v>
       </c>
+      <c r="BA12" s="33">
+        <v>9.99</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="33">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="33">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="33">
         <v>6.57</v>
       </c>
       <c r="E13" s="33">
         <v>7.41</v>
       </c>
       <c r="F13" s="33">
         <v>6.76</v>
       </c>
       <c r="G13" s="33">
         <v>6.38</v>
       </c>
       <c r="H13" s="33">
         <v>6.6</v>
       </c>
       <c r="I13" s="33">
@@ -12817,52 +13038,55 @@
       </c>
       <c r="AS13" s="33">
         <v>4.67</v>
       </c>
       <c r="AT13" s="33">
         <v>4.58</v>
       </c>
       <c r="AU13" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="32">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="32">
         <v>1.97</v>
       </c>
       <c r="AY13" s="33">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="32">
         <v>4.3600000000000003</v>
       </c>
+      <c r="BA13" s="33">
+        <v>6.54</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="33">
         <v>12.05</v>
       </c>
       <c r="C14" s="33">
         <v>14.3</v>
       </c>
       <c r="D14" s="33">
         <v>13.51</v>
       </c>
       <c r="E14" s="33">
         <v>12.99</v>
       </c>
       <c r="F14" s="33">
         <v>12.88</v>
       </c>
       <c r="G14" s="33">
         <v>13.32</v>
       </c>
       <c r="H14" s="33">
         <v>13.04</v>
       </c>
       <c r="I14" s="33">
@@ -12975,52 +13199,55 @@
       </c>
       <c r="AS14" s="33">
         <v>11.18</v>
       </c>
       <c r="AT14" s="33">
         <v>11.69</v>
       </c>
       <c r="AU14" s="33">
         <v>11.66</v>
       </c>
       <c r="AV14" s="32">
         <v>11.59</v>
       </c>
       <c r="AW14" s="32">
         <v>11.63</v>
       </c>
       <c r="AX14" s="32">
         <v>12.12</v>
       </c>
       <c r="AY14" s="33">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="32">
         <v>12.32</v>
       </c>
+      <c r="BA14" s="33">
+        <v>13.57</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="33">
         <v>14.8</v>
       </c>
       <c r="C15" s="33">
         <v>13.31</v>
       </c>
       <c r="D15" s="33">
         <v>14.55</v>
       </c>
       <c r="E15" s="33">
         <v>12.91</v>
       </c>
       <c r="F15" s="33">
         <v>13.49</v>
       </c>
       <c r="G15" s="33">
         <v>13.68</v>
       </c>
       <c r="H15" s="33">
         <v>12.91</v>
       </c>
       <c r="I15" s="33">
@@ -13133,52 +13360,55 @@
       </c>
       <c r="AS15" s="33">
         <v>11.94</v>
       </c>
       <c r="AT15" s="33">
         <v>11.4</v>
       </c>
       <c r="AU15" s="33">
         <v>11.16</v>
       </c>
       <c r="AV15" s="32">
         <v>11.06</v>
       </c>
       <c r="AW15" s="32">
         <v>11.01</v>
       </c>
       <c r="AX15" s="32">
         <v>8.48</v>
       </c>
       <c r="AY15" s="33">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="32">
         <v>10.91</v>
       </c>
+      <c r="BA15" s="33">
+        <v>12.17</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="33">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="33">
         <v>9.64</v>
       </c>
       <c r="D16" s="33">
         <v>7.78</v>
       </c>
       <c r="E16" s="33">
         <v>7.24</v>
       </c>
       <c r="F16" s="33">
         <v>7.32</v>
       </c>
       <c r="G16" s="33">
         <v>7.58</v>
       </c>
       <c r="H16" s="33">
         <v>7.74</v>
       </c>
       <c r="I16" s="33">
@@ -13291,52 +13521,55 @@
       </c>
       <c r="AS16" s="33">
         <v>5.7</v>
       </c>
       <c r="AT16" s="33">
         <v>5.48</v>
       </c>
       <c r="AU16" s="33">
         <v>5.16</v>
       </c>
       <c r="AV16" s="32">
         <v>4.91</v>
       </c>
       <c r="AW16" s="32">
         <v>5.39</v>
       </c>
       <c r="AX16" s="32">
         <v>2.42</v>
       </c>
       <c r="AY16" s="33">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="32">
         <v>5.42</v>
       </c>
+      <c r="BA16" s="33">
+        <v>6.26</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="33">
         <v>12.59</v>
       </c>
       <c r="C17" s="33">
         <v>16.45</v>
       </c>
       <c r="D17" s="33">
         <v>14.85</v>
       </c>
       <c r="E17" s="33">
         <v>13.75</v>
       </c>
       <c r="F17" s="33">
         <v>13.53</v>
       </c>
       <c r="G17" s="33">
         <v>13.25</v>
       </c>
       <c r="H17" s="33">
         <v>12.56</v>
       </c>
       <c r="I17" s="33">
@@ -13449,52 +13682,55 @@
       </c>
       <c r="AS17" s="33">
         <v>9.32</v>
       </c>
       <c r="AT17" s="33">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="33">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="32">
         <v>10.14</v>
       </c>
       <c r="AW17" s="32">
         <v>10.33</v>
       </c>
       <c r="AX17" s="32">
         <v>5.23</v>
       </c>
       <c r="AY17" s="33">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="32">
         <v>9.1999999999999993</v>
       </c>
+      <c r="BA17" s="33">
+        <v>10.220000000000001</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="33">
         <v>10.81</v>
       </c>
       <c r="C18" s="33">
         <v>11.85</v>
       </c>
       <c r="D18" s="33">
         <v>11.03</v>
       </c>
       <c r="E18" s="33">
         <v>9.65</v>
       </c>
       <c r="F18" s="33">
         <v>9.43</v>
       </c>
       <c r="G18" s="33">
         <v>8.6</v>
       </c>
       <c r="H18" s="33">
         <v>8.59</v>
       </c>
       <c r="I18" s="33">
@@ -13607,52 +13843,55 @@
       </c>
       <c r="AS18" s="33">
         <v>10.47</v>
       </c>
       <c r="AT18" s="33">
         <v>10.25</v>
       </c>
       <c r="AU18" s="33">
         <v>10.17</v>
       </c>
       <c r="AV18" s="32">
         <v>10.89</v>
       </c>
       <c r="AW18" s="32">
         <v>10.94</v>
       </c>
       <c r="AX18" s="32">
         <v>3.61</v>
       </c>
       <c r="AY18" s="33">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="32">
         <v>6.66</v>
       </c>
+      <c r="BA18" s="33">
+        <v>7.79</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="33">
         <v>11.4</v>
       </c>
       <c r="C19" s="33">
         <v>14.81</v>
       </c>
       <c r="D19" s="33">
         <v>15.48</v>
       </c>
       <c r="E19" s="33">
         <v>14.69</v>
       </c>
       <c r="F19" s="33">
         <v>14.3</v>
       </c>
       <c r="G19" s="33">
         <v>13.99</v>
       </c>
       <c r="H19" s="33">
         <v>13.41</v>
       </c>
       <c r="I19" s="33">
@@ -13765,52 +14004,55 @@
       </c>
       <c r="AS19" s="33">
         <v>11.38</v>
       </c>
       <c r="AT19" s="33">
         <v>11.49</v>
       </c>
       <c r="AU19" s="33">
         <v>11.49</v>
       </c>
       <c r="AV19" s="32">
         <v>11.86</v>
       </c>
       <c r="AW19" s="32">
         <v>11.7</v>
       </c>
       <c r="AX19" s="32">
         <v>7.07</v>
       </c>
       <c r="AY19" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="32">
         <v>9.59</v>
       </c>
+      <c r="BA19" s="33">
+        <v>10.72</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="33">
         <v>13.03</v>
       </c>
       <c r="C20" s="33">
         <v>12.79</v>
       </c>
       <c r="D20" s="33">
         <v>12.27</v>
       </c>
       <c r="E20" s="33">
         <v>12.43</v>
       </c>
       <c r="F20" s="33">
         <v>12.19</v>
       </c>
       <c r="G20" s="33">
         <v>12.49</v>
       </c>
       <c r="H20" s="33">
         <v>12.31</v>
       </c>
       <c r="I20" s="33">
@@ -13923,52 +14165,55 @@
       </c>
       <c r="AS20" s="33">
         <v>11.65</v>
       </c>
       <c r="AT20" s="33">
         <v>11.64</v>
       </c>
       <c r="AU20" s="33">
         <v>11.64</v>
       </c>
       <c r="AV20" s="32">
         <v>11.27</v>
       </c>
       <c r="AW20" s="32">
         <v>11.32</v>
       </c>
       <c r="AX20" s="32">
         <v>10.8</v>
       </c>
       <c r="AY20" s="33">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="32">
         <v>10.54</v>
       </c>
+      <c r="BA20" s="33">
+        <v>10.87</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="33">
         <v>9.84</v>
       </c>
       <c r="C21" s="33">
         <v>10.92</v>
       </c>
       <c r="D21" s="33">
         <v>10.54</v>
       </c>
       <c r="E21" s="33">
         <v>10.48</v>
       </c>
       <c r="F21" s="33">
         <v>9.94</v>
       </c>
       <c r="G21" s="33">
         <v>10.28</v>
       </c>
       <c r="H21" s="33">
         <v>10.3</v>
       </c>
       <c r="I21" s="33">
@@ -14081,52 +14326,55 @@
       </c>
       <c r="AS21" s="33">
         <v>8.8800000000000008</v>
       </c>
       <c r="AT21" s="33">
         <v>9.09</v>
       </c>
       <c r="AU21" s="33">
         <v>9.18</v>
       </c>
       <c r="AV21" s="32">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="32">
         <v>9.25</v>
       </c>
       <c r="AX21" s="32">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="33">
         <v>10</v>
       </c>
       <c r="AZ21" s="32">
         <v>9.7899999999999991</v>
       </c>
+      <c r="BA21" s="33">
+        <v>10.35</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="33">
         <v>12.13</v>
       </c>
       <c r="C22" s="33">
         <v>15.3</v>
       </c>
       <c r="D22" s="33">
         <v>12.74</v>
       </c>
       <c r="E22" s="33">
         <v>13.64</v>
       </c>
       <c r="F22" s="33">
         <v>13.99</v>
       </c>
       <c r="G22" s="33">
         <v>13.65</v>
       </c>
       <c r="H22" s="33">
         <v>14.05</v>
       </c>
       <c r="I22" s="33">
@@ -14239,52 +14487,55 @@
       </c>
       <c r="AS22" s="33">
         <v>11.5</v>
       </c>
       <c r="AT22" s="33">
         <v>11.8</v>
       </c>
       <c r="AU22" s="33">
         <v>11.82</v>
       </c>
       <c r="AV22" s="32">
         <v>12.18</v>
       </c>
       <c r="AW22" s="32">
         <v>12.25</v>
       </c>
       <c r="AX22" s="32">
         <v>10.02</v>
       </c>
       <c r="AY22" s="33">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="32">
         <v>10.25</v>
       </c>
+      <c r="BA22" s="33">
+        <v>10.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="33">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="33">
         <v>10.01</v>
       </c>
       <c r="E23" s="33">
         <v>8.48</v>
       </c>
       <c r="F23" s="33">
         <v>8.01</v>
       </c>
       <c r="G23" s="33">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="33">
         <v>8.31</v>
       </c>
       <c r="I23" s="33">
@@ -14397,52 +14648,55 @@
       </c>
       <c r="AS23" s="33">
         <v>7.26</v>
       </c>
       <c r="AT23" s="33">
         <v>7.43</v>
       </c>
       <c r="AU23" s="33">
         <v>7.1</v>
       </c>
       <c r="AV23" s="32">
         <v>6.85</v>
       </c>
       <c r="AW23" s="32">
         <v>7.37</v>
       </c>
       <c r="AX23" s="32">
         <v>4.43</v>
       </c>
       <c r="AY23" s="33">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="32">
         <v>7.13</v>
       </c>
+      <c r="BA23" s="33">
+        <v>7.27</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="33">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="33">
         <v>12.62</v>
       </c>
       <c r="D24" s="33">
         <v>13.1</v>
       </c>
       <c r="E24" s="33">
         <v>14.31</v>
       </c>
       <c r="F24" s="33">
         <v>13.81</v>
       </c>
       <c r="G24" s="33">
         <v>13.59</v>
       </c>
       <c r="H24" s="33">
         <v>13.07</v>
       </c>
       <c r="I24" s="33">
@@ -14555,52 +14809,55 @@
       </c>
       <c r="AS24" s="33">
         <v>9.85</v>
       </c>
       <c r="AT24" s="33">
         <v>9.91</v>
       </c>
       <c r="AU24" s="33">
         <v>10.07</v>
       </c>
       <c r="AV24" s="32">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="32">
         <v>10.52</v>
       </c>
       <c r="AX24" s="32">
         <v>12.76</v>
       </c>
       <c r="AY24" s="33">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="32">
         <v>11.76</v>
       </c>
+      <c r="BA24" s="33">
+        <v>12.29</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="33">
         <v>14.09</v>
       </c>
       <c r="C25" s="33">
         <v>15.68</v>
       </c>
       <c r="D25" s="33">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="33">
         <v>14.34</v>
       </c>
       <c r="F25" s="33">
         <v>13.55</v>
       </c>
       <c r="G25" s="33">
         <v>13.46</v>
       </c>
       <c r="H25" s="33">
         <v>13.04</v>
       </c>
       <c r="I25" s="33">
@@ -14713,52 +14970,55 @@
       </c>
       <c r="AS25" s="33">
         <v>12.17</v>
       </c>
       <c r="AT25" s="33">
         <v>12.24</v>
       </c>
       <c r="AU25" s="33">
         <v>12.26</v>
       </c>
       <c r="AV25" s="32">
         <v>12.21</v>
       </c>
       <c r="AW25" s="32">
         <v>12.18</v>
       </c>
       <c r="AX25" s="32">
         <v>8.36</v>
       </c>
       <c r="AY25" s="33">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="32">
         <v>11.43</v>
       </c>
+      <c r="BA25" s="33">
+        <v>11.58</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="33">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="33">
         <v>13.62</v>
       </c>
       <c r="D26" s="33">
         <v>13.94</v>
       </c>
       <c r="E26" s="33">
         <v>14.02</v>
       </c>
       <c r="F26" s="33">
         <v>13.95</v>
       </c>
       <c r="G26" s="33">
         <v>13.07</v>
       </c>
       <c r="H26" s="33">
         <v>12.16</v>
       </c>
       <c r="I26" s="33">
@@ -14871,52 +15131,55 @@
       </c>
       <c r="AS26" s="33">
         <v>13.94</v>
       </c>
       <c r="AT26" s="33">
         <v>13.55</v>
       </c>
       <c r="AU26" s="33">
         <v>13.34</v>
       </c>
       <c r="AV26" s="32">
         <v>13.22</v>
       </c>
       <c r="AW26" s="32">
         <v>13.44</v>
       </c>
       <c r="AX26" s="32">
         <v>11.95</v>
       </c>
       <c r="AY26" s="33">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="32">
         <v>11.46</v>
       </c>
+      <c r="BA26" s="33">
+        <v>10.99</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="35">
         <v>18.13</v>
       </c>
       <c r="C27" s="35">
         <v>16.75</v>
       </c>
       <c r="D27" s="35">
         <v>14.98</v>
       </c>
       <c r="E27" s="35">
         <v>13</v>
       </c>
       <c r="F27" s="35">
         <v>11.93</v>
       </c>
       <c r="G27" s="35">
         <v>11.03</v>
       </c>
       <c r="H27" s="35">
         <v>10.76</v>
       </c>
       <c r="I27" s="35">
@@ -15029,84 +15292,87 @@
       </c>
       <c r="AS27" s="35">
         <v>10.95</v>
       </c>
       <c r="AT27" s="35">
         <v>11.5</v>
       </c>
       <c r="AU27" s="35">
         <v>11.37</v>
       </c>
       <c r="AV27" s="35">
         <v>11.34</v>
       </c>
       <c r="AW27" s="35">
         <v>11.69</v>
       </c>
       <c r="AX27" s="35">
         <v>14.6</v>
       </c>
       <c r="AY27" s="35">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="35">
         <v>16.03</v>
       </c>
+      <c r="BA27" s="35">
+        <v>16.09</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
       <c r="F30" s="38"/>
       <c r="G30" s="38"/>
       <c r="H30" s="41"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
     </row>
-    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
     </row>
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="40"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
     </row>
@@ -15134,93 +15400,93 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ77"/>
+  <dimension ref="A1:BA77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AY12" sqref="AY12"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -15230,66 +15496,67 @@
       <c r="AB2" s="44"/>
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
     </row>
-    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="C3" s="4"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -15308,52 +15575,53 @@
       <c r="AF4" s="45"/>
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
@@ -15464,52 +15732,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>11</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -15519,52 +15790,53 @@
       <c r="AB6" s="46"/>
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
+      <c r="BA6" s="46"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="12">
         <v>10</v>
       </c>
       <c r="C7" s="12">
         <v>13</v>
       </c>
       <c r="D7" s="12">
         <v>7</v>
       </c>
       <c r="E7" s="12">
         <v>11</v>
       </c>
       <c r="F7" s="12">
         <v>12</v>
       </c>
       <c r="G7" s="12">
         <v>13</v>
       </c>
       <c r="H7" s="12">
         <v>9</v>
       </c>
       <c r="I7" s="12">
@@ -15677,52 +15949,55 @@
       </c>
       <c r="AS7" s="21">
         <v>4</v>
       </c>
       <c r="AT7" s="13">
         <v>5</v>
       </c>
       <c r="AU7" s="10">
         <v>6</v>
       </c>
       <c r="AV7" s="21">
         <v>2</v>
       </c>
       <c r="AW7" s="11">
         <v>2</v>
       </c>
       <c r="AX7" s="13">
         <v>4</v>
       </c>
       <c r="AY7" s="21">
         <v>5</v>
       </c>
       <c r="AZ7" s="11">
         <v>4</v>
       </c>
+      <c r="BA7" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="12">
         <v>5</v>
       </c>
       <c r="C8" s="12">
         <v>3</v>
       </c>
       <c r="D8" s="12">
         <v>3</v>
       </c>
       <c r="E8" s="12">
         <v>3</v>
       </c>
       <c r="F8" s="12">
         <v>4</v>
       </c>
       <c r="G8" s="12">
         <v>4</v>
       </c>
       <c r="H8" s="12">
         <v>3</v>
       </c>
       <c r="I8" s="12">
@@ -15835,52 +16110,55 @@
       </c>
       <c r="AS8" s="21">
         <v>1</v>
       </c>
       <c r="AT8" s="13">
         <v>2</v>
       </c>
       <c r="AU8" s="10">
         <v>1</v>
       </c>
       <c r="AV8" s="21">
         <v>1</v>
       </c>
       <c r="AW8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX8" s="13">
         <v>1</v>
       </c>
       <c r="AY8" s="21">
         <v>1</v>
       </c>
       <c r="AZ8" s="11">
         <v>1</v>
       </c>
+      <c r="BA8" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="12">
         <v>2</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="12">
         <v>1</v>
       </c>
       <c r="F9" s="12">
         <v>1</v>
       </c>
       <c r="G9" s="12">
         <v>1</v>
       </c>
       <c r="H9" s="12">
         <v>1</v>
       </c>
       <c r="I9" s="12">
@@ -15993,52 +16271,55 @@
       </c>
       <c r="AS9" s="21">
         <v>1</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11">
         <v>2</v>
       </c>
       <c r="AX9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="21">
         <v>1</v>
       </c>
       <c r="AZ9" s="11">
         <v>1</v>
       </c>
+      <c r="BA9" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>2</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="12">
         <v>1</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -16151,52 +16432,55 @@
       </c>
       <c r="AS10" s="21">
         <v>1</v>
       </c>
       <c r="AT10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="10">
         <v>1</v>
       </c>
       <c r="AV10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="21">
         <v>1</v>
       </c>
       <c r="AZ10" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA10" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="12">
         <v>3</v>
       </c>
       <c r="C11" s="12">
         <v>2</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>1</v>
       </c>
       <c r="G11" s="12">
         <v>2</v>
       </c>
       <c r="H11" s="12">
         <v>3</v>
       </c>
       <c r="I11" s="12">
@@ -16309,52 +16593,55 @@
       </c>
       <c r="AS11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA11" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>1</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -16467,52 +16754,55 @@
       </c>
       <c r="AS12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA12" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12">
         <v>1</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -16625,52 +16915,55 @@
       </c>
       <c r="AS13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>1</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="12">
         <v>1</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -16783,52 +17076,55 @@
       </c>
       <c r="AS14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA14" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="12">
         <v>1</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>1</v>
       </c>
       <c r="G15" s="12">
         <v>1</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="12" t="s">
@@ -16941,52 +17237,55 @@
       </c>
       <c r="AS15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="10">
         <v>1</v>
       </c>
       <c r="AY15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA15" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>1</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="12" t="s">
@@ -17099,52 +17398,55 @@
       </c>
       <c r="AS16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="21">
         <v>1</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA16" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="12">
         <v>1</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="12">
@@ -17257,52 +17559,55 @@
       </c>
       <c r="AS17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA17" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>1</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>1</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>1</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -17415,52 +17720,55 @@
       </c>
       <c r="AS18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT18" s="13">
         <v>2</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -17573,52 +17881,55 @@
       </c>
       <c r="AS19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA19" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>1</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="12" t="s">
@@ -17731,52 +18042,55 @@
       </c>
       <c r="AS20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA20" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="12">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="12">
@@ -17889,52 +18203,55 @@
       </c>
       <c r="AS21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU21" s="10">
         <v>2</v>
       </c>
       <c r="AV21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX21" s="10">
         <v>2</v>
       </c>
       <c r="AY21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA21" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -18047,52 +18364,55 @@
       </c>
       <c r="AS22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="13">
         <v>1</v>
       </c>
       <c r="AU22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="11">
         <v>1</v>
       </c>
+      <c r="BA22" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>1</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -18205,52 +18525,55 @@
       </c>
       <c r="AS23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="10">
         <v>1</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>1</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="12">
         <v>1</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="12" t="s">
@@ -18363,52 +18686,55 @@
       </c>
       <c r="AS24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="10">
         <v>1</v>
       </c>
       <c r="AV24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA24" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <v>1</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="12" t="s">
@@ -18521,52 +18847,55 @@
       </c>
       <c r="AS25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AT25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV25" s="21">
         <v>1</v>
       </c>
       <c r="AW25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="21">
         <v>1</v>
       </c>
       <c r="AZ25" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA25" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="12">
         <v>2</v>
       </c>
       <c r="D26" s="12">
         <v>1</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="12" t="s">
@@ -18679,52 +19008,55 @@
       </c>
       <c r="AS26" s="21">
         <v>1</v>
       </c>
       <c r="AT26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA26" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="37">
         <v>1</v>
       </c>
       <c r="D27" s="37">
         <v>1</v>
       </c>
       <c r="E27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="37">
         <v>1</v>
       </c>
       <c r="I27" s="37" t="s">
@@ -18837,74 +19169,77 @@
       </c>
       <c r="AS27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AT27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AV27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AZ27" s="24">
         <v>1</v>
       </c>
+      <c r="BA27" s="24" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="38"/>
       <c r="C31" s="38"/>
       <c r="D31" s="38"/>
       <c r="E31" s="38"/>
       <c r="F31" s="38"/>
       <c r="G31" s="38"/>
       <c r="H31" s="38"/>
       <c r="I31" s="38"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
     </row>
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="28"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
     </row>
@@ -18944,99 +19279,99 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ77"/>
+  <dimension ref="A1:BA77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AY12" sqref="AY12"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -19046,66 +19381,67 @@
       <c r="AB2" s="44"/>
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
     </row>
-    <row r="3" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -19124,52 +19460,53 @@
       <c r="AF4" s="45"/>
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
+      <c r="BA4" s="45"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
@@ -19280,52 +19617,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>25</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -19335,52 +19675,53 @@
       <c r="AB6" s="46"/>
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
+      <c r="BA6" s="46"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="32">
         <v>12.36</v>
       </c>
       <c r="C7" s="32">
         <v>14.28</v>
       </c>
       <c r="D7" s="32">
         <v>12.52</v>
       </c>
       <c r="E7" s="32">
         <v>12.82</v>
       </c>
       <c r="F7" s="32">
         <v>13.12</v>
       </c>
       <c r="G7" s="32">
         <v>13.44</v>
       </c>
       <c r="H7" s="32">
         <v>12.86</v>
       </c>
       <c r="I7" s="32">
@@ -19493,52 +19834,55 @@
       </c>
       <c r="AS7" s="33">
         <v>6.45</v>
       </c>
       <c r="AT7" s="33">
         <v>6.51</v>
       </c>
       <c r="AU7" s="33">
         <v>6.7</v>
       </c>
       <c r="AV7" s="32">
         <v>6.42</v>
       </c>
       <c r="AW7" s="32">
         <v>6.14</v>
       </c>
       <c r="AX7" s="32">
         <v>6.38</v>
       </c>
       <c r="AY7" s="33">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="32">
         <v>7.27</v>
       </c>
+      <c r="BA7" s="33">
+        <v>8.3000000000000007</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="32">
         <v>18.18</v>
       </c>
       <c r="C8" s="32">
         <v>13.94</v>
       </c>
       <c r="D8" s="32">
         <v>13.16</v>
       </c>
       <c r="E8" s="32">
         <v>12.54</v>
       </c>
       <c r="F8" s="32">
         <v>12.99</v>
       </c>
       <c r="G8" s="32">
         <v>13.19</v>
       </c>
       <c r="H8" s="32">
         <v>12.77</v>
       </c>
       <c r="I8" s="32">
@@ -19651,52 +19995,55 @@
       </c>
       <c r="AS8" s="33">
         <v>6.24</v>
       </c>
       <c r="AT8" s="33">
         <v>6.44</v>
       </c>
       <c r="AU8" s="33">
         <v>6.2</v>
       </c>
       <c r="AV8" s="32">
         <v>6.11</v>
       </c>
       <c r="AW8" s="32">
         <v>5.59</v>
       </c>
       <c r="AX8" s="32">
         <v>4.46</v>
       </c>
       <c r="AY8" s="33">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="32">
         <v>4.75</v>
       </c>
+      <c r="BA8" s="33">
+        <v>6.98</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="32">
         <v>35.71</v>
       </c>
       <c r="C9" s="32">
         <v>18.87</v>
       </c>
       <c r="D9" s="32">
         <v>11.7</v>
       </c>
       <c r="E9" s="32">
         <v>12.71</v>
       </c>
       <c r="F9" s="32">
         <v>13.7</v>
       </c>
       <c r="G9" s="32">
         <v>13.93</v>
       </c>
       <c r="H9" s="32">
         <v>14.08</v>
       </c>
       <c r="I9" s="32">
@@ -19809,52 +20156,55 @@
       </c>
       <c r="AS9" s="33">
         <v>9.15</v>
       </c>
       <c r="AT9" s="33">
         <v>7.83</v>
       </c>
       <c r="AU9" s="33">
         <v>7.14</v>
       </c>
       <c r="AV9" s="32">
         <v>6.36</v>
       </c>
       <c r="AW9" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="33">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="32">
         <v>16.809999999999999</v>
       </c>
+      <c r="BA9" s="33">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="32">
         <v>21.28</v>
       </c>
       <c r="F10" s="32">
         <v>16.53</v>
       </c>
       <c r="G10" s="32">
         <v>20.13</v>
       </c>
       <c r="H10" s="32">
         <v>16.3</v>
       </c>
       <c r="I10" s="32">
@@ -19967,52 +20317,55 @@
       </c>
       <c r="AS10" s="33">
         <v>22.6</v>
       </c>
       <c r="AT10" s="33">
         <v>20.51</v>
       </c>
       <c r="AU10" s="33">
         <v>23.26</v>
       </c>
       <c r="AV10" s="32">
         <v>21.74</v>
       </c>
       <c r="AW10" s="32">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="33">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="32">
         <v>20.41</v>
       </c>
+      <c r="BA10" s="33">
+        <v>16.95</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="32">
         <v>26.55</v>
       </c>
       <c r="C11" s="32">
         <v>22.03</v>
       </c>
       <c r="D11" s="32">
         <v>14.88</v>
       </c>
       <c r="E11" s="32">
         <v>11.14</v>
       </c>
       <c r="F11" s="32">
         <v>10.79</v>
       </c>
       <c r="G11" s="32">
         <v>11.98</v>
       </c>
       <c r="H11" s="32">
         <v>13.75</v>
       </c>
       <c r="I11" s="32">
@@ -20125,52 +20478,55 @@
       </c>
       <c r="AS11" s="33">
         <v>7.5</v>
       </c>
       <c r="AT11" s="33">
         <v>6.66</v>
       </c>
       <c r="AU11" s="33">
         <v>5.88</v>
       </c>
       <c r="AV11" s="32">
         <v>5.37</v>
       </c>
       <c r="AW11" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA11" s="33">
+        <v>2.81</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="32">
         <v>47.62</v>
       </c>
       <c r="D12" s="32">
         <v>31.25</v>
       </c>
       <c r="E12" s="32">
         <v>22.73</v>
       </c>
       <c r="F12" s="32">
         <v>16.95</v>
       </c>
       <c r="G12" s="32">
         <v>29.41</v>
       </c>
       <c r="H12" s="32">
         <v>23.26</v>
       </c>
       <c r="I12" s="32">
@@ -20283,52 +20639,55 @@
       </c>
       <c r="AS12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA12" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="32">
         <v>25</v>
       </c>
       <c r="D13" s="32">
         <v>15.87</v>
       </c>
       <c r="E13" s="32">
         <v>12.99</v>
       </c>
       <c r="F13" s="32">
         <v>10.1</v>
       </c>
       <c r="G13" s="32">
         <v>8.77</v>
       </c>
       <c r="H13" s="32">
         <v>7.63</v>
       </c>
       <c r="I13" s="32">
@@ -20441,52 +20800,55 @@
       </c>
       <c r="AS13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="33">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="32">
         <v>8.85</v>
       </c>
       <c r="F14" s="32">
         <v>6.9</v>
       </c>
       <c r="G14" s="32">
         <v>10.99</v>
       </c>
       <c r="H14" s="32">
         <v>9.01</v>
       </c>
       <c r="I14" s="32">
@@ -20599,52 +20961,55 @@
       </c>
       <c r="AS14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA14" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="32">
         <v>41.67</v>
       </c>
       <c r="D15" s="32">
         <v>26.32</v>
       </c>
       <c r="E15" s="32">
         <v>19.61</v>
       </c>
       <c r="F15" s="32">
         <v>29.41</v>
       </c>
       <c r="G15" s="32">
         <v>35.71</v>
       </c>
       <c r="H15" s="32">
         <v>28.3</v>
       </c>
       <c r="I15" s="32">
@@ -20757,52 +21122,55 @@
       </c>
       <c r="AS15" s="33">
         <v>11.9</v>
       </c>
       <c r="AT15" s="33">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="33">
         <v>8.4</v>
       </c>
       <c r="AV15" s="32">
         <v>7.87</v>
       </c>
       <c r="AW15" s="32">
         <v>7.25</v>
       </c>
       <c r="AX15" s="32">
         <v>58.82</v>
       </c>
       <c r="AY15" s="33">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="32">
         <v>28.57</v>
       </c>
+      <c r="BA15" s="33">
+        <v>23.26</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="32">
         <v>12.66</v>
       </c>
       <c r="G16" s="32">
         <v>10.42</v>
       </c>
       <c r="H16" s="32">
         <v>8.77</v>
       </c>
       <c r="I16" s="32">
@@ -20915,52 +21283,55 @@
       </c>
       <c r="AS16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="33">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="32">
         <v>33.33</v>
       </c>
+      <c r="BA16" s="33">
+        <v>50</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="32">
         <v>7.09</v>
       </c>
       <c r="F17" s="32">
         <v>5.56</v>
       </c>
       <c r="G17" s="32">
         <v>4.57</v>
       </c>
       <c r="H17" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="32">
@@ -21073,52 +21444,55 @@
       </c>
       <c r="AS17" s="33">
         <v>8.93</v>
       </c>
       <c r="AT17" s="33">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="33">
         <v>7.46</v>
       </c>
       <c r="AV17" s="32">
         <v>6.8</v>
       </c>
       <c r="AW17" s="32">
         <v>6.17</v>
       </c>
       <c r="AX17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA17" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="32">
         <v>55.56</v>
       </c>
       <c r="D18" s="32">
         <v>37.04</v>
       </c>
       <c r="E18" s="32">
         <v>54.05</v>
       </c>
       <c r="F18" s="32">
         <v>39.22</v>
       </c>
       <c r="G18" s="32">
         <v>33.33</v>
       </c>
       <c r="H18" s="32">
         <v>42.25</v>
       </c>
       <c r="I18" s="32">
@@ -21231,52 +21605,55 @@
       </c>
       <c r="AS18" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT18" s="33">
         <v>26.32</v>
       </c>
       <c r="AU18" s="33">
         <v>23.81</v>
       </c>
       <c r="AV18" s="32">
         <v>22.47</v>
       </c>
       <c r="AW18" s="32">
         <v>20.62</v>
       </c>
       <c r="AX18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="32">
         <v>10.53</v>
       </c>
       <c r="G19" s="32">
         <v>9.17</v>
       </c>
       <c r="H19" s="32">
         <v>7.52</v>
       </c>
       <c r="I19" s="32">
@@ -21389,52 +21766,55 @@
       </c>
       <c r="AS19" s="33">
         <v>15.75</v>
       </c>
       <c r="AT19" s="33">
         <v>13.61</v>
       </c>
       <c r="AU19" s="33">
         <v>11.76</v>
       </c>
       <c r="AV19" s="32">
         <v>10.75</v>
       </c>
       <c r="AW19" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA19" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="32">
         <v>17.54</v>
       </c>
       <c r="F20" s="32">
         <v>25.64</v>
       </c>
       <c r="G20" s="32">
         <v>19.8</v>
       </c>
       <c r="H20" s="32">
         <v>15.15</v>
       </c>
       <c r="I20" s="32">
@@ -21547,52 +21927,55 @@
       </c>
       <c r="AS20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA20" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="32">
         <v>6.71</v>
       </c>
       <c r="D21" s="32">
         <v>8.73</v>
       </c>
       <c r="E21" s="32">
         <v>6.56</v>
       </c>
       <c r="F21" s="32">
         <v>7.5</v>
       </c>
       <c r="G21" s="32">
         <v>6.22</v>
       </c>
       <c r="H21" s="32">
         <v>5.39</v>
       </c>
       <c r="I21" s="32">
@@ -21705,52 +22088,55 @@
       </c>
       <c r="AS21" s="33">
         <v>4.3</v>
       </c>
       <c r="AT21" s="33">
         <v>3.84</v>
       </c>
       <c r="AU21" s="33">
         <v>7.02</v>
       </c>
       <c r="AV21" s="32">
         <v>6.42</v>
       </c>
       <c r="AW21" s="32">
         <v>5.77</v>
       </c>
       <c r="AX21" s="32">
         <v>38.46</v>
       </c>
       <c r="AY21" s="33">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="32">
         <v>10.87</v>
       </c>
+      <c r="BA21" s="33">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>10.31</v>
       </c>
       <c r="H22" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="32">
@@ -21863,52 +22249,55 @@
       </c>
       <c r="AS22" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="33">
         <v>7.41</v>
       </c>
       <c r="AU22" s="33">
         <v>6.67</v>
       </c>
       <c r="AV22" s="32">
         <v>6.21</v>
       </c>
       <c r="AW22" s="32">
         <v>5.68</v>
       </c>
       <c r="AX22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="32">
         <v>22.73</v>
       </c>
+      <c r="BA22" s="33">
+        <v>18.18</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="32">
         <v>32.26</v>
       </c>
       <c r="F23" s="32">
         <v>28.57</v>
       </c>
       <c r="G23" s="32">
         <v>21.74</v>
       </c>
       <c r="H23" s="32">
         <v>17.86</v>
       </c>
       <c r="I23" s="32">
@@ -22021,52 +22410,55 @@
       </c>
       <c r="AS23" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="33">
         <v>13.16</v>
       </c>
       <c r="AV23" s="32">
         <v>12.35</v>
       </c>
       <c r="AW23" s="32">
         <v>11.76</v>
       </c>
       <c r="AX23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="32">
         <v>23.81</v>
       </c>
       <c r="E24" s="32">
         <v>18.52</v>
       </c>
       <c r="F24" s="32">
         <v>13.33</v>
       </c>
       <c r="G24" s="32">
         <v>21.51</v>
       </c>
       <c r="H24" s="32">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="32">
@@ -22179,52 +22571,55 @@
       </c>
       <c r="AS24" s="33">
         <v>11.9</v>
       </c>
       <c r="AT24" s="33">
         <v>10.31</v>
       </c>
       <c r="AU24" s="33">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="32">
         <v>17.09</v>
       </c>
       <c r="AW24" s="32">
         <v>15.04</v>
       </c>
       <c r="AX24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA24" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="32">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="32">
         <v>7.52</v>
       </c>
       <c r="I25" s="32">
@@ -22337,52 +22732,55 @@
       </c>
       <c r="AS25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AT25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV25" s="32">
         <v>5.46</v>
       </c>
       <c r="AW25" s="32">
         <v>5.03</v>
       </c>
       <c r="AX25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="33">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="32">
         <v>26.32</v>
       </c>
+      <c r="BA25" s="33">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="32">
         <v>100</v>
       </c>
       <c r="D26" s="32">
         <v>96.77</v>
       </c>
       <c r="E26" s="32">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="32">
         <v>50.85</v>
       </c>
       <c r="G26" s="32">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="32">
         <v>30.3</v>
       </c>
       <c r="I26" s="32">
@@ -22495,52 +22893,55 @@
       </c>
       <c r="AS26" s="33">
         <v>10.42</v>
       </c>
       <c r="AT26" s="33">
         <v>9.52</v>
       </c>
       <c r="AU26" s="33">
         <v>8.33</v>
       </c>
       <c r="AV26" s="32">
         <v>7.69</v>
       </c>
       <c r="AW26" s="32">
         <v>6.94</v>
       </c>
       <c r="AX26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="BA26" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="35">
         <v>22.22</v>
       </c>
       <c r="D27" s="35">
         <v>31.25</v>
       </c>
       <c r="E27" s="35">
         <v>26.32</v>
       </c>
       <c r="F27" s="35">
         <v>20.62</v>
       </c>
       <c r="G27" s="35">
         <v>17.09</v>
       </c>
       <c r="H27" s="35">
         <v>20.98</v>
       </c>
       <c r="I27" s="35">
@@ -22653,110 +23054,113 @@
       </c>
       <c r="AS27" s="35">
         <v>8.5500000000000007</v>
       </c>
       <c r="AT27" s="35">
         <v>7.75</v>
       </c>
       <c r="AU27" s="35">
         <v>7.09</v>
       </c>
       <c r="AV27" s="35">
         <v>6.29</v>
       </c>
       <c r="AW27" s="35">
         <v>5.75</v>
       </c>
       <c r="AX27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AZ27" s="35">
         <v>31.25</v>
       </c>
+      <c r="BA27" s="35">
+        <v>26.32</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>