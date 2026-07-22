--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="3060" windowWidth="19050" windowHeight="9510"/>
   </bookViews>
   <sheets>
     <sheet name="Number of deaths" sheetId="5" r:id="rId1"/>
     <sheet name="Total mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId3"/>
     <sheet name="Infant mortality rate" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1497" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of deaths in the Kostanay Region*</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
@@ -853,77 +853,77 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA95"/>
+  <dimension ref="A1:BB95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -934,66 +934,67 @@
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
       <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -1013,52 +1014,53 @@
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
@@ -1172,52 +1174,55 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>12</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -1228,52 +1233,53 @@
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
+      <c r="BB6" s="46"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="10">
         <v>851</v>
       </c>
       <c r="C7" s="10">
         <v>1064</v>
       </c>
       <c r="D7" s="10">
         <v>771</v>
       </c>
       <c r="E7" s="10">
         <v>658</v>
       </c>
       <c r="F7" s="10">
         <v>717</v>
       </c>
       <c r="G7" s="10">
         <v>696</v>
       </c>
       <c r="H7" s="10">
         <v>685</v>
       </c>
       <c r="I7" s="10">
@@ -1389,52 +1395,55 @@
       </c>
       <c r="AT7" s="13">
         <v>693</v>
       </c>
       <c r="AU7" s="10">
         <v>742</v>
       </c>
       <c r="AV7" s="21">
         <v>662</v>
       </c>
       <c r="AW7" s="11">
         <v>807</v>
       </c>
       <c r="AX7" s="13">
         <v>596</v>
       </c>
       <c r="AY7" s="21">
         <v>668</v>
       </c>
       <c r="AZ7" s="11">
         <v>747</v>
       </c>
       <c r="BA7" s="11">
         <v>730</v>
       </c>
+      <c r="BB7" s="10">
+        <v>657</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="12">
         <v>247</v>
       </c>
       <c r="C8" s="12">
         <v>298</v>
       </c>
       <c r="D8" s="12">
         <v>205</v>
       </c>
       <c r="E8" s="12">
         <v>145</v>
       </c>
       <c r="F8" s="12">
         <v>190</v>
       </c>
       <c r="G8" s="12">
         <v>177</v>
       </c>
       <c r="H8" s="12">
         <v>172</v>
       </c>
       <c r="I8" s="12">
@@ -1550,52 +1559,55 @@
       </c>
       <c r="AT8" s="13">
         <v>164</v>
       </c>
       <c r="AU8" s="10">
         <v>220</v>
       </c>
       <c r="AV8" s="21">
         <v>194</v>
       </c>
       <c r="AW8" s="11">
         <v>240</v>
       </c>
       <c r="AX8" s="13">
         <v>167</v>
       </c>
       <c r="AY8" s="21">
         <v>188</v>
       </c>
       <c r="AZ8" s="11">
         <v>234</v>
       </c>
       <c r="BA8" s="11">
         <v>186</v>
       </c>
+      <c r="BB8" s="10">
+        <v>188</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="12">
         <v>27</v>
       </c>
       <c r="C9" s="12">
         <v>28</v>
       </c>
       <c r="D9" s="12">
         <v>20</v>
       </c>
       <c r="E9" s="12">
         <v>32</v>
       </c>
       <c r="F9" s="12">
         <v>23</v>
       </c>
       <c r="G9" s="12">
         <v>14</v>
       </c>
       <c r="H9" s="12">
         <v>27</v>
       </c>
       <c r="I9" s="12">
@@ -1711,52 +1723,55 @@
       </c>
       <c r="AT9" s="13">
         <v>23</v>
       </c>
       <c r="AU9" s="10">
         <v>36</v>
       </c>
       <c r="AV9" s="21">
         <v>32</v>
       </c>
       <c r="AW9" s="11">
         <v>28</v>
       </c>
       <c r="AX9" s="13">
         <v>26</v>
       </c>
       <c r="AY9" s="21">
         <v>23</v>
       </c>
       <c r="AZ9" s="11">
         <v>20</v>
       </c>
       <c r="BA9" s="11">
         <v>14</v>
       </c>
+      <c r="BB9" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12">
         <v>39</v>
       </c>
       <c r="C10" s="12">
         <v>44</v>
       </c>
       <c r="D10" s="12">
         <v>42</v>
       </c>
       <c r="E10" s="12">
         <v>29</v>
       </c>
       <c r="F10" s="12">
         <v>44</v>
       </c>
       <c r="G10" s="12">
         <v>30</v>
       </c>
       <c r="H10" s="12">
         <v>28</v>
       </c>
       <c r="I10" s="12">
@@ -1872,52 +1887,55 @@
       </c>
       <c r="AT10" s="13">
         <v>44</v>
       </c>
       <c r="AU10" s="10">
         <v>42</v>
       </c>
       <c r="AV10" s="21">
         <v>29</v>
       </c>
       <c r="AW10" s="11">
         <v>43</v>
       </c>
       <c r="AX10" s="13">
         <v>29</v>
       </c>
       <c r="AY10" s="21">
         <v>28</v>
       </c>
       <c r="AZ10" s="11">
         <v>38</v>
       </c>
       <c r="BA10" s="11">
         <v>31</v>
       </c>
+      <c r="BB10" s="10">
+        <v>46</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="12">
         <v>151</v>
       </c>
       <c r="C11" s="12">
         <v>266</v>
       </c>
       <c r="D11" s="12">
         <v>137</v>
       </c>
       <c r="E11" s="12">
         <v>125</v>
       </c>
       <c r="F11" s="12">
         <v>123</v>
       </c>
       <c r="G11" s="12">
         <v>123</v>
       </c>
       <c r="H11" s="12">
         <v>135</v>
       </c>
       <c r="I11" s="12">
@@ -2033,52 +2051,55 @@
       </c>
       <c r="AT11" s="13">
         <v>119</v>
       </c>
       <c r="AU11" s="10">
         <v>136</v>
       </c>
       <c r="AV11" s="21">
         <v>99</v>
       </c>
       <c r="AW11" s="11">
         <v>150</v>
       </c>
       <c r="AX11" s="13">
         <v>111</v>
       </c>
       <c r="AY11" s="21">
         <v>113</v>
       </c>
       <c r="AZ11" s="11">
         <v>152</v>
       </c>
       <c r="BA11" s="11">
         <v>128</v>
       </c>
+      <c r="BB11" s="10">
+        <v>127</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12">
         <v>20</v>
       </c>
       <c r="C12" s="12">
         <v>14</v>
       </c>
       <c r="D12" s="12">
         <v>10</v>
       </c>
       <c r="E12" s="12">
         <v>7</v>
       </c>
       <c r="F12" s="12">
         <v>10</v>
       </c>
       <c r="G12" s="12">
         <v>11</v>
       </c>
       <c r="H12" s="12">
         <v>13</v>
       </c>
       <c r="I12" s="12">
@@ -2194,52 +2215,55 @@
       </c>
       <c r="AT12" s="13">
         <v>9</v>
       </c>
       <c r="AU12" s="10">
         <v>11</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="13">
         <v>14</v>
       </c>
       <c r="AY12" s="21">
         <v>8</v>
       </c>
       <c r="AZ12" s="11">
         <v>7</v>
       </c>
       <c r="BA12" s="11">
         <v>9</v>
       </c>
+      <c r="BB12" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="12">
         <v>11</v>
       </c>
       <c r="C13" s="12">
         <v>7</v>
       </c>
       <c r="D13" s="12">
         <v>4</v>
       </c>
       <c r="E13" s="12">
         <v>11</v>
       </c>
       <c r="F13" s="12">
         <v>5</v>
       </c>
       <c r="G13" s="12">
         <v>5</v>
       </c>
       <c r="H13" s="12">
         <v>9</v>
       </c>
       <c r="I13" s="12">
@@ -2355,52 +2379,55 @@
       </c>
       <c r="AT13" s="13">
         <v>4</v>
       </c>
       <c r="AU13" s="10">
         <v>7</v>
       </c>
       <c r="AV13" s="21">
         <v>4</v>
       </c>
       <c r="AW13" s="10">
         <v>4</v>
       </c>
       <c r="AX13" s="13">
         <v>2</v>
       </c>
       <c r="AY13" s="21">
         <v>5</v>
       </c>
       <c r="AZ13" s="11">
         <v>6</v>
       </c>
       <c r="BA13" s="11">
         <v>13</v>
       </c>
+      <c r="BB13" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>36</v>
       </c>
       <c r="C14" s="12">
         <v>45</v>
       </c>
       <c r="D14" s="12">
         <v>36</v>
       </c>
       <c r="E14" s="12">
         <v>33</v>
       </c>
       <c r="F14" s="12">
         <v>37</v>
       </c>
       <c r="G14" s="12">
         <v>45</v>
       </c>
       <c r="H14" s="12">
         <v>34</v>
       </c>
       <c r="I14" s="12">
@@ -2516,52 +2543,55 @@
       </c>
       <c r="AT14" s="13">
         <v>43</v>
       </c>
       <c r="AU14" s="10">
         <v>32</v>
       </c>
       <c r="AV14" s="21">
         <v>30</v>
       </c>
       <c r="AW14" s="10">
         <v>34</v>
       </c>
       <c r="AX14" s="13">
         <v>33</v>
       </c>
       <c r="AY14" s="21">
         <v>36</v>
       </c>
       <c r="AZ14" s="11">
         <v>29</v>
       </c>
       <c r="BA14" s="11">
         <v>46</v>
       </c>
+      <c r="BB14" s="10">
+        <v>30</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>21</v>
       </c>
       <c r="C15" s="12">
         <v>15</v>
       </c>
       <c r="D15" s="12">
         <v>24</v>
       </c>
       <c r="E15" s="12">
         <v>11</v>
       </c>
       <c r="F15" s="12">
         <v>22</v>
       </c>
       <c r="G15" s="12">
         <v>20</v>
       </c>
       <c r="H15" s="12">
         <v>12</v>
       </c>
       <c r="I15" s="12">
@@ -2677,52 +2707,55 @@
       </c>
       <c r="AT15" s="13">
         <v>9</v>
       </c>
       <c r="AU15" s="10">
         <v>12</v>
       </c>
       <c r="AV15" s="21">
         <v>13</v>
       </c>
       <c r="AW15" s="10">
         <v>14</v>
       </c>
       <c r="AX15" s="13">
         <v>11</v>
       </c>
       <c r="AY15" s="21">
         <v>12</v>
       </c>
       <c r="AZ15" s="11">
         <v>18</v>
       </c>
       <c r="BA15" s="11">
         <v>20</v>
       </c>
+      <c r="BB15" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>15</v>
       </c>
       <c r="C16" s="12">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>4</v>
       </c>
       <c r="E16" s="12">
         <v>5</v>
       </c>
       <c r="F16" s="12">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>8</v>
       </c>
       <c r="H16" s="12">
         <v>8</v>
       </c>
       <c r="I16" s="12">
@@ -2838,52 +2871,55 @@
       </c>
       <c r="AT16" s="13">
         <v>3</v>
       </c>
       <c r="AU16" s="10">
         <v>2</v>
       </c>
       <c r="AV16" s="21">
         <v>2</v>
       </c>
       <c r="AW16" s="10">
         <v>9</v>
       </c>
       <c r="AX16" s="13">
         <v>2</v>
       </c>
       <c r="AY16" s="21">
         <v>5</v>
       </c>
       <c r="AZ16" s="11">
         <v>6</v>
       </c>
       <c r="BA16" s="11">
         <v>7</v>
       </c>
+      <c r="BB16" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12">
         <v>46</v>
       </c>
       <c r="C17" s="12">
         <v>68</v>
       </c>
       <c r="D17" s="12">
         <v>43</v>
       </c>
       <c r="E17" s="12">
         <v>37</v>
       </c>
       <c r="F17" s="12">
         <v>46</v>
       </c>
       <c r="G17" s="12">
         <v>42</v>
       </c>
       <c r="H17" s="12">
         <v>31</v>
       </c>
       <c r="I17" s="12">
@@ -2999,52 +3035,55 @@
       </c>
       <c r="AT17" s="13">
         <v>51</v>
       </c>
       <c r="AU17" s="10">
         <v>35</v>
       </c>
       <c r="AV17" s="21">
         <v>40</v>
       </c>
       <c r="AW17" s="10">
         <v>43</v>
       </c>
       <c r="AX17" s="13">
         <v>18</v>
       </c>
       <c r="AY17" s="21">
         <v>42</v>
       </c>
       <c r="AZ17" s="11">
         <v>32</v>
       </c>
       <c r="BA17" s="11">
         <v>44</v>
       </c>
+      <c r="BB17" s="10">
+        <v>28</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12">
         <v>10</v>
       </c>
       <c r="C18" s="12">
         <v>11</v>
       </c>
       <c r="D18" s="12">
         <v>9</v>
       </c>
       <c r="E18" s="12">
         <v>5</v>
       </c>
       <c r="F18" s="12">
         <v>8</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12">
         <v>8</v>
       </c>
       <c r="I18" s="12">
@@ -3160,52 +3199,55 @@
       </c>
       <c r="AT18" s="13">
         <v>7</v>
       </c>
       <c r="AU18" s="10">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>15</v>
       </c>
       <c r="AW18" s="10">
         <v>10</v>
       </c>
       <c r="AX18" s="13">
         <v>3</v>
       </c>
       <c r="AY18" s="21">
         <v>4</v>
       </c>
       <c r="AZ18" s="11">
         <v>9</v>
       </c>
       <c r="BA18" s="11">
         <v>9</v>
       </c>
+      <c r="BB18" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="12">
         <v>24</v>
       </c>
       <c r="C19" s="12">
         <v>35</v>
       </c>
       <c r="D19" s="12">
         <v>35</v>
       </c>
       <c r="E19" s="12">
         <v>25</v>
       </c>
       <c r="F19" s="12">
         <v>27</v>
       </c>
       <c r="G19" s="12">
         <v>25</v>
       </c>
       <c r="H19" s="12">
         <v>21</v>
       </c>
       <c r="I19" s="12">
@@ -3321,52 +3363,55 @@
       </c>
       <c r="AT19" s="13">
         <v>24</v>
       </c>
       <c r="AU19" s="10">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>30</v>
       </c>
       <c r="AW19" s="10">
         <v>20</v>
       </c>
       <c r="AX19" s="13">
         <v>14</v>
       </c>
       <c r="AY19" s="21">
         <v>21</v>
       </c>
       <c r="AZ19" s="11">
         <v>20</v>
       </c>
       <c r="BA19" s="11">
         <v>27</v>
       </c>
+      <c r="BB19" s="10">
+        <v>23</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="12">
         <v>23</v>
       </c>
       <c r="C20" s="12">
         <v>20</v>
       </c>
       <c r="D20" s="12">
         <v>20</v>
       </c>
       <c r="E20" s="12">
         <v>22</v>
       </c>
       <c r="F20" s="12">
         <v>20</v>
       </c>
       <c r="G20" s="12">
         <v>24</v>
       </c>
       <c r="H20" s="12">
         <v>20</v>
       </c>
       <c r="I20" s="12">
@@ -3482,52 +3527,55 @@
       </c>
       <c r="AT20" s="13">
         <v>18</v>
       </c>
       <c r="AU20" s="10">
         <v>19</v>
       </c>
       <c r="AV20" s="21">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>19</v>
       </c>
       <c r="AX20" s="13">
         <v>17</v>
       </c>
       <c r="AY20" s="21">
         <v>8</v>
       </c>
       <c r="AZ20" s="11">
         <v>23</v>
       </c>
       <c r="BA20" s="11">
         <v>18</v>
       </c>
+      <c r="BB20" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12">
         <v>61</v>
       </c>
       <c r="C21" s="12">
         <v>68</v>
       </c>
       <c r="D21" s="12">
         <v>61</v>
       </c>
       <c r="E21" s="12">
         <v>62</v>
       </c>
       <c r="F21" s="12">
         <v>49</v>
       </c>
       <c r="G21" s="12">
         <v>72</v>
       </c>
       <c r="H21" s="12">
         <v>65</v>
       </c>
       <c r="I21" s="12">
@@ -3643,52 +3691,55 @@
       </c>
       <c r="AT21" s="13">
         <v>65</v>
       </c>
       <c r="AU21" s="10">
         <v>62</v>
       </c>
       <c r="AV21" s="21">
         <v>57</v>
       </c>
       <c r="AW21" s="10">
         <v>60</v>
       </c>
       <c r="AX21" s="13">
         <v>55</v>
       </c>
       <c r="AY21" s="21">
         <v>64</v>
       </c>
       <c r="AZ21" s="11">
         <v>59</v>
       </c>
       <c r="BA21" s="11">
         <v>73</v>
       </c>
+      <c r="BB21" s="10">
+        <v>54</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="12">
         <v>23</v>
       </c>
       <c r="C22" s="12">
         <v>32</v>
       </c>
       <c r="D22" s="12">
         <v>15</v>
       </c>
       <c r="E22" s="12">
         <v>30</v>
       </c>
       <c r="F22" s="12">
         <v>29</v>
       </c>
       <c r="G22" s="12">
         <v>22</v>
       </c>
       <c r="H22" s="12">
         <v>31</v>
       </c>
       <c r="I22" s="12">
@@ -3804,52 +3855,55 @@
       </c>
       <c r="AT22" s="13">
         <v>25</v>
       </c>
       <c r="AU22" s="10">
         <v>21</v>
       </c>
       <c r="AV22" s="21">
         <v>27</v>
       </c>
       <c r="AW22" s="10">
         <v>23</v>
       </c>
       <c r="AX22" s="13">
         <v>17</v>
       </c>
       <c r="AY22" s="21">
         <v>20</v>
       </c>
       <c r="AZ22" s="11">
         <v>14</v>
       </c>
       <c r="BA22" s="11">
         <v>20</v>
       </c>
+      <c r="BB22" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="12">
         <v>8</v>
       </c>
       <c r="C23" s="12">
         <v>6</v>
       </c>
       <c r="D23" s="12">
         <v>9</v>
       </c>
       <c r="E23" s="12">
         <v>3</v>
       </c>
       <c r="F23" s="12">
         <v>5</v>
       </c>
       <c r="G23" s="12">
         <v>7</v>
       </c>
       <c r="H23" s="12">
         <v>7</v>
       </c>
       <c r="I23" s="12">
@@ -3965,52 +4019,55 @@
       </c>
       <c r="AT23" s="13">
         <v>6</v>
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="21">
         <v>3</v>
       </c>
       <c r="AW23" s="10">
         <v>9</v>
       </c>
       <c r="AX23" s="13">
         <v>3</v>
       </c>
       <c r="AY23" s="21">
         <v>8</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
       <c r="BA23" s="11">
         <v>5</v>
       </c>
+      <c r="BB23" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="12">
         <v>12</v>
       </c>
       <c r="C24" s="12">
         <v>24</v>
       </c>
       <c r="D24" s="12">
         <v>21</v>
       </c>
       <c r="E24" s="12">
         <v>26</v>
       </c>
       <c r="F24" s="12">
         <v>18</v>
       </c>
       <c r="G24" s="12">
         <v>18</v>
       </c>
       <c r="H24" s="12">
         <v>15</v>
       </c>
       <c r="I24" s="12">
@@ -4126,52 +4183,55 @@
       </c>
       <c r="AT24" s="13">
         <v>14</v>
       </c>
       <c r="AU24" s="10">
         <v>16</v>
       </c>
       <c r="AV24" s="21">
         <v>12</v>
       </c>
       <c r="AW24" s="10">
         <v>23</v>
       </c>
       <c r="AX24" s="13">
         <v>17</v>
       </c>
       <c r="AY24" s="21">
         <v>17</v>
       </c>
       <c r="AZ24" s="11">
         <v>12</v>
       </c>
       <c r="BA24" s="11">
         <v>18</v>
       </c>
+      <c r="BB24" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="12">
         <v>28</v>
       </c>
       <c r="C25" s="12">
         <v>31</v>
       </c>
       <c r="D25" s="12">
         <v>33</v>
       </c>
       <c r="E25" s="12">
         <v>18</v>
       </c>
       <c r="F25" s="12">
         <v>20</v>
       </c>
       <c r="G25" s="12">
         <v>25</v>
       </c>
       <c r="H25" s="12">
         <v>21</v>
       </c>
       <c r="I25" s="12">
@@ -4287,52 +4347,55 @@
       </c>
       <c r="AT25" s="13">
         <v>23</v>
       </c>
       <c r="AU25" s="10">
         <v>23</v>
       </c>
       <c r="AV25" s="21">
         <v>21</v>
       </c>
       <c r="AW25" s="10">
         <v>22</v>
       </c>
       <c r="AX25" s="13">
         <v>15</v>
       </c>
       <c r="AY25" s="21">
         <v>25</v>
       </c>
       <c r="AZ25" s="11">
         <v>20</v>
       </c>
       <c r="BA25" s="11">
         <v>21</v>
       </c>
+      <c r="BB25" s="10">
+        <v>25</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="12">
         <v>12</v>
       </c>
       <c r="C26" s="12">
         <v>22</v>
       </c>
       <c r="D26" s="12">
         <v>19</v>
       </c>
       <c r="E26" s="12">
         <v>18</v>
       </c>
       <c r="F26" s="12">
         <v>18</v>
       </c>
       <c r="G26" s="12">
         <v>11</v>
       </c>
       <c r="H26" s="12">
         <v>9</v>
       </c>
       <c r="I26" s="12">
@@ -4448,52 +4511,55 @@
       </c>
       <c r="AT26" s="13">
         <v>12</v>
       </c>
       <c r="AU26" s="10">
         <v>14</v>
       </c>
       <c r="AV26" s="21">
         <v>14</v>
       </c>
       <c r="AW26" s="10">
         <v>19</v>
       </c>
       <c r="AX26" s="13">
         <v>14</v>
       </c>
       <c r="AY26" s="21">
         <v>9</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
       <c r="BA26" s="11">
         <v>11</v>
       </c>
+      <c r="BB26" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="17">
         <v>37</v>
       </c>
       <c r="C27" s="17">
         <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>24</v>
       </c>
       <c r="E27" s="17">
         <v>14</v>
       </c>
       <c r="F27" s="17">
         <v>16</v>
       </c>
       <c r="G27" s="17">
         <v>13</v>
       </c>
       <c r="H27" s="17">
         <v>19</v>
       </c>
       <c r="I27" s="17">
@@ -4609,52 +4675,55 @@
       </c>
       <c r="AT27" s="13">
         <v>30</v>
       </c>
       <c r="AU27" s="10">
         <v>20</v>
       </c>
       <c r="AV27" s="21">
         <v>21</v>
       </c>
       <c r="AW27" s="10">
         <v>30</v>
       </c>
       <c r="AX27" s="13">
         <v>28</v>
       </c>
       <c r="AY27" s="21">
         <v>32</v>
       </c>
       <c r="AZ27" s="11">
         <v>29</v>
       </c>
       <c r="BA27" s="11">
         <v>30</v>
       </c>
+      <c r="BB27" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="43"/>
       <c r="P28" s="43"/>
       <c r="Q28" s="43"/>
       <c r="R28" s="43"/>
       <c r="S28" s="43"/>
       <c r="T28" s="43"/>
       <c r="U28" s="43"/>
       <c r="V28" s="43"/>
       <c r="W28" s="43"/>
       <c r="X28" s="43"/>
@@ -4666,51 +4735,51 @@
       <c r="AD28" s="43"/>
       <c r="AE28" s="43"/>
       <c r="AF28" s="43"/>
       <c r="AG28" s="43"/>
       <c r="AH28" s="43"/>
       <c r="AI28" s="43"/>
       <c r="AJ28" s="43"/>
       <c r="AK28" s="43"/>
       <c r="AL28" s="43"/>
       <c r="AM28" s="43"/>
       <c r="AN28" s="43"/>
       <c r="AO28" s="43"/>
       <c r="AP28" s="43"/>
       <c r="AQ28" s="43"/>
       <c r="AR28" s="43"/>
       <c r="AS28" s="43"/>
       <c r="AT28" s="43"/>
       <c r="AU28" s="43"/>
       <c r="AV28" s="43"/>
       <c r="AW28" s="43"/>
       <c r="AX28" s="43"/>
       <c r="AY28" s="43"/>
       <c r="AZ28" s="43"/>
       <c r="BA28" s="43"/>
     </row>
-    <row r="29" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="14">
         <v>433</v>
       </c>
       <c r="C29" s="14">
         <v>510</v>
       </c>
       <c r="D29" s="14">
         <v>408</v>
       </c>
       <c r="E29" s="14">
         <v>344</v>
       </c>
       <c r="F29" s="14">
         <v>395</v>
       </c>
       <c r="G29" s="14">
         <v>364</v>
       </c>
       <c r="H29" s="14">
         <v>383</v>
       </c>
       <c r="I29" s="14">
@@ -4826,52 +4895,55 @@
       </c>
       <c r="AT29" s="13">
         <v>362</v>
       </c>
       <c r="AU29" s="10">
         <v>379</v>
       </c>
       <c r="AV29" s="21">
         <v>360</v>
       </c>
       <c r="AW29" s="11">
         <v>403</v>
       </c>
       <c r="AX29" s="13">
         <v>304</v>
       </c>
       <c r="AY29" s="21">
         <v>343</v>
       </c>
       <c r="AZ29" s="11">
         <v>394</v>
       </c>
       <c r="BA29" s="11">
         <v>400</v>
       </c>
+      <c r="BB29" s="10">
+        <v>332</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="14">
         <v>124</v>
       </c>
       <c r="C30" s="14">
         <v>134</v>
       </c>
       <c r="D30" s="14">
         <v>103</v>
       </c>
       <c r="E30" s="14">
         <v>69</v>
       </c>
       <c r="F30" s="14">
         <v>106</v>
       </c>
       <c r="G30" s="14">
         <v>92</v>
       </c>
       <c r="H30" s="14">
         <v>100</v>
       </c>
       <c r="I30" s="14">
@@ -4987,52 +5059,55 @@
       </c>
       <c r="AT30" s="13">
         <v>84</v>
       </c>
       <c r="AU30" s="10">
         <v>110</v>
       </c>
       <c r="AV30" s="21">
         <v>107</v>
       </c>
       <c r="AW30" s="11">
         <v>113</v>
       </c>
       <c r="AX30" s="13">
         <v>82</v>
       </c>
       <c r="AY30" s="21">
         <v>86</v>
       </c>
       <c r="AZ30" s="11">
         <v>137</v>
       </c>
       <c r="BA30" s="11">
         <v>90</v>
       </c>
+      <c r="BB30" s="10">
+        <v>100</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="14">
         <v>15</v>
       </c>
       <c r="C31" s="14">
         <v>17</v>
       </c>
       <c r="D31" s="14">
         <v>13</v>
       </c>
       <c r="E31" s="14">
         <v>15</v>
       </c>
       <c r="F31" s="14">
         <v>13</v>
       </c>
       <c r="G31" s="14">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>16</v>
       </c>
       <c r="I31" s="14">
@@ -5148,52 +5223,55 @@
       </c>
       <c r="AT31" s="13">
         <v>14</v>
       </c>
       <c r="AU31" s="10">
         <v>19</v>
       </c>
       <c r="AV31" s="21">
         <v>17</v>
       </c>
       <c r="AW31" s="11">
         <v>16</v>
       </c>
       <c r="AX31" s="13">
         <v>16</v>
       </c>
       <c r="AY31" s="21">
         <v>11</v>
       </c>
       <c r="AZ31" s="11">
         <v>11</v>
       </c>
       <c r="BA31" s="11">
         <v>10</v>
       </c>
+      <c r="BB31" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="14">
         <v>15</v>
       </c>
       <c r="C32" s="14">
         <v>19</v>
       </c>
       <c r="D32" s="14">
         <v>24</v>
       </c>
       <c r="E32" s="14">
         <v>12</v>
       </c>
       <c r="F32" s="14">
         <v>20</v>
       </c>
       <c r="G32" s="14">
         <v>14</v>
       </c>
       <c r="H32" s="14">
         <v>15</v>
       </c>
       <c r="I32" s="14">
@@ -5309,52 +5387,55 @@
       </c>
       <c r="AT32" s="13">
         <v>20</v>
       </c>
       <c r="AU32" s="10">
         <v>20</v>
       </c>
       <c r="AV32" s="21">
         <v>13</v>
       </c>
       <c r="AW32" s="11">
         <v>22</v>
       </c>
       <c r="AX32" s="13">
         <v>11</v>
       </c>
       <c r="AY32" s="21">
         <v>18</v>
       </c>
       <c r="AZ32" s="11">
         <v>19</v>
       </c>
       <c r="BA32" s="11">
         <v>22</v>
       </c>
+      <c r="BB32" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="14">
         <v>79</v>
       </c>
       <c r="C33" s="14">
         <v>130</v>
       </c>
       <c r="D33" s="14">
         <v>66</v>
       </c>
       <c r="E33" s="14">
         <v>69</v>
       </c>
       <c r="F33" s="14">
         <v>61</v>
       </c>
       <c r="G33" s="14">
         <v>63</v>
       </c>
       <c r="H33" s="14">
         <v>77</v>
       </c>
       <c r="I33" s="14">
@@ -5470,52 +5551,55 @@
       </c>
       <c r="AT33" s="13">
         <v>58</v>
       </c>
       <c r="AU33" s="10">
         <v>65</v>
       </c>
       <c r="AV33" s="21">
         <v>56</v>
       </c>
       <c r="AW33" s="11">
         <v>67</v>
       </c>
       <c r="AX33" s="13">
         <v>53</v>
       </c>
       <c r="AY33" s="21">
         <v>59</v>
       </c>
       <c r="AZ33" s="11">
         <v>69</v>
       </c>
       <c r="BA33" s="11">
         <v>72</v>
       </c>
+      <c r="BB33" s="10">
+        <v>66</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="14">
         <v>11</v>
       </c>
       <c r="C34" s="14">
         <v>6</v>
       </c>
       <c r="D34" s="14">
         <v>6</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>5</v>
       </c>
       <c r="G34" s="14">
         <v>7</v>
       </c>
       <c r="H34" s="14">
         <v>7</v>
       </c>
       <c r="I34" s="14">
@@ -5631,52 +5715,55 @@
       </c>
       <c r="AT34" s="13">
         <v>8</v>
       </c>
       <c r="AU34" s="10">
         <v>4</v>
       </c>
       <c r="AV34" s="21">
         <v>3</v>
       </c>
       <c r="AW34" s="10">
         <v>4</v>
       </c>
       <c r="AX34" s="13">
         <v>7</v>
       </c>
       <c r="AY34" s="21">
         <v>4</v>
       </c>
       <c r="AZ34" s="11">
         <v>6</v>
       </c>
       <c r="BA34" s="11">
         <v>7</v>
       </c>
+      <c r="BB34" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="14">
         <v>7</v>
       </c>
       <c r="C35" s="14">
         <v>6</v>
       </c>
       <c r="D35" s="14">
         <v>1</v>
       </c>
       <c r="E35" s="14">
         <v>4</v>
       </c>
       <c r="F35" s="14">
         <v>2</v>
       </c>
       <c r="G35" s="14">
         <v>3</v>
       </c>
       <c r="H35" s="14">
         <v>5</v>
       </c>
       <c r="I35" s="14">
@@ -5790,52 +5877,55 @@
       <c r="AS35" s="21">
         <v>3</v>
       </c>
       <c r="AT35" s="13">
         <v>3</v>
       </c>
       <c r="AU35" s="10">
         <v>4</v>
       </c>
       <c r="AV35" s="21"/>
       <c r="AW35" s="10">
         <v>2</v>
       </c>
       <c r="AX35" s="13">
         <v>1</v>
       </c>
       <c r="AY35" s="21">
         <v>5</v>
       </c>
       <c r="AZ35" s="11">
         <v>4</v>
       </c>
       <c r="BA35" s="11">
         <v>6</v>
       </c>
+      <c r="BB35" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>17</v>
       </c>
       <c r="C36" s="14">
         <v>20</v>
       </c>
       <c r="D36" s="14">
         <v>20</v>
       </c>
       <c r="E36" s="14">
         <v>14</v>
       </c>
       <c r="F36" s="14">
         <v>23</v>
       </c>
       <c r="G36" s="14">
         <v>15</v>
       </c>
       <c r="H36" s="14">
         <v>18</v>
       </c>
       <c r="I36" s="14">
@@ -5951,52 +6041,55 @@
       </c>
       <c r="AT36" s="13">
         <v>20</v>
       </c>
       <c r="AU36" s="10">
         <v>22</v>
       </c>
       <c r="AV36" s="21">
         <v>22</v>
       </c>
       <c r="AW36" s="10">
         <v>20</v>
       </c>
       <c r="AX36" s="13">
         <v>18</v>
       </c>
       <c r="AY36" s="21">
         <v>20</v>
       </c>
       <c r="AZ36" s="11">
         <v>15</v>
       </c>
       <c r="BA36" s="11">
         <v>28</v>
       </c>
+      <c r="BB36" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="37" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>10</v>
       </c>
       <c r="C37" s="14">
         <v>7</v>
       </c>
       <c r="D37" s="14">
         <v>12</v>
       </c>
       <c r="E37" s="14">
         <v>6</v>
       </c>
       <c r="F37" s="14">
         <v>15</v>
       </c>
       <c r="G37" s="14">
         <v>11</v>
       </c>
       <c r="H37" s="14">
         <v>7</v>
       </c>
       <c r="I37" s="14">
@@ -6112,52 +6205,55 @@
       </c>
       <c r="AT37" s="13">
         <v>4</v>
       </c>
       <c r="AU37" s="10">
         <v>7</v>
       </c>
       <c r="AV37" s="21">
         <v>6</v>
       </c>
       <c r="AW37" s="10">
         <v>7</v>
       </c>
       <c r="AX37" s="13">
         <v>5</v>
       </c>
       <c r="AY37" s="21">
         <v>5</v>
       </c>
       <c r="AZ37" s="11">
         <v>9</v>
       </c>
       <c r="BA37" s="11">
         <v>13</v>
       </c>
+      <c r="BB37" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>9</v>
       </c>
       <c r="C38" s="14">
         <v>1</v>
       </c>
       <c r="D38" s="14">
         <v>2</v>
       </c>
       <c r="E38" s="14">
         <v>2</v>
       </c>
       <c r="F38" s="14">
         <v>3</v>
       </c>
       <c r="G38" s="14">
         <v>4</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="14">
@@ -6273,52 +6369,55 @@
       </c>
       <c r="AT38" s="13">
         <v>1</v>
       </c>
       <c r="AU38" s="10">
         <v>2</v>
       </c>
       <c r="AV38" s="21">
         <v>1</v>
       </c>
       <c r="AW38" s="10">
         <v>4</v>
       </c>
       <c r="AX38" s="13">
         <v>1</v>
       </c>
       <c r="AY38" s="21">
         <v>1</v>
       </c>
       <c r="AZ38" s="11">
         <v>3</v>
       </c>
       <c r="BA38" s="11">
         <v>4</v>
       </c>
+      <c r="BB38" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>23</v>
       </c>
       <c r="C39" s="14">
         <v>35</v>
       </c>
       <c r="D39" s="14">
         <v>23</v>
       </c>
       <c r="E39" s="14">
         <v>19</v>
       </c>
       <c r="F39" s="14">
         <v>25</v>
       </c>
       <c r="G39" s="14">
         <v>23</v>
       </c>
       <c r="H39" s="14">
         <v>19</v>
       </c>
       <c r="I39" s="14">
@@ -6434,52 +6533,55 @@
       </c>
       <c r="AT39" s="13">
         <v>26</v>
       </c>
       <c r="AU39" s="10">
         <v>21</v>
       </c>
       <c r="AV39" s="21">
         <v>23</v>
       </c>
       <c r="AW39" s="10">
         <v>21</v>
       </c>
       <c r="AX39" s="13">
         <v>11</v>
       </c>
       <c r="AY39" s="21">
         <v>16</v>
       </c>
       <c r="AZ39" s="11">
         <v>10</v>
       </c>
       <c r="BA39" s="11">
         <v>23</v>
       </c>
+      <c r="BB39" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="14">
         <v>3</v>
       </c>
       <c r="C40" s="14">
         <v>9</v>
       </c>
       <c r="D40" s="14">
         <v>4</v>
       </c>
       <c r="E40" s="14">
         <v>2</v>
       </c>
       <c r="F40" s="14">
         <v>4</v>
       </c>
       <c r="G40" s="14">
         <v>3</v>
       </c>
       <c r="H40" s="14">
         <v>4</v>
       </c>
       <c r="I40" s="14">
@@ -6595,52 +6697,55 @@
       </c>
       <c r="AT40" s="13">
         <v>3</v>
       </c>
       <c r="AU40" s="10">
         <v>5</v>
       </c>
       <c r="AV40" s="21">
         <v>9</v>
       </c>
       <c r="AW40" s="10">
         <v>2</v>
       </c>
       <c r="AX40" s="13">
         <v>2</v>
       </c>
       <c r="AY40" s="21">
         <v>2</v>
       </c>
       <c r="AZ40" s="11">
         <v>6</v>
       </c>
       <c r="BA40" s="11">
         <v>5</v>
       </c>
+      <c r="BB40" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="14">
         <v>15</v>
       </c>
       <c r="C41" s="14">
         <v>17</v>
       </c>
       <c r="D41" s="14">
         <v>22</v>
       </c>
       <c r="E41" s="14">
         <v>13</v>
       </c>
       <c r="F41" s="14">
         <v>14</v>
       </c>
       <c r="G41" s="14">
         <v>12</v>
       </c>
       <c r="H41" s="14">
         <v>9</v>
       </c>
       <c r="I41" s="14">
@@ -6756,52 +6861,55 @@
       </c>
       <c r="AT41" s="13">
         <v>15</v>
       </c>
       <c r="AU41" s="10">
         <v>11</v>
       </c>
       <c r="AV41" s="21">
         <v>13</v>
       </c>
       <c r="AW41" s="10">
         <v>11</v>
       </c>
       <c r="AX41" s="13">
         <v>5</v>
       </c>
       <c r="AY41" s="21">
         <v>14</v>
       </c>
       <c r="AZ41" s="11">
         <v>11</v>
       </c>
       <c r="BA41" s="11">
         <v>16</v>
       </c>
+      <c r="BB41" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="14">
         <v>16</v>
       </c>
       <c r="C42" s="14">
         <v>8</v>
       </c>
       <c r="D42" s="14">
         <v>12</v>
       </c>
       <c r="E42" s="14">
         <v>8</v>
       </c>
       <c r="F42" s="14">
         <v>10</v>
       </c>
       <c r="G42" s="14">
         <v>14</v>
       </c>
       <c r="H42" s="14">
         <v>10</v>
       </c>
       <c r="I42" s="14">
@@ -6917,52 +7025,55 @@
       </c>
       <c r="AT42" s="13">
         <v>11</v>
       </c>
       <c r="AU42" s="10">
         <v>8</v>
       </c>
       <c r="AV42" s="21">
         <v>9</v>
       </c>
       <c r="AW42" s="10">
         <v>7</v>
       </c>
       <c r="AX42" s="13">
         <v>8</v>
       </c>
       <c r="AY42" s="21">
         <v>4</v>
       </c>
       <c r="AZ42" s="11">
         <v>11</v>
       </c>
       <c r="BA42" s="11">
         <v>9</v>
       </c>
+      <c r="BB42" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="14">
         <v>32</v>
       </c>
       <c r="C43" s="14">
         <v>33</v>
       </c>
       <c r="D43" s="14">
         <v>33</v>
       </c>
       <c r="E43" s="14">
         <v>38</v>
       </c>
       <c r="F43" s="14">
         <v>30</v>
       </c>
       <c r="G43" s="14">
         <v>41</v>
       </c>
       <c r="H43" s="14">
         <v>37</v>
       </c>
       <c r="I43" s="14">
@@ -7078,52 +7189,55 @@
       </c>
       <c r="AT43" s="13">
         <v>33</v>
       </c>
       <c r="AU43" s="10">
         <v>41</v>
       </c>
       <c r="AV43" s="21">
         <v>27</v>
       </c>
       <c r="AW43" s="10">
         <v>34</v>
       </c>
       <c r="AX43" s="13">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>35</v>
       </c>
       <c r="AZ43" s="11">
         <v>26</v>
       </c>
       <c r="BA43" s="11">
         <v>40</v>
       </c>
+      <c r="BB43" s="10">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="14">
         <v>13</v>
       </c>
       <c r="C44" s="14">
         <v>17</v>
       </c>
       <c r="D44" s="14">
         <v>12</v>
       </c>
       <c r="E44" s="14">
         <v>20</v>
       </c>
       <c r="F44" s="14">
         <v>20</v>
       </c>
       <c r="G44" s="14">
         <v>11</v>
       </c>
       <c r="H44" s="14">
         <v>14</v>
       </c>
       <c r="I44" s="14">
@@ -7239,52 +7353,55 @@
       </c>
       <c r="AT44" s="13">
         <v>12</v>
       </c>
       <c r="AU44" s="10">
         <v>9</v>
       </c>
       <c r="AV44" s="21">
         <v>16</v>
       </c>
       <c r="AW44" s="10">
         <v>16</v>
       </c>
       <c r="AX44" s="13">
         <v>10</v>
       </c>
       <c r="AY44" s="21">
         <v>11</v>
       </c>
       <c r="AZ44" s="11">
         <v>5</v>
       </c>
       <c r="BA44" s="11">
         <v>11</v>
       </c>
+      <c r="BB44" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="14">
         <v>5</v>
       </c>
       <c r="C45" s="14">
         <v>3</v>
       </c>
       <c r="D45" s="14">
         <v>3</v>
       </c>
       <c r="E45" s="14">
         <v>3</v>
       </c>
       <c r="F45" s="14">
         <v>5</v>
       </c>
       <c r="G45" s="14">
         <v>4</v>
       </c>
       <c r="H45" s="14">
         <v>3</v>
       </c>
       <c r="I45" s="14">
@@ -7400,52 +7517,55 @@
       </c>
       <c r="AT45" s="13">
         <v>4</v>
       </c>
       <c r="AU45" s="10">
         <v>2</v>
       </c>
       <c r="AV45" s="21">
         <v>1</v>
       </c>
       <c r="AW45" s="10">
         <v>6</v>
       </c>
       <c r="AX45" s="13">
         <v>2</v>
       </c>
       <c r="AY45" s="21">
         <v>5</v>
       </c>
       <c r="AZ45" s="11">
         <v>2</v>
       </c>
       <c r="BA45" s="11">
         <v>4</v>
       </c>
+      <c r="BB45" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="14">
         <v>5</v>
       </c>
       <c r="C46" s="14">
         <v>9</v>
       </c>
       <c r="D46" s="14">
         <v>14</v>
       </c>
       <c r="E46" s="14">
         <v>14</v>
       </c>
       <c r="F46" s="14">
         <v>12</v>
       </c>
       <c r="G46" s="14">
         <v>11</v>
       </c>
       <c r="H46" s="14">
         <v>11</v>
       </c>
       <c r="I46" s="14">
@@ -7561,52 +7681,55 @@
       </c>
       <c r="AT46" s="13">
         <v>6</v>
       </c>
       <c r="AU46" s="10">
         <v>6</v>
       </c>
       <c r="AV46" s="21">
         <v>7</v>
       </c>
       <c r="AW46" s="10">
         <v>12</v>
       </c>
       <c r="AX46" s="13">
         <v>11</v>
       </c>
       <c r="AY46" s="21">
         <v>12</v>
       </c>
       <c r="AZ46" s="11">
         <v>6</v>
       </c>
       <c r="BA46" s="11">
         <v>10</v>
       </c>
+      <c r="BB46" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="14">
         <v>13</v>
       </c>
       <c r="C47" s="14">
         <v>13</v>
       </c>
       <c r="D47" s="14">
         <v>20</v>
       </c>
       <c r="E47" s="14">
         <v>11</v>
       </c>
       <c r="F47" s="14">
         <v>11</v>
       </c>
       <c r="G47" s="14">
         <v>14</v>
       </c>
       <c r="H47" s="14">
         <v>16</v>
       </c>
       <c r="I47" s="14">
@@ -7722,52 +7845,55 @@
       </c>
       <c r="AT47" s="13">
         <v>13</v>
       </c>
       <c r="AU47" s="10">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>11</v>
       </c>
       <c r="AW47" s="10">
         <v>13</v>
       </c>
       <c r="AX47" s="13">
         <v>7</v>
       </c>
       <c r="AY47" s="21">
         <v>15</v>
       </c>
       <c r="AZ47" s="11">
         <v>15</v>
       </c>
       <c r="BA47" s="11">
         <v>10</v>
       </c>
+      <c r="BB47" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="14">
         <v>5</v>
       </c>
       <c r="C48" s="14">
         <v>15</v>
       </c>
       <c r="D48" s="14">
         <v>8</v>
       </c>
       <c r="E48" s="14">
         <v>11</v>
       </c>
       <c r="F48" s="14">
         <v>8</v>
       </c>
       <c r="G48" s="14">
         <v>5</v>
       </c>
       <c r="H48" s="14">
         <v>6</v>
       </c>
       <c r="I48" s="14">
@@ -7883,52 +8009,55 @@
       </c>
       <c r="AT48" s="13">
         <v>6</v>
       </c>
       <c r="AU48" s="10">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>7</v>
       </c>
       <c r="AW48" s="10">
         <v>11</v>
       </c>
       <c r="AX48" s="13">
         <v>11</v>
       </c>
       <c r="AY48" s="21">
         <v>5</v>
       </c>
       <c r="AZ48" s="11">
         <v>12</v>
       </c>
       <c r="BA48" s="11">
         <v>5</v>
       </c>
+      <c r="BB48" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="14">
         <v>16</v>
       </c>
       <c r="C49" s="14">
         <v>11</v>
       </c>
       <c r="D49" s="14">
         <v>10</v>
       </c>
       <c r="E49" s="14">
         <v>10</v>
       </c>
       <c r="F49" s="14">
         <v>8</v>
       </c>
       <c r="G49" s="14">
         <v>10</v>
       </c>
       <c r="H49" s="14">
         <v>9</v>
       </c>
       <c r="I49" s="14">
@@ -8044,52 +8173,55 @@
       </c>
       <c r="AT49" s="13">
         <v>21</v>
       </c>
       <c r="AU49" s="10">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>12</v>
       </c>
       <c r="AW49" s="10">
         <v>15</v>
       </c>
       <c r="AX49" s="13">
         <v>17</v>
       </c>
       <c r="AY49" s="21">
         <v>15</v>
       </c>
       <c r="AZ49" s="11">
         <v>17</v>
       </c>
       <c r="BA49" s="11">
         <v>15</v>
       </c>
+      <c r="BB49" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="43"/>
       <c r="D50" s="43"/>
       <c r="E50" s="43"/>
       <c r="F50" s="43"/>
       <c r="G50" s="43"/>
       <c r="H50" s="43"/>
       <c r="I50" s="43"/>
       <c r="J50" s="43"/>
       <c r="K50" s="43"/>
       <c r="L50" s="43"/>
       <c r="M50" s="43"/>
       <c r="N50" s="43"/>
       <c r="O50" s="43"/>
       <c r="P50" s="43"/>
       <c r="Q50" s="43"/>
       <c r="R50" s="43"/>
       <c r="S50" s="43"/>
       <c r="T50" s="43"/>
       <c r="U50" s="43"/>
       <c r="V50" s="43"/>
       <c r="W50" s="43"/>
       <c r="X50" s="43"/>
@@ -8101,51 +8233,51 @@
       <c r="AD50" s="43"/>
       <c r="AE50" s="43"/>
       <c r="AF50" s="43"/>
       <c r="AG50" s="43"/>
       <c r="AH50" s="43"/>
       <c r="AI50" s="43"/>
       <c r="AJ50" s="43"/>
       <c r="AK50" s="43"/>
       <c r="AL50" s="43"/>
       <c r="AM50" s="43"/>
       <c r="AN50" s="43"/>
       <c r="AO50" s="43"/>
       <c r="AP50" s="43"/>
       <c r="AQ50" s="43"/>
       <c r="AR50" s="43"/>
       <c r="AS50" s="43"/>
       <c r="AT50" s="43"/>
       <c r="AU50" s="43"/>
       <c r="AV50" s="43"/>
       <c r="AW50" s="43"/>
       <c r="AX50" s="43"/>
       <c r="AY50" s="43"/>
       <c r="AZ50" s="43"/>
       <c r="BA50" s="43"/>
     </row>
-    <row r="51" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="19">
         <v>418</v>
       </c>
       <c r="C51" s="19">
         <v>554</v>
       </c>
       <c r="D51" s="19">
         <v>363</v>
       </c>
       <c r="E51" s="19">
         <v>314</v>
       </c>
       <c r="F51" s="19">
         <v>322</v>
       </c>
       <c r="G51" s="19">
         <v>332</v>
       </c>
       <c r="H51" s="19">
         <v>302</v>
       </c>
       <c r="I51" s="19">
@@ -8261,52 +8393,55 @@
       </c>
       <c r="AT51" s="13">
         <v>331</v>
       </c>
       <c r="AU51" s="10">
         <v>363</v>
       </c>
       <c r="AV51" s="21">
         <v>302</v>
       </c>
       <c r="AW51" s="11">
         <v>404</v>
       </c>
       <c r="AX51" s="13">
         <v>292</v>
       </c>
       <c r="AY51" s="21">
         <v>325</v>
       </c>
       <c r="AZ51" s="11">
         <v>353</v>
       </c>
       <c r="BA51" s="11">
         <v>330</v>
       </c>
+      <c r="BB51" s="10">
+        <v>325</v>
+      </c>
     </row>
-    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="19">
         <v>123</v>
       </c>
       <c r="C52" s="19">
         <v>164</v>
       </c>
       <c r="D52" s="19">
         <v>102</v>
       </c>
       <c r="E52" s="19">
         <v>76</v>
       </c>
       <c r="F52" s="19">
         <v>84</v>
       </c>
       <c r="G52" s="19">
         <v>85</v>
       </c>
       <c r="H52" s="19">
         <v>72</v>
       </c>
       <c r="I52" s="19">
@@ -8422,52 +8557,55 @@
       </c>
       <c r="AT52" s="13">
         <v>80</v>
       </c>
       <c r="AU52" s="10">
         <v>110</v>
       </c>
       <c r="AV52" s="21">
         <v>87</v>
       </c>
       <c r="AW52" s="11">
         <v>127</v>
       </c>
       <c r="AX52" s="13">
         <v>85</v>
       </c>
       <c r="AY52" s="21">
         <v>102</v>
       </c>
       <c r="AZ52" s="11">
         <v>97</v>
       </c>
       <c r="BA52" s="11">
         <v>96</v>
       </c>
+      <c r="BB52" s="10">
+        <v>88</v>
+      </c>
     </row>
-    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B53" s="19">
         <v>12</v>
       </c>
       <c r="C53" s="19">
         <v>11</v>
       </c>
       <c r="D53" s="19">
         <v>7</v>
       </c>
       <c r="E53" s="19">
         <v>17</v>
       </c>
       <c r="F53" s="19">
         <v>10</v>
       </c>
       <c r="G53" s="19">
         <v>7</v>
       </c>
       <c r="H53" s="19">
         <v>11</v>
       </c>
       <c r="I53" s="19">
@@ -8583,52 +8721,55 @@
       </c>
       <c r="AT53" s="13">
         <v>9</v>
       </c>
       <c r="AU53" s="10">
         <v>17</v>
       </c>
       <c r="AV53" s="21">
         <v>15</v>
       </c>
       <c r="AW53" s="11">
         <v>12</v>
       </c>
       <c r="AX53" s="13">
         <v>10</v>
       </c>
       <c r="AY53" s="21">
         <v>12</v>
       </c>
       <c r="AZ53" s="11">
         <v>9</v>
       </c>
       <c r="BA53" s="11">
         <v>4</v>
       </c>
+      <c r="BB53" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="19">
         <v>24</v>
       </c>
       <c r="C54" s="19">
         <v>25</v>
       </c>
       <c r="D54" s="19">
         <v>18</v>
       </c>
       <c r="E54" s="19">
         <v>17</v>
       </c>
       <c r="F54" s="19">
         <v>24</v>
       </c>
       <c r="G54" s="19">
         <v>16</v>
       </c>
       <c r="H54" s="19">
         <v>13</v>
       </c>
       <c r="I54" s="19">
@@ -8744,52 +8885,55 @@
       </c>
       <c r="AT54" s="13">
         <v>24</v>
       </c>
       <c r="AU54" s="10">
         <v>22</v>
       </c>
       <c r="AV54" s="21">
         <v>16</v>
       </c>
       <c r="AW54" s="11">
         <v>21</v>
       </c>
       <c r="AX54" s="13">
         <v>18</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="11">
         <v>19</v>
       </c>
       <c r="BA54" s="11">
         <v>9</v>
       </c>
+      <c r="BB54" s="10">
+        <v>25</v>
+      </c>
     </row>
-    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="19">
         <v>72</v>
       </c>
       <c r="C55" s="19">
         <v>136</v>
       </c>
       <c r="D55" s="19">
         <v>71</v>
       </c>
       <c r="E55" s="19">
         <v>56</v>
       </c>
       <c r="F55" s="19">
         <v>62</v>
       </c>
       <c r="G55" s="19">
         <v>60</v>
       </c>
       <c r="H55" s="19">
         <v>58</v>
       </c>
       <c r="I55" s="19">
@@ -8905,52 +9049,55 @@
       </c>
       <c r="AT55" s="13">
         <v>61</v>
       </c>
       <c r="AU55" s="10">
         <v>71</v>
       </c>
       <c r="AV55" s="21">
         <v>43</v>
       </c>
       <c r="AW55" s="11">
         <v>83</v>
       </c>
       <c r="AX55" s="13">
         <v>58</v>
       </c>
       <c r="AY55" s="21">
         <v>54</v>
       </c>
       <c r="AZ55" s="11">
         <v>83</v>
       </c>
       <c r="BA55" s="11">
         <v>56</v>
       </c>
+      <c r="BB55" s="10">
+        <v>61</v>
+      </c>
     </row>
-    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="19">
         <v>9</v>
       </c>
       <c r="C56" s="19">
         <v>8</v>
       </c>
       <c r="D56" s="19">
         <v>4</v>
       </c>
       <c r="E56" s="19">
         <v>3</v>
       </c>
       <c r="F56" s="19">
         <v>5</v>
       </c>
       <c r="G56" s="19">
         <v>4</v>
       </c>
       <c r="H56" s="19">
         <v>6</v>
       </c>
       <c r="I56" s="19">
@@ -9066,52 +9213,55 @@
       </c>
       <c r="AT56" s="13">
         <v>1</v>
       </c>
       <c r="AU56" s="10">
         <v>7</v>
       </c>
       <c r="AV56" s="21">
         <v>4</v>
       </c>
       <c r="AW56" s="10">
         <v>3</v>
       </c>
       <c r="AX56" s="13">
         <v>7</v>
       </c>
       <c r="AY56" s="21">
         <v>4</v>
       </c>
       <c r="AZ56" s="11">
         <v>1</v>
       </c>
       <c r="BA56" s="11">
         <v>2</v>
       </c>
+      <c r="BB56" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="19">
         <v>4</v>
       </c>
       <c r="C57" s="19">
         <v>1</v>
       </c>
       <c r="D57" s="19">
         <v>3</v>
       </c>
       <c r="E57" s="19">
         <v>7</v>
       </c>
       <c r="F57" s="19">
         <v>3</v>
       </c>
       <c r="G57" s="19">
         <v>2</v>
       </c>
       <c r="H57" s="19">
         <v>4</v>
       </c>
       <c r="I57" s="19">
@@ -9227,52 +9377,55 @@
       </c>
       <c r="AT57" s="13">
         <v>1</v>
       </c>
       <c r="AU57" s="10">
         <v>3</v>
       </c>
       <c r="AV57" s="21">
         <v>4</v>
       </c>
       <c r="AW57" s="10">
         <v>2</v>
       </c>
       <c r="AX57" s="13">
         <v>1</v>
       </c>
       <c r="AY57" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="11">
         <v>2</v>
       </c>
       <c r="BA57" s="11">
         <v>7</v>
       </c>
+      <c r="BB57" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B58" s="19">
         <v>19</v>
       </c>
       <c r="C58" s="19">
         <v>25</v>
       </c>
       <c r="D58" s="19">
         <v>16</v>
       </c>
       <c r="E58" s="19">
         <v>19</v>
       </c>
       <c r="F58" s="19">
         <v>14</v>
       </c>
       <c r="G58" s="19">
         <v>30</v>
       </c>
       <c r="H58" s="19">
         <v>16</v>
       </c>
       <c r="I58" s="19">
@@ -9388,52 +9541,55 @@
       </c>
       <c r="AT58" s="13">
         <v>23</v>
       </c>
       <c r="AU58" s="10">
         <v>10</v>
       </c>
       <c r="AV58" s="21">
         <v>8</v>
       </c>
       <c r="AW58" s="10">
         <v>14</v>
       </c>
       <c r="AX58" s="13">
         <v>15</v>
       </c>
       <c r="AY58" s="21">
         <v>16</v>
       </c>
       <c r="AZ58" s="11">
         <v>14</v>
       </c>
       <c r="BA58" s="11">
         <v>18</v>
       </c>
+      <c r="BB58" s="10">
+        <v>18</v>
+      </c>
     </row>
-    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B59" s="19">
         <v>11</v>
       </c>
       <c r="C59" s="19">
         <v>8</v>
       </c>
       <c r="D59" s="19">
         <v>12</v>
       </c>
       <c r="E59" s="19">
         <v>5</v>
       </c>
       <c r="F59" s="19">
         <v>7</v>
       </c>
       <c r="G59" s="19">
         <v>9</v>
       </c>
       <c r="H59" s="19">
         <v>5</v>
       </c>
       <c r="I59" s="19">
@@ -9549,52 +9705,55 @@
       </c>
       <c r="AT59" s="13">
         <v>5</v>
       </c>
       <c r="AU59" s="10">
         <v>5</v>
       </c>
       <c r="AV59" s="21">
         <v>7</v>
       </c>
       <c r="AW59" s="10">
         <v>7</v>
       </c>
       <c r="AX59" s="13">
         <v>6</v>
       </c>
       <c r="AY59" s="21">
         <v>7</v>
       </c>
       <c r="AZ59" s="11">
         <v>9</v>
       </c>
       <c r="BA59" s="11">
         <v>7</v>
       </c>
+      <c r="BB59" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="19">
         <v>6</v>
       </c>
       <c r="C60" s="19">
         <v>1</v>
       </c>
       <c r="D60" s="19">
         <v>2</v>
       </c>
       <c r="E60" s="19">
         <v>3</v>
       </c>
       <c r="F60" s="19">
         <v>4</v>
       </c>
       <c r="G60" s="19">
         <v>4</v>
       </c>
       <c r="H60" s="19">
         <v>8</v>
       </c>
       <c r="I60" s="19">
@@ -9710,52 +9869,55 @@
       </c>
       <c r="AT60" s="13">
         <v>2</v>
       </c>
       <c r="AU60" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV60" s="21">
         <v>1</v>
       </c>
       <c r="AW60" s="10">
         <v>5</v>
       </c>
       <c r="AX60" s="13">
         <v>1</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="11">
         <v>3</v>
       </c>
       <c r="BA60" s="11">
         <v>3</v>
       </c>
+      <c r="BB60" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B61" s="19">
         <v>23</v>
       </c>
       <c r="C61" s="19">
         <v>33</v>
       </c>
       <c r="D61" s="19">
         <v>20</v>
       </c>
       <c r="E61" s="19">
         <v>18</v>
       </c>
       <c r="F61" s="19">
         <v>21</v>
       </c>
       <c r="G61" s="19">
         <v>19</v>
       </c>
       <c r="H61" s="19">
         <v>12</v>
       </c>
       <c r="I61" s="19">
@@ -9871,52 +10033,55 @@
       </c>
       <c r="AT61" s="13">
         <v>25</v>
       </c>
       <c r="AU61" s="10">
         <v>14</v>
       </c>
       <c r="AV61" s="21">
         <v>17</v>
       </c>
       <c r="AW61" s="10">
         <v>22</v>
       </c>
       <c r="AX61" s="13">
         <v>7</v>
       </c>
       <c r="AY61" s="21">
         <v>26</v>
       </c>
       <c r="AZ61" s="11">
         <v>22</v>
       </c>
       <c r="BA61" s="11">
         <v>21</v>
       </c>
+      <c r="BB61" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="19">
         <v>7</v>
       </c>
       <c r="C62" s="19">
         <v>2</v>
       </c>
       <c r="D62" s="19">
         <v>5</v>
       </c>
       <c r="E62" s="19">
         <v>3</v>
       </c>
       <c r="F62" s="19">
         <v>4</v>
       </c>
       <c r="G62" s="19">
         <v>1</v>
       </c>
       <c r="H62" s="19">
         <v>4</v>
       </c>
       <c r="I62" s="19">
@@ -10032,52 +10197,55 @@
       </c>
       <c r="AT62" s="13">
         <v>4</v>
       </c>
       <c r="AU62" s="10">
         <v>3</v>
       </c>
       <c r="AV62" s="21">
         <v>6</v>
       </c>
       <c r="AW62" s="10">
         <v>8</v>
       </c>
       <c r="AX62" s="13">
         <v>1</v>
       </c>
       <c r="AY62" s="21">
         <v>2</v>
       </c>
       <c r="AZ62" s="11">
         <v>3</v>
       </c>
       <c r="BA62" s="11">
         <v>4</v>
       </c>
+      <c r="BB62" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B63" s="19">
         <v>9</v>
       </c>
       <c r="C63" s="19">
         <v>18</v>
       </c>
       <c r="D63" s="19">
         <v>13</v>
       </c>
       <c r="E63" s="19">
         <v>12</v>
       </c>
       <c r="F63" s="19">
         <v>13</v>
       </c>
       <c r="G63" s="19">
         <v>13</v>
       </c>
       <c r="H63" s="19">
         <v>12</v>
       </c>
       <c r="I63" s="19">
@@ -10193,52 +10361,55 @@
       </c>
       <c r="AT63" s="13">
         <v>9</v>
       </c>
       <c r="AU63" s="10">
         <v>12</v>
       </c>
       <c r="AV63" s="21">
         <v>17</v>
       </c>
       <c r="AW63" s="10">
         <v>9</v>
       </c>
       <c r="AX63" s="13">
         <v>9</v>
       </c>
       <c r="AY63" s="21">
         <v>7</v>
       </c>
       <c r="AZ63" s="11">
         <v>9</v>
       </c>
       <c r="BA63" s="11">
         <v>11</v>
       </c>
+      <c r="BB63" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B64" s="19">
         <v>7</v>
       </c>
       <c r="C64" s="19">
         <v>12</v>
       </c>
       <c r="D64" s="19">
         <v>8</v>
       </c>
       <c r="E64" s="19">
         <v>14</v>
       </c>
       <c r="F64" s="19">
         <v>10</v>
       </c>
       <c r="G64" s="19">
         <v>10</v>
       </c>
       <c r="H64" s="19">
         <v>10</v>
       </c>
       <c r="I64" s="19">
@@ -10354,52 +10525,55 @@
       </c>
       <c r="AT64" s="13">
         <v>7</v>
       </c>
       <c r="AU64" s="10">
         <v>11</v>
       </c>
       <c r="AV64" s="21">
         <v>3</v>
       </c>
       <c r="AW64" s="10">
         <v>12</v>
       </c>
       <c r="AX64" s="13">
         <v>9</v>
       </c>
       <c r="AY64" s="21">
         <v>4</v>
       </c>
       <c r="AZ64" s="11">
         <v>12</v>
       </c>
       <c r="BA64" s="11">
         <v>9</v>
       </c>
+      <c r="BB64" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="19">
         <v>29</v>
       </c>
       <c r="C65" s="19">
         <v>35</v>
       </c>
       <c r="D65" s="19">
         <v>28</v>
       </c>
       <c r="E65" s="19">
         <v>24</v>
       </c>
       <c r="F65" s="19">
         <v>19</v>
       </c>
       <c r="G65" s="19">
         <v>31</v>
       </c>
       <c r="H65" s="19">
         <v>28</v>
       </c>
       <c r="I65" s="19">
@@ -10515,52 +10689,55 @@
       </c>
       <c r="AT65" s="13">
         <v>32</v>
       </c>
       <c r="AU65" s="10">
         <v>21</v>
       </c>
       <c r="AV65" s="21">
         <v>30</v>
       </c>
       <c r="AW65" s="10">
         <v>26</v>
       </c>
       <c r="AX65" s="13">
         <v>29</v>
       </c>
       <c r="AY65" s="21">
         <v>29</v>
       </c>
       <c r="AZ65" s="11">
         <v>33</v>
       </c>
       <c r="BA65" s="11">
         <v>33</v>
       </c>
+      <c r="BB65" s="10">
+        <v>28</v>
+      </c>
     </row>
-    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="19">
         <v>10</v>
       </c>
       <c r="C66" s="19">
         <v>15</v>
       </c>
       <c r="D66" s="19">
         <v>3</v>
       </c>
       <c r="E66" s="19">
         <v>10</v>
       </c>
       <c r="F66" s="19">
         <v>9</v>
       </c>
       <c r="G66" s="19">
         <v>11</v>
       </c>
       <c r="H66" s="19">
         <v>17</v>
       </c>
       <c r="I66" s="19">
@@ -10676,52 +10853,55 @@
       </c>
       <c r="AT66" s="13">
         <v>13</v>
       </c>
       <c r="AU66" s="10">
         <v>12</v>
       </c>
       <c r="AV66" s="21">
         <v>11</v>
       </c>
       <c r="AW66" s="10">
         <v>7</v>
       </c>
       <c r="AX66" s="13">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>9</v>
       </c>
       <c r="AZ66" s="11">
         <v>9</v>
       </c>
       <c r="BA66" s="11">
         <v>9</v>
       </c>
+      <c r="BB66" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B67" s="19">
         <v>3</v>
       </c>
       <c r="C67" s="19">
         <v>3</v>
       </c>
       <c r="D67" s="19">
         <v>6</v>
       </c>
       <c r="E67" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="19">
         <v>3</v>
       </c>
       <c r="H67" s="19">
         <v>4</v>
       </c>
       <c r="I67" s="19">
@@ -10837,52 +11017,55 @@
       </c>
       <c r="AT67" s="13">
         <v>2</v>
       </c>
       <c r="AU67" s="10">
         <v>1</v>
       </c>
       <c r="AV67" s="21">
         <v>2</v>
       </c>
       <c r="AW67" s="10">
         <v>3</v>
       </c>
       <c r="AX67" s="13">
         <v>1</v>
       </c>
       <c r="AY67" s="21">
         <v>3</v>
       </c>
       <c r="AZ67" s="11">
         <v>1</v>
       </c>
       <c r="BA67" s="11">
         <v>1</v>
       </c>
+      <c r="BB67" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B68" s="19">
         <v>7</v>
       </c>
       <c r="C68" s="19">
         <v>15</v>
       </c>
       <c r="D68" s="19">
         <v>7</v>
       </c>
       <c r="E68" s="19">
         <v>12</v>
       </c>
       <c r="F68" s="19">
         <v>6</v>
       </c>
       <c r="G68" s="19">
         <v>7</v>
       </c>
       <c r="H68" s="19">
         <v>4</v>
       </c>
       <c r="I68" s="19">
@@ -10998,52 +11181,55 @@
       </c>
       <c r="AT68" s="13">
         <v>8</v>
       </c>
       <c r="AU68" s="10">
         <v>10</v>
       </c>
       <c r="AV68" s="21">
         <v>5</v>
       </c>
       <c r="AW68" s="10">
         <v>11</v>
       </c>
       <c r="AX68" s="13">
         <v>6</v>
       </c>
       <c r="AY68" s="21">
         <v>5</v>
       </c>
       <c r="AZ68" s="11">
         <v>6</v>
       </c>
       <c r="BA68" s="11">
         <v>8</v>
       </c>
+      <c r="BB68" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B69" s="19">
         <v>15</v>
       </c>
       <c r="C69" s="19">
         <v>18</v>
       </c>
       <c r="D69" s="19">
         <v>13</v>
       </c>
       <c r="E69" s="19">
         <v>7</v>
       </c>
       <c r="F69" s="19">
         <v>9</v>
       </c>
       <c r="G69" s="19">
         <v>11</v>
       </c>
       <c r="H69" s="19">
         <v>5</v>
       </c>
       <c r="I69" s="19">
@@ -11159,52 +11345,55 @@
       </c>
       <c r="AT69" s="13">
         <v>10</v>
       </c>
       <c r="AU69" s="10">
         <v>12</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="10">
         <v>9</v>
       </c>
       <c r="AX69" s="13">
         <v>8</v>
       </c>
       <c r="AY69" s="21">
         <v>10</v>
       </c>
       <c r="AZ69" s="11">
         <v>5</v>
       </c>
       <c r="BA69" s="11">
         <v>11</v>
       </c>
+      <c r="BB69" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B70" s="19">
         <v>7</v>
       </c>
       <c r="C70" s="19">
         <v>7</v>
       </c>
       <c r="D70" s="19">
         <v>11</v>
       </c>
       <c r="E70" s="19">
         <v>7</v>
       </c>
       <c r="F70" s="19">
         <v>10</v>
       </c>
       <c r="G70" s="19">
         <v>6</v>
       </c>
       <c r="H70" s="19">
         <v>3</v>
       </c>
       <c r="I70" s="19">
@@ -11320,52 +11509,55 @@
       </c>
       <c r="AT70" s="13">
         <v>6</v>
       </c>
       <c r="AU70" s="10">
         <v>7</v>
       </c>
       <c r="AV70" s="21">
         <v>7</v>
       </c>
       <c r="AW70" s="10">
         <v>8</v>
       </c>
       <c r="AX70" s="13">
         <v>3</v>
       </c>
       <c r="AY70" s="21">
         <v>4</v>
       </c>
       <c r="AZ70" s="11">
         <v>4</v>
       </c>
       <c r="BA70" s="11">
         <v>6</v>
       </c>
+      <c r="BB70" s="10">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B71" s="23">
         <v>21</v>
       </c>
       <c r="C71" s="23">
         <v>17</v>
       </c>
       <c r="D71" s="23">
         <v>14</v>
       </c>
       <c r="E71" s="23">
         <v>4</v>
       </c>
       <c r="F71" s="23">
         <v>8</v>
       </c>
       <c r="G71" s="23">
         <v>3</v>
       </c>
       <c r="H71" s="23">
         <v>10</v>
       </c>
       <c r="I71" s="23">
@@ -11481,135 +11673,138 @@
       </c>
       <c r="AT71" s="26">
         <v>9</v>
       </c>
       <c r="AU71" s="24">
         <v>15</v>
       </c>
       <c r="AV71" s="26">
         <v>9</v>
       </c>
       <c r="AW71" s="24">
         <v>15</v>
       </c>
       <c r="AX71" s="26">
         <v>11</v>
       </c>
       <c r="AY71" s="26">
         <v>17</v>
       </c>
       <c r="AZ71" s="24">
         <v>12</v>
       </c>
       <c r="BA71" s="24">
         <v>15</v>
       </c>
+      <c r="BB71" s="24">
+        <v>12</v>
+      </c>
     </row>
-    <row r="72" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="73" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="27" t="s">
         <v>23</v>
       </c>
       <c r="H73" s="18"/>
       <c r="M73" s="28"/>
     </row>
-    <row r="74" spans="1:53" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="80" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="B28:BA28"/>
     <mergeCell ref="B50:BA50"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA77"/>
+  <dimension ref="A1:BB77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BA16" sqref="BA16"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -11620,66 +11815,67 @@
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
       <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="30"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -11699,52 +11895,53 @@
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
@@ -11858,52 +12055,55 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>26</v>
       </c>
+      <c r="BB5" s="7" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -11914,52 +12114,53 @@
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
+      <c r="BB6" s="46"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="33">
         <v>12.03</v>
       </c>
       <c r="C7" s="33">
         <v>14.24</v>
       </c>
       <c r="D7" s="33">
         <v>13.08</v>
       </c>
       <c r="E7" s="33">
         <v>12.21</v>
       </c>
       <c r="F7" s="33">
         <v>11.78</v>
       </c>
       <c r="G7" s="33">
         <v>11.51</v>
       </c>
       <c r="H7" s="33">
         <v>11.24</v>
       </c>
       <c r="I7" s="33">
@@ -12075,52 +12276,55 @@
       </c>
       <c r="AT7" s="33">
         <v>9.67</v>
       </c>
       <c r="AU7" s="33">
         <v>9.77</v>
       </c>
       <c r="AV7" s="32">
         <v>9.77</v>
       </c>
       <c r="AW7" s="32">
         <v>9.92</v>
       </c>
       <c r="AX7" s="32">
         <v>8.56</v>
       </c>
       <c r="AY7" s="33">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA7" s="33">
         <v>10.17</v>
       </c>
+      <c r="BB7" s="33">
+        <v>10.02</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="33">
         <v>11.08</v>
       </c>
       <c r="C8" s="33">
         <v>12.85</v>
       </c>
       <c r="D8" s="33">
         <v>11.59</v>
       </c>
       <c r="E8" s="33">
         <v>10.37</v>
       </c>
       <c r="F8" s="33">
         <v>9.99</v>
       </c>
       <c r="G8" s="33">
         <v>9.69</v>
       </c>
       <c r="H8" s="33">
         <v>9.4</v>
       </c>
       <c r="I8" s="33">
@@ -12236,52 +12440,55 @@
       </c>
       <c r="AT8" s="33">
         <v>8.0399999999999991</v>
       </c>
       <c r="AU8" s="33">
         <v>8.18</v>
       </c>
       <c r="AV8" s="32">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="32">
         <v>8.4</v>
       </c>
       <c r="AX8" s="32">
         <v>7.04</v>
       </c>
       <c r="AY8" s="33">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="32">
         <v>8.58</v>
       </c>
       <c r="BA8" s="33">
         <v>8.4700000000000006</v>
       </c>
+      <c r="BB8" s="33">
+        <v>8.36</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="33">
         <v>8.23</v>
       </c>
       <c r="C9" s="33">
         <v>8.83</v>
       </c>
       <c r="D9" s="33">
         <v>7.87</v>
       </c>
       <c r="E9" s="33">
         <v>8.41</v>
       </c>
       <c r="F9" s="33">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="33">
         <v>7.5</v>
       </c>
       <c r="H9" s="33">
         <v>7.6</v>
       </c>
       <c r="I9" s="33">
@@ -12397,52 +12604,55 @@
       </c>
       <c r="AT9" s="33">
         <v>8.59</v>
       </c>
       <c r="AU9" s="33">
         <v>8.9</v>
       </c>
       <c r="AV9" s="32">
         <v>9.06</v>
       </c>
       <c r="AW9" s="32">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="32">
         <v>8.52</v>
       </c>
       <c r="AY9" s="33">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="32">
         <v>7.82</v>
       </c>
       <c r="BA9" s="33">
         <v>7.04</v>
       </c>
+      <c r="BB9" s="33">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="33">
         <v>13.12</v>
       </c>
       <c r="C10" s="33">
         <v>14.71</v>
       </c>
       <c r="D10" s="33">
         <v>14.54</v>
       </c>
       <c r="E10" s="33">
         <v>13.42</v>
       </c>
       <c r="F10" s="33">
         <v>13.72</v>
       </c>
       <c r="G10" s="33">
         <v>13.18</v>
       </c>
       <c r="H10" s="33">
         <v>12.62</v>
       </c>
       <c r="I10" s="33">
@@ -12558,52 +12768,55 @@
       </c>
       <c r="AT10" s="33">
         <v>11.62</v>
       </c>
       <c r="AU10" s="33">
         <v>11.91</v>
       </c>
       <c r="AV10" s="32">
         <v>11.76</v>
       </c>
       <c r="AW10" s="32">
         <v>12.01</v>
       </c>
       <c r="AX10" s="32">
         <v>9.99</v>
       </c>
       <c r="AY10" s="33">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="32">
         <v>11.26</v>
       </c>
       <c r="BA10" s="33">
         <v>11.19</v>
       </c>
+      <c r="BB10" s="33">
+        <v>12.15</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="33">
         <v>14.38</v>
       </c>
       <c r="C11" s="33">
         <v>20.96</v>
       </c>
       <c r="D11" s="33">
         <v>18.23</v>
       </c>
       <c r="E11" s="33">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="33">
         <v>15.67</v>
       </c>
       <c r="G11" s="33">
         <v>15.09</v>
       </c>
       <c r="H11" s="33">
         <v>14.77</v>
       </c>
       <c r="I11" s="33">
@@ -12719,52 +12932,55 @@
       </c>
       <c r="AT11" s="33">
         <v>11.27</v>
       </c>
       <c r="AU11" s="33">
         <v>11.45</v>
       </c>
       <c r="AV11" s="32">
         <v>11.3</v>
       </c>
       <c r="AW11" s="32">
         <v>11.56</v>
       </c>
       <c r="AX11" s="32">
         <v>10.61</v>
       </c>
       <c r="AY11" s="33">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="32">
         <v>12.4</v>
       </c>
       <c r="BA11" s="33">
         <v>12.47</v>
       </c>
+      <c r="BB11" s="33">
+        <v>12.42</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="33">
         <v>18.84</v>
       </c>
       <c r="C12" s="33">
         <v>16.87</v>
       </c>
       <c r="D12" s="33">
         <v>14.29</v>
       </c>
       <c r="E12" s="33">
         <v>12.41</v>
       </c>
       <c r="F12" s="33">
         <v>11.78</v>
       </c>
       <c r="G12" s="33">
         <v>11.59</v>
       </c>
       <c r="H12" s="33">
         <v>11.69</v>
       </c>
       <c r="I12" s="33">
@@ -12880,52 +13096,55 @@
       </c>
       <c r="AT12" s="33">
         <v>9.3800000000000008</v>
       </c>
       <c r="AU12" s="33">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="32">
         <v>9.32</v>
       </c>
       <c r="AW12" s="32">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="32">
         <v>14.29</v>
       </c>
       <c r="AY12" s="33">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="32">
         <v>10.15</v>
       </c>
       <c r="BA12" s="33">
         <v>9.99</v>
       </c>
+      <c r="BB12" s="33">
+        <v>9.81</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="33">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="33">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="33">
         <v>6.57</v>
       </c>
       <c r="E13" s="33">
         <v>7.41</v>
       </c>
       <c r="F13" s="33">
         <v>6.76</v>
       </c>
       <c r="G13" s="33">
         <v>6.38</v>
       </c>
       <c r="H13" s="33">
         <v>6.6</v>
       </c>
       <c r="I13" s="33">
@@ -13041,52 +13260,55 @@
       </c>
       <c r="AT13" s="33">
         <v>4.58</v>
       </c>
       <c r="AU13" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="32">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="32">
         <v>1.97</v>
       </c>
       <c r="AY13" s="33">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="32">
         <v>4.3600000000000003</v>
       </c>
       <c r="BA13" s="33">
         <v>6.54</v>
       </c>
+      <c r="BB13" s="33">
+        <v>6.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="33">
         <v>12.05</v>
       </c>
       <c r="C14" s="33">
         <v>14.3</v>
       </c>
       <c r="D14" s="33">
         <v>13.51</v>
       </c>
       <c r="E14" s="33">
         <v>12.99</v>
       </c>
       <c r="F14" s="33">
         <v>12.88</v>
       </c>
       <c r="G14" s="33">
         <v>13.32</v>
       </c>
       <c r="H14" s="33">
         <v>13.04</v>
       </c>
       <c r="I14" s="33">
@@ -13202,52 +13424,55 @@
       </c>
       <c r="AT14" s="33">
         <v>11.69</v>
       </c>
       <c r="AU14" s="33">
         <v>11.66</v>
       </c>
       <c r="AV14" s="32">
         <v>11.59</v>
       </c>
       <c r="AW14" s="32">
         <v>11.63</v>
       </c>
       <c r="AX14" s="32">
         <v>12.12</v>
       </c>
       <c r="AY14" s="33">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="32">
         <v>12.32</v>
       </c>
       <c r="BA14" s="33">
         <v>13.57</v>
       </c>
+      <c r="BB14" s="33">
+        <v>13.02</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="33">
         <v>14.8</v>
       </c>
       <c r="C15" s="33">
         <v>13.31</v>
       </c>
       <c r="D15" s="33">
         <v>14.55</v>
       </c>
       <c r="E15" s="33">
         <v>12.91</v>
       </c>
       <c r="F15" s="33">
         <v>13.49</v>
       </c>
       <c r="G15" s="33">
         <v>13.68</v>
       </c>
       <c r="H15" s="33">
         <v>12.91</v>
       </c>
       <c r="I15" s="33">
@@ -13363,52 +13588,55 @@
       </c>
       <c r="AT15" s="33">
         <v>11.4</v>
       </c>
       <c r="AU15" s="33">
         <v>11.16</v>
       </c>
       <c r="AV15" s="32">
         <v>11.06</v>
       </c>
       <c r="AW15" s="32">
         <v>11.01</v>
       </c>
       <c r="AX15" s="32">
         <v>8.48</v>
       </c>
       <c r="AY15" s="33">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="32">
         <v>10.91</v>
       </c>
       <c r="BA15" s="33">
         <v>12.17</v>
       </c>
+      <c r="BB15" s="33">
+        <v>11.56</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="33">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="33">
         <v>9.64</v>
       </c>
       <c r="D16" s="33">
         <v>7.78</v>
       </c>
       <c r="E16" s="33">
         <v>7.24</v>
       </c>
       <c r="F16" s="33">
         <v>7.32</v>
       </c>
       <c r="G16" s="33">
         <v>7.58</v>
       </c>
       <c r="H16" s="33">
         <v>7.74</v>
       </c>
       <c r="I16" s="33">
@@ -13524,52 +13752,55 @@
       </c>
       <c r="AT16" s="33">
         <v>5.48</v>
       </c>
       <c r="AU16" s="33">
         <v>5.16</v>
       </c>
       <c r="AV16" s="32">
         <v>4.91</v>
       </c>
       <c r="AW16" s="32">
         <v>5.39</v>
       </c>
       <c r="AX16" s="32">
         <v>2.42</v>
       </c>
       <c r="AY16" s="33">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="32">
         <v>5.42</v>
       </c>
       <c r="BA16" s="33">
         <v>6.26</v>
       </c>
+      <c r="BB16" s="33">
+        <v>7.45</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="33">
         <v>12.59</v>
       </c>
       <c r="C17" s="33">
         <v>16.45</v>
       </c>
       <c r="D17" s="33">
         <v>14.85</v>
       </c>
       <c r="E17" s="33">
         <v>13.75</v>
       </c>
       <c r="F17" s="33">
         <v>13.53</v>
       </c>
       <c r="G17" s="33">
         <v>13.25</v>
       </c>
       <c r="H17" s="33">
         <v>12.56</v>
       </c>
       <c r="I17" s="33">
@@ -13685,52 +13916,55 @@
       </c>
       <c r="AT17" s="33">
         <v>9.9700000000000006</v>
       </c>
       <c r="AU17" s="33">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="32">
         <v>10.14</v>
       </c>
       <c r="AW17" s="32">
         <v>10.33</v>
       </c>
       <c r="AX17" s="32">
         <v>5.23</v>
       </c>
       <c r="AY17" s="33">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="32">
         <v>9.1999999999999993</v>
       </c>
       <c r="BA17" s="33">
         <v>10.220000000000001</v>
       </c>
+      <c r="BB17" s="33">
+        <v>9.7899999999999991</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="33">
         <v>10.81</v>
       </c>
       <c r="C18" s="33">
         <v>11.85</v>
       </c>
       <c r="D18" s="33">
         <v>11.03</v>
       </c>
       <c r="E18" s="33">
         <v>9.65</v>
       </c>
       <c r="F18" s="33">
         <v>9.43</v>
       </c>
       <c r="G18" s="33">
         <v>8.6</v>
       </c>
       <c r="H18" s="33">
         <v>8.59</v>
       </c>
       <c r="I18" s="33">
@@ -13846,52 +14080,55 @@
       </c>
       <c r="AT18" s="33">
         <v>10.25</v>
       </c>
       <c r="AU18" s="33">
         <v>10.17</v>
       </c>
       <c r="AV18" s="32">
         <v>10.89</v>
       </c>
       <c r="AW18" s="32">
         <v>10.94</v>
       </c>
       <c r="AX18" s="32">
         <v>3.61</v>
       </c>
       <c r="AY18" s="33">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="32">
         <v>6.66</v>
       </c>
       <c r="BA18" s="33">
         <v>7.79</v>
       </c>
+      <c r="BB18" s="33">
+        <v>6.94</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="33">
         <v>11.4</v>
       </c>
       <c r="C19" s="33">
         <v>14.81</v>
       </c>
       <c r="D19" s="33">
         <v>15.48</v>
       </c>
       <c r="E19" s="33">
         <v>14.69</v>
       </c>
       <c r="F19" s="33">
         <v>14.3</v>
       </c>
       <c r="G19" s="33">
         <v>13.99</v>
       </c>
       <c r="H19" s="33">
         <v>13.41</v>
       </c>
       <c r="I19" s="33">
@@ -14007,52 +14244,55 @@
       </c>
       <c r="AT19" s="33">
         <v>11.49</v>
       </c>
       <c r="AU19" s="33">
         <v>11.49</v>
       </c>
       <c r="AV19" s="32">
         <v>11.86</v>
       </c>
       <c r="AW19" s="32">
         <v>11.7</v>
       </c>
       <c r="AX19" s="32">
         <v>7.07</v>
       </c>
       <c r="AY19" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="32">
         <v>9.59</v>
       </c>
       <c r="BA19" s="33">
         <v>10.72</v>
       </c>
+      <c r="BB19" s="33">
+        <v>10.92</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="33">
         <v>13.03</v>
       </c>
       <c r="C20" s="33">
         <v>12.79</v>
       </c>
       <c r="D20" s="33">
         <v>12.27</v>
       </c>
       <c r="E20" s="33">
         <v>12.43</v>
       </c>
       <c r="F20" s="33">
         <v>12.19</v>
       </c>
       <c r="G20" s="33">
         <v>12.49</v>
       </c>
       <c r="H20" s="33">
         <v>12.31</v>
       </c>
       <c r="I20" s="33">
@@ -14168,52 +14408,55 @@
       </c>
       <c r="AT20" s="33">
         <v>11.64</v>
       </c>
       <c r="AU20" s="33">
         <v>11.64</v>
       </c>
       <c r="AV20" s="32">
         <v>11.27</v>
       </c>
       <c r="AW20" s="32">
         <v>11.32</v>
       </c>
       <c r="AX20" s="32">
         <v>10.8</v>
       </c>
       <c r="AY20" s="33">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="32">
         <v>10.54</v>
       </c>
       <c r="BA20" s="33">
         <v>10.87</v>
       </c>
+      <c r="BB20" s="33">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="33">
         <v>9.84</v>
       </c>
       <c r="C21" s="33">
         <v>10.92</v>
       </c>
       <c r="D21" s="33">
         <v>10.54</v>
       </c>
       <c r="E21" s="33">
         <v>10.48</v>
       </c>
       <c r="F21" s="33">
         <v>9.94</v>
       </c>
       <c r="G21" s="33">
         <v>10.28</v>
       </c>
       <c r="H21" s="33">
         <v>10.3</v>
       </c>
       <c r="I21" s="33">
@@ -14329,52 +14572,55 @@
       </c>
       <c r="AT21" s="33">
         <v>9.09</v>
       </c>
       <c r="AU21" s="33">
         <v>9.18</v>
       </c>
       <c r="AV21" s="32">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="32">
         <v>9.25</v>
       </c>
       <c r="AX21" s="32">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="33">
         <v>10</v>
       </c>
       <c r="AZ21" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="BA21" s="33">
         <v>10.35</v>
       </c>
+      <c r="BB21" s="33">
+        <v>9.98</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="33">
         <v>12.13</v>
       </c>
       <c r="C22" s="33">
         <v>15.3</v>
       </c>
       <c r="D22" s="33">
         <v>12.74</v>
       </c>
       <c r="E22" s="33">
         <v>13.64</v>
       </c>
       <c r="F22" s="33">
         <v>13.99</v>
       </c>
       <c r="G22" s="33">
         <v>13.65</v>
       </c>
       <c r="H22" s="33">
         <v>14.05</v>
       </c>
       <c r="I22" s="33">
@@ -14490,52 +14736,55 @@
       </c>
       <c r="AT22" s="33">
         <v>11.8</v>
       </c>
       <c r="AU22" s="33">
         <v>11.82</v>
       </c>
       <c r="AV22" s="32">
         <v>12.18</v>
       </c>
       <c r="AW22" s="32">
         <v>12.25</v>
       </c>
       <c r="AX22" s="32">
         <v>10.02</v>
       </c>
       <c r="AY22" s="33">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="32">
         <v>10.25</v>
       </c>
       <c r="BA22" s="33">
         <v>10.7</v>
       </c>
+      <c r="BB22" s="33">
+        <v>10.77</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="33">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="33">
         <v>10.01</v>
       </c>
       <c r="E23" s="33">
         <v>8.48</v>
       </c>
       <c r="F23" s="33">
         <v>8.01</v>
       </c>
       <c r="G23" s="33">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="33">
         <v>8.31</v>
       </c>
       <c r="I23" s="33">
@@ -14651,52 +14900,55 @@
       </c>
       <c r="AT23" s="33">
         <v>7.43</v>
       </c>
       <c r="AU23" s="33">
         <v>7.1</v>
       </c>
       <c r="AV23" s="32">
         <v>6.85</v>
       </c>
       <c r="AW23" s="32">
         <v>7.37</v>
       </c>
       <c r="AX23" s="32">
         <v>4.43</v>
       </c>
       <c r="AY23" s="33">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="32">
         <v>7.13</v>
       </c>
       <c r="BA23" s="33">
         <v>7.27</v>
       </c>
+      <c r="BB23" s="33">
+        <v>8.19</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="33">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="33">
         <v>12.62</v>
       </c>
       <c r="D24" s="33">
         <v>13.1</v>
       </c>
       <c r="E24" s="33">
         <v>14.31</v>
       </c>
       <c r="F24" s="33">
         <v>13.81</v>
       </c>
       <c r="G24" s="33">
         <v>13.59</v>
       </c>
       <c r="H24" s="33">
         <v>13.07</v>
       </c>
       <c r="I24" s="33">
@@ -14812,52 +15064,55 @@
       </c>
       <c r="AT24" s="33">
         <v>9.91</v>
       </c>
       <c r="AU24" s="33">
         <v>10.07</v>
       </c>
       <c r="AV24" s="32">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="32">
         <v>10.52</v>
       </c>
       <c r="AX24" s="32">
         <v>12.76</v>
       </c>
       <c r="AY24" s="33">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="32">
         <v>11.76</v>
       </c>
       <c r="BA24" s="33">
         <v>12.29</v>
       </c>
+      <c r="BB24" s="33">
+        <v>12.05</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="33">
         <v>14.09</v>
       </c>
       <c r="C25" s="33">
         <v>15.68</v>
       </c>
       <c r="D25" s="33">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="33">
         <v>14.34</v>
       </c>
       <c r="F25" s="33">
         <v>13.55</v>
       </c>
       <c r="G25" s="33">
         <v>13.46</v>
       </c>
       <c r="H25" s="33">
         <v>13.04</v>
       </c>
       <c r="I25" s="33">
@@ -14973,52 +15228,55 @@
       </c>
       <c r="AT25" s="33">
         <v>12.24</v>
       </c>
       <c r="AU25" s="33">
         <v>12.26</v>
       </c>
       <c r="AV25" s="32">
         <v>12.21</v>
       </c>
       <c r="AW25" s="32">
         <v>12.18</v>
       </c>
       <c r="AX25" s="32">
         <v>8.36</v>
       </c>
       <c r="AY25" s="33">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="32">
         <v>11.43</v>
       </c>
       <c r="BA25" s="33">
         <v>11.58</v>
       </c>
+      <c r="BB25" s="33">
+        <v>12.04</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="33">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="33">
         <v>13.62</v>
       </c>
       <c r="D26" s="33">
         <v>13.94</v>
       </c>
       <c r="E26" s="33">
         <v>14.02</v>
       </c>
       <c r="F26" s="33">
         <v>13.95</v>
       </c>
       <c r="G26" s="33">
         <v>13.07</v>
       </c>
       <c r="H26" s="33">
         <v>12.16</v>
       </c>
       <c r="I26" s="33">
@@ -15134,52 +15392,55 @@
       </c>
       <c r="AT26" s="33">
         <v>13.55</v>
       </c>
       <c r="AU26" s="33">
         <v>13.34</v>
       </c>
       <c r="AV26" s="32">
         <v>13.22</v>
       </c>
       <c r="AW26" s="32">
         <v>13.44</v>
       </c>
       <c r="AX26" s="32">
         <v>11.95</v>
       </c>
       <c r="AY26" s="33">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="32">
         <v>11.46</v>
       </c>
       <c r="BA26" s="33">
         <v>10.99</v>
       </c>
+      <c r="BB26" s="33">
+        <v>10.51</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="35">
         <v>18.13</v>
       </c>
       <c r="C27" s="35">
         <v>16.75</v>
       </c>
       <c r="D27" s="35">
         <v>14.98</v>
       </c>
       <c r="E27" s="35">
         <v>13</v>
       </c>
       <c r="F27" s="35">
         <v>11.93</v>
       </c>
       <c r="G27" s="35">
         <v>11.03</v>
       </c>
       <c r="H27" s="35">
         <v>10.76</v>
       </c>
       <c r="I27" s="35">
@@ -15295,84 +15556,87 @@
       </c>
       <c r="AT27" s="35">
         <v>11.5</v>
       </c>
       <c r="AU27" s="35">
         <v>11.37</v>
       </c>
       <c r="AV27" s="35">
         <v>11.34</v>
       </c>
       <c r="AW27" s="35">
         <v>11.69</v>
       </c>
       <c r="AX27" s="35">
         <v>14.6</v>
       </c>
       <c r="AY27" s="35">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="35">
         <v>16.03</v>
       </c>
       <c r="BA27" s="35">
         <v>16.09</v>
       </c>
+      <c r="BB27" s="35">
+        <v>14.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
       <c r="F30" s="38"/>
       <c r="G30" s="38"/>
       <c r="H30" s="41"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
     </row>
-    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
     </row>
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="40"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
     </row>
@@ -15400,93 +15664,93 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA77"/>
+  <dimension ref="A1:BB77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AY12" sqref="AY12"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection activeCell="BA16" sqref="BA16"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -15497,66 +15761,67 @@
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
       <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
     </row>
-    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="C3" s="4"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -15576,52 +15841,53 @@
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
@@ -15735,52 +16001,55 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>12</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -15791,52 +16060,53 @@
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
+      <c r="BB6" s="46"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="12">
         <v>10</v>
       </c>
       <c r="C7" s="12">
         <v>13</v>
       </c>
       <c r="D7" s="12">
         <v>7</v>
       </c>
       <c r="E7" s="12">
         <v>11</v>
       </c>
       <c r="F7" s="12">
         <v>12</v>
       </c>
       <c r="G7" s="12">
         <v>13</v>
       </c>
       <c r="H7" s="12">
         <v>9</v>
       </c>
       <c r="I7" s="12">
@@ -15952,52 +16222,55 @@
       </c>
       <c r="AT7" s="13">
         <v>5</v>
       </c>
       <c r="AU7" s="10">
         <v>6</v>
       </c>
       <c r="AV7" s="21">
         <v>2</v>
       </c>
       <c r="AW7" s="11">
         <v>2</v>
       </c>
       <c r="AX7" s="13">
         <v>4</v>
       </c>
       <c r="AY7" s="21">
         <v>5</v>
       </c>
       <c r="AZ7" s="11">
         <v>4</v>
       </c>
       <c r="BA7" s="11">
         <v>7</v>
       </c>
+      <c r="BB7" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="12">
         <v>5</v>
       </c>
       <c r="C8" s="12">
         <v>3</v>
       </c>
       <c r="D8" s="12">
         <v>3</v>
       </c>
       <c r="E8" s="12">
         <v>3</v>
       </c>
       <c r="F8" s="12">
         <v>4</v>
       </c>
       <c r="G8" s="12">
         <v>4</v>
       </c>
       <c r="H8" s="12">
         <v>3</v>
       </c>
       <c r="I8" s="12">
@@ -16113,52 +16386,55 @@
       </c>
       <c r="AT8" s="13">
         <v>2</v>
       </c>
       <c r="AU8" s="10">
         <v>1</v>
       </c>
       <c r="AV8" s="21">
         <v>1</v>
       </c>
       <c r="AW8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX8" s="13">
         <v>1</v>
       </c>
       <c r="AY8" s="21">
         <v>1</v>
       </c>
       <c r="AZ8" s="11">
         <v>1</v>
       </c>
       <c r="BA8" s="11">
         <v>3</v>
       </c>
+      <c r="BB8" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="12">
         <v>2</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="12">
         <v>1</v>
       </c>
       <c r="F9" s="12">
         <v>1</v>
       </c>
       <c r="G9" s="12">
         <v>1</v>
       </c>
       <c r="H9" s="12">
         <v>1</v>
       </c>
       <c r="I9" s="12">
@@ -16274,52 +16550,55 @@
       </c>
       <c r="AT9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11">
         <v>2</v>
       </c>
       <c r="AX9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="21">
         <v>1</v>
       </c>
       <c r="AZ9" s="11">
         <v>1</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB9" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>2</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="12">
         <v>1</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -16435,52 +16714,55 @@
       </c>
       <c r="AT10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="10">
         <v>1</v>
       </c>
       <c r="AV10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="21">
         <v>1</v>
       </c>
       <c r="AZ10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA10" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB10" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="12">
         <v>3</v>
       </c>
       <c r="C11" s="12">
         <v>2</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>1</v>
       </c>
       <c r="G11" s="12">
         <v>2</v>
       </c>
       <c r="H11" s="12">
         <v>3</v>
       </c>
       <c r="I11" s="12">
@@ -16596,52 +16878,55 @@
       </c>
       <c r="AT11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA11" s="11">
         <v>1</v>
       </c>
+      <c r="BB11" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>1</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -16757,52 +17042,55 @@
       </c>
       <c r="AT12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB12" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12">
         <v>1</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -16918,52 +17206,55 @@
       </c>
       <c r="AT13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11">
         <v>1</v>
       </c>
+      <c r="BB13" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>1</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="12">
         <v>1</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -17079,52 +17370,55 @@
       </c>
       <c r="AT14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB14" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="12">
         <v>1</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>1</v>
       </c>
       <c r="G15" s="12">
         <v>1</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="12" t="s">
@@ -17240,52 +17534,55 @@
       </c>
       <c r="AT15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="10">
         <v>1</v>
       </c>
       <c r="AY15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB15" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>1</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="12" t="s">
@@ -17401,52 +17698,55 @@
       </c>
       <c r="AT16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="21">
         <v>1</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="11">
         <v>1</v>
       </c>
+      <c r="BB16" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="12">
         <v>1</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="12">
@@ -17562,52 +17862,55 @@
       </c>
       <c r="AT17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB17" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>1</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>1</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>1</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -17723,52 +18026,55 @@
       </c>
       <c r="AT18" s="13">
         <v>2</v>
       </c>
       <c r="AU18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB18" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -17884,52 +18190,55 @@
       </c>
       <c r="AT19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB19" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>1</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="12" t="s">
@@ -18045,52 +18354,55 @@
       </c>
       <c r="AT20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB20" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="12">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="12">
@@ -18206,52 +18518,55 @@
       </c>
       <c r="AT21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU21" s="10">
         <v>2</v>
       </c>
       <c r="AV21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX21" s="10">
         <v>2</v>
       </c>
       <c r="AY21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA21" s="11">
         <v>1</v>
       </c>
+      <c r="BB21" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -18367,52 +18682,55 @@
       </c>
       <c r="AT22" s="13">
         <v>1</v>
       </c>
       <c r="AU22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="11">
         <v>1</v>
       </c>
       <c r="BA22" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB22" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>1</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -18528,52 +18846,55 @@
       </c>
       <c r="AT23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="10">
         <v>1</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB23" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>1</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="12">
         <v>1</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="12" t="s">
@@ -18689,52 +19010,55 @@
       </c>
       <c r="AT24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="10">
         <v>1</v>
       </c>
       <c r="AV24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <v>1</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="12" t="s">
@@ -18850,52 +19174,55 @@
       </c>
       <c r="AT25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV25" s="21">
         <v>1</v>
       </c>
       <c r="AW25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="21">
         <v>1</v>
       </c>
       <c r="AZ25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB25" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="12">
         <v>2</v>
       </c>
       <c r="D26" s="12">
         <v>1</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="12" t="s">
@@ -19011,52 +19338,55 @@
       </c>
       <c r="AT26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="37">
         <v>1</v>
       </c>
       <c r="D27" s="37">
         <v>1</v>
       </c>
       <c r="E27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="37">
         <v>1</v>
       </c>
       <c r="I27" s="37" t="s">
@@ -19172,74 +19502,77 @@
       </c>
       <c r="AT27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AV27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AZ27" s="24">
         <v>1</v>
       </c>
       <c r="BA27" s="24" t="s">
         <v>0</v>
       </c>
+      <c r="BB27" s="24" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="38"/>
       <c r="C31" s="38"/>
       <c r="D31" s="38"/>
       <c r="E31" s="38"/>
       <c r="F31" s="38"/>
       <c r="G31" s="38"/>
       <c r="H31" s="38"/>
       <c r="I31" s="38"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
     </row>
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="28"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
     </row>
@@ -19279,99 +19612,99 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA77"/>
+  <dimension ref="A1:BB77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BA16" sqref="BA16"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -19382,66 +19715,67 @@
       <c r="AC2" s="44"/>
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
       <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
     </row>
-    <row r="3" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -19461,52 +19795,53 @@
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
+      <c r="BB4" s="45"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
@@ -19620,52 +19955,55 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>26</v>
       </c>
+      <c r="BB5" s="7" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -19676,52 +20014,53 @@
       <c r="AC6" s="46"/>
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
+      <c r="BB6" s="46"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="32">
         <v>12.36</v>
       </c>
       <c r="C7" s="32">
         <v>14.28</v>
       </c>
       <c r="D7" s="32">
         <v>12.52</v>
       </c>
       <c r="E7" s="32">
         <v>12.82</v>
       </c>
       <c r="F7" s="32">
         <v>13.12</v>
       </c>
       <c r="G7" s="32">
         <v>13.44</v>
       </c>
       <c r="H7" s="32">
         <v>12.86</v>
       </c>
       <c r="I7" s="32">
@@ -19837,52 +20176,55 @@
       </c>
       <c r="AT7" s="33">
         <v>6.51</v>
       </c>
       <c r="AU7" s="33">
         <v>6.7</v>
       </c>
       <c r="AV7" s="32">
         <v>6.42</v>
       </c>
       <c r="AW7" s="32">
         <v>6.14</v>
       </c>
       <c r="AX7" s="32">
         <v>6.38</v>
       </c>
       <c r="AY7" s="33">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="32">
         <v>7.27</v>
       </c>
       <c r="BA7" s="33">
         <v>8.3000000000000007</v>
       </c>
+      <c r="BB7" s="33">
+        <v>8.26</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="32">
         <v>18.18</v>
       </c>
       <c r="C8" s="32">
         <v>13.94</v>
       </c>
       <c r="D8" s="32">
         <v>13.16</v>
       </c>
       <c r="E8" s="32">
         <v>12.54</v>
       </c>
       <c r="F8" s="32">
         <v>12.99</v>
       </c>
       <c r="G8" s="32">
         <v>13.19</v>
       </c>
       <c r="H8" s="32">
         <v>12.77</v>
       </c>
       <c r="I8" s="32">
@@ -19998,52 +20340,55 @@
       </c>
       <c r="AT8" s="33">
         <v>6.44</v>
       </c>
       <c r="AU8" s="33">
         <v>6.2</v>
       </c>
       <c r="AV8" s="32">
         <v>6.11</v>
       </c>
       <c r="AW8" s="32">
         <v>5.59</v>
       </c>
       <c r="AX8" s="32">
         <v>4.46</v>
       </c>
       <c r="AY8" s="33">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="32">
         <v>4.75</v>
       </c>
       <c r="BA8" s="33">
         <v>6.98</v>
       </c>
+      <c r="BB8" s="33">
+        <v>6.36</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="32">
         <v>35.71</v>
       </c>
       <c r="C9" s="32">
         <v>18.87</v>
       </c>
       <c r="D9" s="32">
         <v>11.7</v>
       </c>
       <c r="E9" s="32">
         <v>12.71</v>
       </c>
       <c r="F9" s="32">
         <v>13.7</v>
       </c>
       <c r="G9" s="32">
         <v>13.93</v>
       </c>
       <c r="H9" s="32">
         <v>14.08</v>
       </c>
       <c r="I9" s="32">
@@ -20159,52 +20504,55 @@
       </c>
       <c r="AT9" s="33">
         <v>7.83</v>
       </c>
       <c r="AU9" s="33">
         <v>7.14</v>
       </c>
       <c r="AV9" s="32">
         <v>6.36</v>
       </c>
       <c r="AW9" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="33">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="32">
         <v>16.809999999999999</v>
       </c>
       <c r="BA9" s="33">
         <v>12.35</v>
       </c>
+      <c r="BB9" s="33">
+        <v>10.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="32">
         <v>21.28</v>
       </c>
       <c r="F10" s="32">
         <v>16.53</v>
       </c>
       <c r="G10" s="32">
         <v>20.13</v>
       </c>
       <c r="H10" s="32">
         <v>16.3</v>
       </c>
       <c r="I10" s="32">
@@ -20320,52 +20668,55 @@
       </c>
       <c r="AT10" s="33">
         <v>20.51</v>
       </c>
       <c r="AU10" s="33">
         <v>23.26</v>
       </c>
       <c r="AV10" s="32">
         <v>21.74</v>
       </c>
       <c r="AW10" s="32">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="33">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="32">
         <v>20.41</v>
       </c>
       <c r="BA10" s="33">
         <v>16.95</v>
       </c>
+      <c r="BB10" s="33">
+        <v>24.69</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="32">
         <v>26.55</v>
       </c>
       <c r="C11" s="32">
         <v>22.03</v>
       </c>
       <c r="D11" s="32">
         <v>14.88</v>
       </c>
       <c r="E11" s="32">
         <v>11.14</v>
       </c>
       <c r="F11" s="32">
         <v>10.79</v>
       </c>
       <c r="G11" s="32">
         <v>11.98</v>
       </c>
       <c r="H11" s="32">
         <v>13.75</v>
       </c>
       <c r="I11" s="32">
@@ -20481,52 +20832,55 @@
       </c>
       <c r="AT11" s="33">
         <v>6.66</v>
       </c>
       <c r="AU11" s="33">
         <v>5.88</v>
       </c>
       <c r="AV11" s="32">
         <v>5.37</v>
       </c>
       <c r="AW11" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA11" s="33">
         <v>2.81</v>
       </c>
+      <c r="BB11" s="33">
+        <v>2.21</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="32">
         <v>47.62</v>
       </c>
       <c r="D12" s="32">
         <v>31.25</v>
       </c>
       <c r="E12" s="32">
         <v>22.73</v>
       </c>
       <c r="F12" s="32">
         <v>16.95</v>
       </c>
       <c r="G12" s="32">
         <v>29.41</v>
       </c>
       <c r="H12" s="32">
         <v>23.26</v>
       </c>
       <c r="I12" s="32">
@@ -20642,52 +20996,55 @@
       </c>
       <c r="AT12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB12" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="32">
         <v>25</v>
       </c>
       <c r="D13" s="32">
         <v>15.87</v>
       </c>
       <c r="E13" s="32">
         <v>12.99</v>
       </c>
       <c r="F13" s="32">
         <v>10.1</v>
       </c>
       <c r="G13" s="32">
         <v>8.77</v>
       </c>
       <c r="H13" s="32">
         <v>7.63</v>
       </c>
       <c r="I13" s="32">
@@ -20803,52 +21160,55 @@
       </c>
       <c r="AT13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="33">
         <v>23.26</v>
       </c>
+      <c r="BB13" s="33">
+        <v>19.23</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="32">
         <v>8.85</v>
       </c>
       <c r="F14" s="32">
         <v>6.9</v>
       </c>
       <c r="G14" s="32">
         <v>10.99</v>
       </c>
       <c r="H14" s="32">
         <v>9.01</v>
       </c>
       <c r="I14" s="32">
@@ -20964,52 +21324,55 @@
       </c>
       <c r="AT14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB14" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="32">
         <v>41.67</v>
       </c>
       <c r="D15" s="32">
         <v>26.32</v>
       </c>
       <c r="E15" s="32">
         <v>19.61</v>
       </c>
       <c r="F15" s="32">
         <v>29.41</v>
       </c>
       <c r="G15" s="32">
         <v>35.71</v>
       </c>
       <c r="H15" s="32">
         <v>28.3</v>
       </c>
       <c r="I15" s="32">
@@ -21125,52 +21488,55 @@
       </c>
       <c r="AT15" s="33">
         <v>9.8000000000000007</v>
       </c>
       <c r="AU15" s="33">
         <v>8.4</v>
       </c>
       <c r="AV15" s="32">
         <v>7.87</v>
       </c>
       <c r="AW15" s="32">
         <v>7.25</v>
       </c>
       <c r="AX15" s="32">
         <v>58.82</v>
       </c>
       <c r="AY15" s="33">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="32">
         <v>28.57</v>
       </c>
       <c r="BA15" s="33">
         <v>23.26</v>
       </c>
+      <c r="BB15" s="33">
+        <v>18.87</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="32">
         <v>12.66</v>
       </c>
       <c r="G16" s="32">
         <v>10.42</v>
       </c>
       <c r="H16" s="32">
         <v>8.77</v>
       </c>
       <c r="I16" s="32">
@@ -21286,52 +21652,55 @@
       </c>
       <c r="AT16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="33">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="32">
         <v>33.33</v>
       </c>
       <c r="BA16" s="33">
         <v>50</v>
       </c>
+      <c r="BB16" s="33">
+        <v>57.69</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="32">
         <v>7.09</v>
       </c>
       <c r="F17" s="32">
         <v>5.56</v>
       </c>
       <c r="G17" s="32">
         <v>4.57</v>
       </c>
       <c r="H17" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="32">
@@ -21447,52 +21816,55 @@
       </c>
       <c r="AT17" s="33">
         <v>8.0299999999999994</v>
       </c>
       <c r="AU17" s="33">
         <v>7.46</v>
       </c>
       <c r="AV17" s="32">
         <v>6.8</v>
       </c>
       <c r="AW17" s="32">
         <v>6.17</v>
       </c>
       <c r="AX17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA17" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB17" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="32">
         <v>55.56</v>
       </c>
       <c r="D18" s="32">
         <v>37.04</v>
       </c>
       <c r="E18" s="32">
         <v>54.05</v>
       </c>
       <c r="F18" s="32">
         <v>39.22</v>
       </c>
       <c r="G18" s="32">
         <v>33.33</v>
       </c>
       <c r="H18" s="32">
         <v>42.25</v>
       </c>
       <c r="I18" s="32">
@@ -21608,52 +21980,55 @@
       </c>
       <c r="AT18" s="33">
         <v>26.32</v>
       </c>
       <c r="AU18" s="33">
         <v>23.81</v>
       </c>
       <c r="AV18" s="32">
         <v>22.47</v>
       </c>
       <c r="AW18" s="32">
         <v>20.62</v>
       </c>
       <c r="AX18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB18" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="32">
         <v>10.53</v>
       </c>
       <c r="G19" s="32">
         <v>9.17</v>
       </c>
       <c r="H19" s="32">
         <v>7.52</v>
       </c>
       <c r="I19" s="32">
@@ -21769,52 +22144,55 @@
       </c>
       <c r="AT19" s="33">
         <v>13.61</v>
       </c>
       <c r="AU19" s="33">
         <v>11.76</v>
       </c>
       <c r="AV19" s="32">
         <v>10.75</v>
       </c>
       <c r="AW19" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB19" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="32">
         <v>17.54</v>
       </c>
       <c r="F20" s="32">
         <v>25.64</v>
       </c>
       <c r="G20" s="32">
         <v>19.8</v>
       </c>
       <c r="H20" s="32">
         <v>15.15</v>
       </c>
       <c r="I20" s="32">
@@ -21930,52 +22308,55 @@
       </c>
       <c r="AT20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB20" s="33">
+        <v>11.76</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="32">
         <v>6.71</v>
       </c>
       <c r="D21" s="32">
         <v>8.73</v>
       </c>
       <c r="E21" s="32">
         <v>6.56</v>
       </c>
       <c r="F21" s="32">
         <v>7.5</v>
       </c>
       <c r="G21" s="32">
         <v>6.22</v>
       </c>
       <c r="H21" s="32">
         <v>5.39</v>
       </c>
       <c r="I21" s="32">
@@ -22091,52 +22472,55 @@
       </c>
       <c r="AT21" s="33">
         <v>3.84</v>
       </c>
       <c r="AU21" s="33">
         <v>7.02</v>
       </c>
       <c r="AV21" s="32">
         <v>6.42</v>
       </c>
       <c r="AW21" s="32">
         <v>5.77</v>
       </c>
       <c r="AX21" s="32">
         <v>38.46</v>
       </c>
       <c r="AY21" s="33">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="32">
         <v>10.87</v>
       </c>
       <c r="BA21" s="33">
         <v>12.35</v>
       </c>
+      <c r="BB21" s="33">
+        <v>10.17</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>10.31</v>
       </c>
       <c r="H22" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="32">
@@ -22252,52 +22636,55 @@
       </c>
       <c r="AT22" s="33">
         <v>7.41</v>
       </c>
       <c r="AU22" s="33">
         <v>6.67</v>
       </c>
       <c r="AV22" s="32">
         <v>6.21</v>
       </c>
       <c r="AW22" s="32">
         <v>5.68</v>
       </c>
       <c r="AX22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="32">
         <v>22.73</v>
       </c>
       <c r="BA22" s="33">
         <v>18.18</v>
       </c>
+      <c r="BB22" s="33">
+        <v>28.99</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="32">
         <v>32.26</v>
       </c>
       <c r="F23" s="32">
         <v>28.57</v>
       </c>
       <c r="G23" s="32">
         <v>21.74</v>
       </c>
       <c r="H23" s="32">
         <v>17.86</v>
       </c>
       <c r="I23" s="32">
@@ -22413,52 +22800,55 @@
       </c>
       <c r="AT23" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="33">
         <v>13.16</v>
       </c>
       <c r="AV23" s="32">
         <v>12.35</v>
       </c>
       <c r="AW23" s="32">
         <v>11.76</v>
       </c>
       <c r="AX23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB23" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="32">
         <v>23.81</v>
       </c>
       <c r="E24" s="32">
         <v>18.52</v>
       </c>
       <c r="F24" s="32">
         <v>13.33</v>
       </c>
       <c r="G24" s="32">
         <v>21.51</v>
       </c>
       <c r="H24" s="32">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="32">
@@ -22574,52 +22964,55 @@
       </c>
       <c r="AT24" s="33">
         <v>10.31</v>
       </c>
       <c r="AU24" s="33">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="32">
         <v>17.09</v>
       </c>
       <c r="AW24" s="32">
         <v>15.04</v>
       </c>
       <c r="AX24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="32">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="32">
         <v>7.52</v>
       </c>
       <c r="I25" s="32">
@@ -22735,52 +23128,55 @@
       </c>
       <c r="AT25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV25" s="32">
         <v>5.46</v>
       </c>
       <c r="AW25" s="32">
         <v>5.03</v>
       </c>
       <c r="AX25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="33">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="32">
         <v>26.32</v>
       </c>
       <c r="BA25" s="33">
         <v>20</v>
       </c>
+      <c r="BB25" s="33">
+        <v>16.13</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="32">
         <v>100</v>
       </c>
       <c r="D26" s="32">
         <v>96.77</v>
       </c>
       <c r="E26" s="32">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="32">
         <v>50.85</v>
       </c>
       <c r="G26" s="32">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="32">
         <v>30.3</v>
       </c>
       <c r="I26" s="32">
@@ -22896,52 +23292,55 @@
       </c>
       <c r="AT26" s="33">
         <v>9.52</v>
       </c>
       <c r="AU26" s="33">
         <v>8.33</v>
       </c>
       <c r="AV26" s="32">
         <v>7.69</v>
       </c>
       <c r="AW26" s="32">
         <v>6.94</v>
       </c>
       <c r="AX26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="35">
         <v>22.22</v>
       </c>
       <c r="D27" s="35">
         <v>31.25</v>
       </c>
       <c r="E27" s="35">
         <v>26.32</v>
       </c>
       <c r="F27" s="35">
         <v>20.62</v>
       </c>
       <c r="G27" s="35">
         <v>17.09</v>
       </c>
       <c r="H27" s="35">
         <v>20.98</v>
       </c>
       <c r="I27" s="35">
@@ -23057,110 +23456,113 @@
       </c>
       <c r="AT27" s="35">
         <v>7.75</v>
       </c>
       <c r="AU27" s="35">
         <v>7.09</v>
       </c>
       <c r="AV27" s="35">
         <v>6.29</v>
       </c>
       <c r="AW27" s="35">
         <v>5.75</v>
       </c>
       <c r="AX27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AZ27" s="35">
         <v>31.25</v>
       </c>
       <c r="BA27" s="35">
         <v>26.32</v>
       </c>
+      <c r="BB27" s="35">
+        <v>22.22</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>