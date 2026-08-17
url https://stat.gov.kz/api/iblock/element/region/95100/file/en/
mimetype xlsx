--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="3060" windowWidth="19050" windowHeight="9510"/>
+    <workbookView xWindow="-150" yWindow="3360" windowWidth="19050" windowHeight="9510"/>
   </bookViews>
   <sheets>
     <sheet name="Number of deaths" sheetId="5" r:id="rId1"/>
     <sheet name="Total mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId3"/>
     <sheet name="Infant mortality rate" sheetId="7" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1550" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Number of deaths in the Kostanay Region*</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
@@ -853,77 +853,77 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB95"/>
+  <dimension ref="A1:BC95"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB71"/>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BC50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -935,66 +935,67 @@
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
       <c r="BA2" s="44"/>
       <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -1015,52 +1016,53 @@
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
       <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
@@ -1177,52 +1179,55 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>13</v>
       </c>
+      <c r="BC5" s="6" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -1234,52 +1239,53 @@
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
       <c r="BB6" s="46"/>
+      <c r="BC6" s="46"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="10">
         <v>851</v>
       </c>
       <c r="C7" s="10">
         <v>1064</v>
       </c>
       <c r="D7" s="10">
         <v>771</v>
       </c>
       <c r="E7" s="10">
         <v>658</v>
       </c>
       <c r="F7" s="10">
         <v>717</v>
       </c>
       <c r="G7" s="10">
         <v>696</v>
       </c>
       <c r="H7" s="10">
         <v>685</v>
       </c>
       <c r="I7" s="10">
@@ -1398,52 +1404,55 @@
       </c>
       <c r="AU7" s="10">
         <v>742</v>
       </c>
       <c r="AV7" s="21">
         <v>662</v>
       </c>
       <c r="AW7" s="11">
         <v>807</v>
       </c>
       <c r="AX7" s="13">
         <v>596</v>
       </c>
       <c r="AY7" s="21">
         <v>668</v>
       </c>
       <c r="AZ7" s="11">
         <v>747</v>
       </c>
       <c r="BA7" s="11">
         <v>730</v>
       </c>
       <c r="BB7" s="10">
         <v>657</v>
       </c>
+      <c r="BC7" s="10">
+        <v>723</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="12">
         <v>247</v>
       </c>
       <c r="C8" s="12">
         <v>298</v>
       </c>
       <c r="D8" s="12">
         <v>205</v>
       </c>
       <c r="E8" s="12">
         <v>145</v>
       </c>
       <c r="F8" s="12">
         <v>190</v>
       </c>
       <c r="G8" s="12">
         <v>177</v>
       </c>
       <c r="H8" s="12">
         <v>172</v>
       </c>
       <c r="I8" s="12">
@@ -1562,52 +1571,55 @@
       </c>
       <c r="AU8" s="10">
         <v>220</v>
       </c>
       <c r="AV8" s="21">
         <v>194</v>
       </c>
       <c r="AW8" s="11">
         <v>240</v>
       </c>
       <c r="AX8" s="13">
         <v>167</v>
       </c>
       <c r="AY8" s="21">
         <v>188</v>
       </c>
       <c r="AZ8" s="11">
         <v>234</v>
       </c>
       <c r="BA8" s="11">
         <v>186</v>
       </c>
       <c r="BB8" s="10">
         <v>188</v>
       </c>
+      <c r="BC8" s="10">
+        <v>205</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="12">
         <v>27</v>
       </c>
       <c r="C9" s="12">
         <v>28</v>
       </c>
       <c r="D9" s="12">
         <v>20</v>
       </c>
       <c r="E9" s="12">
         <v>32</v>
       </c>
       <c r="F9" s="12">
         <v>23</v>
       </c>
       <c r="G9" s="12">
         <v>14</v>
       </c>
       <c r="H9" s="12">
         <v>27</v>
       </c>
       <c r="I9" s="12">
@@ -1726,52 +1738,55 @@
       </c>
       <c r="AU9" s="10">
         <v>36</v>
       </c>
       <c r="AV9" s="21">
         <v>32</v>
       </c>
       <c r="AW9" s="11">
         <v>28</v>
       </c>
       <c r="AX9" s="13">
         <v>26</v>
       </c>
       <c r="AY9" s="21">
         <v>23</v>
       </c>
       <c r="AZ9" s="11">
         <v>20</v>
       </c>
       <c r="BA9" s="11">
         <v>14</v>
       </c>
       <c r="BB9" s="10">
         <v>15</v>
       </c>
+      <c r="BC9" s="10">
+        <v>27</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12">
         <v>39</v>
       </c>
       <c r="C10" s="12">
         <v>44</v>
       </c>
       <c r="D10" s="12">
         <v>42</v>
       </c>
       <c r="E10" s="12">
         <v>29</v>
       </c>
       <c r="F10" s="12">
         <v>44</v>
       </c>
       <c r="G10" s="12">
         <v>30</v>
       </c>
       <c r="H10" s="12">
         <v>28</v>
       </c>
       <c r="I10" s="12">
@@ -1890,52 +1905,55 @@
       </c>
       <c r="AU10" s="10">
         <v>42</v>
       </c>
       <c r="AV10" s="21">
         <v>29</v>
       </c>
       <c r="AW10" s="11">
         <v>43</v>
       </c>
       <c r="AX10" s="13">
         <v>29</v>
       </c>
       <c r="AY10" s="21">
         <v>28</v>
       </c>
       <c r="AZ10" s="11">
         <v>38</v>
       </c>
       <c r="BA10" s="11">
         <v>31</v>
       </c>
       <c r="BB10" s="10">
         <v>46</v>
       </c>
+      <c r="BC10" s="10">
+        <v>36</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="12">
         <v>151</v>
       </c>
       <c r="C11" s="12">
         <v>266</v>
       </c>
       <c r="D11" s="12">
         <v>137</v>
       </c>
       <c r="E11" s="12">
         <v>125</v>
       </c>
       <c r="F11" s="12">
         <v>123</v>
       </c>
       <c r="G11" s="12">
         <v>123</v>
       </c>
       <c r="H11" s="12">
         <v>135</v>
       </c>
       <c r="I11" s="12">
@@ -2054,52 +2072,55 @@
       </c>
       <c r="AU11" s="10">
         <v>136</v>
       </c>
       <c r="AV11" s="21">
         <v>99</v>
       </c>
       <c r="AW11" s="11">
         <v>150</v>
       </c>
       <c r="AX11" s="13">
         <v>111</v>
       </c>
       <c r="AY11" s="21">
         <v>113</v>
       </c>
       <c r="AZ11" s="11">
         <v>152</v>
       </c>
       <c r="BA11" s="11">
         <v>128</v>
       </c>
       <c r="BB11" s="10">
         <v>127</v>
       </c>
+      <c r="BC11" s="10">
+        <v>121</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12">
         <v>20</v>
       </c>
       <c r="C12" s="12">
         <v>14</v>
       </c>
       <c r="D12" s="12">
         <v>10</v>
       </c>
       <c r="E12" s="12">
         <v>7</v>
       </c>
       <c r="F12" s="12">
         <v>10</v>
       </c>
       <c r="G12" s="12">
         <v>11</v>
       </c>
       <c r="H12" s="12">
         <v>13</v>
       </c>
       <c r="I12" s="12">
@@ -2218,52 +2239,55 @@
       </c>
       <c r="AU12" s="10">
         <v>11</v>
       </c>
       <c r="AV12" s="21">
         <v>7</v>
       </c>
       <c r="AW12" s="10">
         <v>7</v>
       </c>
       <c r="AX12" s="13">
         <v>14</v>
       </c>
       <c r="AY12" s="21">
         <v>8</v>
       </c>
       <c r="AZ12" s="11">
         <v>7</v>
       </c>
       <c r="BA12" s="11">
         <v>9</v>
       </c>
       <c r="BB12" s="10">
         <v>9</v>
       </c>
+      <c r="BC12" s="10">
+        <v>15</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="12">
         <v>11</v>
       </c>
       <c r="C13" s="12">
         <v>7</v>
       </c>
       <c r="D13" s="12">
         <v>4</v>
       </c>
       <c r="E13" s="12">
         <v>11</v>
       </c>
       <c r="F13" s="12">
         <v>5</v>
       </c>
       <c r="G13" s="12">
         <v>5</v>
       </c>
       <c r="H13" s="12">
         <v>9</v>
       </c>
       <c r="I13" s="12">
@@ -2382,52 +2406,55 @@
       </c>
       <c r="AU13" s="10">
         <v>7</v>
       </c>
       <c r="AV13" s="21">
         <v>4</v>
       </c>
       <c r="AW13" s="10">
         <v>4</v>
       </c>
       <c r="AX13" s="13">
         <v>2</v>
       </c>
       <c r="AY13" s="21">
         <v>5</v>
       </c>
       <c r="AZ13" s="11">
         <v>6</v>
       </c>
       <c r="BA13" s="11">
         <v>13</v>
       </c>
       <c r="BB13" s="10">
         <v>8</v>
       </c>
+      <c r="BC13" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>36</v>
       </c>
       <c r="C14" s="12">
         <v>45</v>
       </c>
       <c r="D14" s="12">
         <v>36</v>
       </c>
       <c r="E14" s="12">
         <v>33</v>
       </c>
       <c r="F14" s="12">
         <v>37</v>
       </c>
       <c r="G14" s="12">
         <v>45</v>
       </c>
       <c r="H14" s="12">
         <v>34</v>
       </c>
       <c r="I14" s="12">
@@ -2546,52 +2573,55 @@
       </c>
       <c r="AU14" s="10">
         <v>32</v>
       </c>
       <c r="AV14" s="21">
         <v>30</v>
       </c>
       <c r="AW14" s="10">
         <v>34</v>
       </c>
       <c r="AX14" s="13">
         <v>33</v>
       </c>
       <c r="AY14" s="21">
         <v>36</v>
       </c>
       <c r="AZ14" s="11">
         <v>29</v>
       </c>
       <c r="BA14" s="11">
         <v>46</v>
       </c>
       <c r="BB14" s="10">
         <v>30</v>
       </c>
+      <c r="BC14" s="10">
+        <v>36</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>21</v>
       </c>
       <c r="C15" s="12">
         <v>15</v>
       </c>
       <c r="D15" s="12">
         <v>24</v>
       </c>
       <c r="E15" s="12">
         <v>11</v>
       </c>
       <c r="F15" s="12">
         <v>22</v>
       </c>
       <c r="G15" s="12">
         <v>20</v>
       </c>
       <c r="H15" s="12">
         <v>12</v>
       </c>
       <c r="I15" s="12">
@@ -2710,52 +2740,55 @@
       </c>
       <c r="AU15" s="10">
         <v>12</v>
       </c>
       <c r="AV15" s="21">
         <v>13</v>
       </c>
       <c r="AW15" s="10">
         <v>14</v>
       </c>
       <c r="AX15" s="13">
         <v>11</v>
       </c>
       <c r="AY15" s="21">
         <v>12</v>
       </c>
       <c r="AZ15" s="11">
         <v>18</v>
       </c>
       <c r="BA15" s="11">
         <v>20</v>
       </c>
       <c r="BB15" s="10">
         <v>12</v>
       </c>
+      <c r="BC15" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>15</v>
       </c>
       <c r="C16" s="12">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>4</v>
       </c>
       <c r="E16" s="12">
         <v>5</v>
       </c>
       <c r="F16" s="12">
         <v>7</v>
       </c>
       <c r="G16" s="12">
         <v>8</v>
       </c>
       <c r="H16" s="12">
         <v>8</v>
       </c>
       <c r="I16" s="12">
@@ -2874,52 +2907,55 @@
       </c>
       <c r="AU16" s="10">
         <v>2</v>
       </c>
       <c r="AV16" s="21">
         <v>2</v>
       </c>
       <c r="AW16" s="10">
         <v>9</v>
       </c>
       <c r="AX16" s="13">
         <v>2</v>
       </c>
       <c r="AY16" s="21">
         <v>5</v>
       </c>
       <c r="AZ16" s="11">
         <v>6</v>
       </c>
       <c r="BA16" s="11">
         <v>7</v>
       </c>
       <c r="BB16" s="10">
         <v>10</v>
       </c>
+      <c r="BC16" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12">
         <v>46</v>
       </c>
       <c r="C17" s="12">
         <v>68</v>
       </c>
       <c r="D17" s="12">
         <v>43</v>
       </c>
       <c r="E17" s="12">
         <v>37</v>
       </c>
       <c r="F17" s="12">
         <v>46</v>
       </c>
       <c r="G17" s="12">
         <v>42</v>
       </c>
       <c r="H17" s="12">
         <v>31</v>
       </c>
       <c r="I17" s="12">
@@ -3038,52 +3074,55 @@
       </c>
       <c r="AU17" s="10">
         <v>35</v>
       </c>
       <c r="AV17" s="21">
         <v>40</v>
       </c>
       <c r="AW17" s="10">
         <v>43</v>
       </c>
       <c r="AX17" s="13">
         <v>18</v>
       </c>
       <c r="AY17" s="21">
         <v>42</v>
       </c>
       <c r="AZ17" s="11">
         <v>32</v>
       </c>
       <c r="BA17" s="11">
         <v>44</v>
       </c>
       <c r="BB17" s="10">
         <v>28</v>
       </c>
+      <c r="BC17" s="10">
+        <v>39</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12">
         <v>10</v>
       </c>
       <c r="C18" s="12">
         <v>11</v>
       </c>
       <c r="D18" s="12">
         <v>9</v>
       </c>
       <c r="E18" s="12">
         <v>5</v>
       </c>
       <c r="F18" s="12">
         <v>8</v>
       </c>
       <c r="G18" s="12">
         <v>4</v>
       </c>
       <c r="H18" s="12">
         <v>8</v>
       </c>
       <c r="I18" s="12">
@@ -3202,52 +3241,55 @@
       </c>
       <c r="AU18" s="10">
         <v>8</v>
       </c>
       <c r="AV18" s="21">
         <v>15</v>
       </c>
       <c r="AW18" s="10">
         <v>10</v>
       </c>
       <c r="AX18" s="13">
         <v>3</v>
       </c>
       <c r="AY18" s="21">
         <v>4</v>
       </c>
       <c r="AZ18" s="11">
         <v>9</v>
       </c>
       <c r="BA18" s="11">
         <v>9</v>
       </c>
       <c r="BB18" s="10">
         <v>3</v>
       </c>
+      <c r="BC18" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="12">
         <v>24</v>
       </c>
       <c r="C19" s="12">
         <v>35</v>
       </c>
       <c r="D19" s="12">
         <v>35</v>
       </c>
       <c r="E19" s="12">
         <v>25</v>
       </c>
       <c r="F19" s="12">
         <v>27</v>
       </c>
       <c r="G19" s="12">
         <v>25</v>
       </c>
       <c r="H19" s="12">
         <v>21</v>
       </c>
       <c r="I19" s="12">
@@ -3366,52 +3408,55 @@
       </c>
       <c r="AU19" s="10">
         <v>23</v>
       </c>
       <c r="AV19" s="21">
         <v>30</v>
       </c>
       <c r="AW19" s="10">
         <v>20</v>
       </c>
       <c r="AX19" s="13">
         <v>14</v>
       </c>
       <c r="AY19" s="21">
         <v>21</v>
       </c>
       <c r="AZ19" s="11">
         <v>20</v>
       </c>
       <c r="BA19" s="11">
         <v>27</v>
       </c>
       <c r="BB19" s="10">
         <v>23</v>
       </c>
+      <c r="BC19" s="10">
+        <v>30</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="12">
         <v>23</v>
       </c>
       <c r="C20" s="12">
         <v>20</v>
       </c>
       <c r="D20" s="12">
         <v>20</v>
       </c>
       <c r="E20" s="12">
         <v>22</v>
       </c>
       <c r="F20" s="12">
         <v>20</v>
       </c>
       <c r="G20" s="12">
         <v>24</v>
       </c>
       <c r="H20" s="12">
         <v>20</v>
       </c>
       <c r="I20" s="12">
@@ -3530,52 +3575,55 @@
       </c>
       <c r="AU20" s="10">
         <v>19</v>
       </c>
       <c r="AV20" s="21">
         <v>12</v>
       </c>
       <c r="AW20" s="10">
         <v>19</v>
       </c>
       <c r="AX20" s="13">
         <v>17</v>
       </c>
       <c r="AY20" s="21">
         <v>8</v>
       </c>
       <c r="AZ20" s="11">
         <v>23</v>
       </c>
       <c r="BA20" s="11">
         <v>18</v>
       </c>
       <c r="BB20" s="10">
         <v>12</v>
       </c>
+      <c r="BC20" s="10">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12">
         <v>61</v>
       </c>
       <c r="C21" s="12">
         <v>68</v>
       </c>
       <c r="D21" s="12">
         <v>61</v>
       </c>
       <c r="E21" s="12">
         <v>62</v>
       </c>
       <c r="F21" s="12">
         <v>49</v>
       </c>
       <c r="G21" s="12">
         <v>72</v>
       </c>
       <c r="H21" s="12">
         <v>65</v>
       </c>
       <c r="I21" s="12">
@@ -3694,52 +3742,55 @@
       </c>
       <c r="AU21" s="10">
         <v>62</v>
       </c>
       <c r="AV21" s="21">
         <v>57</v>
       </c>
       <c r="AW21" s="10">
         <v>60</v>
       </c>
       <c r="AX21" s="13">
         <v>55</v>
       </c>
       <c r="AY21" s="21">
         <v>64</v>
       </c>
       <c r="AZ21" s="11">
         <v>59</v>
       </c>
       <c r="BA21" s="11">
         <v>73</v>
       </c>
       <c r="BB21" s="10">
         <v>54</v>
       </c>
+      <c r="BC21" s="10">
+        <v>69</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="12">
         <v>23</v>
       </c>
       <c r="C22" s="12">
         <v>32</v>
       </c>
       <c r="D22" s="12">
         <v>15</v>
       </c>
       <c r="E22" s="12">
         <v>30</v>
       </c>
       <c r="F22" s="12">
         <v>29</v>
       </c>
       <c r="G22" s="12">
         <v>22</v>
       </c>
       <c r="H22" s="12">
         <v>31</v>
       </c>
       <c r="I22" s="12">
@@ -3858,52 +3909,55 @@
       </c>
       <c r="AU22" s="10">
         <v>21</v>
       </c>
       <c r="AV22" s="21">
         <v>27</v>
       </c>
       <c r="AW22" s="10">
         <v>23</v>
       </c>
       <c r="AX22" s="13">
         <v>17</v>
       </c>
       <c r="AY22" s="21">
         <v>20</v>
       </c>
       <c r="AZ22" s="11">
         <v>14</v>
       </c>
       <c r="BA22" s="11">
         <v>20</v>
       </c>
       <c r="BB22" s="10">
         <v>19</v>
       </c>
+      <c r="BC22" s="10">
+        <v>21</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="12">
         <v>8</v>
       </c>
       <c r="C23" s="12">
         <v>6</v>
       </c>
       <c r="D23" s="12">
         <v>9</v>
       </c>
       <c r="E23" s="12">
         <v>3</v>
       </c>
       <c r="F23" s="12">
         <v>5</v>
       </c>
       <c r="G23" s="12">
         <v>7</v>
       </c>
       <c r="H23" s="12">
         <v>7</v>
       </c>
       <c r="I23" s="12">
@@ -4022,52 +4076,55 @@
       </c>
       <c r="AU23" s="10">
         <v>3</v>
       </c>
       <c r="AV23" s="21">
         <v>3</v>
       </c>
       <c r="AW23" s="10">
         <v>9</v>
       </c>
       <c r="AX23" s="13">
         <v>3</v>
       </c>
       <c r="AY23" s="21">
         <v>8</v>
       </c>
       <c r="AZ23" s="11">
         <v>3</v>
       </c>
       <c r="BA23" s="11">
         <v>5</v>
       </c>
       <c r="BB23" s="10">
         <v>8</v>
       </c>
+      <c r="BC23" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="12">
         <v>12</v>
       </c>
       <c r="C24" s="12">
         <v>24</v>
       </c>
       <c r="D24" s="12">
         <v>21</v>
       </c>
       <c r="E24" s="12">
         <v>26</v>
       </c>
       <c r="F24" s="12">
         <v>18</v>
       </c>
       <c r="G24" s="12">
         <v>18</v>
       </c>
       <c r="H24" s="12">
         <v>15</v>
       </c>
       <c r="I24" s="12">
@@ -4186,52 +4243,55 @@
       </c>
       <c r="AU24" s="10">
         <v>16</v>
       </c>
       <c r="AV24" s="21">
         <v>12</v>
       </c>
       <c r="AW24" s="10">
         <v>23</v>
       </c>
       <c r="AX24" s="13">
         <v>17</v>
       </c>
       <c r="AY24" s="21">
         <v>17</v>
       </c>
       <c r="AZ24" s="11">
         <v>12</v>
       </c>
       <c r="BA24" s="11">
         <v>18</v>
       </c>
       <c r="BB24" s="10">
         <v>15</v>
       </c>
+      <c r="BC24" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="12">
         <v>28</v>
       </c>
       <c r="C25" s="12">
         <v>31</v>
       </c>
       <c r="D25" s="12">
         <v>33</v>
       </c>
       <c r="E25" s="12">
         <v>18</v>
       </c>
       <c r="F25" s="12">
         <v>20</v>
       </c>
       <c r="G25" s="12">
         <v>25</v>
       </c>
       <c r="H25" s="12">
         <v>21</v>
       </c>
       <c r="I25" s="12">
@@ -4350,52 +4410,55 @@
       </c>
       <c r="AU25" s="10">
         <v>23</v>
       </c>
       <c r="AV25" s="21">
         <v>21</v>
       </c>
       <c r="AW25" s="10">
         <v>22</v>
       </c>
       <c r="AX25" s="13">
         <v>15</v>
       </c>
       <c r="AY25" s="21">
         <v>25</v>
       </c>
       <c r="AZ25" s="11">
         <v>20</v>
       </c>
       <c r="BA25" s="11">
         <v>21</v>
       </c>
       <c r="BB25" s="10">
         <v>25</v>
       </c>
+      <c r="BC25" s="10">
+        <v>26</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="12">
         <v>12</v>
       </c>
       <c r="C26" s="12">
         <v>22</v>
       </c>
       <c r="D26" s="12">
         <v>19</v>
       </c>
       <c r="E26" s="12">
         <v>18</v>
       </c>
       <c r="F26" s="12">
         <v>18</v>
       </c>
       <c r="G26" s="12">
         <v>11</v>
       </c>
       <c r="H26" s="12">
         <v>9</v>
       </c>
       <c r="I26" s="12">
@@ -4514,52 +4577,55 @@
       </c>
       <c r="AU26" s="10">
         <v>14</v>
       </c>
       <c r="AV26" s="21">
         <v>14</v>
       </c>
       <c r="AW26" s="10">
         <v>19</v>
       </c>
       <c r="AX26" s="13">
         <v>14</v>
       </c>
       <c r="AY26" s="21">
         <v>9</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
       <c r="BA26" s="11">
         <v>11</v>
       </c>
       <c r="BB26" s="10">
         <v>10</v>
       </c>
+      <c r="BC26" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="17">
         <v>37</v>
       </c>
       <c r="C27" s="17">
         <v>28</v>
       </c>
       <c r="D27" s="17">
         <v>24</v>
       </c>
       <c r="E27" s="17">
         <v>14</v>
       </c>
       <c r="F27" s="17">
         <v>16</v>
       </c>
       <c r="G27" s="17">
         <v>13</v>
       </c>
       <c r="H27" s="17">
         <v>19</v>
       </c>
       <c r="I27" s="17">
@@ -4678,52 +4744,55 @@
       </c>
       <c r="AU27" s="10">
         <v>20</v>
       </c>
       <c r="AV27" s="21">
         <v>21</v>
       </c>
       <c r="AW27" s="10">
         <v>30</v>
       </c>
       <c r="AX27" s="13">
         <v>28</v>
       </c>
       <c r="AY27" s="21">
         <v>32</v>
       </c>
       <c r="AZ27" s="11">
         <v>29</v>
       </c>
       <c r="BA27" s="11">
         <v>30</v>
       </c>
       <c r="BB27" s="10">
         <v>15</v>
       </c>
+      <c r="BC27" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="43"/>
       <c r="P28" s="43"/>
       <c r="Q28" s="43"/>
       <c r="R28" s="43"/>
       <c r="S28" s="43"/>
       <c r="T28" s="43"/>
       <c r="U28" s="43"/>
       <c r="V28" s="43"/>
       <c r="W28" s="43"/>
       <c r="X28" s="43"/>
@@ -4734,52 +4803,54 @@
       <c r="AC28" s="43"/>
       <c r="AD28" s="43"/>
       <c r="AE28" s="43"/>
       <c r="AF28" s="43"/>
       <c r="AG28" s="43"/>
       <c r="AH28" s="43"/>
       <c r="AI28" s="43"/>
       <c r="AJ28" s="43"/>
       <c r="AK28" s="43"/>
       <c r="AL28" s="43"/>
       <c r="AM28" s="43"/>
       <c r="AN28" s="43"/>
       <c r="AO28" s="43"/>
       <c r="AP28" s="43"/>
       <c r="AQ28" s="43"/>
       <c r="AR28" s="43"/>
       <c r="AS28" s="43"/>
       <c r="AT28" s="43"/>
       <c r="AU28" s="43"/>
       <c r="AV28" s="43"/>
       <c r="AW28" s="43"/>
       <c r="AX28" s="43"/>
       <c r="AY28" s="43"/>
       <c r="AZ28" s="43"/>
       <c r="BA28" s="43"/>
+      <c r="BB28" s="43"/>
+      <c r="BC28" s="43"/>
     </row>
-    <row r="29" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="14">
         <v>433</v>
       </c>
       <c r="C29" s="14">
         <v>510</v>
       </c>
       <c r="D29" s="14">
         <v>408</v>
       </c>
       <c r="E29" s="14">
         <v>344</v>
       </c>
       <c r="F29" s="14">
         <v>395</v>
       </c>
       <c r="G29" s="14">
         <v>364</v>
       </c>
       <c r="H29" s="14">
         <v>383</v>
       </c>
       <c r="I29" s="14">
@@ -4898,52 +4969,55 @@
       </c>
       <c r="AU29" s="10">
         <v>379</v>
       </c>
       <c r="AV29" s="21">
         <v>360</v>
       </c>
       <c r="AW29" s="11">
         <v>403</v>
       </c>
       <c r="AX29" s="13">
         <v>304</v>
       </c>
       <c r="AY29" s="21">
         <v>343</v>
       </c>
       <c r="AZ29" s="11">
         <v>394</v>
       </c>
       <c r="BA29" s="11">
         <v>400</v>
       </c>
       <c r="BB29" s="10">
         <v>332</v>
       </c>
+      <c r="BC29" s="10">
+        <v>390</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="14">
         <v>124</v>
       </c>
       <c r="C30" s="14">
         <v>134</v>
       </c>
       <c r="D30" s="14">
         <v>103</v>
       </c>
       <c r="E30" s="14">
         <v>69</v>
       </c>
       <c r="F30" s="14">
         <v>106</v>
       </c>
       <c r="G30" s="14">
         <v>92</v>
       </c>
       <c r="H30" s="14">
         <v>100</v>
       </c>
       <c r="I30" s="14">
@@ -5062,52 +5136,55 @@
       </c>
       <c r="AU30" s="10">
         <v>110</v>
       </c>
       <c r="AV30" s="21">
         <v>107</v>
       </c>
       <c r="AW30" s="11">
         <v>113</v>
       </c>
       <c r="AX30" s="13">
         <v>82</v>
       </c>
       <c r="AY30" s="21">
         <v>86</v>
       </c>
       <c r="AZ30" s="11">
         <v>137</v>
       </c>
       <c r="BA30" s="11">
         <v>90</v>
       </c>
       <c r="BB30" s="10">
         <v>100</v>
       </c>
+      <c r="BC30" s="10">
+        <v>94</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="14">
         <v>15</v>
       </c>
       <c r="C31" s="14">
         <v>17</v>
       </c>
       <c r="D31" s="14">
         <v>13</v>
       </c>
       <c r="E31" s="14">
         <v>15</v>
       </c>
       <c r="F31" s="14">
         <v>13</v>
       </c>
       <c r="G31" s="14">
         <v>7</v>
       </c>
       <c r="H31" s="14">
         <v>16</v>
       </c>
       <c r="I31" s="14">
@@ -5226,52 +5303,55 @@
       </c>
       <c r="AU31" s="10">
         <v>19</v>
       </c>
       <c r="AV31" s="21">
         <v>17</v>
       </c>
       <c r="AW31" s="11">
         <v>16</v>
       </c>
       <c r="AX31" s="13">
         <v>16</v>
       </c>
       <c r="AY31" s="21">
         <v>11</v>
       </c>
       <c r="AZ31" s="11">
         <v>11</v>
       </c>
       <c r="BA31" s="11">
         <v>10</v>
       </c>
       <c r="BB31" s="10">
         <v>7</v>
       </c>
+      <c r="BC31" s="10">
+        <v>14</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="14">
         <v>15</v>
       </c>
       <c r="C32" s="14">
         <v>19</v>
       </c>
       <c r="D32" s="14">
         <v>24</v>
       </c>
       <c r="E32" s="14">
         <v>12</v>
       </c>
       <c r="F32" s="14">
         <v>20</v>
       </c>
       <c r="G32" s="14">
         <v>14</v>
       </c>
       <c r="H32" s="14">
         <v>15</v>
       </c>
       <c r="I32" s="14">
@@ -5390,52 +5470,55 @@
       </c>
       <c r="AU32" s="10">
         <v>20</v>
       </c>
       <c r="AV32" s="21">
         <v>13</v>
       </c>
       <c r="AW32" s="11">
         <v>22</v>
       </c>
       <c r="AX32" s="13">
         <v>11</v>
       </c>
       <c r="AY32" s="21">
         <v>18</v>
       </c>
       <c r="AZ32" s="11">
         <v>19</v>
       </c>
       <c r="BA32" s="11">
         <v>22</v>
       </c>
       <c r="BB32" s="10">
         <v>21</v>
       </c>
+      <c r="BC32" s="10">
+        <v>17</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="14">
         <v>79</v>
       </c>
       <c r="C33" s="14">
         <v>130</v>
       </c>
       <c r="D33" s="14">
         <v>66</v>
       </c>
       <c r="E33" s="14">
         <v>69</v>
       </c>
       <c r="F33" s="14">
         <v>61</v>
       </c>
       <c r="G33" s="14">
         <v>63</v>
       </c>
       <c r="H33" s="14">
         <v>77</v>
       </c>
       <c r="I33" s="14">
@@ -5554,52 +5637,55 @@
       </c>
       <c r="AU33" s="10">
         <v>65</v>
       </c>
       <c r="AV33" s="21">
         <v>56</v>
       </c>
       <c r="AW33" s="11">
         <v>67</v>
       </c>
       <c r="AX33" s="13">
         <v>53</v>
       </c>
       <c r="AY33" s="21">
         <v>59</v>
       </c>
       <c r="AZ33" s="11">
         <v>69</v>
       </c>
       <c r="BA33" s="11">
         <v>72</v>
       </c>
       <c r="BB33" s="10">
         <v>66</v>
       </c>
+      <c r="BC33" s="10">
+        <v>67</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="14">
         <v>11</v>
       </c>
       <c r="C34" s="14">
         <v>6</v>
       </c>
       <c r="D34" s="14">
         <v>6</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>5</v>
       </c>
       <c r="G34" s="14">
         <v>7</v>
       </c>
       <c r="H34" s="14">
         <v>7</v>
       </c>
       <c r="I34" s="14">
@@ -5718,52 +5804,55 @@
       </c>
       <c r="AU34" s="10">
         <v>4</v>
       </c>
       <c r="AV34" s="21">
         <v>3</v>
       </c>
       <c r="AW34" s="10">
         <v>4</v>
       </c>
       <c r="AX34" s="13">
         <v>7</v>
       </c>
       <c r="AY34" s="21">
         <v>4</v>
       </c>
       <c r="AZ34" s="11">
         <v>6</v>
       </c>
       <c r="BA34" s="11">
         <v>7</v>
       </c>
       <c r="BB34" s="10">
         <v>3</v>
       </c>
+      <c r="BC34" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B35" s="14">
         <v>7</v>
       </c>
       <c r="C35" s="14">
         <v>6</v>
       </c>
       <c r="D35" s="14">
         <v>1</v>
       </c>
       <c r="E35" s="14">
         <v>4</v>
       </c>
       <c r="F35" s="14">
         <v>2</v>
       </c>
       <c r="G35" s="14">
         <v>3</v>
       </c>
       <c r="H35" s="14">
         <v>5</v>
       </c>
       <c r="I35" s="14">
@@ -5880,52 +5969,55 @@
       <c r="AT35" s="13">
         <v>3</v>
       </c>
       <c r="AU35" s="10">
         <v>4</v>
       </c>
       <c r="AV35" s="21"/>
       <c r="AW35" s="10">
         <v>2</v>
       </c>
       <c r="AX35" s="13">
         <v>1</v>
       </c>
       <c r="AY35" s="21">
         <v>5</v>
       </c>
       <c r="AZ35" s="11">
         <v>4</v>
       </c>
       <c r="BA35" s="11">
         <v>6</v>
       </c>
       <c r="BB35" s="10">
         <v>4</v>
       </c>
+      <c r="BC35" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="14">
         <v>17</v>
       </c>
       <c r="C36" s="14">
         <v>20</v>
       </c>
       <c r="D36" s="14">
         <v>20</v>
       </c>
       <c r="E36" s="14">
         <v>14</v>
       </c>
       <c r="F36" s="14">
         <v>23</v>
       </c>
       <c r="G36" s="14">
         <v>15</v>
       </c>
       <c r="H36" s="14">
         <v>18</v>
       </c>
       <c r="I36" s="14">
@@ -6044,52 +6136,55 @@
       </c>
       <c r="AU36" s="10">
         <v>22</v>
       </c>
       <c r="AV36" s="21">
         <v>22</v>
       </c>
       <c r="AW36" s="10">
         <v>20</v>
       </c>
       <c r="AX36" s="13">
         <v>18</v>
       </c>
       <c r="AY36" s="21">
         <v>20</v>
       </c>
       <c r="AZ36" s="11">
         <v>15</v>
       </c>
       <c r="BA36" s="11">
         <v>28</v>
       </c>
       <c r="BB36" s="10">
         <v>12</v>
       </c>
+      <c r="BC36" s="10">
+        <v>24</v>
+      </c>
     </row>
-    <row r="37" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="14">
         <v>10</v>
       </c>
       <c r="C37" s="14">
         <v>7</v>
       </c>
       <c r="D37" s="14">
         <v>12</v>
       </c>
       <c r="E37" s="14">
         <v>6</v>
       </c>
       <c r="F37" s="14">
         <v>15</v>
       </c>
       <c r="G37" s="14">
         <v>11</v>
       </c>
       <c r="H37" s="14">
         <v>7</v>
       </c>
       <c r="I37" s="14">
@@ -6208,52 +6303,55 @@
       </c>
       <c r="AU37" s="10">
         <v>7</v>
       </c>
       <c r="AV37" s="21">
         <v>6</v>
       </c>
       <c r="AW37" s="10">
         <v>7</v>
       </c>
       <c r="AX37" s="13">
         <v>5</v>
       </c>
       <c r="AY37" s="21">
         <v>5</v>
       </c>
       <c r="AZ37" s="11">
         <v>9</v>
       </c>
       <c r="BA37" s="11">
         <v>13</v>
       </c>
       <c r="BB37" s="10">
         <v>9</v>
       </c>
+      <c r="BC37" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="14">
         <v>9</v>
       </c>
       <c r="C38" s="14">
         <v>1</v>
       </c>
       <c r="D38" s="14">
         <v>2</v>
       </c>
       <c r="E38" s="14">
         <v>2</v>
       </c>
       <c r="F38" s="14">
         <v>3</v>
       </c>
       <c r="G38" s="14">
         <v>4</v>
       </c>
       <c r="H38" s="15" t="s">
         <v>0</v>
       </c>
       <c r="I38" s="14">
@@ -6372,52 +6470,55 @@
       </c>
       <c r="AU38" s="10">
         <v>2</v>
       </c>
       <c r="AV38" s="21">
         <v>1</v>
       </c>
       <c r="AW38" s="10">
         <v>4</v>
       </c>
       <c r="AX38" s="13">
         <v>1</v>
       </c>
       <c r="AY38" s="21">
         <v>1</v>
       </c>
       <c r="AZ38" s="11">
         <v>3</v>
       </c>
       <c r="BA38" s="11">
         <v>4</v>
       </c>
       <c r="BB38" s="10">
         <v>4</v>
       </c>
+      <c r="BC38" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="14">
         <v>23</v>
       </c>
       <c r="C39" s="14">
         <v>35</v>
       </c>
       <c r="D39" s="14">
         <v>23</v>
       </c>
       <c r="E39" s="14">
         <v>19</v>
       </c>
       <c r="F39" s="14">
         <v>25</v>
       </c>
       <c r="G39" s="14">
         <v>23</v>
       </c>
       <c r="H39" s="14">
         <v>19</v>
       </c>
       <c r="I39" s="14">
@@ -6536,52 +6637,55 @@
       </c>
       <c r="AU39" s="10">
         <v>21</v>
       </c>
       <c r="AV39" s="21">
         <v>23</v>
       </c>
       <c r="AW39" s="10">
         <v>21</v>
       </c>
       <c r="AX39" s="13">
         <v>11</v>
       </c>
       <c r="AY39" s="21">
         <v>16</v>
       </c>
       <c r="AZ39" s="11">
         <v>10</v>
       </c>
       <c r="BA39" s="11">
         <v>23</v>
       </c>
       <c r="BB39" s="10">
         <v>13</v>
       </c>
+      <c r="BC39" s="10">
+        <v>23</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="14">
         <v>3</v>
       </c>
       <c r="C40" s="14">
         <v>9</v>
       </c>
       <c r="D40" s="14">
         <v>4</v>
       </c>
       <c r="E40" s="14">
         <v>2</v>
       </c>
       <c r="F40" s="14">
         <v>4</v>
       </c>
       <c r="G40" s="14">
         <v>3</v>
       </c>
       <c r="H40" s="14">
         <v>4</v>
       </c>
       <c r="I40" s="14">
@@ -6700,52 +6804,55 @@
       </c>
       <c r="AU40" s="10">
         <v>5</v>
       </c>
       <c r="AV40" s="21">
         <v>9</v>
       </c>
       <c r="AW40" s="10">
         <v>2</v>
       </c>
       <c r="AX40" s="13">
         <v>2</v>
       </c>
       <c r="AY40" s="21">
         <v>2</v>
       </c>
       <c r="AZ40" s="11">
         <v>6</v>
       </c>
       <c r="BA40" s="11">
         <v>5</v>
       </c>
       <c r="BB40" s="10">
         <v>1</v>
       </c>
+      <c r="BC40" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B41" s="14">
         <v>15</v>
       </c>
       <c r="C41" s="14">
         <v>17</v>
       </c>
       <c r="D41" s="14">
         <v>22</v>
       </c>
       <c r="E41" s="14">
         <v>13</v>
       </c>
       <c r="F41" s="14">
         <v>14</v>
       </c>
       <c r="G41" s="14">
         <v>12</v>
       </c>
       <c r="H41" s="14">
         <v>9</v>
       </c>
       <c r="I41" s="14">
@@ -6864,52 +6971,55 @@
       </c>
       <c r="AU41" s="10">
         <v>11</v>
       </c>
       <c r="AV41" s="21">
         <v>13</v>
       </c>
       <c r="AW41" s="10">
         <v>11</v>
       </c>
       <c r="AX41" s="13">
         <v>5</v>
       </c>
       <c r="AY41" s="21">
         <v>14</v>
       </c>
       <c r="AZ41" s="11">
         <v>11</v>
       </c>
       <c r="BA41" s="11">
         <v>16</v>
       </c>
       <c r="BB41" s="10">
         <v>14</v>
       </c>
+      <c r="BC41" s="10">
+        <v>17</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="14">
         <v>16</v>
       </c>
       <c r="C42" s="14">
         <v>8</v>
       </c>
       <c r="D42" s="14">
         <v>12</v>
       </c>
       <c r="E42" s="14">
         <v>8</v>
       </c>
       <c r="F42" s="14">
         <v>10</v>
       </c>
       <c r="G42" s="14">
         <v>14</v>
       </c>
       <c r="H42" s="14">
         <v>10</v>
       </c>
       <c r="I42" s="14">
@@ -7028,52 +7138,55 @@
       </c>
       <c r="AU42" s="10">
         <v>8</v>
       </c>
       <c r="AV42" s="21">
         <v>9</v>
       </c>
       <c r="AW42" s="10">
         <v>7</v>
       </c>
       <c r="AX42" s="13">
         <v>8</v>
       </c>
       <c r="AY42" s="21">
         <v>4</v>
       </c>
       <c r="AZ42" s="11">
         <v>11</v>
       </c>
       <c r="BA42" s="11">
         <v>9</v>
       </c>
       <c r="BB42" s="10">
         <v>6</v>
       </c>
+      <c r="BC42" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="14">
         <v>32</v>
       </c>
       <c r="C43" s="14">
         <v>33</v>
       </c>
       <c r="D43" s="14">
         <v>33</v>
       </c>
       <c r="E43" s="14">
         <v>38</v>
       </c>
       <c r="F43" s="14">
         <v>30</v>
       </c>
       <c r="G43" s="14">
         <v>41</v>
       </c>
       <c r="H43" s="14">
         <v>37</v>
       </c>
       <c r="I43" s="14">
@@ -7192,52 +7305,55 @@
       </c>
       <c r="AU43" s="10">
         <v>41</v>
       </c>
       <c r="AV43" s="21">
         <v>27</v>
       </c>
       <c r="AW43" s="10">
         <v>34</v>
       </c>
       <c r="AX43" s="13">
         <v>26</v>
       </c>
       <c r="AY43" s="21">
         <v>35</v>
       </c>
       <c r="AZ43" s="11">
         <v>26</v>
       </c>
       <c r="BA43" s="11">
         <v>40</v>
       </c>
       <c r="BB43" s="10">
         <v>26</v>
       </c>
+      <c r="BC43" s="10">
+        <v>41</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="14">
         <v>13</v>
       </c>
       <c r="C44" s="14">
         <v>17</v>
       </c>
       <c r="D44" s="14">
         <v>12</v>
       </c>
       <c r="E44" s="14">
         <v>20</v>
       </c>
       <c r="F44" s="14">
         <v>20</v>
       </c>
       <c r="G44" s="14">
         <v>11</v>
       </c>
       <c r="H44" s="14">
         <v>14</v>
       </c>
       <c r="I44" s="14">
@@ -7356,52 +7472,55 @@
       </c>
       <c r="AU44" s="10">
         <v>9</v>
       </c>
       <c r="AV44" s="21">
         <v>16</v>
       </c>
       <c r="AW44" s="10">
         <v>16</v>
       </c>
       <c r="AX44" s="13">
         <v>10</v>
       </c>
       <c r="AY44" s="21">
         <v>11</v>
       </c>
       <c r="AZ44" s="11">
         <v>5</v>
       </c>
       <c r="BA44" s="11">
         <v>11</v>
       </c>
       <c r="BB44" s="10">
         <v>10</v>
       </c>
+      <c r="BC44" s="10">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="14">
         <v>5</v>
       </c>
       <c r="C45" s="14">
         <v>3</v>
       </c>
       <c r="D45" s="14">
         <v>3</v>
       </c>
       <c r="E45" s="14">
         <v>3</v>
       </c>
       <c r="F45" s="14">
         <v>5</v>
       </c>
       <c r="G45" s="14">
         <v>4</v>
       </c>
       <c r="H45" s="14">
         <v>3</v>
       </c>
       <c r="I45" s="14">
@@ -7520,52 +7639,55 @@
       </c>
       <c r="AU45" s="10">
         <v>2</v>
       </c>
       <c r="AV45" s="21">
         <v>1</v>
       </c>
       <c r="AW45" s="10">
         <v>6</v>
       </c>
       <c r="AX45" s="13">
         <v>2</v>
       </c>
       <c r="AY45" s="21">
         <v>5</v>
       </c>
       <c r="AZ45" s="11">
         <v>2</v>
       </c>
       <c r="BA45" s="11">
         <v>4</v>
       </c>
       <c r="BB45" s="10">
         <v>6</v>
       </c>
+      <c r="BC45" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="14">
         <v>5</v>
       </c>
       <c r="C46" s="14">
         <v>9</v>
       </c>
       <c r="D46" s="14">
         <v>14</v>
       </c>
       <c r="E46" s="14">
         <v>14</v>
       </c>
       <c r="F46" s="14">
         <v>12</v>
       </c>
       <c r="G46" s="14">
         <v>11</v>
       </c>
       <c r="H46" s="14">
         <v>11</v>
       </c>
       <c r="I46" s="14">
@@ -7684,52 +7806,55 @@
       </c>
       <c r="AU46" s="10">
         <v>6</v>
       </c>
       <c r="AV46" s="21">
         <v>7</v>
       </c>
       <c r="AW46" s="10">
         <v>12</v>
       </c>
       <c r="AX46" s="13">
         <v>11</v>
       </c>
       <c r="AY46" s="21">
         <v>12</v>
       </c>
       <c r="AZ46" s="11">
         <v>6</v>
       </c>
       <c r="BA46" s="11">
         <v>10</v>
       </c>
       <c r="BB46" s="10">
         <v>7</v>
       </c>
+      <c r="BC46" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="14">
         <v>13</v>
       </c>
       <c r="C47" s="14">
         <v>13</v>
       </c>
       <c r="D47" s="14">
         <v>20</v>
       </c>
       <c r="E47" s="14">
         <v>11</v>
       </c>
       <c r="F47" s="14">
         <v>11</v>
       </c>
       <c r="G47" s="14">
         <v>14</v>
       </c>
       <c r="H47" s="14">
         <v>16</v>
       </c>
       <c r="I47" s="14">
@@ -7848,52 +7973,55 @@
       </c>
       <c r="AU47" s="10">
         <v>11</v>
       </c>
       <c r="AV47" s="21">
         <v>11</v>
       </c>
       <c r="AW47" s="10">
         <v>13</v>
       </c>
       <c r="AX47" s="13">
         <v>7</v>
       </c>
       <c r="AY47" s="21">
         <v>15</v>
       </c>
       <c r="AZ47" s="11">
         <v>15</v>
       </c>
       <c r="BA47" s="11">
         <v>10</v>
       </c>
       <c r="BB47" s="10">
         <v>14</v>
       </c>
+      <c r="BC47" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="14">
         <v>5</v>
       </c>
       <c r="C48" s="14">
         <v>15</v>
       </c>
       <c r="D48" s="14">
         <v>8</v>
       </c>
       <c r="E48" s="14">
         <v>11</v>
       </c>
       <c r="F48" s="14">
         <v>8</v>
       </c>
       <c r="G48" s="14">
         <v>5</v>
       </c>
       <c r="H48" s="14">
         <v>6</v>
       </c>
       <c r="I48" s="14">
@@ -8012,52 +8140,55 @@
       </c>
       <c r="AU48" s="10">
         <v>7</v>
       </c>
       <c r="AV48" s="21">
         <v>7</v>
       </c>
       <c r="AW48" s="10">
         <v>11</v>
       </c>
       <c r="AX48" s="13">
         <v>11</v>
       </c>
       <c r="AY48" s="21">
         <v>5</v>
       </c>
       <c r="AZ48" s="11">
         <v>12</v>
       </c>
       <c r="BA48" s="11">
         <v>5</v>
       </c>
       <c r="BB48" s="10">
         <v>6</v>
       </c>
+      <c r="BC48" s="10">
+        <v>3</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="14">
         <v>16</v>
       </c>
       <c r="C49" s="14">
         <v>11</v>
       </c>
       <c r="D49" s="14">
         <v>10</v>
       </c>
       <c r="E49" s="14">
         <v>10</v>
       </c>
       <c r="F49" s="14">
         <v>8</v>
       </c>
       <c r="G49" s="14">
         <v>10</v>
       </c>
       <c r="H49" s="14">
         <v>9</v>
       </c>
       <c r="I49" s="14">
@@ -8176,52 +8307,55 @@
       </c>
       <c r="AU49" s="10">
         <v>5</v>
       </c>
       <c r="AV49" s="21">
         <v>12</v>
       </c>
       <c r="AW49" s="10">
         <v>15</v>
       </c>
       <c r="AX49" s="13">
         <v>17</v>
       </c>
       <c r="AY49" s="21">
         <v>15</v>
       </c>
       <c r="AZ49" s="11">
         <v>17</v>
       </c>
       <c r="BA49" s="11">
         <v>15</v>
       </c>
       <c r="BB49" s="10">
         <v>3</v>
       </c>
+      <c r="BC49" s="10">
+        <v>8</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="43"/>
       <c r="D50" s="43"/>
       <c r="E50" s="43"/>
       <c r="F50" s="43"/>
       <c r="G50" s="43"/>
       <c r="H50" s="43"/>
       <c r="I50" s="43"/>
       <c r="J50" s="43"/>
       <c r="K50" s="43"/>
       <c r="L50" s="43"/>
       <c r="M50" s="43"/>
       <c r="N50" s="43"/>
       <c r="O50" s="43"/>
       <c r="P50" s="43"/>
       <c r="Q50" s="43"/>
       <c r="R50" s="43"/>
       <c r="S50" s="43"/>
       <c r="T50" s="43"/>
       <c r="U50" s="43"/>
       <c r="V50" s="43"/>
       <c r="W50" s="43"/>
       <c r="X50" s="43"/>
@@ -8232,52 +8366,54 @@
       <c r="AC50" s="43"/>
       <c r="AD50" s="43"/>
       <c r="AE50" s="43"/>
       <c r="AF50" s="43"/>
       <c r="AG50" s="43"/>
       <c r="AH50" s="43"/>
       <c r="AI50" s="43"/>
       <c r="AJ50" s="43"/>
       <c r="AK50" s="43"/>
       <c r="AL50" s="43"/>
       <c r="AM50" s="43"/>
       <c r="AN50" s="43"/>
       <c r="AO50" s="43"/>
       <c r="AP50" s="43"/>
       <c r="AQ50" s="43"/>
       <c r="AR50" s="43"/>
       <c r="AS50" s="43"/>
       <c r="AT50" s="43"/>
       <c r="AU50" s="43"/>
       <c r="AV50" s="43"/>
       <c r="AW50" s="43"/>
       <c r="AX50" s="43"/>
       <c r="AY50" s="43"/>
       <c r="AZ50" s="43"/>
       <c r="BA50" s="43"/>
+      <c r="BB50" s="43"/>
+      <c r="BC50" s="43"/>
     </row>
-    <row r="51" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B51" s="19">
         <v>418</v>
       </c>
       <c r="C51" s="19">
         <v>554</v>
       </c>
       <c r="D51" s="19">
         <v>363</v>
       </c>
       <c r="E51" s="19">
         <v>314</v>
       </c>
       <c r="F51" s="19">
         <v>322</v>
       </c>
       <c r="G51" s="19">
         <v>332</v>
       </c>
       <c r="H51" s="19">
         <v>302</v>
       </c>
       <c r="I51" s="19">
@@ -8396,52 +8532,55 @@
       </c>
       <c r="AU51" s="10">
         <v>363</v>
       </c>
       <c r="AV51" s="21">
         <v>302</v>
       </c>
       <c r="AW51" s="11">
         <v>404</v>
       </c>
       <c r="AX51" s="13">
         <v>292</v>
       </c>
       <c r="AY51" s="21">
         <v>325</v>
       </c>
       <c r="AZ51" s="11">
         <v>353</v>
       </c>
       <c r="BA51" s="11">
         <v>330</v>
       </c>
       <c r="BB51" s="10">
         <v>325</v>
       </c>
+      <c r="BC51" s="10">
+        <v>333</v>
+      </c>
     </row>
-    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="19">
         <v>123</v>
       </c>
       <c r="C52" s="19">
         <v>164</v>
       </c>
       <c r="D52" s="19">
         <v>102</v>
       </c>
       <c r="E52" s="19">
         <v>76</v>
       </c>
       <c r="F52" s="19">
         <v>84</v>
       </c>
       <c r="G52" s="19">
         <v>85</v>
       </c>
       <c r="H52" s="19">
         <v>72</v>
       </c>
       <c r="I52" s="19">
@@ -8560,52 +8699,55 @@
       </c>
       <c r="AU52" s="10">
         <v>110</v>
       </c>
       <c r="AV52" s="21">
         <v>87</v>
       </c>
       <c r="AW52" s="11">
         <v>127</v>
       </c>
       <c r="AX52" s="13">
         <v>85</v>
       </c>
       <c r="AY52" s="21">
         <v>102</v>
       </c>
       <c r="AZ52" s="11">
         <v>97</v>
       </c>
       <c r="BA52" s="11">
         <v>96</v>
       </c>
       <c r="BB52" s="10">
         <v>88</v>
       </c>
+      <c r="BC52" s="10">
+        <v>111</v>
+      </c>
     </row>
-    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B53" s="19">
         <v>12</v>
       </c>
       <c r="C53" s="19">
         <v>11</v>
       </c>
       <c r="D53" s="19">
         <v>7</v>
       </c>
       <c r="E53" s="19">
         <v>17</v>
       </c>
       <c r="F53" s="19">
         <v>10</v>
       </c>
       <c r="G53" s="19">
         <v>7</v>
       </c>
       <c r="H53" s="19">
         <v>11</v>
       </c>
       <c r="I53" s="19">
@@ -8724,52 +8866,55 @@
       </c>
       <c r="AU53" s="10">
         <v>17</v>
       </c>
       <c r="AV53" s="21">
         <v>15</v>
       </c>
       <c r="AW53" s="11">
         <v>12</v>
       </c>
       <c r="AX53" s="13">
         <v>10</v>
       </c>
       <c r="AY53" s="21">
         <v>12</v>
       </c>
       <c r="AZ53" s="11">
         <v>9</v>
       </c>
       <c r="BA53" s="11">
         <v>4</v>
       </c>
       <c r="BB53" s="10">
         <v>8</v>
       </c>
+      <c r="BC53" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="19">
         <v>24</v>
       </c>
       <c r="C54" s="19">
         <v>25</v>
       </c>
       <c r="D54" s="19">
         <v>18</v>
       </c>
       <c r="E54" s="19">
         <v>17</v>
       </c>
       <c r="F54" s="19">
         <v>24</v>
       </c>
       <c r="G54" s="19">
         <v>16</v>
       </c>
       <c r="H54" s="19">
         <v>13</v>
       </c>
       <c r="I54" s="19">
@@ -8888,52 +9033,55 @@
       </c>
       <c r="AU54" s="10">
         <v>22</v>
       </c>
       <c r="AV54" s="21">
         <v>16</v>
       </c>
       <c r="AW54" s="11">
         <v>21</v>
       </c>
       <c r="AX54" s="13">
         <v>18</v>
       </c>
       <c r="AY54" s="21">
         <v>10</v>
       </c>
       <c r="AZ54" s="11">
         <v>19</v>
       </c>
       <c r="BA54" s="11">
         <v>9</v>
       </c>
       <c r="BB54" s="10">
         <v>25</v>
       </c>
+      <c r="BC54" s="10">
+        <v>19</v>
+      </c>
     </row>
-    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="19">
         <v>72</v>
       </c>
       <c r="C55" s="19">
         <v>136</v>
       </c>
       <c r="D55" s="19">
         <v>71</v>
       </c>
       <c r="E55" s="19">
         <v>56</v>
       </c>
       <c r="F55" s="19">
         <v>62</v>
       </c>
       <c r="G55" s="19">
         <v>60</v>
       </c>
       <c r="H55" s="19">
         <v>58</v>
       </c>
       <c r="I55" s="19">
@@ -9052,52 +9200,55 @@
       </c>
       <c r="AU55" s="10">
         <v>71</v>
       </c>
       <c r="AV55" s="21">
         <v>43</v>
       </c>
       <c r="AW55" s="11">
         <v>83</v>
       </c>
       <c r="AX55" s="13">
         <v>58</v>
       </c>
       <c r="AY55" s="21">
         <v>54</v>
       </c>
       <c r="AZ55" s="11">
         <v>83</v>
       </c>
       <c r="BA55" s="11">
         <v>56</v>
       </c>
       <c r="BB55" s="10">
         <v>61</v>
       </c>
+      <c r="BC55" s="10">
+        <v>54</v>
+      </c>
     </row>
-    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B56" s="19">
         <v>9</v>
       </c>
       <c r="C56" s="19">
         <v>8</v>
       </c>
       <c r="D56" s="19">
         <v>4</v>
       </c>
       <c r="E56" s="19">
         <v>3</v>
       </c>
       <c r="F56" s="19">
         <v>5</v>
       </c>
       <c r="G56" s="19">
         <v>4</v>
       </c>
       <c r="H56" s="19">
         <v>6</v>
       </c>
       <c r="I56" s="19">
@@ -9216,52 +9367,55 @@
       </c>
       <c r="AU56" s="10">
         <v>7</v>
       </c>
       <c r="AV56" s="21">
         <v>4</v>
       </c>
       <c r="AW56" s="10">
         <v>3</v>
       </c>
       <c r="AX56" s="13">
         <v>7</v>
       </c>
       <c r="AY56" s="21">
         <v>4</v>
       </c>
       <c r="AZ56" s="11">
         <v>1</v>
       </c>
       <c r="BA56" s="11">
         <v>2</v>
       </c>
       <c r="BB56" s="10">
         <v>6</v>
       </c>
+      <c r="BC56" s="10">
+        <v>5</v>
+      </c>
     </row>
-    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B57" s="19">
         <v>4</v>
       </c>
       <c r="C57" s="19">
         <v>1</v>
       </c>
       <c r="D57" s="19">
         <v>3</v>
       </c>
       <c r="E57" s="19">
         <v>7</v>
       </c>
       <c r="F57" s="19">
         <v>3</v>
       </c>
       <c r="G57" s="19">
         <v>2</v>
       </c>
       <c r="H57" s="19">
         <v>4</v>
       </c>
       <c r="I57" s="19">
@@ -9380,52 +9534,55 @@
       </c>
       <c r="AU57" s="10">
         <v>3</v>
       </c>
       <c r="AV57" s="21">
         <v>4</v>
       </c>
       <c r="AW57" s="10">
         <v>2</v>
       </c>
       <c r="AX57" s="13">
         <v>1</v>
       </c>
       <c r="AY57" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ57" s="11">
         <v>2</v>
       </c>
       <c r="BA57" s="11">
         <v>7</v>
       </c>
       <c r="BB57" s="10">
         <v>4</v>
       </c>
+      <c r="BC57" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B58" s="19">
         <v>19</v>
       </c>
       <c r="C58" s="19">
         <v>25</v>
       </c>
       <c r="D58" s="19">
         <v>16</v>
       </c>
       <c r="E58" s="19">
         <v>19</v>
       </c>
       <c r="F58" s="19">
         <v>14</v>
       </c>
       <c r="G58" s="19">
         <v>30</v>
       </c>
       <c r="H58" s="19">
         <v>16</v>
       </c>
       <c r="I58" s="19">
@@ -9544,52 +9701,55 @@
       </c>
       <c r="AU58" s="10">
         <v>10</v>
       </c>
       <c r="AV58" s="21">
         <v>8</v>
       </c>
       <c r="AW58" s="10">
         <v>14</v>
       </c>
       <c r="AX58" s="13">
         <v>15</v>
       </c>
       <c r="AY58" s="21">
         <v>16</v>
       </c>
       <c r="AZ58" s="11">
         <v>14</v>
       </c>
       <c r="BA58" s="11">
         <v>18</v>
       </c>
       <c r="BB58" s="10">
         <v>18</v>
       </c>
+      <c r="BC58" s="10">
+        <v>12</v>
+      </c>
     </row>
-    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B59" s="19">
         <v>11</v>
       </c>
       <c r="C59" s="19">
         <v>8</v>
       </c>
       <c r="D59" s="19">
         <v>12</v>
       </c>
       <c r="E59" s="19">
         <v>5</v>
       </c>
       <c r="F59" s="19">
         <v>7</v>
       </c>
       <c r="G59" s="19">
         <v>9</v>
       </c>
       <c r="H59" s="19">
         <v>5</v>
       </c>
       <c r="I59" s="19">
@@ -9708,52 +9868,55 @@
       </c>
       <c r="AU59" s="10">
         <v>5</v>
       </c>
       <c r="AV59" s="21">
         <v>7</v>
       </c>
       <c r="AW59" s="10">
         <v>7</v>
       </c>
       <c r="AX59" s="13">
         <v>6</v>
       </c>
       <c r="AY59" s="21">
         <v>7</v>
       </c>
       <c r="AZ59" s="11">
         <v>9</v>
       </c>
       <c r="BA59" s="11">
         <v>7</v>
       </c>
       <c r="BB59" s="10">
         <v>3</v>
       </c>
+      <c r="BC59" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B60" s="19">
         <v>6</v>
       </c>
       <c r="C60" s="19">
         <v>1</v>
       </c>
       <c r="D60" s="19">
         <v>2</v>
       </c>
       <c r="E60" s="19">
         <v>3</v>
       </c>
       <c r="F60" s="19">
         <v>4</v>
       </c>
       <c r="G60" s="19">
         <v>4</v>
       </c>
       <c r="H60" s="19">
         <v>8</v>
       </c>
       <c r="I60" s="19">
@@ -9872,52 +10035,55 @@
       </c>
       <c r="AU60" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV60" s="21">
         <v>1</v>
       </c>
       <c r="AW60" s="10">
         <v>5</v>
       </c>
       <c r="AX60" s="13">
         <v>1</v>
       </c>
       <c r="AY60" s="21">
         <v>4</v>
       </c>
       <c r="AZ60" s="11">
         <v>3</v>
       </c>
       <c r="BA60" s="11">
         <v>3</v>
       </c>
       <c r="BB60" s="10">
         <v>6</v>
       </c>
+      <c r="BC60" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B61" s="19">
         <v>23</v>
       </c>
       <c r="C61" s="19">
         <v>33</v>
       </c>
       <c r="D61" s="19">
         <v>20</v>
       </c>
       <c r="E61" s="19">
         <v>18</v>
       </c>
       <c r="F61" s="19">
         <v>21</v>
       </c>
       <c r="G61" s="19">
         <v>19</v>
       </c>
       <c r="H61" s="19">
         <v>12</v>
       </c>
       <c r="I61" s="19">
@@ -10036,52 +10202,55 @@
       </c>
       <c r="AU61" s="10">
         <v>14</v>
       </c>
       <c r="AV61" s="21">
         <v>17</v>
       </c>
       <c r="AW61" s="10">
         <v>22</v>
       </c>
       <c r="AX61" s="13">
         <v>7</v>
       </c>
       <c r="AY61" s="21">
         <v>26</v>
       </c>
       <c r="AZ61" s="11">
         <v>22</v>
       </c>
       <c r="BA61" s="11">
         <v>21</v>
       </c>
       <c r="BB61" s="10">
         <v>15</v>
       </c>
+      <c r="BC61" s="10">
+        <v>16</v>
+      </c>
     </row>
-    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="19">
         <v>7</v>
       </c>
       <c r="C62" s="19">
         <v>2</v>
       </c>
       <c r="D62" s="19">
         <v>5</v>
       </c>
       <c r="E62" s="19">
         <v>3</v>
       </c>
       <c r="F62" s="19">
         <v>4</v>
       </c>
       <c r="G62" s="19">
         <v>1</v>
       </c>
       <c r="H62" s="19">
         <v>4</v>
       </c>
       <c r="I62" s="19">
@@ -10200,52 +10369,55 @@
       </c>
       <c r="AU62" s="10">
         <v>3</v>
       </c>
       <c r="AV62" s="21">
         <v>6</v>
       </c>
       <c r="AW62" s="10">
         <v>8</v>
       </c>
       <c r="AX62" s="13">
         <v>1</v>
       </c>
       <c r="AY62" s="21">
         <v>2</v>
       </c>
       <c r="AZ62" s="11">
         <v>3</v>
       </c>
       <c r="BA62" s="11">
         <v>4</v>
       </c>
       <c r="BB62" s="10">
         <v>2</v>
       </c>
+      <c r="BC62" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B63" s="19">
         <v>9</v>
       </c>
       <c r="C63" s="19">
         <v>18</v>
       </c>
       <c r="D63" s="19">
         <v>13</v>
       </c>
       <c r="E63" s="19">
         <v>12</v>
       </c>
       <c r="F63" s="19">
         <v>13</v>
       </c>
       <c r="G63" s="19">
         <v>13</v>
       </c>
       <c r="H63" s="19">
         <v>12</v>
       </c>
       <c r="I63" s="19">
@@ -10364,52 +10536,55 @@
       </c>
       <c r="AU63" s="10">
         <v>12</v>
       </c>
       <c r="AV63" s="21">
         <v>17</v>
       </c>
       <c r="AW63" s="10">
         <v>9</v>
       </c>
       <c r="AX63" s="13">
         <v>9</v>
       </c>
       <c r="AY63" s="21">
         <v>7</v>
       </c>
       <c r="AZ63" s="11">
         <v>9</v>
       </c>
       <c r="BA63" s="11">
         <v>11</v>
       </c>
       <c r="BB63" s="10">
         <v>9</v>
       </c>
+      <c r="BC63" s="10">
+        <v>13</v>
+      </c>
     </row>
-    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B64" s="19">
         <v>7</v>
       </c>
       <c r="C64" s="19">
         <v>12</v>
       </c>
       <c r="D64" s="19">
         <v>8</v>
       </c>
       <c r="E64" s="19">
         <v>14</v>
       </c>
       <c r="F64" s="19">
         <v>10</v>
       </c>
       <c r="G64" s="19">
         <v>10</v>
       </c>
       <c r="H64" s="19">
         <v>10</v>
       </c>
       <c r="I64" s="19">
@@ -10528,52 +10703,55 @@
       </c>
       <c r="AU64" s="10">
         <v>11</v>
       </c>
       <c r="AV64" s="21">
         <v>3</v>
       </c>
       <c r="AW64" s="10">
         <v>12</v>
       </c>
       <c r="AX64" s="13">
         <v>9</v>
       </c>
       <c r="AY64" s="21">
         <v>4</v>
       </c>
       <c r="AZ64" s="11">
         <v>12</v>
       </c>
       <c r="BA64" s="11">
         <v>9</v>
       </c>
       <c r="BB64" s="10">
         <v>6</v>
       </c>
+      <c r="BC64" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="19">
         <v>29</v>
       </c>
       <c r="C65" s="19">
         <v>35</v>
       </c>
       <c r="D65" s="19">
         <v>28</v>
       </c>
       <c r="E65" s="19">
         <v>24</v>
       </c>
       <c r="F65" s="19">
         <v>19</v>
       </c>
       <c r="G65" s="19">
         <v>31</v>
       </c>
       <c r="H65" s="19">
         <v>28</v>
       </c>
       <c r="I65" s="19">
@@ -10692,52 +10870,55 @@
       </c>
       <c r="AU65" s="10">
         <v>21</v>
       </c>
       <c r="AV65" s="21">
         <v>30</v>
       </c>
       <c r="AW65" s="10">
         <v>26</v>
       </c>
       <c r="AX65" s="13">
         <v>29</v>
       </c>
       <c r="AY65" s="21">
         <v>29</v>
       </c>
       <c r="AZ65" s="11">
         <v>33</v>
       </c>
       <c r="BA65" s="11">
         <v>33</v>
       </c>
       <c r="BB65" s="10">
         <v>28</v>
       </c>
+      <c r="BC65" s="10">
+        <v>28</v>
+      </c>
     </row>
-    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B66" s="19">
         <v>10</v>
       </c>
       <c r="C66" s="19">
         <v>15</v>
       </c>
       <c r="D66" s="19">
         <v>3</v>
       </c>
       <c r="E66" s="19">
         <v>10</v>
       </c>
       <c r="F66" s="19">
         <v>9</v>
       </c>
       <c r="G66" s="19">
         <v>11</v>
       </c>
       <c r="H66" s="19">
         <v>17</v>
       </c>
       <c r="I66" s="19">
@@ -10856,52 +11037,55 @@
       </c>
       <c r="AU66" s="10">
         <v>12</v>
       </c>
       <c r="AV66" s="21">
         <v>11</v>
       </c>
       <c r="AW66" s="10">
         <v>7</v>
       </c>
       <c r="AX66" s="13">
         <v>7</v>
       </c>
       <c r="AY66" s="21">
         <v>9</v>
       </c>
       <c r="AZ66" s="11">
         <v>9</v>
       </c>
       <c r="BA66" s="11">
         <v>9</v>
       </c>
       <c r="BB66" s="10">
         <v>9</v>
       </c>
+      <c r="BC66" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B67" s="19">
         <v>3</v>
       </c>
       <c r="C67" s="19">
         <v>3</v>
       </c>
       <c r="D67" s="19">
         <v>6</v>
       </c>
       <c r="E67" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="19">
         <v>3</v>
       </c>
       <c r="H67" s="19">
         <v>4</v>
       </c>
       <c r="I67" s="19">
@@ -11020,52 +11204,55 @@
       </c>
       <c r="AU67" s="10">
         <v>1</v>
       </c>
       <c r="AV67" s="21">
         <v>2</v>
       </c>
       <c r="AW67" s="10">
         <v>3</v>
       </c>
       <c r="AX67" s="13">
         <v>1</v>
       </c>
       <c r="AY67" s="21">
         <v>3</v>
       </c>
       <c r="AZ67" s="11">
         <v>1</v>
       </c>
       <c r="BA67" s="11">
         <v>1</v>
       </c>
       <c r="BB67" s="10">
         <v>2</v>
       </c>
+      <c r="BC67" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B68" s="19">
         <v>7</v>
       </c>
       <c r="C68" s="19">
         <v>15</v>
       </c>
       <c r="D68" s="19">
         <v>7</v>
       </c>
       <c r="E68" s="19">
         <v>12</v>
       </c>
       <c r="F68" s="19">
         <v>6</v>
       </c>
       <c r="G68" s="19">
         <v>7</v>
       </c>
       <c r="H68" s="19">
         <v>4</v>
       </c>
       <c r="I68" s="19">
@@ -11184,52 +11371,55 @@
       </c>
       <c r="AU68" s="10">
         <v>10</v>
       </c>
       <c r="AV68" s="21">
         <v>5</v>
       </c>
       <c r="AW68" s="10">
         <v>11</v>
       </c>
       <c r="AX68" s="13">
         <v>6</v>
       </c>
       <c r="AY68" s="21">
         <v>5</v>
       </c>
       <c r="AZ68" s="11">
         <v>6</v>
       </c>
       <c r="BA68" s="11">
         <v>8</v>
       </c>
       <c r="BB68" s="10">
         <v>8</v>
       </c>
+      <c r="BC68" s="10">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B69" s="19">
         <v>15</v>
       </c>
       <c r="C69" s="19">
         <v>18</v>
       </c>
       <c r="D69" s="19">
         <v>13</v>
       </c>
       <c r="E69" s="19">
         <v>7</v>
       </c>
       <c r="F69" s="19">
         <v>9</v>
       </c>
       <c r="G69" s="19">
         <v>11</v>
       </c>
       <c r="H69" s="19">
         <v>5</v>
       </c>
       <c r="I69" s="19">
@@ -11348,52 +11538,55 @@
       </c>
       <c r="AU69" s="10">
         <v>12</v>
       </c>
       <c r="AV69" s="21">
         <v>10</v>
       </c>
       <c r="AW69" s="10">
         <v>9</v>
       </c>
       <c r="AX69" s="13">
         <v>8</v>
       </c>
       <c r="AY69" s="21">
         <v>10</v>
       </c>
       <c r="AZ69" s="11">
         <v>5</v>
       </c>
       <c r="BA69" s="11">
         <v>11</v>
       </c>
       <c r="BB69" s="10">
         <v>11</v>
       </c>
+      <c r="BC69" s="10">
+        <v>7</v>
+      </c>
     </row>
-    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B70" s="19">
         <v>7</v>
       </c>
       <c r="C70" s="19">
         <v>7</v>
       </c>
       <c r="D70" s="19">
         <v>11</v>
       </c>
       <c r="E70" s="19">
         <v>7</v>
       </c>
       <c r="F70" s="19">
         <v>10</v>
       </c>
       <c r="G70" s="19">
         <v>6</v>
       </c>
       <c r="H70" s="19">
         <v>3</v>
       </c>
       <c r="I70" s="19">
@@ -11512,52 +11705,55 @@
       </c>
       <c r="AU70" s="10">
         <v>7</v>
       </c>
       <c r="AV70" s="21">
         <v>7</v>
       </c>
       <c r="AW70" s="10">
         <v>8</v>
       </c>
       <c r="AX70" s="13">
         <v>3</v>
       </c>
       <c r="AY70" s="21">
         <v>4</v>
       </c>
       <c r="AZ70" s="11">
         <v>4</v>
       </c>
       <c r="BA70" s="11">
         <v>6</v>
       </c>
       <c r="BB70" s="10">
         <v>4</v>
       </c>
+      <c r="BC70" s="10">
+        <v>10</v>
+      </c>
     </row>
-    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B71" s="23">
         <v>21</v>
       </c>
       <c r="C71" s="23">
         <v>17</v>
       </c>
       <c r="D71" s="23">
         <v>14</v>
       </c>
       <c r="E71" s="23">
         <v>4</v>
       </c>
       <c r="F71" s="23">
         <v>8</v>
       </c>
       <c r="G71" s="23">
         <v>3</v>
       </c>
       <c r="H71" s="23">
         <v>10</v>
       </c>
       <c r="I71" s="23">
@@ -11676,135 +11872,138 @@
       </c>
       <c r="AU71" s="24">
         <v>15</v>
       </c>
       <c r="AV71" s="26">
         <v>9</v>
       </c>
       <c r="AW71" s="24">
         <v>15</v>
       </c>
       <c r="AX71" s="26">
         <v>11</v>
       </c>
       <c r="AY71" s="26">
         <v>17</v>
       </c>
       <c r="AZ71" s="24">
         <v>12</v>
       </c>
       <c r="BA71" s="24">
         <v>15</v>
       </c>
       <c r="BB71" s="24">
         <v>12</v>
       </c>
+      <c r="BC71" s="24">
+        <v>11</v>
+      </c>
     </row>
-    <row r="72" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="73" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="27" t="s">
         <v>23</v>
       </c>
       <c r="H73" s="18"/>
       <c r="M73" s="28"/>
     </row>
-    <row r="74" spans="1:54" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...5 lines deleted...]
-    <row r="80" spans="1:54" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="76" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="1:55" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:55" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="83" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="93" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="94" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="95" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:BA28"/>
-[...3 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
+    <mergeCell ref="B28:BC28"/>
+    <mergeCell ref="B50:BC50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB77"/>
+  <dimension ref="A1:BC77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.5703125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -11816,66 +12015,67 @@
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
       <c r="BA2" s="44"/>
       <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="30"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -11896,52 +12096,53 @@
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
       <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
@@ -12058,52 +12259,55 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="7" t="s">
         <v>27</v>
       </c>
+      <c r="BC5" s="7" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -12115,52 +12319,53 @@
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
       <c r="BB6" s="46"/>
+      <c r="BC6" s="46"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="33">
         <v>12.03</v>
       </c>
       <c r="C7" s="33">
         <v>14.24</v>
       </c>
       <c r="D7" s="33">
         <v>13.08</v>
       </c>
       <c r="E7" s="33">
         <v>12.21</v>
       </c>
       <c r="F7" s="33">
         <v>11.78</v>
       </c>
       <c r="G7" s="33">
         <v>11.51</v>
       </c>
       <c r="H7" s="33">
         <v>11.24</v>
       </c>
       <c r="I7" s="33">
@@ -12279,52 +12484,55 @@
       </c>
       <c r="AU7" s="33">
         <v>9.77</v>
       </c>
       <c r="AV7" s="32">
         <v>9.77</v>
       </c>
       <c r="AW7" s="32">
         <v>9.92</v>
       </c>
       <c r="AX7" s="32">
         <v>8.56</v>
       </c>
       <c r="AY7" s="33">
         <v>9.5399999999999991</v>
       </c>
       <c r="AZ7" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="BA7" s="33">
         <v>10.17</v>
       </c>
       <c r="BB7" s="33">
         <v>10.02</v>
       </c>
+      <c r="BC7" s="33">
+        <v>10.14</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="33">
         <v>11.08</v>
       </c>
       <c r="C8" s="33">
         <v>12.85</v>
       </c>
       <c r="D8" s="33">
         <v>11.59</v>
       </c>
       <c r="E8" s="33">
         <v>10.37</v>
       </c>
       <c r="F8" s="33">
         <v>9.99</v>
       </c>
       <c r="G8" s="33">
         <v>9.69</v>
       </c>
       <c r="H8" s="33">
         <v>9.4</v>
       </c>
       <c r="I8" s="33">
@@ -12443,52 +12651,55 @@
       </c>
       <c r="AU8" s="33">
         <v>8.18</v>
       </c>
       <c r="AV8" s="32">
         <v>8.2200000000000006</v>
       </c>
       <c r="AW8" s="32">
         <v>8.4</v>
       </c>
       <c r="AX8" s="32">
         <v>7.04</v>
       </c>
       <c r="AY8" s="33">
         <v>7.87</v>
       </c>
       <c r="AZ8" s="32">
         <v>8.58</v>
       </c>
       <c r="BA8" s="33">
         <v>8.4700000000000006</v>
       </c>
       <c r="BB8" s="33">
         <v>8.36</v>
       </c>
+      <c r="BC8" s="33">
+        <v>8.4600000000000009</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="33">
         <v>8.23</v>
       </c>
       <c r="C9" s="33">
         <v>8.83</v>
       </c>
       <c r="D9" s="33">
         <v>7.87</v>
       </c>
       <c r="E9" s="33">
         <v>8.41</v>
       </c>
       <c r="F9" s="33">
         <v>8.1199999999999992</v>
       </c>
       <c r="G9" s="33">
         <v>7.5</v>
       </c>
       <c r="H9" s="33">
         <v>7.6</v>
       </c>
       <c r="I9" s="33">
@@ -12607,52 +12818,55 @@
       </c>
       <c r="AU9" s="33">
         <v>8.9</v>
       </c>
       <c r="AV9" s="32">
         <v>9.06</v>
       </c>
       <c r="AW9" s="32">
         <v>9.0399999999999991</v>
       </c>
       <c r="AX9" s="32">
         <v>8.52</v>
       </c>
       <c r="AY9" s="33">
         <v>8.44</v>
       </c>
       <c r="AZ9" s="32">
         <v>7.82</v>
       </c>
       <c r="BA9" s="33">
         <v>7.04</v>
       </c>
       <c r="BB9" s="33">
         <v>6.6</v>
       </c>
+      <c r="BC9" s="33">
+        <v>7.02</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="33">
         <v>13.12</v>
       </c>
       <c r="C10" s="33">
         <v>14.71</v>
       </c>
       <c r="D10" s="33">
         <v>14.54</v>
       </c>
       <c r="E10" s="33">
         <v>13.42</v>
       </c>
       <c r="F10" s="33">
         <v>13.72</v>
       </c>
       <c r="G10" s="33">
         <v>13.18</v>
       </c>
       <c r="H10" s="33">
         <v>12.62</v>
       </c>
       <c r="I10" s="33">
@@ -12771,52 +12985,55 @@
       </c>
       <c r="AU10" s="33">
         <v>11.91</v>
       </c>
       <c r="AV10" s="32">
         <v>11.76</v>
       </c>
       <c r="AW10" s="32">
         <v>12.01</v>
       </c>
       <c r="AX10" s="32">
         <v>9.99</v>
       </c>
       <c r="AY10" s="33">
         <v>10.33</v>
       </c>
       <c r="AZ10" s="32">
         <v>11.26</v>
       </c>
       <c r="BA10" s="33">
         <v>11.19</v>
       </c>
       <c r="BB10" s="33">
         <v>12.15</v>
       </c>
+      <c r="BC10" s="33">
+        <v>12.26</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="33">
         <v>14.38</v>
       </c>
       <c r="C11" s="33">
         <v>20.96</v>
       </c>
       <c r="D11" s="33">
         <v>18.23</v>
       </c>
       <c r="E11" s="33">
         <v>16.760000000000002</v>
       </c>
       <c r="F11" s="33">
         <v>15.67</v>
       </c>
       <c r="G11" s="33">
         <v>15.09</v>
       </c>
       <c r="H11" s="33">
         <v>14.77</v>
       </c>
       <c r="I11" s="33">
@@ -12935,52 +13152,55 @@
       </c>
       <c r="AU11" s="33">
         <v>11.45</v>
       </c>
       <c r="AV11" s="32">
         <v>11.3</v>
       </c>
       <c r="AW11" s="32">
         <v>11.56</v>
       </c>
       <c r="AX11" s="32">
         <v>10.61</v>
       </c>
       <c r="AY11" s="33">
         <v>11.25</v>
       </c>
       <c r="AZ11" s="32">
         <v>12.4</v>
       </c>
       <c r="BA11" s="33">
         <v>12.47</v>
       </c>
       <c r="BB11" s="33">
         <v>12.42</v>
       </c>
+      <c r="BC11" s="33">
+        <v>12.35</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="33">
         <v>18.84</v>
       </c>
       <c r="C12" s="33">
         <v>16.87</v>
       </c>
       <c r="D12" s="33">
         <v>14.29</v>
       </c>
       <c r="E12" s="33">
         <v>12.41</v>
       </c>
       <c r="F12" s="33">
         <v>11.78</v>
       </c>
       <c r="G12" s="33">
         <v>11.59</v>
       </c>
       <c r="H12" s="33">
         <v>11.69</v>
       </c>
       <c r="I12" s="33">
@@ -13099,52 +13319,55 @@
       </c>
       <c r="AU12" s="33">
         <v>9.5399999999999991</v>
       </c>
       <c r="AV12" s="32">
         <v>9.32</v>
       </c>
       <c r="AW12" s="32">
         <v>9.1199999999999992</v>
       </c>
       <c r="AX12" s="32">
         <v>14.29</v>
       </c>
       <c r="AY12" s="33">
         <v>11.73</v>
       </c>
       <c r="AZ12" s="32">
         <v>10.15</v>
       </c>
       <c r="BA12" s="33">
         <v>9.99</v>
       </c>
       <c r="BB12" s="33">
         <v>9.81</v>
       </c>
+      <c r="BC12" s="33">
+        <v>10.82</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="33">
         <v>9.5500000000000007</v>
       </c>
       <c r="C13" s="33">
         <v>8.1999999999999993</v>
       </c>
       <c r="D13" s="33">
         <v>6.57</v>
       </c>
       <c r="E13" s="33">
         <v>7.41</v>
       </c>
       <c r="F13" s="33">
         <v>6.76</v>
       </c>
       <c r="G13" s="33">
         <v>6.38</v>
       </c>
       <c r="H13" s="33">
         <v>6.6</v>
       </c>
       <c r="I13" s="33">
@@ -13263,52 +13486,55 @@
       </c>
       <c r="AU13" s="33">
         <v>4.7699999999999996</v>
       </c>
       <c r="AV13" s="32">
         <v>4.6900000000000004</v>
       </c>
       <c r="AW13" s="32">
         <v>4.6100000000000003</v>
       </c>
       <c r="AX13" s="32">
         <v>1.97</v>
       </c>
       <c r="AY13" s="33">
         <v>3.61</v>
       </c>
       <c r="AZ13" s="32">
         <v>4.3600000000000003</v>
       </c>
       <c r="BA13" s="33">
         <v>6.54</v>
       </c>
       <c r="BB13" s="33">
         <v>6.8</v>
       </c>
+      <c r="BC13" s="33">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="33">
         <v>12.05</v>
       </c>
       <c r="C14" s="33">
         <v>14.3</v>
       </c>
       <c r="D14" s="33">
         <v>13.51</v>
       </c>
       <c r="E14" s="33">
         <v>12.99</v>
       </c>
       <c r="F14" s="33">
         <v>12.88</v>
       </c>
       <c r="G14" s="33">
         <v>13.32</v>
       </c>
       <c r="H14" s="33">
         <v>13.04</v>
       </c>
       <c r="I14" s="33">
@@ -13427,52 +13653,55 @@
       </c>
       <c r="AU14" s="33">
         <v>11.66</v>
       </c>
       <c r="AV14" s="32">
         <v>11.59</v>
       </c>
       <c r="AW14" s="32">
         <v>11.63</v>
       </c>
       <c r="AX14" s="32">
         <v>12.12</v>
       </c>
       <c r="AY14" s="33">
         <v>13.25</v>
       </c>
       <c r="AZ14" s="32">
         <v>12.32</v>
       </c>
       <c r="BA14" s="33">
         <v>13.57</v>
       </c>
       <c r="BB14" s="33">
         <v>13.02</v>
       </c>
+      <c r="BC14" s="33">
+        <v>13.12</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="33">
         <v>14.8</v>
       </c>
       <c r="C15" s="33">
         <v>13.31</v>
       </c>
       <c r="D15" s="33">
         <v>14.55</v>
       </c>
       <c r="E15" s="33">
         <v>12.91</v>
       </c>
       <c r="F15" s="33">
         <v>13.49</v>
       </c>
       <c r="G15" s="33">
         <v>13.68</v>
       </c>
       <c r="H15" s="33">
         <v>12.91</v>
       </c>
       <c r="I15" s="33">
@@ -13591,52 +13820,55 @@
       </c>
       <c r="AU15" s="33">
         <v>11.16</v>
       </c>
       <c r="AV15" s="32">
         <v>11.06</v>
       </c>
       <c r="AW15" s="32">
         <v>11.01</v>
       </c>
       <c r="AX15" s="32">
         <v>8.48</v>
       </c>
       <c r="AY15" s="33">
         <v>9.32</v>
       </c>
       <c r="AZ15" s="32">
         <v>10.91</v>
       </c>
       <c r="BA15" s="33">
         <v>12.17</v>
       </c>
       <c r="BB15" s="33">
         <v>11.56</v>
       </c>
+      <c r="BC15" s="33">
+        <v>12.16</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="33">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="33">
         <v>9.64</v>
       </c>
       <c r="D16" s="33">
         <v>7.78</v>
       </c>
       <c r="E16" s="33">
         <v>7.24</v>
       </c>
       <c r="F16" s="33">
         <v>7.32</v>
       </c>
       <c r="G16" s="33">
         <v>7.58</v>
       </c>
       <c r="H16" s="33">
         <v>7.74</v>
       </c>
       <c r="I16" s="33">
@@ -13755,52 +13987,55 @@
       </c>
       <c r="AU16" s="33">
         <v>5.16</v>
       </c>
       <c r="AV16" s="32">
         <v>4.91</v>
       </c>
       <c r="AW16" s="32">
         <v>5.39</v>
       </c>
       <c r="AX16" s="32">
         <v>2.42</v>
       </c>
       <c r="AY16" s="33">
         <v>4.46</v>
       </c>
       <c r="AZ16" s="32">
         <v>5.42</v>
       </c>
       <c r="BA16" s="33">
         <v>6.26</v>
       </c>
       <c r="BB16" s="33">
         <v>7.45</v>
       </c>
+      <c r="BC16" s="33">
+        <v>7.25</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="33">
         <v>12.59</v>
       </c>
       <c r="C17" s="33">
         <v>16.45</v>
       </c>
       <c r="D17" s="33">
         <v>14.85</v>
       </c>
       <c r="E17" s="33">
         <v>13.75</v>
       </c>
       <c r="F17" s="33">
         <v>13.53</v>
       </c>
       <c r="G17" s="33">
         <v>13.25</v>
       </c>
       <c r="H17" s="33">
         <v>12.56</v>
       </c>
       <c r="I17" s="33">
@@ -13919,52 +14154,55 @@
       </c>
       <c r="AU17" s="33">
         <v>9.9700000000000006</v>
       </c>
       <c r="AV17" s="32">
         <v>10.14</v>
       </c>
       <c r="AW17" s="32">
         <v>10.33</v>
       </c>
       <c r="AX17" s="32">
         <v>5.23</v>
       </c>
       <c r="AY17" s="33">
         <v>9.16</v>
       </c>
       <c r="AZ17" s="32">
         <v>9.1999999999999993</v>
       </c>
       <c r="BA17" s="33">
         <v>10.220000000000001</v>
       </c>
       <c r="BB17" s="33">
         <v>9.7899999999999991</v>
       </c>
+      <c r="BC17" s="33">
+        <v>10.119999999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="33">
         <v>10.81</v>
       </c>
       <c r="C18" s="33">
         <v>11.85</v>
       </c>
       <c r="D18" s="33">
         <v>11.03</v>
       </c>
       <c r="E18" s="33">
         <v>9.65</v>
       </c>
       <c r="F18" s="33">
         <v>9.43</v>
       </c>
       <c r="G18" s="33">
         <v>8.6</v>
       </c>
       <c r="H18" s="33">
         <v>8.59</v>
       </c>
       <c r="I18" s="33">
@@ -14083,52 +14321,55 @@
       </c>
       <c r="AU18" s="33">
         <v>10.17</v>
       </c>
       <c r="AV18" s="32">
         <v>10.89</v>
       </c>
       <c r="AW18" s="32">
         <v>10.94</v>
       </c>
       <c r="AX18" s="32">
         <v>3.61</v>
       </c>
       <c r="AY18" s="33">
         <v>4.47</v>
       </c>
       <c r="AZ18" s="32">
         <v>6.66</v>
       </c>
       <c r="BA18" s="33">
         <v>7.79</v>
       </c>
       <c r="BB18" s="33">
         <v>6.94</v>
       </c>
+      <c r="BC18" s="33">
+        <v>7.45</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="33">
         <v>11.4</v>
       </c>
       <c r="C19" s="33">
         <v>14.81</v>
       </c>
       <c r="D19" s="33">
         <v>15.48</v>
       </c>
       <c r="E19" s="33">
         <v>14.69</v>
       </c>
       <c r="F19" s="33">
         <v>14.3</v>
       </c>
       <c r="G19" s="33">
         <v>13.99</v>
       </c>
       <c r="H19" s="33">
         <v>13.41</v>
       </c>
       <c r="I19" s="33">
@@ -14247,52 +14488,55 @@
       </c>
       <c r="AU19" s="33">
         <v>11.49</v>
       </c>
       <c r="AV19" s="32">
         <v>11.86</v>
       </c>
       <c r="AW19" s="32">
         <v>11.7</v>
       </c>
       <c r="AX19" s="32">
         <v>7.07</v>
       </c>
       <c r="AY19" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="AZ19" s="32">
         <v>9.59</v>
       </c>
       <c r="BA19" s="33">
         <v>10.72</v>
       </c>
       <c r="BB19" s="33">
         <v>10.92</v>
       </c>
+      <c r="BC19" s="33">
+        <v>11.72</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="33">
         <v>13.03</v>
       </c>
       <c r="C20" s="33">
         <v>12.79</v>
       </c>
       <c r="D20" s="33">
         <v>12.27</v>
       </c>
       <c r="E20" s="33">
         <v>12.43</v>
       </c>
       <c r="F20" s="33">
         <v>12.19</v>
       </c>
       <c r="G20" s="33">
         <v>12.49</v>
       </c>
       <c r="H20" s="33">
         <v>12.31</v>
       </c>
       <c r="I20" s="33">
@@ -14411,52 +14655,55 @@
       </c>
       <c r="AU20" s="33">
         <v>11.64</v>
       </c>
       <c r="AV20" s="32">
         <v>11.27</v>
       </c>
       <c r="AW20" s="32">
         <v>11.32</v>
       </c>
       <c r="AX20" s="32">
         <v>10.8</v>
       </c>
       <c r="AY20" s="33">
         <v>8.34</v>
       </c>
       <c r="AZ20" s="32">
         <v>10.54</v>
       </c>
       <c r="BA20" s="33">
         <v>10.87</v>
       </c>
       <c r="BB20" s="33">
         <v>10.199999999999999</v>
       </c>
+      <c r="BC20" s="33">
+        <v>10.48</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="33">
         <v>9.84</v>
       </c>
       <c r="C21" s="33">
         <v>10.92</v>
       </c>
       <c r="D21" s="33">
         <v>10.54</v>
       </c>
       <c r="E21" s="33">
         <v>10.48</v>
       </c>
       <c r="F21" s="33">
         <v>9.94</v>
       </c>
       <c r="G21" s="33">
         <v>10.28</v>
       </c>
       <c r="H21" s="33">
         <v>10.3</v>
       </c>
       <c r="I21" s="33">
@@ -14575,52 +14822,55 @@
       </c>
       <c r="AU21" s="33">
         <v>9.18</v>
       </c>
       <c r="AV21" s="32">
         <v>9.2100000000000009</v>
       </c>
       <c r="AW21" s="32">
         <v>9.25</v>
       </c>
       <c r="AX21" s="32">
         <v>8.7899999999999991</v>
       </c>
       <c r="AY21" s="33">
         <v>10</v>
       </c>
       <c r="AZ21" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="BA21" s="33">
         <v>10.35</v>
       </c>
       <c r="BB21" s="33">
         <v>9.98</v>
       </c>
+      <c r="BC21" s="33">
+        <v>10.220000000000001</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="33">
         <v>12.13</v>
       </c>
       <c r="C22" s="33">
         <v>15.3</v>
       </c>
       <c r="D22" s="33">
         <v>12.74</v>
       </c>
       <c r="E22" s="33">
         <v>13.64</v>
       </c>
       <c r="F22" s="33">
         <v>13.99</v>
       </c>
       <c r="G22" s="33">
         <v>13.65</v>
       </c>
       <c r="H22" s="33">
         <v>14.05</v>
       </c>
       <c r="I22" s="33">
@@ -14739,52 +14989,55 @@
       </c>
       <c r="AU22" s="33">
         <v>11.82</v>
       </c>
       <c r="AV22" s="32">
         <v>12.18</v>
       </c>
       <c r="AW22" s="32">
         <v>12.25</v>
       </c>
       <c r="AX22" s="32">
         <v>10.02</v>
       </c>
       <c r="AY22" s="33">
         <v>11.41</v>
       </c>
       <c r="AZ22" s="32">
         <v>10.25</v>
       </c>
       <c r="BA22" s="33">
         <v>10.7</v>
       </c>
       <c r="BB22" s="33">
         <v>10.77</v>
       </c>
+      <c r="BC22" s="33">
+        <v>11.09</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="33">
         <v>10.130000000000001</v>
       </c>
       <c r="C23" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="D23" s="33">
         <v>10.01</v>
       </c>
       <c r="E23" s="33">
         <v>8.48</v>
       </c>
       <c r="F23" s="33">
         <v>8.01</v>
       </c>
       <c r="G23" s="33">
         <v>8.2100000000000009</v>
       </c>
       <c r="H23" s="33">
         <v>8.31</v>
       </c>
       <c r="I23" s="33">
@@ -14903,52 +15156,55 @@
       </c>
       <c r="AU23" s="33">
         <v>7.1</v>
       </c>
       <c r="AV23" s="32">
         <v>6.85</v>
       </c>
       <c r="AW23" s="32">
         <v>7.37</v>
       </c>
       <c r="AX23" s="32">
         <v>4.43</v>
       </c>
       <c r="AY23" s="33">
         <v>8.5399999999999991</v>
       </c>
       <c r="AZ23" s="32">
         <v>7.13</v>
       </c>
       <c r="BA23" s="33">
         <v>7.27</v>
       </c>
       <c r="BB23" s="33">
         <v>8.19</v>
       </c>
+      <c r="BC23" s="33">
+        <v>7.61</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="33">
         <v>8.0299999999999994</v>
       </c>
       <c r="C24" s="33">
         <v>12.62</v>
       </c>
       <c r="D24" s="33">
         <v>13.1</v>
       </c>
       <c r="E24" s="33">
         <v>14.31</v>
       </c>
       <c r="F24" s="33">
         <v>13.81</v>
       </c>
       <c r="G24" s="33">
         <v>13.59</v>
       </c>
       <c r="H24" s="33">
         <v>13.07</v>
       </c>
       <c r="I24" s="33">
@@ -15067,52 +15323,55 @@
       </c>
       <c r="AU24" s="33">
         <v>10.07</v>
       </c>
       <c r="AV24" s="32">
         <v>9.9700000000000006</v>
       </c>
       <c r="AW24" s="32">
         <v>10.52</v>
       </c>
       <c r="AX24" s="32">
         <v>12.76</v>
       </c>
       <c r="AY24" s="33">
         <v>13.34</v>
       </c>
       <c r="AZ24" s="32">
         <v>11.76</v>
       </c>
       <c r="BA24" s="33">
         <v>12.29</v>
       </c>
       <c r="BB24" s="33">
         <v>12.05</v>
       </c>
+      <c r="BC24" s="33">
+        <v>11.44</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="33">
         <v>14.09</v>
       </c>
       <c r="C25" s="33">
         <v>15.68</v>
       </c>
       <c r="D25" s="33">
         <v>16.010000000000002</v>
       </c>
       <c r="E25" s="33">
         <v>14.34</v>
       </c>
       <c r="F25" s="33">
         <v>13.55</v>
       </c>
       <c r="G25" s="33">
         <v>13.46</v>
       </c>
       <c r="H25" s="33">
         <v>13.04</v>
       </c>
       <c r="I25" s="33">
@@ -15231,52 +15490,55 @@
       </c>
       <c r="AU25" s="33">
         <v>12.26</v>
       </c>
       <c r="AV25" s="32">
         <v>12.21</v>
       </c>
       <c r="AW25" s="32">
         <v>12.18</v>
       </c>
       <c r="AX25" s="32">
         <v>8.36</v>
       </c>
       <c r="AY25" s="33">
         <v>11.64</v>
       </c>
       <c r="AZ25" s="32">
         <v>11.43</v>
       </c>
       <c r="BA25" s="33">
         <v>11.58</v>
       </c>
       <c r="BB25" s="33">
         <v>12.04</v>
       </c>
+      <c r="BC25" s="33">
+        <v>12.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="33">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="33">
         <v>13.62</v>
       </c>
       <c r="D26" s="33">
         <v>13.94</v>
       </c>
       <c r="E26" s="33">
         <v>14.02</v>
       </c>
       <c r="F26" s="33">
         <v>13.95</v>
       </c>
       <c r="G26" s="33">
         <v>13.07</v>
       </c>
       <c r="H26" s="33">
         <v>12.16</v>
       </c>
       <c r="I26" s="33">
@@ -15395,52 +15657,55 @@
       </c>
       <c r="AU26" s="33">
         <v>13.34</v>
       </c>
       <c r="AV26" s="32">
         <v>13.22</v>
       </c>
       <c r="AW26" s="32">
         <v>13.44</v>
       </c>
       <c r="AX26" s="32">
         <v>11.95</v>
       </c>
       <c r="AY26" s="33">
         <v>10.34</v>
       </c>
       <c r="AZ26" s="32">
         <v>11.46</v>
       </c>
       <c r="BA26" s="33">
         <v>10.99</v>
       </c>
       <c r="BB26" s="33">
         <v>10.51</v>
       </c>
+      <c r="BC26" s="33">
+        <v>10.7</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="35">
         <v>18.13</v>
       </c>
       <c r="C27" s="35">
         <v>16.75</v>
       </c>
       <c r="D27" s="35">
         <v>14.98</v>
       </c>
       <c r="E27" s="35">
         <v>13</v>
       </c>
       <c r="F27" s="35">
         <v>11.93</v>
       </c>
       <c r="G27" s="35">
         <v>11.03</v>
       </c>
       <c r="H27" s="35">
         <v>10.76</v>
       </c>
       <c r="I27" s="35">
@@ -15559,84 +15824,87 @@
       </c>
       <c r="AU27" s="35">
         <v>11.37</v>
       </c>
       <c r="AV27" s="35">
         <v>11.34</v>
       </c>
       <c r="AW27" s="35">
         <v>11.69</v>
       </c>
       <c r="AX27" s="35">
         <v>14.6</v>
       </c>
       <c r="AY27" s="35">
         <v>16.52</v>
       </c>
       <c r="AZ27" s="35">
         <v>16.03</v>
       </c>
       <c r="BA27" s="35">
         <v>16.09</v>
       </c>
       <c r="BB27" s="35">
         <v>14.4</v>
       </c>
+      <c r="BC27" s="35">
+        <v>13.73</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
       <c r="F30" s="38"/>
       <c r="G30" s="38"/>
       <c r="H30" s="41"/>
       <c r="I30" s="38"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="38"/>
     </row>
-    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
     </row>
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="40"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="42"/>
       <c r="C33" s="42"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
     </row>
@@ -15664,93 +15932,93 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB77"/>
+  <dimension ref="A1:BC77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -15762,66 +16030,67 @@
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
       <c r="BA2" s="44"/>
       <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
     </row>
-    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="18"/>
       <c r="C3" s="4"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -15842,52 +16111,53 @@
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
       <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
@@ -16004,52 +16274,55 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>13</v>
       </c>
+      <c r="BC5" s="6" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -16061,52 +16334,53 @@
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
       <c r="BB6" s="46"/>
+      <c r="BC6" s="46"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="12">
         <v>10</v>
       </c>
       <c r="C7" s="12">
         <v>13</v>
       </c>
       <c r="D7" s="12">
         <v>7</v>
       </c>
       <c r="E7" s="12">
         <v>11</v>
       </c>
       <c r="F7" s="12">
         <v>12</v>
       </c>
       <c r="G7" s="12">
         <v>13</v>
       </c>
       <c r="H7" s="12">
         <v>9</v>
       </c>
       <c r="I7" s="12">
@@ -16225,52 +16499,55 @@
       </c>
       <c r="AU7" s="10">
         <v>6</v>
       </c>
       <c r="AV7" s="21">
         <v>2</v>
       </c>
       <c r="AW7" s="11">
         <v>2</v>
       </c>
       <c r="AX7" s="13">
         <v>4</v>
       </c>
       <c r="AY7" s="21">
         <v>5</v>
       </c>
       <c r="AZ7" s="11">
         <v>4</v>
       </c>
       <c r="BA7" s="11">
         <v>7</v>
       </c>
       <c r="BB7" s="10">
         <v>5</v>
       </c>
+      <c r="BC7" s="10">
+        <v>9</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="12">
         <v>5</v>
       </c>
       <c r="C8" s="12">
         <v>3</v>
       </c>
       <c r="D8" s="12">
         <v>3</v>
       </c>
       <c r="E8" s="12">
         <v>3</v>
       </c>
       <c r="F8" s="12">
         <v>4</v>
       </c>
       <c r="G8" s="12">
         <v>4</v>
       </c>
       <c r="H8" s="12">
         <v>3</v>
       </c>
       <c r="I8" s="12">
@@ -16389,52 +16666,55 @@
       </c>
       <c r="AU8" s="10">
         <v>1</v>
       </c>
       <c r="AV8" s="21">
         <v>1</v>
       </c>
       <c r="AW8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX8" s="13">
         <v>1</v>
       </c>
       <c r="AY8" s="21">
         <v>1</v>
       </c>
       <c r="AZ8" s="11">
         <v>1</v>
       </c>
       <c r="BA8" s="11">
         <v>3</v>
       </c>
       <c r="BB8" s="10">
         <v>1</v>
       </c>
+      <c r="BC8" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="12">
         <v>2</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="12">
         <v>1</v>
       </c>
       <c r="F9" s="12">
         <v>1</v>
       </c>
       <c r="G9" s="12">
         <v>1</v>
       </c>
       <c r="H9" s="12">
         <v>1</v>
       </c>
       <c r="I9" s="12">
@@ -16553,52 +16833,55 @@
       </c>
       <c r="AU9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="11">
         <v>2</v>
       </c>
       <c r="AX9" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="21">
         <v>1</v>
       </c>
       <c r="AZ9" s="11">
         <v>1</v>
       </c>
       <c r="BA9" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC9" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>2</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="12">
         <v>1</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I10" s="12" t="s">
@@ -16717,52 +17000,55 @@
       </c>
       <c r="AU10" s="10">
         <v>1</v>
       </c>
       <c r="AV10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="21">
         <v>1</v>
       </c>
       <c r="AZ10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA10" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB10" s="10">
         <v>1</v>
       </c>
+      <c r="BC10" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="12">
         <v>3</v>
       </c>
       <c r="C11" s="12">
         <v>2</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="12">
         <v>1</v>
       </c>
       <c r="G11" s="12">
         <v>2</v>
       </c>
       <c r="H11" s="12">
         <v>3</v>
       </c>
       <c r="I11" s="12">
@@ -16881,52 +17167,55 @@
       </c>
       <c r="AU11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX11" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA11" s="11">
         <v>1</v>
       </c>
       <c r="BB11" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC11" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="12">
         <v>1</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="12">
         <v>1</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -17045,52 +17334,55 @@
       </c>
       <c r="AU12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB12" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC12" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12">
         <v>1</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -17209,52 +17501,55 @@
       </c>
       <c r="AU13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="11">
         <v>1</v>
       </c>
       <c r="BB13" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC13" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="12">
         <v>1</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G14" s="12">
         <v>1</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="12" t="s">
@@ -17373,52 +17668,55 @@
       </c>
       <c r="AU14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC14" s="10">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="12">
         <v>1</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="12">
         <v>1</v>
       </c>
       <c r="G15" s="12">
         <v>1</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I15" s="12" t="s">
@@ -17537,52 +17835,55 @@
       </c>
       <c r="AU15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="10">
         <v>1</v>
       </c>
       <c r="AY15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC15" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="12">
         <v>1</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="12" t="s">
@@ -17701,52 +18002,55 @@
       </c>
       <c r="AU16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="21">
         <v>1</v>
       </c>
       <c r="AZ16" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="11">
         <v>1</v>
       </c>
       <c r="BB16" s="10">
         <v>1</v>
       </c>
+      <c r="BC16" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="12">
         <v>1</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="12">
@@ -17865,52 +18169,55 @@
       </c>
       <c r="AU17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC17" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="12">
         <v>1</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="12">
         <v>1</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="12">
         <v>1</v>
       </c>
       <c r="I18" s="12" t="s">
@@ -18029,52 +18336,55 @@
       </c>
       <c r="AU18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC18" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -18193,52 +18503,55 @@
       </c>
       <c r="AU19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC19" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="12">
         <v>1</v>
       </c>
       <c r="F20" s="12">
         <v>1</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="12" t="s">
@@ -18357,52 +18670,55 @@
       </c>
       <c r="AU20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="10">
         <v>1</v>
       </c>
+      <c r="BC20" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="12">
         <v>1</v>
       </c>
       <c r="D21" s="12">
         <v>1</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="12">
         <v>1</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="12">
@@ -18521,52 +18837,55 @@
       </c>
       <c r="AU21" s="10">
         <v>2</v>
       </c>
       <c r="AV21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW21" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX21" s="10">
         <v>2</v>
       </c>
       <c r="AY21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA21" s="11">
         <v>1</v>
       </c>
       <c r="BB21" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC21" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="12">
         <v>1</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -18685,52 +19004,55 @@
       </c>
       <c r="AU22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="11">
         <v>1</v>
       </c>
       <c r="BA22" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB22" s="10">
         <v>1</v>
       </c>
+      <c r="BC22" s="10">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="12">
         <v>1</v>
       </c>
       <c r="F23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="12" t="s">
@@ -18849,52 +19171,55 @@
       </c>
       <c r="AU23" s="10">
         <v>1</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="12">
         <v>1</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="12">
         <v>1</v>
       </c>
       <c r="H24" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="12" t="s">
@@ -19013,52 +19338,55 @@
       </c>
       <c r="AU24" s="10">
         <v>1</v>
       </c>
       <c r="AV24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC24" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="12">
         <v>1</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I25" s="12" t="s">
@@ -19177,52 +19505,55 @@
       </c>
       <c r="AU25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV25" s="21">
         <v>1</v>
       </c>
       <c r="AW25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="21">
         <v>1</v>
       </c>
       <c r="AZ25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC25" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="12">
         <v>2</v>
       </c>
       <c r="D26" s="12">
         <v>1</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="12" t="s">
@@ -19341,52 +19672,55 @@
       </c>
       <c r="AU26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="10" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="10" t="s">
         <v>0</v>
       </c>
+      <c r="BC26" s="10" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="37">
         <v>1</v>
       </c>
       <c r="D27" s="37">
         <v>1</v>
       </c>
       <c r="E27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="37" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="37">
         <v>1</v>
       </c>
       <c r="I27" s="37" t="s">
@@ -19505,74 +19839,77 @@
       </c>
       <c r="AU27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AV27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AZ27" s="24">
         <v>1</v>
       </c>
       <c r="BA27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="BB27" s="24" t="s">
         <v>0</v>
       </c>
+      <c r="BC27" s="24">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B31" s="38"/>
       <c r="C31" s="38"/>
       <c r="D31" s="38"/>
       <c r="E31" s="38"/>
       <c r="F31" s="38"/>
       <c r="G31" s="38"/>
       <c r="H31" s="38"/>
       <c r="I31" s="38"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
       <c r="L31" s="38"/>
     </row>
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
     </row>
     <row r="33" spans="2:12" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B33" s="28"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="28"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="28"/>
     </row>
@@ -19612,99 +19949,99 @@
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB77"/>
+  <dimension ref="A1:BC77"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AX8" sqref="AX8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="29" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.85546875" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="9" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.42578125" style="29" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="29" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
       <c r="V2" s="44"/>
       <c r="W2" s="44"/>
       <c r="X2" s="44"/>
@@ -19716,66 +20053,67 @@
       <c r="AD2" s="44"/>
       <c r="AE2" s="44"/>
       <c r="AF2" s="44"/>
       <c r="AG2" s="44"/>
       <c r="AH2" s="44"/>
       <c r="AI2" s="44"/>
       <c r="AJ2" s="44"/>
       <c r="AK2" s="44"/>
       <c r="AL2" s="44"/>
       <c r="AM2" s="44"/>
       <c r="AN2" s="44"/>
       <c r="AO2" s="44"/>
       <c r="AP2" s="44"/>
       <c r="AQ2" s="44"/>
       <c r="AR2" s="44"/>
       <c r="AS2" s="44"/>
       <c r="AT2" s="44"/>
       <c r="AU2" s="44"/>
       <c r="AV2" s="44"/>
       <c r="AW2" s="44"/>
       <c r="AX2" s="44"/>
       <c r="AY2" s="44"/>
       <c r="AZ2" s="44"/>
       <c r="BA2" s="44"/>
       <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
     </row>
-    <row r="3" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="47"/>
       <c r="B4" s="49">
         <v>2022</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="49">
         <v>2023</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
@@ -19796,52 +20134,53 @@
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="45">
         <v>2025</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
       <c r="AW4" s="50"/>
       <c r="AX4" s="45">
         <v>2026</v>
       </c>
       <c r="AY4" s="45"/>
       <c r="AZ4" s="45"/>
       <c r="BA4" s="45"/>
       <c r="BB4" s="45"/>
+      <c r="BC4" s="45"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="48"/>
       <c r="B5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>30</v>
       </c>
@@ -19958,52 +20297,55 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>26</v>
       </c>
       <c r="BB5" s="7" t="s">
         <v>27</v>
       </c>
+      <c r="BC5" s="7" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="46" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
       <c r="O6" s="46"/>
       <c r="P6" s="46"/>
       <c r="Q6" s="46"/>
       <c r="R6" s="46"/>
       <c r="S6" s="46"/>
       <c r="T6" s="46"/>
       <c r="U6" s="46"/>
       <c r="V6" s="46"/>
       <c r="W6" s="46"/>
       <c r="X6" s="46"/>
@@ -20015,52 +20357,53 @@
       <c r="AD6" s="46"/>
       <c r="AE6" s="46"/>
       <c r="AF6" s="46"/>
       <c r="AG6" s="46"/>
       <c r="AH6" s="46"/>
       <c r="AI6" s="46"/>
       <c r="AJ6" s="46"/>
       <c r="AK6" s="46"/>
       <c r="AL6" s="46"/>
       <c r="AM6" s="46"/>
       <c r="AN6" s="46"/>
       <c r="AO6" s="46"/>
       <c r="AP6" s="46"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
       <c r="BB6" s="46"/>
+      <c r="BC6" s="46"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="32">
         <v>12.36</v>
       </c>
       <c r="C7" s="32">
         <v>14.28</v>
       </c>
       <c r="D7" s="32">
         <v>12.52</v>
       </c>
       <c r="E7" s="32">
         <v>12.82</v>
       </c>
       <c r="F7" s="32">
         <v>13.12</v>
       </c>
       <c r="G7" s="32">
         <v>13.44</v>
       </c>
       <c r="H7" s="32">
         <v>12.86</v>
       </c>
       <c r="I7" s="32">
@@ -20179,52 +20522,55 @@
       </c>
       <c r="AU7" s="33">
         <v>6.7</v>
       </c>
       <c r="AV7" s="32">
         <v>6.42</v>
       </c>
       <c r="AW7" s="32">
         <v>6.14</v>
       </c>
       <c r="AX7" s="32">
         <v>6.38</v>
       </c>
       <c r="AY7" s="33">
         <v>7.71</v>
       </c>
       <c r="AZ7" s="32">
         <v>7.27</v>
       </c>
       <c r="BA7" s="33">
         <v>8.3000000000000007</v>
       </c>
       <c r="BB7" s="33">
         <v>8.26</v>
       </c>
+      <c r="BC7" s="33">
+        <v>9.1300000000000008</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="32">
         <v>18.18</v>
       </c>
       <c r="C8" s="32">
         <v>13.94</v>
       </c>
       <c r="D8" s="32">
         <v>13.16</v>
       </c>
       <c r="E8" s="32">
         <v>12.54</v>
       </c>
       <c r="F8" s="32">
         <v>12.99</v>
       </c>
       <c r="G8" s="32">
         <v>13.19</v>
       </c>
       <c r="H8" s="32">
         <v>12.77</v>
       </c>
       <c r="I8" s="32">
@@ -20343,52 +20689,55 @@
       </c>
       <c r="AU8" s="33">
         <v>6.2</v>
       </c>
       <c r="AV8" s="32">
         <v>6.11</v>
       </c>
       <c r="AW8" s="32">
         <v>5.59</v>
       </c>
       <c r="AX8" s="32">
         <v>4.46</v>
       </c>
       <c r="AY8" s="33">
         <v>4.84</v>
       </c>
       <c r="AZ8" s="32">
         <v>4.75</v>
       </c>
       <c r="BA8" s="33">
         <v>6.98</v>
       </c>
       <c r="BB8" s="33">
         <v>6.36</v>
       </c>
+      <c r="BC8" s="33">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="32">
         <v>35.71</v>
       </c>
       <c r="C9" s="32">
         <v>18.87</v>
       </c>
       <c r="D9" s="32">
         <v>11.7</v>
       </c>
       <c r="E9" s="32">
         <v>12.71</v>
       </c>
       <c r="F9" s="32">
         <v>13.7</v>
       </c>
       <c r="G9" s="32">
         <v>13.93</v>
       </c>
       <c r="H9" s="32">
         <v>14.08</v>
       </c>
       <c r="I9" s="32">
@@ -20507,52 +20856,55 @@
       </c>
       <c r="AU9" s="33">
         <v>7.14</v>
       </c>
       <c r="AV9" s="32">
         <v>6.36</v>
       </c>
       <c r="AW9" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="AX9" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="33">
         <v>12.05</v>
       </c>
       <c r="AZ9" s="32">
         <v>16.809999999999999</v>
       </c>
       <c r="BA9" s="33">
         <v>12.35</v>
       </c>
       <c r="BB9" s="33">
         <v>10.1</v>
       </c>
+      <c r="BC9" s="33">
+        <v>8.3000000000000007</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="32">
         <v>21.28</v>
       </c>
       <c r="F10" s="32">
         <v>16.53</v>
       </c>
       <c r="G10" s="32">
         <v>20.13</v>
       </c>
       <c r="H10" s="32">
         <v>16.3</v>
       </c>
       <c r="I10" s="32">
@@ -20671,52 +21023,55 @@
       </c>
       <c r="AU10" s="33">
         <v>23.26</v>
       </c>
       <c r="AV10" s="32">
         <v>21.74</v>
       </c>
       <c r="AW10" s="32">
         <v>20.329999999999998</v>
       </c>
       <c r="AX10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="33">
         <v>29.41</v>
       </c>
       <c r="AZ10" s="32">
         <v>20.41</v>
       </c>
       <c r="BA10" s="33">
         <v>16.95</v>
       </c>
       <c r="BB10" s="33">
         <v>24.69</v>
       </c>
+      <c r="BC10" s="33">
+        <v>18.690000000000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="32">
         <v>26.55</v>
       </c>
       <c r="C11" s="32">
         <v>22.03</v>
       </c>
       <c r="D11" s="32">
         <v>14.88</v>
       </c>
       <c r="E11" s="32">
         <v>11.14</v>
       </c>
       <c r="F11" s="32">
         <v>10.79</v>
       </c>
       <c r="G11" s="32">
         <v>11.98</v>
       </c>
       <c r="H11" s="32">
         <v>13.75</v>
       </c>
       <c r="I11" s="32">
@@ -20835,52 +21190,55 @@
       </c>
       <c r="AU11" s="33">
         <v>5.88</v>
       </c>
       <c r="AV11" s="32">
         <v>5.37</v>
       </c>
       <c r="AW11" s="32">
         <v>4.9400000000000004</v>
       </c>
       <c r="AX11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA11" s="33">
         <v>2.81</v>
       </c>
       <c r="BB11" s="33">
         <v>2.21</v>
       </c>
+      <c r="BC11" s="33">
+        <v>3.72</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="32">
         <v>47.62</v>
       </c>
       <c r="D12" s="32">
         <v>31.25</v>
       </c>
       <c r="E12" s="32">
         <v>22.73</v>
       </c>
       <c r="F12" s="32">
         <v>16.95</v>
       </c>
       <c r="G12" s="32">
         <v>29.41</v>
       </c>
       <c r="H12" s="32">
         <v>23.26</v>
       </c>
       <c r="I12" s="32">
@@ -20999,52 +21357,55 @@
       </c>
       <c r="AU12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB12" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BC12" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="32">
         <v>25</v>
       </c>
       <c r="D13" s="32">
         <v>15.87</v>
       </c>
       <c r="E13" s="32">
         <v>12.99</v>
       </c>
       <c r="F13" s="32">
         <v>10.1</v>
       </c>
       <c r="G13" s="32">
         <v>8.77</v>
       </c>
       <c r="H13" s="32">
         <v>7.63</v>
       </c>
       <c r="I13" s="32">
@@ -21163,52 +21524,55 @@
       </c>
       <c r="AU13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="33">
         <v>23.26</v>
       </c>
       <c r="BB13" s="33">
         <v>19.23</v>
       </c>
+      <c r="BC13" s="33">
+        <v>15.15</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="32">
         <v>8.85</v>
       </c>
       <c r="F14" s="32">
         <v>6.9</v>
       </c>
       <c r="G14" s="32">
         <v>10.99</v>
       </c>
       <c r="H14" s="32">
         <v>9.01</v>
       </c>
       <c r="I14" s="32">
@@ -21327,52 +21691,55 @@
       </c>
       <c r="AU14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BC14" s="33">
+        <v>6.54</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="32">
         <v>41.67</v>
       </c>
       <c r="D15" s="32">
         <v>26.32</v>
       </c>
       <c r="E15" s="32">
         <v>19.61</v>
       </c>
       <c r="F15" s="32">
         <v>29.41</v>
       </c>
       <c r="G15" s="32">
         <v>35.71</v>
       </c>
       <c r="H15" s="32">
         <v>28.3</v>
       </c>
       <c r="I15" s="32">
@@ -21491,52 +21858,55 @@
       </c>
       <c r="AU15" s="33">
         <v>8.4</v>
       </c>
       <c r="AV15" s="32">
         <v>7.87</v>
       </c>
       <c r="AW15" s="32">
         <v>7.25</v>
       </c>
       <c r="AX15" s="32">
         <v>58.82</v>
       </c>
       <c r="AY15" s="33">
         <v>38.46</v>
       </c>
       <c r="AZ15" s="32">
         <v>28.57</v>
       </c>
       <c r="BA15" s="33">
         <v>23.26</v>
       </c>
       <c r="BB15" s="33">
         <v>18.87</v>
       </c>
+      <c r="BC15" s="33">
+        <v>15.15</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="32">
         <v>12.66</v>
       </c>
       <c r="G16" s="32">
         <v>10.42</v>
       </c>
       <c r="H16" s="32">
         <v>8.77</v>
       </c>
       <c r="I16" s="32">
@@ -21655,52 +22025,55 @@
       </c>
       <c r="AU16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="33">
         <v>43.48</v>
       </c>
       <c r="AZ16" s="32">
         <v>33.33</v>
       </c>
       <c r="BA16" s="33">
         <v>50</v>
       </c>
       <c r="BB16" s="33">
         <v>57.69</v>
       </c>
+      <c r="BC16" s="33">
+        <v>46.15</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="32">
         <v>7.09</v>
       </c>
       <c r="F17" s="32">
         <v>5.56</v>
       </c>
       <c r="G17" s="32">
         <v>4.57</v>
       </c>
       <c r="H17" s="32">
         <v>4.0199999999999996</v>
       </c>
       <c r="I17" s="32">
@@ -21819,52 +22192,55 @@
       </c>
       <c r="AU17" s="33">
         <v>7.46</v>
       </c>
       <c r="AV17" s="32">
         <v>6.8</v>
       </c>
       <c r="AW17" s="32">
         <v>6.17</v>
       </c>
       <c r="AX17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA17" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BC17" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="32">
         <v>55.56</v>
       </c>
       <c r="D18" s="32">
         <v>37.04</v>
       </c>
       <c r="E18" s="32">
         <v>54.05</v>
       </c>
       <c r="F18" s="32">
         <v>39.22</v>
       </c>
       <c r="G18" s="32">
         <v>33.33</v>
       </c>
       <c r="H18" s="32">
         <v>42.25</v>
       </c>
       <c r="I18" s="32">
@@ -21983,52 +22359,55 @@
       </c>
       <c r="AU18" s="33">
         <v>23.81</v>
       </c>
       <c r="AV18" s="32">
         <v>22.47</v>
       </c>
       <c r="AW18" s="32">
         <v>20.62</v>
       </c>
       <c r="AX18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BC18" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="32">
         <v>10.53</v>
       </c>
       <c r="G19" s="32">
         <v>9.17</v>
       </c>
       <c r="H19" s="32">
         <v>7.52</v>
       </c>
       <c r="I19" s="32">
@@ -22147,52 +22526,55 @@
       </c>
       <c r="AU19" s="33">
         <v>11.76</v>
       </c>
       <c r="AV19" s="32">
         <v>10.75</v>
       </c>
       <c r="AW19" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AX19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BC19" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="32">
         <v>17.54</v>
       </c>
       <c r="F20" s="32">
         <v>25.64</v>
       </c>
       <c r="G20" s="32">
         <v>19.8</v>
       </c>
       <c r="H20" s="32">
         <v>15.15</v>
       </c>
       <c r="I20" s="32">
@@ -22311,52 +22693,55 @@
       </c>
       <c r="AU20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="33">
         <v>11.76</v>
       </c>
+      <c r="BC20" s="33">
+        <v>10</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="32">
         <v>6.71</v>
       </c>
       <c r="D21" s="32">
         <v>8.73</v>
       </c>
       <c r="E21" s="32">
         <v>6.56</v>
       </c>
       <c r="F21" s="32">
         <v>7.5</v>
       </c>
       <c r="G21" s="32">
         <v>6.22</v>
       </c>
       <c r="H21" s="32">
         <v>5.39</v>
       </c>
       <c r="I21" s="32">
@@ -22475,52 +22860,55 @@
       </c>
       <c r="AU21" s="33">
         <v>7.02</v>
       </c>
       <c r="AV21" s="32">
         <v>6.42</v>
       </c>
       <c r="AW21" s="32">
         <v>5.77</v>
       </c>
       <c r="AX21" s="32">
         <v>38.46</v>
       </c>
       <c r="AY21" s="33">
         <v>16.95</v>
       </c>
       <c r="AZ21" s="32">
         <v>10.87</v>
       </c>
       <c r="BA21" s="33">
         <v>12.35</v>
       </c>
       <c r="BB21" s="33">
         <v>10.17</v>
       </c>
+      <c r="BC21" s="33">
+        <v>14.29</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="32">
         <v>10.31</v>
       </c>
       <c r="H22" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="I22" s="32">
@@ -22639,52 +23027,55 @@
       </c>
       <c r="AU22" s="33">
         <v>6.67</v>
       </c>
       <c r="AV22" s="32">
         <v>6.21</v>
       </c>
       <c r="AW22" s="32">
         <v>5.68</v>
       </c>
       <c r="AX22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="32">
         <v>22.73</v>
       </c>
       <c r="BA22" s="33">
         <v>18.18</v>
       </c>
       <c r="BB22" s="33">
         <v>28.99</v>
       </c>
+      <c r="BC22" s="33">
+        <v>47.06</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="32">
         <v>32.26</v>
       </c>
       <c r="F23" s="32">
         <v>28.57</v>
       </c>
       <c r="G23" s="32">
         <v>21.74</v>
       </c>
       <c r="H23" s="32">
         <v>17.86</v>
       </c>
       <c r="I23" s="32">
@@ -22803,52 +23194,55 @@
       </c>
       <c r="AU23" s="33">
         <v>13.16</v>
       </c>
       <c r="AV23" s="32">
         <v>12.35</v>
       </c>
       <c r="AW23" s="32">
         <v>11.76</v>
       </c>
       <c r="AX23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="32">
         <v>23.81</v>
       </c>
       <c r="E24" s="32">
         <v>18.52</v>
       </c>
       <c r="F24" s="32">
         <v>13.33</v>
       </c>
       <c r="G24" s="32">
         <v>21.51</v>
       </c>
       <c r="H24" s="32">
         <v>18.350000000000001</v>
       </c>
       <c r="I24" s="32">
@@ -22967,52 +23361,55 @@
       </c>
       <c r="AU24" s="33">
         <v>18.350000000000001</v>
       </c>
       <c r="AV24" s="32">
         <v>17.09</v>
       </c>
       <c r="AW24" s="32">
         <v>15.04</v>
       </c>
       <c r="AX24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BC24" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="G25" s="32">
         <v>8.5500000000000007</v>
       </c>
       <c r="H25" s="32">
         <v>7.52</v>
       </c>
       <c r="I25" s="32">
@@ -23131,52 +23528,55 @@
       </c>
       <c r="AU25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV25" s="32">
         <v>5.46</v>
       </c>
       <c r="AW25" s="32">
         <v>5.03</v>
       </c>
       <c r="AX25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="33">
         <v>33.33</v>
       </c>
       <c r="AZ25" s="32">
         <v>26.32</v>
       </c>
       <c r="BA25" s="33">
         <v>20</v>
       </c>
       <c r="BB25" s="33">
         <v>16.13</v>
       </c>
+      <c r="BC25" s="33">
+        <v>12.99</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="32">
         <v>100</v>
       </c>
       <c r="D26" s="32">
         <v>96.77</v>
       </c>
       <c r="E26" s="32">
         <v>68.180000000000007</v>
       </c>
       <c r="F26" s="32">
         <v>50.85</v>
       </c>
       <c r="G26" s="32">
         <v>36.590000000000003</v>
       </c>
       <c r="H26" s="32">
         <v>30.3</v>
       </c>
       <c r="I26" s="32">
@@ -23295,52 +23695,55 @@
       </c>
       <c r="AU26" s="33">
         <v>8.33</v>
       </c>
       <c r="AV26" s="32">
         <v>7.69</v>
       </c>
       <c r="AW26" s="32">
         <v>6.94</v>
       </c>
       <c r="AX26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="32" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="33" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="33" t="s">
         <v>0</v>
       </c>
+      <c r="BC26" s="33" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="35">
         <v>22.22</v>
       </c>
       <c r="D27" s="35">
         <v>31.25</v>
       </c>
       <c r="E27" s="35">
         <v>26.32</v>
       </c>
       <c r="F27" s="35">
         <v>20.62</v>
       </c>
       <c r="G27" s="35">
         <v>17.09</v>
       </c>
       <c r="H27" s="35">
         <v>20.98</v>
       </c>
       <c r="I27" s="35">
@@ -23459,110 +23862,113 @@
       </c>
       <c r="AU27" s="35">
         <v>7.09</v>
       </c>
       <c r="AV27" s="35">
         <v>6.29</v>
       </c>
       <c r="AW27" s="35">
         <v>5.75</v>
       </c>
       <c r="AX27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="35" t="s">
         <v>0</v>
       </c>
       <c r="AZ27" s="35">
         <v>31.25</v>
       </c>
       <c r="BA27" s="35">
         <v>26.32</v>
       </c>
       <c r="BB27" s="35">
         <v>22.22</v>
       </c>
+      <c r="BC27" s="35">
+        <v>31.25</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="75" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="76" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="77" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>