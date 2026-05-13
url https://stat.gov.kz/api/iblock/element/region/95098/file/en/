--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-60" yWindow="195" windowWidth="18450" windowHeight="8970" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Number of births" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="53">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>The number of births alive in the Kostanay Region*</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
@@ -461,73 +461,73 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -804,213 +804,215 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY74"/>
+  <dimension ref="A1:AZ74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:AY50"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:AZ50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="28" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="25" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="28" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...52 lines deleted...]
-      <c r="AY2" s="40"/>
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AL2" s="38"/>
+      <c r="AM2" s="38"/>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="38"/>
+      <c r="AP2" s="38"/>
+      <c r="AQ2" s="38"/>
+      <c r="AR2" s="38"/>
+      <c r="AS2" s="38"/>
+      <c r="AT2" s="38"/>
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="AX2" s="38"/>
+      <c r="AY2" s="38"/>
+      <c r="AZ2" s="38"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AL3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="44">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43">
         <v>2022</v>
       </c>
-      <c r="C4" s="44"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43">
         <v>2023</v>
       </c>
-      <c r="O4" s="44"/>
-[...10 lines deleted...]
-      <c r="Z4" s="37">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="39">
         <v>2024</v>
       </c>
-      <c r="AA4" s="37"/>
-[...10 lines deleted...]
-      <c r="AL4" s="37">
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
+      <c r="AL4" s="39">
         <v>2025</v>
       </c>
-      <c r="AM4" s="37"/>
-[...10 lines deleted...]
-      <c r="AX4" s="37">
+      <c r="AM4" s="39"/>
+      <c r="AN4" s="39"/>
+      <c r="AO4" s="39"/>
+      <c r="AP4" s="39"/>
+      <c r="AQ4" s="39"/>
+      <c r="AR4" s="39"/>
+      <c r="AS4" s="39"/>
+      <c r="AT4" s="39"/>
+      <c r="AU4" s="39"/>
+      <c r="AV4" s="39"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="39">
         <v>2026</v>
       </c>
-      <c r="AY4" s="37"/>
+      <c r="AY4" s="39"/>
+      <c r="AZ4" s="39"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="42"/>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1117,106 +1119,110 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>23</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AY6" s="41"/>
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
+      <c r="AL6" s="40"/>
+      <c r="AM6" s="40"/>
+      <c r="AN6" s="40"/>
+      <c r="AO6" s="40"/>
+      <c r="AP6" s="40"/>
+      <c r="AQ6" s="40"/>
+      <c r="AR6" s="40"/>
+      <c r="AS6" s="40"/>
+      <c r="AT6" s="40"/>
+      <c r="AU6" s="40"/>
+      <c r="AV6" s="40"/>
+      <c r="AW6" s="40"/>
+      <c r="AX6" s="40"/>
+      <c r="AY6" s="40"/>
+      <c r="AZ6" s="40"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="10">
         <v>809</v>
       </c>
       <c r="C7" s="10">
         <v>802</v>
       </c>
       <c r="D7" s="10">
         <v>786</v>
       </c>
       <c r="E7" s="10">
         <v>802</v>
       </c>
       <c r="F7" s="10">
         <v>842</v>
       </c>
       <c r="G7" s="10">
         <v>870</v>
       </c>
       <c r="H7" s="10">
         <v>919</v>
       </c>
       <c r="I7" s="10">
@@ -1326,52 +1332,55 @@
       </c>
       <c r="AR7" s="12">
         <v>727</v>
       </c>
       <c r="AS7" s="20">
         <v>684</v>
       </c>
       <c r="AT7" s="13">
         <v>722</v>
       </c>
       <c r="AU7" s="12">
         <v>714</v>
       </c>
       <c r="AV7" s="20">
         <v>608</v>
       </c>
       <c r="AW7" s="11">
         <v>678</v>
       </c>
       <c r="AX7" s="13">
         <v>627</v>
       </c>
       <c r="AY7" s="20">
         <v>541</v>
       </c>
+      <c r="AZ7" s="11">
+        <v>621</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="10">
         <v>275</v>
       </c>
       <c r="C8" s="10">
         <v>299</v>
       </c>
       <c r="D8" s="10">
         <v>262</v>
       </c>
       <c r="E8" s="10">
         <v>280</v>
       </c>
       <c r="F8" s="10">
         <v>270</v>
       </c>
       <c r="G8" s="10">
         <v>282</v>
       </c>
       <c r="H8" s="10">
         <v>289</v>
       </c>
       <c r="I8" s="10">
@@ -1481,52 +1490,55 @@
       </c>
       <c r="AR8" s="12">
         <v>249</v>
       </c>
       <c r="AS8" s="20">
         <v>242</v>
       </c>
       <c r="AT8" s="13">
         <v>252</v>
       </c>
       <c r="AU8" s="12">
         <v>244</v>
       </c>
       <c r="AV8" s="20">
         <v>200</v>
       </c>
       <c r="AW8" s="11">
         <v>242</v>
       </c>
       <c r="AX8" s="13">
         <v>224</v>
       </c>
       <c r="AY8" s="20">
         <v>189</v>
       </c>
+      <c r="AZ8" s="11">
+        <v>218</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10">
         <v>56</v>
       </c>
       <c r="C9" s="10">
         <v>50</v>
       </c>
       <c r="D9" s="10">
         <v>65</v>
       </c>
       <c r="E9" s="10">
         <v>65</v>
       </c>
       <c r="F9" s="10">
         <v>56</v>
       </c>
       <c r="G9" s="10">
         <v>67</v>
       </c>
       <c r="H9" s="10">
         <v>67</v>
       </c>
       <c r="I9" s="10">
@@ -1636,52 +1648,55 @@
       </c>
       <c r="AR9" s="12">
         <v>46</v>
       </c>
       <c r="AS9" s="20">
         <v>43</v>
       </c>
       <c r="AT9" s="13">
         <v>55</v>
       </c>
       <c r="AU9" s="12">
         <v>37</v>
       </c>
       <c r="AV9" s="20">
         <v>52</v>
       </c>
       <c r="AW9" s="11">
         <v>39</v>
       </c>
       <c r="AX9" s="13">
         <v>48</v>
       </c>
       <c r="AY9" s="20">
         <v>35</v>
       </c>
+      <c r="AZ9" s="11">
+        <v>36</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10">
         <v>23</v>
       </c>
       <c r="C10" s="10">
         <v>27</v>
       </c>
       <c r="D10" s="10">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>28</v>
       </c>
       <c r="F10" s="10">
         <v>27</v>
       </c>
       <c r="G10" s="10">
         <v>28</v>
       </c>
       <c r="H10" s="10">
         <v>35</v>
       </c>
       <c r="I10" s="10">
@@ -1791,52 +1806,55 @@
       </c>
       <c r="AR10" s="12">
         <v>28</v>
       </c>
       <c r="AS10" s="20">
         <v>23</v>
       </c>
       <c r="AT10" s="13">
         <v>18</v>
       </c>
       <c r="AU10" s="12">
         <v>20</v>
       </c>
       <c r="AV10" s="20">
         <v>15</v>
       </c>
       <c r="AW10" s="11">
         <v>16</v>
       </c>
       <c r="AX10" s="13">
         <v>13</v>
       </c>
       <c r="AY10" s="20">
         <v>21</v>
       </c>
+      <c r="AZ10" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10">
         <v>113</v>
       </c>
       <c r="C11" s="10">
         <v>114</v>
       </c>
       <c r="D11" s="10">
         <v>109</v>
       </c>
       <c r="E11" s="10">
         <v>113</v>
       </c>
       <c r="F11" s="10">
         <v>107</v>
       </c>
       <c r="G11" s="10">
         <v>112</v>
       </c>
       <c r="H11" s="10">
         <v>132</v>
       </c>
       <c r="I11" s="10">
@@ -1946,52 +1964,55 @@
       </c>
       <c r="AR11" s="12">
         <v>107</v>
       </c>
       <c r="AS11" s="20">
         <v>115</v>
       </c>
       <c r="AT11" s="13">
         <v>101</v>
       </c>
       <c r="AU11" s="12">
         <v>120</v>
       </c>
       <c r="AV11" s="20">
         <v>97</v>
       </c>
       <c r="AW11" s="11">
         <v>96</v>
       </c>
       <c r="AX11" s="13">
         <v>107</v>
       </c>
       <c r="AY11" s="20">
         <v>75</v>
       </c>
+      <c r="AZ11" s="11">
+        <v>79</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>11</v>
       </c>
       <c r="E12" s="10">
         <v>12</v>
       </c>
       <c r="F12" s="10">
         <v>15</v>
       </c>
       <c r="G12" s="10">
         <v>9</v>
       </c>
       <c r="H12" s="10">
         <v>18</v>
       </c>
       <c r="I12" s="10">
@@ -2101,52 +2122,55 @@
       </c>
       <c r="AR12" s="12">
         <v>16</v>
       </c>
       <c r="AS12" s="20">
         <v>5</v>
       </c>
       <c r="AT12" s="13">
         <v>16</v>
       </c>
       <c r="AU12" s="12">
         <v>9</v>
       </c>
       <c r="AV12" s="20">
         <v>7</v>
       </c>
       <c r="AW12" s="12">
         <v>14</v>
       </c>
       <c r="AX12" s="13">
         <v>12</v>
       </c>
       <c r="AY12" s="20">
         <v>4</v>
       </c>
+      <c r="AZ12" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>21</v>
       </c>
       <c r="C13" s="10">
         <v>19</v>
       </c>
       <c r="D13" s="10">
         <v>23</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>22</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>17</v>
       </c>
       <c r="I13" s="10">
@@ -2256,52 +2280,55 @@
       </c>
       <c r="AR13" s="12">
         <v>14</v>
       </c>
       <c r="AS13" s="20">
         <v>15</v>
       </c>
       <c r="AT13" s="13">
         <v>16</v>
       </c>
       <c r="AU13" s="12">
         <v>16</v>
       </c>
       <c r="AV13" s="20">
         <v>13</v>
       </c>
       <c r="AW13" s="12">
         <v>13</v>
       </c>
       <c r="AX13" s="13">
         <v>6</v>
       </c>
       <c r="AY13" s="20">
         <v>10</v>
       </c>
+      <c r="AZ13" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="10">
         <v>24</v>
       </c>
       <c r="C14" s="10">
         <v>27</v>
       </c>
       <c r="D14" s="10">
         <v>36</v>
       </c>
       <c r="E14" s="10">
         <v>26</v>
       </c>
       <c r="F14" s="10">
         <v>32</v>
       </c>
       <c r="G14" s="10">
         <v>37</v>
       </c>
       <c r="H14" s="10">
         <v>40</v>
       </c>
       <c r="I14" s="10">
@@ -2411,52 +2438,55 @@
       </c>
       <c r="AR14" s="12">
         <v>26</v>
       </c>
       <c r="AS14" s="20">
         <v>32</v>
       </c>
       <c r="AT14" s="13">
         <v>33</v>
       </c>
       <c r="AU14" s="12">
         <v>30</v>
       </c>
       <c r="AV14" s="20">
         <v>25</v>
       </c>
       <c r="AW14" s="12">
         <v>21</v>
       </c>
       <c r="AX14" s="13">
         <v>16</v>
       </c>
       <c r="AY14" s="20">
         <v>23</v>
       </c>
+      <c r="AZ14" s="11">
+        <v>24</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="10">
         <v>12</v>
       </c>
       <c r="C15" s="10">
         <v>12</v>
       </c>
       <c r="D15" s="10">
         <v>14</v>
       </c>
       <c r="E15" s="10">
         <v>13</v>
       </c>
       <c r="F15" s="10">
         <v>17</v>
       </c>
       <c r="G15" s="10">
         <v>16</v>
       </c>
       <c r="H15" s="10">
         <v>22</v>
       </c>
       <c r="I15" s="10">
@@ -2566,52 +2596,55 @@
       </c>
       <c r="AR15" s="12">
         <v>11</v>
       </c>
       <c r="AS15" s="20">
         <v>10</v>
       </c>
       <c r="AT15" s="13">
         <v>18</v>
       </c>
       <c r="AU15" s="12">
         <v>17</v>
       </c>
       <c r="AV15" s="20">
         <v>8</v>
       </c>
       <c r="AW15" s="12">
         <v>11</v>
       </c>
       <c r="AX15" s="13">
         <v>17</v>
       </c>
       <c r="AY15" s="20">
         <v>9</v>
       </c>
+      <c r="AZ15" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>12</v>
       </c>
       <c r="D16" s="10">
         <v>24</v>
       </c>
       <c r="E16" s="10">
         <v>15</v>
       </c>
       <c r="F16" s="10">
         <v>13</v>
       </c>
       <c r="G16" s="10">
         <v>17</v>
       </c>
       <c r="H16" s="10">
         <v>18</v>
       </c>
       <c r="I16" s="10">
@@ -2721,52 +2754,55 @@
       </c>
       <c r="AR16" s="12">
         <v>16</v>
       </c>
       <c r="AS16" s="20">
         <v>10</v>
       </c>
       <c r="AT16" s="13">
         <v>9</v>
       </c>
       <c r="AU16" s="12">
         <v>13</v>
       </c>
       <c r="AV16" s="20">
         <v>10</v>
       </c>
       <c r="AW16" s="12">
         <v>12</v>
       </c>
       <c r="AX16" s="13">
         <v>11</v>
       </c>
       <c r="AY16" s="20">
         <v>12</v>
       </c>
+      <c r="AZ16" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="10">
         <v>43</v>
       </c>
       <c r="C17" s="10">
         <v>36</v>
       </c>
       <c r="D17" s="10">
         <v>26</v>
       </c>
       <c r="E17" s="10">
         <v>36</v>
       </c>
       <c r="F17" s="10">
         <v>39</v>
       </c>
       <c r="G17" s="10">
         <v>39</v>
       </c>
       <c r="H17" s="10">
         <v>30</v>
       </c>
       <c r="I17" s="10">
@@ -2876,52 +2912,55 @@
       </c>
       <c r="AR17" s="12">
         <v>34</v>
       </c>
       <c r="AS17" s="20">
         <v>25</v>
       </c>
       <c r="AT17" s="13">
         <v>25</v>
       </c>
       <c r="AU17" s="12">
         <v>19</v>
       </c>
       <c r="AV17" s="20">
         <v>26</v>
       </c>
       <c r="AW17" s="12">
         <v>30</v>
       </c>
       <c r="AX17" s="13">
         <v>23</v>
       </c>
       <c r="AY17" s="20">
         <v>22</v>
       </c>
+      <c r="AZ17" s="11">
+        <v>29</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>10</v>
       </c>
       <c r="D18" s="10">
         <v>9</v>
       </c>
       <c r="E18" s="10">
         <v>10</v>
       </c>
       <c r="F18" s="10">
         <v>14</v>
       </c>
       <c r="G18" s="10">
         <v>9</v>
       </c>
       <c r="H18" s="10">
         <v>11</v>
       </c>
       <c r="I18" s="10">
@@ -3031,52 +3070,55 @@
       </c>
       <c r="AR18" s="12">
         <v>10</v>
       </c>
       <c r="AS18" s="20">
         <v>5</v>
       </c>
       <c r="AT18" s="13">
         <v>11</v>
       </c>
       <c r="AU18" s="12">
         <v>8</v>
       </c>
       <c r="AV18" s="20">
         <v>5</v>
       </c>
       <c r="AW18" s="12">
         <v>8</v>
       </c>
       <c r="AX18" s="13">
         <v>7</v>
       </c>
       <c r="AY18" s="20">
         <v>3</v>
       </c>
+      <c r="AZ18" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="10">
         <v>28</v>
       </c>
       <c r="C19" s="10">
         <v>11</v>
       </c>
       <c r="D19" s="10">
         <v>15</v>
       </c>
       <c r="E19" s="10">
         <v>17</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>14</v>
       </c>
       <c r="H19" s="10">
         <v>24</v>
       </c>
       <c r="I19" s="10">
@@ -3186,52 +3228,55 @@
       </c>
       <c r="AR19" s="12">
         <v>18</v>
       </c>
       <c r="AS19" s="20">
         <v>13</v>
       </c>
       <c r="AT19" s="13">
         <v>20</v>
       </c>
       <c r="AU19" s="12">
         <v>23</v>
       </c>
       <c r="AV19" s="20">
         <v>16</v>
       </c>
       <c r="AW19" s="12">
         <v>15</v>
       </c>
       <c r="AX19" s="13">
         <v>8</v>
       </c>
       <c r="AY19" s="20">
         <v>10</v>
       </c>
+      <c r="AZ19" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="10">
         <v>17</v>
       </c>
       <c r="C20" s="10">
         <v>13</v>
       </c>
       <c r="D20" s="10">
         <v>13</v>
       </c>
       <c r="E20" s="10">
         <v>14</v>
       </c>
       <c r="F20" s="10">
         <v>21</v>
       </c>
       <c r="G20" s="10">
         <v>23</v>
       </c>
       <c r="H20" s="10">
         <v>31</v>
       </c>
       <c r="I20" s="10">
@@ -3341,52 +3386,55 @@
       </c>
       <c r="AR20" s="12">
         <v>14</v>
       </c>
       <c r="AS20" s="20">
         <v>13</v>
       </c>
       <c r="AT20" s="13">
         <v>13</v>
       </c>
       <c r="AU20" s="12">
         <v>23</v>
       </c>
       <c r="AV20" s="20">
         <v>11</v>
       </c>
       <c r="AW20" s="12">
         <v>11</v>
       </c>
       <c r="AX20" s="13">
         <v>12</v>
       </c>
       <c r="AY20" s="20">
         <v>14</v>
       </c>
+      <c r="AZ20" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>65</v>
       </c>
       <c r="C21" s="10">
         <v>84</v>
       </c>
       <c r="D21" s="10">
         <v>80</v>
       </c>
       <c r="E21" s="10">
         <v>76</v>
       </c>
       <c r="F21" s="10">
         <v>95</v>
       </c>
       <c r="G21" s="10">
         <v>82</v>
       </c>
       <c r="H21" s="10">
         <v>75</v>
       </c>
       <c r="I21" s="10">
@@ -3496,52 +3544,55 @@
       </c>
       <c r="AR21" s="12">
         <v>54</v>
       </c>
       <c r="AS21" s="20">
         <v>57</v>
       </c>
       <c r="AT21" s="13">
         <v>56</v>
       </c>
       <c r="AU21" s="12">
         <v>49</v>
       </c>
       <c r="AV21" s="20">
         <v>53</v>
       </c>
       <c r="AW21" s="12">
         <v>70</v>
       </c>
       <c r="AX21" s="13">
         <v>52</v>
       </c>
       <c r="AY21" s="20">
         <v>66</v>
       </c>
+      <c r="AZ21" s="11">
+        <v>66</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="10">
         <v>13</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="10">
         <v>17</v>
       </c>
       <c r="E22" s="10">
         <v>15</v>
       </c>
       <c r="F22" s="10">
         <v>15</v>
       </c>
       <c r="G22" s="10">
         <v>29</v>
       </c>
       <c r="H22" s="10">
         <v>25</v>
       </c>
       <c r="I22" s="10">
@@ -3651,52 +3702,55 @@
       </c>
       <c r="AR22" s="12">
         <v>12</v>
       </c>
       <c r="AS22" s="20">
         <v>14</v>
       </c>
       <c r="AT22" s="13">
         <v>23</v>
       </c>
       <c r="AU22" s="12">
         <v>15</v>
       </c>
       <c r="AV22" s="20">
         <v>11</v>
       </c>
       <c r="AW22" s="12">
         <v>15</v>
       </c>
       <c r="AX22" s="13">
         <v>21</v>
       </c>
       <c r="AY22" s="20">
         <v>6</v>
       </c>
+      <c r="AZ22" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>7</v>
       </c>
       <c r="D23" s="10">
         <v>6</v>
       </c>
       <c r="E23" s="10">
         <v>12</v>
       </c>
       <c r="F23" s="10">
         <v>4</v>
       </c>
       <c r="G23" s="10">
         <v>11</v>
       </c>
       <c r="H23" s="10">
         <v>10</v>
       </c>
       <c r="I23" s="10">
@@ -3806,52 +3860,55 @@
       </c>
       <c r="AR23" s="12">
         <v>9</v>
       </c>
       <c r="AS23" s="20">
         <v>5</v>
       </c>
       <c r="AT23" s="13">
         <v>7</v>
       </c>
       <c r="AU23" s="12">
         <v>8</v>
       </c>
       <c r="AV23" s="20">
         <v>5</v>
       </c>
       <c r="AW23" s="12">
         <v>4</v>
       </c>
       <c r="AX23" s="13">
         <v>8</v>
       </c>
       <c r="AY23" s="20">
         <v>2</v>
       </c>
+      <c r="AZ23" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="10">
         <v>19</v>
       </c>
       <c r="C24" s="10">
         <v>14</v>
       </c>
       <c r="D24" s="10">
         <v>9</v>
       </c>
       <c r="E24" s="10">
         <v>12</v>
       </c>
       <c r="F24" s="10">
         <v>21</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>16</v>
       </c>
       <c r="I24" s="10">
@@ -3961,52 +4018,55 @@
       </c>
       <c r="AR24" s="12">
         <v>15</v>
       </c>
       <c r="AS24" s="20">
         <v>14</v>
       </c>
       <c r="AT24" s="13">
         <v>13</v>
       </c>
       <c r="AU24" s="12">
         <v>12</v>
       </c>
       <c r="AV24" s="20">
         <v>8</v>
       </c>
       <c r="AW24" s="12">
         <v>16</v>
       </c>
       <c r="AX24" s="13">
         <v>13</v>
       </c>
       <c r="AY24" s="20">
         <v>6</v>
       </c>
+      <c r="AZ24" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>21</v>
       </c>
       <c r="D25" s="10">
         <v>21</v>
       </c>
       <c r="E25" s="10">
         <v>19</v>
       </c>
       <c r="F25" s="10">
         <v>14</v>
       </c>
       <c r="G25" s="10">
         <v>19</v>
       </c>
       <c r="H25" s="10">
         <v>16</v>
       </c>
       <c r="I25" s="10">
@@ -4116,52 +4176,55 @@
       </c>
       <c r="AR25" s="12">
         <v>21</v>
       </c>
       <c r="AS25" s="20">
         <v>20</v>
       </c>
       <c r="AT25" s="13">
         <v>15</v>
       </c>
       <c r="AU25" s="12">
         <v>24</v>
       </c>
       <c r="AV25" s="20">
         <v>18</v>
       </c>
       <c r="AW25" s="12">
         <v>16</v>
       </c>
       <c r="AX25" s="13">
         <v>10</v>
       </c>
       <c r="AY25" s="20">
         <v>20</v>
       </c>
+      <c r="AZ25" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="10">
         <v>12</v>
       </c>
       <c r="C26" s="10">
         <v>8</v>
       </c>
       <c r="D26" s="10">
         <v>11</v>
       </c>
       <c r="E26" s="10">
         <v>13</v>
       </c>
       <c r="F26" s="10">
         <v>15</v>
       </c>
       <c r="G26" s="10">
         <v>23</v>
       </c>
       <c r="H26" s="10">
         <v>17</v>
       </c>
       <c r="I26" s="10">
@@ -4271,52 +4334,55 @@
       </c>
       <c r="AR26" s="12">
         <v>12</v>
       </c>
       <c r="AS26" s="20">
         <v>9</v>
       </c>
       <c r="AT26" s="13">
         <v>9</v>
       </c>
       <c r="AU26" s="12">
         <v>15</v>
       </c>
       <c r="AV26" s="20">
         <v>10</v>
       </c>
       <c r="AW26" s="12">
         <v>14</v>
       </c>
       <c r="AX26" s="13">
         <v>7</v>
       </c>
       <c r="AY26" s="20">
         <v>4</v>
       </c>
+      <c r="AZ26" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="17">
         <v>22</v>
       </c>
       <c r="C27" s="17">
         <v>23</v>
       </c>
       <c r="D27" s="17">
         <v>19</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>21</v>
       </c>
       <c r="G27" s="17">
         <v>20</v>
       </c>
       <c r="H27" s="17">
         <v>26</v>
       </c>
       <c r="I27" s="17">
@@ -4426,106 +4492,110 @@
       </c>
       <c r="AR27" s="12">
         <v>15</v>
       </c>
       <c r="AS27" s="20">
         <v>14</v>
       </c>
       <c r="AT27" s="13">
         <v>12</v>
       </c>
       <c r="AU27" s="12">
         <v>12</v>
       </c>
       <c r="AV27" s="20">
         <v>18</v>
       </c>
       <c r="AW27" s="12">
         <v>15</v>
       </c>
       <c r="AX27" s="13">
         <v>12</v>
       </c>
       <c r="AY27" s="20">
         <v>10</v>
       </c>
+      <c r="AZ27" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AY28" s="39"/>
+    <row r="28" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="37"/>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="37"/>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37"/>
+      <c r="K28" s="37"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="37"/>
+      <c r="P28" s="37"/>
+      <c r="Q28" s="37"/>
+      <c r="R28" s="37"/>
+      <c r="S28" s="37"/>
+      <c r="T28" s="37"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+      <c r="Y28" s="37"/>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="37"/>
+      <c r="AB28" s="37"/>
+      <c r="AC28" s="37"/>
+      <c r="AD28" s="37"/>
+      <c r="AE28" s="37"/>
+      <c r="AF28" s="37"/>
+      <c r="AG28" s="37"/>
+      <c r="AH28" s="37"/>
+      <c r="AI28" s="37"/>
+      <c r="AJ28" s="37"/>
+      <c r="AK28" s="37"/>
+      <c r="AL28" s="37"/>
+      <c r="AM28" s="37"/>
+      <c r="AN28" s="37"/>
+      <c r="AO28" s="37"/>
+      <c r="AP28" s="37"/>
+      <c r="AQ28" s="37"/>
+      <c r="AR28" s="37"/>
+      <c r="AS28" s="37"/>
+      <c r="AT28" s="37"/>
+      <c r="AU28" s="37"/>
+      <c r="AV28" s="37"/>
+      <c r="AW28" s="37"/>
+      <c r="AX28" s="37"/>
+      <c r="AY28" s="37"/>
+      <c r="AZ28" s="37"/>
     </row>
-    <row r="29" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="14">
         <v>425</v>
       </c>
       <c r="C29" s="14">
         <v>406</v>
       </c>
       <c r="D29" s="14">
         <v>400</v>
       </c>
       <c r="E29" s="14">
         <v>423</v>
       </c>
       <c r="F29" s="14">
         <v>452</v>
       </c>
       <c r="G29" s="14">
         <v>465</v>
       </c>
       <c r="H29" s="14">
         <v>468</v>
       </c>
       <c r="I29" s="14">
@@ -4635,52 +4705,55 @@
       </c>
       <c r="AR29" s="12">
         <v>372</v>
       </c>
       <c r="AS29" s="20">
         <v>345</v>
       </c>
       <c r="AT29" s="13">
         <v>373</v>
       </c>
       <c r="AU29" s="12">
         <v>393</v>
       </c>
       <c r="AV29" s="20">
         <v>329</v>
       </c>
       <c r="AW29" s="11">
         <v>358</v>
       </c>
       <c r="AX29" s="13">
         <v>316</v>
       </c>
       <c r="AY29" s="20">
         <v>283</v>
       </c>
+      <c r="AZ29" s="11">
+        <v>306</v>
+      </c>
     </row>
-    <row r="30" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="14">
         <v>135</v>
       </c>
       <c r="C30" s="14">
         <v>157</v>
       </c>
       <c r="D30" s="14">
         <v>143</v>
       </c>
       <c r="E30" s="14">
         <v>157</v>
       </c>
       <c r="F30" s="14">
         <v>149</v>
       </c>
       <c r="G30" s="14">
         <v>145</v>
       </c>
       <c r="H30" s="14">
         <v>144</v>
       </c>
       <c r="I30" s="14">
@@ -4790,52 +4863,55 @@
       </c>
       <c r="AR30" s="12">
         <v>131</v>
       </c>
       <c r="AS30" s="20">
         <v>121</v>
       </c>
       <c r="AT30" s="13">
         <v>138</v>
       </c>
       <c r="AU30" s="12">
         <v>139</v>
       </c>
       <c r="AV30" s="20">
         <v>112</v>
       </c>
       <c r="AW30" s="11">
         <v>123</v>
       </c>
       <c r="AX30" s="13">
         <v>118</v>
       </c>
       <c r="AY30" s="20">
         <v>92</v>
       </c>
+      <c r="AZ30" s="11">
+        <v>97</v>
+      </c>
     </row>
-    <row r="31" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="14">
         <v>28</v>
       </c>
       <c r="C31" s="14">
         <v>24</v>
       </c>
       <c r="D31" s="14">
         <v>33</v>
       </c>
       <c r="E31" s="14">
         <v>35</v>
       </c>
       <c r="F31" s="14">
         <v>28</v>
       </c>
       <c r="G31" s="14">
         <v>42</v>
       </c>
       <c r="H31" s="14">
         <v>33</v>
       </c>
       <c r="I31" s="14">
@@ -4945,52 +5021,55 @@
       </c>
       <c r="AR31" s="12">
         <v>24</v>
       </c>
       <c r="AS31" s="20">
         <v>20</v>
       </c>
       <c r="AT31" s="13">
         <v>33</v>
       </c>
       <c r="AU31" s="12">
         <v>23</v>
       </c>
       <c r="AV31" s="20">
         <v>30</v>
       </c>
       <c r="AW31" s="11">
         <v>21</v>
       </c>
       <c r="AX31" s="13">
         <v>24</v>
       </c>
       <c r="AY31" s="20">
         <v>17</v>
       </c>
+      <c r="AZ31" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="32" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="14">
         <v>17</v>
       </c>
       <c r="C32" s="14">
         <v>13</v>
       </c>
       <c r="D32" s="14">
         <v>4</v>
       </c>
       <c r="E32" s="14">
         <v>16</v>
       </c>
       <c r="F32" s="14">
         <v>13</v>
       </c>
       <c r="G32" s="14">
         <v>12</v>
       </c>
       <c r="H32" s="14">
         <v>15</v>
       </c>
       <c r="I32" s="14">
@@ -5100,52 +5179,55 @@
       </c>
       <c r="AR32" s="12">
         <v>14</v>
       </c>
       <c r="AS32" s="20">
         <v>11</v>
       </c>
       <c r="AT32" s="13">
         <v>9</v>
       </c>
       <c r="AU32" s="12">
         <v>13</v>
       </c>
       <c r="AV32" s="20">
         <v>7</v>
       </c>
       <c r="AW32" s="11">
         <v>8</v>
       </c>
       <c r="AX32" s="13">
         <v>5</v>
       </c>
       <c r="AY32" s="20">
         <v>11</v>
       </c>
+      <c r="AZ32" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="33" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="14">
         <v>56</v>
       </c>
       <c r="C33" s="14">
         <v>65</v>
       </c>
       <c r="D33" s="14">
         <v>56</v>
       </c>
       <c r="E33" s="14">
         <v>58</v>
       </c>
       <c r="F33" s="14">
         <v>55</v>
       </c>
       <c r="G33" s="14">
         <v>54</v>
       </c>
       <c r="H33" s="14">
         <v>71</v>
       </c>
       <c r="I33" s="14">
@@ -5255,52 +5337,55 @@
       </c>
       <c r="AR33" s="12">
         <v>48</v>
       </c>
       <c r="AS33" s="20">
         <v>59</v>
       </c>
       <c r="AT33" s="13">
         <v>53</v>
       </c>
       <c r="AU33" s="12">
         <v>69</v>
       </c>
       <c r="AV33" s="20">
         <v>53</v>
       </c>
       <c r="AW33" s="11">
         <v>47</v>
       </c>
       <c r="AX33" s="13">
         <v>44</v>
       </c>
       <c r="AY33" s="20">
         <v>39</v>
       </c>
+      <c r="AZ33" s="11">
+        <v>33</v>
+      </c>
     </row>
-    <row r="34" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="14">
         <v>11</v>
       </c>
       <c r="C34" s="14">
         <v>1</v>
       </c>
       <c r="D34" s="14">
         <v>5</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>11</v>
       </c>
       <c r="G34" s="14">
         <v>5</v>
       </c>
       <c r="H34" s="14">
         <v>10</v>
       </c>
       <c r="I34" s="14">
@@ -5410,52 +5495,55 @@
       </c>
       <c r="AR34" s="12">
         <v>9</v>
       </c>
       <c r="AS34" s="20">
         <v>2</v>
       </c>
       <c r="AT34" s="13">
         <v>9</v>
       </c>
       <c r="AU34" s="12">
         <v>8</v>
       </c>
       <c r="AV34" s="20">
         <v>5</v>
       </c>
       <c r="AW34" s="12">
         <v>7</v>
       </c>
       <c r="AX34" s="13">
         <v>8</v>
       </c>
       <c r="AY34" s="20">
         <v>2</v>
       </c>
+      <c r="AZ34" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="35" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="14">
         <v>16</v>
       </c>
       <c r="C35" s="14">
         <v>8</v>
       </c>
       <c r="D35" s="14">
         <v>14</v>
       </c>
       <c r="E35" s="14">
         <v>11</v>
       </c>
       <c r="F35" s="14">
         <v>12</v>
       </c>
       <c r="G35" s="14">
         <v>6</v>
       </c>
       <c r="H35" s="14">
         <v>9</v>
       </c>
       <c r="I35" s="14">
@@ -5565,52 +5653,55 @@
       </c>
       <c r="AR35" s="12">
         <v>7</v>
       </c>
       <c r="AS35" s="20">
         <v>6</v>
       </c>
       <c r="AT35" s="13">
         <v>9</v>
       </c>
       <c r="AU35" s="12">
         <v>10</v>
       </c>
       <c r="AV35" s="20">
         <v>8</v>
       </c>
       <c r="AW35" s="12">
         <v>5</v>
       </c>
       <c r="AX35" s="13">
         <v>2</v>
       </c>
       <c r="AY35" s="20">
         <v>6</v>
       </c>
+      <c r="AZ35" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="36" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="14">
         <v>12</v>
       </c>
       <c r="C36" s="14">
         <v>14</v>
       </c>
       <c r="D36" s="14">
         <v>18</v>
       </c>
       <c r="E36" s="14">
         <v>12</v>
       </c>
       <c r="F36" s="14">
         <v>18</v>
       </c>
       <c r="G36" s="14">
         <v>20</v>
       </c>
       <c r="H36" s="14">
         <v>23</v>
       </c>
       <c r="I36" s="14">
@@ -5720,52 +5811,55 @@
       </c>
       <c r="AR36" s="12">
         <v>15</v>
       </c>
       <c r="AS36" s="20">
         <v>16</v>
       </c>
       <c r="AT36" s="13">
         <v>13</v>
       </c>
       <c r="AU36" s="12">
         <v>11</v>
       </c>
       <c r="AV36" s="20">
         <v>14</v>
       </c>
       <c r="AW36" s="12">
         <v>11</v>
       </c>
       <c r="AX36" s="13">
         <v>9</v>
       </c>
       <c r="AY36" s="20">
         <v>12</v>
       </c>
+      <c r="AZ36" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="37" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="14">
         <v>4</v>
       </c>
       <c r="C37" s="14">
         <v>9</v>
       </c>
       <c r="D37" s="14">
         <v>3</v>
       </c>
       <c r="E37" s="14">
         <v>9</v>
       </c>
       <c r="F37" s="14">
         <v>10</v>
       </c>
       <c r="G37" s="14">
         <v>6</v>
       </c>
       <c r="H37" s="14">
         <v>9</v>
       </c>
       <c r="I37" s="14">
@@ -5875,52 +5969,55 @@
       </c>
       <c r="AR37" s="12">
         <v>6</v>
       </c>
       <c r="AS37" s="20">
         <v>6</v>
       </c>
       <c r="AT37" s="13">
         <v>13</v>
       </c>
       <c r="AU37" s="12">
         <v>9</v>
       </c>
       <c r="AV37" s="20">
         <v>3</v>
       </c>
       <c r="AW37" s="12">
         <v>7</v>
       </c>
       <c r="AX37" s="13">
         <v>10</v>
       </c>
       <c r="AY37" s="20">
         <v>7</v>
       </c>
+      <c r="AZ37" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="38" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="14">
         <v>9</v>
       </c>
       <c r="C38" s="14">
         <v>3</v>
       </c>
       <c r="D38" s="14">
         <v>9</v>
       </c>
       <c r="E38" s="14">
         <v>7</v>
       </c>
       <c r="F38" s="14">
         <v>7</v>
       </c>
       <c r="G38" s="14">
         <v>8</v>
       </c>
       <c r="H38" s="14">
         <v>7</v>
       </c>
       <c r="I38" s="14">
@@ -6030,52 +6127,55 @@
       </c>
       <c r="AR38" s="12">
         <v>9</v>
       </c>
       <c r="AS38" s="20">
         <v>6</v>
       </c>
       <c r="AT38" s="13">
         <v>2</v>
       </c>
       <c r="AU38" s="12">
         <v>8</v>
       </c>
       <c r="AV38" s="20">
         <v>3</v>
       </c>
       <c r="AW38" s="12">
         <v>6</v>
       </c>
       <c r="AX38" s="13">
         <v>6</v>
       </c>
       <c r="AY38" s="20">
         <v>8</v>
       </c>
+      <c r="AZ38" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="39" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="14">
         <v>25</v>
       </c>
       <c r="C39" s="14">
         <v>15</v>
       </c>
       <c r="D39" s="14">
         <v>11</v>
       </c>
       <c r="E39" s="14">
         <v>22</v>
       </c>
       <c r="F39" s="14">
         <v>19</v>
       </c>
       <c r="G39" s="14">
         <v>19</v>
       </c>
       <c r="H39" s="14">
         <v>17</v>
       </c>
       <c r="I39" s="14">
@@ -6185,52 +6285,55 @@
       </c>
       <c r="AR39" s="12">
         <v>20</v>
       </c>
       <c r="AS39" s="20">
         <v>14</v>
       </c>
       <c r="AT39" s="13">
         <v>10</v>
       </c>
       <c r="AU39" s="12">
         <v>8</v>
       </c>
       <c r="AV39" s="20">
         <v>15</v>
       </c>
       <c r="AW39" s="12">
         <v>16</v>
       </c>
       <c r="AX39" s="13">
         <v>13</v>
       </c>
       <c r="AY39" s="20">
         <v>12</v>
       </c>
+      <c r="AZ39" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="40" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="14">
         <v>5</v>
       </c>
       <c r="C40" s="14">
         <v>6</v>
       </c>
       <c r="D40" s="14">
         <v>4</v>
       </c>
       <c r="E40" s="14">
         <v>4</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="14">
         <v>6</v>
       </c>
       <c r="H40" s="14">
         <v>6</v>
       </c>
       <c r="I40" s="14">
@@ -6340,52 +6443,55 @@
       </c>
       <c r="AR40" s="12">
         <v>6</v>
       </c>
       <c r="AS40" s="20">
         <v>2</v>
       </c>
       <c r="AT40" s="13">
         <v>6</v>
       </c>
       <c r="AU40" s="12">
         <v>4</v>
       </c>
       <c r="AV40" s="20">
         <v>3</v>
       </c>
       <c r="AW40" s="12">
         <v>4</v>
       </c>
       <c r="AX40" s="13">
         <v>4</v>
       </c>
       <c r="AY40" s="20">
         <v>3</v>
       </c>
+      <c r="AZ40" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="41" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="14">
         <v>13</v>
       </c>
       <c r="C41" s="14">
         <v>10</v>
       </c>
       <c r="D41" s="14">
         <v>6</v>
       </c>
       <c r="E41" s="14">
         <v>5</v>
       </c>
       <c r="F41" s="14">
         <v>12</v>
       </c>
       <c r="G41" s="14">
         <v>7</v>
       </c>
       <c r="H41" s="14">
         <v>12</v>
       </c>
       <c r="I41" s="14">
@@ -6495,52 +6601,55 @@
       </c>
       <c r="AR41" s="12">
         <v>10</v>
       </c>
       <c r="AS41" s="20">
         <v>6</v>
       </c>
       <c r="AT41" s="13">
         <v>8</v>
       </c>
       <c r="AU41" s="12">
         <v>10</v>
       </c>
       <c r="AV41" s="20">
         <v>7</v>
       </c>
       <c r="AW41" s="12">
         <v>10</v>
       </c>
       <c r="AX41" s="13">
         <v>3</v>
       </c>
       <c r="AY41" s="20">
         <v>7</v>
       </c>
+      <c r="AZ41" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="42" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="14">
         <v>8</v>
       </c>
       <c r="C42" s="14">
         <v>8</v>
       </c>
       <c r="D42" s="14">
         <v>5</v>
       </c>
       <c r="E42" s="14">
         <v>4</v>
       </c>
       <c r="F42" s="14">
         <v>9</v>
       </c>
       <c r="G42" s="14">
         <v>14</v>
       </c>
       <c r="H42" s="14">
         <v>19</v>
       </c>
       <c r="I42" s="14">
@@ -6650,52 +6759,55 @@
       </c>
       <c r="AR42" s="12">
         <v>7</v>
       </c>
       <c r="AS42" s="20">
         <v>7</v>
       </c>
       <c r="AT42" s="13">
         <v>7</v>
       </c>
       <c r="AU42" s="12">
         <v>13</v>
       </c>
       <c r="AV42" s="20">
         <v>6</v>
       </c>
       <c r="AW42" s="12">
         <v>8</v>
       </c>
       <c r="AX42" s="13">
         <v>7</v>
       </c>
       <c r="AY42" s="20">
         <v>8</v>
       </c>
+      <c r="AZ42" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="43" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B43" s="14">
         <v>36</v>
       </c>
       <c r="C43" s="14">
         <v>36</v>
       </c>
       <c r="D43" s="14">
         <v>41</v>
       </c>
       <c r="E43" s="14">
         <v>47</v>
       </c>
       <c r="F43" s="14">
         <v>52</v>
       </c>
       <c r="G43" s="14">
         <v>52</v>
       </c>
       <c r="H43" s="14">
         <v>34</v>
       </c>
       <c r="I43" s="14">
@@ -6805,52 +6917,55 @@
       </c>
       <c r="AR43" s="12">
         <v>23</v>
       </c>
       <c r="AS43" s="20">
         <v>31</v>
       </c>
       <c r="AT43" s="13">
         <v>27</v>
       </c>
       <c r="AU43" s="12">
         <v>24</v>
       </c>
       <c r="AV43" s="20">
         <v>31</v>
       </c>
       <c r="AW43" s="12">
         <v>35</v>
       </c>
       <c r="AX43" s="13">
         <v>26</v>
       </c>
       <c r="AY43" s="20">
         <v>36</v>
       </c>
+      <c r="AZ43" s="11">
+        <v>34</v>
+      </c>
     </row>
-    <row r="44" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="14">
         <v>6</v>
       </c>
       <c r="C44" s="14">
         <v>3</v>
       </c>
       <c r="D44" s="14">
         <v>7</v>
       </c>
       <c r="E44" s="14">
         <v>6</v>
       </c>
       <c r="F44" s="14">
         <v>7</v>
       </c>
       <c r="G44" s="14">
         <v>12</v>
       </c>
       <c r="H44" s="14">
         <v>10</v>
       </c>
       <c r="I44" s="14">
@@ -6960,52 +7075,55 @@
       </c>
       <c r="AR44" s="12">
         <v>4</v>
       </c>
       <c r="AS44" s="20">
         <v>9</v>
       </c>
       <c r="AT44" s="13">
         <v>11</v>
       </c>
       <c r="AU44" s="12">
         <v>8</v>
       </c>
       <c r="AV44" s="20">
         <v>4</v>
       </c>
       <c r="AW44" s="12">
         <v>12</v>
       </c>
       <c r="AX44" s="13">
         <v>14</v>
       </c>
       <c r="AY44" s="20">
         <v>4</v>
       </c>
+      <c r="AZ44" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="45" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="14">
         <v>3</v>
       </c>
       <c r="C45" s="14">
         <v>6</v>
       </c>
       <c r="D45" s="14">
         <v>4</v>
       </c>
       <c r="E45" s="14">
         <v>2</v>
       </c>
       <c r="F45" s="14">
         <v>2</v>
       </c>
       <c r="G45" s="14">
         <v>9</v>
       </c>
       <c r="H45" s="14">
         <v>5</v>
       </c>
       <c r="I45" s="14">
@@ -7115,52 +7233,55 @@
       </c>
       <c r="AR45" s="12">
         <v>6</v>
       </c>
       <c r="AS45" s="20">
         <v>2</v>
       </c>
       <c r="AT45" s="13">
         <v>4</v>
       </c>
       <c r="AU45" s="12">
         <v>5</v>
       </c>
       <c r="AV45" s="20">
         <v>2</v>
       </c>
       <c r="AW45" s="12">
         <v>3</v>
       </c>
       <c r="AX45" s="13">
         <v>3</v>
       </c>
       <c r="AY45" s="20">
         <v>1</v>
       </c>
+      <c r="AZ45" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="46" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="14">
         <v>10</v>
       </c>
       <c r="C46" s="14">
         <v>7</v>
       </c>
       <c r="D46" s="14">
         <v>8</v>
       </c>
       <c r="E46" s="14">
         <v>7</v>
       </c>
       <c r="F46" s="14">
         <v>12</v>
       </c>
       <c r="G46" s="14">
         <v>11</v>
       </c>
       <c r="H46" s="14">
         <v>12</v>
       </c>
       <c r="I46" s="14">
@@ -7270,52 +7391,55 @@
       </c>
       <c r="AR46" s="12">
         <v>7</v>
       </c>
       <c r="AS46" s="20">
         <v>5</v>
       </c>
       <c r="AT46" s="13">
         <v>6</v>
       </c>
       <c r="AU46" s="12">
         <v>8</v>
       </c>
       <c r="AV46" s="20">
         <v>2</v>
       </c>
       <c r="AW46" s="12">
         <v>10</v>
       </c>
       <c r="AX46" s="13">
         <v>3</v>
       </c>
       <c r="AY46" s="20">
         <v>4</v>
       </c>
+      <c r="AZ46" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="47" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="14">
         <v>10</v>
       </c>
       <c r="C47" s="14">
         <v>7</v>
       </c>
       <c r="D47" s="14">
         <v>14</v>
       </c>
       <c r="E47" s="14">
         <v>9</v>
       </c>
       <c r="F47" s="14">
         <v>11</v>
       </c>
       <c r="G47" s="14">
         <v>12</v>
       </c>
       <c r="H47" s="14">
         <v>10</v>
       </c>
       <c r="I47" s="14">
@@ -7425,52 +7549,55 @@
       </c>
       <c r="AR47" s="12">
         <v>13</v>
       </c>
       <c r="AS47" s="20">
         <v>7</v>
       </c>
       <c r="AT47" s="13">
         <v>8</v>
       </c>
       <c r="AU47" s="12">
         <v>11</v>
       </c>
       <c r="AV47" s="20">
         <v>8</v>
       </c>
       <c r="AW47" s="12">
         <v>10</v>
       </c>
       <c r="AX47" s="13">
         <v>8</v>
       </c>
       <c r="AY47" s="20">
         <v>8</v>
       </c>
+      <c r="AZ47" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="48" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="14">
         <v>7</v>
       </c>
       <c r="C48" s="14">
         <v>2</v>
       </c>
       <c r="D48" s="14">
         <v>5</v>
       </c>
       <c r="E48" s="14">
         <v>4</v>
       </c>
       <c r="F48" s="14">
         <v>8</v>
       </c>
       <c r="G48" s="14">
         <v>13</v>
       </c>
       <c r="H48" s="14">
         <v>11</v>
       </c>
       <c r="I48" s="14">
@@ -7580,52 +7707,55 @@
       </c>
       <c r="AR48" s="12">
         <v>5</v>
       </c>
       <c r="AS48" s="20">
         <v>6</v>
       </c>
       <c r="AT48" s="13">
         <v>3</v>
       </c>
       <c r="AU48" s="12">
         <v>7</v>
       </c>
       <c r="AV48" s="20">
         <v>6</v>
       </c>
       <c r="AW48" s="12">
         <v>9</v>
       </c>
       <c r="AX48" s="13">
         <v>3</v>
       </c>
       <c r="AY48" s="20">
         <v>3</v>
       </c>
+      <c r="AZ48" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="49" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="14">
         <v>14</v>
       </c>
       <c r="C49" s="14">
         <v>12</v>
       </c>
       <c r="D49" s="14">
         <v>10</v>
       </c>
       <c r="E49" s="14">
         <v>4</v>
       </c>
       <c r="F49" s="14">
         <v>10</v>
       </c>
       <c r="G49" s="14">
         <v>12</v>
       </c>
       <c r="H49" s="14">
         <v>11</v>
       </c>
       <c r="I49" s="14">
@@ -7735,106 +7865,110 @@
       </c>
       <c r="AR49" s="12">
         <v>8</v>
       </c>
       <c r="AS49" s="20">
         <v>9</v>
       </c>
       <c r="AT49" s="13">
         <v>4</v>
       </c>
       <c r="AU49" s="12">
         <v>5</v>
       </c>
       <c r="AV49" s="20">
         <v>10</v>
       </c>
       <c r="AW49" s="12">
         <v>6</v>
       </c>
       <c r="AX49" s="13">
         <v>6</v>
       </c>
       <c r="AY49" s="20">
         <v>3</v>
       </c>
+      <c r="AZ49" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="50" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AY50" s="39"/>
+    <row r="50" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B50" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="37"/>
+      <c r="G50" s="37"/>
+      <c r="H50" s="37"/>
+      <c r="I50" s="37"/>
+      <c r="J50" s="37"/>
+      <c r="K50" s="37"/>
+      <c r="L50" s="37"/>
+      <c r="M50" s="37"/>
+      <c r="N50" s="37"/>
+      <c r="O50" s="37"/>
+      <c r="P50" s="37"/>
+      <c r="Q50" s="37"/>
+      <c r="R50" s="37"/>
+      <c r="S50" s="37"/>
+      <c r="T50" s="37"/>
+      <c r="U50" s="37"/>
+      <c r="V50" s="37"/>
+      <c r="W50" s="37"/>
+      <c r="X50" s="37"/>
+      <c r="Y50" s="37"/>
+      <c r="Z50" s="37"/>
+      <c r="AA50" s="37"/>
+      <c r="AB50" s="37"/>
+      <c r="AC50" s="37"/>
+      <c r="AD50" s="37"/>
+      <c r="AE50" s="37"/>
+      <c r="AF50" s="37"/>
+      <c r="AG50" s="37"/>
+      <c r="AH50" s="37"/>
+      <c r="AI50" s="37"/>
+      <c r="AJ50" s="37"/>
+      <c r="AK50" s="37"/>
+      <c r="AL50" s="37"/>
+      <c r="AM50" s="37"/>
+      <c r="AN50" s="37"/>
+      <c r="AO50" s="37"/>
+      <c r="AP50" s="37"/>
+      <c r="AQ50" s="37"/>
+      <c r="AR50" s="37"/>
+      <c r="AS50" s="37"/>
+      <c r="AT50" s="37"/>
+      <c r="AU50" s="37"/>
+      <c r="AV50" s="37"/>
+      <c r="AW50" s="37"/>
+      <c r="AX50" s="37"/>
+      <c r="AY50" s="37"/>
+      <c r="AZ50" s="37"/>
     </row>
-    <row r="51" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="19">
         <v>384</v>
       </c>
       <c r="C51" s="19">
         <v>396</v>
       </c>
       <c r="D51" s="19">
         <v>386</v>
       </c>
       <c r="E51" s="19">
         <v>379</v>
       </c>
       <c r="F51" s="19">
         <v>390</v>
       </c>
       <c r="G51" s="19">
         <v>405</v>
       </c>
       <c r="H51" s="19">
         <v>451</v>
       </c>
       <c r="I51" s="19">
@@ -7944,52 +8078,55 @@
       </c>
       <c r="AR51" s="12">
         <v>355</v>
       </c>
       <c r="AS51" s="20">
         <v>339</v>
       </c>
       <c r="AT51" s="13">
         <v>349</v>
       </c>
       <c r="AU51" s="12">
         <v>321</v>
       </c>
       <c r="AV51" s="20">
         <v>279</v>
       </c>
       <c r="AW51" s="11">
         <v>320</v>
       </c>
       <c r="AX51" s="13">
         <v>311</v>
       </c>
       <c r="AY51" s="20">
         <v>258</v>
       </c>
+      <c r="AZ51" s="11">
+        <v>315</v>
+      </c>
     </row>
-    <row r="52" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="19">
         <v>140</v>
       </c>
       <c r="C52" s="19">
         <v>142</v>
       </c>
       <c r="D52" s="19">
         <v>119</v>
       </c>
       <c r="E52" s="19">
         <v>123</v>
       </c>
       <c r="F52" s="19">
         <v>121</v>
       </c>
       <c r="G52" s="19">
         <v>137</v>
       </c>
       <c r="H52" s="19">
         <v>145</v>
       </c>
       <c r="I52" s="19">
@@ -8099,52 +8236,55 @@
       </c>
       <c r="AR52" s="12">
         <v>118</v>
       </c>
       <c r="AS52" s="20">
         <v>121</v>
       </c>
       <c r="AT52" s="13">
         <v>114</v>
       </c>
       <c r="AU52" s="12">
         <v>105</v>
       </c>
       <c r="AV52" s="20">
         <v>88</v>
       </c>
       <c r="AW52" s="11">
         <v>119</v>
       </c>
       <c r="AX52" s="13">
         <v>106</v>
       </c>
       <c r="AY52" s="20">
         <v>97</v>
       </c>
+      <c r="AZ52" s="11">
+        <v>121</v>
+      </c>
     </row>
-    <row r="53" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="19">
         <v>28</v>
       </c>
       <c r="C53" s="19">
         <v>26</v>
       </c>
       <c r="D53" s="19">
         <v>32</v>
       </c>
       <c r="E53" s="19">
         <v>30</v>
       </c>
       <c r="F53" s="19">
         <v>28</v>
       </c>
       <c r="G53" s="19">
         <v>25</v>
       </c>
       <c r="H53" s="19">
         <v>34</v>
       </c>
       <c r="I53" s="19">
@@ -8254,52 +8394,55 @@
       </c>
       <c r="AR53" s="12">
         <v>22</v>
       </c>
       <c r="AS53" s="20">
         <v>23</v>
       </c>
       <c r="AT53" s="13">
         <v>22</v>
       </c>
       <c r="AU53" s="12">
         <v>14</v>
       </c>
       <c r="AV53" s="20">
         <v>22</v>
       </c>
       <c r="AW53" s="11">
         <v>18</v>
       </c>
       <c r="AX53" s="13">
         <v>24</v>
       </c>
       <c r="AY53" s="20">
         <v>18</v>
       </c>
+      <c r="AZ53" s="11">
+        <v>19</v>
+      </c>
     </row>
-    <row r="54" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="19">
         <v>6</v>
       </c>
       <c r="C54" s="19">
         <v>14</v>
       </c>
       <c r="D54" s="19">
         <v>12</v>
       </c>
       <c r="E54" s="19">
         <v>12</v>
       </c>
       <c r="F54" s="19">
         <v>14</v>
       </c>
       <c r="G54" s="19">
         <v>16</v>
       </c>
       <c r="H54" s="19">
         <v>20</v>
       </c>
       <c r="I54" s="19">
@@ -8409,52 +8552,55 @@
       </c>
       <c r="AR54" s="12">
         <v>14</v>
       </c>
       <c r="AS54" s="20">
         <v>12</v>
       </c>
       <c r="AT54" s="13">
         <v>9</v>
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="20">
         <v>8</v>
       </c>
       <c r="AW54" s="11">
         <v>8</v>
       </c>
       <c r="AX54" s="13">
         <v>8</v>
       </c>
       <c r="AY54" s="20">
         <v>10</v>
       </c>
+      <c r="AZ54" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="55" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="19">
         <v>57</v>
       </c>
       <c r="C55" s="19">
         <v>49</v>
       </c>
       <c r="D55" s="19">
         <v>53</v>
       </c>
       <c r="E55" s="19">
         <v>55</v>
       </c>
       <c r="F55" s="19">
         <v>52</v>
       </c>
       <c r="G55" s="19">
         <v>58</v>
       </c>
       <c r="H55" s="19">
         <v>61</v>
       </c>
       <c r="I55" s="19">
@@ -8564,52 +8710,55 @@
       </c>
       <c r="AR55" s="12">
         <v>59</v>
       </c>
       <c r="AS55" s="20">
         <v>56</v>
       </c>
       <c r="AT55" s="13">
         <v>48</v>
       </c>
       <c r="AU55" s="12">
         <v>51</v>
       </c>
       <c r="AV55" s="20">
         <v>44</v>
       </c>
       <c r="AW55" s="11">
         <v>49</v>
       </c>
       <c r="AX55" s="13">
         <v>63</v>
       </c>
       <c r="AY55" s="20">
         <v>36</v>
       </c>
+      <c r="AZ55" s="11">
+        <v>46</v>
+      </c>
     </row>
-    <row r="56" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="19">
         <v>3</v>
       </c>
       <c r="C56" s="19">
         <v>6</v>
       </c>
       <c r="D56" s="19">
         <v>6</v>
       </c>
       <c r="E56" s="19">
         <v>8</v>
       </c>
       <c r="F56" s="19">
         <v>4</v>
       </c>
       <c r="G56" s="19">
         <v>4</v>
       </c>
       <c r="H56" s="19">
         <v>8</v>
       </c>
       <c r="I56" s="19">
@@ -8719,52 +8868,55 @@
       </c>
       <c r="AR56" s="12">
         <v>7</v>
       </c>
       <c r="AS56" s="20">
         <v>3</v>
       </c>
       <c r="AT56" s="13">
         <v>7</v>
       </c>
       <c r="AU56" s="12">
         <v>1</v>
       </c>
       <c r="AV56" s="20">
         <v>2</v>
       </c>
       <c r="AW56" s="12">
         <v>7</v>
       </c>
       <c r="AX56" s="13">
         <v>4</v>
       </c>
       <c r="AY56" s="20">
         <v>2</v>
       </c>
+      <c r="AZ56" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="57" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B57" s="19">
         <v>5</v>
       </c>
       <c r="C57" s="19">
         <v>11</v>
       </c>
       <c r="D57" s="19">
         <v>9</v>
       </c>
       <c r="E57" s="19">
         <v>3</v>
       </c>
       <c r="F57" s="19">
         <v>10</v>
       </c>
       <c r="G57" s="19">
         <v>9</v>
       </c>
       <c r="H57" s="19">
         <v>8</v>
       </c>
       <c r="I57" s="19">
@@ -8874,52 +9026,55 @@
       </c>
       <c r="AR57" s="12">
         <v>7</v>
       </c>
       <c r="AS57" s="20">
         <v>9</v>
       </c>
       <c r="AT57" s="13">
         <v>7</v>
       </c>
       <c r="AU57" s="12">
         <v>6</v>
       </c>
       <c r="AV57" s="20">
         <v>5</v>
       </c>
       <c r="AW57" s="12">
         <v>8</v>
       </c>
       <c r="AX57" s="13">
         <v>4</v>
       </c>
       <c r="AY57" s="20">
         <v>4</v>
       </c>
+      <c r="AZ57" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="58" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="19">
         <v>12</v>
       </c>
       <c r="C58" s="19">
         <v>13</v>
       </c>
       <c r="D58" s="19">
         <v>18</v>
       </c>
       <c r="E58" s="19">
         <v>14</v>
       </c>
       <c r="F58" s="19">
         <v>14</v>
       </c>
       <c r="G58" s="19">
         <v>17</v>
       </c>
       <c r="H58" s="19">
         <v>17</v>
       </c>
       <c r="I58" s="19">
@@ -9029,52 +9184,55 @@
       </c>
       <c r="AR58" s="12">
         <v>11</v>
       </c>
       <c r="AS58" s="20">
         <v>16</v>
       </c>
       <c r="AT58" s="13">
         <v>20</v>
       </c>
       <c r="AU58" s="12">
         <v>19</v>
       </c>
       <c r="AV58" s="20">
         <v>11</v>
       </c>
       <c r="AW58" s="12">
         <v>10</v>
       </c>
       <c r="AX58" s="13">
         <v>7</v>
       </c>
       <c r="AY58" s="20">
         <v>11</v>
       </c>
+      <c r="AZ58" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="59" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="19">
         <v>8</v>
       </c>
       <c r="C59" s="19">
         <v>3</v>
       </c>
       <c r="D59" s="19">
         <v>11</v>
       </c>
       <c r="E59" s="19">
         <v>4</v>
       </c>
       <c r="F59" s="19">
         <v>7</v>
       </c>
       <c r="G59" s="19">
         <v>10</v>
       </c>
       <c r="H59" s="19">
         <v>13</v>
       </c>
       <c r="I59" s="19">
@@ -9184,52 +9342,55 @@
       </c>
       <c r="AR59" s="12">
         <v>5</v>
       </c>
       <c r="AS59" s="20">
         <v>4</v>
       </c>
       <c r="AT59" s="13">
         <v>5</v>
       </c>
       <c r="AU59" s="12">
         <v>8</v>
       </c>
       <c r="AV59" s="20">
         <v>5</v>
       </c>
       <c r="AW59" s="12">
         <v>4</v>
       </c>
       <c r="AX59" s="13">
         <v>7</v>
       </c>
       <c r="AY59" s="20">
         <v>2</v>
       </c>
+      <c r="AZ59" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="60" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="19">
         <v>6</v>
       </c>
       <c r="C60" s="19">
         <v>9</v>
       </c>
       <c r="D60" s="19">
         <v>15</v>
       </c>
       <c r="E60" s="19">
         <v>8</v>
       </c>
       <c r="F60" s="19">
         <v>6</v>
       </c>
       <c r="G60" s="19">
         <v>9</v>
       </c>
       <c r="H60" s="19">
         <v>11</v>
       </c>
       <c r="I60" s="19">
@@ -9339,52 +9500,55 @@
       </c>
       <c r="AR60" s="12">
         <v>7</v>
       </c>
       <c r="AS60" s="20">
         <v>4</v>
       </c>
       <c r="AT60" s="13">
         <v>7</v>
       </c>
       <c r="AU60" s="12">
         <v>5</v>
       </c>
       <c r="AV60" s="20">
         <v>7</v>
       </c>
       <c r="AW60" s="12">
         <v>6</v>
       </c>
       <c r="AX60" s="13">
         <v>5</v>
       </c>
       <c r="AY60" s="20">
         <v>4</v>
       </c>
+      <c r="AZ60" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="61" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="19">
         <v>18</v>
       </c>
       <c r="C61" s="19">
         <v>21</v>
       </c>
       <c r="D61" s="19">
         <v>15</v>
       </c>
       <c r="E61" s="19">
         <v>14</v>
       </c>
       <c r="F61" s="19">
         <v>20</v>
       </c>
       <c r="G61" s="19">
         <v>20</v>
       </c>
       <c r="H61" s="19">
         <v>13</v>
       </c>
       <c r="I61" s="19">
@@ -9494,52 +9658,55 @@
       </c>
       <c r="AR61" s="12">
         <v>14</v>
       </c>
       <c r="AS61" s="20">
         <v>11</v>
       </c>
       <c r="AT61" s="13">
         <v>15</v>
       </c>
       <c r="AU61" s="12">
         <v>11</v>
       </c>
       <c r="AV61" s="20">
         <v>11</v>
       </c>
       <c r="AW61" s="12">
         <v>14</v>
       </c>
       <c r="AX61" s="13">
         <v>10</v>
       </c>
       <c r="AY61" s="20">
         <v>10</v>
       </c>
+      <c r="AZ61" s="11">
+        <v>14</v>
+      </c>
     </row>
-    <row r="62" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="19">
         <v>3</v>
       </c>
       <c r="C62" s="19">
         <v>4</v>
       </c>
       <c r="D62" s="19">
         <v>5</v>
       </c>
       <c r="E62" s="19">
         <v>6</v>
       </c>
       <c r="F62" s="19">
         <v>7</v>
       </c>
       <c r="G62" s="19">
         <v>3</v>
       </c>
       <c r="H62" s="19">
         <v>5</v>
       </c>
       <c r="I62" s="19">
@@ -9649,52 +9816,55 @@
       </c>
       <c r="AR62" s="12">
         <v>4</v>
       </c>
       <c r="AS62" s="20">
         <v>3</v>
       </c>
       <c r="AT62" s="13">
         <v>5</v>
       </c>
       <c r="AU62" s="12">
         <v>4</v>
       </c>
       <c r="AV62" s="20">
         <v>2</v>
       </c>
       <c r="AW62" s="12">
         <v>4</v>
       </c>
       <c r="AX62" s="13">
         <v>3</v>
       </c>
       <c r="AY62" s="11" t="s">
         <v>48</v>
       </c>
+      <c r="AZ62" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="63" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="19">
         <v>15</v>
       </c>
       <c r="C63" s="19">
         <v>1</v>
       </c>
       <c r="D63" s="19">
         <v>9</v>
       </c>
       <c r="E63" s="19">
         <v>12</v>
       </c>
       <c r="F63" s="19">
         <v>12</v>
       </c>
       <c r="G63" s="19">
         <v>7</v>
       </c>
       <c r="H63" s="19">
         <v>12</v>
       </c>
       <c r="I63" s="19">
@@ -9804,52 +9974,55 @@
       </c>
       <c r="AR63" s="12">
         <v>8</v>
       </c>
       <c r="AS63" s="20">
         <v>7</v>
       </c>
       <c r="AT63" s="13">
         <v>12</v>
       </c>
       <c r="AU63" s="12">
         <v>13</v>
       </c>
       <c r="AV63" s="20">
         <v>9</v>
       </c>
       <c r="AW63" s="12">
         <v>5</v>
       </c>
       <c r="AX63" s="13">
         <v>5</v>
       </c>
       <c r="AY63" s="20">
         <v>3</v>
       </c>
+      <c r="AZ63" s="11">
+        <v>9</v>
+      </c>
     </row>
-    <row r="64" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="19">
         <v>9</v>
       </c>
       <c r="C64" s="19">
         <v>5</v>
       </c>
       <c r="D64" s="19">
         <v>8</v>
       </c>
       <c r="E64" s="19">
         <v>10</v>
       </c>
       <c r="F64" s="19">
         <v>12</v>
       </c>
       <c r="G64" s="19">
         <v>9</v>
       </c>
       <c r="H64" s="19">
         <v>12</v>
       </c>
       <c r="I64" s="19">
@@ -9959,52 +10132,55 @@
       </c>
       <c r="AR64" s="12">
         <v>7</v>
       </c>
       <c r="AS64" s="20">
         <v>6</v>
       </c>
       <c r="AT64" s="13">
         <v>6</v>
       </c>
       <c r="AU64" s="12">
         <v>10</v>
       </c>
       <c r="AV64" s="20">
         <v>5</v>
       </c>
       <c r="AW64" s="12">
         <v>3</v>
       </c>
       <c r="AX64" s="13">
         <v>5</v>
       </c>
       <c r="AY64" s="20">
         <v>6</v>
       </c>
+      <c r="AZ64" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="65" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B65" s="19">
         <v>29</v>
       </c>
       <c r="C65" s="19">
         <v>48</v>
       </c>
       <c r="D65" s="19">
         <v>39</v>
       </c>
       <c r="E65" s="19">
         <v>29</v>
       </c>
       <c r="F65" s="19">
         <v>43</v>
       </c>
       <c r="G65" s="19">
         <v>30</v>
       </c>
       <c r="H65" s="19">
         <v>41</v>
       </c>
       <c r="I65" s="19">
@@ -10114,52 +10290,55 @@
       </c>
       <c r="AR65" s="12">
         <v>31</v>
       </c>
       <c r="AS65" s="20">
         <v>26</v>
       </c>
       <c r="AT65" s="13">
         <v>29</v>
       </c>
       <c r="AU65" s="12">
         <v>25</v>
       </c>
       <c r="AV65" s="20">
         <v>22</v>
       </c>
       <c r="AW65" s="12">
         <v>35</v>
       </c>
       <c r="AX65" s="13">
         <v>26</v>
       </c>
       <c r="AY65" s="20">
         <v>30</v>
       </c>
+      <c r="AZ65" s="11">
+        <v>32</v>
+      </c>
     </row>
-    <row r="66" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="19">
         <v>7</v>
       </c>
       <c r="C66" s="19">
         <v>5</v>
       </c>
       <c r="D66" s="19">
         <v>10</v>
       </c>
       <c r="E66" s="19">
         <v>9</v>
       </c>
       <c r="F66" s="19">
         <v>8</v>
       </c>
       <c r="G66" s="19">
         <v>17</v>
       </c>
       <c r="H66" s="19">
         <v>15</v>
       </c>
       <c r="I66" s="19">
@@ -10269,52 +10448,55 @@
       </c>
       <c r="AR66" s="12">
         <v>8</v>
       </c>
       <c r="AS66" s="20">
         <v>5</v>
       </c>
       <c r="AT66" s="13">
         <v>12</v>
       </c>
       <c r="AU66" s="12">
         <v>7</v>
       </c>
       <c r="AV66" s="20">
         <v>7</v>
       </c>
       <c r="AW66" s="12">
         <v>3</v>
       </c>
       <c r="AX66" s="13">
         <v>7</v>
       </c>
       <c r="AY66" s="20">
         <v>2</v>
       </c>
+      <c r="AZ66" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="67" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="19">
         <v>3</v>
       </c>
       <c r="C67" s="19">
         <v>1</v>
       </c>
       <c r="D67" s="19">
         <v>2</v>
       </c>
       <c r="E67" s="19">
         <v>10</v>
       </c>
       <c r="F67" s="19">
         <v>2</v>
       </c>
       <c r="G67" s="19">
         <v>2</v>
       </c>
       <c r="H67" s="19">
         <v>5</v>
       </c>
       <c r="I67" s="19">
@@ -10424,52 +10606,55 @@
       </c>
       <c r="AR67" s="12">
         <v>3</v>
       </c>
       <c r="AS67" s="20">
         <v>3</v>
       </c>
       <c r="AT67" s="13">
         <v>3</v>
       </c>
       <c r="AU67" s="12">
         <v>3</v>
       </c>
       <c r="AV67" s="20">
         <v>3</v>
       </c>
       <c r="AW67" s="12">
         <v>1</v>
       </c>
       <c r="AX67" s="13">
         <v>5</v>
       </c>
       <c r="AY67" s="20">
         <v>1</v>
       </c>
+      <c r="AZ67" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="68" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="19">
         <v>9</v>
       </c>
       <c r="C68" s="19">
         <v>7</v>
       </c>
       <c r="D68" s="19">
         <v>1</v>
       </c>
       <c r="E68" s="19">
         <v>5</v>
       </c>
       <c r="F68" s="19">
         <v>9</v>
       </c>
       <c r="G68" s="19">
         <v>7</v>
       </c>
       <c r="H68" s="19">
         <v>4</v>
       </c>
       <c r="I68" s="19">
@@ -10579,52 +10764,55 @@
       </c>
       <c r="AR68" s="12">
         <v>8</v>
       </c>
       <c r="AS68" s="20">
         <v>9</v>
       </c>
       <c r="AT68" s="13">
         <v>7</v>
       </c>
       <c r="AU68" s="12">
         <v>4</v>
       </c>
       <c r="AV68" s="20">
         <v>6</v>
       </c>
       <c r="AW68" s="12">
         <v>6</v>
       </c>
       <c r="AX68" s="13">
         <v>10</v>
       </c>
       <c r="AY68" s="20">
         <v>2</v>
       </c>
+      <c r="AZ68" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="69" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="19">
         <v>13</v>
       </c>
       <c r="C69" s="19">
         <v>14</v>
       </c>
       <c r="D69" s="19">
         <v>7</v>
       </c>
       <c r="E69" s="19">
         <v>10</v>
       </c>
       <c r="F69" s="19">
         <v>3</v>
       </c>
       <c r="G69" s="19">
         <v>7</v>
       </c>
       <c r="H69" s="19">
         <v>6</v>
       </c>
       <c r="I69" s="19">
@@ -10734,52 +10922,55 @@
       </c>
       <c r="AR69" s="12">
         <v>8</v>
       </c>
       <c r="AS69" s="20">
         <v>13</v>
       </c>
       <c r="AT69" s="13">
         <v>7</v>
       </c>
       <c r="AU69" s="12">
         <v>13</v>
       </c>
       <c r="AV69" s="20">
         <v>10</v>
       </c>
       <c r="AW69" s="12">
         <v>6</v>
       </c>
       <c r="AX69" s="13">
         <v>2</v>
       </c>
       <c r="AY69" s="20">
         <v>12</v>
       </c>
+      <c r="AZ69" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="70" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="19">
         <v>5</v>
       </c>
       <c r="C70" s="19">
         <v>6</v>
       </c>
       <c r="D70" s="19">
         <v>6</v>
       </c>
       <c r="E70" s="19">
         <v>9</v>
       </c>
       <c r="F70" s="19">
         <v>7</v>
       </c>
       <c r="G70" s="19">
         <v>10</v>
       </c>
       <c r="H70" s="19">
         <v>6</v>
       </c>
       <c r="I70" s="19">
@@ -10889,52 +11080,55 @@
       </c>
       <c r="AR70" s="12">
         <v>7</v>
       </c>
       <c r="AS70" s="20">
         <v>3</v>
       </c>
       <c r="AT70" s="13">
         <v>6</v>
       </c>
       <c r="AU70" s="12">
         <v>8</v>
       </c>
       <c r="AV70" s="20">
         <v>4</v>
       </c>
       <c r="AW70" s="12">
         <v>5</v>
       </c>
       <c r="AX70" s="13">
         <v>4</v>
       </c>
       <c r="AY70" s="20">
         <v>1</v>
       </c>
+      <c r="AZ70" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="22">
         <v>8</v>
       </c>
       <c r="C71" s="22">
         <v>11</v>
       </c>
       <c r="D71" s="22">
         <v>9</v>
       </c>
       <c r="E71" s="22">
         <v>8</v>
       </c>
       <c r="F71" s="22">
         <v>11</v>
       </c>
       <c r="G71" s="22">
         <v>8</v>
       </c>
       <c r="H71" s="22">
         <v>15</v>
       </c>
       <c r="I71" s="22">
@@ -11044,254 +11238,259 @@
       </c>
       <c r="AR71" s="25">
         <v>7</v>
       </c>
       <c r="AS71" s="23">
         <v>5</v>
       </c>
       <c r="AT71" s="23">
         <v>8</v>
       </c>
       <c r="AU71" s="25">
         <v>7</v>
       </c>
       <c r="AV71" s="23">
         <v>8</v>
       </c>
       <c r="AW71" s="25">
         <v>9</v>
       </c>
       <c r="AX71" s="23">
         <v>6</v>
       </c>
       <c r="AY71" s="23">
         <v>7</v>
       </c>
+      <c r="AZ71" s="25">
+        <v>4</v>
+      </c>
     </row>
-    <row r="72" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="F72" s="26"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="26"/>
       <c r="L72" s="26"/>
     </row>
-    <row r="73" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="74" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="B28:AY28"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B2:AY2"/>
-[...2 lines deleted...]
-    <mergeCell ref="B50:AY50"/>
+    <mergeCell ref="B28:AZ28"/>
+    <mergeCell ref="B50:AZ50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY74"/>
+  <dimension ref="A1:AZ74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AT24" sqref="AT24"/>
+      <selection activeCell="B6" sqref="B6:AZ6"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="28" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="9" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.42578125" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.42578125" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="25" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="28" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...52 lines deleted...]
-      <c r="AY2" s="40"/>
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AL2" s="38"/>
+      <c r="AM2" s="38"/>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="38"/>
+      <c r="AP2" s="38"/>
+      <c r="AQ2" s="38"/>
+      <c r="AR2" s="38"/>
+      <c r="AS2" s="38"/>
+      <c r="AT2" s="38"/>
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="AX2" s="38"/>
+      <c r="AY2" s="38"/>
+      <c r="AZ2" s="38"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="3"/>
       <c r="E3" s="29"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AL3" s="30"/>
-      <c r="AY3" s="30" t="s">
+      <c r="AZ3" s="30" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="44">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43">
         <v>2022</v>
       </c>
-      <c r="C4" s="44"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43">
         <v>2023</v>
       </c>
-      <c r="O4" s="44"/>
-[...10 lines deleted...]
-      <c r="Z4" s="37">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="39">
         <v>2024</v>
       </c>
-      <c r="AA4" s="37"/>
-[...10 lines deleted...]
-      <c r="AL4" s="37">
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
+      <c r="AL4" s="39">
         <v>2025</v>
       </c>
-      <c r="AM4" s="37"/>
-[...10 lines deleted...]
-      <c r="AX4" s="37">
+      <c r="AM4" s="39"/>
+      <c r="AN4" s="39"/>
+      <c r="AO4" s="39"/>
+      <c r="AP4" s="39"/>
+      <c r="AQ4" s="39"/>
+      <c r="AR4" s="39"/>
+      <c r="AS4" s="39"/>
+      <c r="AT4" s="39"/>
+      <c r="AU4" s="39"/>
+      <c r="AV4" s="39"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="39">
         <v>2026</v>
       </c>
-      <c r="AY4" s="37"/>
+      <c r="AY4" s="39"/>
+      <c r="AZ4" s="39"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="43"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="42"/>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -11398,52 +11597,55 @@
       </c>
       <c r="AR5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="AS5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AY5" s="7" t="s">
         <v>12</v>
       </c>
+      <c r="AZ5" s="6" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -11452,52 +11654,53 @@
       <c r="AA6" s="45"/>
       <c r="AB6" s="45"/>
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="32">
         <v>11.43</v>
       </c>
       <c r="C7" s="32">
         <v>11.98</v>
       </c>
       <c r="D7" s="32">
         <v>11.67</v>
       </c>
       <c r="E7" s="32">
         <v>11.68</v>
       </c>
       <c r="F7" s="32">
         <v>11.72</v>
       </c>
       <c r="G7" s="32">
         <v>11.89</v>
       </c>
       <c r="H7" s="32">
         <v>12.05</v>
       </c>
       <c r="I7" s="32">
@@ -11607,52 +11810,55 @@
       </c>
       <c r="AR7" s="32">
         <v>9.92</v>
       </c>
       <c r="AS7" s="32">
         <v>9.9</v>
       </c>
       <c r="AT7" s="32">
         <v>9.98</v>
       </c>
       <c r="AU7" s="32">
         <v>10.01</v>
       </c>
       <c r="AV7" s="34">
         <v>9.91</v>
       </c>
       <c r="AW7" s="34">
         <v>9.9</v>
       </c>
       <c r="AX7" s="34">
         <v>9</v>
       </c>
       <c r="AY7" s="32">
         <v>8.81</v>
       </c>
+      <c r="AZ7" s="34">
+        <v>8.85</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="32">
         <v>12.34</v>
       </c>
       <c r="C8" s="32">
         <v>13.53</v>
       </c>
       <c r="D8" s="32">
         <v>12.92</v>
       </c>
       <c r="E8" s="32">
         <v>12.93</v>
       </c>
       <c r="F8" s="32">
         <v>12.77</v>
       </c>
       <c r="G8" s="32">
         <v>12.81</v>
       </c>
       <c r="H8" s="32">
         <v>12.83</v>
       </c>
       <c r="I8" s="32">
@@ -11762,52 +11968,55 @@
       </c>
       <c r="AR8" s="32">
         <v>10.53</v>
       </c>
       <c r="AS8" s="32">
         <v>10.5</v>
       </c>
       <c r="AT8" s="32">
         <v>10.57</v>
       </c>
       <c r="AU8" s="32">
         <v>10.56</v>
       </c>
       <c r="AV8" s="34">
         <v>10.41</v>
       </c>
       <c r="AW8" s="34">
         <v>10.4</v>
       </c>
       <c r="AX8" s="34">
         <v>9.44</v>
       </c>
       <c r="AY8" s="32">
         <v>9.16</v>
       </c>
+      <c r="AZ8" s="34">
+        <v>9.19</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="32">
         <v>17.079999999999998</v>
       </c>
       <c r="C9" s="32">
         <v>17.03</v>
       </c>
       <c r="D9" s="32">
         <v>17.940000000000001</v>
       </c>
       <c r="E9" s="32">
         <v>18.55</v>
       </c>
       <c r="F9" s="32">
         <v>18.23</v>
       </c>
       <c r="G9" s="32">
         <v>18.690000000000001</v>
       </c>
       <c r="H9" s="32">
         <v>18.940000000000001</v>
       </c>
       <c r="I9" s="32">
@@ -11917,52 +12126,55 @@
       </c>
       <c r="AR9" s="32">
         <v>13.4</v>
       </c>
       <c r="AS9" s="32">
         <v>13.48</v>
       </c>
       <c r="AT9" s="32">
         <v>14</v>
       </c>
       <c r="AU9" s="32">
         <v>13.8</v>
       </c>
       <c r="AV9" s="34">
         <v>14.11</v>
       </c>
       <c r="AW9" s="34">
         <v>13.96</v>
       </c>
       <c r="AX9" s="34">
         <v>15.73</v>
       </c>
       <c r="AY9" s="32">
         <v>14.3</v>
       </c>
+      <c r="AZ9" s="34">
+        <v>13.49</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="32">
         <v>7.74</v>
       </c>
       <c r="C10" s="32">
         <v>8.86</v>
       </c>
       <c r="D10" s="32">
         <v>7.67</v>
       </c>
       <c r="E10" s="32">
         <v>8.19</v>
       </c>
       <c r="F10" s="32">
         <v>8.3800000000000008</v>
       </c>
       <c r="G10" s="32">
         <v>8.61</v>
       </c>
       <c r="H10" s="32">
         <v>9.07</v>
       </c>
       <c r="I10" s="32">
@@ -12072,52 +12284,55 @@
       </c>
       <c r="AR10" s="32">
         <v>7.7</v>
       </c>
       <c r="AS10" s="32">
         <v>7.72</v>
       </c>
       <c r="AT10" s="32">
         <v>7.58</v>
       </c>
       <c r="AU10" s="32">
         <v>7.51</v>
       </c>
       <c r="AV10" s="34">
         <v>7.31</v>
       </c>
       <c r="AW10" s="34">
         <v>7.16</v>
       </c>
       <c r="AX10" s="34">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="32">
         <v>6.16</v>
       </c>
+      <c r="AZ10" s="34">
+        <v>5.81</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="32">
         <v>10.76</v>
       </c>
       <c r="C11" s="32">
         <v>11.41</v>
       </c>
       <c r="D11" s="32">
         <v>11.06</v>
       </c>
       <c r="E11" s="32">
         <v>11.08</v>
       </c>
       <c r="F11" s="32">
         <v>10.86</v>
       </c>
       <c r="G11" s="32">
         <v>10.9</v>
       </c>
       <c r="H11" s="32">
         <v>11.15</v>
       </c>
       <c r="I11" s="32">
@@ -12227,52 +12442,55 @@
       </c>
       <c r="AR11" s="32">
         <v>9.57</v>
       </c>
       <c r="AS11" s="32">
         <v>9.75</v>
       </c>
       <c r="AT11" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="AU11" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AV11" s="34">
         <v>9.91</v>
       </c>
       <c r="AW11" s="34">
         <v>9.85</v>
       </c>
       <c r="AX11" s="34">
         <v>10.23</v>
       </c>
       <c r="AY11" s="32">
         <v>9.14</v>
       </c>
+      <c r="AZ11" s="34">
+        <v>8.61</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="32">
         <v>13.19</v>
       </c>
       <c r="C12" s="32">
         <v>10.42</v>
       </c>
       <c r="D12" s="32">
         <v>10.4</v>
       </c>
       <c r="E12" s="32">
         <v>10.71</v>
       </c>
       <c r="F12" s="32">
         <v>11.39</v>
       </c>
       <c r="G12" s="32">
         <v>10.95</v>
       </c>
       <c r="H12" s="32">
         <v>11.83</v>
       </c>
       <c r="I12" s="32">
@@ -12382,52 +12600,55 @@
       </c>
       <c r="AR12" s="32">
         <v>10.029999999999999</v>
       </c>
       <c r="AS12" s="32">
         <v>9.4</v>
       </c>
       <c r="AT12" s="32">
         <v>10.17</v>
       </c>
       <c r="AU12" s="32">
         <v>10.039999999999999</v>
       </c>
       <c r="AV12" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="AW12" s="34">
         <v>10.130000000000001</v>
       </c>
       <c r="AX12" s="34">
         <v>12.25</v>
       </c>
       <c r="AY12" s="32">
         <v>8.5299999999999994</v>
       </c>
+      <c r="AZ12" s="34">
+        <v>9.8000000000000007</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="32">
         <v>18.239999999999998</v>
       </c>
       <c r="C13" s="32">
         <v>18.23</v>
       </c>
       <c r="D13" s="32">
         <v>18.809999999999999</v>
       </c>
       <c r="E13" s="32">
         <v>17.28</v>
       </c>
       <c r="F13" s="32">
         <v>17.62</v>
       </c>
       <c r="G13" s="32">
         <v>16.93</v>
       </c>
       <c r="H13" s="32">
         <v>16.63</v>
       </c>
       <c r="I13" s="32">
@@ -12537,52 +12758,55 @@
       </c>
       <c r="AR13" s="32">
         <v>15.09</v>
       </c>
       <c r="AS13" s="32">
         <v>14.96</v>
       </c>
       <c r="AT13" s="32">
         <v>15.02</v>
       </c>
       <c r="AU13" s="32">
         <v>14.99</v>
       </c>
       <c r="AV13" s="34">
         <v>14.77</v>
       </c>
       <c r="AW13" s="34">
         <v>14.55</v>
       </c>
       <c r="AX13" s="34">
         <v>5.9</v>
       </c>
       <c r="AY13" s="32">
         <v>8.24</v>
       </c>
+      <c r="AZ13" s="34">
+        <v>9.39</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="32">
         <v>8.0299999999999994</v>
       </c>
       <c r="C14" s="32">
         <v>9</v>
       </c>
       <c r="D14" s="32">
         <v>10.039999999999999</v>
       </c>
       <c r="E14" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="F14" s="32">
         <v>9.98</v>
       </c>
       <c r="G14" s="32">
         <v>10.45</v>
       </c>
       <c r="H14" s="32">
         <v>10.88</v>
       </c>
       <c r="I14" s="32">
@@ -12692,52 +12916,55 @@
       </c>
       <c r="AR14" s="32">
         <v>10.89</v>
       </c>
       <c r="AS14" s="32">
         <v>10.96</v>
       </c>
       <c r="AT14" s="32">
         <v>11.08</v>
       </c>
       <c r="AU14" s="32">
         <v>11.04</v>
       </c>
       <c r="AV14" s="34">
         <v>10.87</v>
       </c>
       <c r="AW14" s="34">
         <v>10.57</v>
       </c>
       <c r="AX14" s="34">
         <v>5.88</v>
       </c>
       <c r="AY14" s="32">
         <v>7.49</v>
       </c>
+      <c r="AZ14" s="34">
+        <v>7.92</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="32">
         <v>8.4600000000000009</v>
       </c>
       <c r="C15" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="D15" s="32">
         <v>9.2200000000000006</v>
       </c>
       <c r="E15" s="32">
         <v>9.2799999999999994</v>
       </c>
       <c r="F15" s="32">
         <v>9.86</v>
       </c>
       <c r="G15" s="32">
         <v>10.17</v>
       </c>
       <c r="H15" s="32">
         <v>10.95</v>
       </c>
       <c r="I15" s="32">
@@ -12847,52 +13074,55 @@
       </c>
       <c r="AR15" s="32">
         <v>8.17</v>
       </c>
       <c r="AS15" s="32">
         <v>8.09</v>
       </c>
       <c r="AT15" s="32">
         <v>8.75</v>
       </c>
       <c r="AU15" s="32">
         <v>9.15</v>
       </c>
       <c r="AV15" s="34">
         <v>8.89</v>
       </c>
       <c r="AW15" s="34">
         <v>8.84</v>
       </c>
       <c r="AX15" s="34">
         <v>13.1</v>
       </c>
       <c r="AY15" s="32">
         <v>10.53</v>
       </c>
+      <c r="AZ15" s="34">
+        <v>9.32</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="32">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="32">
         <v>15.31</v>
       </c>
       <c r="D16" s="32">
         <v>18.89</v>
       </c>
       <c r="E16" s="32">
         <v>18.37</v>
       </c>
       <c r="F16" s="32">
         <v>17.510000000000002</v>
       </c>
       <c r="G16" s="32">
         <v>17.75</v>
       </c>
       <c r="H16" s="32">
         <v>18.02</v>
       </c>
       <c r="I16" s="32">
@@ -13002,52 +13232,55 @@
       </c>
       <c r="AR16" s="32">
         <v>15.62</v>
       </c>
       <c r="AS16" s="32">
         <v>15.14</v>
       </c>
       <c r="AT16" s="32">
         <v>14.71</v>
       </c>
       <c r="AU16" s="32">
         <v>14.77</v>
       </c>
       <c r="AV16" s="34">
         <v>14.51</v>
       </c>
       <c r="AW16" s="34">
         <v>14.47</v>
       </c>
       <c r="AX16" s="34">
         <v>13.29</v>
       </c>
       <c r="AY16" s="32">
         <v>14.64</v>
       </c>
+      <c r="AZ16" s="34">
+        <v>12.52</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="32">
         <v>11.77</v>
       </c>
       <c r="C17" s="32">
         <v>11.4</v>
       </c>
       <c r="D17" s="32">
         <v>9.93</v>
       </c>
       <c r="E17" s="32">
         <v>10</v>
       </c>
       <c r="F17" s="32">
         <v>10.15</v>
       </c>
       <c r="G17" s="32">
         <v>10.29</v>
       </c>
       <c r="H17" s="32">
         <v>9.99</v>
       </c>
       <c r="I17" s="32">
@@ -13157,52 +13390,55 @@
       </c>
       <c r="AR17" s="32">
         <v>8.33</v>
       </c>
       <c r="AS17" s="32">
         <v>8.19</v>
       </c>
       <c r="AT17" s="32">
         <v>8.11</v>
       </c>
       <c r="AU17" s="32">
         <v>7.84</v>
       </c>
       <c r="AV17" s="34">
         <v>7.83</v>
       </c>
       <c r="AW17" s="34">
         <v>7.89</v>
       </c>
       <c r="AX17" s="34">
         <v>6.69</v>
       </c>
       <c r="AY17" s="32">
         <v>6.87</v>
       </c>
+      <c r="AZ17" s="34">
+        <v>7.4</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="32">
         <v>8.64</v>
       </c>
       <c r="C18" s="32">
         <v>10.15</v>
       </c>
       <c r="D18" s="32">
         <v>9.93</v>
       </c>
       <c r="E18" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="F18" s="32">
         <v>11.19</v>
       </c>
       <c r="G18" s="32">
         <v>10.97</v>
       </c>
       <c r="H18" s="32">
         <v>11.09</v>
       </c>
       <c r="I18" s="32">
@@ -13312,52 +13548,55 @@
       </c>
       <c r="AR18" s="32">
         <v>10.27</v>
       </c>
       <c r="AS18" s="32">
         <v>9.7200000000000006</v>
       </c>
       <c r="AT18" s="32">
         <v>10.119999999999999</v>
       </c>
       <c r="AU18" s="32">
         <v>10.050000000000001</v>
       </c>
       <c r="AV18" s="34">
         <v>9.69</v>
       </c>
       <c r="AW18" s="34">
         <v>9.65</v>
       </c>
       <c r="AX18" s="34">
         <v>8.42</v>
       </c>
       <c r="AY18" s="32">
         <v>6.38</v>
       </c>
+      <c r="AZ18" s="34">
+        <v>6.66</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="32">
         <v>13.31</v>
       </c>
       <c r="C19" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="D19" s="32">
         <v>8.89</v>
       </c>
       <c r="E19" s="32">
         <v>8.76</v>
       </c>
       <c r="F19" s="32">
         <v>9.31</v>
       </c>
       <c r="G19" s="32">
         <v>8.91</v>
       </c>
       <c r="H19" s="32">
         <v>9.2899999999999991</v>
       </c>
       <c r="I19" s="32">
@@ -13467,52 +13706,55 @@
       </c>
       <c r="AR19" s="32">
         <v>8.31</v>
       </c>
       <c r="AS19" s="32">
         <v>8.07</v>
       </c>
       <c r="AT19" s="32">
         <v>8.32</v>
       </c>
       <c r="AU19" s="32">
         <v>8.64</v>
       </c>
       <c r="AV19" s="34">
         <v>8.6199999999999992</v>
       </c>
       <c r="AW19" s="34">
         <v>8.52</v>
       </c>
       <c r="AX19" s="34">
         <v>4.04</v>
       </c>
       <c r="AY19" s="32">
         <v>4.78</v>
       </c>
+      <c r="AZ19" s="34">
+        <v>5.58</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="32">
         <v>9.6300000000000008</v>
       </c>
       <c r="C20" s="32">
         <v>8.93</v>
       </c>
       <c r="D20" s="32">
         <v>8.3800000000000008</v>
       </c>
       <c r="E20" s="32">
         <v>8.33</v>
       </c>
       <c r="F20" s="32">
         <v>9.06</v>
       </c>
       <c r="G20" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="H20" s="32">
         <v>10.91</v>
       </c>
       <c r="I20" s="32">
@@ -13622,52 +13864,55 @@
       </c>
       <c r="AR20" s="32">
         <v>7.67</v>
       </c>
       <c r="AS20" s="32">
         <v>7.72</v>
       </c>
       <c r="AT20" s="32">
         <v>7.78</v>
       </c>
       <c r="AU20" s="32">
         <v>8.43</v>
       </c>
       <c r="AV20" s="34">
         <v>8.3000000000000007</v>
       </c>
       <c r="AW20" s="34">
         <v>8.18</v>
       </c>
       <c r="AX20" s="34">
         <v>7.62</v>
       </c>
       <c r="AY20" s="32">
         <v>8.68</v>
       </c>
+      <c r="AZ20" s="34">
+        <v>10.54</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="32">
         <v>10.49</v>
       </c>
       <c r="C21" s="32">
         <v>12.61</v>
       </c>
       <c r="D21" s="32">
         <v>12.7</v>
       </c>
       <c r="E21" s="32">
         <v>12.68</v>
       </c>
       <c r="F21" s="32">
         <v>13.21</v>
       </c>
       <c r="G21" s="32">
         <v>13.28</v>
       </c>
       <c r="H21" s="32">
         <v>13.1</v>
       </c>
       <c r="I21" s="32">
@@ -13777,52 +14022,55 @@
       </c>
       <c r="AR21" s="32">
         <v>9.59</v>
       </c>
       <c r="AS21" s="32">
         <v>9.5399999999999991</v>
       </c>
       <c r="AT21" s="32">
         <v>9.51</v>
       </c>
       <c r="AU21" s="32">
         <v>9.35</v>
       </c>
       <c r="AV21" s="34">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW21" s="34">
         <v>9.4700000000000006</v>
       </c>
       <c r="AX21" s="34">
         <v>8.31</v>
       </c>
       <c r="AY21" s="32">
         <v>9.91</v>
       </c>
+      <c r="AZ21" s="34">
+        <v>10.119999999999999</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="32">
         <v>6.85</v>
       </c>
       <c r="C22" s="32">
         <v>5.84</v>
       </c>
       <c r="D22" s="32">
         <v>6.92</v>
       </c>
       <c r="E22" s="32">
         <v>7.23</v>
       </c>
       <c r="F22" s="32">
         <v>7.37</v>
       </c>
       <c r="G22" s="32">
         <v>8.77</v>
       </c>
       <c r="H22" s="32">
         <v>9.42</v>
       </c>
       <c r="I22" s="32">
@@ -13932,52 +14180,55 @@
       </c>
       <c r="AR22" s="32">
         <v>8.1199999999999992</v>
       </c>
       <c r="AS22" s="32">
         <v>8.1</v>
       </c>
       <c r="AT22" s="32">
         <v>8.65</v>
       </c>
       <c r="AU22" s="32">
         <v>8.65</v>
       </c>
       <c r="AV22" s="34">
         <v>8.4499999999999993</v>
       </c>
       <c r="AW22" s="34">
         <v>8.4600000000000009</v>
       </c>
       <c r="AX22" s="34">
         <v>12.37</v>
       </c>
       <c r="AY22" s="32">
         <v>8.32</v>
       </c>
+      <c r="AZ22" s="34">
+        <v>8.85</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="32">
         <v>7.59</v>
       </c>
       <c r="C23" s="32">
         <v>8.6300000000000008</v>
       </c>
       <c r="D23" s="32">
         <v>8.27</v>
       </c>
       <c r="E23" s="32">
         <v>10.1</v>
       </c>
       <c r="F23" s="32">
         <v>9.0500000000000007</v>
       </c>
       <c r="G23" s="32">
         <v>9.93</v>
       </c>
       <c r="H23" s="32">
         <v>10.34</v>
       </c>
       <c r="I23" s="32">
@@ -14087,52 +14338,55 @@
       </c>
       <c r="AR23" s="32">
         <v>11.61</v>
       </c>
       <c r="AS23" s="32">
         <v>11.06</v>
       </c>
       <c r="AT23" s="32">
         <v>10.98</v>
       </c>
       <c r="AU23" s="32">
         <v>11.01</v>
       </c>
       <c r="AV23" s="34">
         <v>10.68</v>
       </c>
       <c r="AW23" s="34">
         <v>10.26</v>
       </c>
       <c r="AX23" s="34">
         <v>11.81</v>
       </c>
       <c r="AY23" s="32">
         <v>7.76</v>
       </c>
+      <c r="AZ23" s="34">
+        <v>10.19</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="32">
         <v>12.72</v>
       </c>
       <c r="C24" s="32">
         <v>11.57</v>
       </c>
       <c r="D24" s="32">
         <v>9.65</v>
       </c>
       <c r="E24" s="32">
         <v>9.31</v>
       </c>
       <c r="F24" s="32">
         <v>10.25</v>
       </c>
       <c r="G24" s="32">
         <v>10.62</v>
       </c>
       <c r="H24" s="32">
         <v>10.63</v>
       </c>
       <c r="I24" s="32">
@@ -14242,52 +14496,55 @@
       </c>
       <c r="AR24" s="32">
         <v>7.37</v>
       </c>
       <c r="AS24" s="32">
         <v>7.73</v>
       </c>
       <c r="AT24" s="32">
         <v>7.94</v>
       </c>
       <c r="AU24" s="32">
         <v>8.01</v>
       </c>
       <c r="AV24" s="34">
         <v>7.83</v>
       </c>
       <c r="AW24" s="34">
         <v>8.14</v>
       </c>
       <c r="AX24" s="34">
         <v>9.76</v>
       </c>
       <c r="AY24" s="32">
         <v>7.45</v>
       </c>
+      <c r="AZ24" s="34">
+        <v>7.67</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="32">
         <v>11.58</v>
       </c>
       <c r="C25" s="32">
         <v>11.7</v>
       </c>
       <c r="D25" s="32">
         <v>11.31</v>
       </c>
       <c r="E25" s="32">
         <v>10.95</v>
       </c>
       <c r="F25" s="32">
         <v>10.210000000000001</v>
       </c>
       <c r="G25" s="32">
         <v>10.16</v>
       </c>
       <c r="H25" s="32">
         <v>9.86</v>
       </c>
       <c r="I25" s="32">
@@ -14397,52 +14654,55 @@
       </c>
       <c r="AR25" s="32">
         <v>8.39</v>
       </c>
       <c r="AS25" s="32">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT25" s="32">
         <v>8.67</v>
       </c>
       <c r="AU25" s="32">
         <v>9.11</v>
       </c>
       <c r="AV25" s="34">
         <v>9.19</v>
       </c>
       <c r="AW25" s="34">
         <v>9.14</v>
       </c>
       <c r="AX25" s="34">
         <v>5.57</v>
       </c>
       <c r="AY25" s="32">
         <v>8.73</v>
       </c>
+      <c r="AZ25" s="34">
+        <v>7.24</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="32">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="32">
         <v>8.01</v>
       </c>
       <c r="D26" s="32">
         <v>8.15</v>
       </c>
       <c r="E26" s="32">
         <v>8.69</v>
       </c>
       <c r="F26" s="32">
         <v>9.25</v>
       </c>
       <c r="G26" s="32">
         <v>10.72</v>
       </c>
       <c r="H26" s="32">
         <v>11.04</v>
       </c>
       <c r="I26" s="32">
@@ -14552,52 +14812,55 @@
       </c>
       <c r="AR26" s="32">
         <v>10.62</v>
       </c>
       <c r="AS26" s="32">
         <v>10.220000000000001</v>
       </c>
       <c r="AT26" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AU26" s="32">
         <v>10.19</v>
       </c>
       <c r="AV26" s="34">
         <v>10.050000000000001</v>
       </c>
       <c r="AW26" s="34">
         <v>10.19</v>
       </c>
       <c r="AX26" s="34">
         <v>5.97</v>
       </c>
       <c r="AY26" s="32">
         <v>4.95</v>
       </c>
+      <c r="AZ26" s="34">
+        <v>7.94</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="35">
         <v>10.78</v>
       </c>
       <c r="C27" s="35">
         <v>11.59</v>
       </c>
       <c r="D27" s="35">
         <v>10.77</v>
       </c>
       <c r="E27" s="35">
         <v>9.59</v>
       </c>
       <c r="F27" s="35">
         <v>9.7200000000000006</v>
       </c>
       <c r="G27" s="35">
         <v>9.77</v>
       </c>
       <c r="H27" s="35">
         <v>10.19</v>
       </c>
       <c r="I27" s="35">
@@ -14707,109 +14970,112 @@
       </c>
       <c r="AR27" s="35">
         <v>7.74</v>
       </c>
       <c r="AS27" s="35">
         <v>7.67</v>
       </c>
       <c r="AT27" s="35">
         <v>7.53</v>
       </c>
       <c r="AU27" s="35">
         <v>7.39</v>
       </c>
       <c r="AV27" s="35">
         <v>7.58</v>
       </c>
       <c r="AW27" s="35">
         <v>7.59</v>
       </c>
       <c r="AX27" s="35">
         <v>6.26</v>
       </c>
       <c r="AY27" s="35">
         <v>6.06</v>
       </c>
+      <c r="AZ27" s="35">
+        <v>5.76</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>