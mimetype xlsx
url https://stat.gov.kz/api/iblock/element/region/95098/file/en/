--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-60" yWindow="195" windowWidth="18450" windowHeight="8970" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Number of births" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="53">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>The number of births alive in the Kostanay Region*</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
@@ -804,80 +804,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ74"/>
+  <dimension ref="A1:BA74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:AZ50"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="28" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="25" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="28" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="38" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
@@ -887,67 +887,68 @@
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="38"/>
       <c r="AI2" s="38"/>
       <c r="AJ2" s="38"/>
       <c r="AK2" s="38"/>
       <c r="AL2" s="38"/>
       <c r="AM2" s="38"/>
       <c r="AN2" s="38"/>
       <c r="AO2" s="38"/>
       <c r="AP2" s="38"/>
       <c r="AQ2" s="38"/>
       <c r="AR2" s="38"/>
       <c r="AS2" s="38"/>
       <c r="AT2" s="38"/>
       <c r="AU2" s="38"/>
       <c r="AV2" s="38"/>
       <c r="AW2" s="38"/>
       <c r="AX2" s="38"/>
       <c r="AY2" s="38"/>
       <c r="AZ2" s="38"/>
+      <c r="BA2" s="38"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AL3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="41"/>
       <c r="B4" s="43">
         <v>2022</v>
       </c>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43">
         <v>2023</v>
       </c>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
@@ -966,52 +967,53 @@
       <c r="AF4" s="39"/>
       <c r="AG4" s="39"/>
       <c r="AH4" s="39"/>
       <c r="AI4" s="39"/>
       <c r="AJ4" s="39"/>
       <c r="AK4" s="39"/>
       <c r="AL4" s="39">
         <v>2025</v>
       </c>
       <c r="AM4" s="39"/>
       <c r="AN4" s="39"/>
       <c r="AO4" s="39"/>
       <c r="AP4" s="39"/>
       <c r="AQ4" s="39"/>
       <c r="AR4" s="39"/>
       <c r="AS4" s="39"/>
       <c r="AT4" s="39"/>
       <c r="AU4" s="39"/>
       <c r="AV4" s="39"/>
       <c r="AW4" s="44"/>
       <c r="AX4" s="39">
         <v>2026</v>
       </c>
       <c r="AY4" s="39"/>
       <c r="AZ4" s="39"/>
+      <c r="BA4" s="39"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="42"/>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>29</v>
       </c>
@@ -1122,52 +1124,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>24</v>
       </c>
+      <c r="BA5" s="6" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
       <c r="P6" s="40"/>
       <c r="Q6" s="40"/>
       <c r="R6" s="40"/>
       <c r="S6" s="40"/>
       <c r="T6" s="40"/>
       <c r="U6" s="40"/>
       <c r="V6" s="40"/>
       <c r="W6" s="40"/>
       <c r="X6" s="40"/>
@@ -1177,52 +1182,53 @@
       <c r="AB6" s="40"/>
       <c r="AC6" s="40"/>
       <c r="AD6" s="40"/>
       <c r="AE6" s="40"/>
       <c r="AF6" s="40"/>
       <c r="AG6" s="40"/>
       <c r="AH6" s="40"/>
       <c r="AI6" s="40"/>
       <c r="AJ6" s="40"/>
       <c r="AK6" s="40"/>
       <c r="AL6" s="40"/>
       <c r="AM6" s="40"/>
       <c r="AN6" s="40"/>
       <c r="AO6" s="40"/>
       <c r="AP6" s="40"/>
       <c r="AQ6" s="40"/>
       <c r="AR6" s="40"/>
       <c r="AS6" s="40"/>
       <c r="AT6" s="40"/>
       <c r="AU6" s="40"/>
       <c r="AV6" s="40"/>
       <c r="AW6" s="40"/>
       <c r="AX6" s="40"/>
       <c r="AY6" s="40"/>
       <c r="AZ6" s="40"/>
+      <c r="BA6" s="40"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="10">
         <v>809</v>
       </c>
       <c r="C7" s="10">
         <v>802</v>
       </c>
       <c r="D7" s="10">
         <v>786</v>
       </c>
       <c r="E7" s="10">
         <v>802</v>
       </c>
       <c r="F7" s="10">
         <v>842</v>
       </c>
       <c r="G7" s="10">
         <v>870</v>
       </c>
       <c r="H7" s="10">
         <v>919</v>
       </c>
       <c r="I7" s="10">
@@ -1335,52 +1341,55 @@
       </c>
       <c r="AS7" s="20">
         <v>684</v>
       </c>
       <c r="AT7" s="13">
         <v>722</v>
       </c>
       <c r="AU7" s="12">
         <v>714</v>
       </c>
       <c r="AV7" s="20">
         <v>608</v>
       </c>
       <c r="AW7" s="11">
         <v>678</v>
       </c>
       <c r="AX7" s="13">
         <v>627</v>
       </c>
       <c r="AY7" s="20">
         <v>541</v>
       </c>
       <c r="AZ7" s="11">
         <v>621</v>
       </c>
+      <c r="BA7" s="11">
+        <v>620</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="10">
         <v>275</v>
       </c>
       <c r="C8" s="10">
         <v>299</v>
       </c>
       <c r="D8" s="10">
         <v>262</v>
       </c>
       <c r="E8" s="10">
         <v>280</v>
       </c>
       <c r="F8" s="10">
         <v>270</v>
       </c>
       <c r="G8" s="10">
         <v>282</v>
       </c>
       <c r="H8" s="10">
         <v>289</v>
       </c>
       <c r="I8" s="10">
@@ -1493,52 +1502,55 @@
       </c>
       <c r="AS8" s="20">
         <v>242</v>
       </c>
       <c r="AT8" s="13">
         <v>252</v>
       </c>
       <c r="AU8" s="12">
         <v>244</v>
       </c>
       <c r="AV8" s="20">
         <v>200</v>
       </c>
       <c r="AW8" s="11">
         <v>242</v>
       </c>
       <c r="AX8" s="13">
         <v>224</v>
       </c>
       <c r="AY8" s="20">
         <v>189</v>
       </c>
       <c r="AZ8" s="11">
         <v>218</v>
       </c>
+      <c r="BA8" s="11">
+        <v>228</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10">
         <v>56</v>
       </c>
       <c r="C9" s="10">
         <v>50</v>
       </c>
       <c r="D9" s="10">
         <v>65</v>
       </c>
       <c r="E9" s="10">
         <v>65</v>
       </c>
       <c r="F9" s="10">
         <v>56</v>
       </c>
       <c r="G9" s="10">
         <v>67</v>
       </c>
       <c r="H9" s="10">
         <v>67</v>
       </c>
       <c r="I9" s="10">
@@ -1651,52 +1663,55 @@
       </c>
       <c r="AS9" s="20">
         <v>43</v>
       </c>
       <c r="AT9" s="13">
         <v>55</v>
       </c>
       <c r="AU9" s="12">
         <v>37</v>
       </c>
       <c r="AV9" s="20">
         <v>52</v>
       </c>
       <c r="AW9" s="11">
         <v>39</v>
       </c>
       <c r="AX9" s="13">
         <v>48</v>
       </c>
       <c r="AY9" s="20">
         <v>35</v>
       </c>
       <c r="AZ9" s="11">
         <v>36</v>
       </c>
+      <c r="BA9" s="11">
+        <v>43</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10">
         <v>23</v>
       </c>
       <c r="C10" s="10">
         <v>27</v>
       </c>
       <c r="D10" s="10">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>28</v>
       </c>
       <c r="F10" s="10">
         <v>27</v>
       </c>
       <c r="G10" s="10">
         <v>28</v>
       </c>
       <c r="H10" s="10">
         <v>35</v>
       </c>
       <c r="I10" s="10">
@@ -1809,52 +1824,55 @@
       </c>
       <c r="AS10" s="20">
         <v>23</v>
       </c>
       <c r="AT10" s="13">
         <v>18</v>
       </c>
       <c r="AU10" s="12">
         <v>20</v>
       </c>
       <c r="AV10" s="20">
         <v>15</v>
       </c>
       <c r="AW10" s="11">
         <v>16</v>
       </c>
       <c r="AX10" s="13">
         <v>13</v>
       </c>
       <c r="AY10" s="20">
         <v>21</v>
       </c>
       <c r="AZ10" s="11">
         <v>15</v>
       </c>
+      <c r="BA10" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10">
         <v>113</v>
       </c>
       <c r="C11" s="10">
         <v>114</v>
       </c>
       <c r="D11" s="10">
         <v>109</v>
       </c>
       <c r="E11" s="10">
         <v>113</v>
       </c>
       <c r="F11" s="10">
         <v>107</v>
       </c>
       <c r="G11" s="10">
         <v>112</v>
       </c>
       <c r="H11" s="10">
         <v>132</v>
       </c>
       <c r="I11" s="10">
@@ -1967,52 +1985,55 @@
       </c>
       <c r="AS11" s="20">
         <v>115</v>
       </c>
       <c r="AT11" s="13">
         <v>101</v>
       </c>
       <c r="AU11" s="12">
         <v>120</v>
       </c>
       <c r="AV11" s="20">
         <v>97</v>
       </c>
       <c r="AW11" s="11">
         <v>96</v>
       </c>
       <c r="AX11" s="13">
         <v>107</v>
       </c>
       <c r="AY11" s="20">
         <v>75</v>
       </c>
       <c r="AZ11" s="11">
         <v>79</v>
       </c>
+      <c r="BA11" s="11">
+        <v>95</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>11</v>
       </c>
       <c r="E12" s="10">
         <v>12</v>
       </c>
       <c r="F12" s="10">
         <v>15</v>
       </c>
       <c r="G12" s="10">
         <v>9</v>
       </c>
       <c r="H12" s="10">
         <v>18</v>
       </c>
       <c r="I12" s="10">
@@ -2125,52 +2146,55 @@
       </c>
       <c r="AS12" s="20">
         <v>5</v>
       </c>
       <c r="AT12" s="13">
         <v>16</v>
       </c>
       <c r="AU12" s="12">
         <v>9</v>
       </c>
       <c r="AV12" s="20">
         <v>7</v>
       </c>
       <c r="AW12" s="12">
         <v>14</v>
       </c>
       <c r="AX12" s="13">
         <v>12</v>
       </c>
       <c r="AY12" s="20">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>12</v>
       </c>
+      <c r="BA12" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>21</v>
       </c>
       <c r="C13" s="10">
         <v>19</v>
       </c>
       <c r="D13" s="10">
         <v>23</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>22</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>17</v>
       </c>
       <c r="I13" s="10">
@@ -2283,52 +2307,55 @@
       </c>
       <c r="AS13" s="20">
         <v>15</v>
       </c>
       <c r="AT13" s="13">
         <v>16</v>
       </c>
       <c r="AU13" s="12">
         <v>16</v>
       </c>
       <c r="AV13" s="20">
         <v>13</v>
       </c>
       <c r="AW13" s="12">
         <v>13</v>
       </c>
       <c r="AX13" s="13">
         <v>6</v>
       </c>
       <c r="AY13" s="20">
         <v>10</v>
       </c>
       <c r="AZ13" s="11">
         <v>12</v>
       </c>
+      <c r="BA13" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="10">
         <v>24</v>
       </c>
       <c r="C14" s="10">
         <v>27</v>
       </c>
       <c r="D14" s="10">
         <v>36</v>
       </c>
       <c r="E14" s="10">
         <v>26</v>
       </c>
       <c r="F14" s="10">
         <v>32</v>
       </c>
       <c r="G14" s="10">
         <v>37</v>
       </c>
       <c r="H14" s="10">
         <v>40</v>
       </c>
       <c r="I14" s="10">
@@ -2441,52 +2468,55 @@
       </c>
       <c r="AS14" s="20">
         <v>32</v>
       </c>
       <c r="AT14" s="13">
         <v>33</v>
       </c>
       <c r="AU14" s="12">
         <v>30</v>
       </c>
       <c r="AV14" s="20">
         <v>25</v>
       </c>
       <c r="AW14" s="12">
         <v>21</v>
       </c>
       <c r="AX14" s="13">
         <v>16</v>
       </c>
       <c r="AY14" s="20">
         <v>23</v>
       </c>
       <c r="AZ14" s="11">
         <v>24</v>
       </c>
+      <c r="BA14" s="11">
+        <v>25</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="10">
         <v>12</v>
       </c>
       <c r="C15" s="10">
         <v>12</v>
       </c>
       <c r="D15" s="10">
         <v>14</v>
       </c>
       <c r="E15" s="10">
         <v>13</v>
       </c>
       <c r="F15" s="10">
         <v>17</v>
       </c>
       <c r="G15" s="10">
         <v>16</v>
       </c>
       <c r="H15" s="10">
         <v>22</v>
       </c>
       <c r="I15" s="10">
@@ -2599,52 +2629,55 @@
       </c>
       <c r="AS15" s="20">
         <v>10</v>
       </c>
       <c r="AT15" s="13">
         <v>18</v>
       </c>
       <c r="AU15" s="12">
         <v>17</v>
       </c>
       <c r="AV15" s="20">
         <v>8</v>
       </c>
       <c r="AW15" s="12">
         <v>11</v>
       </c>
       <c r="AX15" s="13">
         <v>17</v>
       </c>
       <c r="AY15" s="20">
         <v>9</v>
       </c>
       <c r="AZ15" s="11">
         <v>9</v>
       </c>
+      <c r="BA15" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>12</v>
       </c>
       <c r="D16" s="10">
         <v>24</v>
       </c>
       <c r="E16" s="10">
         <v>15</v>
       </c>
       <c r="F16" s="10">
         <v>13</v>
       </c>
       <c r="G16" s="10">
         <v>17</v>
       </c>
       <c r="H16" s="10">
         <v>18</v>
       </c>
       <c r="I16" s="10">
@@ -2757,52 +2790,55 @@
       </c>
       <c r="AS16" s="20">
         <v>10</v>
       </c>
       <c r="AT16" s="13">
         <v>9</v>
       </c>
       <c r="AU16" s="12">
         <v>13</v>
       </c>
       <c r="AV16" s="20">
         <v>10</v>
       </c>
       <c r="AW16" s="12">
         <v>12</v>
       </c>
       <c r="AX16" s="13">
         <v>11</v>
       </c>
       <c r="AY16" s="20">
         <v>12</v>
       </c>
       <c r="AZ16" s="11">
         <v>7</v>
       </c>
+      <c r="BA16" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="10">
         <v>43</v>
       </c>
       <c r="C17" s="10">
         <v>36</v>
       </c>
       <c r="D17" s="10">
         <v>26</v>
       </c>
       <c r="E17" s="10">
         <v>36</v>
       </c>
       <c r="F17" s="10">
         <v>39</v>
       </c>
       <c r="G17" s="10">
         <v>39</v>
       </c>
       <c r="H17" s="10">
         <v>30</v>
       </c>
       <c r="I17" s="10">
@@ -2915,52 +2951,55 @@
       </c>
       <c r="AS17" s="20">
         <v>25</v>
       </c>
       <c r="AT17" s="13">
         <v>25</v>
       </c>
       <c r="AU17" s="12">
         <v>19</v>
       </c>
       <c r="AV17" s="20">
         <v>26</v>
       </c>
       <c r="AW17" s="12">
         <v>30</v>
       </c>
       <c r="AX17" s="13">
         <v>23</v>
       </c>
       <c r="AY17" s="20">
         <v>22</v>
       </c>
       <c r="AZ17" s="11">
         <v>29</v>
       </c>
+      <c r="BA17" s="11">
+        <v>30</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>10</v>
       </c>
       <c r="D18" s="10">
         <v>9</v>
       </c>
       <c r="E18" s="10">
         <v>10</v>
       </c>
       <c r="F18" s="10">
         <v>14</v>
       </c>
       <c r="G18" s="10">
         <v>9</v>
       </c>
       <c r="H18" s="10">
         <v>11</v>
       </c>
       <c r="I18" s="10">
@@ -3073,52 +3112,55 @@
       </c>
       <c r="AS18" s="20">
         <v>5</v>
       </c>
       <c r="AT18" s="13">
         <v>11</v>
       </c>
       <c r="AU18" s="12">
         <v>8</v>
       </c>
       <c r="AV18" s="20">
         <v>5</v>
       </c>
       <c r="AW18" s="12">
         <v>8</v>
       </c>
       <c r="AX18" s="13">
         <v>7</v>
       </c>
       <c r="AY18" s="20">
         <v>3</v>
       </c>
       <c r="AZ18" s="11">
         <v>6</v>
       </c>
+      <c r="BA18" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="10">
         <v>28</v>
       </c>
       <c r="C19" s="10">
         <v>11</v>
       </c>
       <c r="D19" s="10">
         <v>15</v>
       </c>
       <c r="E19" s="10">
         <v>17</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>14</v>
       </c>
       <c r="H19" s="10">
         <v>24</v>
       </c>
       <c r="I19" s="10">
@@ -3231,52 +3273,55 @@
       </c>
       <c r="AS19" s="20">
         <v>13</v>
       </c>
       <c r="AT19" s="13">
         <v>20</v>
       </c>
       <c r="AU19" s="12">
         <v>23</v>
       </c>
       <c r="AV19" s="20">
         <v>16</v>
       </c>
       <c r="AW19" s="12">
         <v>15</v>
       </c>
       <c r="AX19" s="13">
         <v>8</v>
       </c>
       <c r="AY19" s="20">
         <v>10</v>
       </c>
       <c r="AZ19" s="11">
         <v>14</v>
       </c>
+      <c r="BA19" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="10">
         <v>17</v>
       </c>
       <c r="C20" s="10">
         <v>13</v>
       </c>
       <c r="D20" s="10">
         <v>13</v>
       </c>
       <c r="E20" s="10">
         <v>14</v>
       </c>
       <c r="F20" s="10">
         <v>21</v>
       </c>
       <c r="G20" s="10">
         <v>23</v>
       </c>
       <c r="H20" s="10">
         <v>31</v>
       </c>
       <c r="I20" s="10">
@@ -3389,52 +3434,55 @@
       </c>
       <c r="AS20" s="20">
         <v>13</v>
       </c>
       <c r="AT20" s="13">
         <v>13</v>
       </c>
       <c r="AU20" s="12">
         <v>23</v>
       </c>
       <c r="AV20" s="20">
         <v>11</v>
       </c>
       <c r="AW20" s="12">
         <v>11</v>
       </c>
       <c r="AX20" s="13">
         <v>12</v>
       </c>
       <c r="AY20" s="20">
         <v>14</v>
       </c>
       <c r="AZ20" s="11">
         <v>22</v>
       </c>
+      <c r="BA20" s="11">
+        <v>17</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>65</v>
       </c>
       <c r="C21" s="10">
         <v>84</v>
       </c>
       <c r="D21" s="10">
         <v>80</v>
       </c>
       <c r="E21" s="10">
         <v>76</v>
       </c>
       <c r="F21" s="10">
         <v>95</v>
       </c>
       <c r="G21" s="10">
         <v>82</v>
       </c>
       <c r="H21" s="10">
         <v>75</v>
       </c>
       <c r="I21" s="10">
@@ -3547,52 +3595,55 @@
       </c>
       <c r="AS21" s="20">
         <v>57</v>
       </c>
       <c r="AT21" s="13">
         <v>56</v>
       </c>
       <c r="AU21" s="12">
         <v>49</v>
       </c>
       <c r="AV21" s="20">
         <v>53</v>
       </c>
       <c r="AW21" s="12">
         <v>70</v>
       </c>
       <c r="AX21" s="13">
         <v>52</v>
       </c>
       <c r="AY21" s="20">
         <v>66</v>
       </c>
       <c r="AZ21" s="11">
         <v>66</v>
       </c>
+      <c r="BA21" s="11">
+        <v>59</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="10">
         <v>13</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="10">
         <v>17</v>
       </c>
       <c r="E22" s="10">
         <v>15</v>
       </c>
       <c r="F22" s="10">
         <v>15</v>
       </c>
       <c r="G22" s="10">
         <v>29</v>
       </c>
       <c r="H22" s="10">
         <v>25</v>
       </c>
       <c r="I22" s="10">
@@ -3705,52 +3756,55 @@
       </c>
       <c r="AS22" s="20">
         <v>14</v>
       </c>
       <c r="AT22" s="13">
         <v>23</v>
       </c>
       <c r="AU22" s="12">
         <v>15</v>
       </c>
       <c r="AV22" s="20">
         <v>11</v>
       </c>
       <c r="AW22" s="12">
         <v>15</v>
       </c>
       <c r="AX22" s="13">
         <v>21</v>
       </c>
       <c r="AY22" s="20">
         <v>6</v>
       </c>
       <c r="AZ22" s="11">
         <v>17</v>
       </c>
+      <c r="BA22" s="11">
+        <v>11</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>7</v>
       </c>
       <c r="D23" s="10">
         <v>6</v>
       </c>
       <c r="E23" s="10">
         <v>12</v>
       </c>
       <c r="F23" s="10">
         <v>4</v>
       </c>
       <c r="G23" s="10">
         <v>11</v>
       </c>
       <c r="H23" s="10">
         <v>10</v>
       </c>
       <c r="I23" s="10">
@@ -3863,52 +3917,55 @@
       </c>
       <c r="AS23" s="20">
         <v>5</v>
       </c>
       <c r="AT23" s="13">
         <v>7</v>
       </c>
       <c r="AU23" s="12">
         <v>8</v>
       </c>
       <c r="AV23" s="20">
         <v>5</v>
       </c>
       <c r="AW23" s="12">
         <v>4</v>
       </c>
       <c r="AX23" s="13">
         <v>8</v>
       </c>
       <c r="AY23" s="20">
         <v>2</v>
       </c>
       <c r="AZ23" s="11">
         <v>10</v>
       </c>
+      <c r="BA23" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="10">
         <v>19</v>
       </c>
       <c r="C24" s="10">
         <v>14</v>
       </c>
       <c r="D24" s="10">
         <v>9</v>
       </c>
       <c r="E24" s="10">
         <v>12</v>
       </c>
       <c r="F24" s="10">
         <v>21</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>16</v>
       </c>
       <c r="I24" s="10">
@@ -4021,52 +4078,55 @@
       </c>
       <c r="AS24" s="20">
         <v>14</v>
       </c>
       <c r="AT24" s="13">
         <v>13</v>
       </c>
       <c r="AU24" s="12">
         <v>12</v>
       </c>
       <c r="AV24" s="20">
         <v>8</v>
       </c>
       <c r="AW24" s="12">
         <v>16</v>
       </c>
       <c r="AX24" s="13">
         <v>13</v>
       </c>
       <c r="AY24" s="20">
         <v>6</v>
       </c>
       <c r="AZ24" s="11">
         <v>11</v>
       </c>
+      <c r="BA24" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>21</v>
       </c>
       <c r="D25" s="10">
         <v>21</v>
       </c>
       <c r="E25" s="10">
         <v>19</v>
       </c>
       <c r="F25" s="10">
         <v>14</v>
       </c>
       <c r="G25" s="10">
         <v>19</v>
       </c>
       <c r="H25" s="10">
         <v>16</v>
       </c>
       <c r="I25" s="10">
@@ -4179,52 +4239,55 @@
       </c>
       <c r="AS25" s="20">
         <v>20</v>
       </c>
       <c r="AT25" s="13">
         <v>15</v>
       </c>
       <c r="AU25" s="12">
         <v>24</v>
       </c>
       <c r="AV25" s="20">
         <v>18</v>
       </c>
       <c r="AW25" s="12">
         <v>16</v>
       </c>
       <c r="AX25" s="13">
         <v>10</v>
       </c>
       <c r="AY25" s="20">
         <v>20</v>
       </c>
       <c r="AZ25" s="11">
         <v>8</v>
       </c>
+      <c r="BA25" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="10">
         <v>12</v>
       </c>
       <c r="C26" s="10">
         <v>8</v>
       </c>
       <c r="D26" s="10">
         <v>11</v>
       </c>
       <c r="E26" s="10">
         <v>13</v>
       </c>
       <c r="F26" s="10">
         <v>15</v>
       </c>
       <c r="G26" s="10">
         <v>23</v>
       </c>
       <c r="H26" s="10">
         <v>17</v>
       </c>
       <c r="I26" s="10">
@@ -4337,52 +4400,55 @@
       </c>
       <c r="AS26" s="20">
         <v>9</v>
       </c>
       <c r="AT26" s="13">
         <v>9</v>
       </c>
       <c r="AU26" s="12">
         <v>15</v>
       </c>
       <c r="AV26" s="20">
         <v>10</v>
       </c>
       <c r="AW26" s="12">
         <v>14</v>
       </c>
       <c r="AX26" s="13">
         <v>7</v>
       </c>
       <c r="AY26" s="20">
         <v>4</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
+      <c r="BA26" s="11">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="17">
         <v>22</v>
       </c>
       <c r="C27" s="17">
         <v>23</v>
       </c>
       <c r="D27" s="17">
         <v>19</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>21</v>
       </c>
       <c r="G27" s="17">
         <v>20</v>
       </c>
       <c r="H27" s="17">
         <v>26</v>
       </c>
       <c r="I27" s="17">
@@ -4495,52 +4561,55 @@
       </c>
       <c r="AS27" s="20">
         <v>14</v>
       </c>
       <c r="AT27" s="13">
         <v>12</v>
       </c>
       <c r="AU27" s="12">
         <v>12</v>
       </c>
       <c r="AV27" s="20">
         <v>18</v>
       </c>
       <c r="AW27" s="12">
         <v>15</v>
       </c>
       <c r="AX27" s="13">
         <v>12</v>
       </c>
       <c r="AY27" s="20">
         <v>10</v>
       </c>
       <c r="AZ27" s="11">
         <v>10</v>
       </c>
+      <c r="BA27" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="37" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="37"/>
       <c r="K28" s="37"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="37"/>
       <c r="O28" s="37"/>
       <c r="P28" s="37"/>
       <c r="Q28" s="37"/>
       <c r="R28" s="37"/>
       <c r="S28" s="37"/>
       <c r="T28" s="37"/>
       <c r="U28" s="37"/>
       <c r="V28" s="37"/>
       <c r="W28" s="37"/>
       <c r="X28" s="37"/>
@@ -4550,52 +4619,53 @@
       <c r="AB28" s="37"/>
       <c r="AC28" s="37"/>
       <c r="AD28" s="37"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="37"/>
       <c r="AG28" s="37"/>
       <c r="AH28" s="37"/>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37"/>
       <c r="AL28" s="37"/>
       <c r="AM28" s="37"/>
       <c r="AN28" s="37"/>
       <c r="AO28" s="37"/>
       <c r="AP28" s="37"/>
       <c r="AQ28" s="37"/>
       <c r="AR28" s="37"/>
       <c r="AS28" s="37"/>
       <c r="AT28" s="37"/>
       <c r="AU28" s="37"/>
       <c r="AV28" s="37"/>
       <c r="AW28" s="37"/>
       <c r="AX28" s="37"/>
       <c r="AY28" s="37"/>
       <c r="AZ28" s="37"/>
+      <c r="BA28" s="37"/>
     </row>
-    <row r="29" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="14">
         <v>425</v>
       </c>
       <c r="C29" s="14">
         <v>406</v>
       </c>
       <c r="D29" s="14">
         <v>400</v>
       </c>
       <c r="E29" s="14">
         <v>423</v>
       </c>
       <c r="F29" s="14">
         <v>452</v>
       </c>
       <c r="G29" s="14">
         <v>465</v>
       </c>
       <c r="H29" s="14">
         <v>468</v>
       </c>
       <c r="I29" s="14">
@@ -4708,52 +4778,55 @@
       </c>
       <c r="AS29" s="20">
         <v>345</v>
       </c>
       <c r="AT29" s="13">
         <v>373</v>
       </c>
       <c r="AU29" s="12">
         <v>393</v>
       </c>
       <c r="AV29" s="20">
         <v>329</v>
       </c>
       <c r="AW29" s="11">
         <v>358</v>
       </c>
       <c r="AX29" s="13">
         <v>316</v>
       </c>
       <c r="AY29" s="20">
         <v>283</v>
       </c>
       <c r="AZ29" s="11">
         <v>306</v>
       </c>
+      <c r="BA29" s="11">
+        <v>313</v>
+      </c>
     </row>
-    <row r="30" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="14">
         <v>135</v>
       </c>
       <c r="C30" s="14">
         <v>157</v>
       </c>
       <c r="D30" s="14">
         <v>143</v>
       </c>
       <c r="E30" s="14">
         <v>157</v>
       </c>
       <c r="F30" s="14">
         <v>149</v>
       </c>
       <c r="G30" s="14">
         <v>145</v>
       </c>
       <c r="H30" s="14">
         <v>144</v>
       </c>
       <c r="I30" s="14">
@@ -4866,52 +4939,55 @@
       </c>
       <c r="AS30" s="20">
         <v>121</v>
       </c>
       <c r="AT30" s="13">
         <v>138</v>
       </c>
       <c r="AU30" s="12">
         <v>139</v>
       </c>
       <c r="AV30" s="20">
         <v>112</v>
       </c>
       <c r="AW30" s="11">
         <v>123</v>
       </c>
       <c r="AX30" s="13">
         <v>118</v>
       </c>
       <c r="AY30" s="20">
         <v>92</v>
       </c>
       <c r="AZ30" s="11">
         <v>97</v>
       </c>
+      <c r="BA30" s="11">
+        <v>119</v>
+      </c>
     </row>
-    <row r="31" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="14">
         <v>28</v>
       </c>
       <c r="C31" s="14">
         <v>24</v>
       </c>
       <c r="D31" s="14">
         <v>33</v>
       </c>
       <c r="E31" s="14">
         <v>35</v>
       </c>
       <c r="F31" s="14">
         <v>28</v>
       </c>
       <c r="G31" s="14">
         <v>42</v>
       </c>
       <c r="H31" s="14">
         <v>33</v>
       </c>
       <c r="I31" s="14">
@@ -5024,52 +5100,55 @@
       </c>
       <c r="AS31" s="20">
         <v>20</v>
       </c>
       <c r="AT31" s="13">
         <v>33</v>
       </c>
       <c r="AU31" s="12">
         <v>23</v>
       </c>
       <c r="AV31" s="20">
         <v>30</v>
       </c>
       <c r="AW31" s="11">
         <v>21</v>
       </c>
       <c r="AX31" s="13">
         <v>24</v>
       </c>
       <c r="AY31" s="20">
         <v>17</v>
       </c>
       <c r="AZ31" s="11">
         <v>17</v>
       </c>
+      <c r="BA31" s="11">
+        <v>21</v>
+      </c>
     </row>
-    <row r="32" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="14">
         <v>17</v>
       </c>
       <c r="C32" s="14">
         <v>13</v>
       </c>
       <c r="D32" s="14">
         <v>4</v>
       </c>
       <c r="E32" s="14">
         <v>16</v>
       </c>
       <c r="F32" s="14">
         <v>13</v>
       </c>
       <c r="G32" s="14">
         <v>12</v>
       </c>
       <c r="H32" s="14">
         <v>15</v>
       </c>
       <c r="I32" s="14">
@@ -5182,52 +5261,55 @@
       </c>
       <c r="AS32" s="20">
         <v>11</v>
       </c>
       <c r="AT32" s="13">
         <v>9</v>
       </c>
       <c r="AU32" s="12">
         <v>13</v>
       </c>
       <c r="AV32" s="20">
         <v>7</v>
       </c>
       <c r="AW32" s="11">
         <v>8</v>
       </c>
       <c r="AX32" s="13">
         <v>5</v>
       </c>
       <c r="AY32" s="20">
         <v>11</v>
       </c>
       <c r="AZ32" s="11">
         <v>7</v>
       </c>
+      <c r="BA32" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="33" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="14">
         <v>56</v>
       </c>
       <c r="C33" s="14">
         <v>65</v>
       </c>
       <c r="D33" s="14">
         <v>56</v>
       </c>
       <c r="E33" s="14">
         <v>58</v>
       </c>
       <c r="F33" s="14">
         <v>55</v>
       </c>
       <c r="G33" s="14">
         <v>54</v>
       </c>
       <c r="H33" s="14">
         <v>71</v>
       </c>
       <c r="I33" s="14">
@@ -5340,52 +5422,55 @@
       </c>
       <c r="AS33" s="20">
         <v>59</v>
       </c>
       <c r="AT33" s="13">
         <v>53</v>
       </c>
       <c r="AU33" s="12">
         <v>69</v>
       </c>
       <c r="AV33" s="20">
         <v>53</v>
       </c>
       <c r="AW33" s="11">
         <v>47</v>
       </c>
       <c r="AX33" s="13">
         <v>44</v>
       </c>
       <c r="AY33" s="20">
         <v>39</v>
       </c>
       <c r="AZ33" s="11">
         <v>33</v>
       </c>
+      <c r="BA33" s="11">
+        <v>50</v>
+      </c>
     </row>
-    <row r="34" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="14">
         <v>11</v>
       </c>
       <c r="C34" s="14">
         <v>1</v>
       </c>
       <c r="D34" s="14">
         <v>5</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>11</v>
       </c>
       <c r="G34" s="14">
         <v>5</v>
       </c>
       <c r="H34" s="14">
         <v>10</v>
       </c>
       <c r="I34" s="14">
@@ -5498,52 +5583,55 @@
       </c>
       <c r="AS34" s="20">
         <v>2</v>
       </c>
       <c r="AT34" s="13">
         <v>9</v>
       </c>
       <c r="AU34" s="12">
         <v>8</v>
       </c>
       <c r="AV34" s="20">
         <v>5</v>
       </c>
       <c r="AW34" s="12">
         <v>7</v>
       </c>
       <c r="AX34" s="13">
         <v>8</v>
       </c>
       <c r="AY34" s="20">
         <v>2</v>
       </c>
       <c r="AZ34" s="11">
         <v>6</v>
       </c>
+      <c r="BA34" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="14">
         <v>16</v>
       </c>
       <c r="C35" s="14">
         <v>8</v>
       </c>
       <c r="D35" s="14">
         <v>14</v>
       </c>
       <c r="E35" s="14">
         <v>11</v>
       </c>
       <c r="F35" s="14">
         <v>12</v>
       </c>
       <c r="G35" s="14">
         <v>6</v>
       </c>
       <c r="H35" s="14">
         <v>9</v>
       </c>
       <c r="I35" s="14">
@@ -5656,52 +5744,55 @@
       </c>
       <c r="AS35" s="20">
         <v>6</v>
       </c>
       <c r="AT35" s="13">
         <v>9</v>
       </c>
       <c r="AU35" s="12">
         <v>10</v>
       </c>
       <c r="AV35" s="20">
         <v>8</v>
       </c>
       <c r="AW35" s="12">
         <v>5</v>
       </c>
       <c r="AX35" s="13">
         <v>2</v>
       </c>
       <c r="AY35" s="20">
         <v>6</v>
       </c>
       <c r="AZ35" s="11">
         <v>9</v>
       </c>
+      <c r="BA35" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="36" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="14">
         <v>12</v>
       </c>
       <c r="C36" s="14">
         <v>14</v>
       </c>
       <c r="D36" s="14">
         <v>18</v>
       </c>
       <c r="E36" s="14">
         <v>12</v>
       </c>
       <c r="F36" s="14">
         <v>18</v>
       </c>
       <c r="G36" s="14">
         <v>20</v>
       </c>
       <c r="H36" s="14">
         <v>23</v>
       </c>
       <c r="I36" s="14">
@@ -5814,52 +5905,55 @@
       </c>
       <c r="AS36" s="20">
         <v>16</v>
       </c>
       <c r="AT36" s="13">
         <v>13</v>
       </c>
       <c r="AU36" s="12">
         <v>11</v>
       </c>
       <c r="AV36" s="20">
         <v>14</v>
       </c>
       <c r="AW36" s="12">
         <v>11</v>
       </c>
       <c r="AX36" s="13">
         <v>9</v>
       </c>
       <c r="AY36" s="20">
         <v>12</v>
       </c>
       <c r="AZ36" s="11">
         <v>14</v>
       </c>
+      <c r="BA36" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="37" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="14">
         <v>4</v>
       </c>
       <c r="C37" s="14">
         <v>9</v>
       </c>
       <c r="D37" s="14">
         <v>3</v>
       </c>
       <c r="E37" s="14">
         <v>9</v>
       </c>
       <c r="F37" s="14">
         <v>10</v>
       </c>
       <c r="G37" s="14">
         <v>6</v>
       </c>
       <c r="H37" s="14">
         <v>9</v>
       </c>
       <c r="I37" s="14">
@@ -5972,52 +6066,55 @@
       </c>
       <c r="AS37" s="20">
         <v>6</v>
       </c>
       <c r="AT37" s="13">
         <v>13</v>
       </c>
       <c r="AU37" s="12">
         <v>9</v>
       </c>
       <c r="AV37" s="20">
         <v>3</v>
       </c>
       <c r="AW37" s="12">
         <v>7</v>
       </c>
       <c r="AX37" s="13">
         <v>10</v>
       </c>
       <c r="AY37" s="20">
         <v>7</v>
       </c>
       <c r="AZ37" s="11">
         <v>7</v>
       </c>
+      <c r="BA37" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="38" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="14">
         <v>9</v>
       </c>
       <c r="C38" s="14">
         <v>3</v>
       </c>
       <c r="D38" s="14">
         <v>9</v>
       </c>
       <c r="E38" s="14">
         <v>7</v>
       </c>
       <c r="F38" s="14">
         <v>7</v>
       </c>
       <c r="G38" s="14">
         <v>8</v>
       </c>
       <c r="H38" s="14">
         <v>7</v>
       </c>
       <c r="I38" s="14">
@@ -6130,52 +6227,55 @@
       </c>
       <c r="AS38" s="20">
         <v>6</v>
       </c>
       <c r="AT38" s="13">
         <v>2</v>
       </c>
       <c r="AU38" s="12">
         <v>8</v>
       </c>
       <c r="AV38" s="20">
         <v>3</v>
       </c>
       <c r="AW38" s="12">
         <v>6</v>
       </c>
       <c r="AX38" s="13">
         <v>6</v>
       </c>
       <c r="AY38" s="20">
         <v>8</v>
       </c>
       <c r="AZ38" s="11">
         <v>3</v>
       </c>
+      <c r="BA38" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="39" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="14">
         <v>25</v>
       </c>
       <c r="C39" s="14">
         <v>15</v>
       </c>
       <c r="D39" s="14">
         <v>11</v>
       </c>
       <c r="E39" s="14">
         <v>22</v>
       </c>
       <c r="F39" s="14">
         <v>19</v>
       </c>
       <c r="G39" s="14">
         <v>19</v>
       </c>
       <c r="H39" s="14">
         <v>17</v>
       </c>
       <c r="I39" s="14">
@@ -6288,52 +6388,55 @@
       </c>
       <c r="AS39" s="20">
         <v>14</v>
       </c>
       <c r="AT39" s="13">
         <v>10</v>
       </c>
       <c r="AU39" s="12">
         <v>8</v>
       </c>
       <c r="AV39" s="20">
         <v>15</v>
       </c>
       <c r="AW39" s="12">
         <v>16</v>
       </c>
       <c r="AX39" s="13">
         <v>13</v>
       </c>
       <c r="AY39" s="20">
         <v>12</v>
       </c>
       <c r="AZ39" s="11">
         <v>15</v>
       </c>
+      <c r="BA39" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="40" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="14">
         <v>5</v>
       </c>
       <c r="C40" s="14">
         <v>6</v>
       </c>
       <c r="D40" s="14">
         <v>4</v>
       </c>
       <c r="E40" s="14">
         <v>4</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="14">
         <v>6</v>
       </c>
       <c r="H40" s="14">
         <v>6</v>
       </c>
       <c r="I40" s="14">
@@ -6446,52 +6549,55 @@
       </c>
       <c r="AS40" s="20">
         <v>2</v>
       </c>
       <c r="AT40" s="13">
         <v>6</v>
       </c>
       <c r="AU40" s="12">
         <v>4</v>
       </c>
       <c r="AV40" s="20">
         <v>3</v>
       </c>
       <c r="AW40" s="12">
         <v>4</v>
       </c>
       <c r="AX40" s="13">
         <v>4</v>
       </c>
       <c r="AY40" s="20">
         <v>3</v>
       </c>
       <c r="AZ40" s="11">
         <v>2</v>
       </c>
+      <c r="BA40" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="41" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="14">
         <v>13</v>
       </c>
       <c r="C41" s="14">
         <v>10</v>
       </c>
       <c r="D41" s="14">
         <v>6</v>
       </c>
       <c r="E41" s="14">
         <v>5</v>
       </c>
       <c r="F41" s="14">
         <v>12</v>
       </c>
       <c r="G41" s="14">
         <v>7</v>
       </c>
       <c r="H41" s="14">
         <v>12</v>
       </c>
       <c r="I41" s="14">
@@ -6604,52 +6710,55 @@
       </c>
       <c r="AS41" s="20">
         <v>6</v>
       </c>
       <c r="AT41" s="13">
         <v>8</v>
       </c>
       <c r="AU41" s="12">
         <v>10</v>
       </c>
       <c r="AV41" s="20">
         <v>7</v>
       </c>
       <c r="AW41" s="12">
         <v>10</v>
       </c>
       <c r="AX41" s="13">
         <v>3</v>
       </c>
       <c r="AY41" s="20">
         <v>7</v>
       </c>
       <c r="AZ41" s="11">
         <v>5</v>
       </c>
+      <c r="BA41" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="42" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="14">
         <v>8</v>
       </c>
       <c r="C42" s="14">
         <v>8</v>
       </c>
       <c r="D42" s="14">
         <v>5</v>
       </c>
       <c r="E42" s="14">
         <v>4</v>
       </c>
       <c r="F42" s="14">
         <v>9</v>
       </c>
       <c r="G42" s="14">
         <v>14</v>
       </c>
       <c r="H42" s="14">
         <v>19</v>
       </c>
       <c r="I42" s="14">
@@ -6762,52 +6871,55 @@
       </c>
       <c r="AS42" s="20">
         <v>7</v>
       </c>
       <c r="AT42" s="13">
         <v>7</v>
       </c>
       <c r="AU42" s="12">
         <v>13</v>
       </c>
       <c r="AV42" s="20">
         <v>6</v>
       </c>
       <c r="AW42" s="12">
         <v>8</v>
       </c>
       <c r="AX42" s="13">
         <v>7</v>
       </c>
       <c r="AY42" s="20">
         <v>8</v>
       </c>
       <c r="AZ42" s="11">
         <v>15</v>
       </c>
+      <c r="BA42" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="43" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B43" s="14">
         <v>36</v>
       </c>
       <c r="C43" s="14">
         <v>36</v>
       </c>
       <c r="D43" s="14">
         <v>41</v>
       </c>
       <c r="E43" s="14">
         <v>47</v>
       </c>
       <c r="F43" s="14">
         <v>52</v>
       </c>
       <c r="G43" s="14">
         <v>52</v>
       </c>
       <c r="H43" s="14">
         <v>34</v>
       </c>
       <c r="I43" s="14">
@@ -6920,52 +7032,55 @@
       </c>
       <c r="AS43" s="20">
         <v>31</v>
       </c>
       <c r="AT43" s="13">
         <v>27</v>
       </c>
       <c r="AU43" s="12">
         <v>24</v>
       </c>
       <c r="AV43" s="20">
         <v>31</v>
       </c>
       <c r="AW43" s="12">
         <v>35</v>
       </c>
       <c r="AX43" s="13">
         <v>26</v>
       </c>
       <c r="AY43" s="20">
         <v>36</v>
       </c>
       <c r="AZ43" s="11">
         <v>34</v>
       </c>
+      <c r="BA43" s="11">
+        <v>26</v>
+      </c>
     </row>
-    <row r="44" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="14">
         <v>6</v>
       </c>
       <c r="C44" s="14">
         <v>3</v>
       </c>
       <c r="D44" s="14">
         <v>7</v>
       </c>
       <c r="E44" s="14">
         <v>6</v>
       </c>
       <c r="F44" s="14">
         <v>7</v>
       </c>
       <c r="G44" s="14">
         <v>12</v>
       </c>
       <c r="H44" s="14">
         <v>10</v>
       </c>
       <c r="I44" s="14">
@@ -7078,52 +7193,55 @@
       </c>
       <c r="AS44" s="20">
         <v>9</v>
       </c>
       <c r="AT44" s="13">
         <v>11</v>
       </c>
       <c r="AU44" s="12">
         <v>8</v>
       </c>
       <c r="AV44" s="20">
         <v>4</v>
       </c>
       <c r="AW44" s="12">
         <v>12</v>
       </c>
       <c r="AX44" s="13">
         <v>14</v>
       </c>
       <c r="AY44" s="20">
         <v>4</v>
       </c>
       <c r="AZ44" s="11">
         <v>11</v>
       </c>
+      <c r="BA44" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="45" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="14">
         <v>3</v>
       </c>
       <c r="C45" s="14">
         <v>6</v>
       </c>
       <c r="D45" s="14">
         <v>4</v>
       </c>
       <c r="E45" s="14">
         <v>2</v>
       </c>
       <c r="F45" s="14">
         <v>2</v>
       </c>
       <c r="G45" s="14">
         <v>9</v>
       </c>
       <c r="H45" s="14">
         <v>5</v>
       </c>
       <c r="I45" s="14">
@@ -7236,52 +7354,55 @@
       </c>
       <c r="AS45" s="20">
         <v>2</v>
       </c>
       <c r="AT45" s="13">
         <v>4</v>
       </c>
       <c r="AU45" s="12">
         <v>5</v>
       </c>
       <c r="AV45" s="20">
         <v>2</v>
       </c>
       <c r="AW45" s="12">
         <v>3</v>
       </c>
       <c r="AX45" s="13">
         <v>3</v>
       </c>
       <c r="AY45" s="20">
         <v>1</v>
       </c>
       <c r="AZ45" s="11">
         <v>4</v>
       </c>
+      <c r="BA45" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="46" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="14">
         <v>10</v>
       </c>
       <c r="C46" s="14">
         <v>7</v>
       </c>
       <c r="D46" s="14">
         <v>8</v>
       </c>
       <c r="E46" s="14">
         <v>7</v>
       </c>
       <c r="F46" s="14">
         <v>12</v>
       </c>
       <c r="G46" s="14">
         <v>11</v>
       </c>
       <c r="H46" s="14">
         <v>12</v>
       </c>
       <c r="I46" s="14">
@@ -7394,52 +7515,55 @@
       </c>
       <c r="AS46" s="20">
         <v>5</v>
       </c>
       <c r="AT46" s="13">
         <v>6</v>
       </c>
       <c r="AU46" s="12">
         <v>8</v>
       </c>
       <c r="AV46" s="20">
         <v>2</v>
       </c>
       <c r="AW46" s="12">
         <v>10</v>
       </c>
       <c r="AX46" s="13">
         <v>3</v>
       </c>
       <c r="AY46" s="20">
         <v>4</v>
       </c>
       <c r="AZ46" s="11">
         <v>5</v>
       </c>
+      <c r="BA46" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="47" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="14">
         <v>10</v>
       </c>
       <c r="C47" s="14">
         <v>7</v>
       </c>
       <c r="D47" s="14">
         <v>14</v>
       </c>
       <c r="E47" s="14">
         <v>9</v>
       </c>
       <c r="F47" s="14">
         <v>11</v>
       </c>
       <c r="G47" s="14">
         <v>12</v>
       </c>
       <c r="H47" s="14">
         <v>10</v>
       </c>
       <c r="I47" s="14">
@@ -7552,52 +7676,55 @@
       </c>
       <c r="AS47" s="20">
         <v>7</v>
       </c>
       <c r="AT47" s="13">
         <v>8</v>
       </c>
       <c r="AU47" s="12">
         <v>11</v>
       </c>
       <c r="AV47" s="20">
         <v>8</v>
       </c>
       <c r="AW47" s="12">
         <v>10</v>
       </c>
       <c r="AX47" s="13">
         <v>8</v>
       </c>
       <c r="AY47" s="20">
         <v>8</v>
       </c>
       <c r="AZ47" s="11">
         <v>4</v>
       </c>
+      <c r="BA47" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="48" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="14">
         <v>7</v>
       </c>
       <c r="C48" s="14">
         <v>2</v>
       </c>
       <c r="D48" s="14">
         <v>5</v>
       </c>
       <c r="E48" s="14">
         <v>4</v>
       </c>
       <c r="F48" s="14">
         <v>8</v>
       </c>
       <c r="G48" s="14">
         <v>13</v>
       </c>
       <c r="H48" s="14">
         <v>11</v>
       </c>
       <c r="I48" s="14">
@@ -7710,52 +7837,55 @@
       </c>
       <c r="AS48" s="20">
         <v>6</v>
       </c>
       <c r="AT48" s="13">
         <v>3</v>
       </c>
       <c r="AU48" s="12">
         <v>7</v>
       </c>
       <c r="AV48" s="20">
         <v>6</v>
       </c>
       <c r="AW48" s="12">
         <v>9</v>
       </c>
       <c r="AX48" s="13">
         <v>3</v>
       </c>
       <c r="AY48" s="20">
         <v>3</v>
       </c>
       <c r="AZ48" s="11">
         <v>12</v>
       </c>
+      <c r="BA48" s="11">
+        <v>10</v>
+      </c>
     </row>
-    <row r="49" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="14">
         <v>14</v>
       </c>
       <c r="C49" s="14">
         <v>12</v>
       </c>
       <c r="D49" s="14">
         <v>10</v>
       </c>
       <c r="E49" s="14">
         <v>4</v>
       </c>
       <c r="F49" s="14">
         <v>10</v>
       </c>
       <c r="G49" s="14">
         <v>12</v>
       </c>
       <c r="H49" s="14">
         <v>11</v>
       </c>
       <c r="I49" s="14">
@@ -7868,52 +7998,55 @@
       </c>
       <c r="AS49" s="20">
         <v>9</v>
       </c>
       <c r="AT49" s="13">
         <v>4</v>
       </c>
       <c r="AU49" s="12">
         <v>5</v>
       </c>
       <c r="AV49" s="20">
         <v>10</v>
       </c>
       <c r="AW49" s="12">
         <v>6</v>
       </c>
       <c r="AX49" s="13">
         <v>6</v>
       </c>
       <c r="AY49" s="20">
         <v>3</v>
       </c>
       <c r="AZ49" s="11">
         <v>6</v>
       </c>
+      <c r="BA49" s="11">
+        <v>2</v>
+      </c>
     </row>
-    <row r="50" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C50" s="37"/>
       <c r="D50" s="37"/>
       <c r="E50" s="37"/>
       <c r="F50" s="37"/>
       <c r="G50" s="37"/>
       <c r="H50" s="37"/>
       <c r="I50" s="37"/>
       <c r="J50" s="37"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="37"/>
       <c r="O50" s="37"/>
       <c r="P50" s="37"/>
       <c r="Q50" s="37"/>
       <c r="R50" s="37"/>
       <c r="S50" s="37"/>
       <c r="T50" s="37"/>
       <c r="U50" s="37"/>
       <c r="V50" s="37"/>
       <c r="W50" s="37"/>
       <c r="X50" s="37"/>
@@ -7923,52 +8056,53 @@
       <c r="AB50" s="37"/>
       <c r="AC50" s="37"/>
       <c r="AD50" s="37"/>
       <c r="AE50" s="37"/>
       <c r="AF50" s="37"/>
       <c r="AG50" s="37"/>
       <c r="AH50" s="37"/>
       <c r="AI50" s="37"/>
       <c r="AJ50" s="37"/>
       <c r="AK50" s="37"/>
       <c r="AL50" s="37"/>
       <c r="AM50" s="37"/>
       <c r="AN50" s="37"/>
       <c r="AO50" s="37"/>
       <c r="AP50" s="37"/>
       <c r="AQ50" s="37"/>
       <c r="AR50" s="37"/>
       <c r="AS50" s="37"/>
       <c r="AT50" s="37"/>
       <c r="AU50" s="37"/>
       <c r="AV50" s="37"/>
       <c r="AW50" s="37"/>
       <c r="AX50" s="37"/>
       <c r="AY50" s="37"/>
       <c r="AZ50" s="37"/>
+      <c r="BA50" s="37"/>
     </row>
-    <row r="51" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="19">
         <v>384</v>
       </c>
       <c r="C51" s="19">
         <v>396</v>
       </c>
       <c r="D51" s="19">
         <v>386</v>
       </c>
       <c r="E51" s="19">
         <v>379</v>
       </c>
       <c r="F51" s="19">
         <v>390</v>
       </c>
       <c r="G51" s="19">
         <v>405</v>
       </c>
       <c r="H51" s="19">
         <v>451</v>
       </c>
       <c r="I51" s="19">
@@ -8081,52 +8215,55 @@
       </c>
       <c r="AS51" s="20">
         <v>339</v>
       </c>
       <c r="AT51" s="13">
         <v>349</v>
       </c>
       <c r="AU51" s="12">
         <v>321</v>
       </c>
       <c r="AV51" s="20">
         <v>279</v>
       </c>
       <c r="AW51" s="11">
         <v>320</v>
       </c>
       <c r="AX51" s="13">
         <v>311</v>
       </c>
       <c r="AY51" s="20">
         <v>258</v>
       </c>
       <c r="AZ51" s="11">
         <v>315</v>
       </c>
+      <c r="BA51" s="11">
+        <v>307</v>
+      </c>
     </row>
-    <row r="52" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="19">
         <v>140</v>
       </c>
       <c r="C52" s="19">
         <v>142</v>
       </c>
       <c r="D52" s="19">
         <v>119</v>
       </c>
       <c r="E52" s="19">
         <v>123</v>
       </c>
       <c r="F52" s="19">
         <v>121</v>
       </c>
       <c r="G52" s="19">
         <v>137</v>
       </c>
       <c r="H52" s="19">
         <v>145</v>
       </c>
       <c r="I52" s="19">
@@ -8239,52 +8376,55 @@
       </c>
       <c r="AS52" s="20">
         <v>121</v>
       </c>
       <c r="AT52" s="13">
         <v>114</v>
       </c>
       <c r="AU52" s="12">
         <v>105</v>
       </c>
       <c r="AV52" s="20">
         <v>88</v>
       </c>
       <c r="AW52" s="11">
         <v>119</v>
       </c>
       <c r="AX52" s="13">
         <v>106</v>
       </c>
       <c r="AY52" s="20">
         <v>97</v>
       </c>
       <c r="AZ52" s="11">
         <v>121</v>
       </c>
+      <c r="BA52" s="11">
+        <v>109</v>
+      </c>
     </row>
-    <row r="53" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="19">
         <v>28</v>
       </c>
       <c r="C53" s="19">
         <v>26</v>
       </c>
       <c r="D53" s="19">
         <v>32</v>
       </c>
       <c r="E53" s="19">
         <v>30</v>
       </c>
       <c r="F53" s="19">
         <v>28</v>
       </c>
       <c r="G53" s="19">
         <v>25</v>
       </c>
       <c r="H53" s="19">
         <v>34</v>
       </c>
       <c r="I53" s="19">
@@ -8397,52 +8537,55 @@
       </c>
       <c r="AS53" s="20">
         <v>23</v>
       </c>
       <c r="AT53" s="13">
         <v>22</v>
       </c>
       <c r="AU53" s="12">
         <v>14</v>
       </c>
       <c r="AV53" s="20">
         <v>22</v>
       </c>
       <c r="AW53" s="11">
         <v>18</v>
       </c>
       <c r="AX53" s="13">
         <v>24</v>
       </c>
       <c r="AY53" s="20">
         <v>18</v>
       </c>
       <c r="AZ53" s="11">
         <v>19</v>
       </c>
+      <c r="BA53" s="11">
+        <v>22</v>
+      </c>
     </row>
-    <row r="54" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="19">
         <v>6</v>
       </c>
       <c r="C54" s="19">
         <v>14</v>
       </c>
       <c r="D54" s="19">
         <v>12</v>
       </c>
       <c r="E54" s="19">
         <v>12</v>
       </c>
       <c r="F54" s="19">
         <v>14</v>
       </c>
       <c r="G54" s="19">
         <v>16</v>
       </c>
       <c r="H54" s="19">
         <v>20</v>
       </c>
       <c r="I54" s="19">
@@ -8555,52 +8698,55 @@
       </c>
       <c r="AS54" s="20">
         <v>12</v>
       </c>
       <c r="AT54" s="13">
         <v>9</v>
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="20">
         <v>8</v>
       </c>
       <c r="AW54" s="11">
         <v>8</v>
       </c>
       <c r="AX54" s="13">
         <v>8</v>
       </c>
       <c r="AY54" s="20">
         <v>10</v>
       </c>
       <c r="AZ54" s="11">
         <v>8</v>
       </c>
+      <c r="BA54" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="55" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="19">
         <v>57</v>
       </c>
       <c r="C55" s="19">
         <v>49</v>
       </c>
       <c r="D55" s="19">
         <v>53</v>
       </c>
       <c r="E55" s="19">
         <v>55</v>
       </c>
       <c r="F55" s="19">
         <v>52</v>
       </c>
       <c r="G55" s="19">
         <v>58</v>
       </c>
       <c r="H55" s="19">
         <v>61</v>
       </c>
       <c r="I55" s="19">
@@ -8713,52 +8859,55 @@
       </c>
       <c r="AS55" s="20">
         <v>56</v>
       </c>
       <c r="AT55" s="13">
         <v>48</v>
       </c>
       <c r="AU55" s="12">
         <v>51</v>
       </c>
       <c r="AV55" s="20">
         <v>44</v>
       </c>
       <c r="AW55" s="11">
         <v>49</v>
       </c>
       <c r="AX55" s="13">
         <v>63</v>
       </c>
       <c r="AY55" s="20">
         <v>36</v>
       </c>
       <c r="AZ55" s="11">
         <v>46</v>
       </c>
+      <c r="BA55" s="11">
+        <v>45</v>
+      </c>
     </row>
-    <row r="56" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="19">
         <v>3</v>
       </c>
       <c r="C56" s="19">
         <v>6</v>
       </c>
       <c r="D56" s="19">
         <v>6</v>
       </c>
       <c r="E56" s="19">
         <v>8</v>
       </c>
       <c r="F56" s="19">
         <v>4</v>
       </c>
       <c r="G56" s="19">
         <v>4</v>
       </c>
       <c r="H56" s="19">
         <v>8</v>
       </c>
       <c r="I56" s="19">
@@ -8871,52 +9020,55 @@
       </c>
       <c r="AS56" s="20">
         <v>3</v>
       </c>
       <c r="AT56" s="13">
         <v>7</v>
       </c>
       <c r="AU56" s="12">
         <v>1</v>
       </c>
       <c r="AV56" s="20">
         <v>2</v>
       </c>
       <c r="AW56" s="12">
         <v>7</v>
       </c>
       <c r="AX56" s="13">
         <v>4</v>
       </c>
       <c r="AY56" s="20">
         <v>2</v>
       </c>
       <c r="AZ56" s="11">
         <v>6</v>
       </c>
+      <c r="BA56" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="57" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B57" s="19">
         <v>5</v>
       </c>
       <c r="C57" s="19">
         <v>11</v>
       </c>
       <c r="D57" s="19">
         <v>9</v>
       </c>
       <c r="E57" s="19">
         <v>3</v>
       </c>
       <c r="F57" s="19">
         <v>10</v>
       </c>
       <c r="G57" s="19">
         <v>9</v>
       </c>
       <c r="H57" s="19">
         <v>8</v>
       </c>
       <c r="I57" s="19">
@@ -9029,52 +9181,55 @@
       </c>
       <c r="AS57" s="20">
         <v>9</v>
       </c>
       <c r="AT57" s="13">
         <v>7</v>
       </c>
       <c r="AU57" s="12">
         <v>6</v>
       </c>
       <c r="AV57" s="20">
         <v>5</v>
       </c>
       <c r="AW57" s="12">
         <v>8</v>
       </c>
       <c r="AX57" s="13">
         <v>4</v>
       </c>
       <c r="AY57" s="20">
         <v>4</v>
       </c>
       <c r="AZ57" s="11">
         <v>3</v>
       </c>
+      <c r="BA57" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="58" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="19">
         <v>12</v>
       </c>
       <c r="C58" s="19">
         <v>13</v>
       </c>
       <c r="D58" s="19">
         <v>18</v>
       </c>
       <c r="E58" s="19">
         <v>14</v>
       </c>
       <c r="F58" s="19">
         <v>14</v>
       </c>
       <c r="G58" s="19">
         <v>17</v>
       </c>
       <c r="H58" s="19">
         <v>17</v>
       </c>
       <c r="I58" s="19">
@@ -9187,52 +9342,55 @@
       </c>
       <c r="AS58" s="20">
         <v>16</v>
       </c>
       <c r="AT58" s="13">
         <v>20</v>
       </c>
       <c r="AU58" s="12">
         <v>19</v>
       </c>
       <c r="AV58" s="20">
         <v>11</v>
       </c>
       <c r="AW58" s="12">
         <v>10</v>
       </c>
       <c r="AX58" s="13">
         <v>7</v>
       </c>
       <c r="AY58" s="20">
         <v>11</v>
       </c>
       <c r="AZ58" s="11">
         <v>10</v>
       </c>
+      <c r="BA58" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="59" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="19">
         <v>8</v>
       </c>
       <c r="C59" s="19">
         <v>3</v>
       </c>
       <c r="D59" s="19">
         <v>11</v>
       </c>
       <c r="E59" s="19">
         <v>4</v>
       </c>
       <c r="F59" s="19">
         <v>7</v>
       </c>
       <c r="G59" s="19">
         <v>10</v>
       </c>
       <c r="H59" s="19">
         <v>13</v>
       </c>
       <c r="I59" s="19">
@@ -9345,52 +9503,55 @@
       </c>
       <c r="AS59" s="20">
         <v>4</v>
       </c>
       <c r="AT59" s="13">
         <v>5</v>
       </c>
       <c r="AU59" s="12">
         <v>8</v>
       </c>
       <c r="AV59" s="20">
         <v>5</v>
       </c>
       <c r="AW59" s="12">
         <v>4</v>
       </c>
       <c r="AX59" s="13">
         <v>7</v>
       </c>
       <c r="AY59" s="20">
         <v>2</v>
       </c>
       <c r="AZ59" s="11">
         <v>2</v>
       </c>
+      <c r="BA59" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="60" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="19">
         <v>6</v>
       </c>
       <c r="C60" s="19">
         <v>9</v>
       </c>
       <c r="D60" s="19">
         <v>15</v>
       </c>
       <c r="E60" s="19">
         <v>8</v>
       </c>
       <c r="F60" s="19">
         <v>6</v>
       </c>
       <c r="G60" s="19">
         <v>9</v>
       </c>
       <c r="H60" s="19">
         <v>11</v>
       </c>
       <c r="I60" s="19">
@@ -9503,52 +9664,55 @@
       </c>
       <c r="AS60" s="20">
         <v>4</v>
       </c>
       <c r="AT60" s="13">
         <v>7</v>
       </c>
       <c r="AU60" s="12">
         <v>5</v>
       </c>
       <c r="AV60" s="20">
         <v>7</v>
       </c>
       <c r="AW60" s="12">
         <v>6</v>
       </c>
       <c r="AX60" s="13">
         <v>5</v>
       </c>
       <c r="AY60" s="20">
         <v>4</v>
       </c>
       <c r="AZ60" s="11">
         <v>4</v>
       </c>
+      <c r="BA60" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="61" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="19">
         <v>18</v>
       </c>
       <c r="C61" s="19">
         <v>21</v>
       </c>
       <c r="D61" s="19">
         <v>15</v>
       </c>
       <c r="E61" s="19">
         <v>14</v>
       </c>
       <c r="F61" s="19">
         <v>20</v>
       </c>
       <c r="G61" s="19">
         <v>20</v>
       </c>
       <c r="H61" s="19">
         <v>13</v>
       </c>
       <c r="I61" s="19">
@@ -9661,52 +9825,55 @@
       </c>
       <c r="AS61" s="20">
         <v>11</v>
       </c>
       <c r="AT61" s="13">
         <v>15</v>
       </c>
       <c r="AU61" s="12">
         <v>11</v>
       </c>
       <c r="AV61" s="20">
         <v>11</v>
       </c>
       <c r="AW61" s="12">
         <v>14</v>
       </c>
       <c r="AX61" s="13">
         <v>10</v>
       </c>
       <c r="AY61" s="20">
         <v>10</v>
       </c>
       <c r="AZ61" s="11">
         <v>14</v>
       </c>
+      <c r="BA61" s="11">
+        <v>15</v>
+      </c>
     </row>
-    <row r="62" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="19">
         <v>3</v>
       </c>
       <c r="C62" s="19">
         <v>4</v>
       </c>
       <c r="D62" s="19">
         <v>5</v>
       </c>
       <c r="E62" s="19">
         <v>6</v>
       </c>
       <c r="F62" s="19">
         <v>7</v>
       </c>
       <c r="G62" s="19">
         <v>3</v>
       </c>
       <c r="H62" s="19">
         <v>5</v>
       </c>
       <c r="I62" s="19">
@@ -9819,52 +9986,55 @@
       </c>
       <c r="AS62" s="20">
         <v>3</v>
       </c>
       <c r="AT62" s="13">
         <v>5</v>
       </c>
       <c r="AU62" s="12">
         <v>4</v>
       </c>
       <c r="AV62" s="20">
         <v>2</v>
       </c>
       <c r="AW62" s="12">
         <v>4</v>
       </c>
       <c r="AX62" s="13">
         <v>3</v>
       </c>
       <c r="AY62" s="11" t="s">
         <v>48</v>
       </c>
       <c r="AZ62" s="11">
         <v>4</v>
       </c>
+      <c r="BA62" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="63" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="19">
         <v>15</v>
       </c>
       <c r="C63" s="19">
         <v>1</v>
       </c>
       <c r="D63" s="19">
         <v>9</v>
       </c>
       <c r="E63" s="19">
         <v>12</v>
       </c>
       <c r="F63" s="19">
         <v>12</v>
       </c>
       <c r="G63" s="19">
         <v>7</v>
       </c>
       <c r="H63" s="19">
         <v>12</v>
       </c>
       <c r="I63" s="19">
@@ -9977,52 +10147,55 @@
       </c>
       <c r="AS63" s="20">
         <v>7</v>
       </c>
       <c r="AT63" s="13">
         <v>12</v>
       </c>
       <c r="AU63" s="12">
         <v>13</v>
       </c>
       <c r="AV63" s="20">
         <v>9</v>
       </c>
       <c r="AW63" s="12">
         <v>5</v>
       </c>
       <c r="AX63" s="13">
         <v>5</v>
       </c>
       <c r="AY63" s="20">
         <v>3</v>
       </c>
       <c r="AZ63" s="11">
         <v>9</v>
       </c>
+      <c r="BA63" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="64" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="19">
         <v>9</v>
       </c>
       <c r="C64" s="19">
         <v>5</v>
       </c>
       <c r="D64" s="19">
         <v>8</v>
       </c>
       <c r="E64" s="19">
         <v>10</v>
       </c>
       <c r="F64" s="19">
         <v>12</v>
       </c>
       <c r="G64" s="19">
         <v>9</v>
       </c>
       <c r="H64" s="19">
         <v>12</v>
       </c>
       <c r="I64" s="19">
@@ -10135,52 +10308,55 @@
       </c>
       <c r="AS64" s="20">
         <v>6</v>
       </c>
       <c r="AT64" s="13">
         <v>6</v>
       </c>
       <c r="AU64" s="12">
         <v>10</v>
       </c>
       <c r="AV64" s="20">
         <v>5</v>
       </c>
       <c r="AW64" s="12">
         <v>3</v>
       </c>
       <c r="AX64" s="13">
         <v>5</v>
       </c>
       <c r="AY64" s="20">
         <v>6</v>
       </c>
       <c r="AZ64" s="11">
         <v>7</v>
       </c>
+      <c r="BA64" s="11">
+        <v>12</v>
+      </c>
     </row>
-    <row r="65" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B65" s="19">
         <v>29</v>
       </c>
       <c r="C65" s="19">
         <v>48</v>
       </c>
       <c r="D65" s="19">
         <v>39</v>
       </c>
       <c r="E65" s="19">
         <v>29</v>
       </c>
       <c r="F65" s="19">
         <v>43</v>
       </c>
       <c r="G65" s="19">
         <v>30</v>
       </c>
       <c r="H65" s="19">
         <v>41</v>
       </c>
       <c r="I65" s="19">
@@ -10293,52 +10469,55 @@
       </c>
       <c r="AS65" s="20">
         <v>26</v>
       </c>
       <c r="AT65" s="13">
         <v>29</v>
       </c>
       <c r="AU65" s="12">
         <v>25</v>
       </c>
       <c r="AV65" s="20">
         <v>22</v>
       </c>
       <c r="AW65" s="12">
         <v>35</v>
       </c>
       <c r="AX65" s="13">
         <v>26</v>
       </c>
       <c r="AY65" s="20">
         <v>30</v>
       </c>
       <c r="AZ65" s="11">
         <v>32</v>
       </c>
+      <c r="BA65" s="11">
+        <v>33</v>
+      </c>
     </row>
-    <row r="66" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="19">
         <v>7</v>
       </c>
       <c r="C66" s="19">
         <v>5</v>
       </c>
       <c r="D66" s="19">
         <v>10</v>
       </c>
       <c r="E66" s="19">
         <v>9</v>
       </c>
       <c r="F66" s="19">
         <v>8</v>
       </c>
       <c r="G66" s="19">
         <v>17</v>
       </c>
       <c r="H66" s="19">
         <v>15</v>
       </c>
       <c r="I66" s="19">
@@ -10451,52 +10630,55 @@
       </c>
       <c r="AS66" s="20">
         <v>5</v>
       </c>
       <c r="AT66" s="13">
         <v>12</v>
       </c>
       <c r="AU66" s="12">
         <v>7</v>
       </c>
       <c r="AV66" s="20">
         <v>7</v>
       </c>
       <c r="AW66" s="12">
         <v>3</v>
       </c>
       <c r="AX66" s="13">
         <v>7</v>
       </c>
       <c r="AY66" s="20">
         <v>2</v>
       </c>
       <c r="AZ66" s="11">
         <v>6</v>
       </c>
+      <c r="BA66" s="11">
+        <v>5</v>
+      </c>
     </row>
-    <row r="67" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="19">
         <v>3</v>
       </c>
       <c r="C67" s="19">
         <v>1</v>
       </c>
       <c r="D67" s="19">
         <v>2</v>
       </c>
       <c r="E67" s="19">
         <v>10</v>
       </c>
       <c r="F67" s="19">
         <v>2</v>
       </c>
       <c r="G67" s="19">
         <v>2</v>
       </c>
       <c r="H67" s="19">
         <v>5</v>
       </c>
       <c r="I67" s="19">
@@ -10609,52 +10791,55 @@
       </c>
       <c r="AS67" s="20">
         <v>3</v>
       </c>
       <c r="AT67" s="13">
         <v>3</v>
       </c>
       <c r="AU67" s="12">
         <v>3</v>
       </c>
       <c r="AV67" s="20">
         <v>3</v>
       </c>
       <c r="AW67" s="12">
         <v>1</v>
       </c>
       <c r="AX67" s="13">
         <v>5</v>
       </c>
       <c r="AY67" s="20">
         <v>1</v>
       </c>
       <c r="AZ67" s="11">
         <v>6</v>
       </c>
+      <c r="BA67" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="68" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="19">
         <v>9</v>
       </c>
       <c r="C68" s="19">
         <v>7</v>
       </c>
       <c r="D68" s="19">
         <v>1</v>
       </c>
       <c r="E68" s="19">
         <v>5</v>
       </c>
       <c r="F68" s="19">
         <v>9</v>
       </c>
       <c r="G68" s="19">
         <v>7</v>
       </c>
       <c r="H68" s="19">
         <v>4</v>
       </c>
       <c r="I68" s="19">
@@ -10767,52 +10952,55 @@
       </c>
       <c r="AS68" s="20">
         <v>9</v>
       </c>
       <c r="AT68" s="13">
         <v>7</v>
       </c>
       <c r="AU68" s="12">
         <v>4</v>
       </c>
       <c r="AV68" s="20">
         <v>6</v>
       </c>
       <c r="AW68" s="12">
         <v>6</v>
       </c>
       <c r="AX68" s="13">
         <v>10</v>
       </c>
       <c r="AY68" s="20">
         <v>2</v>
       </c>
       <c r="AZ68" s="11">
         <v>6</v>
       </c>
+      <c r="BA68" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="69" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="19">
         <v>13</v>
       </c>
       <c r="C69" s="19">
         <v>14</v>
       </c>
       <c r="D69" s="19">
         <v>7</v>
       </c>
       <c r="E69" s="19">
         <v>10</v>
       </c>
       <c r="F69" s="19">
         <v>3</v>
       </c>
       <c r="G69" s="19">
         <v>7</v>
       </c>
       <c r="H69" s="19">
         <v>6</v>
       </c>
       <c r="I69" s="19">
@@ -10925,52 +11113,55 @@
       </c>
       <c r="AS69" s="20">
         <v>13</v>
       </c>
       <c r="AT69" s="13">
         <v>7</v>
       </c>
       <c r="AU69" s="12">
         <v>13</v>
       </c>
       <c r="AV69" s="20">
         <v>10</v>
       </c>
       <c r="AW69" s="12">
         <v>6</v>
       </c>
       <c r="AX69" s="13">
         <v>2</v>
       </c>
       <c r="AY69" s="20">
         <v>12</v>
       </c>
       <c r="AZ69" s="11">
         <v>4</v>
       </c>
+      <c r="BA69" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="70" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="19">
         <v>5</v>
       </c>
       <c r="C70" s="19">
         <v>6</v>
       </c>
       <c r="D70" s="19">
         <v>6</v>
       </c>
       <c r="E70" s="19">
         <v>9</v>
       </c>
       <c r="F70" s="19">
         <v>7</v>
       </c>
       <c r="G70" s="19">
         <v>10</v>
       </c>
       <c r="H70" s="19">
         <v>6</v>
       </c>
       <c r="I70" s="19">
@@ -11083,52 +11274,55 @@
       </c>
       <c r="AS70" s="20">
         <v>3</v>
       </c>
       <c r="AT70" s="13">
         <v>6</v>
       </c>
       <c r="AU70" s="12">
         <v>8</v>
       </c>
       <c r="AV70" s="20">
         <v>4</v>
       </c>
       <c r="AW70" s="12">
         <v>5</v>
       </c>
       <c r="AX70" s="13">
         <v>4</v>
       </c>
       <c r="AY70" s="20">
         <v>1</v>
       </c>
       <c r="AZ70" s="11">
         <v>4</v>
       </c>
+      <c r="BA70" s="11">
+        <v>6</v>
+      </c>
     </row>
-    <row r="71" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="22">
         <v>8</v>
       </c>
       <c r="C71" s="22">
         <v>11</v>
       </c>
       <c r="D71" s="22">
         <v>9</v>
       </c>
       <c r="E71" s="22">
         <v>8</v>
       </c>
       <c r="F71" s="22">
         <v>11</v>
       </c>
       <c r="G71" s="22">
         <v>8</v>
       </c>
       <c r="H71" s="22">
         <v>15</v>
       </c>
       <c r="I71" s="22">
@@ -11241,123 +11435,126 @@
       </c>
       <c r="AS71" s="23">
         <v>5</v>
       </c>
       <c r="AT71" s="23">
         <v>8</v>
       </c>
       <c r="AU71" s="25">
         <v>7</v>
       </c>
       <c r="AV71" s="23">
         <v>8</v>
       </c>
       <c r="AW71" s="25">
         <v>9</v>
       </c>
       <c r="AX71" s="23">
         <v>6</v>
       </c>
       <c r="AY71" s="23">
         <v>7</v>
       </c>
       <c r="AZ71" s="25">
         <v>4</v>
       </c>
+      <c r="BA71" s="25">
+        <v>4</v>
+      </c>
     </row>
-    <row r="72" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="F72" s="26"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="26"/>
       <c r="L72" s="26"/>
     </row>
-    <row r="73" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="74" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B28:AZ28"/>
-    <mergeCell ref="B50:AZ50"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B28:BA28"/>
+    <mergeCell ref="B50:BA50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ74"/>
+  <dimension ref="A1:BA74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="BA14" sqref="BA14"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="28" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="9" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.42578125" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.42578125" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="25" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="28" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
@@ -11367,65 +11564,66 @@
       <c r="AB2" s="38"/>
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="38"/>
       <c r="AI2" s="38"/>
       <c r="AJ2" s="38"/>
       <c r="AK2" s="38"/>
       <c r="AL2" s="38"/>
       <c r="AM2" s="38"/>
       <c r="AN2" s="38"/>
       <c r="AO2" s="38"/>
       <c r="AP2" s="38"/>
       <c r="AQ2" s="38"/>
       <c r="AR2" s="38"/>
       <c r="AS2" s="38"/>
       <c r="AT2" s="38"/>
       <c r="AU2" s="38"/>
       <c r="AV2" s="38"/>
       <c r="AW2" s="38"/>
       <c r="AX2" s="38"/>
       <c r="AY2" s="38"/>
       <c r="AZ2" s="38"/>
+      <c r="BA2" s="38"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="3"/>
       <c r="E3" s="29"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AL3" s="30"/>
-      <c r="AZ3" s="30" t="s">
+      <c r="BA3" s="30" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="41"/>
       <c r="B4" s="43">
         <v>2022</v>
       </c>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43">
         <v>2023</v>
       </c>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
@@ -11444,52 +11642,53 @@
       <c r="AF4" s="39"/>
       <c r="AG4" s="39"/>
       <c r="AH4" s="39"/>
       <c r="AI4" s="39"/>
       <c r="AJ4" s="39"/>
       <c r="AK4" s="39"/>
       <c r="AL4" s="39">
         <v>2025</v>
       </c>
       <c r="AM4" s="39"/>
       <c r="AN4" s="39"/>
       <c r="AO4" s="39"/>
       <c r="AP4" s="39"/>
       <c r="AQ4" s="39"/>
       <c r="AR4" s="39"/>
       <c r="AS4" s="39"/>
       <c r="AT4" s="39"/>
       <c r="AU4" s="39"/>
       <c r="AV4" s="39"/>
       <c r="AW4" s="44"/>
       <c r="AX4" s="39">
         <v>2026</v>
       </c>
       <c r="AY4" s="39"/>
       <c r="AZ4" s="39"/>
+      <c r="BA4" s="39"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="42"/>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>18</v>
       </c>
@@ -11600,52 +11799,55 @@
       </c>
       <c r="AS5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AT5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AY5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>13</v>
       </c>
+      <c r="BA5" s="7" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="45" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="45"/>
       <c r="D6" s="45"/>
       <c r="E6" s="45"/>
       <c r="F6" s="45"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
       <c r="J6" s="45"/>
       <c r="K6" s="45"/>
       <c r="L6" s="45"/>
       <c r="M6" s="45"/>
       <c r="N6" s="45"/>
       <c r="O6" s="45"/>
       <c r="P6" s="45"/>
       <c r="Q6" s="45"/>
       <c r="R6" s="45"/>
       <c r="S6" s="45"/>
       <c r="T6" s="45"/>
       <c r="U6" s="45"/>
       <c r="V6" s="45"/>
       <c r="W6" s="45"/>
       <c r="X6" s="45"/>
@@ -11655,52 +11857,53 @@
       <c r="AB6" s="45"/>
       <c r="AC6" s="45"/>
       <c r="AD6" s="45"/>
       <c r="AE6" s="45"/>
       <c r="AF6" s="45"/>
       <c r="AG6" s="45"/>
       <c r="AH6" s="45"/>
       <c r="AI6" s="45"/>
       <c r="AJ6" s="45"/>
       <c r="AK6" s="45"/>
       <c r="AL6" s="45"/>
       <c r="AM6" s="45"/>
       <c r="AN6" s="45"/>
       <c r="AO6" s="45"/>
       <c r="AP6" s="45"/>
       <c r="AQ6" s="45"/>
       <c r="AR6" s="45"/>
       <c r="AS6" s="45"/>
       <c r="AT6" s="45"/>
       <c r="AU6" s="45"/>
       <c r="AV6" s="45"/>
       <c r="AW6" s="45"/>
       <c r="AX6" s="45"/>
       <c r="AY6" s="45"/>
       <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="32">
         <v>11.43</v>
       </c>
       <c r="C7" s="32">
         <v>11.98</v>
       </c>
       <c r="D7" s="32">
         <v>11.67</v>
       </c>
       <c r="E7" s="32">
         <v>11.68</v>
       </c>
       <c r="F7" s="32">
         <v>11.72</v>
       </c>
       <c r="G7" s="32">
         <v>11.89</v>
       </c>
       <c r="H7" s="32">
         <v>12.05</v>
       </c>
       <c r="I7" s="32">
@@ -11813,52 +12016,55 @@
       </c>
       <c r="AS7" s="32">
         <v>9.9</v>
       </c>
       <c r="AT7" s="32">
         <v>9.98</v>
       </c>
       <c r="AU7" s="32">
         <v>10.01</v>
       </c>
       <c r="AV7" s="34">
         <v>9.91</v>
       </c>
       <c r="AW7" s="34">
         <v>9.9</v>
       </c>
       <c r="AX7" s="34">
         <v>9</v>
       </c>
       <c r="AY7" s="32">
         <v>8.81</v>
       </c>
       <c r="AZ7" s="34">
         <v>8.85</v>
       </c>
+      <c r="BA7" s="32">
+        <v>8.94</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="32">
         <v>12.34</v>
       </c>
       <c r="C8" s="32">
         <v>13.53</v>
       </c>
       <c r="D8" s="32">
         <v>12.92</v>
       </c>
       <c r="E8" s="32">
         <v>12.93</v>
       </c>
       <c r="F8" s="32">
         <v>12.77</v>
       </c>
       <c r="G8" s="32">
         <v>12.81</v>
       </c>
       <c r="H8" s="32">
         <v>12.83</v>
       </c>
       <c r="I8" s="32">
@@ -11971,52 +12177,55 @@
       </c>
       <c r="AS8" s="32">
         <v>10.5</v>
       </c>
       <c r="AT8" s="32">
         <v>10.57</v>
       </c>
       <c r="AU8" s="32">
         <v>10.56</v>
       </c>
       <c r="AV8" s="34">
         <v>10.41</v>
       </c>
       <c r="AW8" s="34">
         <v>10.4</v>
       </c>
       <c r="AX8" s="34">
         <v>9.44</v>
       </c>
       <c r="AY8" s="32">
         <v>9.16</v>
       </c>
       <c r="AZ8" s="34">
         <v>9.19</v>
       </c>
+      <c r="BA8" s="32">
+        <v>9.3800000000000008</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="32">
         <v>17.079999999999998</v>
       </c>
       <c r="C9" s="32">
         <v>17.03</v>
       </c>
       <c r="D9" s="32">
         <v>17.940000000000001</v>
       </c>
       <c r="E9" s="32">
         <v>18.55</v>
       </c>
       <c r="F9" s="32">
         <v>18.23</v>
       </c>
       <c r="G9" s="32">
         <v>18.690000000000001</v>
       </c>
       <c r="H9" s="32">
         <v>18.940000000000001</v>
       </c>
       <c r="I9" s="32">
@@ -12129,52 +12338,55 @@
       </c>
       <c r="AS9" s="32">
         <v>13.48</v>
       </c>
       <c r="AT9" s="32">
         <v>14</v>
       </c>
       <c r="AU9" s="32">
         <v>13.8</v>
       </c>
       <c r="AV9" s="34">
         <v>14.11</v>
       </c>
       <c r="AW9" s="34">
         <v>13.96</v>
       </c>
       <c r="AX9" s="34">
         <v>15.73</v>
       </c>
       <c r="AY9" s="32">
         <v>14.3</v>
       </c>
       <c r="AZ9" s="34">
         <v>13.49</v>
       </c>
+      <c r="BA9" s="32">
+        <v>13.74</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="32">
         <v>7.74</v>
       </c>
       <c r="C10" s="32">
         <v>8.86</v>
       </c>
       <c r="D10" s="32">
         <v>7.67</v>
       </c>
       <c r="E10" s="32">
         <v>8.19</v>
       </c>
       <c r="F10" s="32">
         <v>8.3800000000000008</v>
       </c>
       <c r="G10" s="32">
         <v>8.61</v>
       </c>
       <c r="H10" s="32">
         <v>9.07</v>
       </c>
       <c r="I10" s="32">
@@ -12287,52 +12499,55 @@
       </c>
       <c r="AS10" s="32">
         <v>7.72</v>
       </c>
       <c r="AT10" s="32">
         <v>7.58</v>
       </c>
       <c r="AU10" s="32">
         <v>7.51</v>
       </c>
       <c r="AV10" s="34">
         <v>7.31</v>
       </c>
       <c r="AW10" s="34">
         <v>7.16</v>
       </c>
       <c r="AX10" s="34">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="32">
         <v>6.16</v>
       </c>
       <c r="AZ10" s="34">
         <v>5.81</v>
       </c>
+      <c r="BA10" s="32">
+        <v>5.24</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="32">
         <v>10.76</v>
       </c>
       <c r="C11" s="32">
         <v>11.41</v>
       </c>
       <c r="D11" s="32">
         <v>11.06</v>
       </c>
       <c r="E11" s="32">
         <v>11.08</v>
       </c>
       <c r="F11" s="32">
         <v>10.86</v>
       </c>
       <c r="G11" s="32">
         <v>10.9</v>
       </c>
       <c r="H11" s="32">
         <v>11.15</v>
       </c>
       <c r="I11" s="32">
@@ -12445,52 +12660,55 @@
       </c>
       <c r="AS11" s="32">
         <v>9.75</v>
       </c>
       <c r="AT11" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="AU11" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AV11" s="34">
         <v>9.91</v>
       </c>
       <c r="AW11" s="34">
         <v>9.85</v>
       </c>
       <c r="AX11" s="34">
         <v>10.23</v>
       </c>
       <c r="AY11" s="32">
         <v>9.14</v>
       </c>
       <c r="AZ11" s="34">
         <v>8.61</v>
       </c>
+      <c r="BA11" s="32">
+        <v>8.81</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="32">
         <v>13.19</v>
       </c>
       <c r="C12" s="32">
         <v>10.42</v>
       </c>
       <c r="D12" s="32">
         <v>10.4</v>
       </c>
       <c r="E12" s="32">
         <v>10.71</v>
       </c>
       <c r="F12" s="32">
         <v>11.39</v>
       </c>
       <c r="G12" s="32">
         <v>10.95</v>
       </c>
       <c r="H12" s="32">
         <v>11.83</v>
       </c>
       <c r="I12" s="32">
@@ -12603,52 +12821,55 @@
       </c>
       <c r="AS12" s="32">
         <v>9.4</v>
       </c>
       <c r="AT12" s="32">
         <v>10.17</v>
       </c>
       <c r="AU12" s="32">
         <v>10.039999999999999</v>
       </c>
       <c r="AV12" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="AW12" s="34">
         <v>10.130000000000001</v>
       </c>
       <c r="AX12" s="34">
         <v>12.25</v>
       </c>
       <c r="AY12" s="32">
         <v>8.5299999999999994</v>
       </c>
       <c r="AZ12" s="34">
         <v>9.8000000000000007</v>
       </c>
+      <c r="BA12" s="32">
+        <v>8.93</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="32">
         <v>18.239999999999998</v>
       </c>
       <c r="C13" s="32">
         <v>18.23</v>
       </c>
       <c r="D13" s="32">
         <v>18.809999999999999</v>
       </c>
       <c r="E13" s="32">
         <v>17.28</v>
       </c>
       <c r="F13" s="32">
         <v>17.62</v>
       </c>
       <c r="G13" s="32">
         <v>16.93</v>
       </c>
       <c r="H13" s="32">
         <v>16.63</v>
       </c>
       <c r="I13" s="32">
@@ -12761,52 +12982,55 @@
       </c>
       <c r="AS13" s="32">
         <v>14.96</v>
       </c>
       <c r="AT13" s="32">
         <v>15.02</v>
       </c>
       <c r="AU13" s="32">
         <v>14.99</v>
       </c>
       <c r="AV13" s="34">
         <v>14.77</v>
       </c>
       <c r="AW13" s="34">
         <v>14.55</v>
       </c>
       <c r="AX13" s="34">
         <v>5.9</v>
       </c>
       <c r="AY13" s="32">
         <v>8.24</v>
       </c>
       <c r="AZ13" s="34">
         <v>9.39</v>
       </c>
+      <c r="BA13" s="32">
+        <v>10.82</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="32">
         <v>8.0299999999999994</v>
       </c>
       <c r="C14" s="32">
         <v>9</v>
       </c>
       <c r="D14" s="32">
         <v>10.039999999999999</v>
       </c>
       <c r="E14" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="F14" s="32">
         <v>9.98</v>
       </c>
       <c r="G14" s="32">
         <v>10.45</v>
       </c>
       <c r="H14" s="32">
         <v>10.88</v>
       </c>
       <c r="I14" s="32">
@@ -12919,52 +13143,55 @@
       </c>
       <c r="AS14" s="32">
         <v>10.96</v>
       </c>
       <c r="AT14" s="32">
         <v>11.08</v>
       </c>
       <c r="AU14" s="32">
         <v>11.04</v>
       </c>
       <c r="AV14" s="34">
         <v>10.87</v>
       </c>
       <c r="AW14" s="34">
         <v>10.57</v>
       </c>
       <c r="AX14" s="34">
         <v>5.88</v>
       </c>
       <c r="AY14" s="32">
         <v>7.49</v>
       </c>
       <c r="AZ14" s="34">
         <v>7.92</v>
       </c>
+      <c r="BA14" s="32">
+        <v>8.2899999999999991</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="32">
         <v>8.4600000000000009</v>
       </c>
       <c r="C15" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="D15" s="32">
         <v>9.2200000000000006</v>
       </c>
       <c r="E15" s="32">
         <v>9.2799999999999994</v>
       </c>
       <c r="F15" s="32">
         <v>9.86</v>
       </c>
       <c r="G15" s="32">
         <v>10.17</v>
       </c>
       <c r="H15" s="32">
         <v>10.95</v>
       </c>
       <c r="I15" s="32">
@@ -13077,52 +13304,55 @@
       </c>
       <c r="AS15" s="32">
         <v>8.09</v>
       </c>
       <c r="AT15" s="32">
         <v>8.75</v>
       </c>
       <c r="AU15" s="32">
         <v>9.15</v>
       </c>
       <c r="AV15" s="34">
         <v>8.89</v>
       </c>
       <c r="AW15" s="34">
         <v>8.84</v>
       </c>
       <c r="AX15" s="34">
         <v>13.1</v>
       </c>
       <c r="AY15" s="32">
         <v>10.53</v>
       </c>
       <c r="AZ15" s="34">
         <v>9.32</v>
       </c>
+      <c r="BA15" s="32">
+        <v>8.58</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="32">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="32">
         <v>15.31</v>
       </c>
       <c r="D16" s="32">
         <v>18.89</v>
       </c>
       <c r="E16" s="32">
         <v>18.37</v>
       </c>
       <c r="F16" s="32">
         <v>17.510000000000002</v>
       </c>
       <c r="G16" s="32">
         <v>17.75</v>
       </c>
       <c r="H16" s="32">
         <v>18.02</v>
       </c>
       <c r="I16" s="32">
@@ -13235,52 +13465,55 @@
       </c>
       <c r="AS16" s="32">
         <v>15.14</v>
       </c>
       <c r="AT16" s="32">
         <v>14.71</v>
       </c>
       <c r="AU16" s="32">
         <v>14.77</v>
       </c>
       <c r="AV16" s="34">
         <v>14.51</v>
       </c>
       <c r="AW16" s="34">
         <v>14.47</v>
       </c>
       <c r="AX16" s="34">
         <v>13.29</v>
       </c>
       <c r="AY16" s="32">
         <v>14.64</v>
       </c>
       <c r="AZ16" s="34">
         <v>12.52</v>
       </c>
+      <c r="BA16" s="32">
+        <v>12.51</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="32">
         <v>11.77</v>
       </c>
       <c r="C17" s="32">
         <v>11.4</v>
       </c>
       <c r="D17" s="32">
         <v>9.93</v>
       </c>
       <c r="E17" s="32">
         <v>10</v>
       </c>
       <c r="F17" s="32">
         <v>10.15</v>
       </c>
       <c r="G17" s="32">
         <v>10.29</v>
       </c>
       <c r="H17" s="32">
         <v>9.99</v>
       </c>
       <c r="I17" s="32">
@@ -13393,52 +13626,55 @@
       </c>
       <c r="AS17" s="32">
         <v>8.19</v>
       </c>
       <c r="AT17" s="32">
         <v>8.11</v>
       </c>
       <c r="AU17" s="32">
         <v>7.84</v>
       </c>
       <c r="AV17" s="34">
         <v>7.83</v>
       </c>
       <c r="AW17" s="34">
         <v>7.89</v>
       </c>
       <c r="AX17" s="34">
         <v>6.69</v>
       </c>
       <c r="AY17" s="32">
         <v>6.87</v>
       </c>
       <c r="AZ17" s="34">
         <v>7.4</v>
       </c>
+      <c r="BA17" s="32">
+        <v>7.82</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="32">
         <v>8.64</v>
       </c>
       <c r="C18" s="32">
         <v>10.15</v>
       </c>
       <c r="D18" s="32">
         <v>9.93</v>
       </c>
       <c r="E18" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="F18" s="32">
         <v>11.19</v>
       </c>
       <c r="G18" s="32">
         <v>10.97</v>
       </c>
       <c r="H18" s="32">
         <v>11.09</v>
       </c>
       <c r="I18" s="32">
@@ -13551,52 +13787,55 @@
       </c>
       <c r="AS18" s="32">
         <v>9.7200000000000006</v>
       </c>
       <c r="AT18" s="32">
         <v>10.119999999999999</v>
       </c>
       <c r="AU18" s="32">
         <v>10.050000000000001</v>
       </c>
       <c r="AV18" s="34">
         <v>9.69</v>
       </c>
       <c r="AW18" s="34">
         <v>9.65</v>
       </c>
       <c r="AX18" s="34">
         <v>8.42</v>
       </c>
       <c r="AY18" s="32">
         <v>6.38</v>
       </c>
       <c r="AZ18" s="34">
         <v>6.66</v>
       </c>
+      <c r="BA18" s="32">
+        <v>6.86</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="32">
         <v>13.31</v>
       </c>
       <c r="C19" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="D19" s="32">
         <v>8.89</v>
       </c>
       <c r="E19" s="32">
         <v>8.76</v>
       </c>
       <c r="F19" s="32">
         <v>9.31</v>
       </c>
       <c r="G19" s="32">
         <v>8.91</v>
       </c>
       <c r="H19" s="32">
         <v>9.2899999999999991</v>
       </c>
       <c r="I19" s="32">
@@ -13709,52 +13948,55 @@
       </c>
       <c r="AS19" s="32">
         <v>8.07</v>
       </c>
       <c r="AT19" s="32">
         <v>8.32</v>
       </c>
       <c r="AU19" s="32">
         <v>8.64</v>
       </c>
       <c r="AV19" s="34">
         <v>8.6199999999999992</v>
       </c>
       <c r="AW19" s="34">
         <v>8.52</v>
       </c>
       <c r="AX19" s="34">
         <v>4.04</v>
       </c>
       <c r="AY19" s="32">
         <v>4.78</v>
       </c>
       <c r="AZ19" s="34">
         <v>5.58</v>
       </c>
+      <c r="BA19" s="32">
+        <v>6.15</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="32">
         <v>9.6300000000000008</v>
       </c>
       <c r="C20" s="32">
         <v>8.93</v>
       </c>
       <c r="D20" s="32">
         <v>8.3800000000000008</v>
       </c>
       <c r="E20" s="32">
         <v>8.33</v>
       </c>
       <c r="F20" s="32">
         <v>9.06</v>
       </c>
       <c r="G20" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="H20" s="32">
         <v>10.91</v>
       </c>
       <c r="I20" s="32">
@@ -13867,52 +14109,55 @@
       </c>
       <c r="AS20" s="32">
         <v>7.72</v>
       </c>
       <c r="AT20" s="32">
         <v>7.78</v>
       </c>
       <c r="AU20" s="32">
         <v>8.43</v>
       </c>
       <c r="AV20" s="34">
         <v>8.3000000000000007</v>
       </c>
       <c r="AW20" s="34">
         <v>8.18</v>
       </c>
       <c r="AX20" s="34">
         <v>7.62</v>
       </c>
       <c r="AY20" s="32">
         <v>8.68</v>
       </c>
       <c r="AZ20" s="34">
         <v>10.54</v>
       </c>
+      <c r="BA20" s="32">
+        <v>10.71</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="32">
         <v>10.49</v>
       </c>
       <c r="C21" s="32">
         <v>12.61</v>
       </c>
       <c r="D21" s="32">
         <v>12.7</v>
       </c>
       <c r="E21" s="32">
         <v>12.68</v>
       </c>
       <c r="F21" s="32">
         <v>13.21</v>
       </c>
       <c r="G21" s="32">
         <v>13.28</v>
       </c>
       <c r="H21" s="32">
         <v>13.1</v>
       </c>
       <c r="I21" s="32">
@@ -14025,52 +14270,55 @@
       </c>
       <c r="AS21" s="32">
         <v>9.5399999999999991</v>
       </c>
       <c r="AT21" s="32">
         <v>9.51</v>
       </c>
       <c r="AU21" s="32">
         <v>9.35</v>
       </c>
       <c r="AV21" s="34">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW21" s="34">
         <v>9.4700000000000006</v>
       </c>
       <c r="AX21" s="34">
         <v>8.31</v>
       </c>
       <c r="AY21" s="32">
         <v>9.91</v>
       </c>
       <c r="AZ21" s="34">
         <v>10.119999999999999</v>
       </c>
+      <c r="BA21" s="32">
+        <v>10.02</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="32">
         <v>6.85</v>
       </c>
       <c r="C22" s="32">
         <v>5.84</v>
       </c>
       <c r="D22" s="32">
         <v>6.92</v>
       </c>
       <c r="E22" s="32">
         <v>7.23</v>
       </c>
       <c r="F22" s="32">
         <v>7.37</v>
       </c>
       <c r="G22" s="32">
         <v>8.77</v>
       </c>
       <c r="H22" s="32">
         <v>9.42</v>
       </c>
       <c r="I22" s="32">
@@ -14183,52 +14431,55 @@
       </c>
       <c r="AS22" s="32">
         <v>8.1</v>
       </c>
       <c r="AT22" s="32">
         <v>8.65</v>
       </c>
       <c r="AU22" s="32">
         <v>8.65</v>
       </c>
       <c r="AV22" s="34">
         <v>8.4499999999999993</v>
       </c>
       <c r="AW22" s="34">
         <v>8.4600000000000009</v>
       </c>
       <c r="AX22" s="34">
         <v>12.37</v>
       </c>
       <c r="AY22" s="32">
         <v>8.32</v>
       </c>
       <c r="AZ22" s="34">
         <v>8.85</v>
       </c>
+      <c r="BA22" s="32">
+        <v>8.2899999999999991</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="32">
         <v>7.59</v>
       </c>
       <c r="C23" s="32">
         <v>8.6300000000000008</v>
       </c>
       <c r="D23" s="32">
         <v>8.27</v>
       </c>
       <c r="E23" s="32">
         <v>10.1</v>
       </c>
       <c r="F23" s="32">
         <v>9.0500000000000007</v>
       </c>
       <c r="G23" s="32">
         <v>9.93</v>
       </c>
       <c r="H23" s="32">
         <v>10.34</v>
       </c>
       <c r="I23" s="32">
@@ -14341,52 +14592,55 @@
       </c>
       <c r="AS23" s="32">
         <v>11.06</v>
       </c>
       <c r="AT23" s="32">
         <v>10.98</v>
       </c>
       <c r="AU23" s="32">
         <v>11.01</v>
       </c>
       <c r="AV23" s="34">
         <v>10.68</v>
       </c>
       <c r="AW23" s="34">
         <v>10.26</v>
       </c>
       <c r="AX23" s="34">
         <v>11.81</v>
       </c>
       <c r="AY23" s="32">
         <v>7.76</v>
       </c>
       <c r="AZ23" s="34">
         <v>10.19</v>
       </c>
+      <c r="BA23" s="32">
+        <v>8.42</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="32">
         <v>12.72</v>
       </c>
       <c r="C24" s="32">
         <v>11.57</v>
       </c>
       <c r="D24" s="32">
         <v>9.65</v>
       </c>
       <c r="E24" s="32">
         <v>9.31</v>
       </c>
       <c r="F24" s="32">
         <v>10.25</v>
       </c>
       <c r="G24" s="32">
         <v>10.62</v>
       </c>
       <c r="H24" s="32">
         <v>10.63</v>
       </c>
       <c r="I24" s="32">
@@ -14499,52 +14753,55 @@
       </c>
       <c r="AS24" s="32">
         <v>7.73</v>
       </c>
       <c r="AT24" s="32">
         <v>7.94</v>
       </c>
       <c r="AU24" s="32">
         <v>8.01</v>
       </c>
       <c r="AV24" s="34">
         <v>7.83</v>
       </c>
       <c r="AW24" s="34">
         <v>8.14</v>
       </c>
       <c r="AX24" s="34">
         <v>9.76</v>
       </c>
       <c r="AY24" s="32">
         <v>7.45</v>
       </c>
       <c r="AZ24" s="34">
         <v>7.67</v>
       </c>
+      <c r="BA24" s="32">
+        <v>6.91</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="32">
         <v>11.58</v>
       </c>
       <c r="C25" s="32">
         <v>11.7</v>
       </c>
       <c r="D25" s="32">
         <v>11.31</v>
       </c>
       <c r="E25" s="32">
         <v>10.95</v>
       </c>
       <c r="F25" s="32">
         <v>10.210000000000001</v>
       </c>
       <c r="G25" s="32">
         <v>10.16</v>
       </c>
       <c r="H25" s="32">
         <v>9.86</v>
       </c>
       <c r="I25" s="32">
@@ -14657,52 +14914,55 @@
       </c>
       <c r="AS25" s="32">
         <v>8.7100000000000009</v>
       </c>
       <c r="AT25" s="32">
         <v>8.67</v>
       </c>
       <c r="AU25" s="32">
         <v>9.11</v>
       </c>
       <c r="AV25" s="34">
         <v>9.19</v>
       </c>
       <c r="AW25" s="34">
         <v>9.14</v>
       </c>
       <c r="AX25" s="34">
         <v>5.57</v>
       </c>
       <c r="AY25" s="32">
         <v>8.73</v>
       </c>
       <c r="AZ25" s="34">
         <v>7.24</v>
       </c>
+      <c r="BA25" s="32">
+        <v>7.15</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="32">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="32">
         <v>8.01</v>
       </c>
       <c r="D26" s="32">
         <v>8.15</v>
       </c>
       <c r="E26" s="32">
         <v>8.69</v>
       </c>
       <c r="F26" s="32">
         <v>9.25</v>
       </c>
       <c r="G26" s="32">
         <v>10.72</v>
       </c>
       <c r="H26" s="32">
         <v>11.04</v>
       </c>
       <c r="I26" s="32">
@@ -14815,52 +15075,55 @@
       </c>
       <c r="AS26" s="32">
         <v>10.220000000000001</v>
       </c>
       <c r="AT26" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AU26" s="32">
         <v>10.19</v>
       </c>
       <c r="AV26" s="34">
         <v>10.050000000000001</v>
       </c>
       <c r="AW26" s="34">
         <v>10.19</v>
       </c>
       <c r="AX26" s="34">
         <v>5.97</v>
       </c>
       <c r="AY26" s="32">
         <v>4.95</v>
       </c>
       <c r="AZ26" s="34">
         <v>7.94</v>
       </c>
+      <c r="BA26" s="32">
+        <v>9.4499999999999993</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="35">
         <v>10.78</v>
       </c>
       <c r="C27" s="35">
         <v>11.59</v>
       </c>
       <c r="D27" s="35">
         <v>10.77</v>
       </c>
       <c r="E27" s="35">
         <v>9.59</v>
       </c>
       <c r="F27" s="35">
         <v>9.7200000000000006</v>
       </c>
       <c r="G27" s="35">
         <v>9.77</v>
       </c>
       <c r="H27" s="35">
         <v>10.19</v>
       </c>
       <c r="I27" s="35">
@@ -14973,109 +15236,112 @@
       </c>
       <c r="AS27" s="35">
         <v>7.67</v>
       </c>
       <c r="AT27" s="35">
         <v>7.53</v>
       </c>
       <c r="AU27" s="35">
         <v>7.39</v>
       </c>
       <c r="AV27" s="35">
         <v>7.58</v>
       </c>
       <c r="AW27" s="35">
         <v>7.59</v>
       </c>
       <c r="AX27" s="35">
         <v>6.26</v>
       </c>
       <c r="AY27" s="35">
         <v>6.06</v>
       </c>
       <c r="AZ27" s="35">
         <v>5.76</v>
       </c>
+      <c r="BA27" s="35">
+        <v>5.14</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="30" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>