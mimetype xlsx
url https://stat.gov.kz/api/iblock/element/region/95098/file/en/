--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-60" yWindow="195" windowWidth="18450" windowHeight="8970" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Number of births" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="53">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>The number of births alive in the Kostanay Region*</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
@@ -263,51 +263,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -354,64 +354,55 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -470,66 +461,63 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -804,80 +792,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA74"/>
+  <dimension ref="A1:BB74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AV1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AZ6"/>
-      <selection pane="topRight" activeCell="B50" sqref="B50:BA50"/>
+      <selection pane="topRight" activeCell="BB11" sqref="BB11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="28" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="25" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="28" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="38" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
@@ -888,133 +876,135 @@
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="38"/>
       <c r="AI2" s="38"/>
       <c r="AJ2" s="38"/>
       <c r="AK2" s="38"/>
       <c r="AL2" s="38"/>
       <c r="AM2" s="38"/>
       <c r="AN2" s="38"/>
       <c r="AO2" s="38"/>
       <c r="AP2" s="38"/>
       <c r="AQ2" s="38"/>
       <c r="AR2" s="38"/>
       <c r="AS2" s="38"/>
       <c r="AT2" s="38"/>
       <c r="AU2" s="38"/>
       <c r="AV2" s="38"/>
       <c r="AW2" s="38"/>
       <c r="AX2" s="38"/>
       <c r="AY2" s="38"/>
       <c r="AZ2" s="38"/>
       <c r="BA2" s="38"/>
+      <c r="BB2" s="38"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AL3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="43">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2022</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42">
         <v>2023</v>
       </c>
-      <c r="O4" s="43"/>
-[...9 lines deleted...]
-      <c r="Y4" s="43"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
       <c r="Z4" s="39">
         <v>2024</v>
       </c>
       <c r="AA4" s="39"/>
       <c r="AB4" s="39"/>
       <c r="AC4" s="39"/>
       <c r="AD4" s="39"/>
       <c r="AE4" s="39"/>
       <c r="AF4" s="39"/>
       <c r="AG4" s="39"/>
       <c r="AH4" s="39"/>
       <c r="AI4" s="39"/>
       <c r="AJ4" s="39"/>
       <c r="AK4" s="39"/>
       <c r="AL4" s="39">
         <v>2025</v>
       </c>
       <c r="AM4" s="39"/>
       <c r="AN4" s="39"/>
       <c r="AO4" s="39"/>
       <c r="AP4" s="39"/>
       <c r="AQ4" s="39"/>
       <c r="AR4" s="39"/>
       <c r="AS4" s="39"/>
       <c r="AT4" s="39"/>
       <c r="AU4" s="39"/>
       <c r="AV4" s="39"/>
-      <c r="AW4" s="44"/>
+      <c r="AW4" s="43"/>
       <c r="AX4" s="39">
         <v>2026</v>
       </c>
       <c r="AY4" s="39"/>
       <c r="AZ4" s="39"/>
       <c r="BA4" s="39"/>
+      <c r="BB4" s="39"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="42"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="41"/>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1127,108 +1117,112 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>30</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>25</v>
       </c>
+      <c r="BB5" s="6" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BA6" s="40"/>
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="37"/>
+      <c r="AA6" s="37"/>
+      <c r="AB6" s="37"/>
+      <c r="AC6" s="37"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="37"/>
+      <c r="AF6" s="37"/>
+      <c r="AG6" s="37"/>
+      <c r="AH6" s="37"/>
+      <c r="AI6" s="37"/>
+      <c r="AJ6" s="37"/>
+      <c r="AK6" s="37"/>
+      <c r="AL6" s="37"/>
+      <c r="AM6" s="37"/>
+      <c r="AN6" s="37"/>
+      <c r="AO6" s="37"/>
+      <c r="AP6" s="37"/>
+      <c r="AQ6" s="37"/>
+      <c r="AR6" s="37"/>
+      <c r="AS6" s="37"/>
+      <c r="AT6" s="37"/>
+      <c r="AU6" s="37"/>
+      <c r="AV6" s="37"/>
+      <c r="AW6" s="37"/>
+      <c r="AX6" s="37"/>
+      <c r="AY6" s="37"/>
+      <c r="AZ6" s="37"/>
+      <c r="BA6" s="37"/>
+      <c r="BB6" s="37"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="10">
         <v>809</v>
       </c>
       <c r="C7" s="10">
         <v>802</v>
       </c>
       <c r="D7" s="10">
         <v>786</v>
       </c>
       <c r="E7" s="10">
         <v>802</v>
       </c>
       <c r="F7" s="10">
         <v>842</v>
       </c>
       <c r="G7" s="10">
         <v>870</v>
       </c>
       <c r="H7" s="10">
         <v>919</v>
       </c>
       <c r="I7" s="10">
@@ -1344,52 +1338,55 @@
       </c>
       <c r="AT7" s="13">
         <v>722</v>
       </c>
       <c r="AU7" s="12">
         <v>714</v>
       </c>
       <c r="AV7" s="20">
         <v>608</v>
       </c>
       <c r="AW7" s="11">
         <v>678</v>
       </c>
       <c r="AX7" s="13">
         <v>627</v>
       </c>
       <c r="AY7" s="20">
         <v>541</v>
       </c>
       <c r="AZ7" s="11">
         <v>621</v>
       </c>
       <c r="BA7" s="11">
         <v>620</v>
       </c>
+      <c r="BB7" s="12">
+        <v>618</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="10">
         <v>275</v>
       </c>
       <c r="C8" s="10">
         <v>299</v>
       </c>
       <c r="D8" s="10">
         <v>262</v>
       </c>
       <c r="E8" s="10">
         <v>280</v>
       </c>
       <c r="F8" s="10">
         <v>270</v>
       </c>
       <c r="G8" s="10">
         <v>282</v>
       </c>
       <c r="H8" s="10">
         <v>289</v>
       </c>
       <c r="I8" s="10">
@@ -1505,52 +1502,55 @@
       </c>
       <c r="AT8" s="13">
         <v>252</v>
       </c>
       <c r="AU8" s="12">
         <v>244</v>
       </c>
       <c r="AV8" s="20">
         <v>200</v>
       </c>
       <c r="AW8" s="11">
         <v>242</v>
       </c>
       <c r="AX8" s="13">
         <v>224</v>
       </c>
       <c r="AY8" s="20">
         <v>189</v>
       </c>
       <c r="AZ8" s="11">
         <v>218</v>
       </c>
       <c r="BA8" s="11">
         <v>228</v>
       </c>
+      <c r="BB8" s="12">
+        <v>242</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10">
         <v>56</v>
       </c>
       <c r="C9" s="10">
         <v>50</v>
       </c>
       <c r="D9" s="10">
         <v>65</v>
       </c>
       <c r="E9" s="10">
         <v>65</v>
       </c>
       <c r="F9" s="10">
         <v>56</v>
       </c>
       <c r="G9" s="10">
         <v>67</v>
       </c>
       <c r="H9" s="10">
         <v>67</v>
       </c>
       <c r="I9" s="10">
@@ -1666,52 +1666,55 @@
       </c>
       <c r="AT9" s="13">
         <v>55</v>
       </c>
       <c r="AU9" s="12">
         <v>37</v>
       </c>
       <c r="AV9" s="20">
         <v>52</v>
       </c>
       <c r="AW9" s="11">
         <v>39</v>
       </c>
       <c r="AX9" s="13">
         <v>48</v>
       </c>
       <c r="AY9" s="20">
         <v>35</v>
       </c>
       <c r="AZ9" s="11">
         <v>36</v>
       </c>
       <c r="BA9" s="11">
         <v>43</v>
       </c>
+      <c r="BB9" s="12">
+        <v>36</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10">
         <v>23</v>
       </c>
       <c r="C10" s="10">
         <v>27</v>
       </c>
       <c r="D10" s="10">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>28</v>
       </c>
       <c r="F10" s="10">
         <v>27</v>
       </c>
       <c r="G10" s="10">
         <v>28</v>
       </c>
       <c r="H10" s="10">
         <v>35</v>
       </c>
       <c r="I10" s="10">
@@ -1827,52 +1830,55 @@
       </c>
       <c r="AT10" s="13">
         <v>18</v>
       </c>
       <c r="AU10" s="12">
         <v>20</v>
       </c>
       <c r="AV10" s="20">
         <v>15</v>
       </c>
       <c r="AW10" s="11">
         <v>16</v>
       </c>
       <c r="AX10" s="13">
         <v>13</v>
       </c>
       <c r="AY10" s="20">
         <v>21</v>
       </c>
       <c r="AZ10" s="11">
         <v>15</v>
       </c>
       <c r="BA10" s="11">
         <v>10</v>
       </c>
+      <c r="BB10" s="12">
+        <v>22</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10">
         <v>113</v>
       </c>
       <c r="C11" s="10">
         <v>114</v>
       </c>
       <c r="D11" s="10">
         <v>109</v>
       </c>
       <c r="E11" s="10">
         <v>113</v>
       </c>
       <c r="F11" s="10">
         <v>107</v>
       </c>
       <c r="G11" s="10">
         <v>112</v>
       </c>
       <c r="H11" s="10">
         <v>132</v>
       </c>
       <c r="I11" s="10">
@@ -1988,52 +1994,55 @@
       </c>
       <c r="AT11" s="13">
         <v>101</v>
       </c>
       <c r="AU11" s="12">
         <v>120</v>
       </c>
       <c r="AV11" s="20">
         <v>97</v>
       </c>
       <c r="AW11" s="11">
         <v>96</v>
       </c>
       <c r="AX11" s="13">
         <v>107</v>
       </c>
       <c r="AY11" s="20">
         <v>75</v>
       </c>
       <c r="AZ11" s="11">
         <v>79</v>
       </c>
       <c r="BA11" s="11">
         <v>95</v>
       </c>
+      <c r="BB11" s="12">
+        <v>96</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>11</v>
       </c>
       <c r="E12" s="10">
         <v>12</v>
       </c>
       <c r="F12" s="10">
         <v>15</v>
       </c>
       <c r="G12" s="10">
         <v>9</v>
       </c>
       <c r="H12" s="10">
         <v>18</v>
       </c>
       <c r="I12" s="10">
@@ -2149,52 +2158,55 @@
       </c>
       <c r="AT12" s="13">
         <v>16</v>
       </c>
       <c r="AU12" s="12">
         <v>9</v>
       </c>
       <c r="AV12" s="20">
         <v>7</v>
       </c>
       <c r="AW12" s="12">
         <v>14</v>
       </c>
       <c r="AX12" s="13">
         <v>12</v>
       </c>
       <c r="AY12" s="20">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>12</v>
       </c>
       <c r="BA12" s="11">
         <v>6</v>
       </c>
+      <c r="BB12" s="12">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>21</v>
       </c>
       <c r="C13" s="10">
         <v>19</v>
       </c>
       <c r="D13" s="10">
         <v>23</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>22</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>17</v>
       </c>
       <c r="I13" s="10">
@@ -2310,52 +2322,55 @@
       </c>
       <c r="AT13" s="13">
         <v>16</v>
       </c>
       <c r="AU13" s="12">
         <v>16</v>
       </c>
       <c r="AV13" s="20">
         <v>13</v>
       </c>
       <c r="AW13" s="12">
         <v>13</v>
       </c>
       <c r="AX13" s="13">
         <v>6</v>
       </c>
       <c r="AY13" s="20">
         <v>10</v>
       </c>
       <c r="AZ13" s="11">
         <v>12</v>
       </c>
       <c r="BA13" s="11">
         <v>15</v>
       </c>
+      <c r="BB13" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="10">
         <v>24</v>
       </c>
       <c r="C14" s="10">
         <v>27</v>
       </c>
       <c r="D14" s="10">
         <v>36</v>
       </c>
       <c r="E14" s="10">
         <v>26</v>
       </c>
       <c r="F14" s="10">
         <v>32</v>
       </c>
       <c r="G14" s="10">
         <v>37</v>
       </c>
       <c r="H14" s="10">
         <v>40</v>
       </c>
       <c r="I14" s="10">
@@ -2471,52 +2486,55 @@
       </c>
       <c r="AT14" s="13">
         <v>33</v>
       </c>
       <c r="AU14" s="12">
         <v>30</v>
       </c>
       <c r="AV14" s="20">
         <v>25</v>
       </c>
       <c r="AW14" s="12">
         <v>21</v>
       </c>
       <c r="AX14" s="13">
         <v>16</v>
       </c>
       <c r="AY14" s="20">
         <v>23</v>
       </c>
       <c r="AZ14" s="11">
         <v>24</v>
       </c>
       <c r="BA14" s="11">
         <v>25</v>
       </c>
+      <c r="BB14" s="12">
+        <v>29</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="10">
         <v>12</v>
       </c>
       <c r="C15" s="10">
         <v>12</v>
       </c>
       <c r="D15" s="10">
         <v>14</v>
       </c>
       <c r="E15" s="10">
         <v>13</v>
       </c>
       <c r="F15" s="10">
         <v>17</v>
       </c>
       <c r="G15" s="10">
         <v>16</v>
       </c>
       <c r="H15" s="10">
         <v>22</v>
       </c>
       <c r="I15" s="10">
@@ -2632,52 +2650,55 @@
       </c>
       <c r="AT15" s="13">
         <v>18</v>
       </c>
       <c r="AU15" s="12">
         <v>17</v>
       </c>
       <c r="AV15" s="20">
         <v>8</v>
       </c>
       <c r="AW15" s="12">
         <v>11</v>
       </c>
       <c r="AX15" s="13">
         <v>17</v>
       </c>
       <c r="AY15" s="20">
         <v>9</v>
       </c>
       <c r="AZ15" s="11">
         <v>9</v>
       </c>
       <c r="BA15" s="11">
         <v>8</v>
       </c>
+      <c r="BB15" s="12">
+        <v>10</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>12</v>
       </c>
       <c r="D16" s="10">
         <v>24</v>
       </c>
       <c r="E16" s="10">
         <v>15</v>
       </c>
       <c r="F16" s="10">
         <v>13</v>
       </c>
       <c r="G16" s="10">
         <v>17</v>
       </c>
       <c r="H16" s="10">
         <v>18</v>
       </c>
       <c r="I16" s="10">
@@ -2793,52 +2814,55 @@
       </c>
       <c r="AT16" s="13">
         <v>9</v>
       </c>
       <c r="AU16" s="12">
         <v>13</v>
       </c>
       <c r="AV16" s="20">
         <v>10</v>
       </c>
       <c r="AW16" s="12">
         <v>12</v>
       </c>
       <c r="AX16" s="13">
         <v>11</v>
       </c>
       <c r="AY16" s="20">
         <v>12</v>
       </c>
       <c r="AZ16" s="11">
         <v>7</v>
       </c>
       <c r="BA16" s="11">
         <v>10</v>
       </c>
+      <c r="BB16" s="12">
+        <v>12</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="10">
         <v>43</v>
       </c>
       <c r="C17" s="10">
         <v>36</v>
       </c>
       <c r="D17" s="10">
         <v>26</v>
       </c>
       <c r="E17" s="10">
         <v>36</v>
       </c>
       <c r="F17" s="10">
         <v>39</v>
       </c>
       <c r="G17" s="10">
         <v>39</v>
       </c>
       <c r="H17" s="10">
         <v>30</v>
       </c>
       <c r="I17" s="10">
@@ -2954,52 +2978,55 @@
       </c>
       <c r="AT17" s="13">
         <v>25</v>
       </c>
       <c r="AU17" s="12">
         <v>19</v>
       </c>
       <c r="AV17" s="20">
         <v>26</v>
       </c>
       <c r="AW17" s="12">
         <v>30</v>
       </c>
       <c r="AX17" s="13">
         <v>23</v>
       </c>
       <c r="AY17" s="20">
         <v>22</v>
       </c>
       <c r="AZ17" s="11">
         <v>29</v>
       </c>
       <c r="BA17" s="11">
         <v>30</v>
       </c>
+      <c r="BB17" s="12">
+        <v>14</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>10</v>
       </c>
       <c r="D18" s="10">
         <v>9</v>
       </c>
       <c r="E18" s="10">
         <v>10</v>
       </c>
       <c r="F18" s="10">
         <v>14</v>
       </c>
       <c r="G18" s="10">
         <v>9</v>
       </c>
       <c r="H18" s="10">
         <v>11</v>
       </c>
       <c r="I18" s="10">
@@ -3115,52 +3142,55 @@
       </c>
       <c r="AT18" s="13">
         <v>11</v>
       </c>
       <c r="AU18" s="12">
         <v>8</v>
       </c>
       <c r="AV18" s="20">
         <v>5</v>
       </c>
       <c r="AW18" s="12">
         <v>8</v>
       </c>
       <c r="AX18" s="13">
         <v>7</v>
       </c>
       <c r="AY18" s="20">
         <v>3</v>
       </c>
       <c r="AZ18" s="11">
         <v>6</v>
       </c>
       <c r="BA18" s="11">
         <v>6</v>
       </c>
+      <c r="BB18" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="10">
         <v>28</v>
       </c>
       <c r="C19" s="10">
         <v>11</v>
       </c>
       <c r="D19" s="10">
         <v>15</v>
       </c>
       <c r="E19" s="10">
         <v>17</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>14</v>
       </c>
       <c r="H19" s="10">
         <v>24</v>
       </c>
       <c r="I19" s="10">
@@ -3276,52 +3306,55 @@
       </c>
       <c r="AT19" s="13">
         <v>20</v>
       </c>
       <c r="AU19" s="12">
         <v>23</v>
       </c>
       <c r="AV19" s="20">
         <v>16</v>
       </c>
       <c r="AW19" s="12">
         <v>15</v>
       </c>
       <c r="AX19" s="13">
         <v>8</v>
       </c>
       <c r="AY19" s="20">
         <v>10</v>
       </c>
       <c r="AZ19" s="11">
         <v>14</v>
       </c>
       <c r="BA19" s="11">
         <v>15</v>
       </c>
+      <c r="BB19" s="12">
+        <v>11</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="10">
         <v>17</v>
       </c>
       <c r="C20" s="10">
         <v>13</v>
       </c>
       <c r="D20" s="10">
         <v>13</v>
       </c>
       <c r="E20" s="10">
         <v>14</v>
       </c>
       <c r="F20" s="10">
         <v>21</v>
       </c>
       <c r="G20" s="10">
         <v>23</v>
       </c>
       <c r="H20" s="10">
         <v>31</v>
       </c>
       <c r="I20" s="10">
@@ -3437,52 +3470,55 @@
       </c>
       <c r="AT20" s="13">
         <v>13</v>
       </c>
       <c r="AU20" s="12">
         <v>23</v>
       </c>
       <c r="AV20" s="20">
         <v>11</v>
       </c>
       <c r="AW20" s="12">
         <v>11</v>
       </c>
       <c r="AX20" s="13">
         <v>12</v>
       </c>
       <c r="AY20" s="20">
         <v>14</v>
       </c>
       <c r="AZ20" s="11">
         <v>22</v>
       </c>
       <c r="BA20" s="11">
         <v>17</v>
       </c>
+      <c r="BB20" s="12">
+        <v>20</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>65</v>
       </c>
       <c r="C21" s="10">
         <v>84</v>
       </c>
       <c r="D21" s="10">
         <v>80</v>
       </c>
       <c r="E21" s="10">
         <v>76</v>
       </c>
       <c r="F21" s="10">
         <v>95</v>
       </c>
       <c r="G21" s="10">
         <v>82</v>
       </c>
       <c r="H21" s="10">
         <v>75</v>
       </c>
       <c r="I21" s="10">
@@ -3598,52 +3634,55 @@
       </c>
       <c r="AT21" s="13">
         <v>56</v>
       </c>
       <c r="AU21" s="12">
         <v>49</v>
       </c>
       <c r="AV21" s="20">
         <v>53</v>
       </c>
       <c r="AW21" s="12">
         <v>70</v>
       </c>
       <c r="AX21" s="13">
         <v>52</v>
       </c>
       <c r="AY21" s="20">
         <v>66</v>
       </c>
       <c r="AZ21" s="11">
         <v>66</v>
       </c>
       <c r="BA21" s="11">
         <v>59</v>
       </c>
+      <c r="BB21" s="12">
+        <v>52</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="10">
         <v>13</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="10">
         <v>17</v>
       </c>
       <c r="E22" s="10">
         <v>15</v>
       </c>
       <c r="F22" s="10">
         <v>15</v>
       </c>
       <c r="G22" s="10">
         <v>29</v>
       </c>
       <c r="H22" s="10">
         <v>25</v>
       </c>
       <c r="I22" s="10">
@@ -3759,52 +3798,55 @@
       </c>
       <c r="AT22" s="13">
         <v>23</v>
       </c>
       <c r="AU22" s="12">
         <v>15</v>
       </c>
       <c r="AV22" s="20">
         <v>11</v>
       </c>
       <c r="AW22" s="12">
         <v>15</v>
       </c>
       <c r="AX22" s="13">
         <v>21</v>
       </c>
       <c r="AY22" s="20">
         <v>6</v>
       </c>
       <c r="AZ22" s="11">
         <v>17</v>
       </c>
       <c r="BA22" s="11">
         <v>11</v>
       </c>
+      <c r="BB22" s="12">
+        <v>14</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>7</v>
       </c>
       <c r="D23" s="10">
         <v>6</v>
       </c>
       <c r="E23" s="10">
         <v>12</v>
       </c>
       <c r="F23" s="10">
         <v>4</v>
       </c>
       <c r="G23" s="10">
         <v>11</v>
       </c>
       <c r="H23" s="10">
         <v>10</v>
       </c>
       <c r="I23" s="10">
@@ -3920,52 +3962,55 @@
       </c>
       <c r="AT23" s="13">
         <v>7</v>
       </c>
       <c r="AU23" s="12">
         <v>8</v>
       </c>
       <c r="AV23" s="20">
         <v>5</v>
       </c>
       <c r="AW23" s="12">
         <v>4</v>
       </c>
       <c r="AX23" s="13">
         <v>8</v>
       </c>
       <c r="AY23" s="20">
         <v>2</v>
       </c>
       <c r="AZ23" s="11">
         <v>10</v>
       </c>
       <c r="BA23" s="11">
         <v>2</v>
       </c>
+      <c r="BB23" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="10">
         <v>19</v>
       </c>
       <c r="C24" s="10">
         <v>14</v>
       </c>
       <c r="D24" s="10">
         <v>9</v>
       </c>
       <c r="E24" s="10">
         <v>12</v>
       </c>
       <c r="F24" s="10">
         <v>21</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>16</v>
       </c>
       <c r="I24" s="10">
@@ -4081,52 +4126,55 @@
       </c>
       <c r="AT24" s="13">
         <v>13</v>
       </c>
       <c r="AU24" s="12">
         <v>12</v>
       </c>
       <c r="AV24" s="20">
         <v>8</v>
       </c>
       <c r="AW24" s="12">
         <v>16</v>
       </c>
       <c r="AX24" s="13">
         <v>13</v>
       </c>
       <c r="AY24" s="20">
         <v>6</v>
       </c>
       <c r="AZ24" s="11">
         <v>11</v>
       </c>
       <c r="BA24" s="11">
         <v>6</v>
       </c>
+      <c r="BB24" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>21</v>
       </c>
       <c r="D25" s="10">
         <v>21</v>
       </c>
       <c r="E25" s="10">
         <v>19</v>
       </c>
       <c r="F25" s="10">
         <v>14</v>
       </c>
       <c r="G25" s="10">
         <v>19</v>
       </c>
       <c r="H25" s="10">
         <v>16</v>
       </c>
       <c r="I25" s="10">
@@ -4242,52 +4290,55 @@
       </c>
       <c r="AT25" s="13">
         <v>15</v>
       </c>
       <c r="AU25" s="12">
         <v>24</v>
       </c>
       <c r="AV25" s="20">
         <v>18</v>
       </c>
       <c r="AW25" s="12">
         <v>16</v>
       </c>
       <c r="AX25" s="13">
         <v>10</v>
       </c>
       <c r="AY25" s="20">
         <v>20</v>
       </c>
       <c r="AZ25" s="11">
         <v>8</v>
       </c>
       <c r="BA25" s="11">
         <v>12</v>
       </c>
+      <c r="BB25" s="12">
+        <v>12</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="10">
         <v>12</v>
       </c>
       <c r="C26" s="10">
         <v>8</v>
       </c>
       <c r="D26" s="10">
         <v>11</v>
       </c>
       <c r="E26" s="10">
         <v>13</v>
       </c>
       <c r="F26" s="10">
         <v>15</v>
       </c>
       <c r="G26" s="10">
         <v>23</v>
       </c>
       <c r="H26" s="10">
         <v>17</v>
       </c>
       <c r="I26" s="10">
@@ -4403,52 +4454,55 @@
       </c>
       <c r="AT26" s="13">
         <v>9</v>
       </c>
       <c r="AU26" s="12">
         <v>15</v>
       </c>
       <c r="AV26" s="20">
         <v>10</v>
       </c>
       <c r="AW26" s="12">
         <v>14</v>
       </c>
       <c r="AX26" s="13">
         <v>7</v>
       </c>
       <c r="AY26" s="20">
         <v>4</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
       <c r="BA26" s="11">
         <v>16</v>
       </c>
+      <c r="BB26" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="17">
         <v>22</v>
       </c>
       <c r="C27" s="17">
         <v>23</v>
       </c>
       <c r="D27" s="17">
         <v>19</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>21</v>
       </c>
       <c r="G27" s="17">
         <v>20</v>
       </c>
       <c r="H27" s="17">
         <v>26</v>
       </c>
       <c r="I27" s="17">
@@ -4564,52 +4618,55 @@
       </c>
       <c r="AT27" s="13">
         <v>12</v>
       </c>
       <c r="AU27" s="12">
         <v>12</v>
       </c>
       <c r="AV27" s="20">
         <v>18</v>
       </c>
       <c r="AW27" s="12">
         <v>15</v>
       </c>
       <c r="AX27" s="13">
         <v>12</v>
       </c>
       <c r="AY27" s="20">
         <v>10</v>
       </c>
       <c r="AZ27" s="11">
         <v>10</v>
       </c>
       <c r="BA27" s="11">
         <v>6</v>
       </c>
+      <c r="BB27" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="37" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="37"/>
       <c r="K28" s="37"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="37"/>
       <c r="O28" s="37"/>
       <c r="P28" s="37"/>
       <c r="Q28" s="37"/>
       <c r="R28" s="37"/>
       <c r="S28" s="37"/>
       <c r="T28" s="37"/>
       <c r="U28" s="37"/>
       <c r="V28" s="37"/>
       <c r="W28" s="37"/>
       <c r="X28" s="37"/>
@@ -4620,52 +4677,53 @@
       <c r="AC28" s="37"/>
       <c r="AD28" s="37"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="37"/>
       <c r="AG28" s="37"/>
       <c r="AH28" s="37"/>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37"/>
       <c r="AL28" s="37"/>
       <c r="AM28" s="37"/>
       <c r="AN28" s="37"/>
       <c r="AO28" s="37"/>
       <c r="AP28" s="37"/>
       <c r="AQ28" s="37"/>
       <c r="AR28" s="37"/>
       <c r="AS28" s="37"/>
       <c r="AT28" s="37"/>
       <c r="AU28" s="37"/>
       <c r="AV28" s="37"/>
       <c r="AW28" s="37"/>
       <c r="AX28" s="37"/>
       <c r="AY28" s="37"/>
       <c r="AZ28" s="37"/>
       <c r="BA28" s="37"/>
+      <c r="BB28" s="37"/>
     </row>
-    <row r="29" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="14">
         <v>425</v>
       </c>
       <c r="C29" s="14">
         <v>406</v>
       </c>
       <c r="D29" s="14">
         <v>400</v>
       </c>
       <c r="E29" s="14">
         <v>423</v>
       </c>
       <c r="F29" s="14">
         <v>452</v>
       </c>
       <c r="G29" s="14">
         <v>465</v>
       </c>
       <c r="H29" s="14">
         <v>468</v>
       </c>
       <c r="I29" s="14">
@@ -4781,52 +4839,55 @@
       </c>
       <c r="AT29" s="13">
         <v>373</v>
       </c>
       <c r="AU29" s="12">
         <v>393</v>
       </c>
       <c r="AV29" s="20">
         <v>329</v>
       </c>
       <c r="AW29" s="11">
         <v>358</v>
       </c>
       <c r="AX29" s="13">
         <v>316</v>
       </c>
       <c r="AY29" s="20">
         <v>283</v>
       </c>
       <c r="AZ29" s="11">
         <v>306</v>
       </c>
       <c r="BA29" s="11">
         <v>313</v>
       </c>
+      <c r="BB29" s="12">
+        <v>352</v>
+      </c>
     </row>
-    <row r="30" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="14">
         <v>135</v>
       </c>
       <c r="C30" s="14">
         <v>157</v>
       </c>
       <c r="D30" s="14">
         <v>143</v>
       </c>
       <c r="E30" s="14">
         <v>157</v>
       </c>
       <c r="F30" s="14">
         <v>149</v>
       </c>
       <c r="G30" s="14">
         <v>145</v>
       </c>
       <c r="H30" s="14">
         <v>144</v>
       </c>
       <c r="I30" s="14">
@@ -4942,52 +5003,55 @@
       </c>
       <c r="AT30" s="13">
         <v>138</v>
       </c>
       <c r="AU30" s="12">
         <v>139</v>
       </c>
       <c r="AV30" s="20">
         <v>112</v>
       </c>
       <c r="AW30" s="11">
         <v>123</v>
       </c>
       <c r="AX30" s="13">
         <v>118</v>
       </c>
       <c r="AY30" s="20">
         <v>92</v>
       </c>
       <c r="AZ30" s="11">
         <v>97</v>
       </c>
       <c r="BA30" s="11">
         <v>119</v>
       </c>
+      <c r="BB30" s="12">
+        <v>139</v>
+      </c>
     </row>
-    <row r="31" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="14">
         <v>28</v>
       </c>
       <c r="C31" s="14">
         <v>24</v>
       </c>
       <c r="D31" s="14">
         <v>33</v>
       </c>
       <c r="E31" s="14">
         <v>35</v>
       </c>
       <c r="F31" s="14">
         <v>28</v>
       </c>
       <c r="G31" s="14">
         <v>42</v>
       </c>
       <c r="H31" s="14">
         <v>33</v>
       </c>
       <c r="I31" s="14">
@@ -5103,52 +5167,55 @@
       </c>
       <c r="AT31" s="13">
         <v>33</v>
       </c>
       <c r="AU31" s="12">
         <v>23</v>
       </c>
       <c r="AV31" s="20">
         <v>30</v>
       </c>
       <c r="AW31" s="11">
         <v>21</v>
       </c>
       <c r="AX31" s="13">
         <v>24</v>
       </c>
       <c r="AY31" s="20">
         <v>17</v>
       </c>
       <c r="AZ31" s="11">
         <v>17</v>
       </c>
       <c r="BA31" s="11">
         <v>21</v>
       </c>
+      <c r="BB31" s="12">
+        <v>20</v>
+      </c>
     </row>
-    <row r="32" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="14">
         <v>17</v>
       </c>
       <c r="C32" s="14">
         <v>13</v>
       </c>
       <c r="D32" s="14">
         <v>4</v>
       </c>
       <c r="E32" s="14">
         <v>16</v>
       </c>
       <c r="F32" s="14">
         <v>13</v>
       </c>
       <c r="G32" s="14">
         <v>12</v>
       </c>
       <c r="H32" s="14">
         <v>15</v>
       </c>
       <c r="I32" s="14">
@@ -5264,52 +5331,55 @@
       </c>
       <c r="AT32" s="13">
         <v>9</v>
       </c>
       <c r="AU32" s="12">
         <v>13</v>
       </c>
       <c r="AV32" s="20">
         <v>7</v>
       </c>
       <c r="AW32" s="11">
         <v>8</v>
       </c>
       <c r="AX32" s="13">
         <v>5</v>
       </c>
       <c r="AY32" s="20">
         <v>11</v>
       </c>
       <c r="AZ32" s="11">
         <v>7</v>
       </c>
       <c r="BA32" s="11">
         <v>4</v>
       </c>
+      <c r="BB32" s="12">
+        <v>12</v>
+      </c>
     </row>
-    <row r="33" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="14">
         <v>56</v>
       </c>
       <c r="C33" s="14">
         <v>65</v>
       </c>
       <c r="D33" s="14">
         <v>56</v>
       </c>
       <c r="E33" s="14">
         <v>58</v>
       </c>
       <c r="F33" s="14">
         <v>55</v>
       </c>
       <c r="G33" s="14">
         <v>54</v>
       </c>
       <c r="H33" s="14">
         <v>71</v>
       </c>
       <c r="I33" s="14">
@@ -5425,52 +5495,55 @@
       </c>
       <c r="AT33" s="13">
         <v>53</v>
       </c>
       <c r="AU33" s="12">
         <v>69</v>
       </c>
       <c r="AV33" s="20">
         <v>53</v>
       </c>
       <c r="AW33" s="11">
         <v>47</v>
       </c>
       <c r="AX33" s="13">
         <v>44</v>
       </c>
       <c r="AY33" s="20">
         <v>39</v>
       </c>
       <c r="AZ33" s="11">
         <v>33</v>
       </c>
       <c r="BA33" s="11">
         <v>50</v>
       </c>
+      <c r="BB33" s="12">
+        <v>47</v>
+      </c>
     </row>
-    <row r="34" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="14">
         <v>11</v>
       </c>
       <c r="C34" s="14">
         <v>1</v>
       </c>
       <c r="D34" s="14">
         <v>5</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>11</v>
       </c>
       <c r="G34" s="14">
         <v>5</v>
       </c>
       <c r="H34" s="14">
         <v>10</v>
       </c>
       <c r="I34" s="14">
@@ -5586,52 +5659,55 @@
       </c>
       <c r="AT34" s="13">
         <v>9</v>
       </c>
       <c r="AU34" s="12">
         <v>8</v>
       </c>
       <c r="AV34" s="20">
         <v>5</v>
       </c>
       <c r="AW34" s="12">
         <v>7</v>
       </c>
       <c r="AX34" s="13">
         <v>8</v>
       </c>
       <c r="AY34" s="20">
         <v>2</v>
       </c>
       <c r="AZ34" s="11">
         <v>6</v>
       </c>
       <c r="BA34" s="11">
         <v>3</v>
       </c>
+      <c r="BB34" s="12">
+        <v>3</v>
+      </c>
     </row>
-    <row r="35" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="14">
         <v>16</v>
       </c>
       <c r="C35" s="14">
         <v>8</v>
       </c>
       <c r="D35" s="14">
         <v>14</v>
       </c>
       <c r="E35" s="14">
         <v>11</v>
       </c>
       <c r="F35" s="14">
         <v>12</v>
       </c>
       <c r="G35" s="14">
         <v>6</v>
       </c>
       <c r="H35" s="14">
         <v>9</v>
       </c>
       <c r="I35" s="14">
@@ -5747,52 +5823,55 @@
       </c>
       <c r="AT35" s="13">
         <v>9</v>
       </c>
       <c r="AU35" s="12">
         <v>10</v>
       </c>
       <c r="AV35" s="20">
         <v>8</v>
       </c>
       <c r="AW35" s="12">
         <v>5</v>
       </c>
       <c r="AX35" s="13">
         <v>2</v>
       </c>
       <c r="AY35" s="20">
         <v>6</v>
       </c>
       <c r="AZ35" s="11">
         <v>9</v>
       </c>
       <c r="BA35" s="11">
         <v>7</v>
       </c>
+      <c r="BB35" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="36" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="14">
         <v>12</v>
       </c>
       <c r="C36" s="14">
         <v>14</v>
       </c>
       <c r="D36" s="14">
         <v>18</v>
       </c>
       <c r="E36" s="14">
         <v>12</v>
       </c>
       <c r="F36" s="14">
         <v>18</v>
       </c>
       <c r="G36" s="14">
         <v>20</v>
       </c>
       <c r="H36" s="14">
         <v>23</v>
       </c>
       <c r="I36" s="14">
@@ -5908,52 +5987,55 @@
       </c>
       <c r="AT36" s="13">
         <v>13</v>
       </c>
       <c r="AU36" s="12">
         <v>11</v>
       </c>
       <c r="AV36" s="20">
         <v>14</v>
       </c>
       <c r="AW36" s="12">
         <v>11</v>
       </c>
       <c r="AX36" s="13">
         <v>9</v>
       </c>
       <c r="AY36" s="20">
         <v>12</v>
       </c>
       <c r="AZ36" s="11">
         <v>14</v>
       </c>
       <c r="BA36" s="11">
         <v>13</v>
       </c>
+      <c r="BB36" s="12">
+        <v>19</v>
+      </c>
     </row>
-    <row r="37" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="14">
         <v>4</v>
       </c>
       <c r="C37" s="14">
         <v>9</v>
       </c>
       <c r="D37" s="14">
         <v>3</v>
       </c>
       <c r="E37" s="14">
         <v>9</v>
       </c>
       <c r="F37" s="14">
         <v>10</v>
       </c>
       <c r="G37" s="14">
         <v>6</v>
       </c>
       <c r="H37" s="14">
         <v>9</v>
       </c>
       <c r="I37" s="14">
@@ -6069,52 +6151,55 @@
       </c>
       <c r="AT37" s="13">
         <v>13</v>
       </c>
       <c r="AU37" s="12">
         <v>9</v>
       </c>
       <c r="AV37" s="20">
         <v>3</v>
       </c>
       <c r="AW37" s="12">
         <v>7</v>
       </c>
       <c r="AX37" s="13">
         <v>10</v>
       </c>
       <c r="AY37" s="20">
         <v>7</v>
       </c>
       <c r="AZ37" s="11">
         <v>7</v>
       </c>
       <c r="BA37" s="11">
         <v>4</v>
       </c>
+      <c r="BB37" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="14">
         <v>9</v>
       </c>
       <c r="C38" s="14">
         <v>3</v>
       </c>
       <c r="D38" s="14">
         <v>9</v>
       </c>
       <c r="E38" s="14">
         <v>7</v>
       </c>
       <c r="F38" s="14">
         <v>7</v>
       </c>
       <c r="G38" s="14">
         <v>8</v>
       </c>
       <c r="H38" s="14">
         <v>7</v>
       </c>
       <c r="I38" s="14">
@@ -6230,52 +6315,55 @@
       </c>
       <c r="AT38" s="13">
         <v>2</v>
       </c>
       <c r="AU38" s="12">
         <v>8</v>
       </c>
       <c r="AV38" s="20">
         <v>3</v>
       </c>
       <c r="AW38" s="12">
         <v>6</v>
       </c>
       <c r="AX38" s="13">
         <v>6</v>
       </c>
       <c r="AY38" s="20">
         <v>8</v>
       </c>
       <c r="AZ38" s="11">
         <v>3</v>
       </c>
       <c r="BA38" s="11">
         <v>6</v>
       </c>
+      <c r="BB38" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="39" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="14">
         <v>25</v>
       </c>
       <c r="C39" s="14">
         <v>15</v>
       </c>
       <c r="D39" s="14">
         <v>11</v>
       </c>
       <c r="E39" s="14">
         <v>22</v>
       </c>
       <c r="F39" s="14">
         <v>19</v>
       </c>
       <c r="G39" s="14">
         <v>19</v>
       </c>
       <c r="H39" s="14">
         <v>17</v>
       </c>
       <c r="I39" s="14">
@@ -6391,52 +6479,55 @@
       </c>
       <c r="AT39" s="13">
         <v>10</v>
       </c>
       <c r="AU39" s="12">
         <v>8</v>
       </c>
       <c r="AV39" s="20">
         <v>15</v>
       </c>
       <c r="AW39" s="12">
         <v>16</v>
       </c>
       <c r="AX39" s="13">
         <v>13</v>
       </c>
       <c r="AY39" s="20">
         <v>12</v>
       </c>
       <c r="AZ39" s="11">
         <v>15</v>
       </c>
       <c r="BA39" s="11">
         <v>15</v>
       </c>
+      <c r="BB39" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="40" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="14">
         <v>5</v>
       </c>
       <c r="C40" s="14">
         <v>6</v>
       </c>
       <c r="D40" s="14">
         <v>4</v>
       </c>
       <c r="E40" s="14">
         <v>4</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="14">
         <v>6</v>
       </c>
       <c r="H40" s="14">
         <v>6</v>
       </c>
       <c r="I40" s="14">
@@ -6552,52 +6643,55 @@
       </c>
       <c r="AT40" s="13">
         <v>6</v>
       </c>
       <c r="AU40" s="12">
         <v>4</v>
       </c>
       <c r="AV40" s="20">
         <v>3</v>
       </c>
       <c r="AW40" s="12">
         <v>4</v>
       </c>
       <c r="AX40" s="13">
         <v>4</v>
       </c>
       <c r="AY40" s="20">
         <v>3</v>
       </c>
       <c r="AZ40" s="11">
         <v>2</v>
       </c>
       <c r="BA40" s="11">
         <v>2</v>
       </c>
+      <c r="BB40" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="41" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="14">
         <v>13</v>
       </c>
       <c r="C41" s="14">
         <v>10</v>
       </c>
       <c r="D41" s="14">
         <v>6</v>
       </c>
       <c r="E41" s="14">
         <v>5</v>
       </c>
       <c r="F41" s="14">
         <v>12</v>
       </c>
       <c r="G41" s="14">
         <v>7</v>
       </c>
       <c r="H41" s="14">
         <v>12</v>
       </c>
       <c r="I41" s="14">
@@ -6713,52 +6807,55 @@
       </c>
       <c r="AT41" s="13">
         <v>8</v>
       </c>
       <c r="AU41" s="12">
         <v>10</v>
       </c>
       <c r="AV41" s="20">
         <v>7</v>
       </c>
       <c r="AW41" s="12">
         <v>10</v>
       </c>
       <c r="AX41" s="13">
         <v>3</v>
       </c>
       <c r="AY41" s="20">
         <v>7</v>
       </c>
       <c r="AZ41" s="11">
         <v>5</v>
       </c>
       <c r="BA41" s="11">
         <v>10</v>
       </c>
+      <c r="BB41" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="42" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="14">
         <v>8</v>
       </c>
       <c r="C42" s="14">
         <v>8</v>
       </c>
       <c r="D42" s="14">
         <v>5</v>
       </c>
       <c r="E42" s="14">
         <v>4</v>
       </c>
       <c r="F42" s="14">
         <v>9</v>
       </c>
       <c r="G42" s="14">
         <v>14</v>
       </c>
       <c r="H42" s="14">
         <v>19</v>
       </c>
       <c r="I42" s="14">
@@ -6874,52 +6971,55 @@
       </c>
       <c r="AT42" s="13">
         <v>7</v>
       </c>
       <c r="AU42" s="12">
         <v>13</v>
       </c>
       <c r="AV42" s="20">
         <v>6</v>
       </c>
       <c r="AW42" s="12">
         <v>8</v>
       </c>
       <c r="AX42" s="13">
         <v>7</v>
       </c>
       <c r="AY42" s="20">
         <v>8</v>
       </c>
       <c r="AZ42" s="11">
         <v>15</v>
       </c>
       <c r="BA42" s="11">
         <v>5</v>
       </c>
+      <c r="BB42" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="43" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B43" s="14">
         <v>36</v>
       </c>
       <c r="C43" s="14">
         <v>36</v>
       </c>
       <c r="D43" s="14">
         <v>41</v>
       </c>
       <c r="E43" s="14">
         <v>47</v>
       </c>
       <c r="F43" s="14">
         <v>52</v>
       </c>
       <c r="G43" s="14">
         <v>52</v>
       </c>
       <c r="H43" s="14">
         <v>34</v>
       </c>
       <c r="I43" s="14">
@@ -7035,52 +7135,55 @@
       </c>
       <c r="AT43" s="13">
         <v>27</v>
       </c>
       <c r="AU43" s="12">
         <v>24</v>
       </c>
       <c r="AV43" s="20">
         <v>31</v>
       </c>
       <c r="AW43" s="12">
         <v>35</v>
       </c>
       <c r="AX43" s="13">
         <v>26</v>
       </c>
       <c r="AY43" s="20">
         <v>36</v>
       </c>
       <c r="AZ43" s="11">
         <v>34</v>
       </c>
       <c r="BA43" s="11">
         <v>26</v>
       </c>
+      <c r="BB43" s="12">
+        <v>32</v>
+      </c>
     </row>
-    <row r="44" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="14">
         <v>6</v>
       </c>
       <c r="C44" s="14">
         <v>3</v>
       </c>
       <c r="D44" s="14">
         <v>7</v>
       </c>
       <c r="E44" s="14">
         <v>6</v>
       </c>
       <c r="F44" s="14">
         <v>7</v>
       </c>
       <c r="G44" s="14">
         <v>12</v>
       </c>
       <c r="H44" s="14">
         <v>10</v>
       </c>
       <c r="I44" s="14">
@@ -7196,52 +7299,55 @@
       </c>
       <c r="AT44" s="13">
         <v>11</v>
       </c>
       <c r="AU44" s="12">
         <v>8</v>
       </c>
       <c r="AV44" s="20">
         <v>4</v>
       </c>
       <c r="AW44" s="12">
         <v>12</v>
       </c>
       <c r="AX44" s="13">
         <v>14</v>
       </c>
       <c r="AY44" s="20">
         <v>4</v>
       </c>
       <c r="AZ44" s="11">
         <v>11</v>
       </c>
       <c r="BA44" s="11">
         <v>6</v>
       </c>
+      <c r="BB44" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="45" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="14">
         <v>3</v>
       </c>
       <c r="C45" s="14">
         <v>6</v>
       </c>
       <c r="D45" s="14">
         <v>4</v>
       </c>
       <c r="E45" s="14">
         <v>2</v>
       </c>
       <c r="F45" s="14">
         <v>2</v>
       </c>
       <c r="G45" s="14">
         <v>9</v>
       </c>
       <c r="H45" s="14">
         <v>5</v>
       </c>
       <c r="I45" s="14">
@@ -7357,52 +7463,55 @@
       </c>
       <c r="AT45" s="13">
         <v>4</v>
       </c>
       <c r="AU45" s="12">
         <v>5</v>
       </c>
       <c r="AV45" s="20">
         <v>2</v>
       </c>
       <c r="AW45" s="12">
         <v>3</v>
       </c>
       <c r="AX45" s="13">
         <v>3</v>
       </c>
       <c r="AY45" s="20">
         <v>1</v>
       </c>
       <c r="AZ45" s="11">
         <v>4</v>
       </c>
       <c r="BA45" s="11">
         <v>1</v>
       </c>
+      <c r="BB45" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="46" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="14">
         <v>10</v>
       </c>
       <c r="C46" s="14">
         <v>7</v>
       </c>
       <c r="D46" s="14">
         <v>8</v>
       </c>
       <c r="E46" s="14">
         <v>7</v>
       </c>
       <c r="F46" s="14">
         <v>12</v>
       </c>
       <c r="G46" s="14">
         <v>11</v>
       </c>
       <c r="H46" s="14">
         <v>12</v>
       </c>
       <c r="I46" s="14">
@@ -7518,52 +7627,55 @@
       </c>
       <c r="AT46" s="13">
         <v>6</v>
       </c>
       <c r="AU46" s="12">
         <v>8</v>
       </c>
       <c r="AV46" s="20">
         <v>2</v>
       </c>
       <c r="AW46" s="12">
         <v>10</v>
       </c>
       <c r="AX46" s="13">
         <v>3</v>
       </c>
       <c r="AY46" s="20">
         <v>4</v>
       </c>
       <c r="AZ46" s="11">
         <v>5</v>
       </c>
       <c r="BA46" s="11">
         <v>3</v>
       </c>
+      <c r="BB46" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="47" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="14">
         <v>10</v>
       </c>
       <c r="C47" s="14">
         <v>7</v>
       </c>
       <c r="D47" s="14">
         <v>14</v>
       </c>
       <c r="E47" s="14">
         <v>9</v>
       </c>
       <c r="F47" s="14">
         <v>11</v>
       </c>
       <c r="G47" s="14">
         <v>12</v>
       </c>
       <c r="H47" s="14">
         <v>10</v>
       </c>
       <c r="I47" s="14">
@@ -7679,52 +7791,55 @@
       </c>
       <c r="AT47" s="13">
         <v>8</v>
       </c>
       <c r="AU47" s="12">
         <v>11</v>
       </c>
       <c r="AV47" s="20">
         <v>8</v>
       </c>
       <c r="AW47" s="12">
         <v>10</v>
       </c>
       <c r="AX47" s="13">
         <v>8</v>
       </c>
       <c r="AY47" s="20">
         <v>8</v>
       </c>
       <c r="AZ47" s="11">
         <v>4</v>
       </c>
       <c r="BA47" s="11">
         <v>6</v>
       </c>
+      <c r="BB47" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="48" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="14">
         <v>7</v>
       </c>
       <c r="C48" s="14">
         <v>2</v>
       </c>
       <c r="D48" s="14">
         <v>5</v>
       </c>
       <c r="E48" s="14">
         <v>4</v>
       </c>
       <c r="F48" s="14">
         <v>8</v>
       </c>
       <c r="G48" s="14">
         <v>13</v>
       </c>
       <c r="H48" s="14">
         <v>11</v>
       </c>
       <c r="I48" s="14">
@@ -7840,52 +7955,55 @@
       </c>
       <c r="AT48" s="13">
         <v>3</v>
       </c>
       <c r="AU48" s="12">
         <v>7</v>
       </c>
       <c r="AV48" s="20">
         <v>6</v>
       </c>
       <c r="AW48" s="12">
         <v>9</v>
       </c>
       <c r="AX48" s="13">
         <v>3</v>
       </c>
       <c r="AY48" s="20">
         <v>3</v>
       </c>
       <c r="AZ48" s="11">
         <v>12</v>
       </c>
       <c r="BA48" s="11">
         <v>10</v>
       </c>
+      <c r="BB48" s="12">
+        <v>5</v>
+      </c>
     </row>
-    <row r="49" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="14">
         <v>14</v>
       </c>
       <c r="C49" s="14">
         <v>12</v>
       </c>
       <c r="D49" s="14">
         <v>10</v>
       </c>
       <c r="E49" s="14">
         <v>4</v>
       </c>
       <c r="F49" s="14">
         <v>10</v>
       </c>
       <c r="G49" s="14">
         <v>12</v>
       </c>
       <c r="H49" s="14">
         <v>11</v>
       </c>
       <c r="I49" s="14">
@@ -8001,52 +8119,55 @@
       </c>
       <c r="AT49" s="13">
         <v>4</v>
       </c>
       <c r="AU49" s="12">
         <v>5</v>
       </c>
       <c r="AV49" s="20">
         <v>10</v>
       </c>
       <c r="AW49" s="12">
         <v>6</v>
       </c>
       <c r="AX49" s="13">
         <v>6</v>
       </c>
       <c r="AY49" s="20">
         <v>3</v>
       </c>
       <c r="AZ49" s="11">
         <v>6</v>
       </c>
       <c r="BA49" s="11">
         <v>2</v>
       </c>
+      <c r="BB49" s="12">
+        <v>5</v>
+      </c>
     </row>
-    <row r="50" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C50" s="37"/>
       <c r="D50" s="37"/>
       <c r="E50" s="37"/>
       <c r="F50" s="37"/>
       <c r="G50" s="37"/>
       <c r="H50" s="37"/>
       <c r="I50" s="37"/>
       <c r="J50" s="37"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="37"/>
       <c r="O50" s="37"/>
       <c r="P50" s="37"/>
       <c r="Q50" s="37"/>
       <c r="R50" s="37"/>
       <c r="S50" s="37"/>
       <c r="T50" s="37"/>
       <c r="U50" s="37"/>
       <c r="V50" s="37"/>
       <c r="W50" s="37"/>
       <c r="X50" s="37"/>
@@ -8057,52 +8178,53 @@
       <c r="AC50" s="37"/>
       <c r="AD50" s="37"/>
       <c r="AE50" s="37"/>
       <c r="AF50" s="37"/>
       <c r="AG50" s="37"/>
       <c r="AH50" s="37"/>
       <c r="AI50" s="37"/>
       <c r="AJ50" s="37"/>
       <c r="AK50" s="37"/>
       <c r="AL50" s="37"/>
       <c r="AM50" s="37"/>
       <c r="AN50" s="37"/>
       <c r="AO50" s="37"/>
       <c r="AP50" s="37"/>
       <c r="AQ50" s="37"/>
       <c r="AR50" s="37"/>
       <c r="AS50" s="37"/>
       <c r="AT50" s="37"/>
       <c r="AU50" s="37"/>
       <c r="AV50" s="37"/>
       <c r="AW50" s="37"/>
       <c r="AX50" s="37"/>
       <c r="AY50" s="37"/>
       <c r="AZ50" s="37"/>
       <c r="BA50" s="37"/>
+      <c r="BB50" s="37"/>
     </row>
-    <row r="51" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="19">
         <v>384</v>
       </c>
       <c r="C51" s="19">
         <v>396</v>
       </c>
       <c r="D51" s="19">
         <v>386</v>
       </c>
       <c r="E51" s="19">
         <v>379</v>
       </c>
       <c r="F51" s="19">
         <v>390</v>
       </c>
       <c r="G51" s="19">
         <v>405</v>
       </c>
       <c r="H51" s="19">
         <v>451</v>
       </c>
       <c r="I51" s="19">
@@ -8218,52 +8340,55 @@
       </c>
       <c r="AT51" s="13">
         <v>349</v>
       </c>
       <c r="AU51" s="12">
         <v>321</v>
       </c>
       <c r="AV51" s="20">
         <v>279</v>
       </c>
       <c r="AW51" s="11">
         <v>320</v>
       </c>
       <c r="AX51" s="13">
         <v>311</v>
       </c>
       <c r="AY51" s="20">
         <v>258</v>
       </c>
       <c r="AZ51" s="11">
         <v>315</v>
       </c>
       <c r="BA51" s="11">
         <v>307</v>
       </c>
+      <c r="BB51" s="12">
+        <v>266</v>
+      </c>
     </row>
-    <row r="52" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="19">
         <v>140</v>
       </c>
       <c r="C52" s="19">
         <v>142</v>
       </c>
       <c r="D52" s="19">
         <v>119</v>
       </c>
       <c r="E52" s="19">
         <v>123</v>
       </c>
       <c r="F52" s="19">
         <v>121</v>
       </c>
       <c r="G52" s="19">
         <v>137</v>
       </c>
       <c r="H52" s="19">
         <v>145</v>
       </c>
       <c r="I52" s="19">
@@ -8379,52 +8504,55 @@
       </c>
       <c r="AT52" s="13">
         <v>114</v>
       </c>
       <c r="AU52" s="12">
         <v>105</v>
       </c>
       <c r="AV52" s="20">
         <v>88</v>
       </c>
       <c r="AW52" s="11">
         <v>119</v>
       </c>
       <c r="AX52" s="13">
         <v>106</v>
       </c>
       <c r="AY52" s="20">
         <v>97</v>
       </c>
       <c r="AZ52" s="11">
         <v>121</v>
       </c>
       <c r="BA52" s="11">
         <v>109</v>
       </c>
+      <c r="BB52" s="12">
+        <v>103</v>
+      </c>
     </row>
-    <row r="53" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="19">
         <v>28</v>
       </c>
       <c r="C53" s="19">
         <v>26</v>
       </c>
       <c r="D53" s="19">
         <v>32</v>
       </c>
       <c r="E53" s="19">
         <v>30</v>
       </c>
       <c r="F53" s="19">
         <v>28</v>
       </c>
       <c r="G53" s="19">
         <v>25</v>
       </c>
       <c r="H53" s="19">
         <v>34</v>
       </c>
       <c r="I53" s="19">
@@ -8540,52 +8668,55 @@
       </c>
       <c r="AT53" s="13">
         <v>22</v>
       </c>
       <c r="AU53" s="12">
         <v>14</v>
       </c>
       <c r="AV53" s="20">
         <v>22</v>
       </c>
       <c r="AW53" s="11">
         <v>18</v>
       </c>
       <c r="AX53" s="13">
         <v>24</v>
       </c>
       <c r="AY53" s="20">
         <v>18</v>
       </c>
       <c r="AZ53" s="11">
         <v>19</v>
       </c>
       <c r="BA53" s="11">
         <v>22</v>
       </c>
+      <c r="BB53" s="12">
+        <v>16</v>
+      </c>
     </row>
-    <row r="54" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="19">
         <v>6</v>
       </c>
       <c r="C54" s="19">
         <v>14</v>
       </c>
       <c r="D54" s="19">
         <v>12</v>
       </c>
       <c r="E54" s="19">
         <v>12</v>
       </c>
       <c r="F54" s="19">
         <v>14</v>
       </c>
       <c r="G54" s="19">
         <v>16</v>
       </c>
       <c r="H54" s="19">
         <v>20</v>
       </c>
       <c r="I54" s="19">
@@ -8701,52 +8832,55 @@
       </c>
       <c r="AT54" s="13">
         <v>9</v>
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="20">
         <v>8</v>
       </c>
       <c r="AW54" s="11">
         <v>8</v>
       </c>
       <c r="AX54" s="13">
         <v>8</v>
       </c>
       <c r="AY54" s="20">
         <v>10</v>
       </c>
       <c r="AZ54" s="11">
         <v>8</v>
       </c>
       <c r="BA54" s="11">
         <v>6</v>
       </c>
+      <c r="BB54" s="12">
+        <v>10</v>
+      </c>
     </row>
-    <row r="55" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="19">
         <v>57</v>
       </c>
       <c r="C55" s="19">
         <v>49</v>
       </c>
       <c r="D55" s="19">
         <v>53</v>
       </c>
       <c r="E55" s="19">
         <v>55</v>
       </c>
       <c r="F55" s="19">
         <v>52</v>
       </c>
       <c r="G55" s="19">
         <v>58</v>
       </c>
       <c r="H55" s="19">
         <v>61</v>
       </c>
       <c r="I55" s="19">
@@ -8862,52 +8996,55 @@
       </c>
       <c r="AT55" s="13">
         <v>48</v>
       </c>
       <c r="AU55" s="12">
         <v>51</v>
       </c>
       <c r="AV55" s="20">
         <v>44</v>
       </c>
       <c r="AW55" s="11">
         <v>49</v>
       </c>
       <c r="AX55" s="13">
         <v>63</v>
       </c>
       <c r="AY55" s="20">
         <v>36</v>
       </c>
       <c r="AZ55" s="11">
         <v>46</v>
       </c>
       <c r="BA55" s="11">
         <v>45</v>
       </c>
+      <c r="BB55" s="12">
+        <v>49</v>
+      </c>
     </row>
-    <row r="56" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="19">
         <v>3</v>
       </c>
       <c r="C56" s="19">
         <v>6</v>
       </c>
       <c r="D56" s="19">
         <v>6</v>
       </c>
       <c r="E56" s="19">
         <v>8</v>
       </c>
       <c r="F56" s="19">
         <v>4</v>
       </c>
       <c r="G56" s="19">
         <v>4</v>
       </c>
       <c r="H56" s="19">
         <v>8</v>
       </c>
       <c r="I56" s="19">
@@ -9023,52 +9160,55 @@
       </c>
       <c r="AT56" s="13">
         <v>7</v>
       </c>
       <c r="AU56" s="12">
         <v>1</v>
       </c>
       <c r="AV56" s="20">
         <v>2</v>
       </c>
       <c r="AW56" s="12">
         <v>7</v>
       </c>
       <c r="AX56" s="13">
         <v>4</v>
       </c>
       <c r="AY56" s="20">
         <v>2</v>
       </c>
       <c r="AZ56" s="11">
         <v>6</v>
       </c>
       <c r="BA56" s="11">
         <v>3</v>
       </c>
+      <c r="BB56" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="57" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B57" s="19">
         <v>5</v>
       </c>
       <c r="C57" s="19">
         <v>11</v>
       </c>
       <c r="D57" s="19">
         <v>9</v>
       </c>
       <c r="E57" s="19">
         <v>3</v>
       </c>
       <c r="F57" s="19">
         <v>10</v>
       </c>
       <c r="G57" s="19">
         <v>9</v>
       </c>
       <c r="H57" s="19">
         <v>8</v>
       </c>
       <c r="I57" s="19">
@@ -9184,52 +9324,55 @@
       </c>
       <c r="AT57" s="13">
         <v>7</v>
       </c>
       <c r="AU57" s="12">
         <v>6</v>
       </c>
       <c r="AV57" s="20">
         <v>5</v>
       </c>
       <c r="AW57" s="12">
         <v>8</v>
       </c>
       <c r="AX57" s="13">
         <v>4</v>
       </c>
       <c r="AY57" s="20">
         <v>4</v>
       </c>
       <c r="AZ57" s="11">
         <v>3</v>
       </c>
       <c r="BA57" s="11">
         <v>8</v>
       </c>
+      <c r="BB57" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="19">
         <v>12</v>
       </c>
       <c r="C58" s="19">
         <v>13</v>
       </c>
       <c r="D58" s="19">
         <v>18</v>
       </c>
       <c r="E58" s="19">
         <v>14</v>
       </c>
       <c r="F58" s="19">
         <v>14</v>
       </c>
       <c r="G58" s="19">
         <v>17</v>
       </c>
       <c r="H58" s="19">
         <v>17</v>
       </c>
       <c r="I58" s="19">
@@ -9345,52 +9488,55 @@
       </c>
       <c r="AT58" s="13">
         <v>20</v>
       </c>
       <c r="AU58" s="12">
         <v>19</v>
       </c>
       <c r="AV58" s="20">
         <v>11</v>
       </c>
       <c r="AW58" s="12">
         <v>10</v>
       </c>
       <c r="AX58" s="13">
         <v>7</v>
       </c>
       <c r="AY58" s="20">
         <v>11</v>
       </c>
       <c r="AZ58" s="11">
         <v>10</v>
       </c>
       <c r="BA58" s="11">
         <v>12</v>
       </c>
+      <c r="BB58" s="12">
+        <v>10</v>
+      </c>
     </row>
-    <row r="59" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="19">
         <v>8</v>
       </c>
       <c r="C59" s="19">
         <v>3</v>
       </c>
       <c r="D59" s="19">
         <v>11</v>
       </c>
       <c r="E59" s="19">
         <v>4</v>
       </c>
       <c r="F59" s="19">
         <v>7</v>
       </c>
       <c r="G59" s="19">
         <v>10</v>
       </c>
       <c r="H59" s="19">
         <v>13</v>
       </c>
       <c r="I59" s="19">
@@ -9506,52 +9652,55 @@
       </c>
       <c r="AT59" s="13">
         <v>5</v>
       </c>
       <c r="AU59" s="12">
         <v>8</v>
       </c>
       <c r="AV59" s="20">
         <v>5</v>
       </c>
       <c r="AW59" s="12">
         <v>4</v>
       </c>
       <c r="AX59" s="13">
         <v>7</v>
       </c>
       <c r="AY59" s="20">
         <v>2</v>
       </c>
       <c r="AZ59" s="11">
         <v>2</v>
       </c>
       <c r="BA59" s="11">
         <v>4</v>
       </c>
+      <c r="BB59" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="60" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="19">
         <v>6</v>
       </c>
       <c r="C60" s="19">
         <v>9</v>
       </c>
       <c r="D60" s="19">
         <v>15</v>
       </c>
       <c r="E60" s="19">
         <v>8</v>
       </c>
       <c r="F60" s="19">
         <v>6</v>
       </c>
       <c r="G60" s="19">
         <v>9</v>
       </c>
       <c r="H60" s="19">
         <v>11</v>
       </c>
       <c r="I60" s="19">
@@ -9667,52 +9816,55 @@
       </c>
       <c r="AT60" s="13">
         <v>7</v>
       </c>
       <c r="AU60" s="12">
         <v>5</v>
       </c>
       <c r="AV60" s="20">
         <v>7</v>
       </c>
       <c r="AW60" s="12">
         <v>6</v>
       </c>
       <c r="AX60" s="13">
         <v>5</v>
       </c>
       <c r="AY60" s="20">
         <v>4</v>
       </c>
       <c r="AZ60" s="11">
         <v>4</v>
       </c>
       <c r="BA60" s="11">
         <v>4</v>
       </c>
+      <c r="BB60" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="61" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="19">
         <v>18</v>
       </c>
       <c r="C61" s="19">
         <v>21</v>
       </c>
       <c r="D61" s="19">
         <v>15</v>
       </c>
       <c r="E61" s="19">
         <v>14</v>
       </c>
       <c r="F61" s="19">
         <v>20</v>
       </c>
       <c r="G61" s="19">
         <v>20</v>
       </c>
       <c r="H61" s="19">
         <v>13</v>
       </c>
       <c r="I61" s="19">
@@ -9828,52 +9980,55 @@
       </c>
       <c r="AT61" s="13">
         <v>15</v>
       </c>
       <c r="AU61" s="12">
         <v>11</v>
       </c>
       <c r="AV61" s="20">
         <v>11</v>
       </c>
       <c r="AW61" s="12">
         <v>14</v>
       </c>
       <c r="AX61" s="13">
         <v>10</v>
       </c>
       <c r="AY61" s="20">
         <v>10</v>
       </c>
       <c r="AZ61" s="11">
         <v>14</v>
       </c>
       <c r="BA61" s="11">
         <v>15</v>
       </c>
+      <c r="BB61" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="62" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="19">
         <v>3</v>
       </c>
       <c r="C62" s="19">
         <v>4</v>
       </c>
       <c r="D62" s="19">
         <v>5</v>
       </c>
       <c r="E62" s="19">
         <v>6</v>
       </c>
       <c r="F62" s="19">
         <v>7</v>
       </c>
       <c r="G62" s="19">
         <v>3</v>
       </c>
       <c r="H62" s="19">
         <v>5</v>
       </c>
       <c r="I62" s="19">
@@ -9989,52 +10144,55 @@
       </c>
       <c r="AT62" s="13">
         <v>5</v>
       </c>
       <c r="AU62" s="12">
         <v>4</v>
       </c>
       <c r="AV62" s="20">
         <v>2</v>
       </c>
       <c r="AW62" s="12">
         <v>4</v>
       </c>
       <c r="AX62" s="13">
         <v>3</v>
       </c>
       <c r="AY62" s="11" t="s">
         <v>48</v>
       </c>
       <c r="AZ62" s="11">
         <v>4</v>
       </c>
       <c r="BA62" s="11">
         <v>4</v>
       </c>
+      <c r="BB62" s="12" t="s">
+        <v>48</v>
+      </c>
     </row>
-    <row r="63" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="19">
         <v>15</v>
       </c>
       <c r="C63" s="19">
         <v>1</v>
       </c>
       <c r="D63" s="19">
         <v>9</v>
       </c>
       <c r="E63" s="19">
         <v>12</v>
       </c>
       <c r="F63" s="19">
         <v>12</v>
       </c>
       <c r="G63" s="19">
         <v>7</v>
       </c>
       <c r="H63" s="19">
         <v>12</v>
       </c>
       <c r="I63" s="19">
@@ -10150,52 +10308,55 @@
       </c>
       <c r="AT63" s="13">
         <v>12</v>
       </c>
       <c r="AU63" s="12">
         <v>13</v>
       </c>
       <c r="AV63" s="20">
         <v>9</v>
       </c>
       <c r="AW63" s="12">
         <v>5</v>
       </c>
       <c r="AX63" s="13">
         <v>5</v>
       </c>
       <c r="AY63" s="20">
         <v>3</v>
       </c>
       <c r="AZ63" s="11">
         <v>9</v>
       </c>
       <c r="BA63" s="11">
         <v>5</v>
       </c>
+      <c r="BB63" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="64" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="19">
         <v>9</v>
       </c>
       <c r="C64" s="19">
         <v>5</v>
       </c>
       <c r="D64" s="19">
         <v>8</v>
       </c>
       <c r="E64" s="19">
         <v>10</v>
       </c>
       <c r="F64" s="19">
         <v>12</v>
       </c>
       <c r="G64" s="19">
         <v>9</v>
       </c>
       <c r="H64" s="19">
         <v>12</v>
       </c>
       <c r="I64" s="19">
@@ -10311,52 +10472,55 @@
       </c>
       <c r="AT64" s="13">
         <v>6</v>
       </c>
       <c r="AU64" s="12">
         <v>10</v>
       </c>
       <c r="AV64" s="20">
         <v>5</v>
       </c>
       <c r="AW64" s="12">
         <v>3</v>
       </c>
       <c r="AX64" s="13">
         <v>5</v>
       </c>
       <c r="AY64" s="20">
         <v>6</v>
       </c>
       <c r="AZ64" s="11">
         <v>7</v>
       </c>
       <c r="BA64" s="11">
         <v>12</v>
       </c>
+      <c r="BB64" s="12">
+        <v>12</v>
+      </c>
     </row>
-    <row r="65" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B65" s="19">
         <v>29</v>
       </c>
       <c r="C65" s="19">
         <v>48</v>
       </c>
       <c r="D65" s="19">
         <v>39</v>
       </c>
       <c r="E65" s="19">
         <v>29</v>
       </c>
       <c r="F65" s="19">
         <v>43</v>
       </c>
       <c r="G65" s="19">
         <v>30</v>
       </c>
       <c r="H65" s="19">
         <v>41</v>
       </c>
       <c r="I65" s="19">
@@ -10472,52 +10636,55 @@
       </c>
       <c r="AT65" s="13">
         <v>29</v>
       </c>
       <c r="AU65" s="12">
         <v>25</v>
       </c>
       <c r="AV65" s="20">
         <v>22</v>
       </c>
       <c r="AW65" s="12">
         <v>35</v>
       </c>
       <c r="AX65" s="13">
         <v>26</v>
       </c>
       <c r="AY65" s="20">
         <v>30</v>
       </c>
       <c r="AZ65" s="11">
         <v>32</v>
       </c>
       <c r="BA65" s="11">
         <v>33</v>
       </c>
+      <c r="BB65" s="12">
+        <v>20</v>
+      </c>
     </row>
-    <row r="66" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="19">
         <v>7</v>
       </c>
       <c r="C66" s="19">
         <v>5</v>
       </c>
       <c r="D66" s="19">
         <v>10</v>
       </c>
       <c r="E66" s="19">
         <v>9</v>
       </c>
       <c r="F66" s="19">
         <v>8</v>
       </c>
       <c r="G66" s="19">
         <v>17</v>
       </c>
       <c r="H66" s="19">
         <v>15</v>
       </c>
       <c r="I66" s="19">
@@ -10633,52 +10800,55 @@
       </c>
       <c r="AT66" s="13">
         <v>12</v>
       </c>
       <c r="AU66" s="12">
         <v>7</v>
       </c>
       <c r="AV66" s="20">
         <v>7</v>
       </c>
       <c r="AW66" s="12">
         <v>3</v>
       </c>
       <c r="AX66" s="13">
         <v>7</v>
       </c>
       <c r="AY66" s="20">
         <v>2</v>
       </c>
       <c r="AZ66" s="11">
         <v>6</v>
       </c>
       <c r="BA66" s="11">
         <v>5</v>
       </c>
+      <c r="BB66" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="67" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="19">
         <v>3</v>
       </c>
       <c r="C67" s="19">
         <v>1</v>
       </c>
       <c r="D67" s="19">
         <v>2</v>
       </c>
       <c r="E67" s="19">
         <v>10</v>
       </c>
       <c r="F67" s="19">
         <v>2</v>
       </c>
       <c r="G67" s="19">
         <v>2</v>
       </c>
       <c r="H67" s="19">
         <v>5</v>
       </c>
       <c r="I67" s="19">
@@ -10794,52 +10964,55 @@
       </c>
       <c r="AT67" s="13">
         <v>3</v>
       </c>
       <c r="AU67" s="12">
         <v>3</v>
       </c>
       <c r="AV67" s="20">
         <v>3</v>
       </c>
       <c r="AW67" s="12">
         <v>1</v>
       </c>
       <c r="AX67" s="13">
         <v>5</v>
       </c>
       <c r="AY67" s="20">
         <v>1</v>
       </c>
       <c r="AZ67" s="11">
         <v>6</v>
       </c>
       <c r="BA67" s="11">
         <v>1</v>
       </c>
+      <c r="BB67" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="68" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="19">
         <v>9</v>
       </c>
       <c r="C68" s="19">
         <v>7</v>
       </c>
       <c r="D68" s="19">
         <v>1</v>
       </c>
       <c r="E68" s="19">
         <v>5</v>
       </c>
       <c r="F68" s="19">
         <v>9</v>
       </c>
       <c r="G68" s="19">
         <v>7</v>
       </c>
       <c r="H68" s="19">
         <v>4</v>
       </c>
       <c r="I68" s="19">
@@ -10955,52 +11128,55 @@
       </c>
       <c r="AT68" s="13">
         <v>7</v>
       </c>
       <c r="AU68" s="12">
         <v>4</v>
       </c>
       <c r="AV68" s="20">
         <v>6</v>
       </c>
       <c r="AW68" s="12">
         <v>6</v>
       </c>
       <c r="AX68" s="13">
         <v>10</v>
       </c>
       <c r="AY68" s="20">
         <v>2</v>
       </c>
       <c r="AZ68" s="11">
         <v>6</v>
       </c>
       <c r="BA68" s="11">
         <v>3</v>
       </c>
+      <c r="BB68" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="69" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="19">
         <v>13</v>
       </c>
       <c r="C69" s="19">
         <v>14</v>
       </c>
       <c r="D69" s="19">
         <v>7</v>
       </c>
       <c r="E69" s="19">
         <v>10</v>
       </c>
       <c r="F69" s="19">
         <v>3</v>
       </c>
       <c r="G69" s="19">
         <v>7</v>
       </c>
       <c r="H69" s="19">
         <v>6</v>
       </c>
       <c r="I69" s="19">
@@ -11116,52 +11292,55 @@
       </c>
       <c r="AT69" s="13">
         <v>7</v>
       </c>
       <c r="AU69" s="12">
         <v>13</v>
       </c>
       <c r="AV69" s="20">
         <v>10</v>
       </c>
       <c r="AW69" s="12">
         <v>6</v>
       </c>
       <c r="AX69" s="13">
         <v>2</v>
       </c>
       <c r="AY69" s="20">
         <v>12</v>
       </c>
       <c r="AZ69" s="11">
         <v>4</v>
       </c>
       <c r="BA69" s="11">
         <v>6</v>
       </c>
+      <c r="BB69" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="70" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="19">
         <v>5</v>
       </c>
       <c r="C70" s="19">
         <v>6</v>
       </c>
       <c r="D70" s="19">
         <v>6</v>
       </c>
       <c r="E70" s="19">
         <v>9</v>
       </c>
       <c r="F70" s="19">
         <v>7</v>
       </c>
       <c r="G70" s="19">
         <v>10</v>
       </c>
       <c r="H70" s="19">
         <v>6</v>
       </c>
       <c r="I70" s="19">
@@ -11277,52 +11456,55 @@
       </c>
       <c r="AT70" s="13">
         <v>6</v>
       </c>
       <c r="AU70" s="12">
         <v>8</v>
       </c>
       <c r="AV70" s="20">
         <v>4</v>
       </c>
       <c r="AW70" s="12">
         <v>5</v>
       </c>
       <c r="AX70" s="13">
         <v>4</v>
       </c>
       <c r="AY70" s="20">
         <v>1</v>
       </c>
       <c r="AZ70" s="11">
         <v>4</v>
       </c>
       <c r="BA70" s="11">
         <v>6</v>
       </c>
+      <c r="BB70" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="71" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="22">
         <v>8</v>
       </c>
       <c r="C71" s="22">
         <v>11</v>
       </c>
       <c r="D71" s="22">
         <v>9</v>
       </c>
       <c r="E71" s="22">
         <v>8</v>
       </c>
       <c r="F71" s="22">
         <v>11</v>
       </c>
       <c r="G71" s="22">
         <v>8</v>
       </c>
       <c r="H71" s="22">
         <v>15</v>
       </c>
       <c r="I71" s="22">
@@ -11438,123 +11620,126 @@
       </c>
       <c r="AT71" s="23">
         <v>8</v>
       </c>
       <c r="AU71" s="25">
         <v>7</v>
       </c>
       <c r="AV71" s="23">
         <v>8</v>
       </c>
       <c r="AW71" s="25">
         <v>9</v>
       </c>
       <c r="AX71" s="23">
         <v>6</v>
       </c>
       <c r="AY71" s="23">
         <v>7</v>
       </c>
       <c r="AZ71" s="25">
         <v>4</v>
       </c>
       <c r="BA71" s="25">
         <v>4</v>
       </c>
+      <c r="BB71" s="25">
+        <v>2</v>
+      </c>
     </row>
-    <row r="72" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="F72" s="26"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="26"/>
       <c r="L72" s="26"/>
     </row>
-    <row r="73" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="74" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B2:BA2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B50:BA50"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B28:BB28"/>
+    <mergeCell ref="B50:BB50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA74"/>
+  <dimension ref="A1:BB74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AX9" sqref="AX9"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="28" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="9" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.42578125" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.42578125" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="25" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="28" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
@@ -11565,131 +11750,133 @@
       <c r="AC2" s="38"/>
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="38"/>
       <c r="AI2" s="38"/>
       <c r="AJ2" s="38"/>
       <c r="AK2" s="38"/>
       <c r="AL2" s="38"/>
       <c r="AM2" s="38"/>
       <c r="AN2" s="38"/>
       <c r="AO2" s="38"/>
       <c r="AP2" s="38"/>
       <c r="AQ2" s="38"/>
       <c r="AR2" s="38"/>
       <c r="AS2" s="38"/>
       <c r="AT2" s="38"/>
       <c r="AU2" s="38"/>
       <c r="AV2" s="38"/>
       <c r="AW2" s="38"/>
       <c r="AX2" s="38"/>
       <c r="AY2" s="38"/>
       <c r="AZ2" s="38"/>
       <c r="BA2" s="38"/>
+      <c r="BB2" s="38"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="3"/>
       <c r="E3" s="29"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AL3" s="30"/>
-      <c r="BA3" s="30" t="s">
+      <c r="BB3" s="30" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="43">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2022</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="43">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42">
         <v>2023</v>
       </c>
-      <c r="O4" s="43"/>
-[...9 lines deleted...]
-      <c r="Y4" s="43"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
       <c r="Z4" s="39">
         <v>2024</v>
       </c>
       <c r="AA4" s="39"/>
       <c r="AB4" s="39"/>
       <c r="AC4" s="39"/>
       <c r="AD4" s="39"/>
       <c r="AE4" s="39"/>
       <c r="AF4" s="39"/>
       <c r="AG4" s="39"/>
       <c r="AH4" s="39"/>
       <c r="AI4" s="39"/>
       <c r="AJ4" s="39"/>
       <c r="AK4" s="39"/>
       <c r="AL4" s="39">
         <v>2025</v>
       </c>
       <c r="AM4" s="39"/>
       <c r="AN4" s="39"/>
       <c r="AO4" s="39"/>
       <c r="AP4" s="39"/>
       <c r="AQ4" s="39"/>
       <c r="AR4" s="39"/>
       <c r="AS4" s="39"/>
       <c r="AT4" s="39"/>
       <c r="AU4" s="39"/>
       <c r="AV4" s="39"/>
-      <c r="AW4" s="44"/>
+      <c r="AW4" s="43"/>
       <c r="AX4" s="39">
         <v>2026</v>
       </c>
       <c r="AY4" s="39"/>
       <c r="AZ4" s="39"/>
       <c r="BA4" s="39"/>
+      <c r="BB4" s="39"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="42"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="41"/>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -11802,108 +11989,112 @@
       </c>
       <c r="AT5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AU5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AY5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="BA5" s="7" t="s">
         <v>14</v>
       </c>
+      <c r="BB5" s="7" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...53 lines deleted...]
-      <c r="BA6" s="45"/>
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="44"/>
+      <c r="AG6" s="44"/>
+      <c r="AH6" s="44"/>
+      <c r="AI6" s="44"/>
+      <c r="AJ6" s="44"/>
+      <c r="AK6" s="44"/>
+      <c r="AL6" s="44"/>
+      <c r="AM6" s="44"/>
+      <c r="AN6" s="44"/>
+      <c r="AO6" s="44"/>
+      <c r="AP6" s="44"/>
+      <c r="AQ6" s="44"/>
+      <c r="AR6" s="44"/>
+      <c r="AS6" s="44"/>
+      <c r="AT6" s="44"/>
+      <c r="AU6" s="44"/>
+      <c r="AV6" s="44"/>
+      <c r="AW6" s="44"/>
+      <c r="AX6" s="44"/>
+      <c r="AY6" s="44"/>
+      <c r="AZ6" s="44"/>
+      <c r="BA6" s="44"/>
+      <c r="BB6" s="44"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="32">
         <v>11.43</v>
       </c>
       <c r="C7" s="32">
         <v>11.98</v>
       </c>
       <c r="D7" s="32">
         <v>11.67</v>
       </c>
       <c r="E7" s="32">
         <v>11.68</v>
       </c>
       <c r="F7" s="32">
         <v>11.72</v>
       </c>
       <c r="G7" s="32">
         <v>11.89</v>
       </c>
       <c r="H7" s="32">
         <v>12.05</v>
       </c>
       <c r="I7" s="32">
@@ -12019,52 +12210,55 @@
       </c>
       <c r="AT7" s="32">
         <v>9.98</v>
       </c>
       <c r="AU7" s="32">
         <v>10.01</v>
       </c>
       <c r="AV7" s="34">
         <v>9.91</v>
       </c>
       <c r="AW7" s="34">
         <v>9.9</v>
       </c>
       <c r="AX7" s="34">
         <v>9</v>
       </c>
       <c r="AY7" s="32">
         <v>8.81</v>
       </c>
       <c r="AZ7" s="34">
         <v>8.85</v>
       </c>
       <c r="BA7" s="32">
         <v>8.94</v>
       </c>
+      <c r="BB7" s="32">
+        <v>8.93</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="32">
         <v>12.34</v>
       </c>
       <c r="C8" s="32">
         <v>13.53</v>
       </c>
       <c r="D8" s="32">
         <v>12.92</v>
       </c>
       <c r="E8" s="32">
         <v>12.93</v>
       </c>
       <c r="F8" s="32">
         <v>12.77</v>
       </c>
       <c r="G8" s="32">
         <v>12.81</v>
       </c>
       <c r="H8" s="32">
         <v>12.83</v>
       </c>
       <c r="I8" s="32">
@@ -12180,52 +12374,55 @@
       </c>
       <c r="AT8" s="32">
         <v>10.57</v>
       </c>
       <c r="AU8" s="32">
         <v>10.56</v>
       </c>
       <c r="AV8" s="34">
         <v>10.41</v>
       </c>
       <c r="AW8" s="34">
         <v>10.4</v>
       </c>
       <c r="AX8" s="34">
         <v>9.44</v>
       </c>
       <c r="AY8" s="32">
         <v>9.16</v>
       </c>
       <c r="AZ8" s="34">
         <v>9.19</v>
       </c>
       <c r="BA8" s="32">
         <v>9.3800000000000008</v>
       </c>
+      <c r="BB8" s="32">
+        <v>9.56</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="32">
         <v>17.079999999999998</v>
       </c>
       <c r="C9" s="32">
         <v>17.03</v>
       </c>
       <c r="D9" s="32">
         <v>17.940000000000001</v>
       </c>
       <c r="E9" s="32">
         <v>18.55</v>
       </c>
       <c r="F9" s="32">
         <v>18.23</v>
       </c>
       <c r="G9" s="32">
         <v>18.690000000000001</v>
       </c>
       <c r="H9" s="32">
         <v>18.940000000000001</v>
       </c>
       <c r="I9" s="32">
@@ -12341,52 +12538,55 @@
       </c>
       <c r="AT9" s="32">
         <v>14</v>
       </c>
       <c r="AU9" s="32">
         <v>13.8</v>
       </c>
       <c r="AV9" s="34">
         <v>14.11</v>
       </c>
       <c r="AW9" s="34">
         <v>13.96</v>
       </c>
       <c r="AX9" s="34">
         <v>15.73</v>
       </c>
       <c r="AY9" s="32">
         <v>14.3</v>
       </c>
       <c r="AZ9" s="34">
         <v>13.49</v>
       </c>
       <c r="BA9" s="32">
         <v>13.74</v>
       </c>
+      <c r="BB9" s="32">
+        <v>13.34</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="32">
         <v>7.74</v>
       </c>
       <c r="C10" s="32">
         <v>8.86</v>
       </c>
       <c r="D10" s="32">
         <v>7.67</v>
       </c>
       <c r="E10" s="32">
         <v>8.19</v>
       </c>
       <c r="F10" s="32">
         <v>8.3800000000000008</v>
       </c>
       <c r="G10" s="32">
         <v>8.61</v>
       </c>
       <c r="H10" s="32">
         <v>9.07</v>
       </c>
       <c r="I10" s="32">
@@ -12502,52 +12702,55 @@
       </c>
       <c r="AT10" s="32">
         <v>7.58</v>
       </c>
       <c r="AU10" s="32">
         <v>7.51</v>
       </c>
       <c r="AV10" s="34">
         <v>7.31</v>
       </c>
       <c r="AW10" s="34">
         <v>7.16</v>
       </c>
       <c r="AX10" s="34">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="32">
         <v>6.16</v>
       </c>
       <c r="AZ10" s="34">
         <v>5.81</v>
       </c>
       <c r="BA10" s="32">
         <v>5.24</v>
       </c>
+      <c r="BB10" s="32">
+        <v>5.72</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="32">
         <v>10.76</v>
       </c>
       <c r="C11" s="32">
         <v>11.41</v>
       </c>
       <c r="D11" s="32">
         <v>11.06</v>
       </c>
       <c r="E11" s="32">
         <v>11.08</v>
       </c>
       <c r="F11" s="32">
         <v>10.86</v>
       </c>
       <c r="G11" s="32">
         <v>10.9</v>
       </c>
       <c r="H11" s="32">
         <v>11.15</v>
       </c>
       <c r="I11" s="32">
@@ -12663,52 +12866,55 @@
       </c>
       <c r="AT11" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="AU11" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AV11" s="34">
         <v>9.91</v>
       </c>
       <c r="AW11" s="34">
         <v>9.85</v>
       </c>
       <c r="AX11" s="34">
         <v>10.23</v>
       </c>
       <c r="AY11" s="32">
         <v>9.14</v>
       </c>
       <c r="AZ11" s="34">
         <v>8.61</v>
       </c>
       <c r="BA11" s="32">
         <v>8.81</v>
       </c>
+      <c r="BB11" s="32">
+        <v>8.89</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="32">
         <v>13.19</v>
       </c>
       <c r="C12" s="32">
         <v>10.42</v>
       </c>
       <c r="D12" s="32">
         <v>10.4</v>
       </c>
       <c r="E12" s="32">
         <v>10.71</v>
       </c>
       <c r="F12" s="32">
         <v>11.39</v>
       </c>
       <c r="G12" s="32">
         <v>10.95</v>
       </c>
       <c r="H12" s="32">
         <v>11.83</v>
       </c>
       <c r="I12" s="32">
@@ -12824,52 +13030,55 @@
       </c>
       <c r="AT12" s="32">
         <v>10.17</v>
       </c>
       <c r="AU12" s="32">
         <v>10.039999999999999</v>
       </c>
       <c r="AV12" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="AW12" s="34">
         <v>10.130000000000001</v>
       </c>
       <c r="AX12" s="34">
         <v>12.25</v>
       </c>
       <c r="AY12" s="32">
         <v>8.5299999999999994</v>
       </c>
       <c r="AZ12" s="34">
         <v>9.8000000000000007</v>
       </c>
       <c r="BA12" s="32">
         <v>8.93</v>
       </c>
+      <c r="BB12" s="32">
+        <v>8.14</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="32">
         <v>18.239999999999998</v>
       </c>
       <c r="C13" s="32">
         <v>18.23</v>
       </c>
       <c r="D13" s="32">
         <v>18.809999999999999</v>
       </c>
       <c r="E13" s="32">
         <v>17.28</v>
       </c>
       <c r="F13" s="32">
         <v>17.62</v>
       </c>
       <c r="G13" s="32">
         <v>16.93</v>
       </c>
       <c r="H13" s="32">
         <v>16.63</v>
       </c>
       <c r="I13" s="32">
@@ -12985,52 +13194,55 @@
       </c>
       <c r="AT13" s="32">
         <v>15.02</v>
       </c>
       <c r="AU13" s="32">
         <v>14.99</v>
       </c>
       <c r="AV13" s="34">
         <v>14.77</v>
       </c>
       <c r="AW13" s="34">
         <v>14.55</v>
       </c>
       <c r="AX13" s="34">
         <v>5.9</v>
       </c>
       <c r="AY13" s="32">
         <v>8.24</v>
       </c>
       <c r="AZ13" s="34">
         <v>9.39</v>
       </c>
       <c r="BA13" s="32">
         <v>10.82</v>
       </c>
+      <c r="BB13" s="32">
+        <v>10.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="32">
         <v>8.0299999999999994</v>
       </c>
       <c r="C14" s="32">
         <v>9</v>
       </c>
       <c r="D14" s="32">
         <v>10.039999999999999</v>
       </c>
       <c r="E14" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="F14" s="32">
         <v>9.98</v>
       </c>
       <c r="G14" s="32">
         <v>10.45</v>
       </c>
       <c r="H14" s="32">
         <v>10.88</v>
       </c>
       <c r="I14" s="32">
@@ -13146,52 +13358,55 @@
       </c>
       <c r="AT14" s="32">
         <v>11.08</v>
       </c>
       <c r="AU14" s="32">
         <v>11.04</v>
       </c>
       <c r="AV14" s="34">
         <v>10.87</v>
       </c>
       <c r="AW14" s="34">
         <v>10.57</v>
       </c>
       <c r="AX14" s="34">
         <v>5.88</v>
       </c>
       <c r="AY14" s="32">
         <v>7.49</v>
       </c>
       <c r="AZ14" s="34">
         <v>7.92</v>
       </c>
       <c r="BA14" s="32">
         <v>8.2899999999999991</v>
       </c>
+      <c r="BB14" s="32">
+        <v>8.76</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="32">
         <v>8.4600000000000009</v>
       </c>
       <c r="C15" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="D15" s="32">
         <v>9.2200000000000006</v>
       </c>
       <c r="E15" s="32">
         <v>9.2799999999999994</v>
       </c>
       <c r="F15" s="32">
         <v>9.86</v>
       </c>
       <c r="G15" s="32">
         <v>10.17</v>
       </c>
       <c r="H15" s="32">
         <v>10.95</v>
       </c>
       <c r="I15" s="32">
@@ -13307,52 +13522,55 @@
       </c>
       <c r="AT15" s="32">
         <v>8.75</v>
       </c>
       <c r="AU15" s="32">
         <v>9.15</v>
       </c>
       <c r="AV15" s="34">
         <v>8.89</v>
       </c>
       <c r="AW15" s="34">
         <v>8.84</v>
       </c>
       <c r="AX15" s="34">
         <v>13.1</v>
       </c>
       <c r="AY15" s="32">
         <v>10.53</v>
       </c>
       <c r="AZ15" s="34">
         <v>9.32</v>
       </c>
       <c r="BA15" s="32">
         <v>8.58</v>
       </c>
+      <c r="BB15" s="32">
+        <v>8.39</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="32">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="32">
         <v>15.31</v>
       </c>
       <c r="D16" s="32">
         <v>18.89</v>
       </c>
       <c r="E16" s="32">
         <v>18.37</v>
       </c>
       <c r="F16" s="32">
         <v>17.510000000000002</v>
       </c>
       <c r="G16" s="32">
         <v>17.75</v>
       </c>
       <c r="H16" s="32">
         <v>18.02</v>
       </c>
       <c r="I16" s="32">
@@ -13468,52 +13686,55 @@
       </c>
       <c r="AT16" s="32">
         <v>14.71</v>
       </c>
       <c r="AU16" s="32">
         <v>14.77</v>
       </c>
       <c r="AV16" s="34">
         <v>14.51</v>
       </c>
       <c r="AW16" s="34">
         <v>14.47</v>
       </c>
       <c r="AX16" s="34">
         <v>13.29</v>
       </c>
       <c r="AY16" s="32">
         <v>14.64</v>
       </c>
       <c r="AZ16" s="34">
         <v>12.52</v>
       </c>
       <c r="BA16" s="32">
         <v>12.51</v>
       </c>
+      <c r="BB16" s="32">
+        <v>12.91</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="32">
         <v>11.77</v>
       </c>
       <c r="C17" s="32">
         <v>11.4</v>
       </c>
       <c r="D17" s="32">
         <v>9.93</v>
       </c>
       <c r="E17" s="32">
         <v>10</v>
       </c>
       <c r="F17" s="32">
         <v>10.15</v>
       </c>
       <c r="G17" s="32">
         <v>10.29</v>
       </c>
       <c r="H17" s="32">
         <v>9.99</v>
       </c>
       <c r="I17" s="32">
@@ -13629,52 +13850,55 @@
       </c>
       <c r="AT17" s="32">
         <v>8.11</v>
       </c>
       <c r="AU17" s="32">
         <v>7.84</v>
       </c>
       <c r="AV17" s="34">
         <v>7.83</v>
       </c>
       <c r="AW17" s="34">
         <v>7.89</v>
       </c>
       <c r="AX17" s="34">
         <v>6.69</v>
       </c>
       <c r="AY17" s="32">
         <v>6.87</v>
       </c>
       <c r="AZ17" s="34">
         <v>7.4</v>
       </c>
       <c r="BA17" s="32">
         <v>7.82</v>
       </c>
+      <c r="BB17" s="32">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="32">
         <v>8.64</v>
       </c>
       <c r="C18" s="32">
         <v>10.15</v>
       </c>
       <c r="D18" s="32">
         <v>9.93</v>
       </c>
       <c r="E18" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="F18" s="32">
         <v>11.19</v>
       </c>
       <c r="G18" s="32">
         <v>10.97</v>
       </c>
       <c r="H18" s="32">
         <v>11.09</v>
       </c>
       <c r="I18" s="32">
@@ -13790,52 +14014,55 @@
       </c>
       <c r="AT18" s="32">
         <v>10.119999999999999</v>
       </c>
       <c r="AU18" s="32">
         <v>10.050000000000001</v>
       </c>
       <c r="AV18" s="34">
         <v>9.69</v>
       </c>
       <c r="AW18" s="34">
         <v>9.65</v>
       </c>
       <c r="AX18" s="34">
         <v>8.42</v>
       </c>
       <c r="AY18" s="32">
         <v>6.38</v>
       </c>
       <c r="AZ18" s="34">
         <v>6.66</v>
       </c>
       <c r="BA18" s="32">
         <v>6.86</v>
       </c>
+      <c r="BB18" s="32">
+        <v>6.94</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="32">
         <v>13.31</v>
       </c>
       <c r="C19" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="D19" s="32">
         <v>8.89</v>
       </c>
       <c r="E19" s="32">
         <v>8.76</v>
       </c>
       <c r="F19" s="32">
         <v>9.31</v>
       </c>
       <c r="G19" s="32">
         <v>8.91</v>
       </c>
       <c r="H19" s="32">
         <v>9.2899999999999991</v>
       </c>
       <c r="I19" s="32">
@@ -13951,52 +14178,55 @@
       </c>
       <c r="AT19" s="32">
         <v>8.32</v>
       </c>
       <c r="AU19" s="32">
         <v>8.64</v>
       </c>
       <c r="AV19" s="34">
         <v>8.6199999999999992</v>
       </c>
       <c r="AW19" s="34">
         <v>8.52</v>
       </c>
       <c r="AX19" s="34">
         <v>4.04</v>
       </c>
       <c r="AY19" s="32">
         <v>4.78</v>
       </c>
       <c r="AZ19" s="34">
         <v>5.58</v>
       </c>
       <c r="BA19" s="32">
         <v>6.15</v>
       </c>
+      <c r="BB19" s="32">
+        <v>6.03</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="32">
         <v>9.6300000000000008</v>
       </c>
       <c r="C20" s="32">
         <v>8.93</v>
       </c>
       <c r="D20" s="32">
         <v>8.3800000000000008</v>
       </c>
       <c r="E20" s="32">
         <v>8.33</v>
       </c>
       <c r="F20" s="32">
         <v>9.06</v>
       </c>
       <c r="G20" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="H20" s="32">
         <v>10.91</v>
       </c>
       <c r="I20" s="32">
@@ -14112,52 +14342,55 @@
       </c>
       <c r="AT20" s="32">
         <v>7.78</v>
       </c>
       <c r="AU20" s="32">
         <v>8.43</v>
       </c>
       <c r="AV20" s="34">
         <v>8.3000000000000007</v>
       </c>
       <c r="AW20" s="34">
         <v>8.18</v>
       </c>
       <c r="AX20" s="34">
         <v>7.62</v>
       </c>
       <c r="AY20" s="32">
         <v>8.68</v>
       </c>
       <c r="AZ20" s="34">
         <v>10.54</v>
       </c>
       <c r="BA20" s="32">
         <v>10.71</v>
       </c>
+      <c r="BB20" s="32">
+        <v>11.11</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="32">
         <v>10.49</v>
       </c>
       <c r="C21" s="32">
         <v>12.61</v>
       </c>
       <c r="D21" s="32">
         <v>12.7</v>
       </c>
       <c r="E21" s="32">
         <v>12.68</v>
       </c>
       <c r="F21" s="32">
         <v>13.21</v>
       </c>
       <c r="G21" s="32">
         <v>13.28</v>
       </c>
       <c r="H21" s="32">
         <v>13.1</v>
       </c>
       <c r="I21" s="32">
@@ -14273,52 +14506,55 @@
       </c>
       <c r="AT21" s="32">
         <v>9.51</v>
       </c>
       <c r="AU21" s="32">
         <v>9.35</v>
       </c>
       <c r="AV21" s="34">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW21" s="34">
         <v>9.4700000000000006</v>
       </c>
       <c r="AX21" s="34">
         <v>8.31</v>
       </c>
       <c r="AY21" s="32">
         <v>9.91</v>
       </c>
       <c r="AZ21" s="34">
         <v>10.119999999999999</v>
       </c>
       <c r="BA21" s="32">
         <v>10.02</v>
       </c>
+      <c r="BB21" s="32">
+        <v>9.66</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="32">
         <v>6.85</v>
       </c>
       <c r="C22" s="32">
         <v>5.84</v>
       </c>
       <c r="D22" s="32">
         <v>6.92</v>
       </c>
       <c r="E22" s="32">
         <v>7.23</v>
       </c>
       <c r="F22" s="32">
         <v>7.37</v>
       </c>
       <c r="G22" s="32">
         <v>8.77</v>
       </c>
       <c r="H22" s="32">
         <v>9.42</v>
       </c>
       <c r="I22" s="32">
@@ -14434,52 +14670,55 @@
       </c>
       <c r="AT22" s="32">
         <v>8.65</v>
       </c>
       <c r="AU22" s="32">
         <v>8.65</v>
       </c>
       <c r="AV22" s="34">
         <v>8.4499999999999993</v>
       </c>
       <c r="AW22" s="34">
         <v>8.4600000000000009</v>
       </c>
       <c r="AX22" s="34">
         <v>12.37</v>
       </c>
       <c r="AY22" s="32">
         <v>8.32</v>
       </c>
       <c r="AZ22" s="34">
         <v>8.85</v>
       </c>
       <c r="BA22" s="32">
         <v>8.2899999999999991</v>
       </c>
+      <c r="BB22" s="32">
+        <v>8.25</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="32">
         <v>7.59</v>
       </c>
       <c r="C23" s="32">
         <v>8.6300000000000008</v>
       </c>
       <c r="D23" s="32">
         <v>8.27</v>
       </c>
       <c r="E23" s="32">
         <v>10.1</v>
       </c>
       <c r="F23" s="32">
         <v>9.0500000000000007</v>
       </c>
       <c r="G23" s="32">
         <v>9.93</v>
       </c>
       <c r="H23" s="32">
         <v>10.34</v>
       </c>
       <c r="I23" s="32">
@@ -14595,52 +14834,55 @@
       </c>
       <c r="AT23" s="32">
         <v>10.98</v>
       </c>
       <c r="AU23" s="32">
         <v>11.01</v>
       </c>
       <c r="AV23" s="34">
         <v>10.68</v>
       </c>
       <c r="AW23" s="34">
         <v>10.26</v>
       </c>
       <c r="AX23" s="34">
         <v>11.81</v>
       </c>
       <c r="AY23" s="32">
         <v>7.76</v>
       </c>
       <c r="AZ23" s="34">
         <v>10.19</v>
       </c>
       <c r="BA23" s="32">
         <v>8.42</v>
       </c>
+      <c r="BB23" s="32">
+        <v>7.89</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="32">
         <v>12.72</v>
       </c>
       <c r="C24" s="32">
         <v>11.57</v>
       </c>
       <c r="D24" s="32">
         <v>9.65</v>
       </c>
       <c r="E24" s="32">
         <v>9.31</v>
       </c>
       <c r="F24" s="32">
         <v>10.25</v>
       </c>
       <c r="G24" s="32">
         <v>10.62</v>
       </c>
       <c r="H24" s="32">
         <v>10.63</v>
       </c>
       <c r="I24" s="32">
@@ -14756,52 +14998,55 @@
       </c>
       <c r="AT24" s="32">
         <v>7.94</v>
       </c>
       <c r="AU24" s="32">
         <v>8.01</v>
       </c>
       <c r="AV24" s="34">
         <v>7.83</v>
       </c>
       <c r="AW24" s="34">
         <v>8.14</v>
       </c>
       <c r="AX24" s="34">
         <v>9.76</v>
       </c>
       <c r="AY24" s="32">
         <v>7.45</v>
       </c>
       <c r="AZ24" s="34">
         <v>7.67</v>
       </c>
       <c r="BA24" s="32">
         <v>6.91</v>
       </c>
+      <c r="BB24" s="32">
+        <v>6.71</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="32">
         <v>11.58</v>
       </c>
       <c r="C25" s="32">
         <v>11.7</v>
       </c>
       <c r="D25" s="32">
         <v>11.31</v>
       </c>
       <c r="E25" s="32">
         <v>10.95</v>
       </c>
       <c r="F25" s="32">
         <v>10.210000000000001</v>
       </c>
       <c r="G25" s="32">
         <v>10.16</v>
       </c>
       <c r="H25" s="32">
         <v>9.86</v>
       </c>
       <c r="I25" s="32">
@@ -14917,52 +15162,55 @@
       </c>
       <c r="AT25" s="32">
         <v>8.67</v>
       </c>
       <c r="AU25" s="32">
         <v>9.11</v>
       </c>
       <c r="AV25" s="34">
         <v>9.19</v>
       </c>
       <c r="AW25" s="34">
         <v>9.14</v>
       </c>
       <c r="AX25" s="34">
         <v>5.57</v>
       </c>
       <c r="AY25" s="32">
         <v>8.73</v>
       </c>
       <c r="AZ25" s="34">
         <v>7.24</v>
       </c>
       <c r="BA25" s="32">
         <v>7.15</v>
       </c>
+      <c r="BB25" s="32">
+        <v>7.04</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="32">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="32">
         <v>8.01</v>
       </c>
       <c r="D26" s="32">
         <v>8.15</v>
       </c>
       <c r="E26" s="32">
         <v>8.69</v>
       </c>
       <c r="F26" s="32">
         <v>9.25</v>
       </c>
       <c r="G26" s="32">
         <v>10.72</v>
       </c>
       <c r="H26" s="32">
         <v>11.04</v>
       </c>
       <c r="I26" s="32">
@@ -15078,52 +15326,55 @@
       </c>
       <c r="AT26" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AU26" s="32">
         <v>10.19</v>
       </c>
       <c r="AV26" s="34">
         <v>10.050000000000001</v>
       </c>
       <c r="AW26" s="34">
         <v>10.19</v>
       </c>
       <c r="AX26" s="34">
         <v>5.97</v>
       </c>
       <c r="AY26" s="32">
         <v>4.95</v>
       </c>
       <c r="AZ26" s="34">
         <v>7.94</v>
       </c>
       <c r="BA26" s="32">
         <v>9.4499999999999993</v>
       </c>
+      <c r="BB26" s="32">
+        <v>9.11</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="35">
         <v>10.78</v>
       </c>
       <c r="C27" s="35">
         <v>11.59</v>
       </c>
       <c r="D27" s="35">
         <v>10.77</v>
       </c>
       <c r="E27" s="35">
         <v>9.59</v>
       </c>
       <c r="F27" s="35">
         <v>9.7200000000000006</v>
       </c>
       <c r="G27" s="35">
         <v>9.77</v>
       </c>
       <c r="H27" s="35">
         <v>10.19</v>
       </c>
       <c r="I27" s="35">
@@ -15239,109 +15490,112 @@
       </c>
       <c r="AT27" s="35">
         <v>7.53</v>
       </c>
       <c r="AU27" s="35">
         <v>7.39</v>
       </c>
       <c r="AV27" s="35">
         <v>7.58</v>
       </c>
       <c r="AW27" s="35">
         <v>7.59</v>
       </c>
       <c r="AX27" s="35">
         <v>6.26</v>
       </c>
       <c r="AY27" s="35">
         <v>6.06</v>
       </c>
       <c r="AZ27" s="35">
         <v>5.76</v>
       </c>
       <c r="BA27" s="35">
         <v>5.14</v>
       </c>
+      <c r="BB27" s="35">
+        <v>4.84</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="30" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>