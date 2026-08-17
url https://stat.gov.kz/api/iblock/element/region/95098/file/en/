--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-60" yWindow="195" windowWidth="18450" windowHeight="8970" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Number of births" sheetId="1" r:id="rId1"/>
     <sheet name="General fertility rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="53">
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>The number of births alive in the Kostanay Region*</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
@@ -263,51 +263,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -354,55 +354,64 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -461,63 +470,66 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -792,80 +804,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB74"/>
+  <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AV1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB11" sqref="BB11"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="B50" sqref="B50:BC50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="28" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="8.7109375" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="13" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="25" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="28" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="38" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
@@ -877,134 +889,136 @@
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="38"/>
       <c r="AI2" s="38"/>
       <c r="AJ2" s="38"/>
       <c r="AK2" s="38"/>
       <c r="AL2" s="38"/>
       <c r="AM2" s="38"/>
       <c r="AN2" s="38"/>
       <c r="AO2" s="38"/>
       <c r="AP2" s="38"/>
       <c r="AQ2" s="38"/>
       <c r="AR2" s="38"/>
       <c r="AS2" s="38"/>
       <c r="AT2" s="38"/>
       <c r="AU2" s="38"/>
       <c r="AV2" s="38"/>
       <c r="AW2" s="38"/>
       <c r="AX2" s="38"/>
       <c r="AY2" s="38"/>
       <c r="AZ2" s="38"/>
       <c r="BA2" s="38"/>
       <c r="BB2" s="38"/>
+      <c r="BC2" s="38"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="AL3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43">
         <v>2022</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="42">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43">
         <v>2023</v>
       </c>
-      <c r="O4" s="42"/>
-[...9 lines deleted...]
-      <c r="Y4" s="42"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
       <c r="Z4" s="39">
         <v>2024</v>
       </c>
       <c r="AA4" s="39"/>
       <c r="AB4" s="39"/>
       <c r="AC4" s="39"/>
       <c r="AD4" s="39"/>
       <c r="AE4" s="39"/>
       <c r="AF4" s="39"/>
       <c r="AG4" s="39"/>
       <c r="AH4" s="39"/>
       <c r="AI4" s="39"/>
       <c r="AJ4" s="39"/>
       <c r="AK4" s="39"/>
       <c r="AL4" s="39">
         <v>2025</v>
       </c>
       <c r="AM4" s="39"/>
       <c r="AN4" s="39"/>
       <c r="AO4" s="39"/>
       <c r="AP4" s="39"/>
       <c r="AQ4" s="39"/>
       <c r="AR4" s="39"/>
       <c r="AS4" s="39"/>
       <c r="AT4" s="39"/>
       <c r="AU4" s="39"/>
       <c r="AV4" s="39"/>
-      <c r="AW4" s="43"/>
+      <c r="AW4" s="44"/>
       <c r="AX4" s="39">
         <v>2026</v>
       </c>
       <c r="AY4" s="39"/>
       <c r="AZ4" s="39"/>
       <c r="BA4" s="39"/>
       <c r="BB4" s="39"/>
+      <c r="BC4" s="39"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="42"/>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>29</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1120,109 +1134,113 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>33</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AY5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="BA5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="BB5" s="6" t="s">
         <v>26</v>
       </c>
+      <c r="BC5" s="6" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="BB6" s="37"/>
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+      <c r="AA6" s="40"/>
+      <c r="AB6" s="40"/>
+      <c r="AC6" s="40"/>
+      <c r="AD6" s="40"/>
+      <c r="AE6" s="40"/>
+      <c r="AF6" s="40"/>
+      <c r="AG6" s="40"/>
+      <c r="AH6" s="40"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
+      <c r="AK6" s="40"/>
+      <c r="AL6" s="40"/>
+      <c r="AM6" s="40"/>
+      <c r="AN6" s="40"/>
+      <c r="AO6" s="40"/>
+      <c r="AP6" s="40"/>
+      <c r="AQ6" s="40"/>
+      <c r="AR6" s="40"/>
+      <c r="AS6" s="40"/>
+      <c r="AT6" s="40"/>
+      <c r="AU6" s="40"/>
+      <c r="AV6" s="40"/>
+      <c r="AW6" s="40"/>
+      <c r="AX6" s="40"/>
+      <c r="AY6" s="40"/>
+      <c r="AZ6" s="40"/>
+      <c r="BA6" s="40"/>
+      <c r="BB6" s="40"/>
+      <c r="BC6" s="40"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="10">
         <v>809</v>
       </c>
       <c r="C7" s="10">
         <v>802</v>
       </c>
       <c r="D7" s="10">
         <v>786</v>
       </c>
       <c r="E7" s="10">
         <v>802</v>
       </c>
       <c r="F7" s="10">
         <v>842</v>
       </c>
       <c r="G7" s="10">
         <v>870</v>
       </c>
       <c r="H7" s="10">
         <v>919</v>
       </c>
       <c r="I7" s="10">
@@ -1341,52 +1359,55 @@
       </c>
       <c r="AU7" s="12">
         <v>714</v>
       </c>
       <c r="AV7" s="20">
         <v>608</v>
       </c>
       <c r="AW7" s="11">
         <v>678</v>
       </c>
       <c r="AX7" s="13">
         <v>627</v>
       </c>
       <c r="AY7" s="20">
         <v>541</v>
       </c>
       <c r="AZ7" s="11">
         <v>621</v>
       </c>
       <c r="BA7" s="11">
         <v>620</v>
       </c>
       <c r="BB7" s="12">
         <v>618</v>
       </c>
+      <c r="BC7" s="12">
+        <v>697</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="10">
         <v>275</v>
       </c>
       <c r="C8" s="10">
         <v>299</v>
       </c>
       <c r="D8" s="10">
         <v>262</v>
       </c>
       <c r="E8" s="10">
         <v>280</v>
       </c>
       <c r="F8" s="10">
         <v>270</v>
       </c>
       <c r="G8" s="10">
         <v>282</v>
       </c>
       <c r="H8" s="10">
         <v>289</v>
       </c>
       <c r="I8" s="10">
@@ -1505,52 +1526,55 @@
       </c>
       <c r="AU8" s="12">
         <v>244</v>
       </c>
       <c r="AV8" s="20">
         <v>200</v>
       </c>
       <c r="AW8" s="11">
         <v>242</v>
       </c>
       <c r="AX8" s="13">
         <v>224</v>
       </c>
       <c r="AY8" s="20">
         <v>189</v>
       </c>
       <c r="AZ8" s="11">
         <v>218</v>
       </c>
       <c r="BA8" s="11">
         <v>228</v>
       </c>
       <c r="BB8" s="12">
         <v>242</v>
       </c>
+      <c r="BC8" s="12">
+        <v>263</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="10">
         <v>56</v>
       </c>
       <c r="C9" s="10">
         <v>50</v>
       </c>
       <c r="D9" s="10">
         <v>65</v>
       </c>
       <c r="E9" s="10">
         <v>65</v>
       </c>
       <c r="F9" s="10">
         <v>56</v>
       </c>
       <c r="G9" s="10">
         <v>67</v>
       </c>
       <c r="H9" s="10">
         <v>67</v>
       </c>
       <c r="I9" s="10">
@@ -1669,52 +1693,55 @@
       </c>
       <c r="AU9" s="12">
         <v>37</v>
       </c>
       <c r="AV9" s="20">
         <v>52</v>
       </c>
       <c r="AW9" s="11">
         <v>39</v>
       </c>
       <c r="AX9" s="13">
         <v>48</v>
       </c>
       <c r="AY9" s="20">
         <v>35</v>
       </c>
       <c r="AZ9" s="11">
         <v>36</v>
       </c>
       <c r="BA9" s="11">
         <v>43</v>
       </c>
       <c r="BB9" s="12">
         <v>36</v>
       </c>
+      <c r="BC9" s="12">
+        <v>43</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10">
         <v>23</v>
       </c>
       <c r="C10" s="10">
         <v>27</v>
       </c>
       <c r="D10" s="10">
         <v>16</v>
       </c>
       <c r="E10" s="10">
         <v>28</v>
       </c>
       <c r="F10" s="10">
         <v>27</v>
       </c>
       <c r="G10" s="10">
         <v>28</v>
       </c>
       <c r="H10" s="10">
         <v>35</v>
       </c>
       <c r="I10" s="10">
@@ -1833,52 +1860,55 @@
       </c>
       <c r="AU10" s="12">
         <v>20</v>
       </c>
       <c r="AV10" s="20">
         <v>15</v>
       </c>
       <c r="AW10" s="11">
         <v>16</v>
       </c>
       <c r="AX10" s="13">
         <v>13</v>
       </c>
       <c r="AY10" s="20">
         <v>21</v>
       </c>
       <c r="AZ10" s="11">
         <v>15</v>
       </c>
       <c r="BA10" s="11">
         <v>10</v>
       </c>
       <c r="BB10" s="12">
         <v>22</v>
       </c>
+      <c r="BC10" s="12">
+        <v>26</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="10">
         <v>113</v>
       </c>
       <c r="C11" s="10">
         <v>114</v>
       </c>
       <c r="D11" s="10">
         <v>109</v>
       </c>
       <c r="E11" s="10">
         <v>113</v>
       </c>
       <c r="F11" s="10">
         <v>107</v>
       </c>
       <c r="G11" s="10">
         <v>112</v>
       </c>
       <c r="H11" s="10">
         <v>132</v>
       </c>
       <c r="I11" s="10">
@@ -1997,52 +2027,55 @@
       </c>
       <c r="AU11" s="12">
         <v>120</v>
       </c>
       <c r="AV11" s="20">
         <v>97</v>
       </c>
       <c r="AW11" s="11">
         <v>96</v>
       </c>
       <c r="AX11" s="13">
         <v>107</v>
       </c>
       <c r="AY11" s="20">
         <v>75</v>
       </c>
       <c r="AZ11" s="11">
         <v>79</v>
       </c>
       <c r="BA11" s="11">
         <v>95</v>
       </c>
       <c r="BB11" s="12">
         <v>96</v>
       </c>
+      <c r="BC11" s="12">
+        <v>85</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="10">
         <v>14</v>
       </c>
       <c r="C12" s="10">
         <v>7</v>
       </c>
       <c r="D12" s="10">
         <v>11</v>
       </c>
       <c r="E12" s="10">
         <v>12</v>
       </c>
       <c r="F12" s="10">
         <v>15</v>
       </c>
       <c r="G12" s="10">
         <v>9</v>
       </c>
       <c r="H12" s="10">
         <v>18</v>
       </c>
       <c r="I12" s="10">
@@ -2161,52 +2194,55 @@
       </c>
       <c r="AU12" s="12">
         <v>9</v>
       </c>
       <c r="AV12" s="20">
         <v>7</v>
       </c>
       <c r="AW12" s="12">
         <v>14</v>
       </c>
       <c r="AX12" s="13">
         <v>12</v>
       </c>
       <c r="AY12" s="20">
         <v>4</v>
       </c>
       <c r="AZ12" s="11">
         <v>12</v>
       </c>
       <c r="BA12" s="11">
         <v>6</v>
       </c>
       <c r="BB12" s="12">
         <v>5</v>
       </c>
+      <c r="BC12" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="10">
         <v>21</v>
       </c>
       <c r="C13" s="10">
         <v>19</v>
       </c>
       <c r="D13" s="10">
         <v>23</v>
       </c>
       <c r="E13" s="10">
         <v>14</v>
       </c>
       <c r="F13" s="10">
         <v>22</v>
       </c>
       <c r="G13" s="10">
         <v>15</v>
       </c>
       <c r="H13" s="10">
         <v>17</v>
       </c>
       <c r="I13" s="10">
@@ -2325,52 +2361,55 @@
       </c>
       <c r="AU13" s="12">
         <v>16</v>
       </c>
       <c r="AV13" s="20">
         <v>13</v>
       </c>
       <c r="AW13" s="12">
         <v>13</v>
       </c>
       <c r="AX13" s="13">
         <v>6</v>
       </c>
       <c r="AY13" s="20">
         <v>10</v>
       </c>
       <c r="AZ13" s="11">
         <v>12</v>
       </c>
       <c r="BA13" s="11">
         <v>15</v>
       </c>
       <c r="BB13" s="12">
         <v>9</v>
       </c>
+      <c r="BC13" s="12">
+        <v>14</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="10">
         <v>24</v>
       </c>
       <c r="C14" s="10">
         <v>27</v>
       </c>
       <c r="D14" s="10">
         <v>36</v>
       </c>
       <c r="E14" s="10">
         <v>26</v>
       </c>
       <c r="F14" s="10">
         <v>32</v>
       </c>
       <c r="G14" s="10">
         <v>37</v>
       </c>
       <c r="H14" s="10">
         <v>40</v>
       </c>
       <c r="I14" s="10">
@@ -2489,52 +2528,55 @@
       </c>
       <c r="AU14" s="12">
         <v>30</v>
       </c>
       <c r="AV14" s="20">
         <v>25</v>
       </c>
       <c r="AW14" s="12">
         <v>21</v>
       </c>
       <c r="AX14" s="13">
         <v>16</v>
       </c>
       <c r="AY14" s="20">
         <v>23</v>
       </c>
       <c r="AZ14" s="11">
         <v>24</v>
       </c>
       <c r="BA14" s="11">
         <v>25</v>
       </c>
       <c r="BB14" s="12">
         <v>29</v>
       </c>
+      <c r="BC14" s="12">
+        <v>36</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="10">
         <v>12</v>
       </c>
       <c r="C15" s="10">
         <v>12</v>
       </c>
       <c r="D15" s="10">
         <v>14</v>
       </c>
       <c r="E15" s="10">
         <v>13</v>
       </c>
       <c r="F15" s="10">
         <v>17</v>
       </c>
       <c r="G15" s="10">
         <v>16</v>
       </c>
       <c r="H15" s="10">
         <v>22</v>
       </c>
       <c r="I15" s="10">
@@ -2653,52 +2695,55 @@
       </c>
       <c r="AU15" s="12">
         <v>17</v>
       </c>
       <c r="AV15" s="20">
         <v>8</v>
       </c>
       <c r="AW15" s="12">
         <v>11</v>
       </c>
       <c r="AX15" s="13">
         <v>17</v>
       </c>
       <c r="AY15" s="20">
         <v>9</v>
       </c>
       <c r="AZ15" s="11">
         <v>9</v>
       </c>
       <c r="BA15" s="11">
         <v>8</v>
       </c>
       <c r="BB15" s="12">
         <v>10</v>
       </c>
+      <c r="BC15" s="12">
+        <v>13</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>12</v>
       </c>
       <c r="D16" s="10">
         <v>24</v>
       </c>
       <c r="E16" s="10">
         <v>15</v>
       </c>
       <c r="F16" s="10">
         <v>13</v>
       </c>
       <c r="G16" s="10">
         <v>17</v>
       </c>
       <c r="H16" s="10">
         <v>18</v>
       </c>
       <c r="I16" s="10">
@@ -2817,52 +2862,55 @@
       </c>
       <c r="AU16" s="12">
         <v>13</v>
       </c>
       <c r="AV16" s="20">
         <v>10</v>
       </c>
       <c r="AW16" s="12">
         <v>12</v>
       </c>
       <c r="AX16" s="13">
         <v>11</v>
       </c>
       <c r="AY16" s="20">
         <v>12</v>
       </c>
       <c r="AZ16" s="11">
         <v>7</v>
       </c>
       <c r="BA16" s="11">
         <v>10</v>
       </c>
       <c r="BB16" s="12">
         <v>12</v>
       </c>
+      <c r="BC16" s="12">
+        <v>13</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="10">
         <v>43</v>
       </c>
       <c r="C17" s="10">
         <v>36</v>
       </c>
       <c r="D17" s="10">
         <v>26</v>
       </c>
       <c r="E17" s="10">
         <v>36</v>
       </c>
       <c r="F17" s="10">
         <v>39</v>
       </c>
       <c r="G17" s="10">
         <v>39</v>
       </c>
       <c r="H17" s="10">
         <v>30</v>
       </c>
       <c r="I17" s="10">
@@ -2981,52 +3029,55 @@
       </c>
       <c r="AU17" s="12">
         <v>19</v>
       </c>
       <c r="AV17" s="20">
         <v>26</v>
       </c>
       <c r="AW17" s="12">
         <v>30</v>
       </c>
       <c r="AX17" s="13">
         <v>23</v>
       </c>
       <c r="AY17" s="20">
         <v>22</v>
       </c>
       <c r="AZ17" s="11">
         <v>29</v>
       </c>
       <c r="BA17" s="11">
         <v>30</v>
       </c>
       <c r="BB17" s="12">
         <v>14</v>
       </c>
+      <c r="BC17" s="12">
+        <v>26</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="10">
         <v>8</v>
       </c>
       <c r="C18" s="10">
         <v>10</v>
       </c>
       <c r="D18" s="10">
         <v>9</v>
       </c>
       <c r="E18" s="10">
         <v>10</v>
       </c>
       <c r="F18" s="10">
         <v>14</v>
       </c>
       <c r="G18" s="10">
         <v>9</v>
       </c>
       <c r="H18" s="10">
         <v>11</v>
       </c>
       <c r="I18" s="10">
@@ -3145,52 +3196,55 @@
       </c>
       <c r="AU18" s="12">
         <v>8</v>
       </c>
       <c r="AV18" s="20">
         <v>5</v>
       </c>
       <c r="AW18" s="12">
         <v>8</v>
       </c>
       <c r="AX18" s="13">
         <v>7</v>
       </c>
       <c r="AY18" s="20">
         <v>3</v>
       </c>
       <c r="AZ18" s="11">
         <v>6</v>
       </c>
       <c r="BA18" s="11">
         <v>6</v>
       </c>
       <c r="BB18" s="12">
         <v>6</v>
       </c>
+      <c r="BC18" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="10">
         <v>28</v>
       </c>
       <c r="C19" s="10">
         <v>11</v>
       </c>
       <c r="D19" s="10">
         <v>15</v>
       </c>
       <c r="E19" s="10">
         <v>17</v>
       </c>
       <c r="F19" s="10">
         <v>24</v>
       </c>
       <c r="G19" s="10">
         <v>14</v>
       </c>
       <c r="H19" s="10">
         <v>24</v>
       </c>
       <c r="I19" s="10">
@@ -3309,52 +3363,55 @@
       </c>
       <c r="AU19" s="12">
         <v>23</v>
       </c>
       <c r="AV19" s="20">
         <v>16</v>
       </c>
       <c r="AW19" s="12">
         <v>15</v>
       </c>
       <c r="AX19" s="13">
         <v>8</v>
       </c>
       <c r="AY19" s="20">
         <v>10</v>
       </c>
       <c r="AZ19" s="11">
         <v>14</v>
       </c>
       <c r="BA19" s="11">
         <v>15</v>
       </c>
       <c r="BB19" s="12">
         <v>11</v>
       </c>
+      <c r="BC19" s="12">
+        <v>20</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="10">
         <v>17</v>
       </c>
       <c r="C20" s="10">
         <v>13</v>
       </c>
       <c r="D20" s="10">
         <v>13</v>
       </c>
       <c r="E20" s="10">
         <v>14</v>
       </c>
       <c r="F20" s="10">
         <v>21</v>
       </c>
       <c r="G20" s="10">
         <v>23</v>
       </c>
       <c r="H20" s="10">
         <v>31</v>
       </c>
       <c r="I20" s="10">
@@ -3473,52 +3530,55 @@
       </c>
       <c r="AU20" s="12">
         <v>23</v>
       </c>
       <c r="AV20" s="20">
         <v>11</v>
       </c>
       <c r="AW20" s="12">
         <v>11</v>
       </c>
       <c r="AX20" s="13">
         <v>12</v>
       </c>
       <c r="AY20" s="20">
         <v>14</v>
       </c>
       <c r="AZ20" s="11">
         <v>22</v>
       </c>
       <c r="BA20" s="11">
         <v>17</v>
       </c>
       <c r="BB20" s="12">
         <v>20</v>
       </c>
+      <c r="BC20" s="12">
+        <v>15</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>65</v>
       </c>
       <c r="C21" s="10">
         <v>84</v>
       </c>
       <c r="D21" s="10">
         <v>80</v>
       </c>
       <c r="E21" s="10">
         <v>76</v>
       </c>
       <c r="F21" s="10">
         <v>95</v>
       </c>
       <c r="G21" s="10">
         <v>82</v>
       </c>
       <c r="H21" s="10">
         <v>75</v>
       </c>
       <c r="I21" s="10">
@@ -3637,52 +3697,55 @@
       </c>
       <c r="AU21" s="12">
         <v>49</v>
       </c>
       <c r="AV21" s="20">
         <v>53</v>
       </c>
       <c r="AW21" s="12">
         <v>70</v>
       </c>
       <c r="AX21" s="13">
         <v>52</v>
       </c>
       <c r="AY21" s="20">
         <v>66</v>
       </c>
       <c r="AZ21" s="11">
         <v>66</v>
       </c>
       <c r="BA21" s="11">
         <v>59</v>
       </c>
       <c r="BB21" s="12">
         <v>52</v>
       </c>
+      <c r="BC21" s="12">
+        <v>55</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="10">
         <v>13</v>
       </c>
       <c r="C22" s="10">
         <v>8</v>
       </c>
       <c r="D22" s="10">
         <v>17</v>
       </c>
       <c r="E22" s="10">
         <v>15</v>
       </c>
       <c r="F22" s="10">
         <v>15</v>
       </c>
       <c r="G22" s="10">
         <v>29</v>
       </c>
       <c r="H22" s="10">
         <v>25</v>
       </c>
       <c r="I22" s="10">
@@ -3801,52 +3864,55 @@
       </c>
       <c r="AU22" s="12">
         <v>15</v>
       </c>
       <c r="AV22" s="20">
         <v>11</v>
       </c>
       <c r="AW22" s="12">
         <v>15</v>
       </c>
       <c r="AX22" s="13">
         <v>21</v>
       </c>
       <c r="AY22" s="20">
         <v>6</v>
       </c>
       <c r="AZ22" s="11">
         <v>17</v>
       </c>
       <c r="BA22" s="11">
         <v>11</v>
       </c>
       <c r="BB22" s="12">
         <v>14</v>
       </c>
+      <c r="BC22" s="12">
+        <v>16</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="10">
         <v>6</v>
       </c>
       <c r="C23" s="10">
         <v>7</v>
       </c>
       <c r="D23" s="10">
         <v>6</v>
       </c>
       <c r="E23" s="10">
         <v>12</v>
       </c>
       <c r="F23" s="10">
         <v>4</v>
       </c>
       <c r="G23" s="10">
         <v>11</v>
       </c>
       <c r="H23" s="10">
         <v>10</v>
       </c>
       <c r="I23" s="10">
@@ -3965,52 +4031,55 @@
       </c>
       <c r="AU23" s="12">
         <v>8</v>
       </c>
       <c r="AV23" s="20">
         <v>5</v>
       </c>
       <c r="AW23" s="12">
         <v>4</v>
       </c>
       <c r="AX23" s="13">
         <v>8</v>
       </c>
       <c r="AY23" s="20">
         <v>2</v>
       </c>
       <c r="AZ23" s="11">
         <v>10</v>
       </c>
       <c r="BA23" s="11">
         <v>2</v>
       </c>
       <c r="BB23" s="12">
         <v>4</v>
       </c>
+      <c r="BC23" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="10">
         <v>19</v>
       </c>
       <c r="C24" s="10">
         <v>14</v>
       </c>
       <c r="D24" s="10">
         <v>9</v>
       </c>
       <c r="E24" s="10">
         <v>12</v>
       </c>
       <c r="F24" s="10">
         <v>21</v>
       </c>
       <c r="G24" s="10">
         <v>18</v>
       </c>
       <c r="H24" s="10">
         <v>16</v>
       </c>
       <c r="I24" s="10">
@@ -4129,52 +4198,55 @@
       </c>
       <c r="AU24" s="12">
         <v>12</v>
       </c>
       <c r="AV24" s="20">
         <v>8</v>
       </c>
       <c r="AW24" s="12">
         <v>16</v>
       </c>
       <c r="AX24" s="13">
         <v>13</v>
       </c>
       <c r="AY24" s="20">
         <v>6</v>
       </c>
       <c r="AZ24" s="11">
         <v>11</v>
       </c>
       <c r="BA24" s="11">
         <v>6</v>
       </c>
       <c r="BB24" s="12">
         <v>8</v>
       </c>
+      <c r="BC24" s="12">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="10">
         <v>23</v>
       </c>
       <c r="C25" s="10">
         <v>21</v>
       </c>
       <c r="D25" s="10">
         <v>21</v>
       </c>
       <c r="E25" s="10">
         <v>19</v>
       </c>
       <c r="F25" s="10">
         <v>14</v>
       </c>
       <c r="G25" s="10">
         <v>19</v>
       </c>
       <c r="H25" s="10">
         <v>16</v>
       </c>
       <c r="I25" s="10">
@@ -4293,52 +4365,55 @@
       </c>
       <c r="AU25" s="12">
         <v>24</v>
       </c>
       <c r="AV25" s="20">
         <v>18</v>
       </c>
       <c r="AW25" s="12">
         <v>16</v>
       </c>
       <c r="AX25" s="13">
         <v>10</v>
       </c>
       <c r="AY25" s="20">
         <v>20</v>
       </c>
       <c r="AZ25" s="11">
         <v>8</v>
       </c>
       <c r="BA25" s="11">
         <v>12</v>
       </c>
       <c r="BB25" s="12">
         <v>12</v>
       </c>
+      <c r="BC25" s="12">
+        <v>15</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="10">
         <v>12</v>
       </c>
       <c r="C26" s="10">
         <v>8</v>
       </c>
       <c r="D26" s="10">
         <v>11</v>
       </c>
       <c r="E26" s="10">
         <v>13</v>
       </c>
       <c r="F26" s="10">
         <v>15</v>
       </c>
       <c r="G26" s="10">
         <v>23</v>
       </c>
       <c r="H26" s="10">
         <v>17</v>
       </c>
       <c r="I26" s="10">
@@ -4457,52 +4532,55 @@
       </c>
       <c r="AU26" s="12">
         <v>15</v>
       </c>
       <c r="AV26" s="20">
         <v>10</v>
       </c>
       <c r="AW26" s="12">
         <v>14</v>
       </c>
       <c r="AX26" s="13">
         <v>7</v>
       </c>
       <c r="AY26" s="20">
         <v>4</v>
       </c>
       <c r="AZ26" s="11">
         <v>16</v>
       </c>
       <c r="BA26" s="11">
         <v>16</v>
       </c>
       <c r="BB26" s="12">
         <v>9</v>
       </c>
+      <c r="BC26" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="17">
         <v>22</v>
       </c>
       <c r="C27" s="17">
         <v>23</v>
       </c>
       <c r="D27" s="17">
         <v>19</v>
       </c>
       <c r="E27" s="17">
         <v>12</v>
       </c>
       <c r="F27" s="17">
         <v>21</v>
       </c>
       <c r="G27" s="17">
         <v>20</v>
       </c>
       <c r="H27" s="17">
         <v>26</v>
       </c>
       <c r="I27" s="17">
@@ -4621,52 +4699,55 @@
       </c>
       <c r="AU27" s="12">
         <v>12</v>
       </c>
       <c r="AV27" s="20">
         <v>18</v>
       </c>
       <c r="AW27" s="12">
         <v>15</v>
       </c>
       <c r="AX27" s="13">
         <v>12</v>
       </c>
       <c r="AY27" s="20">
         <v>10</v>
       </c>
       <c r="AZ27" s="11">
         <v>10</v>
       </c>
       <c r="BA27" s="11">
         <v>6</v>
       </c>
       <c r="BB27" s="12">
         <v>7</v>
       </c>
+      <c r="BC27" s="12">
+        <v>19</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="37" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="37"/>
       <c r="K28" s="37"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="37"/>
       <c r="O28" s="37"/>
       <c r="P28" s="37"/>
       <c r="Q28" s="37"/>
       <c r="R28" s="37"/>
       <c r="S28" s="37"/>
       <c r="T28" s="37"/>
       <c r="U28" s="37"/>
       <c r="V28" s="37"/>
       <c r="W28" s="37"/>
       <c r="X28" s="37"/>
@@ -4678,52 +4759,53 @@
       <c r="AD28" s="37"/>
       <c r="AE28" s="37"/>
       <c r="AF28" s="37"/>
       <c r="AG28" s="37"/>
       <c r="AH28" s="37"/>
       <c r="AI28" s="37"/>
       <c r="AJ28" s="37"/>
       <c r="AK28" s="37"/>
       <c r="AL28" s="37"/>
       <c r="AM28" s="37"/>
       <c r="AN28" s="37"/>
       <c r="AO28" s="37"/>
       <c r="AP28" s="37"/>
       <c r="AQ28" s="37"/>
       <c r="AR28" s="37"/>
       <c r="AS28" s="37"/>
       <c r="AT28" s="37"/>
       <c r="AU28" s="37"/>
       <c r="AV28" s="37"/>
       <c r="AW28" s="37"/>
       <c r="AX28" s="37"/>
       <c r="AY28" s="37"/>
       <c r="AZ28" s="37"/>
       <c r="BA28" s="37"/>
       <c r="BB28" s="37"/>
+      <c r="BC28" s="37"/>
     </row>
-    <row r="29" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="14">
         <v>425</v>
       </c>
       <c r="C29" s="14">
         <v>406</v>
       </c>
       <c r="D29" s="14">
         <v>400</v>
       </c>
       <c r="E29" s="14">
         <v>423</v>
       </c>
       <c r="F29" s="14">
         <v>452</v>
       </c>
       <c r="G29" s="14">
         <v>465</v>
       </c>
       <c r="H29" s="14">
         <v>468</v>
       </c>
       <c r="I29" s="14">
@@ -4842,52 +4924,55 @@
       </c>
       <c r="AU29" s="12">
         <v>393</v>
       </c>
       <c r="AV29" s="20">
         <v>329</v>
       </c>
       <c r="AW29" s="11">
         <v>358</v>
       </c>
       <c r="AX29" s="13">
         <v>316</v>
       </c>
       <c r="AY29" s="20">
         <v>283</v>
       </c>
       <c r="AZ29" s="11">
         <v>306</v>
       </c>
       <c r="BA29" s="11">
         <v>313</v>
       </c>
       <c r="BB29" s="12">
         <v>352</v>
       </c>
+      <c r="BC29" s="12">
+        <v>354</v>
+      </c>
     </row>
-    <row r="30" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="14">
         <v>135</v>
       </c>
       <c r="C30" s="14">
         <v>157</v>
       </c>
       <c r="D30" s="14">
         <v>143</v>
       </c>
       <c r="E30" s="14">
         <v>157</v>
       </c>
       <c r="F30" s="14">
         <v>149</v>
       </c>
       <c r="G30" s="14">
         <v>145</v>
       </c>
       <c r="H30" s="14">
         <v>144</v>
       </c>
       <c r="I30" s="14">
@@ -5006,52 +5091,55 @@
       </c>
       <c r="AU30" s="12">
         <v>139</v>
       </c>
       <c r="AV30" s="20">
         <v>112</v>
       </c>
       <c r="AW30" s="11">
         <v>123</v>
       </c>
       <c r="AX30" s="13">
         <v>118</v>
       </c>
       <c r="AY30" s="20">
         <v>92</v>
       </c>
       <c r="AZ30" s="11">
         <v>97</v>
       </c>
       <c r="BA30" s="11">
         <v>119</v>
       </c>
       <c r="BB30" s="12">
         <v>139</v>
       </c>
+      <c r="BC30" s="12">
+        <v>137</v>
+      </c>
     </row>
-    <row r="31" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="14">
         <v>28</v>
       </c>
       <c r="C31" s="14">
         <v>24</v>
       </c>
       <c r="D31" s="14">
         <v>33</v>
       </c>
       <c r="E31" s="14">
         <v>35</v>
       </c>
       <c r="F31" s="14">
         <v>28</v>
       </c>
       <c r="G31" s="14">
         <v>42</v>
       </c>
       <c r="H31" s="14">
         <v>33</v>
       </c>
       <c r="I31" s="14">
@@ -5170,52 +5258,55 @@
       </c>
       <c r="AU31" s="12">
         <v>23</v>
       </c>
       <c r="AV31" s="20">
         <v>30</v>
       </c>
       <c r="AW31" s="11">
         <v>21</v>
       </c>
       <c r="AX31" s="13">
         <v>24</v>
       </c>
       <c r="AY31" s="20">
         <v>17</v>
       </c>
       <c r="AZ31" s="11">
         <v>17</v>
       </c>
       <c r="BA31" s="11">
         <v>21</v>
       </c>
       <c r="BB31" s="12">
         <v>20</v>
       </c>
+      <c r="BC31" s="12">
+        <v>21</v>
+      </c>
     </row>
-    <row r="32" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A32" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="14">
         <v>17</v>
       </c>
       <c r="C32" s="14">
         <v>13</v>
       </c>
       <c r="D32" s="14">
         <v>4</v>
       </c>
       <c r="E32" s="14">
         <v>16</v>
       </c>
       <c r="F32" s="14">
         <v>13</v>
       </c>
       <c r="G32" s="14">
         <v>12</v>
       </c>
       <c r="H32" s="14">
         <v>15</v>
       </c>
       <c r="I32" s="14">
@@ -5334,52 +5425,55 @@
       </c>
       <c r="AU32" s="12">
         <v>13</v>
       </c>
       <c r="AV32" s="20">
         <v>7</v>
       </c>
       <c r="AW32" s="11">
         <v>8</v>
       </c>
       <c r="AX32" s="13">
         <v>5</v>
       </c>
       <c r="AY32" s="20">
         <v>11</v>
       </c>
       <c r="AZ32" s="11">
         <v>7</v>
       </c>
       <c r="BA32" s="11">
         <v>4</v>
       </c>
       <c r="BB32" s="12">
         <v>12</v>
       </c>
+      <c r="BC32" s="12">
+        <v>11</v>
+      </c>
     </row>
-    <row r="33" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="14">
         <v>56</v>
       </c>
       <c r="C33" s="14">
         <v>65</v>
       </c>
       <c r="D33" s="14">
         <v>56</v>
       </c>
       <c r="E33" s="14">
         <v>58</v>
       </c>
       <c r="F33" s="14">
         <v>55</v>
       </c>
       <c r="G33" s="14">
         <v>54</v>
       </c>
       <c r="H33" s="14">
         <v>71</v>
       </c>
       <c r="I33" s="14">
@@ -5498,52 +5592,55 @@
       </c>
       <c r="AU33" s="12">
         <v>69</v>
       </c>
       <c r="AV33" s="20">
         <v>53</v>
       </c>
       <c r="AW33" s="11">
         <v>47</v>
       </c>
       <c r="AX33" s="13">
         <v>44</v>
       </c>
       <c r="AY33" s="20">
         <v>39</v>
       </c>
       <c r="AZ33" s="11">
         <v>33</v>
       </c>
       <c r="BA33" s="11">
         <v>50</v>
       </c>
       <c r="BB33" s="12">
         <v>47</v>
       </c>
+      <c r="BC33" s="12">
+        <v>45</v>
+      </c>
     </row>
-    <row r="34" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A34" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="14">
         <v>11</v>
       </c>
       <c r="C34" s="14">
         <v>1</v>
       </c>
       <c r="D34" s="14">
         <v>5</v>
       </c>
       <c r="E34" s="14">
         <v>4</v>
       </c>
       <c r="F34" s="14">
         <v>11</v>
       </c>
       <c r="G34" s="14">
         <v>5</v>
       </c>
       <c r="H34" s="14">
         <v>10</v>
       </c>
       <c r="I34" s="14">
@@ -5662,52 +5759,55 @@
       </c>
       <c r="AU34" s="12">
         <v>8</v>
       </c>
       <c r="AV34" s="20">
         <v>5</v>
       </c>
       <c r="AW34" s="12">
         <v>7</v>
       </c>
       <c r="AX34" s="13">
         <v>8</v>
       </c>
       <c r="AY34" s="20">
         <v>2</v>
       </c>
       <c r="AZ34" s="11">
         <v>6</v>
       </c>
       <c r="BA34" s="11">
         <v>3</v>
       </c>
       <c r="BB34" s="12">
         <v>3</v>
       </c>
+      <c r="BC34" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="35" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="14">
         <v>16</v>
       </c>
       <c r="C35" s="14">
         <v>8</v>
       </c>
       <c r="D35" s="14">
         <v>14</v>
       </c>
       <c r="E35" s="14">
         <v>11</v>
       </c>
       <c r="F35" s="14">
         <v>12</v>
       </c>
       <c r="G35" s="14">
         <v>6</v>
       </c>
       <c r="H35" s="14">
         <v>9</v>
       </c>
       <c r="I35" s="14">
@@ -5826,52 +5926,55 @@
       </c>
       <c r="AU35" s="12">
         <v>10</v>
       </c>
       <c r="AV35" s="20">
         <v>8</v>
       </c>
       <c r="AW35" s="12">
         <v>5</v>
       </c>
       <c r="AX35" s="13">
         <v>2</v>
       </c>
       <c r="AY35" s="20">
         <v>6</v>
       </c>
       <c r="AZ35" s="11">
         <v>9</v>
       </c>
       <c r="BA35" s="11">
         <v>7</v>
       </c>
       <c r="BB35" s="12">
         <v>2</v>
       </c>
+      <c r="BC35" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="36" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A36" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="14">
         <v>12</v>
       </c>
       <c r="C36" s="14">
         <v>14</v>
       </c>
       <c r="D36" s="14">
         <v>18</v>
       </c>
       <c r="E36" s="14">
         <v>12</v>
       </c>
       <c r="F36" s="14">
         <v>18</v>
       </c>
       <c r="G36" s="14">
         <v>20</v>
       </c>
       <c r="H36" s="14">
         <v>23</v>
       </c>
       <c r="I36" s="14">
@@ -5990,52 +6093,55 @@
       </c>
       <c r="AU36" s="12">
         <v>11</v>
       </c>
       <c r="AV36" s="20">
         <v>14</v>
       </c>
       <c r="AW36" s="12">
         <v>11</v>
       </c>
       <c r="AX36" s="13">
         <v>9</v>
       </c>
       <c r="AY36" s="20">
         <v>12</v>
       </c>
       <c r="AZ36" s="11">
         <v>14</v>
       </c>
       <c r="BA36" s="11">
         <v>13</v>
       </c>
       <c r="BB36" s="12">
         <v>19</v>
       </c>
+      <c r="BC36" s="12">
+        <v>16</v>
+      </c>
     </row>
-    <row r="37" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="14">
         <v>4</v>
       </c>
       <c r="C37" s="14">
         <v>9</v>
       </c>
       <c r="D37" s="14">
         <v>3</v>
       </c>
       <c r="E37" s="14">
         <v>9</v>
       </c>
       <c r="F37" s="14">
         <v>10</v>
       </c>
       <c r="G37" s="14">
         <v>6</v>
       </c>
       <c r="H37" s="14">
         <v>9</v>
       </c>
       <c r="I37" s="14">
@@ -6154,52 +6260,55 @@
       </c>
       <c r="AU37" s="12">
         <v>9</v>
       </c>
       <c r="AV37" s="20">
         <v>3</v>
       </c>
       <c r="AW37" s="12">
         <v>7</v>
       </c>
       <c r="AX37" s="13">
         <v>10</v>
       </c>
       <c r="AY37" s="20">
         <v>7</v>
       </c>
       <c r="AZ37" s="11">
         <v>7</v>
       </c>
       <c r="BA37" s="11">
         <v>4</v>
       </c>
       <c r="BB37" s="12">
         <v>9</v>
       </c>
+      <c r="BC37" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="38" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="14">
         <v>9</v>
       </c>
       <c r="C38" s="14">
         <v>3</v>
       </c>
       <c r="D38" s="14">
         <v>9</v>
       </c>
       <c r="E38" s="14">
         <v>7</v>
       </c>
       <c r="F38" s="14">
         <v>7</v>
       </c>
       <c r="G38" s="14">
         <v>8</v>
       </c>
       <c r="H38" s="14">
         <v>7</v>
       </c>
       <c r="I38" s="14">
@@ -6318,52 +6427,55 @@
       </c>
       <c r="AU38" s="12">
         <v>8</v>
       </c>
       <c r="AV38" s="20">
         <v>3</v>
       </c>
       <c r="AW38" s="12">
         <v>6</v>
       </c>
       <c r="AX38" s="13">
         <v>6</v>
       </c>
       <c r="AY38" s="20">
         <v>8</v>
       </c>
       <c r="AZ38" s="11">
         <v>3</v>
       </c>
       <c r="BA38" s="11">
         <v>6</v>
       </c>
       <c r="BB38" s="12">
         <v>8</v>
       </c>
+      <c r="BC38" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="39" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A39" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="14">
         <v>25</v>
       </c>
       <c r="C39" s="14">
         <v>15</v>
       </c>
       <c r="D39" s="14">
         <v>11</v>
       </c>
       <c r="E39" s="14">
         <v>22</v>
       </c>
       <c r="F39" s="14">
         <v>19</v>
       </c>
       <c r="G39" s="14">
         <v>19</v>
       </c>
       <c r="H39" s="14">
         <v>17</v>
       </c>
       <c r="I39" s="14">
@@ -6482,52 +6594,55 @@
       </c>
       <c r="AU39" s="12">
         <v>8</v>
       </c>
       <c r="AV39" s="20">
         <v>15</v>
       </c>
       <c r="AW39" s="12">
         <v>16</v>
       </c>
       <c r="AX39" s="13">
         <v>13</v>
       </c>
       <c r="AY39" s="20">
         <v>12</v>
       </c>
       <c r="AZ39" s="11">
         <v>15</v>
       </c>
       <c r="BA39" s="11">
         <v>15</v>
       </c>
       <c r="BB39" s="12">
         <v>7</v>
       </c>
+      <c r="BC39" s="12">
+        <v>13</v>
+      </c>
     </row>
-    <row r="40" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A40" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="14">
         <v>5</v>
       </c>
       <c r="C40" s="14">
         <v>6</v>
       </c>
       <c r="D40" s="14">
         <v>4</v>
       </c>
       <c r="E40" s="14">
         <v>4</v>
       </c>
       <c r="F40" s="14">
         <v>7</v>
       </c>
       <c r="G40" s="14">
         <v>6</v>
       </c>
       <c r="H40" s="14">
         <v>6</v>
       </c>
       <c r="I40" s="14">
@@ -6646,52 +6761,55 @@
       </c>
       <c r="AU40" s="12">
         <v>4</v>
       </c>
       <c r="AV40" s="20">
         <v>3</v>
       </c>
       <c r="AW40" s="12">
         <v>4</v>
       </c>
       <c r="AX40" s="13">
         <v>4</v>
       </c>
       <c r="AY40" s="20">
         <v>3</v>
       </c>
       <c r="AZ40" s="11">
         <v>2</v>
       </c>
       <c r="BA40" s="11">
         <v>2</v>
       </c>
       <c r="BB40" s="12">
         <v>6</v>
       </c>
+      <c r="BC40" s="12">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A41" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="14">
         <v>13</v>
       </c>
       <c r="C41" s="14">
         <v>10</v>
       </c>
       <c r="D41" s="14">
         <v>6</v>
       </c>
       <c r="E41" s="14">
         <v>5</v>
       </c>
       <c r="F41" s="14">
         <v>12</v>
       </c>
       <c r="G41" s="14">
         <v>7</v>
       </c>
       <c r="H41" s="14">
         <v>12</v>
       </c>
       <c r="I41" s="14">
@@ -6810,52 +6928,55 @@
       </c>
       <c r="AU41" s="12">
         <v>10</v>
       </c>
       <c r="AV41" s="20">
         <v>7</v>
       </c>
       <c r="AW41" s="12">
         <v>10</v>
       </c>
       <c r="AX41" s="13">
         <v>3</v>
       </c>
       <c r="AY41" s="20">
         <v>7</v>
       </c>
       <c r="AZ41" s="11">
         <v>5</v>
       </c>
       <c r="BA41" s="11">
         <v>10</v>
       </c>
       <c r="BB41" s="12">
         <v>7</v>
       </c>
+      <c r="BC41" s="12">
+        <v>10</v>
+      </c>
     </row>
-    <row r="42" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A42" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="14">
         <v>8</v>
       </c>
       <c r="C42" s="14">
         <v>8</v>
       </c>
       <c r="D42" s="14">
         <v>5</v>
       </c>
       <c r="E42" s="14">
         <v>4</v>
       </c>
       <c r="F42" s="14">
         <v>9</v>
       </c>
       <c r="G42" s="14">
         <v>14</v>
       </c>
       <c r="H42" s="14">
         <v>19</v>
       </c>
       <c r="I42" s="14">
@@ -6974,52 +7095,55 @@
       </c>
       <c r="AU42" s="12">
         <v>13</v>
       </c>
       <c r="AV42" s="20">
         <v>6</v>
       </c>
       <c r="AW42" s="12">
         <v>8</v>
       </c>
       <c r="AX42" s="13">
         <v>7</v>
       </c>
       <c r="AY42" s="20">
         <v>8</v>
       </c>
       <c r="AZ42" s="11">
         <v>15</v>
       </c>
       <c r="BA42" s="11">
         <v>5</v>
       </c>
       <c r="BB42" s="12">
         <v>8</v>
       </c>
+      <c r="BC42" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="43" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A43" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B43" s="14">
         <v>36</v>
       </c>
       <c r="C43" s="14">
         <v>36</v>
       </c>
       <c r="D43" s="14">
         <v>41</v>
       </c>
       <c r="E43" s="14">
         <v>47</v>
       </c>
       <c r="F43" s="14">
         <v>52</v>
       </c>
       <c r="G43" s="14">
         <v>52</v>
       </c>
       <c r="H43" s="14">
         <v>34</v>
       </c>
       <c r="I43" s="14">
@@ -7138,52 +7262,55 @@
       </c>
       <c r="AU43" s="12">
         <v>24</v>
       </c>
       <c r="AV43" s="20">
         <v>31</v>
       </c>
       <c r="AW43" s="12">
         <v>35</v>
       </c>
       <c r="AX43" s="13">
         <v>26</v>
       </c>
       <c r="AY43" s="20">
         <v>36</v>
       </c>
       <c r="AZ43" s="11">
         <v>34</v>
       </c>
       <c r="BA43" s="11">
         <v>26</v>
       </c>
       <c r="BB43" s="12">
         <v>32</v>
       </c>
+      <c r="BC43" s="12">
+        <v>24</v>
+      </c>
     </row>
-    <row r="44" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="14">
         <v>6</v>
       </c>
       <c r="C44" s="14">
         <v>3</v>
       </c>
       <c r="D44" s="14">
         <v>7</v>
       </c>
       <c r="E44" s="14">
         <v>6</v>
       </c>
       <c r="F44" s="14">
         <v>7</v>
       </c>
       <c r="G44" s="14">
         <v>12</v>
       </c>
       <c r="H44" s="14">
         <v>10</v>
       </c>
       <c r="I44" s="14">
@@ -7302,52 +7429,55 @@
       </c>
       <c r="AU44" s="12">
         <v>8</v>
       </c>
       <c r="AV44" s="20">
         <v>4</v>
       </c>
       <c r="AW44" s="12">
         <v>12</v>
       </c>
       <c r="AX44" s="13">
         <v>14</v>
       </c>
       <c r="AY44" s="20">
         <v>4</v>
       </c>
       <c r="AZ44" s="11">
         <v>11</v>
       </c>
       <c r="BA44" s="11">
         <v>6</v>
       </c>
       <c r="BB44" s="12">
         <v>8</v>
       </c>
+      <c r="BC44" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="45" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="14">
         <v>3</v>
       </c>
       <c r="C45" s="14">
         <v>6</v>
       </c>
       <c r="D45" s="14">
         <v>4</v>
       </c>
       <c r="E45" s="14">
         <v>2</v>
       </c>
       <c r="F45" s="14">
         <v>2</v>
       </c>
       <c r="G45" s="14">
         <v>9</v>
       </c>
       <c r="H45" s="14">
         <v>5</v>
       </c>
       <c r="I45" s="14">
@@ -7466,52 +7596,55 @@
       </c>
       <c r="AU45" s="12">
         <v>5</v>
       </c>
       <c r="AV45" s="20">
         <v>2</v>
       </c>
       <c r="AW45" s="12">
         <v>3</v>
       </c>
       <c r="AX45" s="13">
         <v>3</v>
       </c>
       <c r="AY45" s="20">
         <v>1</v>
       </c>
       <c r="AZ45" s="11">
         <v>4</v>
       </c>
       <c r="BA45" s="11">
         <v>1</v>
       </c>
       <c r="BB45" s="12">
         <v>2</v>
       </c>
+      <c r="BC45" s="12">
+        <v>4</v>
+      </c>
     </row>
-    <row r="46" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A46" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="14">
         <v>10</v>
       </c>
       <c r="C46" s="14">
         <v>7</v>
       </c>
       <c r="D46" s="14">
         <v>8</v>
       </c>
       <c r="E46" s="14">
         <v>7</v>
       </c>
       <c r="F46" s="14">
         <v>12</v>
       </c>
       <c r="G46" s="14">
         <v>11</v>
       </c>
       <c r="H46" s="14">
         <v>12</v>
       </c>
       <c r="I46" s="14">
@@ -7630,52 +7763,55 @@
       </c>
       <c r="AU46" s="12">
         <v>8</v>
       </c>
       <c r="AV46" s="20">
         <v>2</v>
       </c>
       <c r="AW46" s="12">
         <v>10</v>
       </c>
       <c r="AX46" s="13">
         <v>3</v>
       </c>
       <c r="AY46" s="20">
         <v>4</v>
       </c>
       <c r="AZ46" s="11">
         <v>5</v>
       </c>
       <c r="BA46" s="11">
         <v>3</v>
       </c>
       <c r="BB46" s="12">
         <v>7</v>
       </c>
+      <c r="BC46" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="47" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A47" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="14">
         <v>10</v>
       </c>
       <c r="C47" s="14">
         <v>7</v>
       </c>
       <c r="D47" s="14">
         <v>14</v>
       </c>
       <c r="E47" s="14">
         <v>9</v>
       </c>
       <c r="F47" s="14">
         <v>11</v>
       </c>
       <c r="G47" s="14">
         <v>12</v>
       </c>
       <c r="H47" s="14">
         <v>10</v>
       </c>
       <c r="I47" s="14">
@@ -7794,52 +7930,55 @@
       </c>
       <c r="AU47" s="12">
         <v>11</v>
       </c>
       <c r="AV47" s="20">
         <v>8</v>
       </c>
       <c r="AW47" s="12">
         <v>10</v>
       </c>
       <c r="AX47" s="13">
         <v>8</v>
       </c>
       <c r="AY47" s="20">
         <v>8</v>
       </c>
       <c r="AZ47" s="11">
         <v>4</v>
       </c>
       <c r="BA47" s="11">
         <v>6</v>
       </c>
       <c r="BB47" s="12">
         <v>6</v>
       </c>
+      <c r="BC47" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="48" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A48" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="14">
         <v>7</v>
       </c>
       <c r="C48" s="14">
         <v>2</v>
       </c>
       <c r="D48" s="14">
         <v>5</v>
       </c>
       <c r="E48" s="14">
         <v>4</v>
       </c>
       <c r="F48" s="14">
         <v>8</v>
       </c>
       <c r="G48" s="14">
         <v>13</v>
       </c>
       <c r="H48" s="14">
         <v>11</v>
       </c>
       <c r="I48" s="14">
@@ -7958,52 +8097,55 @@
       </c>
       <c r="AU48" s="12">
         <v>7</v>
       </c>
       <c r="AV48" s="20">
         <v>6</v>
       </c>
       <c r="AW48" s="12">
         <v>9</v>
       </c>
       <c r="AX48" s="13">
         <v>3</v>
       </c>
       <c r="AY48" s="20">
         <v>3</v>
       </c>
       <c r="AZ48" s="11">
         <v>12</v>
       </c>
       <c r="BA48" s="11">
         <v>10</v>
       </c>
       <c r="BB48" s="12">
         <v>5</v>
       </c>
+      <c r="BC48" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="49" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A49" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="14">
         <v>14</v>
       </c>
       <c r="C49" s="14">
         <v>12</v>
       </c>
       <c r="D49" s="14">
         <v>10</v>
       </c>
       <c r="E49" s="14">
         <v>4</v>
       </c>
       <c r="F49" s="14">
         <v>10</v>
       </c>
       <c r="G49" s="14">
         <v>12</v>
       </c>
       <c r="H49" s="14">
         <v>11</v>
       </c>
       <c r="I49" s="14">
@@ -8122,52 +8264,55 @@
       </c>
       <c r="AU49" s="12">
         <v>5</v>
       </c>
       <c r="AV49" s="20">
         <v>10</v>
       </c>
       <c r="AW49" s="12">
         <v>6</v>
       </c>
       <c r="AX49" s="13">
         <v>6</v>
       </c>
       <c r="AY49" s="20">
         <v>3</v>
       </c>
       <c r="AZ49" s="11">
         <v>6</v>
       </c>
       <c r="BA49" s="11">
         <v>2</v>
       </c>
       <c r="BB49" s="12">
         <v>5</v>
       </c>
+      <c r="BC49" s="12">
+        <v>12</v>
+      </c>
     </row>
-    <row r="50" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B50" s="37" t="s">
         <v>8</v>
       </c>
       <c r="C50" s="37"/>
       <c r="D50" s="37"/>
       <c r="E50" s="37"/>
       <c r="F50" s="37"/>
       <c r="G50" s="37"/>
       <c r="H50" s="37"/>
       <c r="I50" s="37"/>
       <c r="J50" s="37"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="37"/>
       <c r="O50" s="37"/>
       <c r="P50" s="37"/>
       <c r="Q50" s="37"/>
       <c r="R50" s="37"/>
       <c r="S50" s="37"/>
       <c r="T50" s="37"/>
       <c r="U50" s="37"/>
       <c r="V50" s="37"/>
       <c r="W50" s="37"/>
       <c r="X50" s="37"/>
@@ -8179,52 +8324,53 @@
       <c r="AD50" s="37"/>
       <c r="AE50" s="37"/>
       <c r="AF50" s="37"/>
       <c r="AG50" s="37"/>
       <c r="AH50" s="37"/>
       <c r="AI50" s="37"/>
       <c r="AJ50" s="37"/>
       <c r="AK50" s="37"/>
       <c r="AL50" s="37"/>
       <c r="AM50" s="37"/>
       <c r="AN50" s="37"/>
       <c r="AO50" s="37"/>
       <c r="AP50" s="37"/>
       <c r="AQ50" s="37"/>
       <c r="AR50" s="37"/>
       <c r="AS50" s="37"/>
       <c r="AT50" s="37"/>
       <c r="AU50" s="37"/>
       <c r="AV50" s="37"/>
       <c r="AW50" s="37"/>
       <c r="AX50" s="37"/>
       <c r="AY50" s="37"/>
       <c r="AZ50" s="37"/>
       <c r="BA50" s="37"/>
       <c r="BB50" s="37"/>
+      <c r="BC50" s="37"/>
     </row>
-    <row r="51" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A51" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="19">
         <v>384</v>
       </c>
       <c r="C51" s="19">
         <v>396</v>
       </c>
       <c r="D51" s="19">
         <v>386</v>
       </c>
       <c r="E51" s="19">
         <v>379</v>
       </c>
       <c r="F51" s="19">
         <v>390</v>
       </c>
       <c r="G51" s="19">
         <v>405</v>
       </c>
       <c r="H51" s="19">
         <v>451</v>
       </c>
       <c r="I51" s="19">
@@ -8343,52 +8489,55 @@
       </c>
       <c r="AU51" s="12">
         <v>321</v>
       </c>
       <c r="AV51" s="20">
         <v>279</v>
       </c>
       <c r="AW51" s="11">
         <v>320</v>
       </c>
       <c r="AX51" s="13">
         <v>311</v>
       </c>
       <c r="AY51" s="20">
         <v>258</v>
       </c>
       <c r="AZ51" s="11">
         <v>315</v>
       </c>
       <c r="BA51" s="11">
         <v>307</v>
       </c>
       <c r="BB51" s="12">
         <v>266</v>
       </c>
+      <c r="BC51" s="12">
+        <v>343</v>
+      </c>
     </row>
-    <row r="52" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A52" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="19">
         <v>140</v>
       </c>
       <c r="C52" s="19">
         <v>142</v>
       </c>
       <c r="D52" s="19">
         <v>119</v>
       </c>
       <c r="E52" s="19">
         <v>123</v>
       </c>
       <c r="F52" s="19">
         <v>121</v>
       </c>
       <c r="G52" s="19">
         <v>137</v>
       </c>
       <c r="H52" s="19">
         <v>145</v>
       </c>
       <c r="I52" s="19">
@@ -8507,52 +8656,55 @@
       </c>
       <c r="AU52" s="12">
         <v>105</v>
       </c>
       <c r="AV52" s="20">
         <v>88</v>
       </c>
       <c r="AW52" s="11">
         <v>119</v>
       </c>
       <c r="AX52" s="13">
         <v>106</v>
       </c>
       <c r="AY52" s="20">
         <v>97</v>
       </c>
       <c r="AZ52" s="11">
         <v>121</v>
       </c>
       <c r="BA52" s="11">
         <v>109</v>
       </c>
       <c r="BB52" s="12">
         <v>103</v>
       </c>
+      <c r="BC52" s="12">
+        <v>126</v>
+      </c>
     </row>
-    <row r="53" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="19">
         <v>28</v>
       </c>
       <c r="C53" s="19">
         <v>26</v>
       </c>
       <c r="D53" s="19">
         <v>32</v>
       </c>
       <c r="E53" s="19">
         <v>30</v>
       </c>
       <c r="F53" s="19">
         <v>28</v>
       </c>
       <c r="G53" s="19">
         <v>25</v>
       </c>
       <c r="H53" s="19">
         <v>34</v>
       </c>
       <c r="I53" s="19">
@@ -8671,52 +8823,55 @@
       </c>
       <c r="AU53" s="12">
         <v>14</v>
       </c>
       <c r="AV53" s="20">
         <v>22</v>
       </c>
       <c r="AW53" s="11">
         <v>18</v>
       </c>
       <c r="AX53" s="13">
         <v>24</v>
       </c>
       <c r="AY53" s="20">
         <v>18</v>
       </c>
       <c r="AZ53" s="11">
         <v>19</v>
       </c>
       <c r="BA53" s="11">
         <v>22</v>
       </c>
       <c r="BB53" s="12">
         <v>16</v>
       </c>
+      <c r="BC53" s="12">
+        <v>22</v>
+      </c>
     </row>
-    <row r="54" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="19">
         <v>6</v>
       </c>
       <c r="C54" s="19">
         <v>14</v>
       </c>
       <c r="D54" s="19">
         <v>12</v>
       </c>
       <c r="E54" s="19">
         <v>12</v>
       </c>
       <c r="F54" s="19">
         <v>14</v>
       </c>
       <c r="G54" s="19">
         <v>16</v>
       </c>
       <c r="H54" s="19">
         <v>20</v>
       </c>
       <c r="I54" s="19">
@@ -8835,52 +8990,55 @@
       </c>
       <c r="AU54" s="12">
         <v>7</v>
       </c>
       <c r="AV54" s="20">
         <v>8</v>
       </c>
       <c r="AW54" s="11">
         <v>8</v>
       </c>
       <c r="AX54" s="13">
         <v>8</v>
       </c>
       <c r="AY54" s="20">
         <v>10</v>
       </c>
       <c r="AZ54" s="11">
         <v>8</v>
       </c>
       <c r="BA54" s="11">
         <v>6</v>
       </c>
       <c r="BB54" s="12">
         <v>10</v>
       </c>
+      <c r="BC54" s="12">
+        <v>15</v>
+      </c>
     </row>
-    <row r="55" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="19">
         <v>57</v>
       </c>
       <c r="C55" s="19">
         <v>49</v>
       </c>
       <c r="D55" s="19">
         <v>53</v>
       </c>
       <c r="E55" s="19">
         <v>55</v>
       </c>
       <c r="F55" s="19">
         <v>52</v>
       </c>
       <c r="G55" s="19">
         <v>58</v>
       </c>
       <c r="H55" s="19">
         <v>61</v>
       </c>
       <c r="I55" s="19">
@@ -8999,52 +9157,55 @@
       </c>
       <c r="AU55" s="12">
         <v>51</v>
       </c>
       <c r="AV55" s="20">
         <v>44</v>
       </c>
       <c r="AW55" s="11">
         <v>49</v>
       </c>
       <c r="AX55" s="13">
         <v>63</v>
       </c>
       <c r="AY55" s="20">
         <v>36</v>
       </c>
       <c r="AZ55" s="11">
         <v>46</v>
       </c>
       <c r="BA55" s="11">
         <v>45</v>
       </c>
       <c r="BB55" s="12">
         <v>49</v>
       </c>
+      <c r="BC55" s="12">
+        <v>40</v>
+      </c>
     </row>
-    <row r="56" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B56" s="19">
         <v>3</v>
       </c>
       <c r="C56" s="19">
         <v>6</v>
       </c>
       <c r="D56" s="19">
         <v>6</v>
       </c>
       <c r="E56" s="19">
         <v>8</v>
       </c>
       <c r="F56" s="19">
         <v>4</v>
       </c>
       <c r="G56" s="19">
         <v>4</v>
       </c>
       <c r="H56" s="19">
         <v>8</v>
       </c>
       <c r="I56" s="19">
@@ -9163,52 +9324,55 @@
       </c>
       <c r="AU56" s="12">
         <v>1</v>
       </c>
       <c r="AV56" s="20">
         <v>2</v>
       </c>
       <c r="AW56" s="12">
         <v>7</v>
       </c>
       <c r="AX56" s="13">
         <v>4</v>
       </c>
       <c r="AY56" s="20">
         <v>2</v>
       </c>
       <c r="AZ56" s="11">
         <v>6</v>
       </c>
       <c r="BA56" s="11">
         <v>3</v>
       </c>
       <c r="BB56" s="12">
         <v>2</v>
       </c>
+      <c r="BC56" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="57" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B57" s="19">
         <v>5</v>
       </c>
       <c r="C57" s="19">
         <v>11</v>
       </c>
       <c r="D57" s="19">
         <v>9</v>
       </c>
       <c r="E57" s="19">
         <v>3</v>
       </c>
       <c r="F57" s="19">
         <v>10</v>
       </c>
       <c r="G57" s="19">
         <v>9</v>
       </c>
       <c r="H57" s="19">
         <v>8</v>
       </c>
       <c r="I57" s="19">
@@ -9327,52 +9491,55 @@
       </c>
       <c r="AU57" s="12">
         <v>6</v>
       </c>
       <c r="AV57" s="20">
         <v>5</v>
       </c>
       <c r="AW57" s="12">
         <v>8</v>
       </c>
       <c r="AX57" s="13">
         <v>4</v>
       </c>
       <c r="AY57" s="20">
         <v>4</v>
       </c>
       <c r="AZ57" s="11">
         <v>3</v>
       </c>
       <c r="BA57" s="11">
         <v>8</v>
       </c>
       <c r="BB57" s="12">
         <v>7</v>
       </c>
+      <c r="BC57" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="58" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B58" s="19">
         <v>12</v>
       </c>
       <c r="C58" s="19">
         <v>13</v>
       </c>
       <c r="D58" s="19">
         <v>18</v>
       </c>
       <c r="E58" s="19">
         <v>14</v>
       </c>
       <c r="F58" s="19">
         <v>14</v>
       </c>
       <c r="G58" s="19">
         <v>17</v>
       </c>
       <c r="H58" s="19">
         <v>17</v>
       </c>
       <c r="I58" s="19">
@@ -9491,52 +9658,55 @@
       </c>
       <c r="AU58" s="12">
         <v>19</v>
       </c>
       <c r="AV58" s="20">
         <v>11</v>
       </c>
       <c r="AW58" s="12">
         <v>10</v>
       </c>
       <c r="AX58" s="13">
         <v>7</v>
       </c>
       <c r="AY58" s="20">
         <v>11</v>
       </c>
       <c r="AZ58" s="11">
         <v>10</v>
       </c>
       <c r="BA58" s="11">
         <v>12</v>
       </c>
       <c r="BB58" s="12">
         <v>10</v>
       </c>
+      <c r="BC58" s="12">
+        <v>20</v>
+      </c>
     </row>
-    <row r="59" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B59" s="19">
         <v>8</v>
       </c>
       <c r="C59" s="19">
         <v>3</v>
       </c>
       <c r="D59" s="19">
         <v>11</v>
       </c>
       <c r="E59" s="19">
         <v>4</v>
       </c>
       <c r="F59" s="19">
         <v>7</v>
       </c>
       <c r="G59" s="19">
         <v>10</v>
       </c>
       <c r="H59" s="19">
         <v>13</v>
       </c>
       <c r="I59" s="19">
@@ -9655,52 +9825,55 @@
       </c>
       <c r="AU59" s="12">
         <v>8</v>
       </c>
       <c r="AV59" s="20">
         <v>5</v>
       </c>
       <c r="AW59" s="12">
         <v>4</v>
       </c>
       <c r="AX59" s="13">
         <v>7</v>
       </c>
       <c r="AY59" s="20">
         <v>2</v>
       </c>
       <c r="AZ59" s="11">
         <v>2</v>
       </c>
       <c r="BA59" s="11">
         <v>4</v>
       </c>
       <c r="BB59" s="12">
         <v>1</v>
       </c>
+      <c r="BC59" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="60" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B60" s="19">
         <v>6</v>
       </c>
       <c r="C60" s="19">
         <v>9</v>
       </c>
       <c r="D60" s="19">
         <v>15</v>
       </c>
       <c r="E60" s="19">
         <v>8</v>
       </c>
       <c r="F60" s="19">
         <v>6</v>
       </c>
       <c r="G60" s="19">
         <v>9</v>
       </c>
       <c r="H60" s="19">
         <v>11</v>
       </c>
       <c r="I60" s="19">
@@ -9819,52 +9992,55 @@
       </c>
       <c r="AU60" s="12">
         <v>5</v>
       </c>
       <c r="AV60" s="20">
         <v>7</v>
       </c>
       <c r="AW60" s="12">
         <v>6</v>
       </c>
       <c r="AX60" s="13">
         <v>5</v>
       </c>
       <c r="AY60" s="20">
         <v>4</v>
       </c>
       <c r="AZ60" s="11">
         <v>4</v>
       </c>
       <c r="BA60" s="11">
         <v>4</v>
       </c>
       <c r="BB60" s="12">
         <v>4</v>
       </c>
+      <c r="BC60" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="61" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B61" s="19">
         <v>18</v>
       </c>
       <c r="C61" s="19">
         <v>21</v>
       </c>
       <c r="D61" s="19">
         <v>15</v>
       </c>
       <c r="E61" s="19">
         <v>14</v>
       </c>
       <c r="F61" s="19">
         <v>20</v>
       </c>
       <c r="G61" s="19">
         <v>20</v>
       </c>
       <c r="H61" s="19">
         <v>13</v>
       </c>
       <c r="I61" s="19">
@@ -9983,52 +10159,55 @@
       </c>
       <c r="AU61" s="12">
         <v>11</v>
       </c>
       <c r="AV61" s="20">
         <v>11</v>
       </c>
       <c r="AW61" s="12">
         <v>14</v>
       </c>
       <c r="AX61" s="13">
         <v>10</v>
       </c>
       <c r="AY61" s="20">
         <v>10</v>
       </c>
       <c r="AZ61" s="11">
         <v>14</v>
       </c>
       <c r="BA61" s="11">
         <v>15</v>
       </c>
       <c r="BB61" s="12">
         <v>7</v>
       </c>
+      <c r="BC61" s="12">
+        <v>13</v>
+      </c>
     </row>
-    <row r="62" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="19">
         <v>3</v>
       </c>
       <c r="C62" s="19">
         <v>4</v>
       </c>
       <c r="D62" s="19">
         <v>5</v>
       </c>
       <c r="E62" s="19">
         <v>6</v>
       </c>
       <c r="F62" s="19">
         <v>7</v>
       </c>
       <c r="G62" s="19">
         <v>3</v>
       </c>
       <c r="H62" s="19">
         <v>5</v>
       </c>
       <c r="I62" s="19">
@@ -10147,52 +10326,55 @@
       </c>
       <c r="AU62" s="12">
         <v>4</v>
       </c>
       <c r="AV62" s="20">
         <v>2</v>
       </c>
       <c r="AW62" s="12">
         <v>4</v>
       </c>
       <c r="AX62" s="13">
         <v>3</v>
       </c>
       <c r="AY62" s="11" t="s">
         <v>48</v>
       </c>
       <c r="AZ62" s="11">
         <v>4</v>
       </c>
       <c r="BA62" s="11">
         <v>4</v>
       </c>
       <c r="BB62" s="12" t="s">
         <v>48</v>
       </c>
+      <c r="BC62" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="63" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B63" s="19">
         <v>15</v>
       </c>
       <c r="C63" s="19">
         <v>1</v>
       </c>
       <c r="D63" s="19">
         <v>9</v>
       </c>
       <c r="E63" s="19">
         <v>12</v>
       </c>
       <c r="F63" s="19">
         <v>12</v>
       </c>
       <c r="G63" s="19">
         <v>7</v>
       </c>
       <c r="H63" s="19">
         <v>12</v>
       </c>
       <c r="I63" s="19">
@@ -10311,52 +10493,55 @@
       </c>
       <c r="AU63" s="12">
         <v>13</v>
       </c>
       <c r="AV63" s="20">
         <v>9</v>
       </c>
       <c r="AW63" s="12">
         <v>5</v>
       </c>
       <c r="AX63" s="13">
         <v>5</v>
       </c>
       <c r="AY63" s="20">
         <v>3</v>
       </c>
       <c r="AZ63" s="11">
         <v>9</v>
       </c>
       <c r="BA63" s="11">
         <v>5</v>
       </c>
       <c r="BB63" s="12">
         <v>4</v>
       </c>
+      <c r="BC63" s="12">
+        <v>10</v>
+      </c>
     </row>
-    <row r="64" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="19">
         <v>9</v>
       </c>
       <c r="C64" s="19">
         <v>5</v>
       </c>
       <c r="D64" s="19">
         <v>8</v>
       </c>
       <c r="E64" s="19">
         <v>10</v>
       </c>
       <c r="F64" s="19">
         <v>12</v>
       </c>
       <c r="G64" s="19">
         <v>9</v>
       </c>
       <c r="H64" s="19">
         <v>12</v>
       </c>
       <c r="I64" s="19">
@@ -10475,52 +10660,55 @@
       </c>
       <c r="AU64" s="12">
         <v>10</v>
       </c>
       <c r="AV64" s="20">
         <v>5</v>
       </c>
       <c r="AW64" s="12">
         <v>3</v>
       </c>
       <c r="AX64" s="13">
         <v>5</v>
       </c>
       <c r="AY64" s="20">
         <v>6</v>
       </c>
       <c r="AZ64" s="11">
         <v>7</v>
       </c>
       <c r="BA64" s="11">
         <v>12</v>
       </c>
       <c r="BB64" s="12">
         <v>12</v>
       </c>
+      <c r="BC64" s="12">
+        <v>9</v>
+      </c>
     </row>
-    <row r="65" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B65" s="19">
         <v>29</v>
       </c>
       <c r="C65" s="19">
         <v>48</v>
       </c>
       <c r="D65" s="19">
         <v>39</v>
       </c>
       <c r="E65" s="19">
         <v>29</v>
       </c>
       <c r="F65" s="19">
         <v>43</v>
       </c>
       <c r="G65" s="19">
         <v>30</v>
       </c>
       <c r="H65" s="19">
         <v>41</v>
       </c>
       <c r="I65" s="19">
@@ -10639,52 +10827,55 @@
       </c>
       <c r="AU65" s="12">
         <v>25</v>
       </c>
       <c r="AV65" s="20">
         <v>22</v>
       </c>
       <c r="AW65" s="12">
         <v>35</v>
       </c>
       <c r="AX65" s="13">
         <v>26</v>
       </c>
       <c r="AY65" s="20">
         <v>30</v>
       </c>
       <c r="AZ65" s="11">
         <v>32</v>
       </c>
       <c r="BA65" s="11">
         <v>33</v>
       </c>
       <c r="BB65" s="12">
         <v>20</v>
       </c>
+      <c r="BC65" s="12">
+        <v>31</v>
+      </c>
     </row>
-    <row r="66" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B66" s="19">
         <v>7</v>
       </c>
       <c r="C66" s="19">
         <v>5</v>
       </c>
       <c r="D66" s="19">
         <v>10</v>
       </c>
       <c r="E66" s="19">
         <v>9</v>
       </c>
       <c r="F66" s="19">
         <v>8</v>
       </c>
       <c r="G66" s="19">
         <v>17</v>
       </c>
       <c r="H66" s="19">
         <v>15</v>
       </c>
       <c r="I66" s="19">
@@ -10803,52 +10994,55 @@
       </c>
       <c r="AU66" s="12">
         <v>7</v>
       </c>
       <c r="AV66" s="20">
         <v>7</v>
       </c>
       <c r="AW66" s="12">
         <v>3</v>
       </c>
       <c r="AX66" s="13">
         <v>7</v>
       </c>
       <c r="AY66" s="20">
         <v>2</v>
       </c>
       <c r="AZ66" s="11">
         <v>6</v>
       </c>
       <c r="BA66" s="11">
         <v>5</v>
       </c>
       <c r="BB66" s="12">
         <v>6</v>
       </c>
+      <c r="BC66" s="12">
+        <v>7</v>
+      </c>
     </row>
-    <row r="67" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A67" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B67" s="19">
         <v>3</v>
       </c>
       <c r="C67" s="19">
         <v>1</v>
       </c>
       <c r="D67" s="19">
         <v>2</v>
       </c>
       <c r="E67" s="19">
         <v>10</v>
       </c>
       <c r="F67" s="19">
         <v>2</v>
       </c>
       <c r="G67" s="19">
         <v>2</v>
       </c>
       <c r="H67" s="19">
         <v>5</v>
       </c>
       <c r="I67" s="19">
@@ -10967,52 +11161,55 @@
       </c>
       <c r="AU67" s="12">
         <v>3</v>
       </c>
       <c r="AV67" s="20">
         <v>3</v>
       </c>
       <c r="AW67" s="12">
         <v>1</v>
       </c>
       <c r="AX67" s="13">
         <v>5</v>
       </c>
       <c r="AY67" s="20">
         <v>1</v>
       </c>
       <c r="AZ67" s="11">
         <v>6</v>
       </c>
       <c r="BA67" s="11">
         <v>1</v>
       </c>
       <c r="BB67" s="12">
         <v>2</v>
       </c>
+      <c r="BC67" s="12">
+        <v>5</v>
+      </c>
     </row>
-    <row r="68" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A68" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B68" s="19">
         <v>9</v>
       </c>
       <c r="C68" s="19">
         <v>7</v>
       </c>
       <c r="D68" s="19">
         <v>1</v>
       </c>
       <c r="E68" s="19">
         <v>5</v>
       </c>
       <c r="F68" s="19">
         <v>9</v>
       </c>
       <c r="G68" s="19">
         <v>7</v>
       </c>
       <c r="H68" s="19">
         <v>4</v>
       </c>
       <c r="I68" s="19">
@@ -11131,52 +11328,55 @@
       </c>
       <c r="AU68" s="12">
         <v>4</v>
       </c>
       <c r="AV68" s="20">
         <v>6</v>
       </c>
       <c r="AW68" s="12">
         <v>6</v>
       </c>
       <c r="AX68" s="13">
         <v>10</v>
       </c>
       <c r="AY68" s="20">
         <v>2</v>
       </c>
       <c r="AZ68" s="11">
         <v>6</v>
       </c>
       <c r="BA68" s="11">
         <v>3</v>
       </c>
       <c r="BB68" s="12">
         <v>1</v>
       </c>
+      <c r="BC68" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="69" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A69" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B69" s="19">
         <v>13</v>
       </c>
       <c r="C69" s="19">
         <v>14</v>
       </c>
       <c r="D69" s="19">
         <v>7</v>
       </c>
       <c r="E69" s="19">
         <v>10</v>
       </c>
       <c r="F69" s="19">
         <v>3</v>
       </c>
       <c r="G69" s="19">
         <v>7</v>
       </c>
       <c r="H69" s="19">
         <v>6</v>
       </c>
       <c r="I69" s="19">
@@ -11295,52 +11495,55 @@
       </c>
       <c r="AU69" s="12">
         <v>13</v>
       </c>
       <c r="AV69" s="20">
         <v>10</v>
       </c>
       <c r="AW69" s="12">
         <v>6</v>
       </c>
       <c r="AX69" s="13">
         <v>2</v>
       </c>
       <c r="AY69" s="20">
         <v>12</v>
       </c>
       <c r="AZ69" s="11">
         <v>4</v>
       </c>
       <c r="BA69" s="11">
         <v>6</v>
       </c>
       <c r="BB69" s="12">
         <v>6</v>
       </c>
+      <c r="BC69" s="12">
+        <v>6</v>
+      </c>
     </row>
-    <row r="70" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B70" s="19">
         <v>5</v>
       </c>
       <c r="C70" s="19">
         <v>6</v>
       </c>
       <c r="D70" s="19">
         <v>6</v>
       </c>
       <c r="E70" s="19">
         <v>9</v>
       </c>
       <c r="F70" s="19">
         <v>7</v>
       </c>
       <c r="G70" s="19">
         <v>10</v>
       </c>
       <c r="H70" s="19">
         <v>6</v>
       </c>
       <c r="I70" s="19">
@@ -11459,52 +11662,55 @@
       </c>
       <c r="AU70" s="12">
         <v>8</v>
       </c>
       <c r="AV70" s="20">
         <v>4</v>
       </c>
       <c r="AW70" s="12">
         <v>5</v>
       </c>
       <c r="AX70" s="13">
         <v>4</v>
       </c>
       <c r="AY70" s="20">
         <v>1</v>
       </c>
       <c r="AZ70" s="11">
         <v>4</v>
       </c>
       <c r="BA70" s="11">
         <v>6</v>
       </c>
       <c r="BB70" s="12">
         <v>4</v>
       </c>
+      <c r="BC70" s="12">
+        <v>2</v>
+      </c>
     </row>
-    <row r="71" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B71" s="22">
         <v>8</v>
       </c>
       <c r="C71" s="22">
         <v>11</v>
       </c>
       <c r="D71" s="22">
         <v>9</v>
       </c>
       <c r="E71" s="22">
         <v>8</v>
       </c>
       <c r="F71" s="22">
         <v>11</v>
       </c>
       <c r="G71" s="22">
         <v>8</v>
       </c>
       <c r="H71" s="22">
         <v>15</v>
       </c>
       <c r="I71" s="22">
@@ -11623,123 +11829,126 @@
       </c>
       <c r="AU71" s="25">
         <v>7</v>
       </c>
       <c r="AV71" s="23">
         <v>8</v>
       </c>
       <c r="AW71" s="25">
         <v>9</v>
       </c>
       <c r="AX71" s="23">
         <v>6</v>
       </c>
       <c r="AY71" s="23">
         <v>7</v>
       </c>
       <c r="AZ71" s="25">
         <v>4</v>
       </c>
       <c r="BA71" s="25">
         <v>4</v>
       </c>
       <c r="BB71" s="25">
         <v>2</v>
       </c>
+      <c r="BC71" s="25">
+        <v>7</v>
+      </c>
     </row>
-    <row r="72" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B72" s="26"/>
       <c r="C72" s="26"/>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="F72" s="26"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="26"/>
       <c r="L72" s="26"/>
     </row>
-    <row r="73" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="74" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="B2:BB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B50:BB50"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
+    <mergeCell ref="B28:BC28"/>
+    <mergeCell ref="B50:BC50"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB74"/>
+  <dimension ref="A1:BC74"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AX9" sqref="AX9"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="28" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="9" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="8" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="7" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="8" max="8" width="8.42578125" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="13" width="9.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="9.42578125" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="25" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.140625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="37" width="8.28515625" style="28" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="28" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
@@ -11751,132 +11960,134 @@
       <c r="AD2" s="38"/>
       <c r="AE2" s="38"/>
       <c r="AF2" s="38"/>
       <c r="AG2" s="38"/>
       <c r="AH2" s="38"/>
       <c r="AI2" s="38"/>
       <c r="AJ2" s="38"/>
       <c r="AK2" s="38"/>
       <c r="AL2" s="38"/>
       <c r="AM2" s="38"/>
       <c r="AN2" s="38"/>
       <c r="AO2" s="38"/>
       <c r="AP2" s="38"/>
       <c r="AQ2" s="38"/>
       <c r="AR2" s="38"/>
       <c r="AS2" s="38"/>
       <c r="AT2" s="38"/>
       <c r="AU2" s="38"/>
       <c r="AV2" s="38"/>
       <c r="AW2" s="38"/>
       <c r="AX2" s="38"/>
       <c r="AY2" s="38"/>
       <c r="AZ2" s="38"/>
       <c r="BA2" s="38"/>
       <c r="BB2" s="38"/>
+      <c r="BC2" s="38"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="3"/>
       <c r="E3" s="29"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AL3" s="30"/>
-      <c r="BB3" s="30" t="s">
+      <c r="BC3" s="30" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="42">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="41"/>
+      <c r="B4" s="43">
         <v>2022</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="42">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="43">
         <v>2023</v>
       </c>
-      <c r="O4" s="42"/>
-[...9 lines deleted...]
-      <c r="Y4" s="42"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
       <c r="Z4" s="39">
         <v>2024</v>
       </c>
       <c r="AA4" s="39"/>
       <c r="AB4" s="39"/>
       <c r="AC4" s="39"/>
       <c r="AD4" s="39"/>
       <c r="AE4" s="39"/>
       <c r="AF4" s="39"/>
       <c r="AG4" s="39"/>
       <c r="AH4" s="39"/>
       <c r="AI4" s="39"/>
       <c r="AJ4" s="39"/>
       <c r="AK4" s="39"/>
       <c r="AL4" s="39">
         <v>2025</v>
       </c>
       <c r="AM4" s="39"/>
       <c r="AN4" s="39"/>
       <c r="AO4" s="39"/>
       <c r="AP4" s="39"/>
       <c r="AQ4" s="39"/>
       <c r="AR4" s="39"/>
       <c r="AS4" s="39"/>
       <c r="AT4" s="39"/>
       <c r="AU4" s="39"/>
       <c r="AV4" s="39"/>
-      <c r="AW4" s="43"/>
+      <c r="AW4" s="44"/>
       <c r="AX4" s="39">
         <v>2026</v>
       </c>
       <c r="AY4" s="39"/>
       <c r="AZ4" s="39"/>
       <c r="BA4" s="39"/>
       <c r="BB4" s="39"/>
+      <c r="BC4" s="39"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A5" s="41"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="42"/>
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -11992,109 +12203,113 @@
       </c>
       <c r="AU5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AV5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AW5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="AX5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="AY5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="AZ5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="BA5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="BB5" s="7" t="s">
         <v>15</v>
       </c>
+      <c r="BC5" s="7" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="BB6" s="44"/>
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+      <c r="AH6" s="45"/>
+      <c r="AI6" s="45"/>
+      <c r="AJ6" s="45"/>
+      <c r="AK6" s="45"/>
+      <c r="AL6" s="45"/>
+      <c r="AM6" s="45"/>
+      <c r="AN6" s="45"/>
+      <c r="AO6" s="45"/>
+      <c r="AP6" s="45"/>
+      <c r="AQ6" s="45"/>
+      <c r="AR6" s="45"/>
+      <c r="AS6" s="45"/>
+      <c r="AT6" s="45"/>
+      <c r="AU6" s="45"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
+      <c r="AX6" s="45"/>
+      <c r="AY6" s="45"/>
+      <c r="AZ6" s="45"/>
+      <c r="BA6" s="45"/>
+      <c r="BB6" s="45"/>
+      <c r="BC6" s="45"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="32">
         <v>11.43</v>
       </c>
       <c r="C7" s="32">
         <v>11.98</v>
       </c>
       <c r="D7" s="32">
         <v>11.67</v>
       </c>
       <c r="E7" s="32">
         <v>11.68</v>
       </c>
       <c r="F7" s="32">
         <v>11.72</v>
       </c>
       <c r="G7" s="32">
         <v>11.89</v>
       </c>
       <c r="H7" s="32">
         <v>12.05</v>
       </c>
       <c r="I7" s="32">
@@ -12213,52 +12428,55 @@
       </c>
       <c r="AU7" s="32">
         <v>10.01</v>
       </c>
       <c r="AV7" s="34">
         <v>9.91</v>
       </c>
       <c r="AW7" s="34">
         <v>9.9</v>
       </c>
       <c r="AX7" s="34">
         <v>9</v>
       </c>
       <c r="AY7" s="32">
         <v>8.81</v>
       </c>
       <c r="AZ7" s="34">
         <v>8.85</v>
       </c>
       <c r="BA7" s="32">
         <v>8.94</v>
       </c>
       <c r="BB7" s="32">
         <v>8.93</v>
       </c>
+      <c r="BC7" s="32">
+        <v>9.16</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="32">
         <v>12.34</v>
       </c>
       <c r="C8" s="32">
         <v>13.53</v>
       </c>
       <c r="D8" s="32">
         <v>12.92</v>
       </c>
       <c r="E8" s="32">
         <v>12.93</v>
       </c>
       <c r="F8" s="32">
         <v>12.77</v>
       </c>
       <c r="G8" s="32">
         <v>12.81</v>
       </c>
       <c r="H8" s="32">
         <v>12.83</v>
       </c>
       <c r="I8" s="32">
@@ -12377,52 +12595,55 @@
       </c>
       <c r="AU8" s="32">
         <v>10.56</v>
       </c>
       <c r="AV8" s="34">
         <v>10.41</v>
       </c>
       <c r="AW8" s="34">
         <v>10.4</v>
       </c>
       <c r="AX8" s="34">
         <v>9.44</v>
       </c>
       <c r="AY8" s="32">
         <v>9.16</v>
       </c>
       <c r="AZ8" s="34">
         <v>9.19</v>
       </c>
       <c r="BA8" s="32">
         <v>9.3800000000000008</v>
       </c>
       <c r="BB8" s="32">
         <v>9.56</v>
       </c>
+      <c r="BC8" s="32">
+        <v>9.8699999999999992</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="32">
         <v>17.079999999999998</v>
       </c>
       <c r="C9" s="32">
         <v>17.03</v>
       </c>
       <c r="D9" s="32">
         <v>17.940000000000001</v>
       </c>
       <c r="E9" s="32">
         <v>18.55</v>
       </c>
       <c r="F9" s="32">
         <v>18.23</v>
       </c>
       <c r="G9" s="32">
         <v>18.690000000000001</v>
       </c>
       <c r="H9" s="32">
         <v>18.940000000000001</v>
       </c>
       <c r="I9" s="32">
@@ -12541,52 +12762,55 @@
       </c>
       <c r="AU9" s="32">
         <v>13.8</v>
       </c>
       <c r="AV9" s="34">
         <v>14.11</v>
       </c>
       <c r="AW9" s="34">
         <v>13.96</v>
       </c>
       <c r="AX9" s="34">
         <v>15.73</v>
       </c>
       <c r="AY9" s="32">
         <v>14.3</v>
       </c>
       <c r="AZ9" s="34">
         <v>13.49</v>
       </c>
       <c r="BA9" s="32">
         <v>13.74</v>
       </c>
       <c r="BB9" s="32">
         <v>13.34</v>
       </c>
+      <c r="BC9" s="32">
+        <v>13.54</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="32">
         <v>7.74</v>
       </c>
       <c r="C10" s="32">
         <v>8.86</v>
       </c>
       <c r="D10" s="32">
         <v>7.67</v>
       </c>
       <c r="E10" s="32">
         <v>8.19</v>
       </c>
       <c r="F10" s="32">
         <v>8.3800000000000008</v>
       </c>
       <c r="G10" s="32">
         <v>8.61</v>
       </c>
       <c r="H10" s="32">
         <v>9.07</v>
       </c>
       <c r="I10" s="32">
@@ -12705,52 +12929,55 @@
       </c>
       <c r="AU10" s="32">
         <v>7.51</v>
       </c>
       <c r="AV10" s="34">
         <v>7.31</v>
       </c>
       <c r="AW10" s="34">
         <v>7.16</v>
       </c>
       <c r="AX10" s="34">
         <v>4.4800000000000004</v>
       </c>
       <c r="AY10" s="32">
         <v>6.16</v>
       </c>
       <c r="AZ10" s="34">
         <v>5.81</v>
       </c>
       <c r="BA10" s="32">
         <v>5.24</v>
       </c>
       <c r="BB10" s="32">
         <v>5.72</v>
       </c>
+      <c r="BC10" s="32">
+        <v>6.31</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="32">
         <v>10.76</v>
       </c>
       <c r="C11" s="32">
         <v>11.41</v>
       </c>
       <c r="D11" s="32">
         <v>11.06</v>
       </c>
       <c r="E11" s="32">
         <v>11.08</v>
       </c>
       <c r="F11" s="32">
         <v>10.86</v>
       </c>
       <c r="G11" s="32">
         <v>10.9</v>
       </c>
       <c r="H11" s="32">
         <v>11.15</v>
       </c>
       <c r="I11" s="32">
@@ -12869,52 +13096,55 @@
       </c>
       <c r="AU11" s="32">
         <v>9.9499999999999993</v>
       </c>
       <c r="AV11" s="34">
         <v>9.91</v>
       </c>
       <c r="AW11" s="34">
         <v>9.85</v>
       </c>
       <c r="AX11" s="34">
         <v>10.23</v>
       </c>
       <c r="AY11" s="32">
         <v>9.14</v>
       </c>
       <c r="AZ11" s="34">
         <v>8.61</v>
       </c>
       <c r="BA11" s="32">
         <v>8.81</v>
       </c>
       <c r="BB11" s="32">
         <v>8.89</v>
       </c>
+      <c r="BC11" s="32">
+        <v>8.82</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="32">
         <v>13.19</v>
       </c>
       <c r="C12" s="32">
         <v>10.42</v>
       </c>
       <c r="D12" s="32">
         <v>10.4</v>
       </c>
       <c r="E12" s="32">
         <v>10.71</v>
       </c>
       <c r="F12" s="32">
         <v>11.39</v>
       </c>
       <c r="G12" s="32">
         <v>10.95</v>
       </c>
       <c r="H12" s="32">
         <v>11.83</v>
       </c>
       <c r="I12" s="32">
@@ -13033,52 +13263,55 @@
       </c>
       <c r="AU12" s="32">
         <v>10.039999999999999</v>
       </c>
       <c r="AV12" s="34">
         <v>9.7899999999999991</v>
       </c>
       <c r="AW12" s="34">
         <v>10.130000000000001</v>
       </c>
       <c r="AX12" s="34">
         <v>12.25</v>
       </c>
       <c r="AY12" s="32">
         <v>8.5299999999999994</v>
       </c>
       <c r="AZ12" s="34">
         <v>9.8000000000000007</v>
       </c>
       <c r="BA12" s="32">
         <v>8.93</v>
       </c>
       <c r="BB12" s="32">
         <v>8.14</v>
       </c>
+      <c r="BC12" s="32">
+        <v>8.3699999999999992</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="16" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="32">
         <v>18.239999999999998</v>
       </c>
       <c r="C13" s="32">
         <v>18.23</v>
       </c>
       <c r="D13" s="32">
         <v>18.809999999999999</v>
       </c>
       <c r="E13" s="32">
         <v>17.28</v>
       </c>
       <c r="F13" s="32">
         <v>17.62</v>
       </c>
       <c r="G13" s="32">
         <v>16.93</v>
       </c>
       <c r="H13" s="32">
         <v>16.63</v>
       </c>
       <c r="I13" s="32">
@@ -13197,52 +13430,55 @@
       </c>
       <c r="AU13" s="32">
         <v>14.99</v>
       </c>
       <c r="AV13" s="34">
         <v>14.77</v>
       </c>
       <c r="AW13" s="34">
         <v>14.55</v>
       </c>
       <c r="AX13" s="34">
         <v>5.9</v>
       </c>
       <c r="AY13" s="32">
         <v>8.24</v>
       </c>
       <c r="AZ13" s="34">
         <v>9.39</v>
       </c>
       <c r="BA13" s="32">
         <v>10.82</v>
       </c>
       <c r="BB13" s="32">
         <v>10.4</v>
       </c>
+      <c r="BC13" s="32">
+        <v>10.99</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="16" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="32">
         <v>8.0299999999999994</v>
       </c>
       <c r="C14" s="32">
         <v>9</v>
       </c>
       <c r="D14" s="32">
         <v>10.039999999999999</v>
       </c>
       <c r="E14" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="F14" s="32">
         <v>9.98</v>
       </c>
       <c r="G14" s="32">
         <v>10.45</v>
       </c>
       <c r="H14" s="32">
         <v>10.88</v>
       </c>
       <c r="I14" s="32">
@@ -13361,52 +13597,55 @@
       </c>
       <c r="AU14" s="32">
         <v>11.04</v>
       </c>
       <c r="AV14" s="34">
         <v>10.87</v>
       </c>
       <c r="AW14" s="34">
         <v>10.57</v>
       </c>
       <c r="AX14" s="34">
         <v>5.88</v>
       </c>
       <c r="AY14" s="32">
         <v>7.49</v>
       </c>
       <c r="AZ14" s="34">
         <v>7.92</v>
       </c>
       <c r="BA14" s="32">
         <v>8.2899999999999991</v>
       </c>
       <c r="BB14" s="32">
         <v>8.76</v>
       </c>
+      <c r="BC14" s="32">
+        <v>9.56</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="32">
         <v>8.4600000000000009</v>
       </c>
       <c r="C15" s="32">
         <v>8.8699999999999992</v>
       </c>
       <c r="D15" s="32">
         <v>9.2200000000000006</v>
       </c>
       <c r="E15" s="32">
         <v>9.2799999999999994</v>
       </c>
       <c r="F15" s="32">
         <v>9.86</v>
       </c>
       <c r="G15" s="32">
         <v>10.17</v>
       </c>
       <c r="H15" s="32">
         <v>10.95</v>
       </c>
       <c r="I15" s="32">
@@ -13525,52 +13764,55 @@
       </c>
       <c r="AU15" s="32">
         <v>9.15</v>
       </c>
       <c r="AV15" s="34">
         <v>8.89</v>
       </c>
       <c r="AW15" s="34">
         <v>8.84</v>
       </c>
       <c r="AX15" s="34">
         <v>13.1</v>
       </c>
       <c r="AY15" s="32">
         <v>10.53</v>
       </c>
       <c r="AZ15" s="34">
         <v>9.32</v>
       </c>
       <c r="BA15" s="32">
         <v>8.58</v>
       </c>
       <c r="BB15" s="32">
         <v>8.39</v>
       </c>
+      <c r="BC15" s="32">
+        <v>8.7200000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="32">
         <v>16.239999999999998</v>
       </c>
       <c r="C16" s="32">
         <v>15.31</v>
       </c>
       <c r="D16" s="32">
         <v>18.89</v>
       </c>
       <c r="E16" s="32">
         <v>18.37</v>
       </c>
       <c r="F16" s="32">
         <v>17.510000000000002</v>
       </c>
       <c r="G16" s="32">
         <v>17.75</v>
       </c>
       <c r="H16" s="32">
         <v>18.02</v>
       </c>
       <c r="I16" s="32">
@@ -13689,52 +13931,55 @@
       </c>
       <c r="AU16" s="32">
         <v>14.77</v>
       </c>
       <c r="AV16" s="34">
         <v>14.51</v>
       </c>
       <c r="AW16" s="34">
         <v>14.47</v>
       </c>
       <c r="AX16" s="34">
         <v>13.29</v>
       </c>
       <c r="AY16" s="32">
         <v>14.64</v>
       </c>
       <c r="AZ16" s="34">
         <v>12.52</v>
       </c>
       <c r="BA16" s="32">
         <v>12.51</v>
       </c>
       <c r="BB16" s="32">
         <v>12.91</v>
       </c>
+      <c r="BC16" s="32">
+        <v>13.46</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="32">
         <v>11.77</v>
       </c>
       <c r="C17" s="32">
         <v>11.4</v>
       </c>
       <c r="D17" s="32">
         <v>9.93</v>
       </c>
       <c r="E17" s="32">
         <v>10</v>
       </c>
       <c r="F17" s="32">
         <v>10.15</v>
       </c>
       <c r="G17" s="32">
         <v>10.29</v>
       </c>
       <c r="H17" s="32">
         <v>9.99</v>
       </c>
       <c r="I17" s="32">
@@ -13853,52 +14098,55 @@
       </c>
       <c r="AU17" s="32">
         <v>7.84</v>
       </c>
       <c r="AV17" s="34">
         <v>7.83</v>
       </c>
       <c r="AW17" s="34">
         <v>7.89</v>
       </c>
       <c r="AX17" s="34">
         <v>6.69</v>
       </c>
       <c r="AY17" s="32">
         <v>6.87</v>
       </c>
       <c r="AZ17" s="34">
         <v>7.4</v>
       </c>
       <c r="BA17" s="32">
         <v>7.82</v>
       </c>
       <c r="BB17" s="32">
         <v>7.04</v>
       </c>
+      <c r="BC17" s="32">
+        <v>7.18</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="32">
         <v>8.64</v>
       </c>
       <c r="C18" s="32">
         <v>10.15</v>
       </c>
       <c r="D18" s="32">
         <v>9.93</v>
       </c>
       <c r="E18" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="F18" s="32">
         <v>11.19</v>
       </c>
       <c r="G18" s="32">
         <v>10.97</v>
       </c>
       <c r="H18" s="32">
         <v>11.09</v>
       </c>
       <c r="I18" s="32">
@@ -14017,52 +14265,55 @@
       </c>
       <c r="AU18" s="32">
         <v>10.050000000000001</v>
       </c>
       <c r="AV18" s="34">
         <v>9.69</v>
       </c>
       <c r="AW18" s="34">
         <v>9.65</v>
       </c>
       <c r="AX18" s="34">
         <v>8.42</v>
       </c>
       <c r="AY18" s="32">
         <v>6.38</v>
       </c>
       <c r="AZ18" s="34">
         <v>6.66</v>
       </c>
       <c r="BA18" s="32">
         <v>6.86</v>
       </c>
       <c r="BB18" s="32">
         <v>6.94</v>
       </c>
+      <c r="BC18" s="32">
+        <v>7.45</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B19" s="32">
         <v>13.31</v>
       </c>
       <c r="C19" s="32">
         <v>9.7899999999999991</v>
       </c>
       <c r="D19" s="32">
         <v>8.89</v>
       </c>
       <c r="E19" s="32">
         <v>8.76</v>
       </c>
       <c r="F19" s="32">
         <v>9.31</v>
       </c>
       <c r="G19" s="32">
         <v>8.91</v>
       </c>
       <c r="H19" s="32">
         <v>9.2899999999999991</v>
       </c>
       <c r="I19" s="32">
@@ -14181,52 +14432,55 @@
       </c>
       <c r="AU19" s="32">
         <v>8.64</v>
       </c>
       <c r="AV19" s="34">
         <v>8.6199999999999992</v>
       </c>
       <c r="AW19" s="34">
         <v>8.52</v>
       </c>
       <c r="AX19" s="34">
         <v>4.04</v>
       </c>
       <c r="AY19" s="32">
         <v>4.78</v>
       </c>
       <c r="AZ19" s="34">
         <v>5.58</v>
       </c>
       <c r="BA19" s="32">
         <v>6.15</v>
       </c>
       <c r="BB19" s="32">
         <v>6.03</v>
       </c>
+      <c r="BC19" s="32">
+        <v>6.77</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="32">
         <v>9.6300000000000008</v>
       </c>
       <c r="C20" s="32">
         <v>8.93</v>
       </c>
       <c r="D20" s="32">
         <v>8.3800000000000008</v>
       </c>
       <c r="E20" s="32">
         <v>8.33</v>
       </c>
       <c r="F20" s="32">
         <v>9.06</v>
       </c>
       <c r="G20" s="32">
         <v>9.7799999999999994</v>
       </c>
       <c r="H20" s="32">
         <v>10.91</v>
       </c>
       <c r="I20" s="32">
@@ -14345,52 +14599,55 @@
       </c>
       <c r="AU20" s="32">
         <v>8.43</v>
       </c>
       <c r="AV20" s="34">
         <v>8.3000000000000007</v>
       </c>
       <c r="AW20" s="34">
         <v>8.18</v>
       </c>
       <c r="AX20" s="34">
         <v>7.62</v>
       </c>
       <c r="AY20" s="32">
         <v>8.68</v>
       </c>
       <c r="AZ20" s="34">
         <v>10.54</v>
       </c>
       <c r="BA20" s="32">
         <v>10.71</v>
       </c>
       <c r="BB20" s="32">
         <v>11.11</v>
       </c>
+      <c r="BC20" s="32">
+        <v>10.92</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="32">
         <v>10.49</v>
       </c>
       <c r="C21" s="32">
         <v>12.61</v>
       </c>
       <c r="D21" s="32">
         <v>12.7</v>
       </c>
       <c r="E21" s="32">
         <v>12.68</v>
       </c>
       <c r="F21" s="32">
         <v>13.21</v>
       </c>
       <c r="G21" s="32">
         <v>13.28</v>
       </c>
       <c r="H21" s="32">
         <v>13.1</v>
       </c>
       <c r="I21" s="32">
@@ -14509,52 +14766,55 @@
       </c>
       <c r="AU21" s="32">
         <v>9.35</v>
       </c>
       <c r="AV21" s="34">
         <v>9.3000000000000007</v>
       </c>
       <c r="AW21" s="34">
         <v>9.4700000000000006</v>
       </c>
       <c r="AX21" s="34">
         <v>8.31</v>
       </c>
       <c r="AY21" s="32">
         <v>9.91</v>
       </c>
       <c r="AZ21" s="34">
         <v>10.119999999999999</v>
       </c>
       <c r="BA21" s="32">
         <v>10.02</v>
       </c>
       <c r="BB21" s="32">
         <v>9.66</v>
       </c>
+      <c r="BC21" s="32">
+        <v>9.56</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="32">
         <v>6.85</v>
       </c>
       <c r="C22" s="32">
         <v>5.84</v>
       </c>
       <c r="D22" s="32">
         <v>6.92</v>
       </c>
       <c r="E22" s="32">
         <v>7.23</v>
       </c>
       <c r="F22" s="32">
         <v>7.37</v>
       </c>
       <c r="G22" s="32">
         <v>8.77</v>
       </c>
       <c r="H22" s="32">
         <v>9.42</v>
       </c>
       <c r="I22" s="32">
@@ -14673,52 +14933,55 @@
       </c>
       <c r="AU22" s="32">
         <v>8.65</v>
       </c>
       <c r="AV22" s="34">
         <v>8.4499999999999993</v>
       </c>
       <c r="AW22" s="34">
         <v>8.4600000000000009</v>
       </c>
       <c r="AX22" s="34">
         <v>12.37</v>
       </c>
       <c r="AY22" s="32">
         <v>8.32</v>
       </c>
       <c r="AZ22" s="34">
         <v>8.85</v>
       </c>
       <c r="BA22" s="32">
         <v>8.2899999999999991</v>
       </c>
       <c r="BB22" s="32">
         <v>8.25</v>
       </c>
+      <c r="BC22" s="32">
+        <v>8.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="32">
         <v>7.59</v>
       </c>
       <c r="C23" s="32">
         <v>8.6300000000000008</v>
       </c>
       <c r="D23" s="32">
         <v>8.27</v>
       </c>
       <c r="E23" s="32">
         <v>10.1</v>
       </c>
       <c r="F23" s="32">
         <v>9.0500000000000007</v>
       </c>
       <c r="G23" s="32">
         <v>9.93</v>
       </c>
       <c r="H23" s="32">
         <v>10.34</v>
       </c>
       <c r="I23" s="32">
@@ -14837,52 +15100,55 @@
       </c>
       <c r="AU23" s="32">
         <v>11.01</v>
       </c>
       <c r="AV23" s="34">
         <v>10.68</v>
       </c>
       <c r="AW23" s="34">
         <v>10.26</v>
       </c>
       <c r="AX23" s="34">
         <v>11.81</v>
       </c>
       <c r="AY23" s="32">
         <v>7.76</v>
       </c>
       <c r="AZ23" s="34">
         <v>10.19</v>
       </c>
       <c r="BA23" s="32">
         <v>8.42</v>
       </c>
       <c r="BB23" s="32">
         <v>7.89</v>
       </c>
+      <c r="BC23" s="32">
+        <v>8.8800000000000008</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="32">
         <v>12.72</v>
       </c>
       <c r="C24" s="32">
         <v>11.57</v>
       </c>
       <c r="D24" s="32">
         <v>9.65</v>
       </c>
       <c r="E24" s="32">
         <v>9.31</v>
       </c>
       <c r="F24" s="32">
         <v>10.25</v>
       </c>
       <c r="G24" s="32">
         <v>10.62</v>
       </c>
       <c r="H24" s="32">
         <v>10.63</v>
       </c>
       <c r="I24" s="32">
@@ -15001,52 +15267,55 @@
       </c>
       <c r="AU24" s="32">
         <v>8.01</v>
       </c>
       <c r="AV24" s="34">
         <v>7.83</v>
       </c>
       <c r="AW24" s="34">
         <v>8.14</v>
       </c>
       <c r="AX24" s="34">
         <v>9.76</v>
       </c>
       <c r="AY24" s="32">
         <v>7.45</v>
       </c>
       <c r="AZ24" s="34">
         <v>7.67</v>
       </c>
       <c r="BA24" s="32">
         <v>6.91</v>
       </c>
       <c r="BB24" s="32">
         <v>6.71</v>
       </c>
+      <c r="BC24" s="32">
+        <v>6.61</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="32">
         <v>11.58</v>
       </c>
       <c r="C25" s="32">
         <v>11.7</v>
       </c>
       <c r="D25" s="32">
         <v>11.31</v>
       </c>
       <c r="E25" s="32">
         <v>10.95</v>
       </c>
       <c r="F25" s="32">
         <v>10.210000000000001</v>
       </c>
       <c r="G25" s="32">
         <v>10.16</v>
       </c>
       <c r="H25" s="32">
         <v>9.86</v>
       </c>
       <c r="I25" s="32">
@@ -15165,52 +15434,55 @@
       </c>
       <c r="AU25" s="32">
         <v>9.11</v>
       </c>
       <c r="AV25" s="34">
         <v>9.19</v>
       </c>
       <c r="AW25" s="34">
         <v>9.14</v>
       </c>
       <c r="AX25" s="34">
         <v>5.57</v>
       </c>
       <c r="AY25" s="32">
         <v>8.73</v>
       </c>
       <c r="AZ25" s="34">
         <v>7.24</v>
       </c>
       <c r="BA25" s="32">
         <v>7.15</v>
       </c>
       <c r="BB25" s="32">
         <v>7.04</v>
       </c>
+      <c r="BC25" s="32">
+        <v>7.29</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="32">
         <v>9.1300000000000008</v>
       </c>
       <c r="C26" s="32">
         <v>8.01</v>
       </c>
       <c r="D26" s="32">
         <v>8.15</v>
       </c>
       <c r="E26" s="32">
         <v>8.69</v>
       </c>
       <c r="F26" s="32">
         <v>9.25</v>
       </c>
       <c r="G26" s="32">
         <v>10.72</v>
       </c>
       <c r="H26" s="32">
         <v>11.04</v>
       </c>
       <c r="I26" s="32">
@@ -15329,52 +15601,55 @@
       </c>
       <c r="AU26" s="32">
         <v>10.19</v>
       </c>
       <c r="AV26" s="34">
         <v>10.050000000000001</v>
       </c>
       <c r="AW26" s="34">
         <v>10.19</v>
       </c>
       <c r="AX26" s="34">
         <v>5.97</v>
       </c>
       <c r="AY26" s="32">
         <v>4.95</v>
       </c>
       <c r="AZ26" s="34">
         <v>7.94</v>
       </c>
       <c r="BA26" s="32">
         <v>9.4499999999999993</v>
       </c>
       <c r="BB26" s="32">
         <v>9.11</v>
       </c>
+      <c r="BC26" s="32">
+        <v>8.2100000000000009</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="35">
         <v>10.78</v>
       </c>
       <c r="C27" s="35">
         <v>11.59</v>
       </c>
       <c r="D27" s="35">
         <v>10.77</v>
       </c>
       <c r="E27" s="35">
         <v>9.59</v>
       </c>
       <c r="F27" s="35">
         <v>9.7200000000000006</v>
       </c>
       <c r="G27" s="35">
         <v>9.77</v>
       </c>
       <c r="H27" s="35">
         <v>10.19</v>
       </c>
       <c r="I27" s="35">
@@ -15493,109 +15768,112 @@
       </c>
       <c r="AU27" s="35">
         <v>7.39</v>
       </c>
       <c r="AV27" s="35">
         <v>7.58</v>
       </c>
       <c r="AW27" s="35">
         <v>7.59</v>
       </c>
       <c r="AX27" s="35">
         <v>6.26</v>
       </c>
       <c r="AY27" s="35">
         <v>6.06</v>
       </c>
       <c r="AZ27" s="35">
         <v>5.76</v>
       </c>
       <c r="BA27" s="35">
         <v>5.14</v>
       </c>
       <c r="BB27" s="35">
         <v>4.84</v>
       </c>
+      <c r="BC27" s="35">
+        <v>5.74</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="H28" s="18"/>
     </row>
-    <row r="29" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="30" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="33" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="34" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="35" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="36" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="37" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="39" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="40" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="41" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="42" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="43" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="44" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="45" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="46" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="47" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="48" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="49" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="50" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="56" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="57" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="58" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="59" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="60" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="61" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="62" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="63" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="64" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="65" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="66" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="67" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="68" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="69" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="70" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="71" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="72" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="73" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
     <row r="74" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>