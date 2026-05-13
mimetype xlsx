--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="0" windowWidth="18600" windowHeight="9015"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="38">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -374,73 +374,73 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -720,204 +720,206 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="27" width="7.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="28" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="29" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="23" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="23"/>
-[...47 lines deleted...]
-      <c r="AY2" s="23"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="24"/>
+      <c r="AZ2" s="24"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="22">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
+      <c r="B4" s="23">
         <v>2022</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="22">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23">
         <v>2023</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="18">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="19">
         <v>2024</v>
       </c>
-      <c r="AA4" s="18"/>
-[...10 lines deleted...]
-      <c r="AL4" s="18">
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="19">
         <v>2025</v>
       </c>
-      <c r="AM4" s="18"/>
-[...10 lines deleted...]
-      <c r="AX4" s="18">
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="19"/>
+      <c r="AS4" s="19"/>
+      <c r="AT4" s="19"/>
+      <c r="AU4" s="19"/>
+      <c r="AV4" s="19"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="19">
         <v>2026</v>
       </c>
-      <c r="AY4" s="18"/>
+      <c r="AY4" s="19"/>
+      <c r="AZ4" s="19"/>
     </row>
-    <row r="5" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="21"/>
+    <row r="5" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1024,106 +1026,110 @@
       </c>
       <c r="AR5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
+      <c r="AZ5" s="15" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="24"/>
-[...47 lines deleted...]
-      <c r="AY6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>1305</v>
       </c>
       <c r="C7" s="7">
         <v>1442</v>
       </c>
       <c r="D7" s="7">
         <v>1134</v>
       </c>
       <c r="E7" s="7">
         <v>1540</v>
       </c>
       <c r="F7" s="7">
         <v>1743</v>
       </c>
       <c r="G7" s="8">
         <v>1728</v>
       </c>
       <c r="H7" s="8">
         <v>1634</v>
       </c>
       <c r="I7" s="7">
@@ -1230,55 +1236,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>2709</v>
       </c>
       <c r="AR7" s="7">
         <v>2952</v>
       </c>
       <c r="AS7" s="7">
         <v>2974</v>
       </c>
       <c r="AT7" s="7">
         <v>3154</v>
       </c>
       <c r="AU7" s="7">
         <v>2675</v>
       </c>
       <c r="AV7" s="8">
         <v>2444</v>
       </c>
       <c r="AW7" s="7">
         <v>2280</v>
       </c>
       <c r="AX7" s="7">
         <v>2634</v>
       </c>
-      <c r="AY7" s="25">
+      <c r="AY7" s="18">
         <v>2458</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>2563</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>503</v>
       </c>
       <c r="C8" s="7">
         <v>526</v>
       </c>
       <c r="D8" s="7">
         <v>380</v>
       </c>
       <c r="E8" s="7">
         <v>522</v>
       </c>
       <c r="F8" s="7">
         <v>408</v>
       </c>
       <c r="G8" s="8">
         <v>584</v>
       </c>
       <c r="H8" s="8">
         <v>555</v>
       </c>
       <c r="I8" s="7">
@@ -1388,52 +1397,55 @@
       </c>
       <c r="AR8" s="7">
         <v>964</v>
       </c>
       <c r="AS8" s="7">
         <v>1078</v>
       </c>
       <c r="AT8" s="7">
         <v>1030</v>
       </c>
       <c r="AU8" s="7">
         <v>901</v>
       </c>
       <c r="AV8" s="8">
         <v>807</v>
       </c>
       <c r="AW8" s="7">
         <v>817</v>
       </c>
       <c r="AX8" s="7">
         <v>896</v>
       </c>
       <c r="AY8" s="8">
         <v>805</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>846</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>45</v>
       </c>
       <c r="C9" s="7">
         <v>53</v>
       </c>
       <c r="D9" s="7">
         <v>54</v>
       </c>
       <c r="E9" s="7">
         <v>76</v>
       </c>
       <c r="F9" s="7">
         <v>160</v>
       </c>
       <c r="G9" s="8">
         <v>83</v>
       </c>
       <c r="H9" s="8">
         <v>91</v>
       </c>
       <c r="I9" s="7">
@@ -1543,52 +1555,55 @@
       </c>
       <c r="AR9" s="7">
         <v>99</v>
       </c>
       <c r="AS9" s="7">
         <v>113</v>
       </c>
       <c r="AT9" s="7">
         <v>161</v>
       </c>
       <c r="AU9" s="7">
         <v>96</v>
       </c>
       <c r="AV9" s="8">
         <v>84</v>
       </c>
       <c r="AW9" s="7">
         <v>121</v>
       </c>
       <c r="AX9" s="7">
         <v>122</v>
       </c>
       <c r="AY9" s="8">
         <v>92</v>
       </c>
+      <c r="AZ9" s="7">
+        <v>100</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>45</v>
       </c>
       <c r="C10" s="7">
         <v>49</v>
       </c>
       <c r="D10" s="7">
         <v>46</v>
       </c>
       <c r="E10" s="7">
         <v>46</v>
       </c>
       <c r="F10" s="7">
         <v>43</v>
       </c>
       <c r="G10" s="8">
         <v>48</v>
       </c>
       <c r="H10" s="8">
         <v>67</v>
       </c>
       <c r="I10" s="7">
@@ -1698,52 +1713,55 @@
       </c>
       <c r="AR10" s="7">
         <v>92</v>
       </c>
       <c r="AS10" s="7">
         <v>110</v>
       </c>
       <c r="AT10" s="7">
         <v>82</v>
       </c>
       <c r="AU10" s="7">
         <v>75</v>
       </c>
       <c r="AV10" s="8">
         <v>73</v>
       </c>
       <c r="AW10" s="7">
         <v>67</v>
       </c>
       <c r="AX10" s="7">
         <v>69</v>
       </c>
       <c r="AY10" s="8">
         <v>58</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>75</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>136</v>
       </c>
       <c r="C11" s="7">
         <v>145</v>
       </c>
       <c r="D11" s="7">
         <v>137</v>
       </c>
       <c r="E11" s="7">
         <v>134</v>
       </c>
       <c r="F11" s="7">
         <v>473</v>
       </c>
       <c r="G11" s="8">
         <v>157</v>
       </c>
       <c r="H11" s="8">
         <v>142</v>
       </c>
       <c r="I11" s="7">
@@ -1853,52 +1871,55 @@
       </c>
       <c r="AR11" s="7">
         <v>351</v>
       </c>
       <c r="AS11" s="7">
         <v>285</v>
       </c>
       <c r="AT11" s="7">
         <v>285</v>
       </c>
       <c r="AU11" s="7">
         <v>234</v>
       </c>
       <c r="AV11" s="8">
         <v>233</v>
       </c>
       <c r="AW11" s="7">
         <v>156</v>
       </c>
       <c r="AX11" s="7">
         <v>242</v>
       </c>
       <c r="AY11" s="8">
         <v>249</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>224</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>19</v>
       </c>
       <c r="C12" s="7">
         <v>30</v>
       </c>
       <c r="D12" s="7">
         <v>23</v>
       </c>
       <c r="E12" s="7">
         <v>19</v>
       </c>
       <c r="F12" s="7">
         <v>29</v>
       </c>
       <c r="G12" s="8">
         <v>63</v>
       </c>
       <c r="H12" s="8">
         <v>25</v>
       </c>
       <c r="I12" s="7">
@@ -2008,52 +2029,55 @@
       </c>
       <c r="AR12" s="7">
         <v>51</v>
       </c>
       <c r="AS12" s="7">
         <v>51</v>
       </c>
       <c r="AT12" s="7">
         <v>90</v>
       </c>
       <c r="AU12" s="7">
         <v>68</v>
       </c>
       <c r="AV12" s="8">
         <v>43</v>
       </c>
       <c r="AW12" s="7">
         <v>44</v>
       </c>
       <c r="AX12" s="7">
         <v>69</v>
       </c>
       <c r="AY12" s="8">
         <v>62</v>
       </c>
+      <c r="AZ12" s="7">
+        <v>63</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>10</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7">
         <v>18</v>
       </c>
       <c r="E13" s="7">
         <v>18</v>
       </c>
       <c r="F13" s="7">
         <v>16</v>
       </c>
       <c r="G13" s="8">
         <v>17</v>
       </c>
       <c r="H13" s="8">
         <v>15</v>
       </c>
       <c r="I13" s="7">
@@ -2163,52 +2187,55 @@
       </c>
       <c r="AR13" s="7">
         <v>29</v>
       </c>
       <c r="AS13" s="7">
         <v>25</v>
       </c>
       <c r="AT13" s="7">
         <v>32</v>
       </c>
       <c r="AU13" s="7">
         <v>25</v>
       </c>
       <c r="AV13" s="8">
         <v>28</v>
       </c>
       <c r="AW13" s="7">
         <v>15</v>
       </c>
       <c r="AX13" s="7">
         <v>42</v>
       </c>
       <c r="AY13" s="8">
         <v>39</v>
       </c>
+      <c r="AZ13" s="7">
+        <v>34</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>65</v>
       </c>
       <c r="C14" s="7">
         <v>50</v>
       </c>
       <c r="D14" s="7">
         <v>49</v>
       </c>
       <c r="E14" s="7">
         <v>57</v>
       </c>
       <c r="F14" s="7">
         <v>39</v>
       </c>
       <c r="G14" s="8">
         <v>69</v>
       </c>
       <c r="H14" s="8">
         <v>92</v>
       </c>
       <c r="I14" s="7">
@@ -2318,52 +2345,55 @@
       </c>
       <c r="AR14" s="7">
         <v>109</v>
       </c>
       <c r="AS14" s="7">
         <v>99</v>
       </c>
       <c r="AT14" s="7">
         <v>129</v>
       </c>
       <c r="AU14" s="7">
         <v>105</v>
       </c>
       <c r="AV14" s="8">
         <v>150</v>
       </c>
       <c r="AW14" s="7">
         <v>124</v>
       </c>
       <c r="AX14" s="7">
         <v>131</v>
       </c>
       <c r="AY14" s="8">
         <v>137</v>
       </c>
+      <c r="AZ14" s="7">
+        <v>111</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>18</v>
       </c>
       <c r="C15" s="7">
         <v>27</v>
       </c>
       <c r="D15" s="7">
         <v>18</v>
       </c>
       <c r="E15" s="7">
         <v>22</v>
       </c>
       <c r="F15" s="7">
         <v>20</v>
       </c>
       <c r="G15" s="8">
         <v>24</v>
       </c>
       <c r="H15" s="8">
         <v>25</v>
       </c>
       <c r="I15" s="7">
@@ -2473,52 +2503,55 @@
       </c>
       <c r="AR15" s="7">
         <v>57</v>
       </c>
       <c r="AS15" s="7">
         <v>63</v>
       </c>
       <c r="AT15" s="7">
         <v>61</v>
       </c>
       <c r="AU15" s="7">
         <v>50</v>
       </c>
       <c r="AV15" s="8">
         <v>41</v>
       </c>
       <c r="AW15" s="7">
         <v>34</v>
       </c>
       <c r="AX15" s="7">
         <v>45</v>
       </c>
       <c r="AY15" s="8">
         <v>59</v>
       </c>
+      <c r="AZ15" s="7">
+        <v>44</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>14</v>
       </c>
       <c r="C16" s="7">
         <v>9</v>
       </c>
       <c r="D16" s="7">
         <v>6</v>
       </c>
       <c r="E16" s="7">
         <v>11</v>
       </c>
       <c r="F16" s="7">
         <v>7</v>
       </c>
       <c r="G16" s="8">
         <v>6</v>
       </c>
       <c r="H16" s="8">
         <v>11</v>
       </c>
       <c r="I16" s="7">
@@ -2628,52 +2661,55 @@
       </c>
       <c r="AR16" s="7">
         <v>12</v>
       </c>
       <c r="AS16" s="7">
         <v>21</v>
       </c>
       <c r="AT16" s="7">
         <v>18</v>
       </c>
       <c r="AU16" s="7">
         <v>22</v>
       </c>
       <c r="AV16" s="8">
         <v>27</v>
       </c>
       <c r="AW16" s="7">
         <v>15</v>
       </c>
       <c r="AX16" s="7">
         <v>24</v>
       </c>
       <c r="AY16" s="8">
         <v>24</v>
       </c>
+      <c r="AZ16" s="7">
+        <v>24</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>63</v>
       </c>
       <c r="C17" s="7">
         <v>44</v>
       </c>
       <c r="D17" s="7">
         <v>31</v>
       </c>
       <c r="E17" s="7">
         <v>56</v>
       </c>
       <c r="F17" s="7">
         <v>46</v>
       </c>
       <c r="G17" s="8">
         <v>63</v>
       </c>
       <c r="H17" s="8">
         <v>41</v>
       </c>
       <c r="I17" s="7">
@@ -2783,52 +2819,55 @@
       </c>
       <c r="AR17" s="7">
         <v>110</v>
       </c>
       <c r="AS17" s="7">
         <v>90</v>
       </c>
       <c r="AT17" s="7">
         <v>93</v>
       </c>
       <c r="AU17" s="7">
         <v>97</v>
       </c>
       <c r="AV17" s="8">
         <v>92</v>
       </c>
       <c r="AW17" s="7">
         <v>67</v>
       </c>
       <c r="AX17" s="7">
         <v>95</v>
       </c>
       <c r="AY17" s="8">
         <v>88</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>72</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>11</v>
       </c>
       <c r="C18" s="7">
         <v>13</v>
       </c>
       <c r="D18" s="7">
         <v>18</v>
       </c>
       <c r="E18" s="7">
         <v>18</v>
       </c>
       <c r="F18" s="7">
         <v>11</v>
       </c>
       <c r="G18" s="8">
         <v>24</v>
       </c>
       <c r="H18" s="8">
         <v>13</v>
       </c>
       <c r="I18" s="7">
@@ -2938,52 +2977,55 @@
       </c>
       <c r="AR18" s="7">
         <v>45</v>
       </c>
       <c r="AS18" s="7">
         <v>17</v>
       </c>
       <c r="AT18" s="7">
         <v>36</v>
       </c>
       <c r="AU18" s="7">
         <v>32</v>
       </c>
       <c r="AV18" s="8">
         <v>19</v>
       </c>
       <c r="AW18" s="7">
         <v>34</v>
       </c>
       <c r="AX18" s="7">
         <v>47</v>
       </c>
       <c r="AY18" s="8">
         <v>14</v>
       </c>
+      <c r="AZ18" s="7">
+        <v>39</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>41</v>
       </c>
       <c r="C19" s="7">
         <v>21</v>
       </c>
       <c r="D19" s="7">
         <v>26</v>
       </c>
       <c r="E19" s="7">
         <v>45</v>
       </c>
       <c r="F19" s="7">
         <v>45</v>
       </c>
       <c r="G19" s="8">
         <v>48</v>
       </c>
       <c r="H19" s="8">
         <v>42</v>
       </c>
       <c r="I19" s="7">
@@ -3093,52 +3135,55 @@
       </c>
       <c r="AR19" s="7">
         <v>84</v>
       </c>
       <c r="AS19" s="7">
         <v>96</v>
       </c>
       <c r="AT19" s="7">
         <v>87</v>
       </c>
       <c r="AU19" s="7">
         <v>69</v>
       </c>
       <c r="AV19" s="8">
         <v>63</v>
       </c>
       <c r="AW19" s="7">
         <v>74</v>
       </c>
       <c r="AX19" s="7">
         <v>73</v>
       </c>
       <c r="AY19" s="8">
         <v>70</v>
       </c>
+      <c r="AZ19" s="7">
+        <v>69</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>25</v>
       </c>
       <c r="C20" s="7">
         <v>34</v>
       </c>
       <c r="D20" s="7">
         <v>21</v>
       </c>
       <c r="E20" s="7">
         <v>23</v>
       </c>
       <c r="F20" s="7">
         <v>26</v>
       </c>
       <c r="G20" s="8">
         <v>33</v>
       </c>
       <c r="H20" s="8">
         <v>34</v>
       </c>
       <c r="I20" s="7">
@@ -3248,52 +3293,55 @@
       </c>
       <c r="AR20" s="7">
         <v>71</v>
       </c>
       <c r="AS20" s="7">
         <v>84</v>
       </c>
       <c r="AT20" s="7">
         <v>60</v>
       </c>
       <c r="AU20" s="7">
         <v>115</v>
       </c>
       <c r="AV20" s="8">
         <v>98</v>
       </c>
       <c r="AW20" s="7">
         <v>44</v>
       </c>
       <c r="AX20" s="7">
         <v>72</v>
       </c>
       <c r="AY20" s="8">
         <v>39</v>
       </c>
+      <c r="AZ20" s="7">
+        <v>67</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>170</v>
       </c>
       <c r="C21" s="7">
         <v>235</v>
       </c>
       <c r="D21" s="7">
         <v>160</v>
       </c>
       <c r="E21" s="7">
         <v>274</v>
       </c>
       <c r="F21" s="7">
         <v>231</v>
       </c>
       <c r="G21" s="8">
         <v>264</v>
       </c>
       <c r="H21" s="8">
         <v>250</v>
       </c>
       <c r="I21" s="7">
@@ -3403,52 +3451,55 @@
       </c>
       <c r="AR21" s="7">
         <v>496</v>
       </c>
       <c r="AS21" s="7">
         <v>505</v>
       </c>
       <c r="AT21" s="7">
         <v>549</v>
       </c>
       <c r="AU21" s="7">
         <v>432</v>
       </c>
       <c r="AV21" s="8">
         <v>388</v>
       </c>
       <c r="AW21" s="7">
         <v>400</v>
       </c>
       <c r="AX21" s="7">
         <v>389</v>
       </c>
       <c r="AY21" s="8">
         <v>425</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>472</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>26</v>
       </c>
       <c r="C22" s="7">
         <v>45</v>
       </c>
       <c r="D22" s="7">
         <v>30</v>
       </c>
       <c r="E22" s="7">
         <v>63</v>
       </c>
       <c r="F22" s="7">
         <v>42</v>
       </c>
       <c r="G22" s="8">
         <v>55</v>
       </c>
       <c r="H22" s="8">
         <v>54</v>
       </c>
       <c r="I22" s="7">
@@ -3558,52 +3609,55 @@
       </c>
       <c r="AR22" s="7">
         <v>72</v>
       </c>
       <c r="AS22" s="7">
         <v>53</v>
       </c>
       <c r="AT22" s="7">
         <v>133</v>
       </c>
       <c r="AU22" s="7">
         <v>63</v>
       </c>
       <c r="AV22" s="8">
         <v>73</v>
       </c>
       <c r="AW22" s="7">
         <v>59</v>
       </c>
       <c r="AX22" s="7">
         <v>64</v>
       </c>
       <c r="AY22" s="8">
         <v>69</v>
       </c>
+      <c r="AZ22" s="7">
+        <v>69</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>5</v>
       </c>
       <c r="C23" s="7">
         <v>15</v>
       </c>
       <c r="D23" s="7">
         <v>4</v>
       </c>
       <c r="E23" s="7">
         <v>12</v>
       </c>
       <c r="F23" s="7">
         <v>10</v>
       </c>
       <c r="G23" s="8">
         <v>14</v>
       </c>
       <c r="H23" s="8">
         <v>15</v>
       </c>
       <c r="I23" s="7">
@@ -3713,52 +3767,55 @@
       </c>
       <c r="AR23" s="7">
         <v>46</v>
       </c>
       <c r="AS23" s="7">
         <v>16</v>
       </c>
       <c r="AT23" s="7">
         <v>13</v>
       </c>
       <c r="AU23" s="7">
         <v>28</v>
       </c>
       <c r="AV23" s="8">
         <v>14</v>
       </c>
       <c r="AW23" s="7">
         <v>19</v>
       </c>
       <c r="AX23" s="7">
         <v>25</v>
       </c>
       <c r="AY23" s="8">
         <v>32</v>
       </c>
+      <c r="AZ23" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>18</v>
       </c>
       <c r="C24" s="7">
         <v>33</v>
       </c>
       <c r="D24" s="7">
         <v>16</v>
       </c>
       <c r="E24" s="7">
         <v>27</v>
       </c>
       <c r="F24" s="7">
         <v>28</v>
       </c>
       <c r="G24" s="7">
         <v>22</v>
       </c>
       <c r="H24" s="8">
         <v>28</v>
       </c>
       <c r="I24" s="7">
@@ -3868,52 +3925,55 @@
       </c>
       <c r="AR24" s="7">
         <v>25</v>
       </c>
       <c r="AS24" s="7">
         <v>44</v>
       </c>
       <c r="AT24" s="7">
         <v>54</v>
       </c>
       <c r="AU24" s="7">
         <v>58</v>
       </c>
       <c r="AV24" s="8">
         <v>50</v>
       </c>
       <c r="AW24" s="7">
         <v>41</v>
       </c>
       <c r="AX24" s="7">
         <v>40</v>
       </c>
       <c r="AY24" s="8">
         <v>37</v>
       </c>
+      <c r="AZ24" s="7">
+        <v>61</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>39</v>
       </c>
       <c r="C25" s="7">
         <v>36</v>
       </c>
       <c r="D25" s="7">
         <v>48</v>
       </c>
       <c r="E25" s="7">
         <v>44</v>
       </c>
       <c r="F25" s="7">
         <v>38</v>
       </c>
       <c r="G25" s="7">
         <v>47</v>
       </c>
       <c r="H25" s="8">
         <v>66</v>
       </c>
       <c r="I25" s="7">
@@ -4023,52 +4083,55 @@
       </c>
       <c r="AR25" s="7">
         <v>113</v>
       </c>
       <c r="AS25" s="7">
         <v>78</v>
       </c>
       <c r="AT25" s="7">
         <v>111</v>
       </c>
       <c r="AU25" s="7">
         <v>78</v>
       </c>
       <c r="AV25" s="8">
         <v>76</v>
       </c>
       <c r="AW25" s="7">
         <v>64</v>
       </c>
       <c r="AX25" s="7">
         <v>76</v>
       </c>
       <c r="AY25" s="8">
         <v>78</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>48</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>22</v>
       </c>
       <c r="C26" s="7">
         <v>31</v>
       </c>
       <c r="D26" s="7">
         <v>15</v>
       </c>
       <c r="E26" s="7">
         <v>32</v>
       </c>
       <c r="F26" s="7">
         <v>31</v>
       </c>
       <c r="G26" s="7">
         <v>31</v>
       </c>
       <c r="H26" s="8">
         <v>23</v>
       </c>
       <c r="I26" s="7">
@@ -4178,52 +4241,55 @@
       </c>
       <c r="AR26" s="7">
         <v>28</v>
       </c>
       <c r="AS26" s="7">
         <v>54</v>
       </c>
       <c r="AT26" s="7">
         <v>26</v>
       </c>
       <c r="AU26" s="7">
         <v>59</v>
       </c>
       <c r="AV26" s="8">
         <v>29</v>
       </c>
       <c r="AW26" s="7">
         <v>30</v>
       </c>
       <c r="AX26" s="7">
         <v>55</v>
       </c>
       <c r="AY26" s="8">
         <v>24</v>
       </c>
+      <c r="AZ26" s="7">
+        <v>41</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>30</v>
       </c>
       <c r="C27" s="11">
         <v>34</v>
       </c>
       <c r="D27" s="11">
         <v>34</v>
       </c>
       <c r="E27" s="11">
         <v>41</v>
       </c>
       <c r="F27" s="11">
         <v>40</v>
       </c>
       <c r="G27" s="11">
         <v>76</v>
       </c>
       <c r="H27" s="11">
         <v>45</v>
       </c>
       <c r="I27" s="11">
@@ -4333,226 +4399,231 @@
       </c>
       <c r="AR27" s="11">
         <v>98</v>
       </c>
       <c r="AS27" s="11">
         <v>92</v>
       </c>
       <c r="AT27" s="11">
         <v>104</v>
       </c>
       <c r="AU27" s="11">
         <v>68</v>
       </c>
       <c r="AV27" s="11">
         <v>56</v>
       </c>
       <c r="AW27" s="11">
         <v>55</v>
       </c>
       <c r="AX27" s="11">
         <v>58</v>
       </c>
       <c r="AY27" s="11">
         <v>57</v>
       </c>
+      <c r="AZ27" s="11">
+        <v>88</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AS32" sqref="AS32"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="23" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="23"/>
-[...47 lines deleted...]
-      <c r="AY2" s="23"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="24"/>
+      <c r="AZ2" s="24"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="22">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
+      <c r="B4" s="23">
         <v>2022</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="22">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23">
         <v>2023</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="18">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="19">
         <v>2024</v>
       </c>
-      <c r="AA4" s="18"/>
-[...10 lines deleted...]
-      <c r="AL4" s="18">
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="19">
         <v>2025</v>
       </c>
-      <c r="AM4" s="18"/>
-[...10 lines deleted...]
-      <c r="AX4" s="18">
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="19"/>
+      <c r="AS4" s="19"/>
+      <c r="AT4" s="19"/>
+      <c r="AU4" s="19"/>
+      <c r="AV4" s="19"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="19">
         <v>2026</v>
       </c>
-      <c r="AY4" s="18"/>
+      <c r="AY4" s="19"/>
+      <c r="AZ4" s="19"/>
     </row>
-    <row r="5" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="21"/>
+    <row r="5" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -4659,106 +4730,110 @@
       </c>
       <c r="AR5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
+      <c r="AZ5" s="15" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="24"/>
-[...47 lines deleted...]
-      <c r="AY6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>1305</v>
       </c>
       <c r="C7" s="7">
         <v>1442</v>
       </c>
       <c r="D7" s="7">
         <v>1134</v>
       </c>
       <c r="E7" s="7">
         <v>1540</v>
       </c>
       <c r="F7" s="7">
         <v>1743</v>
       </c>
       <c r="G7" s="8">
         <v>1728</v>
       </c>
       <c r="H7" s="8">
         <v>1634</v>
       </c>
       <c r="I7" s="7">
@@ -4865,55 +4940,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>2709</v>
       </c>
       <c r="AR7" s="7">
         <v>2952</v>
       </c>
       <c r="AS7" s="7">
         <v>2974</v>
       </c>
       <c r="AT7" s="7">
         <v>3154</v>
       </c>
       <c r="AU7" s="7">
         <v>2675</v>
       </c>
       <c r="AV7" s="8">
         <v>2444</v>
       </c>
       <c r="AW7" s="7">
         <v>2280</v>
       </c>
       <c r="AX7" s="7">
         <v>2634</v>
       </c>
-      <c r="AY7" s="25">
+      <c r="AY7" s="18">
         <v>2458</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>2563</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>190</v>
       </c>
       <c r="C8" s="7">
         <v>225</v>
       </c>
       <c r="D8" s="7">
         <v>181</v>
       </c>
       <c r="E8" s="7">
         <v>243</v>
       </c>
       <c r="F8" s="7">
         <v>267</v>
       </c>
       <c r="G8" s="8">
         <v>250</v>
       </c>
       <c r="H8" s="8">
         <v>252</v>
       </c>
       <c r="I8" s="7">
@@ -5023,52 +5101,55 @@
       </c>
       <c r="AR8" s="7">
         <v>591</v>
       </c>
       <c r="AS8" s="7">
         <v>514</v>
       </c>
       <c r="AT8" s="7">
         <v>607</v>
       </c>
       <c r="AU8" s="7">
         <v>521</v>
       </c>
       <c r="AV8" s="8">
         <v>453</v>
       </c>
       <c r="AW8" s="7">
         <v>427</v>
       </c>
       <c r="AX8" s="7">
         <v>516</v>
       </c>
       <c r="AY8" s="8">
         <v>515</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>609</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>62</v>
       </c>
       <c r="C9" s="7">
         <v>71</v>
       </c>
       <c r="D9" s="7">
         <v>51</v>
       </c>
       <c r="E9" s="7">
         <v>66</v>
       </c>
       <c r="F9" s="7">
         <v>176</v>
       </c>
       <c r="G9" s="8">
         <v>87</v>
       </c>
       <c r="H9" s="8">
         <v>91</v>
       </c>
       <c r="I9" s="7">
@@ -5178,52 +5259,55 @@
       </c>
       <c r="AR9" s="7">
         <v>109</v>
       </c>
       <c r="AS9" s="7">
         <v>153</v>
       </c>
       <c r="AT9" s="7">
         <v>141</v>
       </c>
       <c r="AU9" s="7">
         <v>107</v>
       </c>
       <c r="AV9" s="8">
         <v>103</v>
       </c>
       <c r="AW9" s="7">
         <v>112</v>
       </c>
       <c r="AX9" s="7">
         <v>138</v>
       </c>
       <c r="AY9" s="8">
         <v>97</v>
       </c>
+      <c r="AZ9" s="7">
+        <v>127</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>41</v>
       </c>
       <c r="C10" s="7">
         <v>54</v>
       </c>
       <c r="D10" s="7">
         <v>53</v>
       </c>
       <c r="E10" s="7">
         <v>45</v>
       </c>
       <c r="F10" s="7">
         <v>67</v>
       </c>
       <c r="G10" s="8">
         <v>61</v>
       </c>
       <c r="H10" s="8">
         <v>50</v>
       </c>
       <c r="I10" s="7">
@@ -5333,52 +5417,55 @@
       </c>
       <c r="AR10" s="7">
         <v>95</v>
       </c>
       <c r="AS10" s="7">
         <v>112</v>
       </c>
       <c r="AT10" s="7">
         <v>84</v>
       </c>
       <c r="AU10" s="7">
         <v>78</v>
       </c>
       <c r="AV10" s="8">
         <v>62</v>
       </c>
       <c r="AW10" s="7">
         <v>58</v>
       </c>
       <c r="AX10" s="7">
         <v>73</v>
       </c>
       <c r="AY10" s="8">
         <v>64</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>50</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>101</v>
       </c>
       <c r="C11" s="7">
         <v>125</v>
       </c>
       <c r="D11" s="7">
         <v>108</v>
       </c>
       <c r="E11" s="7">
         <v>137</v>
       </c>
       <c r="F11" s="7">
         <v>108</v>
       </c>
       <c r="G11" s="8">
         <v>178</v>
       </c>
       <c r="H11" s="8">
         <v>164</v>
       </c>
       <c r="I11" s="7">
@@ -5488,52 +5575,55 @@
       </c>
       <c r="AR11" s="7">
         <v>281</v>
       </c>
       <c r="AS11" s="7">
         <v>258</v>
       </c>
       <c r="AT11" s="7">
         <v>284</v>
       </c>
       <c r="AU11" s="7">
         <v>203</v>
       </c>
       <c r="AV11" s="8">
         <v>213</v>
       </c>
       <c r="AW11" s="7">
         <v>170</v>
       </c>
       <c r="AX11" s="7">
         <v>198</v>
       </c>
       <c r="AY11" s="8">
         <v>214</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>211</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>28</v>
       </c>
       <c r="C12" s="7">
         <v>43</v>
       </c>
       <c r="D12" s="7">
         <v>31</v>
       </c>
       <c r="E12" s="7">
         <v>27</v>
       </c>
       <c r="F12" s="7">
         <v>36</v>
       </c>
       <c r="G12" s="8">
         <v>65</v>
       </c>
       <c r="H12" s="8">
         <v>38</v>
       </c>
       <c r="I12" s="7">
@@ -5643,52 +5733,55 @@
       </c>
       <c r="AR12" s="7">
         <v>90</v>
       </c>
       <c r="AS12" s="7">
         <v>90</v>
       </c>
       <c r="AT12" s="7">
         <v>104</v>
       </c>
       <c r="AU12" s="7">
         <v>94</v>
       </c>
       <c r="AV12" s="8">
         <v>67</v>
       </c>
       <c r="AW12" s="7">
         <v>68</v>
       </c>
       <c r="AX12" s="7">
         <v>92</v>
       </c>
       <c r="AY12" s="8">
         <v>65</v>
       </c>
+      <c r="AZ12" s="7">
+        <v>84</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>21</v>
       </c>
       <c r="C13" s="7">
         <v>21</v>
       </c>
       <c r="D13" s="7">
         <v>30</v>
       </c>
       <c r="E13" s="7">
         <v>32</v>
       </c>
       <c r="F13" s="7">
         <v>25</v>
       </c>
       <c r="G13" s="8">
         <v>35</v>
       </c>
       <c r="H13" s="8">
         <v>25</v>
       </c>
       <c r="I13" s="7">
@@ -5798,52 +5891,55 @@
       </c>
       <c r="AR13" s="7">
         <v>35</v>
       </c>
       <c r="AS13" s="7">
         <v>48</v>
       </c>
       <c r="AT13" s="7">
         <v>54</v>
       </c>
       <c r="AU13" s="7">
         <v>27</v>
       </c>
       <c r="AV13" s="8">
         <v>43</v>
       </c>
       <c r="AW13" s="7">
         <v>53</v>
       </c>
       <c r="AX13" s="7">
         <v>40</v>
       </c>
       <c r="AY13" s="8">
         <v>72</v>
       </c>
+      <c r="AZ13" s="7">
+        <v>33</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>79</v>
       </c>
       <c r="C14" s="7">
         <v>96</v>
       </c>
       <c r="D14" s="7">
         <v>70</v>
       </c>
       <c r="E14" s="7">
         <v>90</v>
       </c>
       <c r="F14" s="7">
         <v>82</v>
       </c>
       <c r="G14" s="8">
         <v>94</v>
       </c>
       <c r="H14" s="8">
         <v>106</v>
       </c>
       <c r="I14" s="7">
@@ -5953,52 +6049,55 @@
       </c>
       <c r="AR14" s="7">
         <v>188</v>
       </c>
       <c r="AS14" s="7">
         <v>165</v>
       </c>
       <c r="AT14" s="7">
         <v>156</v>
       </c>
       <c r="AU14" s="7">
         <v>169</v>
       </c>
       <c r="AV14" s="8">
         <v>167</v>
       </c>
       <c r="AW14" s="7">
         <v>152</v>
       </c>
       <c r="AX14" s="7">
         <v>197</v>
       </c>
       <c r="AY14" s="8">
         <v>174</v>
       </c>
+      <c r="AZ14" s="7">
+        <v>157</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>26</v>
       </c>
       <c r="C15" s="7">
         <v>38</v>
       </c>
       <c r="D15" s="7">
         <v>30</v>
       </c>
       <c r="E15" s="7">
         <v>37</v>
       </c>
       <c r="F15" s="7">
         <v>78</v>
       </c>
       <c r="G15" s="8">
         <v>53</v>
       </c>
       <c r="H15" s="8">
         <v>64</v>
       </c>
       <c r="I15" s="7">
@@ -6108,52 +6207,55 @@
       </c>
       <c r="AR15" s="7">
         <v>79</v>
       </c>
       <c r="AS15" s="7">
         <v>83</v>
       </c>
       <c r="AT15" s="7">
         <v>98</v>
       </c>
       <c r="AU15" s="7">
         <v>71</v>
       </c>
       <c r="AV15" s="8">
         <v>60</v>
       </c>
       <c r="AW15" s="7">
         <v>74</v>
       </c>
       <c r="AX15" s="7">
         <v>64</v>
       </c>
       <c r="AY15" s="8">
         <v>67</v>
       </c>
+      <c r="AZ15" s="7">
+        <v>76</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>27</v>
       </c>
       <c r="C16" s="7">
         <v>18</v>
       </c>
       <c r="D16" s="7">
         <v>15</v>
       </c>
       <c r="E16" s="7">
         <v>34</v>
       </c>
       <c r="F16" s="7">
         <v>35</v>
       </c>
       <c r="G16" s="8">
         <v>19</v>
       </c>
       <c r="H16" s="8">
         <v>42</v>
       </c>
       <c r="I16" s="7">
@@ -6263,52 +6365,55 @@
       </c>
       <c r="AR16" s="7">
         <v>45</v>
       </c>
       <c r="AS16" s="7">
         <v>57</v>
       </c>
       <c r="AT16" s="7">
         <v>63</v>
       </c>
       <c r="AU16" s="7">
         <v>46</v>
       </c>
       <c r="AV16" s="8">
         <v>38</v>
       </c>
       <c r="AW16" s="7">
         <v>25</v>
       </c>
       <c r="AX16" s="7">
         <v>42</v>
       </c>
       <c r="AY16" s="8">
         <v>53</v>
       </c>
+      <c r="AZ16" s="7">
+        <v>36</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>82</v>
       </c>
       <c r="C17" s="7">
         <v>75</v>
       </c>
       <c r="D17" s="7">
         <v>47</v>
       </c>
       <c r="E17" s="7">
         <v>70</v>
       </c>
       <c r="F17" s="7">
         <v>82</v>
       </c>
       <c r="G17" s="8">
         <v>70</v>
       </c>
       <c r="H17" s="8">
         <v>45</v>
       </c>
       <c r="I17" s="7">
@@ -6418,52 +6523,55 @@
       </c>
       <c r="AR17" s="7">
         <v>147</v>
       </c>
       <c r="AS17" s="7">
         <v>146</v>
       </c>
       <c r="AT17" s="7">
         <v>140</v>
       </c>
       <c r="AU17" s="7">
         <v>131</v>
       </c>
       <c r="AV17" s="8">
         <v>112</v>
       </c>
       <c r="AW17" s="7">
         <v>90</v>
       </c>
       <c r="AX17" s="7">
         <v>133</v>
       </c>
       <c r="AY17" s="8">
         <v>96</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>90</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>49</v>
       </c>
       <c r="C18" s="7">
         <v>26</v>
       </c>
       <c r="D18" s="7">
         <v>25</v>
       </c>
       <c r="E18" s="7">
         <v>39</v>
       </c>
       <c r="F18" s="7">
         <v>46</v>
       </c>
       <c r="G18" s="8">
         <v>40</v>
       </c>
       <c r="H18" s="8">
         <v>43</v>
       </c>
       <c r="I18" s="7">
@@ -6573,52 +6681,55 @@
       </c>
       <c r="AR18" s="7">
         <v>64</v>
       </c>
       <c r="AS18" s="7">
         <v>70</v>
       </c>
       <c r="AT18" s="7">
         <v>63</v>
       </c>
       <c r="AU18" s="7">
         <v>78</v>
       </c>
       <c r="AV18" s="8">
         <v>48</v>
       </c>
       <c r="AW18" s="7">
         <v>37</v>
       </c>
       <c r="AX18" s="7">
         <v>60</v>
       </c>
       <c r="AY18" s="8">
         <v>47</v>
       </c>
+      <c r="AZ18" s="7">
+        <v>41</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>48</v>
       </c>
       <c r="C19" s="7">
         <v>41</v>
       </c>
       <c r="D19" s="7">
         <v>36</v>
       </c>
       <c r="E19" s="7">
         <v>55</v>
       </c>
       <c r="F19" s="7">
         <v>50</v>
       </c>
       <c r="G19" s="8">
         <v>60</v>
       </c>
       <c r="H19" s="8">
         <v>61</v>
       </c>
       <c r="I19" s="7">
@@ -6728,52 +6839,55 @@
       </c>
       <c r="AR19" s="7">
         <v>96</v>
       </c>
       <c r="AS19" s="7">
         <v>129</v>
       </c>
       <c r="AT19" s="7">
         <v>137</v>
       </c>
       <c r="AU19" s="7">
         <v>103</v>
       </c>
       <c r="AV19" s="8">
         <v>108</v>
       </c>
       <c r="AW19" s="7">
         <v>115</v>
       </c>
       <c r="AX19" s="7">
         <v>92</v>
       </c>
       <c r="AY19" s="8">
         <v>94</v>
       </c>
+      <c r="AZ19" s="7">
+        <v>94</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>64</v>
       </c>
       <c r="C20" s="7">
         <v>60</v>
       </c>
       <c r="D20" s="7">
         <v>37</v>
       </c>
       <c r="E20" s="7">
         <v>60</v>
       </c>
       <c r="F20" s="7">
         <v>58</v>
       </c>
       <c r="G20" s="8">
         <v>61</v>
       </c>
       <c r="H20" s="8">
         <v>63</v>
       </c>
       <c r="I20" s="7">
@@ -6883,52 +6997,55 @@
       </c>
       <c r="AR20" s="7">
         <v>111</v>
       </c>
       <c r="AS20" s="7">
         <v>129</v>
       </c>
       <c r="AT20" s="7">
         <v>111</v>
       </c>
       <c r="AU20" s="7">
         <v>134</v>
       </c>
       <c r="AV20" s="8">
         <v>121</v>
       </c>
       <c r="AW20" s="7">
         <v>119</v>
       </c>
       <c r="AX20" s="7">
         <v>102</v>
       </c>
       <c r="AY20" s="8">
         <v>85</v>
       </c>
+      <c r="AZ20" s="7">
+        <v>130</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>189</v>
       </c>
       <c r="C21" s="7">
         <v>220</v>
       </c>
       <c r="D21" s="7">
         <v>166</v>
       </c>
       <c r="E21" s="7">
         <v>249</v>
       </c>
       <c r="F21" s="7">
         <v>234</v>
       </c>
       <c r="G21" s="8">
         <v>261</v>
       </c>
       <c r="H21" s="8">
         <v>207</v>
       </c>
       <c r="I21" s="7">
@@ -7038,52 +7155,55 @@
       </c>
       <c r="AR21" s="7">
         <v>363</v>
       </c>
       <c r="AS21" s="7">
         <v>400</v>
       </c>
       <c r="AT21" s="7">
         <v>494</v>
       </c>
       <c r="AU21" s="7">
         <v>378</v>
       </c>
       <c r="AV21" s="8">
         <v>383</v>
       </c>
       <c r="AW21" s="7">
         <v>369</v>
       </c>
       <c r="AX21" s="7">
         <v>360</v>
       </c>
       <c r="AY21" s="8">
         <v>394</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>393</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>56</v>
       </c>
       <c r="C22" s="7">
         <v>83</v>
       </c>
       <c r="D22" s="7">
         <v>63</v>
       </c>
       <c r="E22" s="7">
         <v>87</v>
       </c>
       <c r="F22" s="7">
         <v>75</v>
       </c>
       <c r="G22" s="8">
         <v>86</v>
       </c>
       <c r="H22" s="8">
         <v>98</v>
       </c>
       <c r="I22" s="7">
@@ -7193,52 +7313,55 @@
       </c>
       <c r="AR22" s="7">
         <v>123</v>
       </c>
       <c r="AS22" s="7">
         <v>119</v>
       </c>
       <c r="AT22" s="7">
         <v>168</v>
       </c>
       <c r="AU22" s="7">
         <v>138</v>
       </c>
       <c r="AV22" s="8">
         <v>129</v>
       </c>
       <c r="AW22" s="7">
         <v>105</v>
       </c>
       <c r="AX22" s="7">
         <v>128</v>
       </c>
       <c r="AY22" s="8">
         <v>92</v>
       </c>
+      <c r="AZ22" s="7">
+        <v>97</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>27</v>
       </c>
       <c r="C23" s="7">
         <v>32</v>
       </c>
       <c r="D23" s="7">
         <v>19</v>
       </c>
       <c r="E23" s="7">
         <v>31</v>
       </c>
       <c r="F23" s="7">
         <v>16</v>
       </c>
       <c r="G23" s="8">
         <v>45</v>
       </c>
       <c r="H23" s="8">
         <v>45</v>
       </c>
       <c r="I23" s="7">
@@ -7348,52 +7471,55 @@
       </c>
       <c r="AR23" s="7">
         <v>125</v>
       </c>
       <c r="AS23" s="7">
         <v>58</v>
       </c>
       <c r="AT23" s="7">
         <v>51</v>
       </c>
       <c r="AU23" s="7">
         <v>59</v>
       </c>
       <c r="AV23" s="8">
         <v>43</v>
       </c>
       <c r="AW23" s="7">
         <v>60</v>
       </c>
       <c r="AX23" s="7">
         <v>40</v>
       </c>
       <c r="AY23" s="8">
         <v>44</v>
       </c>
+      <c r="AZ23" s="7">
+        <v>43</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>63</v>
       </c>
       <c r="C24" s="7">
         <v>49</v>
       </c>
       <c r="D24" s="7">
         <v>43</v>
       </c>
       <c r="E24" s="7">
         <v>56</v>
       </c>
       <c r="F24" s="7">
         <v>40</v>
       </c>
       <c r="G24" s="7">
         <v>67</v>
       </c>
       <c r="H24" s="8">
         <v>72</v>
       </c>
       <c r="I24" s="7">
@@ -7503,52 +7629,55 @@
       </c>
       <c r="AR24" s="7">
         <v>70</v>
       </c>
       <c r="AS24" s="7">
         <v>112</v>
       </c>
       <c r="AT24" s="7">
         <v>87</v>
       </c>
       <c r="AU24" s="7">
         <v>82</v>
       </c>
       <c r="AV24" s="8">
         <v>62</v>
       </c>
       <c r="AW24" s="7">
         <v>57</v>
       </c>
       <c r="AX24" s="7">
         <v>97</v>
       </c>
       <c r="AY24" s="8">
         <v>64</v>
       </c>
+      <c r="AZ24" s="7">
+        <v>77</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>59</v>
       </c>
       <c r="C25" s="7">
         <v>68</v>
       </c>
       <c r="D25" s="7">
         <v>56</v>
       </c>
       <c r="E25" s="7">
         <v>61</v>
       </c>
       <c r="F25" s="7">
         <v>164</v>
       </c>
       <c r="G25" s="7">
         <v>66</v>
       </c>
       <c r="H25" s="8">
         <v>84</v>
       </c>
       <c r="I25" s="7">
@@ -7658,52 +7787,55 @@
       </c>
       <c r="AR25" s="7">
         <v>134</v>
       </c>
       <c r="AS25" s="7">
         <v>122</v>
       </c>
       <c r="AT25" s="7">
         <v>114</v>
       </c>
       <c r="AU25" s="7">
         <v>100</v>
       </c>
       <c r="AV25" s="8">
         <v>93</v>
       </c>
       <c r="AW25" s="7">
         <v>73</v>
       </c>
       <c r="AX25" s="7">
         <v>125</v>
       </c>
       <c r="AY25" s="8">
         <v>88</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>72</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>33</v>
       </c>
       <c r="C26" s="7">
         <v>35</v>
       </c>
       <c r="D26" s="7">
         <v>34</v>
       </c>
       <c r="E26" s="7">
         <v>55</v>
       </c>
       <c r="F26" s="7">
         <v>39</v>
       </c>
       <c r="G26" s="7">
         <v>47</v>
       </c>
       <c r="H26" s="8">
         <v>39</v>
       </c>
       <c r="I26" s="7">
@@ -7813,52 +7945,55 @@
       </c>
       <c r="AR26" s="7">
         <v>95</v>
       </c>
       <c r="AS26" s="7">
         <v>92</v>
       </c>
       <c r="AT26" s="7">
         <v>75</v>
       </c>
       <c r="AU26" s="7">
         <v>74</v>
       </c>
       <c r="AV26" s="8">
         <v>64</v>
       </c>
       <c r="AW26" s="7">
         <v>53</v>
       </c>
       <c r="AX26" s="7">
         <v>67</v>
       </c>
       <c r="AY26" s="8">
         <v>46</v>
       </c>
+      <c r="AZ26" s="7">
+        <v>58</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>60</v>
       </c>
       <c r="C27" s="11">
         <v>62</v>
       </c>
       <c r="D27" s="11">
         <v>39</v>
       </c>
       <c r="E27" s="11">
         <v>66</v>
       </c>
       <c r="F27" s="11">
         <v>65</v>
       </c>
       <c r="G27" s="11">
         <v>83</v>
       </c>
       <c r="H27" s="11">
         <v>45</v>
       </c>
       <c r="I27" s="11">
@@ -7968,225 +8103,230 @@
       </c>
       <c r="AR27" s="11">
         <v>111</v>
       </c>
       <c r="AS27" s="11">
         <v>117</v>
       </c>
       <c r="AT27" s="11">
         <v>123</v>
       </c>
       <c r="AU27" s="11">
         <v>82</v>
       </c>
       <c r="AV27" s="11">
         <v>75</v>
       </c>
       <c r="AW27" s="11">
         <v>63</v>
       </c>
       <c r="AX27" s="11">
         <v>70</v>
       </c>
       <c r="AY27" s="11">
         <v>87</v>
       </c>
+      <c r="AZ27" s="11">
+        <v>85</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY29"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AS32" sqref="AS32"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="23" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C2" s="23"/>
-[...47 lines deleted...]
-      <c r="AY2" s="23"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="24"/>
+      <c r="AZ2" s="24"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="22">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
+      <c r="B4" s="23">
         <v>2022</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="22">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23">
         <v>2023</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="18">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="19">
         <v>2024</v>
       </c>
-      <c r="AA4" s="18"/>
-[...10 lines deleted...]
-      <c r="AL4" s="18">
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="19">
         <v>2025</v>
       </c>
-      <c r="AM4" s="18"/>
-[...10 lines deleted...]
-      <c r="AX4" s="18">
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="19"/>
+      <c r="AS4" s="19"/>
+      <c r="AT4" s="19"/>
+      <c r="AU4" s="19"/>
+      <c r="AV4" s="19"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="19">
         <v>2026</v>
       </c>
-      <c r="AY4" s="18"/>
+      <c r="AY4" s="19"/>
+      <c r="AZ4" s="19"/>
     </row>
-    <row r="5" spans="1:51" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="21"/>
+    <row r="5" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -8293,106 +8433,110 @@
       </c>
       <c r="AR5" s="14" t="s">
         <v>6</v>
       </c>
       <c r="AS5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
+      <c r="AZ5" s="15" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="24"/>
-[...47 lines deleted...]
-      <c r="AY6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>0</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="7">
         <v>0</v>
       </c>
       <c r="G7" s="8">
         <v>0</v>
       </c>
       <c r="H7" s="8">
         <v>0</v>
       </c>
       <c r="I7" s="7">
@@ -8499,55 +8643,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>0</v>
       </c>
       <c r="AR7" s="7">
         <v>0</v>
       </c>
       <c r="AS7" s="7">
         <v>0</v>
       </c>
       <c r="AT7" s="7">
         <v>0</v>
       </c>
       <c r="AU7" s="7">
         <v>0</v>
       </c>
       <c r="AV7" s="8">
         <v>0</v>
       </c>
       <c r="AW7" s="7">
         <v>0</v>
       </c>
       <c r="AX7" s="7">
         <v>0</v>
       </c>
-      <c r="AY7" s="25">
+      <c r="AY7" s="18">
         <v>0</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>313</v>
       </c>
       <c r="C8" s="7">
         <v>301</v>
       </c>
       <c r="D8" s="7">
         <v>199</v>
       </c>
       <c r="E8" s="7">
         <v>279</v>
       </c>
       <c r="F8" s="7">
         <v>141</v>
       </c>
       <c r="G8" s="8">
         <v>334</v>
       </c>
       <c r="H8" s="8">
         <v>303</v>
       </c>
       <c r="I8" s="7">
@@ -8657,52 +8804,55 @@
       </c>
       <c r="AR8" s="7">
         <v>373</v>
       </c>
       <c r="AS8" s="7">
         <v>564</v>
       </c>
       <c r="AT8" s="7">
         <v>423</v>
       </c>
       <c r="AU8" s="7">
         <v>380</v>
       </c>
       <c r="AV8" s="8">
         <v>354</v>
       </c>
       <c r="AW8" s="7">
         <v>390</v>
       </c>
       <c r="AX8" s="7">
         <v>380</v>
       </c>
       <c r="AY8" s="8">
         <v>290</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>237</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>-17</v>
       </c>
       <c r="C9" s="7">
         <v>-18</v>
       </c>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7">
         <v>10</v>
       </c>
       <c r="F9" s="7">
         <v>-16</v>
       </c>
       <c r="G9" s="8">
         <v>-4</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="7">
@@ -8812,52 +8962,55 @@
       </c>
       <c r="AR9" s="7">
         <v>-10</v>
       </c>
       <c r="AS9" s="7">
         <v>-40</v>
       </c>
       <c r="AT9" s="7">
         <v>20</v>
       </c>
       <c r="AU9" s="7">
         <v>-11</v>
       </c>
       <c r="AV9" s="8">
         <v>-19</v>
       </c>
       <c r="AW9" s="7">
         <v>9</v>
       </c>
       <c r="AX9" s="7">
         <v>-16</v>
       </c>
       <c r="AY9" s="8">
         <v>-5</v>
       </c>
+      <c r="AZ9" s="7">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>4</v>
       </c>
       <c r="C10" s="7">
         <v>-5</v>
       </c>
       <c r="D10" s="7">
         <v>-7</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7">
         <v>-24</v>
       </c>
       <c r="G10" s="8">
         <v>-13</v>
       </c>
       <c r="H10" s="8">
         <v>17</v>
       </c>
       <c r="I10" s="7">
@@ -8967,52 +9120,55 @@
       </c>
       <c r="AR10" s="7">
         <v>-3</v>
       </c>
       <c r="AS10" s="7">
         <v>-2</v>
       </c>
       <c r="AT10" s="7">
         <v>-2</v>
       </c>
       <c r="AU10" s="7">
         <v>-3</v>
       </c>
       <c r="AV10" s="8">
         <v>11</v>
       </c>
       <c r="AW10" s="7">
         <v>9</v>
       </c>
       <c r="AX10" s="7">
         <v>-4</v>
       </c>
       <c r="AY10" s="8">
         <v>-6</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>25</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>35</v>
       </c>
       <c r="C11" s="7">
         <v>20</v>
       </c>
       <c r="D11" s="7">
         <v>29</v>
       </c>
       <c r="E11" s="7">
         <v>-3</v>
       </c>
       <c r="F11" s="7">
         <v>365</v>
       </c>
       <c r="G11" s="8">
         <v>-21</v>
       </c>
       <c r="H11" s="8">
         <v>-22</v>
       </c>
       <c r="I11" s="7">
@@ -9122,52 +9278,55 @@
       </c>
       <c r="AR11" s="7">
         <v>70</v>
       </c>
       <c r="AS11" s="7">
         <v>27</v>
       </c>
       <c r="AT11" s="7">
         <v>1</v>
       </c>
       <c r="AU11" s="7">
         <v>31</v>
       </c>
       <c r="AV11" s="8">
         <v>20</v>
       </c>
       <c r="AW11" s="7">
         <v>-14</v>
       </c>
       <c r="AX11" s="7">
         <v>44</v>
       </c>
       <c r="AY11" s="8">
         <v>35</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>13</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>-9</v>
       </c>
       <c r="C12" s="7">
         <v>-13</v>
       </c>
       <c r="D12" s="7">
         <v>-8</v>
       </c>
       <c r="E12" s="7">
         <v>-8</v>
       </c>
       <c r="F12" s="7">
         <v>-7</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>-13</v>
       </c>
       <c r="I12" s="7">
@@ -9277,52 +9436,55 @@
       </c>
       <c r="AR12" s="7">
         <v>-39</v>
       </c>
       <c r="AS12" s="7">
         <v>-39</v>
       </c>
       <c r="AT12" s="7">
         <v>-14</v>
       </c>
       <c r="AU12" s="7">
         <v>-26</v>
       </c>
       <c r="AV12" s="8">
         <v>-24</v>
       </c>
       <c r="AW12" s="7">
         <v>-24</v>
       </c>
       <c r="AX12" s="7">
         <v>-23</v>
       </c>
       <c r="AY12" s="8">
         <v>-3</v>
       </c>
+      <c r="AZ12" s="7">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>-11</v>
       </c>
       <c r="C13" s="7">
         <v>-9</v>
       </c>
       <c r="D13" s="7">
         <v>-12</v>
       </c>
       <c r="E13" s="7">
         <v>-14</v>
       </c>
       <c r="F13" s="7">
         <v>-9</v>
       </c>
       <c r="G13" s="8">
         <v>-18</v>
       </c>
       <c r="H13" s="8">
         <v>-10</v>
       </c>
       <c r="I13" s="7">
@@ -9432,52 +9594,55 @@
       </c>
       <c r="AR13" s="7">
         <v>-6</v>
       </c>
       <c r="AS13" s="7">
         <v>-23</v>
       </c>
       <c r="AT13" s="7">
         <v>-22</v>
       </c>
       <c r="AU13" s="7">
         <v>-2</v>
       </c>
       <c r="AV13" s="8">
         <v>-15</v>
       </c>
       <c r="AW13" s="7">
         <v>-38</v>
       </c>
       <c r="AX13" s="7">
         <v>2</v>
       </c>
       <c r="AY13" s="8">
         <v>-33</v>
       </c>
+      <c r="AZ13" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>-14</v>
       </c>
       <c r="C14" s="7">
         <v>-46</v>
       </c>
       <c r="D14" s="7">
         <v>-21</v>
       </c>
       <c r="E14" s="7">
         <v>-33</v>
       </c>
       <c r="F14" s="7">
         <v>-43</v>
       </c>
       <c r="G14" s="8">
         <v>-25</v>
       </c>
       <c r="H14" s="8">
         <v>-14</v>
       </c>
       <c r="I14" s="7">
@@ -9587,52 +9752,55 @@
       </c>
       <c r="AR14" s="7">
         <v>-79</v>
       </c>
       <c r="AS14" s="7">
         <v>-66</v>
       </c>
       <c r="AT14" s="7">
         <v>-27</v>
       </c>
       <c r="AU14" s="7">
         <v>-64</v>
       </c>
       <c r="AV14" s="8">
         <v>-17</v>
       </c>
       <c r="AW14" s="7">
         <v>-28</v>
       </c>
       <c r="AX14" s="7">
         <v>-66</v>
       </c>
       <c r="AY14" s="8">
         <v>-37</v>
       </c>
+      <c r="AZ14" s="7">
+        <v>-46</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>-8</v>
       </c>
       <c r="C15" s="7">
         <v>-11</v>
       </c>
       <c r="D15" s="7">
         <v>-12</v>
       </c>
       <c r="E15" s="7">
         <v>-15</v>
       </c>
       <c r="F15" s="7">
         <v>-58</v>
       </c>
       <c r="G15" s="8">
         <v>-29</v>
       </c>
       <c r="H15" s="8">
         <v>-39</v>
       </c>
       <c r="I15" s="7">
@@ -9742,52 +9910,55 @@
       </c>
       <c r="AR15" s="7">
         <v>-22</v>
       </c>
       <c r="AS15" s="7">
         <v>-20</v>
       </c>
       <c r="AT15" s="7">
         <v>-37</v>
       </c>
       <c r="AU15" s="7">
         <v>-21</v>
       </c>
       <c r="AV15" s="8">
         <v>-19</v>
       </c>
       <c r="AW15" s="7">
         <v>-40</v>
       </c>
       <c r="AX15" s="7">
         <v>-19</v>
       </c>
       <c r="AY15" s="8">
         <v>-8</v>
       </c>
+      <c r="AZ15" s="7">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>-13</v>
       </c>
       <c r="C16" s="7">
         <v>-9</v>
       </c>
       <c r="D16" s="7">
         <v>-9</v>
       </c>
       <c r="E16" s="7">
         <v>-23</v>
       </c>
       <c r="F16" s="7">
         <v>-28</v>
       </c>
       <c r="G16" s="8">
         <v>-13</v>
       </c>
       <c r="H16" s="8">
         <v>-31</v>
       </c>
       <c r="I16" s="7">
@@ -9897,52 +10068,55 @@
       </c>
       <c r="AR16" s="7">
         <v>-33</v>
       </c>
       <c r="AS16" s="7">
         <v>-36</v>
       </c>
       <c r="AT16" s="7">
         <v>-45</v>
       </c>
       <c r="AU16" s="7">
         <v>-24</v>
       </c>
       <c r="AV16" s="8">
         <v>-11</v>
       </c>
       <c r="AW16" s="7">
         <v>-10</v>
       </c>
       <c r="AX16" s="7">
         <v>-18</v>
       </c>
       <c r="AY16" s="8">
         <v>-29</v>
       </c>
+      <c r="AZ16" s="7">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>-19</v>
       </c>
       <c r="C17" s="7">
         <v>-31</v>
       </c>
       <c r="D17" s="7">
         <v>-16</v>
       </c>
       <c r="E17" s="7">
         <v>-14</v>
       </c>
       <c r="F17" s="7">
         <v>-36</v>
       </c>
       <c r="G17" s="8">
         <v>-7</v>
       </c>
       <c r="H17" s="8">
         <v>-4</v>
       </c>
       <c r="I17" s="7">
@@ -10052,52 +10226,55 @@
       </c>
       <c r="AR17" s="7">
         <v>-37</v>
       </c>
       <c r="AS17" s="7">
         <v>-56</v>
       </c>
       <c r="AT17" s="7">
         <v>-47</v>
       </c>
       <c r="AU17" s="7">
         <v>-34</v>
       </c>
       <c r="AV17" s="8">
         <v>-20</v>
       </c>
       <c r="AW17" s="7">
         <v>-23</v>
       </c>
       <c r="AX17" s="7">
         <v>-38</v>
       </c>
       <c r="AY17" s="8">
         <v>-8</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>-38</v>
       </c>
       <c r="C18" s="7">
         <v>-13</v>
       </c>
       <c r="D18" s="7">
         <v>-7</v>
       </c>
       <c r="E18" s="7">
         <v>-21</v>
       </c>
       <c r="F18" s="7">
         <v>-35</v>
       </c>
       <c r="G18" s="8">
         <v>-16</v>
       </c>
       <c r="H18" s="8">
         <v>-30</v>
       </c>
       <c r="I18" s="7">
@@ -10207,52 +10384,55 @@
       </c>
       <c r="AR18" s="7">
         <v>-19</v>
       </c>
       <c r="AS18" s="7">
         <v>-53</v>
       </c>
       <c r="AT18" s="7">
         <v>-27</v>
       </c>
       <c r="AU18" s="7">
         <v>-46</v>
       </c>
       <c r="AV18" s="8">
         <v>-29</v>
       </c>
       <c r="AW18" s="7">
         <v>-3</v>
       </c>
       <c r="AX18" s="7">
         <v>-13</v>
       </c>
       <c r="AY18" s="8">
         <v>-33</v>
       </c>
+      <c r="AZ18" s="7">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>-7</v>
       </c>
       <c r="C19" s="7">
         <v>-20</v>
       </c>
       <c r="D19" s="7">
         <v>-10</v>
       </c>
       <c r="E19" s="7">
         <v>-10</v>
       </c>
       <c r="F19" s="7">
         <v>-5</v>
       </c>
       <c r="G19" s="8">
         <v>-12</v>
       </c>
       <c r="H19" s="8">
         <v>-19</v>
       </c>
       <c r="I19" s="7">
@@ -10362,52 +10542,55 @@
       </c>
       <c r="AR19" s="7">
         <v>-12</v>
       </c>
       <c r="AS19" s="7">
         <v>-33</v>
       </c>
       <c r="AT19" s="7">
         <v>-50</v>
       </c>
       <c r="AU19" s="7">
         <v>-34</v>
       </c>
       <c r="AV19" s="8">
         <v>-45</v>
       </c>
       <c r="AW19" s="7">
         <v>-41</v>
       </c>
       <c r="AX19" s="7">
         <v>-19</v>
       </c>
       <c r="AY19" s="8">
         <v>-24</v>
       </c>
+      <c r="AZ19" s="7">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>-39</v>
       </c>
       <c r="C20" s="7">
         <v>-26</v>
       </c>
       <c r="D20" s="7">
         <v>-16</v>
       </c>
       <c r="E20" s="7">
         <v>-37</v>
       </c>
       <c r="F20" s="7">
         <v>-32</v>
       </c>
       <c r="G20" s="8">
         <v>-28</v>
       </c>
       <c r="H20" s="8">
         <v>-29</v>
       </c>
       <c r="I20" s="7">
@@ -10517,52 +10700,55 @@
       </c>
       <c r="AR20" s="7">
         <v>-40</v>
       </c>
       <c r="AS20" s="7">
         <v>-45</v>
       </c>
       <c r="AT20" s="7">
         <v>-51</v>
       </c>
       <c r="AU20" s="7">
         <v>-19</v>
       </c>
       <c r="AV20" s="8">
         <v>-23</v>
       </c>
       <c r="AW20" s="7">
         <v>-75</v>
       </c>
       <c r="AX20" s="7">
         <v>-30</v>
       </c>
       <c r="AY20" s="8">
         <v>-46</v>
       </c>
+      <c r="AZ20" s="7">
+        <v>-63</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>-19</v>
       </c>
       <c r="C21" s="7">
         <v>15</v>
       </c>
       <c r="D21" s="7">
         <v>-6</v>
       </c>
       <c r="E21" s="7">
         <v>25</v>
       </c>
       <c r="F21" s="7">
         <v>-3</v>
       </c>
       <c r="G21" s="8">
         <v>3</v>
       </c>
       <c r="H21" s="8">
         <v>43</v>
       </c>
       <c r="I21" s="7">
@@ -10672,52 +10858,55 @@
       </c>
       <c r="AR21" s="7">
         <v>133</v>
       </c>
       <c r="AS21" s="7">
         <v>105</v>
       </c>
       <c r="AT21" s="7">
         <v>55</v>
       </c>
       <c r="AU21" s="7">
         <v>54</v>
       </c>
       <c r="AV21" s="8">
         <v>5</v>
       </c>
       <c r="AW21" s="7">
         <v>31</v>
       </c>
       <c r="AX21" s="7">
         <v>29</v>
       </c>
       <c r="AY21" s="8">
         <v>31</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>79</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>-30</v>
       </c>
       <c r="C22" s="7">
         <v>-38</v>
       </c>
       <c r="D22" s="7">
         <v>-33</v>
       </c>
       <c r="E22" s="7">
         <v>-24</v>
       </c>
       <c r="F22" s="7">
         <v>-33</v>
       </c>
       <c r="G22" s="8">
         <v>-31</v>
       </c>
       <c r="H22" s="8">
         <v>-44</v>
       </c>
       <c r="I22" s="7">
@@ -10827,52 +11016,55 @@
       </c>
       <c r="AR22" s="7">
         <v>-51</v>
       </c>
       <c r="AS22" s="7">
         <v>-66</v>
       </c>
       <c r="AT22" s="7">
         <v>-35</v>
       </c>
       <c r="AU22" s="7">
         <v>-75</v>
       </c>
       <c r="AV22" s="8">
         <v>-56</v>
       </c>
       <c r="AW22" s="7">
         <v>-46</v>
       </c>
       <c r="AX22" s="7">
         <v>-64</v>
       </c>
       <c r="AY22" s="8">
         <v>-23</v>
       </c>
+      <c r="AZ22" s="7">
+        <v>-28</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>-22</v>
       </c>
       <c r="C23" s="7">
         <v>-17</v>
       </c>
       <c r="D23" s="7">
         <v>-15</v>
       </c>
       <c r="E23" s="7">
         <v>-19</v>
       </c>
       <c r="F23" s="7">
         <v>-6</v>
       </c>
       <c r="G23" s="8">
         <v>-31</v>
       </c>
       <c r="H23" s="8">
         <v>-30</v>
       </c>
       <c r="I23" s="7">
@@ -10982,52 +11174,55 @@
       </c>
       <c r="AR23" s="7">
         <v>-79</v>
       </c>
       <c r="AS23" s="7">
         <v>-42</v>
       </c>
       <c r="AT23" s="7">
         <v>-38</v>
       </c>
       <c r="AU23" s="7">
         <v>-31</v>
       </c>
       <c r="AV23" s="8">
         <v>-29</v>
       </c>
       <c r="AW23" s="7">
         <v>-41</v>
       </c>
       <c r="AX23" s="7">
         <v>-15</v>
       </c>
       <c r="AY23" s="8">
         <v>-12</v>
       </c>
+      <c r="AZ23" s="7">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>-45</v>
       </c>
       <c r="C24" s="7">
         <v>-16</v>
       </c>
       <c r="D24" s="7">
         <v>-27</v>
       </c>
       <c r="E24" s="7">
         <v>-29</v>
       </c>
       <c r="F24" s="7">
         <v>-12</v>
       </c>
       <c r="G24" s="7">
         <v>-45</v>
       </c>
       <c r="H24" s="8">
         <v>-44</v>
       </c>
       <c r="I24" s="7">
@@ -11137,52 +11332,55 @@
       </c>
       <c r="AR24" s="7">
         <v>-45</v>
       </c>
       <c r="AS24" s="7">
         <v>-68</v>
       </c>
       <c r="AT24" s="7">
         <v>-33</v>
       </c>
       <c r="AU24" s="7">
         <v>-24</v>
       </c>
       <c r="AV24" s="8">
         <v>-12</v>
       </c>
       <c r="AW24" s="7">
         <v>-16</v>
       </c>
       <c r="AX24" s="7">
         <v>-57</v>
       </c>
       <c r="AY24" s="8">
         <v>-27</v>
       </c>
+      <c r="AZ24" s="7">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>-20</v>
       </c>
       <c r="C25" s="7">
         <v>-32</v>
       </c>
       <c r="D25" s="7">
         <v>-8</v>
       </c>
       <c r="E25" s="7">
         <v>-17</v>
       </c>
       <c r="F25" s="7">
         <v>-126</v>
       </c>
       <c r="G25" s="7">
         <v>-19</v>
       </c>
       <c r="H25" s="8">
         <v>-18</v>
       </c>
       <c r="I25" s="7">
@@ -11292,52 +11490,55 @@
       </c>
       <c r="AR25" s="7">
         <v>-21</v>
       </c>
       <c r="AS25" s="7">
         <v>-44</v>
       </c>
       <c r="AT25" s="7">
         <v>-3</v>
       </c>
       <c r="AU25" s="7">
         <v>-22</v>
       </c>
       <c r="AV25" s="8">
         <v>-17</v>
       </c>
       <c r="AW25" s="7">
         <v>-9</v>
       </c>
       <c r="AX25" s="7">
         <v>-49</v>
       </c>
       <c r="AY25" s="8">
         <v>-10</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>-11</v>
       </c>
       <c r="C26" s="7">
         <v>-4</v>
       </c>
       <c r="D26" s="7">
         <v>-19</v>
       </c>
       <c r="E26" s="7">
         <v>-23</v>
       </c>
       <c r="F26" s="7">
         <v>-8</v>
       </c>
       <c r="G26" s="7">
         <v>-16</v>
       </c>
       <c r="H26" s="8">
         <v>-16</v>
       </c>
       <c r="I26" s="7">
@@ -11447,52 +11648,55 @@
       </c>
       <c r="AR26" s="7">
         <v>-67</v>
       </c>
       <c r="AS26" s="7">
         <v>-38</v>
       </c>
       <c r="AT26" s="7">
         <v>-49</v>
       </c>
       <c r="AU26" s="7">
         <v>-15</v>
       </c>
       <c r="AV26" s="8">
         <v>-35</v>
       </c>
       <c r="AW26" s="7">
         <v>-23</v>
       </c>
       <c r="AX26" s="7">
         <v>-12</v>
       </c>
       <c r="AY26" s="8">
         <v>-22</v>
       </c>
+      <c r="AZ26" s="7">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>-30</v>
       </c>
       <c r="C27" s="11">
         <v>-28</v>
       </c>
       <c r="D27" s="11">
         <v>-5</v>
       </c>
       <c r="E27" s="11">
         <v>-25</v>
       </c>
       <c r="F27" s="11">
         <v>-25</v>
       </c>
       <c r="G27" s="11">
         <v>-7</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -11602,60 +11806,63 @@
       </c>
       <c r="AR27" s="11">
         <v>-13</v>
       </c>
       <c r="AS27" s="11">
         <v>-25</v>
       </c>
       <c r="AT27" s="11">
         <v>-19</v>
       </c>
       <c r="AU27" s="11">
         <v>-14</v>
       </c>
       <c r="AV27" s="11">
         <v>-19</v>
       </c>
       <c r="AW27" s="11">
         <v>-8</v>
       </c>
       <c r="AX27" s="11">
         <v>-12</v>
       </c>
       <c r="AY27" s="11">
         <v>-30</v>
       </c>
+      <c r="AZ27" s="11">
+        <v>3</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>