--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="0" windowWidth="18600" windowHeight="9015"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="38">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -720,74 +720,74 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="27" width="7.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="28" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="29" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -797,64 +797,65 @@
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
+      <c r="BA2" s="24"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -873,52 +874,53 @@
       <c r="AF4" s="19"/>
       <c r="AG4" s="19"/>
       <c r="AH4" s="19"/>
       <c r="AI4" s="19"/>
       <c r="AJ4" s="19"/>
       <c r="AK4" s="19"/>
       <c r="AL4" s="19">
         <v>2025</v>
       </c>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
       <c r="AT4" s="19"/>
       <c r="AU4" s="19"/>
       <c r="AV4" s="19"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="19">
         <v>2026</v>
       </c>
       <c r="AY4" s="19"/>
       <c r="AZ4" s="19"/>
+      <c r="BA4" s="19"/>
     </row>
-    <row r="5" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
@@ -1029,52 +1031,55 @@
       </c>
       <c r="AS5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
+      <c r="BA5" s="14" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -1084,52 +1089,53 @@
       <c r="AB6" s="25"/>
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>1305</v>
       </c>
       <c r="C7" s="7">
         <v>1442</v>
       </c>
       <c r="D7" s="7">
         <v>1134</v>
       </c>
       <c r="E7" s="7">
         <v>1540</v>
       </c>
       <c r="F7" s="7">
         <v>1743</v>
       </c>
       <c r="G7" s="8">
         <v>1728</v>
       </c>
       <c r="H7" s="8">
         <v>1634</v>
       </c>
       <c r="I7" s="7">
@@ -1242,52 +1248,55 @@
       </c>
       <c r="AS7" s="7">
         <v>2974</v>
       </c>
       <c r="AT7" s="7">
         <v>3154</v>
       </c>
       <c r="AU7" s="7">
         <v>2675</v>
       </c>
       <c r="AV7" s="8">
         <v>2444</v>
       </c>
       <c r="AW7" s="7">
         <v>2280</v>
       </c>
       <c r="AX7" s="7">
         <v>2634</v>
       </c>
       <c r="AY7" s="18">
         <v>2458</v>
       </c>
       <c r="AZ7" s="7">
         <v>2563</v>
       </c>
+      <c r="BA7" s="7">
+        <v>2565</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>503</v>
       </c>
       <c r="C8" s="7">
         <v>526</v>
       </c>
       <c r="D8" s="7">
         <v>380</v>
       </c>
       <c r="E8" s="7">
         <v>522</v>
       </c>
       <c r="F8" s="7">
         <v>408</v>
       </c>
       <c r="G8" s="8">
         <v>584</v>
       </c>
       <c r="H8" s="8">
         <v>555</v>
       </c>
       <c r="I8" s="7">
@@ -1400,52 +1409,55 @@
       </c>
       <c r="AS8" s="7">
         <v>1078</v>
       </c>
       <c r="AT8" s="7">
         <v>1030</v>
       </c>
       <c r="AU8" s="7">
         <v>901</v>
       </c>
       <c r="AV8" s="8">
         <v>807</v>
       </c>
       <c r="AW8" s="7">
         <v>817</v>
       </c>
       <c r="AX8" s="7">
         <v>896</v>
       </c>
       <c r="AY8" s="8">
         <v>805</v>
       </c>
       <c r="AZ8" s="7">
         <v>846</v>
       </c>
+      <c r="BA8" s="7">
+        <v>766</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>45</v>
       </c>
       <c r="C9" s="7">
         <v>53</v>
       </c>
       <c r="D9" s="7">
         <v>54</v>
       </c>
       <c r="E9" s="7">
         <v>76</v>
       </c>
       <c r="F9" s="7">
         <v>160</v>
       </c>
       <c r="G9" s="8">
         <v>83</v>
       </c>
       <c r="H9" s="8">
         <v>91</v>
       </c>
       <c r="I9" s="7">
@@ -1558,52 +1570,55 @@
       </c>
       <c r="AS9" s="7">
         <v>113</v>
       </c>
       <c r="AT9" s="7">
         <v>161</v>
       </c>
       <c r="AU9" s="7">
         <v>96</v>
       </c>
       <c r="AV9" s="8">
         <v>84</v>
       </c>
       <c r="AW9" s="7">
         <v>121</v>
       </c>
       <c r="AX9" s="7">
         <v>122</v>
       </c>
       <c r="AY9" s="8">
         <v>92</v>
       </c>
       <c r="AZ9" s="7">
         <v>100</v>
       </c>
+      <c r="BA9" s="7">
+        <v>119</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>45</v>
       </c>
       <c r="C10" s="7">
         <v>49</v>
       </c>
       <c r="D10" s="7">
         <v>46</v>
       </c>
       <c r="E10" s="7">
         <v>46</v>
       </c>
       <c r="F10" s="7">
         <v>43</v>
       </c>
       <c r="G10" s="8">
         <v>48</v>
       </c>
       <c r="H10" s="8">
         <v>67</v>
       </c>
       <c r="I10" s="7">
@@ -1716,52 +1731,55 @@
       </c>
       <c r="AS10" s="7">
         <v>110</v>
       </c>
       <c r="AT10" s="7">
         <v>82</v>
       </c>
       <c r="AU10" s="7">
         <v>75</v>
       </c>
       <c r="AV10" s="8">
         <v>73</v>
       </c>
       <c r="AW10" s="7">
         <v>67</v>
       </c>
       <c r="AX10" s="7">
         <v>69</v>
       </c>
       <c r="AY10" s="8">
         <v>58</v>
       </c>
       <c r="AZ10" s="7">
         <v>75</v>
       </c>
+      <c r="BA10" s="7">
+        <v>98</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>136</v>
       </c>
       <c r="C11" s="7">
         <v>145</v>
       </c>
       <c r="D11" s="7">
         <v>137</v>
       </c>
       <c r="E11" s="7">
         <v>134</v>
       </c>
       <c r="F11" s="7">
         <v>473</v>
       </c>
       <c r="G11" s="8">
         <v>157</v>
       </c>
       <c r="H11" s="8">
         <v>142</v>
       </c>
       <c r="I11" s="7">
@@ -1874,52 +1892,55 @@
       </c>
       <c r="AS11" s="7">
         <v>285</v>
       </c>
       <c r="AT11" s="7">
         <v>285</v>
       </c>
       <c r="AU11" s="7">
         <v>234</v>
       </c>
       <c r="AV11" s="8">
         <v>233</v>
       </c>
       <c r="AW11" s="7">
         <v>156</v>
       </c>
       <c r="AX11" s="7">
         <v>242</v>
       </c>
       <c r="AY11" s="8">
         <v>249</v>
       </c>
       <c r="AZ11" s="7">
         <v>224</v>
       </c>
+      <c r="BA11" s="7">
+        <v>237</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>19</v>
       </c>
       <c r="C12" s="7">
         <v>30</v>
       </c>
       <c r="D12" s="7">
         <v>23</v>
       </c>
       <c r="E12" s="7">
         <v>19</v>
       </c>
       <c r="F12" s="7">
         <v>29</v>
       </c>
       <c r="G12" s="8">
         <v>63</v>
       </c>
       <c r="H12" s="8">
         <v>25</v>
       </c>
       <c r="I12" s="7">
@@ -2032,52 +2053,55 @@
       </c>
       <c r="AS12" s="7">
         <v>51</v>
       </c>
       <c r="AT12" s="7">
         <v>90</v>
       </c>
       <c r="AU12" s="7">
         <v>68</v>
       </c>
       <c r="AV12" s="8">
         <v>43</v>
       </c>
       <c r="AW12" s="7">
         <v>44</v>
       </c>
       <c r="AX12" s="7">
         <v>69</v>
       </c>
       <c r="AY12" s="8">
         <v>62</v>
       </c>
       <c r="AZ12" s="7">
         <v>63</v>
       </c>
+      <c r="BA12" s="7">
+        <v>56</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>10</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7">
         <v>18</v>
       </c>
       <c r="E13" s="7">
         <v>18</v>
       </c>
       <c r="F13" s="7">
         <v>16</v>
       </c>
       <c r="G13" s="8">
         <v>17</v>
       </c>
       <c r="H13" s="8">
         <v>15</v>
       </c>
       <c r="I13" s="7">
@@ -2190,52 +2214,55 @@
       </c>
       <c r="AS13" s="7">
         <v>25</v>
       </c>
       <c r="AT13" s="7">
         <v>32</v>
       </c>
       <c r="AU13" s="7">
         <v>25</v>
       </c>
       <c r="AV13" s="8">
         <v>28</v>
       </c>
       <c r="AW13" s="7">
         <v>15</v>
       </c>
       <c r="AX13" s="7">
         <v>42</v>
       </c>
       <c r="AY13" s="8">
         <v>39</v>
       </c>
       <c r="AZ13" s="7">
         <v>34</v>
       </c>
+      <c r="BA13" s="7">
+        <v>29</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>65</v>
       </c>
       <c r="C14" s="7">
         <v>50</v>
       </c>
       <c r="D14" s="7">
         <v>49</v>
       </c>
       <c r="E14" s="7">
         <v>57</v>
       </c>
       <c r="F14" s="7">
         <v>39</v>
       </c>
       <c r="G14" s="8">
         <v>69</v>
       </c>
       <c r="H14" s="8">
         <v>92</v>
       </c>
       <c r="I14" s="7">
@@ -2348,52 +2375,55 @@
       </c>
       <c r="AS14" s="7">
         <v>99</v>
       </c>
       <c r="AT14" s="7">
         <v>129</v>
       </c>
       <c r="AU14" s="7">
         <v>105</v>
       </c>
       <c r="AV14" s="8">
         <v>150</v>
       </c>
       <c r="AW14" s="7">
         <v>124</v>
       </c>
       <c r="AX14" s="7">
         <v>131</v>
       </c>
       <c r="AY14" s="8">
         <v>137</v>
       </c>
       <c r="AZ14" s="7">
         <v>111</v>
       </c>
+      <c r="BA14" s="7">
+        <v>93</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>18</v>
       </c>
       <c r="C15" s="7">
         <v>27</v>
       </c>
       <c r="D15" s="7">
         <v>18</v>
       </c>
       <c r="E15" s="7">
         <v>22</v>
       </c>
       <c r="F15" s="7">
         <v>20</v>
       </c>
       <c r="G15" s="8">
         <v>24</v>
       </c>
       <c r="H15" s="8">
         <v>25</v>
       </c>
       <c r="I15" s="7">
@@ -2506,52 +2536,55 @@
       </c>
       <c r="AS15" s="7">
         <v>63</v>
       </c>
       <c r="AT15" s="7">
         <v>61</v>
       </c>
       <c r="AU15" s="7">
         <v>50</v>
       </c>
       <c r="AV15" s="8">
         <v>41</v>
       </c>
       <c r="AW15" s="7">
         <v>34</v>
       </c>
       <c r="AX15" s="7">
         <v>45</v>
       </c>
       <c r="AY15" s="8">
         <v>59</v>
       </c>
       <c r="AZ15" s="7">
         <v>44</v>
       </c>
+      <c r="BA15" s="7">
+        <v>53</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>14</v>
       </c>
       <c r="C16" s="7">
         <v>9</v>
       </c>
       <c r="D16" s="7">
         <v>6</v>
       </c>
       <c r="E16" s="7">
         <v>11</v>
       </c>
       <c r="F16" s="7">
         <v>7</v>
       </c>
       <c r="G16" s="8">
         <v>6</v>
       </c>
       <c r="H16" s="8">
         <v>11</v>
       </c>
       <c r="I16" s="7">
@@ -2664,52 +2697,55 @@
       </c>
       <c r="AS16" s="7">
         <v>21</v>
       </c>
       <c r="AT16" s="7">
         <v>18</v>
       </c>
       <c r="AU16" s="7">
         <v>22</v>
       </c>
       <c r="AV16" s="8">
         <v>27</v>
       </c>
       <c r="AW16" s="7">
         <v>15</v>
       </c>
       <c r="AX16" s="7">
         <v>24</v>
       </c>
       <c r="AY16" s="8">
         <v>24</v>
       </c>
       <c r="AZ16" s="7">
         <v>24</v>
       </c>
+      <c r="BA16" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>63</v>
       </c>
       <c r="C17" s="7">
         <v>44</v>
       </c>
       <c r="D17" s="7">
         <v>31</v>
       </c>
       <c r="E17" s="7">
         <v>56</v>
       </c>
       <c r="F17" s="7">
         <v>46</v>
       </c>
       <c r="G17" s="8">
         <v>63</v>
       </c>
       <c r="H17" s="8">
         <v>41</v>
       </c>
       <c r="I17" s="7">
@@ -2822,52 +2858,55 @@
       </c>
       <c r="AS17" s="7">
         <v>90</v>
       </c>
       <c r="AT17" s="7">
         <v>93</v>
       </c>
       <c r="AU17" s="7">
         <v>97</v>
       </c>
       <c r="AV17" s="8">
         <v>92</v>
       </c>
       <c r="AW17" s="7">
         <v>67</v>
       </c>
       <c r="AX17" s="7">
         <v>95</v>
       </c>
       <c r="AY17" s="8">
         <v>88</v>
       </c>
       <c r="AZ17" s="7">
         <v>72</v>
       </c>
+      <c r="BA17" s="7">
+        <v>57</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>11</v>
       </c>
       <c r="C18" s="7">
         <v>13</v>
       </c>
       <c r="D18" s="7">
         <v>18</v>
       </c>
       <c r="E18" s="7">
         <v>18</v>
       </c>
       <c r="F18" s="7">
         <v>11</v>
       </c>
       <c r="G18" s="8">
         <v>24</v>
       </c>
       <c r="H18" s="8">
         <v>13</v>
       </c>
       <c r="I18" s="7">
@@ -2980,52 +3019,55 @@
       </c>
       <c r="AS18" s="7">
         <v>17</v>
       </c>
       <c r="AT18" s="7">
         <v>36</v>
       </c>
       <c r="AU18" s="7">
         <v>32</v>
       </c>
       <c r="AV18" s="8">
         <v>19</v>
       </c>
       <c r="AW18" s="7">
         <v>34</v>
       </c>
       <c r="AX18" s="7">
         <v>47</v>
       </c>
       <c r="AY18" s="8">
         <v>14</v>
       </c>
       <c r="AZ18" s="7">
         <v>39</v>
       </c>
+      <c r="BA18" s="7">
+        <v>43</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>41</v>
       </c>
       <c r="C19" s="7">
         <v>21</v>
       </c>
       <c r="D19" s="7">
         <v>26</v>
       </c>
       <c r="E19" s="7">
         <v>45</v>
       </c>
       <c r="F19" s="7">
         <v>45</v>
       </c>
       <c r="G19" s="8">
         <v>48</v>
       </c>
       <c r="H19" s="8">
         <v>42</v>
       </c>
       <c r="I19" s="7">
@@ -3138,52 +3180,55 @@
       </c>
       <c r="AS19" s="7">
         <v>96</v>
       </c>
       <c r="AT19" s="7">
         <v>87</v>
       </c>
       <c r="AU19" s="7">
         <v>69</v>
       </c>
       <c r="AV19" s="8">
         <v>63</v>
       </c>
       <c r="AW19" s="7">
         <v>74</v>
       </c>
       <c r="AX19" s="7">
         <v>73</v>
       </c>
       <c r="AY19" s="8">
         <v>70</v>
       </c>
       <c r="AZ19" s="7">
         <v>69</v>
       </c>
+      <c r="BA19" s="7">
+        <v>90</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>25</v>
       </c>
       <c r="C20" s="7">
         <v>34</v>
       </c>
       <c r="D20" s="7">
         <v>21</v>
       </c>
       <c r="E20" s="7">
         <v>23</v>
       </c>
       <c r="F20" s="7">
         <v>26</v>
       </c>
       <c r="G20" s="8">
         <v>33</v>
       </c>
       <c r="H20" s="8">
         <v>34</v>
       </c>
       <c r="I20" s="7">
@@ -3296,52 +3341,55 @@
       </c>
       <c r="AS20" s="7">
         <v>84</v>
       </c>
       <c r="AT20" s="7">
         <v>60</v>
       </c>
       <c r="AU20" s="7">
         <v>115</v>
       </c>
       <c r="AV20" s="8">
         <v>98</v>
       </c>
       <c r="AW20" s="7">
         <v>44</v>
       </c>
       <c r="AX20" s="7">
         <v>72</v>
       </c>
       <c r="AY20" s="8">
         <v>39</v>
       </c>
       <c r="AZ20" s="7">
         <v>67</v>
       </c>
+      <c r="BA20" s="7">
+        <v>53</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>170</v>
       </c>
       <c r="C21" s="7">
         <v>235</v>
       </c>
       <c r="D21" s="7">
         <v>160</v>
       </c>
       <c r="E21" s="7">
         <v>274</v>
       </c>
       <c r="F21" s="7">
         <v>231</v>
       </c>
       <c r="G21" s="8">
         <v>264</v>
       </c>
       <c r="H21" s="8">
         <v>250</v>
       </c>
       <c r="I21" s="7">
@@ -3454,52 +3502,55 @@
       </c>
       <c r="AS21" s="7">
         <v>505</v>
       </c>
       <c r="AT21" s="7">
         <v>549</v>
       </c>
       <c r="AU21" s="7">
         <v>432</v>
       </c>
       <c r="AV21" s="8">
         <v>388</v>
       </c>
       <c r="AW21" s="7">
         <v>400</v>
       </c>
       <c r="AX21" s="7">
         <v>389</v>
       </c>
       <c r="AY21" s="8">
         <v>425</v>
       </c>
       <c r="AZ21" s="7">
         <v>472</v>
       </c>
+      <c r="BA21" s="7">
+        <v>507</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>26</v>
       </c>
       <c r="C22" s="7">
         <v>45</v>
       </c>
       <c r="D22" s="7">
         <v>30</v>
       </c>
       <c r="E22" s="7">
         <v>63</v>
       </c>
       <c r="F22" s="7">
         <v>42</v>
       </c>
       <c r="G22" s="8">
         <v>55</v>
       </c>
       <c r="H22" s="8">
         <v>54</v>
       </c>
       <c r="I22" s="7">
@@ -3612,52 +3663,55 @@
       </c>
       <c r="AS22" s="7">
         <v>53</v>
       </c>
       <c r="AT22" s="7">
         <v>133</v>
       </c>
       <c r="AU22" s="7">
         <v>63</v>
       </c>
       <c r="AV22" s="8">
         <v>73</v>
       </c>
       <c r="AW22" s="7">
         <v>59</v>
       </c>
       <c r="AX22" s="7">
         <v>64</v>
       </c>
       <c r="AY22" s="8">
         <v>69</v>
       </c>
       <c r="AZ22" s="7">
         <v>69</v>
       </c>
+      <c r="BA22" s="7">
+        <v>68</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>5</v>
       </c>
       <c r="C23" s="7">
         <v>15</v>
       </c>
       <c r="D23" s="7">
         <v>4</v>
       </c>
       <c r="E23" s="7">
         <v>12</v>
       </c>
       <c r="F23" s="7">
         <v>10</v>
       </c>
       <c r="G23" s="8">
         <v>14</v>
       </c>
       <c r="H23" s="8">
         <v>15</v>
       </c>
       <c r="I23" s="7">
@@ -3770,52 +3824,55 @@
       </c>
       <c r="AS23" s="7">
         <v>16</v>
       </c>
       <c r="AT23" s="7">
         <v>13</v>
       </c>
       <c r="AU23" s="7">
         <v>28</v>
       </c>
       <c r="AV23" s="8">
         <v>14</v>
       </c>
       <c r="AW23" s="7">
         <v>19</v>
       </c>
       <c r="AX23" s="7">
         <v>25</v>
       </c>
       <c r="AY23" s="8">
         <v>32</v>
       </c>
       <c r="AZ23" s="7">
         <v>16</v>
       </c>
+      <c r="BA23" s="7">
+        <v>18</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>18</v>
       </c>
       <c r="C24" s="7">
         <v>33</v>
       </c>
       <c r="D24" s="7">
         <v>16</v>
       </c>
       <c r="E24" s="7">
         <v>27</v>
       </c>
       <c r="F24" s="7">
         <v>28</v>
       </c>
       <c r="G24" s="7">
         <v>22</v>
       </c>
       <c r="H24" s="8">
         <v>28</v>
       </c>
       <c r="I24" s="7">
@@ -3928,52 +3985,55 @@
       </c>
       <c r="AS24" s="7">
         <v>44</v>
       </c>
       <c r="AT24" s="7">
         <v>54</v>
       </c>
       <c r="AU24" s="7">
         <v>58</v>
       </c>
       <c r="AV24" s="8">
         <v>50</v>
       </c>
       <c r="AW24" s="7">
         <v>41</v>
       </c>
       <c r="AX24" s="7">
         <v>40</v>
       </c>
       <c r="AY24" s="8">
         <v>37</v>
       </c>
       <c r="AZ24" s="7">
         <v>61</v>
       </c>
+      <c r="BA24" s="7">
+        <v>46</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>39</v>
       </c>
       <c r="C25" s="7">
         <v>36</v>
       </c>
       <c r="D25" s="7">
         <v>48</v>
       </c>
       <c r="E25" s="7">
         <v>44</v>
       </c>
       <c r="F25" s="7">
         <v>38</v>
       </c>
       <c r="G25" s="7">
         <v>47</v>
       </c>
       <c r="H25" s="8">
         <v>66</v>
       </c>
       <c r="I25" s="7">
@@ -4086,52 +4146,55 @@
       </c>
       <c r="AS25" s="7">
         <v>78</v>
       </c>
       <c r="AT25" s="7">
         <v>111</v>
       </c>
       <c r="AU25" s="7">
         <v>78</v>
       </c>
       <c r="AV25" s="8">
         <v>76</v>
       </c>
       <c r="AW25" s="7">
         <v>64</v>
       </c>
       <c r="AX25" s="7">
         <v>76</v>
       </c>
       <c r="AY25" s="8">
         <v>78</v>
       </c>
       <c r="AZ25" s="7">
         <v>48</v>
       </c>
+      <c r="BA25" s="7">
+        <v>65</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>22</v>
       </c>
       <c r="C26" s="7">
         <v>31</v>
       </c>
       <c r="D26" s="7">
         <v>15</v>
       </c>
       <c r="E26" s="7">
         <v>32</v>
       </c>
       <c r="F26" s="7">
         <v>31</v>
       </c>
       <c r="G26" s="7">
         <v>31</v>
       </c>
       <c r="H26" s="8">
         <v>23</v>
       </c>
       <c r="I26" s="7">
@@ -4244,52 +4307,55 @@
       </c>
       <c r="AS26" s="7">
         <v>54</v>
       </c>
       <c r="AT26" s="7">
         <v>26</v>
       </c>
       <c r="AU26" s="7">
         <v>59</v>
       </c>
       <c r="AV26" s="8">
         <v>29</v>
       </c>
       <c r="AW26" s="7">
         <v>30</v>
       </c>
       <c r="AX26" s="7">
         <v>55</v>
       </c>
       <c r="AY26" s="8">
         <v>24</v>
       </c>
       <c r="AZ26" s="7">
         <v>41</v>
       </c>
+      <c r="BA26" s="7">
+        <v>66</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>30</v>
       </c>
       <c r="C27" s="11">
         <v>34</v>
       </c>
       <c r="D27" s="11">
         <v>34</v>
       </c>
       <c r="E27" s="11">
         <v>41</v>
       </c>
       <c r="F27" s="11">
         <v>40</v>
       </c>
       <c r="G27" s="11">
         <v>76</v>
       </c>
       <c r="H27" s="11">
         <v>45</v>
       </c>
       <c r="I27" s="11">
@@ -4402,96 +4468,99 @@
       </c>
       <c r="AS27" s="11">
         <v>92</v>
       </c>
       <c r="AT27" s="11">
         <v>104</v>
       </c>
       <c r="AU27" s="11">
         <v>68</v>
       </c>
       <c r="AV27" s="11">
         <v>56</v>
       </c>
       <c r="AW27" s="11">
         <v>55</v>
       </c>
       <c r="AX27" s="11">
         <v>58</v>
       </c>
       <c r="AY27" s="11">
         <v>57</v>
       </c>
       <c r="AZ27" s="11">
         <v>88</v>
       </c>
+      <c r="BA27" s="11">
+        <v>85</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AS32" sqref="AS32"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AV29" sqref="AV29"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -4501,64 +4570,65 @@
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
+      <c r="BA2" s="24"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -4577,52 +4647,53 @@
       <c r="AF4" s="19"/>
       <c r="AG4" s="19"/>
       <c r="AH4" s="19"/>
       <c r="AI4" s="19"/>
       <c r="AJ4" s="19"/>
       <c r="AK4" s="19"/>
       <c r="AL4" s="19">
         <v>2025</v>
       </c>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
       <c r="AT4" s="19"/>
       <c r="AU4" s="19"/>
       <c r="AV4" s="19"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="19">
         <v>2026</v>
       </c>
       <c r="AY4" s="19"/>
       <c r="AZ4" s="19"/>
+      <c r="BA4" s="19"/>
     </row>
-    <row r="5" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
@@ -4733,52 +4804,55 @@
       </c>
       <c r="AS5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
+      <c r="BA5" s="14" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -4788,52 +4862,53 @@
       <c r="AB6" s="25"/>
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>1305</v>
       </c>
       <c r="C7" s="7">
         <v>1442</v>
       </c>
       <c r="D7" s="7">
         <v>1134</v>
       </c>
       <c r="E7" s="7">
         <v>1540</v>
       </c>
       <c r="F7" s="7">
         <v>1743</v>
       </c>
       <c r="G7" s="8">
         <v>1728</v>
       </c>
       <c r="H7" s="8">
         <v>1634</v>
       </c>
       <c r="I7" s="7">
@@ -4946,52 +5021,55 @@
       </c>
       <c r="AS7" s="7">
         <v>2974</v>
       </c>
       <c r="AT7" s="7">
         <v>3154</v>
       </c>
       <c r="AU7" s="7">
         <v>2675</v>
       </c>
       <c r="AV7" s="8">
         <v>2444</v>
       </c>
       <c r="AW7" s="7">
         <v>2280</v>
       </c>
       <c r="AX7" s="7">
         <v>2634</v>
       </c>
       <c r="AY7" s="18">
         <v>2458</v>
       </c>
       <c r="AZ7" s="7">
         <v>2563</v>
       </c>
+      <c r="BA7" s="7">
+        <v>2565</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>190</v>
       </c>
       <c r="C8" s="7">
         <v>225</v>
       </c>
       <c r="D8" s="7">
         <v>181</v>
       </c>
       <c r="E8" s="7">
         <v>243</v>
       </c>
       <c r="F8" s="7">
         <v>267</v>
       </c>
       <c r="G8" s="8">
         <v>250</v>
       </c>
       <c r="H8" s="8">
         <v>252</v>
       </c>
       <c r="I8" s="7">
@@ -5104,52 +5182,55 @@
       </c>
       <c r="AS8" s="7">
         <v>514</v>
       </c>
       <c r="AT8" s="7">
         <v>607</v>
       </c>
       <c r="AU8" s="7">
         <v>521</v>
       </c>
       <c r="AV8" s="8">
         <v>453</v>
       </c>
       <c r="AW8" s="7">
         <v>427</v>
       </c>
       <c r="AX8" s="7">
         <v>516</v>
       </c>
       <c r="AY8" s="8">
         <v>515</v>
       </c>
       <c r="AZ8" s="7">
         <v>609</v>
       </c>
+      <c r="BA8" s="7">
+        <v>564</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>62</v>
       </c>
       <c r="C9" s="7">
         <v>71</v>
       </c>
       <c r="D9" s="7">
         <v>51</v>
       </c>
       <c r="E9" s="7">
         <v>66</v>
       </c>
       <c r="F9" s="7">
         <v>176</v>
       </c>
       <c r="G9" s="8">
         <v>87</v>
       </c>
       <c r="H9" s="8">
         <v>91</v>
       </c>
       <c r="I9" s="7">
@@ -5262,52 +5343,55 @@
       </c>
       <c r="AS9" s="7">
         <v>153</v>
       </c>
       <c r="AT9" s="7">
         <v>141</v>
       </c>
       <c r="AU9" s="7">
         <v>107</v>
       </c>
       <c r="AV9" s="8">
         <v>103</v>
       </c>
       <c r="AW9" s="7">
         <v>112</v>
       </c>
       <c r="AX9" s="7">
         <v>138</v>
       </c>
       <c r="AY9" s="8">
         <v>97</v>
       </c>
       <c r="AZ9" s="7">
         <v>127</v>
       </c>
+      <c r="BA9" s="7">
+        <v>139</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>41</v>
       </c>
       <c r="C10" s="7">
         <v>54</v>
       </c>
       <c r="D10" s="7">
         <v>53</v>
       </c>
       <c r="E10" s="7">
         <v>45</v>
       </c>
       <c r="F10" s="7">
         <v>67</v>
       </c>
       <c r="G10" s="8">
         <v>61</v>
       </c>
       <c r="H10" s="8">
         <v>50</v>
       </c>
       <c r="I10" s="7">
@@ -5420,52 +5504,55 @@
       </c>
       <c r="AS10" s="7">
         <v>112</v>
       </c>
       <c r="AT10" s="7">
         <v>84</v>
       </c>
       <c r="AU10" s="7">
         <v>78</v>
       </c>
       <c r="AV10" s="8">
         <v>62</v>
       </c>
       <c r="AW10" s="7">
         <v>58</v>
       </c>
       <c r="AX10" s="7">
         <v>73</v>
       </c>
       <c r="AY10" s="8">
         <v>64</v>
       </c>
       <c r="AZ10" s="7">
         <v>50</v>
       </c>
+      <c r="BA10" s="7">
+        <v>70</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>101</v>
       </c>
       <c r="C11" s="7">
         <v>125</v>
       </c>
       <c r="D11" s="7">
         <v>108</v>
       </c>
       <c r="E11" s="7">
         <v>137</v>
       </c>
       <c r="F11" s="7">
         <v>108</v>
       </c>
       <c r="G11" s="8">
         <v>178</v>
       </c>
       <c r="H11" s="8">
         <v>164</v>
       </c>
       <c r="I11" s="7">
@@ -5578,52 +5665,55 @@
       </c>
       <c r="AS11" s="7">
         <v>258</v>
       </c>
       <c r="AT11" s="7">
         <v>284</v>
       </c>
       <c r="AU11" s="7">
         <v>203</v>
       </c>
       <c r="AV11" s="8">
         <v>213</v>
       </c>
       <c r="AW11" s="7">
         <v>170</v>
       </c>
       <c r="AX11" s="7">
         <v>198</v>
       </c>
       <c r="AY11" s="8">
         <v>214</v>
       </c>
       <c r="AZ11" s="7">
         <v>211</v>
       </c>
+      <c r="BA11" s="7">
+        <v>216</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>28</v>
       </c>
       <c r="C12" s="7">
         <v>43</v>
       </c>
       <c r="D12" s="7">
         <v>31</v>
       </c>
       <c r="E12" s="7">
         <v>27</v>
       </c>
       <c r="F12" s="7">
         <v>36</v>
       </c>
       <c r="G12" s="8">
         <v>65</v>
       </c>
       <c r="H12" s="8">
         <v>38</v>
       </c>
       <c r="I12" s="7">
@@ -5736,52 +5826,55 @@
       </c>
       <c r="AS12" s="7">
         <v>90</v>
       </c>
       <c r="AT12" s="7">
         <v>104</v>
       </c>
       <c r="AU12" s="7">
         <v>94</v>
       </c>
       <c r="AV12" s="8">
         <v>67</v>
       </c>
       <c r="AW12" s="7">
         <v>68</v>
       </c>
       <c r="AX12" s="7">
         <v>92</v>
       </c>
       <c r="AY12" s="8">
         <v>65</v>
       </c>
       <c r="AZ12" s="7">
         <v>84</v>
       </c>
+      <c r="BA12" s="7">
+        <v>82</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>21</v>
       </c>
       <c r="C13" s="7">
         <v>21</v>
       </c>
       <c r="D13" s="7">
         <v>30</v>
       </c>
       <c r="E13" s="7">
         <v>32</v>
       </c>
       <c r="F13" s="7">
         <v>25</v>
       </c>
       <c r="G13" s="8">
         <v>35</v>
       </c>
       <c r="H13" s="8">
         <v>25</v>
       </c>
       <c r="I13" s="7">
@@ -5894,52 +5987,55 @@
       </c>
       <c r="AS13" s="7">
         <v>48</v>
       </c>
       <c r="AT13" s="7">
         <v>54</v>
       </c>
       <c r="AU13" s="7">
         <v>27</v>
       </c>
       <c r="AV13" s="8">
         <v>43</v>
       </c>
       <c r="AW13" s="7">
         <v>53</v>
       </c>
       <c r="AX13" s="7">
         <v>40</v>
       </c>
       <c r="AY13" s="8">
         <v>72</v>
       </c>
       <c r="AZ13" s="7">
         <v>33</v>
       </c>
+      <c r="BA13" s="7">
+        <v>36</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>79</v>
       </c>
       <c r="C14" s="7">
         <v>96</v>
       </c>
       <c r="D14" s="7">
         <v>70</v>
       </c>
       <c r="E14" s="7">
         <v>90</v>
       </c>
       <c r="F14" s="7">
         <v>82</v>
       </c>
       <c r="G14" s="8">
         <v>94</v>
       </c>
       <c r="H14" s="8">
         <v>106</v>
       </c>
       <c r="I14" s="7">
@@ -6052,52 +6148,55 @@
       </c>
       <c r="AS14" s="7">
         <v>165</v>
       </c>
       <c r="AT14" s="7">
         <v>156</v>
       </c>
       <c r="AU14" s="7">
         <v>169</v>
       </c>
       <c r="AV14" s="8">
         <v>167</v>
       </c>
       <c r="AW14" s="7">
         <v>152</v>
       </c>
       <c r="AX14" s="7">
         <v>197</v>
       </c>
       <c r="AY14" s="8">
         <v>174</v>
       </c>
       <c r="AZ14" s="7">
         <v>157</v>
       </c>
+      <c r="BA14" s="7">
+        <v>118</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>26</v>
       </c>
       <c r="C15" s="7">
         <v>38</v>
       </c>
       <c r="D15" s="7">
         <v>30</v>
       </c>
       <c r="E15" s="7">
         <v>37</v>
       </c>
       <c r="F15" s="7">
         <v>78</v>
       </c>
       <c r="G15" s="8">
         <v>53</v>
       </c>
       <c r="H15" s="8">
         <v>64</v>
       </c>
       <c r="I15" s="7">
@@ -6210,52 +6309,55 @@
       </c>
       <c r="AS15" s="7">
         <v>83</v>
       </c>
       <c r="AT15" s="7">
         <v>98</v>
       </c>
       <c r="AU15" s="7">
         <v>71</v>
       </c>
       <c r="AV15" s="8">
         <v>60</v>
       </c>
       <c r="AW15" s="7">
         <v>74</v>
       </c>
       <c r="AX15" s="7">
         <v>64</v>
       </c>
       <c r="AY15" s="8">
         <v>67</v>
       </c>
       <c r="AZ15" s="7">
         <v>76</v>
       </c>
+      <c r="BA15" s="7">
+        <v>73</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>27</v>
       </c>
       <c r="C16" s="7">
         <v>18</v>
       </c>
       <c r="D16" s="7">
         <v>15</v>
       </c>
       <c r="E16" s="7">
         <v>34</v>
       </c>
       <c r="F16" s="7">
         <v>35</v>
       </c>
       <c r="G16" s="8">
         <v>19</v>
       </c>
       <c r="H16" s="8">
         <v>42</v>
       </c>
       <c r="I16" s="7">
@@ -6368,52 +6470,55 @@
       </c>
       <c r="AS16" s="7">
         <v>57</v>
       </c>
       <c r="AT16" s="7">
         <v>63</v>
       </c>
       <c r="AU16" s="7">
         <v>46</v>
       </c>
       <c r="AV16" s="8">
         <v>38</v>
       </c>
       <c r="AW16" s="7">
         <v>25</v>
       </c>
       <c r="AX16" s="7">
         <v>42</v>
       </c>
       <c r="AY16" s="8">
         <v>53</v>
       </c>
       <c r="AZ16" s="7">
         <v>36</v>
       </c>
+      <c r="BA16" s="7">
+        <v>34</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>82</v>
       </c>
       <c r="C17" s="7">
         <v>75</v>
       </c>
       <c r="D17" s="7">
         <v>47</v>
       </c>
       <c r="E17" s="7">
         <v>70</v>
       </c>
       <c r="F17" s="7">
         <v>82</v>
       </c>
       <c r="G17" s="8">
         <v>70</v>
       </c>
       <c r="H17" s="8">
         <v>45</v>
       </c>
       <c r="I17" s="7">
@@ -6526,52 +6631,55 @@
       </c>
       <c r="AS17" s="7">
         <v>146</v>
       </c>
       <c r="AT17" s="7">
         <v>140</v>
       </c>
       <c r="AU17" s="7">
         <v>131</v>
       </c>
       <c r="AV17" s="8">
         <v>112</v>
       </c>
       <c r="AW17" s="7">
         <v>90</v>
       </c>
       <c r="AX17" s="7">
         <v>133</v>
       </c>
       <c r="AY17" s="8">
         <v>96</v>
       </c>
       <c r="AZ17" s="7">
         <v>90</v>
       </c>
+      <c r="BA17" s="7">
+        <v>115</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>49</v>
       </c>
       <c r="C18" s="7">
         <v>26</v>
       </c>
       <c r="D18" s="7">
         <v>25</v>
       </c>
       <c r="E18" s="7">
         <v>39</v>
       </c>
       <c r="F18" s="7">
         <v>46</v>
       </c>
       <c r="G18" s="8">
         <v>40</v>
       </c>
       <c r="H18" s="8">
         <v>43</v>
       </c>
       <c r="I18" s="7">
@@ -6684,52 +6792,55 @@
       </c>
       <c r="AS18" s="7">
         <v>70</v>
       </c>
       <c r="AT18" s="7">
         <v>63</v>
       </c>
       <c r="AU18" s="7">
         <v>78</v>
       </c>
       <c r="AV18" s="8">
         <v>48</v>
       </c>
       <c r="AW18" s="7">
         <v>37</v>
       </c>
       <c r="AX18" s="7">
         <v>60</v>
       </c>
       <c r="AY18" s="8">
         <v>47</v>
       </c>
       <c r="AZ18" s="7">
         <v>41</v>
       </c>
+      <c r="BA18" s="7">
+        <v>74</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>48</v>
       </c>
       <c r="C19" s="7">
         <v>41</v>
       </c>
       <c r="D19" s="7">
         <v>36</v>
       </c>
       <c r="E19" s="7">
         <v>55</v>
       </c>
       <c r="F19" s="7">
         <v>50</v>
       </c>
       <c r="G19" s="8">
         <v>60</v>
       </c>
       <c r="H19" s="8">
         <v>61</v>
       </c>
       <c r="I19" s="7">
@@ -6842,52 +6953,55 @@
       </c>
       <c r="AS19" s="7">
         <v>129</v>
       </c>
       <c r="AT19" s="7">
         <v>137</v>
       </c>
       <c r="AU19" s="7">
         <v>103</v>
       </c>
       <c r="AV19" s="8">
         <v>108</v>
       </c>
       <c r="AW19" s="7">
         <v>115</v>
       </c>
       <c r="AX19" s="7">
         <v>92</v>
       </c>
       <c r="AY19" s="8">
         <v>94</v>
       </c>
       <c r="AZ19" s="7">
         <v>94</v>
       </c>
+      <c r="BA19" s="7">
+        <v>100</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>64</v>
       </c>
       <c r="C20" s="7">
         <v>60</v>
       </c>
       <c r="D20" s="7">
         <v>37</v>
       </c>
       <c r="E20" s="7">
         <v>60</v>
       </c>
       <c r="F20" s="7">
         <v>58</v>
       </c>
       <c r="G20" s="8">
         <v>61</v>
       </c>
       <c r="H20" s="8">
         <v>63</v>
       </c>
       <c r="I20" s="7">
@@ -7000,52 +7114,55 @@
       </c>
       <c r="AS20" s="7">
         <v>129</v>
       </c>
       <c r="AT20" s="7">
         <v>111</v>
       </c>
       <c r="AU20" s="7">
         <v>134</v>
       </c>
       <c r="AV20" s="8">
         <v>121</v>
       </c>
       <c r="AW20" s="7">
         <v>119</v>
       </c>
       <c r="AX20" s="7">
         <v>102</v>
       </c>
       <c r="AY20" s="8">
         <v>85</v>
       </c>
       <c r="AZ20" s="7">
         <v>130</v>
       </c>
+      <c r="BA20" s="7">
+        <v>97</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>189</v>
       </c>
       <c r="C21" s="7">
         <v>220</v>
       </c>
       <c r="D21" s="7">
         <v>166</v>
       </c>
       <c r="E21" s="7">
         <v>249</v>
       </c>
       <c r="F21" s="7">
         <v>234</v>
       </c>
       <c r="G21" s="8">
         <v>261</v>
       </c>
       <c r="H21" s="8">
         <v>207</v>
       </c>
       <c r="I21" s="7">
@@ -7158,52 +7275,55 @@
       </c>
       <c r="AS21" s="7">
         <v>400</v>
       </c>
       <c r="AT21" s="7">
         <v>494</v>
       </c>
       <c r="AU21" s="7">
         <v>378</v>
       </c>
       <c r="AV21" s="8">
         <v>383</v>
       </c>
       <c r="AW21" s="7">
         <v>369</v>
       </c>
       <c r="AX21" s="7">
         <v>360</v>
       </c>
       <c r="AY21" s="8">
         <v>394</v>
       </c>
       <c r="AZ21" s="7">
         <v>393</v>
       </c>
+      <c r="BA21" s="7">
+        <v>361</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>56</v>
       </c>
       <c r="C22" s="7">
         <v>83</v>
       </c>
       <c r="D22" s="7">
         <v>63</v>
       </c>
       <c r="E22" s="7">
         <v>87</v>
       </c>
       <c r="F22" s="7">
         <v>75</v>
       </c>
       <c r="G22" s="8">
         <v>86</v>
       </c>
       <c r="H22" s="8">
         <v>98</v>
       </c>
       <c r="I22" s="7">
@@ -7316,52 +7436,55 @@
       </c>
       <c r="AS22" s="7">
         <v>119</v>
       </c>
       <c r="AT22" s="7">
         <v>168</v>
       </c>
       <c r="AU22" s="7">
         <v>138</v>
       </c>
       <c r="AV22" s="8">
         <v>129</v>
       </c>
       <c r="AW22" s="7">
         <v>105</v>
       </c>
       <c r="AX22" s="7">
         <v>128</v>
       </c>
       <c r="AY22" s="8">
         <v>92</v>
       </c>
       <c r="AZ22" s="7">
         <v>97</v>
       </c>
+      <c r="BA22" s="7">
+        <v>99</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>27</v>
       </c>
       <c r="C23" s="7">
         <v>32</v>
       </c>
       <c r="D23" s="7">
         <v>19</v>
       </c>
       <c r="E23" s="7">
         <v>31</v>
       </c>
       <c r="F23" s="7">
         <v>16</v>
       </c>
       <c r="G23" s="8">
         <v>45</v>
       </c>
       <c r="H23" s="8">
         <v>45</v>
       </c>
       <c r="I23" s="7">
@@ -7474,52 +7597,55 @@
       </c>
       <c r="AS23" s="7">
         <v>58</v>
       </c>
       <c r="AT23" s="7">
         <v>51</v>
       </c>
       <c r="AU23" s="7">
         <v>59</v>
       </c>
       <c r="AV23" s="8">
         <v>43</v>
       </c>
       <c r="AW23" s="7">
         <v>60</v>
       </c>
       <c r="AX23" s="7">
         <v>40</v>
       </c>
       <c r="AY23" s="8">
         <v>44</v>
       </c>
       <c r="AZ23" s="7">
         <v>43</v>
       </c>
+      <c r="BA23" s="7">
+        <v>39</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>63</v>
       </c>
       <c r="C24" s="7">
         <v>49</v>
       </c>
       <c r="D24" s="7">
         <v>43</v>
       </c>
       <c r="E24" s="7">
         <v>56</v>
       </c>
       <c r="F24" s="7">
         <v>40</v>
       </c>
       <c r="G24" s="7">
         <v>67</v>
       </c>
       <c r="H24" s="8">
         <v>72</v>
       </c>
       <c r="I24" s="7">
@@ -7632,52 +7758,55 @@
       </c>
       <c r="AS24" s="7">
         <v>112</v>
       </c>
       <c r="AT24" s="7">
         <v>87</v>
       </c>
       <c r="AU24" s="7">
         <v>82</v>
       </c>
       <c r="AV24" s="8">
         <v>62</v>
       </c>
       <c r="AW24" s="7">
         <v>57</v>
       </c>
       <c r="AX24" s="7">
         <v>97</v>
       </c>
       <c r="AY24" s="8">
         <v>64</v>
       </c>
       <c r="AZ24" s="7">
         <v>77</v>
       </c>
+      <c r="BA24" s="7">
+        <v>79</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>59</v>
       </c>
       <c r="C25" s="7">
         <v>68</v>
       </c>
       <c r="D25" s="7">
         <v>56</v>
       </c>
       <c r="E25" s="7">
         <v>61</v>
       </c>
       <c r="F25" s="7">
         <v>164</v>
       </c>
       <c r="G25" s="7">
         <v>66</v>
       </c>
       <c r="H25" s="8">
         <v>84</v>
       </c>
       <c r="I25" s="7">
@@ -7790,52 +7919,55 @@
       </c>
       <c r="AS25" s="7">
         <v>122</v>
       </c>
       <c r="AT25" s="7">
         <v>114</v>
       </c>
       <c r="AU25" s="7">
         <v>100</v>
       </c>
       <c r="AV25" s="8">
         <v>93</v>
       </c>
       <c r="AW25" s="7">
         <v>73</v>
       </c>
       <c r="AX25" s="7">
         <v>125</v>
       </c>
       <c r="AY25" s="8">
         <v>88</v>
       </c>
       <c r="AZ25" s="7">
         <v>72</v>
       </c>
+      <c r="BA25" s="7">
+        <v>102</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>33</v>
       </c>
       <c r="C26" s="7">
         <v>35</v>
       </c>
       <c r="D26" s="7">
         <v>34</v>
       </c>
       <c r="E26" s="7">
         <v>55</v>
       </c>
       <c r="F26" s="7">
         <v>39</v>
       </c>
       <c r="G26" s="7">
         <v>47</v>
       </c>
       <c r="H26" s="8">
         <v>39</v>
       </c>
       <c r="I26" s="7">
@@ -7948,52 +8080,55 @@
       </c>
       <c r="AS26" s="7">
         <v>92</v>
       </c>
       <c r="AT26" s="7">
         <v>75</v>
       </c>
       <c r="AU26" s="7">
         <v>74</v>
       </c>
       <c r="AV26" s="8">
         <v>64</v>
       </c>
       <c r="AW26" s="7">
         <v>53</v>
       </c>
       <c r="AX26" s="7">
         <v>67</v>
       </c>
       <c r="AY26" s="8">
         <v>46</v>
       </c>
       <c r="AZ26" s="7">
         <v>58</v>
       </c>
+      <c r="BA26" s="7">
+        <v>64</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>60</v>
       </c>
       <c r="C27" s="11">
         <v>62</v>
       </c>
       <c r="D27" s="11">
         <v>39</v>
       </c>
       <c r="E27" s="11">
         <v>66</v>
       </c>
       <c r="F27" s="11">
         <v>65</v>
       </c>
       <c r="G27" s="11">
         <v>83</v>
       </c>
       <c r="H27" s="11">
         <v>45</v>
       </c>
       <c r="I27" s="11">
@@ -8106,95 +8241,98 @@
       </c>
       <c r="AS27" s="11">
         <v>117</v>
       </c>
       <c r="AT27" s="11">
         <v>123</v>
       </c>
       <c r="AU27" s="11">
         <v>82</v>
       </c>
       <c r="AV27" s="11">
         <v>75</v>
       </c>
       <c r="AW27" s="11">
         <v>63</v>
       </c>
       <c r="AX27" s="11">
         <v>70</v>
       </c>
       <c r="AY27" s="11">
         <v>87</v>
       </c>
       <c r="AZ27" s="11">
         <v>85</v>
       </c>
+      <c r="BA27" s="11">
+        <v>103</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:BA29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AS32" sqref="AS32"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AV29" sqref="AV29"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -8204,64 +8342,65 @@
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
+      <c r="BA2" s="24"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -8280,52 +8419,53 @@
       <c r="AF4" s="19"/>
       <c r="AG4" s="19"/>
       <c r="AH4" s="19"/>
       <c r="AI4" s="19"/>
       <c r="AJ4" s="19"/>
       <c r="AK4" s="19"/>
       <c r="AL4" s="19">
         <v>2025</v>
       </c>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
       <c r="AT4" s="19"/>
       <c r="AU4" s="19"/>
       <c r="AV4" s="19"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="19">
         <v>2026</v>
       </c>
       <c r="AY4" s="19"/>
       <c r="AZ4" s="19"/>
+      <c r="BA4" s="19"/>
     </row>
-    <row r="5" spans="1:52" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
@@ -8436,52 +8576,55 @@
       </c>
       <c r="AS5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
+      <c r="BA5" s="14" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -8491,52 +8634,53 @@
       <c r="AB6" s="25"/>
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>0</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="7">
         <v>0</v>
       </c>
       <c r="G7" s="8">
         <v>0</v>
       </c>
       <c r="H7" s="8">
         <v>0</v>
       </c>
       <c r="I7" s="7">
@@ -8649,52 +8793,55 @@
       </c>
       <c r="AS7" s="7">
         <v>0</v>
       </c>
       <c r="AT7" s="7">
         <v>0</v>
       </c>
       <c r="AU7" s="7">
         <v>0</v>
       </c>
       <c r="AV7" s="8">
         <v>0</v>
       </c>
       <c r="AW7" s="7">
         <v>0</v>
       </c>
       <c r="AX7" s="7">
         <v>0</v>
       </c>
       <c r="AY7" s="18">
         <v>0</v>
       </c>
       <c r="AZ7" s="7">
         <v>0</v>
       </c>
+      <c r="BA7" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>313</v>
       </c>
       <c r="C8" s="7">
         <v>301</v>
       </c>
       <c r="D8" s="7">
         <v>199</v>
       </c>
       <c r="E8" s="7">
         <v>279</v>
       </c>
       <c r="F8" s="7">
         <v>141</v>
       </c>
       <c r="G8" s="8">
         <v>334</v>
       </c>
       <c r="H8" s="8">
         <v>303</v>
       </c>
       <c r="I8" s="7">
@@ -8807,52 +8954,55 @@
       </c>
       <c r="AS8" s="7">
         <v>564</v>
       </c>
       <c r="AT8" s="7">
         <v>423</v>
       </c>
       <c r="AU8" s="7">
         <v>380</v>
       </c>
       <c r="AV8" s="8">
         <v>354</v>
       </c>
       <c r="AW8" s="7">
         <v>390</v>
       </c>
       <c r="AX8" s="7">
         <v>380</v>
       </c>
       <c r="AY8" s="8">
         <v>290</v>
       </c>
       <c r="AZ8" s="7">
         <v>237</v>
       </c>
+      <c r="BA8" s="7">
+        <v>202</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>-17</v>
       </c>
       <c r="C9" s="7">
         <v>-18</v>
       </c>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7">
         <v>10</v>
       </c>
       <c r="F9" s="7">
         <v>-16</v>
       </c>
       <c r="G9" s="8">
         <v>-4</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="7">
@@ -8965,52 +9115,55 @@
       </c>
       <c r="AS9" s="7">
         <v>-40</v>
       </c>
       <c r="AT9" s="7">
         <v>20</v>
       </c>
       <c r="AU9" s="7">
         <v>-11</v>
       </c>
       <c r="AV9" s="8">
         <v>-19</v>
       </c>
       <c r="AW9" s="7">
         <v>9</v>
       </c>
       <c r="AX9" s="7">
         <v>-16</v>
       </c>
       <c r="AY9" s="8">
         <v>-5</v>
       </c>
       <c r="AZ9" s="7">
         <v>-27</v>
       </c>
+      <c r="BA9" s="7">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>4</v>
       </c>
       <c r="C10" s="7">
         <v>-5</v>
       </c>
       <c r="D10" s="7">
         <v>-7</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7">
         <v>-24</v>
       </c>
       <c r="G10" s="8">
         <v>-13</v>
       </c>
       <c r="H10" s="8">
         <v>17</v>
       </c>
       <c r="I10" s="7">
@@ -9123,52 +9276,55 @@
       </c>
       <c r="AS10" s="7">
         <v>-2</v>
       </c>
       <c r="AT10" s="7">
         <v>-2</v>
       </c>
       <c r="AU10" s="7">
         <v>-3</v>
       </c>
       <c r="AV10" s="8">
         <v>11</v>
       </c>
       <c r="AW10" s="7">
         <v>9</v>
       </c>
       <c r="AX10" s="7">
         <v>-4</v>
       </c>
       <c r="AY10" s="8">
         <v>-6</v>
       </c>
       <c r="AZ10" s="7">
         <v>25</v>
       </c>
+      <c r="BA10" s="7">
+        <v>28</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>35</v>
       </c>
       <c r="C11" s="7">
         <v>20</v>
       </c>
       <c r="D11" s="7">
         <v>29</v>
       </c>
       <c r="E11" s="7">
         <v>-3</v>
       </c>
       <c r="F11" s="7">
         <v>365</v>
       </c>
       <c r="G11" s="8">
         <v>-21</v>
       </c>
       <c r="H11" s="8">
         <v>-22</v>
       </c>
       <c r="I11" s="7">
@@ -9281,52 +9437,55 @@
       </c>
       <c r="AS11" s="7">
         <v>27</v>
       </c>
       <c r="AT11" s="7">
         <v>1</v>
       </c>
       <c r="AU11" s="7">
         <v>31</v>
       </c>
       <c r="AV11" s="8">
         <v>20</v>
       </c>
       <c r="AW11" s="7">
         <v>-14</v>
       </c>
       <c r="AX11" s="7">
         <v>44</v>
       </c>
       <c r="AY11" s="8">
         <v>35</v>
       </c>
       <c r="AZ11" s="7">
         <v>13</v>
       </c>
+      <c r="BA11" s="7">
+        <v>21</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>-9</v>
       </c>
       <c r="C12" s="7">
         <v>-13</v>
       </c>
       <c r="D12" s="7">
         <v>-8</v>
       </c>
       <c r="E12" s="7">
         <v>-8</v>
       </c>
       <c r="F12" s="7">
         <v>-7</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>-13</v>
       </c>
       <c r="I12" s="7">
@@ -9439,52 +9598,55 @@
       </c>
       <c r="AS12" s="7">
         <v>-39</v>
       </c>
       <c r="AT12" s="7">
         <v>-14</v>
       </c>
       <c r="AU12" s="7">
         <v>-26</v>
       </c>
       <c r="AV12" s="8">
         <v>-24</v>
       </c>
       <c r="AW12" s="7">
         <v>-24</v>
       </c>
       <c r="AX12" s="7">
         <v>-23</v>
       </c>
       <c r="AY12" s="8">
         <v>-3</v>
       </c>
       <c r="AZ12" s="7">
         <v>-21</v>
       </c>
+      <c r="BA12" s="7">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>-11</v>
       </c>
       <c r="C13" s="7">
         <v>-9</v>
       </c>
       <c r="D13" s="7">
         <v>-12</v>
       </c>
       <c r="E13" s="7">
         <v>-14</v>
       </c>
       <c r="F13" s="7">
         <v>-9</v>
       </c>
       <c r="G13" s="8">
         <v>-18</v>
       </c>
       <c r="H13" s="8">
         <v>-10</v>
       </c>
       <c r="I13" s="7">
@@ -9597,52 +9759,55 @@
       </c>
       <c r="AS13" s="7">
         <v>-23</v>
       </c>
       <c r="AT13" s="7">
         <v>-22</v>
       </c>
       <c r="AU13" s="7">
         <v>-2</v>
       </c>
       <c r="AV13" s="8">
         <v>-15</v>
       </c>
       <c r="AW13" s="7">
         <v>-38</v>
       </c>
       <c r="AX13" s="7">
         <v>2</v>
       </c>
       <c r="AY13" s="8">
         <v>-33</v>
       </c>
       <c r="AZ13" s="7">
         <v>1</v>
       </c>
+      <c r="BA13" s="7">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>-14</v>
       </c>
       <c r="C14" s="7">
         <v>-46</v>
       </c>
       <c r="D14" s="7">
         <v>-21</v>
       </c>
       <c r="E14" s="7">
         <v>-33</v>
       </c>
       <c r="F14" s="7">
         <v>-43</v>
       </c>
       <c r="G14" s="8">
         <v>-25</v>
       </c>
       <c r="H14" s="8">
         <v>-14</v>
       </c>
       <c r="I14" s="7">
@@ -9755,52 +9920,55 @@
       </c>
       <c r="AS14" s="7">
         <v>-66</v>
       </c>
       <c r="AT14" s="7">
         <v>-27</v>
       </c>
       <c r="AU14" s="7">
         <v>-64</v>
       </c>
       <c r="AV14" s="8">
         <v>-17</v>
       </c>
       <c r="AW14" s="7">
         <v>-28</v>
       </c>
       <c r="AX14" s="7">
         <v>-66</v>
       </c>
       <c r="AY14" s="8">
         <v>-37</v>
       </c>
       <c r="AZ14" s="7">
         <v>-46</v>
       </c>
+      <c r="BA14" s="7">
+        <v>-25</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>-8</v>
       </c>
       <c r="C15" s="7">
         <v>-11</v>
       </c>
       <c r="D15" s="7">
         <v>-12</v>
       </c>
       <c r="E15" s="7">
         <v>-15</v>
       </c>
       <c r="F15" s="7">
         <v>-58</v>
       </c>
       <c r="G15" s="8">
         <v>-29</v>
       </c>
       <c r="H15" s="8">
         <v>-39</v>
       </c>
       <c r="I15" s="7">
@@ -9913,52 +10081,55 @@
       </c>
       <c r="AS15" s="7">
         <v>-20</v>
       </c>
       <c r="AT15" s="7">
         <v>-37</v>
       </c>
       <c r="AU15" s="7">
         <v>-21</v>
       </c>
       <c r="AV15" s="8">
         <v>-19</v>
       </c>
       <c r="AW15" s="7">
         <v>-40</v>
       </c>
       <c r="AX15" s="7">
         <v>-19</v>
       </c>
       <c r="AY15" s="8">
         <v>-8</v>
       </c>
       <c r="AZ15" s="7">
         <v>-32</v>
       </c>
+      <c r="BA15" s="7">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>-13</v>
       </c>
       <c r="C16" s="7">
         <v>-9</v>
       </c>
       <c r="D16" s="7">
         <v>-9</v>
       </c>
       <c r="E16" s="7">
         <v>-23</v>
       </c>
       <c r="F16" s="7">
         <v>-28</v>
       </c>
       <c r="G16" s="8">
         <v>-13</v>
       </c>
       <c r="H16" s="8">
         <v>-31</v>
       </c>
       <c r="I16" s="7">
@@ -10071,52 +10242,55 @@
       </c>
       <c r="AS16" s="7">
         <v>-36</v>
       </c>
       <c r="AT16" s="7">
         <v>-45</v>
       </c>
       <c r="AU16" s="7">
         <v>-24</v>
       </c>
       <c r="AV16" s="8">
         <v>-11</v>
       </c>
       <c r="AW16" s="7">
         <v>-10</v>
       </c>
       <c r="AX16" s="7">
         <v>-18</v>
       </c>
       <c r="AY16" s="8">
         <v>-29</v>
       </c>
       <c r="AZ16" s="7">
         <v>-12</v>
       </c>
+      <c r="BA16" s="7">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>-19</v>
       </c>
       <c r="C17" s="7">
         <v>-31</v>
       </c>
       <c r="D17" s="7">
         <v>-16</v>
       </c>
       <c r="E17" s="7">
         <v>-14</v>
       </c>
       <c r="F17" s="7">
         <v>-36</v>
       </c>
       <c r="G17" s="8">
         <v>-7</v>
       </c>
       <c r="H17" s="8">
         <v>-4</v>
       </c>
       <c r="I17" s="7">
@@ -10229,52 +10403,55 @@
       </c>
       <c r="AS17" s="7">
         <v>-56</v>
       </c>
       <c r="AT17" s="7">
         <v>-47</v>
       </c>
       <c r="AU17" s="7">
         <v>-34</v>
       </c>
       <c r="AV17" s="8">
         <v>-20</v>
       </c>
       <c r="AW17" s="7">
         <v>-23</v>
       </c>
       <c r="AX17" s="7">
         <v>-38</v>
       </c>
       <c r="AY17" s="8">
         <v>-8</v>
       </c>
       <c r="AZ17" s="7">
         <v>-18</v>
       </c>
+      <c r="BA17" s="7">
+        <v>-58</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>-38</v>
       </c>
       <c r="C18" s="7">
         <v>-13</v>
       </c>
       <c r="D18" s="7">
         <v>-7</v>
       </c>
       <c r="E18" s="7">
         <v>-21</v>
       </c>
       <c r="F18" s="7">
         <v>-35</v>
       </c>
       <c r="G18" s="8">
         <v>-16</v>
       </c>
       <c r="H18" s="8">
         <v>-30</v>
       </c>
       <c r="I18" s="7">
@@ -10387,52 +10564,55 @@
       </c>
       <c r="AS18" s="7">
         <v>-53</v>
       </c>
       <c r="AT18" s="7">
         <v>-27</v>
       </c>
       <c r="AU18" s="7">
         <v>-46</v>
       </c>
       <c r="AV18" s="8">
         <v>-29</v>
       </c>
       <c r="AW18" s="7">
         <v>-3</v>
       </c>
       <c r="AX18" s="7">
         <v>-13</v>
       </c>
       <c r="AY18" s="8">
         <v>-33</v>
       </c>
       <c r="AZ18" s="7">
         <v>-2</v>
       </c>
+      <c r="BA18" s="7">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>-7</v>
       </c>
       <c r="C19" s="7">
         <v>-20</v>
       </c>
       <c r="D19" s="7">
         <v>-10</v>
       </c>
       <c r="E19" s="7">
         <v>-10</v>
       </c>
       <c r="F19" s="7">
         <v>-5</v>
       </c>
       <c r="G19" s="8">
         <v>-12</v>
       </c>
       <c r="H19" s="8">
         <v>-19</v>
       </c>
       <c r="I19" s="7">
@@ -10545,52 +10725,55 @@
       </c>
       <c r="AS19" s="7">
         <v>-33</v>
       </c>
       <c r="AT19" s="7">
         <v>-50</v>
       </c>
       <c r="AU19" s="7">
         <v>-34</v>
       </c>
       <c r="AV19" s="8">
         <v>-45</v>
       </c>
       <c r="AW19" s="7">
         <v>-41</v>
       </c>
       <c r="AX19" s="7">
         <v>-19</v>
       </c>
       <c r="AY19" s="8">
         <v>-24</v>
       </c>
       <c r="AZ19" s="7">
         <v>-25</v>
       </c>
+      <c r="BA19" s="7">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>-39</v>
       </c>
       <c r="C20" s="7">
         <v>-26</v>
       </c>
       <c r="D20" s="7">
         <v>-16</v>
       </c>
       <c r="E20" s="7">
         <v>-37</v>
       </c>
       <c r="F20" s="7">
         <v>-32</v>
       </c>
       <c r="G20" s="8">
         <v>-28</v>
       </c>
       <c r="H20" s="8">
         <v>-29</v>
       </c>
       <c r="I20" s="7">
@@ -10703,52 +10886,55 @@
       </c>
       <c r="AS20" s="7">
         <v>-45</v>
       </c>
       <c r="AT20" s="7">
         <v>-51</v>
       </c>
       <c r="AU20" s="7">
         <v>-19</v>
       </c>
       <c r="AV20" s="8">
         <v>-23</v>
       </c>
       <c r="AW20" s="7">
         <v>-75</v>
       </c>
       <c r="AX20" s="7">
         <v>-30</v>
       </c>
       <c r="AY20" s="8">
         <v>-46</v>
       </c>
       <c r="AZ20" s="7">
         <v>-63</v>
       </c>
+      <c r="BA20" s="7">
+        <v>-44</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>-19</v>
       </c>
       <c r="C21" s="7">
         <v>15</v>
       </c>
       <c r="D21" s="7">
         <v>-6</v>
       </c>
       <c r="E21" s="7">
         <v>25</v>
       </c>
       <c r="F21" s="7">
         <v>-3</v>
       </c>
       <c r="G21" s="8">
         <v>3</v>
       </c>
       <c r="H21" s="8">
         <v>43</v>
       </c>
       <c r="I21" s="7">
@@ -10861,52 +11047,55 @@
       </c>
       <c r="AS21" s="7">
         <v>105</v>
       </c>
       <c r="AT21" s="7">
         <v>55</v>
       </c>
       <c r="AU21" s="7">
         <v>54</v>
       </c>
       <c r="AV21" s="8">
         <v>5</v>
       </c>
       <c r="AW21" s="7">
         <v>31</v>
       </c>
       <c r="AX21" s="7">
         <v>29</v>
       </c>
       <c r="AY21" s="8">
         <v>31</v>
       </c>
       <c r="AZ21" s="7">
         <v>79</v>
       </c>
+      <c r="BA21" s="7">
+        <v>146</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>-30</v>
       </c>
       <c r="C22" s="7">
         <v>-38</v>
       </c>
       <c r="D22" s="7">
         <v>-33</v>
       </c>
       <c r="E22" s="7">
         <v>-24</v>
       </c>
       <c r="F22" s="7">
         <v>-33</v>
       </c>
       <c r="G22" s="8">
         <v>-31</v>
       </c>
       <c r="H22" s="8">
         <v>-44</v>
       </c>
       <c r="I22" s="7">
@@ -11019,52 +11208,55 @@
       </c>
       <c r="AS22" s="7">
         <v>-66</v>
       </c>
       <c r="AT22" s="7">
         <v>-35</v>
       </c>
       <c r="AU22" s="7">
         <v>-75</v>
       </c>
       <c r="AV22" s="8">
         <v>-56</v>
       </c>
       <c r="AW22" s="7">
         <v>-46</v>
       </c>
       <c r="AX22" s="7">
         <v>-64</v>
       </c>
       <c r="AY22" s="8">
         <v>-23</v>
       </c>
       <c r="AZ22" s="7">
         <v>-28</v>
       </c>
+      <c r="BA22" s="7">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>-22</v>
       </c>
       <c r="C23" s="7">
         <v>-17</v>
       </c>
       <c r="D23" s="7">
         <v>-15</v>
       </c>
       <c r="E23" s="7">
         <v>-19</v>
       </c>
       <c r="F23" s="7">
         <v>-6</v>
       </c>
       <c r="G23" s="8">
         <v>-31</v>
       </c>
       <c r="H23" s="8">
         <v>-30</v>
       </c>
       <c r="I23" s="7">
@@ -11177,52 +11369,55 @@
       </c>
       <c r="AS23" s="7">
         <v>-42</v>
       </c>
       <c r="AT23" s="7">
         <v>-38</v>
       </c>
       <c r="AU23" s="7">
         <v>-31</v>
       </c>
       <c r="AV23" s="8">
         <v>-29</v>
       </c>
       <c r="AW23" s="7">
         <v>-41</v>
       </c>
       <c r="AX23" s="7">
         <v>-15</v>
       </c>
       <c r="AY23" s="8">
         <v>-12</v>
       </c>
       <c r="AZ23" s="7">
         <v>-27</v>
       </c>
+      <c r="BA23" s="7">
+        <v>-21</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>-45</v>
       </c>
       <c r="C24" s="7">
         <v>-16</v>
       </c>
       <c r="D24" s="7">
         <v>-27</v>
       </c>
       <c r="E24" s="7">
         <v>-29</v>
       </c>
       <c r="F24" s="7">
         <v>-12</v>
       </c>
       <c r="G24" s="7">
         <v>-45</v>
       </c>
       <c r="H24" s="8">
         <v>-44</v>
       </c>
       <c r="I24" s="7">
@@ -11335,52 +11530,55 @@
       </c>
       <c r="AS24" s="7">
         <v>-68</v>
       </c>
       <c r="AT24" s="7">
         <v>-33</v>
       </c>
       <c r="AU24" s="7">
         <v>-24</v>
       </c>
       <c r="AV24" s="8">
         <v>-12</v>
       </c>
       <c r="AW24" s="7">
         <v>-16</v>
       </c>
       <c r="AX24" s="7">
         <v>-57</v>
       </c>
       <c r="AY24" s="8">
         <v>-27</v>
       </c>
       <c r="AZ24" s="7">
         <v>-16</v>
       </c>
+      <c r="BA24" s="7">
+        <v>-33</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>-20</v>
       </c>
       <c r="C25" s="7">
         <v>-32</v>
       </c>
       <c r="D25" s="7">
         <v>-8</v>
       </c>
       <c r="E25" s="7">
         <v>-17</v>
       </c>
       <c r="F25" s="7">
         <v>-126</v>
       </c>
       <c r="G25" s="7">
         <v>-19</v>
       </c>
       <c r="H25" s="8">
         <v>-18</v>
       </c>
       <c r="I25" s="7">
@@ -11493,52 +11691,55 @@
       </c>
       <c r="AS25" s="7">
         <v>-44</v>
       </c>
       <c r="AT25" s="7">
         <v>-3</v>
       </c>
       <c r="AU25" s="7">
         <v>-22</v>
       </c>
       <c r="AV25" s="8">
         <v>-17</v>
       </c>
       <c r="AW25" s="7">
         <v>-9</v>
       </c>
       <c r="AX25" s="7">
         <v>-49</v>
       </c>
       <c r="AY25" s="8">
         <v>-10</v>
       </c>
       <c r="AZ25" s="7">
         <v>-24</v>
       </c>
+      <c r="BA25" s="7">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>-11</v>
       </c>
       <c r="C26" s="7">
         <v>-4</v>
       </c>
       <c r="D26" s="7">
         <v>-19</v>
       </c>
       <c r="E26" s="7">
         <v>-23</v>
       </c>
       <c r="F26" s="7">
         <v>-8</v>
       </c>
       <c r="G26" s="7">
         <v>-16</v>
       </c>
       <c r="H26" s="8">
         <v>-16</v>
       </c>
       <c r="I26" s="7">
@@ -11651,52 +11852,55 @@
       </c>
       <c r="AS26" s="7">
         <v>-38</v>
       </c>
       <c r="AT26" s="7">
         <v>-49</v>
       </c>
       <c r="AU26" s="7">
         <v>-15</v>
       </c>
       <c r="AV26" s="8">
         <v>-35</v>
       </c>
       <c r="AW26" s="7">
         <v>-23</v>
       </c>
       <c r="AX26" s="7">
         <v>-12</v>
       </c>
       <c r="AY26" s="8">
         <v>-22</v>
       </c>
       <c r="AZ26" s="7">
         <v>-17</v>
       </c>
+      <c r="BA26" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>-30</v>
       </c>
       <c r="C27" s="11">
         <v>-28</v>
       </c>
       <c r="D27" s="11">
         <v>-5</v>
       </c>
       <c r="E27" s="11">
         <v>-25</v>
       </c>
       <c r="F27" s="11">
         <v>-25</v>
       </c>
       <c r="G27" s="11">
         <v>-7</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -11809,60 +12013,63 @@
       </c>
       <c r="AS27" s="11">
         <v>-25</v>
       </c>
       <c r="AT27" s="11">
         <v>-19</v>
       </c>
       <c r="AU27" s="11">
         <v>-14</v>
       </c>
       <c r="AV27" s="11">
         <v>-19</v>
       </c>
       <c r="AW27" s="11">
         <v>-8</v>
       </c>
       <c r="AX27" s="11">
         <v>-12</v>
       </c>
       <c r="AY27" s="11">
         <v>-30</v>
       </c>
       <c r="AZ27" s="11">
         <v>3</v>
       </c>
+      <c r="BA27" s="11">
+        <v>-18</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>