--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="195" yWindow="0" windowWidth="18600" windowHeight="9015"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="38">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -333,51 +333,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -397,50 +397,53 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -720,74 +723,74 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="27" width="7.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="28" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="29" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -798,64 +801,65 @@
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
+      <c r="BB2" s="24"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -875,52 +879,53 @@
       <c r="AG4" s="19"/>
       <c r="AH4" s="19"/>
       <c r="AI4" s="19"/>
       <c r="AJ4" s="19"/>
       <c r="AK4" s="19"/>
       <c r="AL4" s="19">
         <v>2025</v>
       </c>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
       <c r="AT4" s="19"/>
       <c r="AU4" s="19"/>
       <c r="AV4" s="19"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="19">
         <v>2026</v>
       </c>
       <c r="AY4" s="19"/>
       <c r="AZ4" s="19"/>
       <c r="BA4" s="19"/>
+      <c r="BB4" s="19"/>
     </row>
-    <row r="5" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
@@ -1034,52 +1039,55 @@
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>3</v>
       </c>
+      <c r="BB5" s="14" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -1090,52 +1098,53 @@
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
       <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>1305</v>
       </c>
       <c r="C7" s="7">
         <v>1442</v>
       </c>
       <c r="D7" s="7">
         <v>1134</v>
       </c>
       <c r="E7" s="7">
         <v>1540</v>
       </c>
       <c r="F7" s="7">
         <v>1743</v>
       </c>
       <c r="G7" s="8">
         <v>1728</v>
       </c>
       <c r="H7" s="8">
         <v>1634</v>
       </c>
       <c r="I7" s="7">
@@ -1251,52 +1260,55 @@
       </c>
       <c r="AT7" s="7">
         <v>3154</v>
       </c>
       <c r="AU7" s="7">
         <v>2675</v>
       </c>
       <c r="AV7" s="8">
         <v>2444</v>
       </c>
       <c r="AW7" s="7">
         <v>2280</v>
       </c>
       <c r="AX7" s="7">
         <v>2634</v>
       </c>
       <c r="AY7" s="18">
         <v>2458</v>
       </c>
       <c r="AZ7" s="7">
         <v>2563</v>
       </c>
       <c r="BA7" s="7">
         <v>2565</v>
       </c>
+      <c r="BB7" s="26">
+        <v>1960</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>503</v>
       </c>
       <c r="C8" s="7">
         <v>526</v>
       </c>
       <c r="D8" s="7">
         <v>380</v>
       </c>
       <c r="E8" s="7">
         <v>522</v>
       </c>
       <c r="F8" s="7">
         <v>408</v>
       </c>
       <c r="G8" s="8">
         <v>584</v>
       </c>
       <c r="H8" s="8">
         <v>555</v>
       </c>
       <c r="I8" s="7">
@@ -1412,52 +1424,55 @@
       </c>
       <c r="AT8" s="7">
         <v>1030</v>
       </c>
       <c r="AU8" s="7">
         <v>901</v>
       </c>
       <c r="AV8" s="8">
         <v>807</v>
       </c>
       <c r="AW8" s="7">
         <v>817</v>
       </c>
       <c r="AX8" s="7">
         <v>896</v>
       </c>
       <c r="AY8" s="8">
         <v>805</v>
       </c>
       <c r="AZ8" s="7">
         <v>846</v>
       </c>
       <c r="BA8" s="7">
         <v>766</v>
       </c>
+      <c r="BB8" s="7">
+        <v>620</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>45</v>
       </c>
       <c r="C9" s="7">
         <v>53</v>
       </c>
       <c r="D9" s="7">
         <v>54</v>
       </c>
       <c r="E9" s="7">
         <v>76</v>
       </c>
       <c r="F9" s="7">
         <v>160</v>
       </c>
       <c r="G9" s="8">
         <v>83</v>
       </c>
       <c r="H9" s="8">
         <v>91</v>
       </c>
       <c r="I9" s="7">
@@ -1573,52 +1588,55 @@
       </c>
       <c r="AT9" s="7">
         <v>161</v>
       </c>
       <c r="AU9" s="7">
         <v>96</v>
       </c>
       <c r="AV9" s="8">
         <v>84</v>
       </c>
       <c r="AW9" s="7">
         <v>121</v>
       </c>
       <c r="AX9" s="7">
         <v>122</v>
       </c>
       <c r="AY9" s="8">
         <v>92</v>
       </c>
       <c r="AZ9" s="7">
         <v>100</v>
       </c>
       <c r="BA9" s="7">
         <v>119</v>
       </c>
+      <c r="BB9" s="7">
+        <v>54</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>45</v>
       </c>
       <c r="C10" s="7">
         <v>49</v>
       </c>
       <c r="D10" s="7">
         <v>46</v>
       </c>
       <c r="E10" s="7">
         <v>46</v>
       </c>
       <c r="F10" s="7">
         <v>43</v>
       </c>
       <c r="G10" s="8">
         <v>48</v>
       </c>
       <c r="H10" s="8">
         <v>67</v>
       </c>
       <c r="I10" s="7">
@@ -1734,52 +1752,55 @@
       </c>
       <c r="AT10" s="7">
         <v>82</v>
       </c>
       <c r="AU10" s="7">
         <v>75</v>
       </c>
       <c r="AV10" s="8">
         <v>73</v>
       </c>
       <c r="AW10" s="7">
         <v>67</v>
       </c>
       <c r="AX10" s="7">
         <v>69</v>
       </c>
       <c r="AY10" s="8">
         <v>58</v>
       </c>
       <c r="AZ10" s="7">
         <v>75</v>
       </c>
       <c r="BA10" s="7">
         <v>98</v>
       </c>
+      <c r="BB10" s="7">
+        <v>63</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>136</v>
       </c>
       <c r="C11" s="7">
         <v>145</v>
       </c>
       <c r="D11" s="7">
         <v>137</v>
       </c>
       <c r="E11" s="7">
         <v>134</v>
       </c>
       <c r="F11" s="7">
         <v>473</v>
       </c>
       <c r="G11" s="8">
         <v>157</v>
       </c>
       <c r="H11" s="8">
         <v>142</v>
       </c>
       <c r="I11" s="7">
@@ -1895,52 +1916,55 @@
       </c>
       <c r="AT11" s="7">
         <v>285</v>
       </c>
       <c r="AU11" s="7">
         <v>234</v>
       </c>
       <c r="AV11" s="8">
         <v>233</v>
       </c>
       <c r="AW11" s="7">
         <v>156</v>
       </c>
       <c r="AX11" s="7">
         <v>242</v>
       </c>
       <c r="AY11" s="8">
         <v>249</v>
       </c>
       <c r="AZ11" s="7">
         <v>224</v>
       </c>
       <c r="BA11" s="7">
         <v>237</v>
       </c>
+      <c r="BB11" s="7">
+        <v>211</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>19</v>
       </c>
       <c r="C12" s="7">
         <v>30</v>
       </c>
       <c r="D12" s="7">
         <v>23</v>
       </c>
       <c r="E12" s="7">
         <v>19</v>
       </c>
       <c r="F12" s="7">
         <v>29</v>
       </c>
       <c r="G12" s="8">
         <v>63</v>
       </c>
       <c r="H12" s="8">
         <v>25</v>
       </c>
       <c r="I12" s="7">
@@ -2056,52 +2080,55 @@
       </c>
       <c r="AT12" s="7">
         <v>90</v>
       </c>
       <c r="AU12" s="7">
         <v>68</v>
       </c>
       <c r="AV12" s="8">
         <v>43</v>
       </c>
       <c r="AW12" s="7">
         <v>44</v>
       </c>
       <c r="AX12" s="7">
         <v>69</v>
       </c>
       <c r="AY12" s="8">
         <v>62</v>
       </c>
       <c r="AZ12" s="7">
         <v>63</v>
       </c>
       <c r="BA12" s="7">
         <v>56</v>
       </c>
+      <c r="BB12" s="7">
+        <v>50</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>10</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7">
         <v>18</v>
       </c>
       <c r="E13" s="7">
         <v>18</v>
       </c>
       <c r="F13" s="7">
         <v>16</v>
       </c>
       <c r="G13" s="8">
         <v>17</v>
       </c>
       <c r="H13" s="8">
         <v>15</v>
       </c>
       <c r="I13" s="7">
@@ -2217,52 +2244,55 @@
       </c>
       <c r="AT13" s="7">
         <v>32</v>
       </c>
       <c r="AU13" s="7">
         <v>25</v>
       </c>
       <c r="AV13" s="8">
         <v>28</v>
       </c>
       <c r="AW13" s="7">
         <v>15</v>
       </c>
       <c r="AX13" s="7">
         <v>42</v>
       </c>
       <c r="AY13" s="8">
         <v>39</v>
       </c>
       <c r="AZ13" s="7">
         <v>34</v>
       </c>
       <c r="BA13" s="7">
         <v>29</v>
       </c>
+      <c r="BB13" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>65</v>
       </c>
       <c r="C14" s="7">
         <v>50</v>
       </c>
       <c r="D14" s="7">
         <v>49</v>
       </c>
       <c r="E14" s="7">
         <v>57</v>
       </c>
       <c r="F14" s="7">
         <v>39</v>
       </c>
       <c r="G14" s="8">
         <v>69</v>
       </c>
       <c r="H14" s="8">
         <v>92</v>
       </c>
       <c r="I14" s="7">
@@ -2378,52 +2408,55 @@
       </c>
       <c r="AT14" s="7">
         <v>129</v>
       </c>
       <c r="AU14" s="7">
         <v>105</v>
       </c>
       <c r="AV14" s="8">
         <v>150</v>
       </c>
       <c r="AW14" s="7">
         <v>124</v>
       </c>
       <c r="AX14" s="7">
         <v>131</v>
       </c>
       <c r="AY14" s="8">
         <v>137</v>
       </c>
       <c r="AZ14" s="7">
         <v>111</v>
       </c>
       <c r="BA14" s="7">
         <v>93</v>
       </c>
+      <c r="BB14" s="7">
+        <v>83</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>18</v>
       </c>
       <c r="C15" s="7">
         <v>27</v>
       </c>
       <c r="D15" s="7">
         <v>18</v>
       </c>
       <c r="E15" s="7">
         <v>22</v>
       </c>
       <c r="F15" s="7">
         <v>20</v>
       </c>
       <c r="G15" s="8">
         <v>24</v>
       </c>
       <c r="H15" s="8">
         <v>25</v>
       </c>
       <c r="I15" s="7">
@@ -2539,52 +2572,55 @@
       </c>
       <c r="AT15" s="7">
         <v>61</v>
       </c>
       <c r="AU15" s="7">
         <v>50</v>
       </c>
       <c r="AV15" s="8">
         <v>41</v>
       </c>
       <c r="AW15" s="7">
         <v>34</v>
       </c>
       <c r="AX15" s="7">
         <v>45</v>
       </c>
       <c r="AY15" s="8">
         <v>59</v>
       </c>
       <c r="AZ15" s="7">
         <v>44</v>
       </c>
       <c r="BA15" s="7">
         <v>53</v>
       </c>
+      <c r="BB15" s="7">
+        <v>24</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>14</v>
       </c>
       <c r="C16" s="7">
         <v>9</v>
       </c>
       <c r="D16" s="7">
         <v>6</v>
       </c>
       <c r="E16" s="7">
         <v>11</v>
       </c>
       <c r="F16" s="7">
         <v>7</v>
       </c>
       <c r="G16" s="8">
         <v>6</v>
       </c>
       <c r="H16" s="8">
         <v>11</v>
       </c>
       <c r="I16" s="7">
@@ -2700,52 +2736,55 @@
       </c>
       <c r="AT16" s="7">
         <v>18</v>
       </c>
       <c r="AU16" s="7">
         <v>22</v>
       </c>
       <c r="AV16" s="8">
         <v>27</v>
       </c>
       <c r="AW16" s="7">
         <v>15</v>
       </c>
       <c r="AX16" s="7">
         <v>24</v>
       </c>
       <c r="AY16" s="8">
         <v>24</v>
       </c>
       <c r="AZ16" s="7">
         <v>24</v>
       </c>
       <c r="BA16" s="7">
         <v>16</v>
       </c>
+      <c r="BB16" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>63</v>
       </c>
       <c r="C17" s="7">
         <v>44</v>
       </c>
       <c r="D17" s="7">
         <v>31</v>
       </c>
       <c r="E17" s="7">
         <v>56</v>
       </c>
       <c r="F17" s="7">
         <v>46</v>
       </c>
       <c r="G17" s="8">
         <v>63</v>
       </c>
       <c r="H17" s="8">
         <v>41</v>
       </c>
       <c r="I17" s="7">
@@ -2861,52 +2900,55 @@
       </c>
       <c r="AT17" s="7">
         <v>93</v>
       </c>
       <c r="AU17" s="7">
         <v>97</v>
       </c>
       <c r="AV17" s="8">
         <v>92</v>
       </c>
       <c r="AW17" s="7">
         <v>67</v>
       </c>
       <c r="AX17" s="7">
         <v>95</v>
       </c>
       <c r="AY17" s="8">
         <v>88</v>
       </c>
       <c r="AZ17" s="7">
         <v>72</v>
       </c>
       <c r="BA17" s="7">
         <v>57</v>
       </c>
+      <c r="BB17" s="7">
+        <v>75</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>11</v>
       </c>
       <c r="C18" s="7">
         <v>13</v>
       </c>
       <c r="D18" s="7">
         <v>18</v>
       </c>
       <c r="E18" s="7">
         <v>18</v>
       </c>
       <c r="F18" s="7">
         <v>11</v>
       </c>
       <c r="G18" s="8">
         <v>24</v>
       </c>
       <c r="H18" s="8">
         <v>13</v>
       </c>
       <c r="I18" s="7">
@@ -3022,52 +3064,55 @@
       </c>
       <c r="AT18" s="7">
         <v>36</v>
       </c>
       <c r="AU18" s="7">
         <v>32</v>
       </c>
       <c r="AV18" s="8">
         <v>19</v>
       </c>
       <c r="AW18" s="7">
         <v>34</v>
       </c>
       <c r="AX18" s="7">
         <v>47</v>
       </c>
       <c r="AY18" s="8">
         <v>14</v>
       </c>
       <c r="AZ18" s="7">
         <v>39</v>
       </c>
       <c r="BA18" s="7">
         <v>43</v>
       </c>
+      <c r="BB18" s="7">
+        <v>20</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>41</v>
       </c>
       <c r="C19" s="7">
         <v>21</v>
       </c>
       <c r="D19" s="7">
         <v>26</v>
       </c>
       <c r="E19" s="7">
         <v>45</v>
       </c>
       <c r="F19" s="7">
         <v>45</v>
       </c>
       <c r="G19" s="8">
         <v>48</v>
       </c>
       <c r="H19" s="8">
         <v>42</v>
       </c>
       <c r="I19" s="7">
@@ -3183,52 +3228,55 @@
       </c>
       <c r="AT19" s="7">
         <v>87</v>
       </c>
       <c r="AU19" s="7">
         <v>69</v>
       </c>
       <c r="AV19" s="8">
         <v>63</v>
       </c>
       <c r="AW19" s="7">
         <v>74</v>
       </c>
       <c r="AX19" s="7">
         <v>73</v>
       </c>
       <c r="AY19" s="8">
         <v>70</v>
       </c>
       <c r="AZ19" s="7">
         <v>69</v>
       </c>
       <c r="BA19" s="7">
         <v>90</v>
       </c>
+      <c r="BB19" s="7">
+        <v>42</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>25</v>
       </c>
       <c r="C20" s="7">
         <v>34</v>
       </c>
       <c r="D20" s="7">
         <v>21</v>
       </c>
       <c r="E20" s="7">
         <v>23</v>
       </c>
       <c r="F20" s="7">
         <v>26</v>
       </c>
       <c r="G20" s="8">
         <v>33</v>
       </c>
       <c r="H20" s="8">
         <v>34</v>
       </c>
       <c r="I20" s="7">
@@ -3344,52 +3392,55 @@
       </c>
       <c r="AT20" s="7">
         <v>60</v>
       </c>
       <c r="AU20" s="7">
         <v>115</v>
       </c>
       <c r="AV20" s="8">
         <v>98</v>
       </c>
       <c r="AW20" s="7">
         <v>44</v>
       </c>
       <c r="AX20" s="7">
         <v>72</v>
       </c>
       <c r="AY20" s="8">
         <v>39</v>
       </c>
       <c r="AZ20" s="7">
         <v>67</v>
       </c>
       <c r="BA20" s="7">
         <v>53</v>
       </c>
+      <c r="BB20" s="7">
+        <v>39</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>170</v>
       </c>
       <c r="C21" s="7">
         <v>235</v>
       </c>
       <c r="D21" s="7">
         <v>160</v>
       </c>
       <c r="E21" s="7">
         <v>274</v>
       </c>
       <c r="F21" s="7">
         <v>231</v>
       </c>
       <c r="G21" s="8">
         <v>264</v>
       </c>
       <c r="H21" s="8">
         <v>250</v>
       </c>
       <c r="I21" s="7">
@@ -3505,52 +3556,55 @@
       </c>
       <c r="AT21" s="7">
         <v>549</v>
       </c>
       <c r="AU21" s="7">
         <v>432</v>
       </c>
       <c r="AV21" s="8">
         <v>388</v>
       </c>
       <c r="AW21" s="7">
         <v>400</v>
       </c>
       <c r="AX21" s="7">
         <v>389</v>
       </c>
       <c r="AY21" s="8">
         <v>425</v>
       </c>
       <c r="AZ21" s="7">
         <v>472</v>
       </c>
       <c r="BA21" s="7">
         <v>507</v>
       </c>
+      <c r="BB21" s="7">
+        <v>401</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>26</v>
       </c>
       <c r="C22" s="7">
         <v>45</v>
       </c>
       <c r="D22" s="7">
         <v>30</v>
       </c>
       <c r="E22" s="7">
         <v>63</v>
       </c>
       <c r="F22" s="7">
         <v>42</v>
       </c>
       <c r="G22" s="8">
         <v>55</v>
       </c>
       <c r="H22" s="8">
         <v>54</v>
       </c>
       <c r="I22" s="7">
@@ -3666,52 +3720,55 @@
       </c>
       <c r="AT22" s="7">
         <v>133</v>
       </c>
       <c r="AU22" s="7">
         <v>63</v>
       </c>
       <c r="AV22" s="8">
         <v>73</v>
       </c>
       <c r="AW22" s="7">
         <v>59</v>
       </c>
       <c r="AX22" s="7">
         <v>64</v>
       </c>
       <c r="AY22" s="8">
         <v>69</v>
       </c>
       <c r="AZ22" s="7">
         <v>69</v>
       </c>
       <c r="BA22" s="7">
         <v>68</v>
       </c>
+      <c r="BB22" s="7">
+        <v>41</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>5</v>
       </c>
       <c r="C23" s="7">
         <v>15</v>
       </c>
       <c r="D23" s="7">
         <v>4</v>
       </c>
       <c r="E23" s="7">
         <v>12</v>
       </c>
       <c r="F23" s="7">
         <v>10</v>
       </c>
       <c r="G23" s="8">
         <v>14</v>
       </c>
       <c r="H23" s="8">
         <v>15</v>
       </c>
       <c r="I23" s="7">
@@ -3827,52 +3884,55 @@
       </c>
       <c r="AT23" s="7">
         <v>13</v>
       </c>
       <c r="AU23" s="7">
         <v>28</v>
       </c>
       <c r="AV23" s="8">
         <v>14</v>
       </c>
       <c r="AW23" s="7">
         <v>19</v>
       </c>
       <c r="AX23" s="7">
         <v>25</v>
       </c>
       <c r="AY23" s="8">
         <v>32</v>
       </c>
       <c r="AZ23" s="7">
         <v>16</v>
       </c>
       <c r="BA23" s="7">
         <v>18</v>
       </c>
+      <c r="BB23" s="7">
+        <v>19</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>18</v>
       </c>
       <c r="C24" s="7">
         <v>33</v>
       </c>
       <c r="D24" s="7">
         <v>16</v>
       </c>
       <c r="E24" s="7">
         <v>27</v>
       </c>
       <c r="F24" s="7">
         <v>28</v>
       </c>
       <c r="G24" s="7">
         <v>22</v>
       </c>
       <c r="H24" s="8">
         <v>28</v>
       </c>
       <c r="I24" s="7">
@@ -3988,52 +4048,55 @@
       </c>
       <c r="AT24" s="7">
         <v>54</v>
       </c>
       <c r="AU24" s="7">
         <v>58</v>
       </c>
       <c r="AV24" s="8">
         <v>50</v>
       </c>
       <c r="AW24" s="7">
         <v>41</v>
       </c>
       <c r="AX24" s="7">
         <v>40</v>
       </c>
       <c r="AY24" s="8">
         <v>37</v>
       </c>
       <c r="AZ24" s="7">
         <v>61</v>
       </c>
       <c r="BA24" s="7">
         <v>46</v>
       </c>
+      <c r="BB24" s="7">
+        <v>36</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>39</v>
       </c>
       <c r="C25" s="7">
         <v>36</v>
       </c>
       <c r="D25" s="7">
         <v>48</v>
       </c>
       <c r="E25" s="7">
         <v>44</v>
       </c>
       <c r="F25" s="7">
         <v>38</v>
       </c>
       <c r="G25" s="7">
         <v>47</v>
       </c>
       <c r="H25" s="8">
         <v>66</v>
       </c>
       <c r="I25" s="7">
@@ -4149,52 +4212,55 @@
       </c>
       <c r="AT25" s="7">
         <v>111</v>
       </c>
       <c r="AU25" s="7">
         <v>78</v>
       </c>
       <c r="AV25" s="8">
         <v>76</v>
       </c>
       <c r="AW25" s="7">
         <v>64</v>
       </c>
       <c r="AX25" s="7">
         <v>76</v>
       </c>
       <c r="AY25" s="8">
         <v>78</v>
       </c>
       <c r="AZ25" s="7">
         <v>48</v>
       </c>
       <c r="BA25" s="7">
         <v>65</v>
       </c>
+      <c r="BB25" s="7">
+        <v>66</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>22</v>
       </c>
       <c r="C26" s="7">
         <v>31</v>
       </c>
       <c r="D26" s="7">
         <v>15</v>
       </c>
       <c r="E26" s="7">
         <v>32</v>
       </c>
       <c r="F26" s="7">
         <v>31</v>
       </c>
       <c r="G26" s="7">
         <v>31</v>
       </c>
       <c r="H26" s="8">
         <v>23</v>
       </c>
       <c r="I26" s="7">
@@ -4310,52 +4376,55 @@
       </c>
       <c r="AT26" s="7">
         <v>26</v>
       </c>
       <c r="AU26" s="7">
         <v>59</v>
       </c>
       <c r="AV26" s="8">
         <v>29</v>
       </c>
       <c r="AW26" s="7">
         <v>30</v>
       </c>
       <c r="AX26" s="7">
         <v>55</v>
       </c>
       <c r="AY26" s="8">
         <v>24</v>
       </c>
       <c r="AZ26" s="7">
         <v>41</v>
       </c>
       <c r="BA26" s="7">
         <v>66</v>
       </c>
+      <c r="BB26" s="7">
+        <v>32</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>30</v>
       </c>
       <c r="C27" s="11">
         <v>34</v>
       </c>
       <c r="D27" s="11">
         <v>34</v>
       </c>
       <c r="E27" s="11">
         <v>41</v>
       </c>
       <c r="F27" s="11">
         <v>40</v>
       </c>
       <c r="G27" s="11">
         <v>76</v>
       </c>
       <c r="H27" s="11">
         <v>45</v>
       </c>
       <c r="I27" s="11">
@@ -4471,96 +4540,99 @@
       </c>
       <c r="AT27" s="11">
         <v>104</v>
       </c>
       <c r="AU27" s="11">
         <v>68</v>
       </c>
       <c r="AV27" s="11">
         <v>56</v>
       </c>
       <c r="AW27" s="11">
         <v>55</v>
       </c>
       <c r="AX27" s="11">
         <v>58</v>
       </c>
       <c r="AY27" s="11">
         <v>57</v>
       </c>
       <c r="AZ27" s="11">
         <v>88</v>
       </c>
       <c r="BA27" s="11">
         <v>85</v>
       </c>
+      <c r="BB27" s="11">
+        <v>69</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AV29" sqref="AV29"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection activeCell="AV31" sqref="AV31"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -4571,64 +4643,65 @@
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
+      <c r="BB2" s="24"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -4648,52 +4721,53 @@
       <c r="AG4" s="19"/>
       <c r="AH4" s="19"/>
       <c r="AI4" s="19"/>
       <c r="AJ4" s="19"/>
       <c r="AK4" s="19"/>
       <c r="AL4" s="19">
         <v>2025</v>
       </c>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
       <c r="AT4" s="19"/>
       <c r="AU4" s="19"/>
       <c r="AV4" s="19"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="19">
         <v>2026</v>
       </c>
       <c r="AY4" s="19"/>
       <c r="AZ4" s="19"/>
       <c r="BA4" s="19"/>
+      <c r="BB4" s="19"/>
     </row>
-    <row r="5" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
@@ -4807,52 +4881,55 @@
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>3</v>
       </c>
+      <c r="BB5" s="14" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -4863,52 +4940,53 @@
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
       <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>1305</v>
       </c>
       <c r="C7" s="7">
         <v>1442</v>
       </c>
       <c r="D7" s="7">
         <v>1134</v>
       </c>
       <c r="E7" s="7">
         <v>1540</v>
       </c>
       <c r="F7" s="7">
         <v>1743</v>
       </c>
       <c r="G7" s="8">
         <v>1728</v>
       </c>
       <c r="H7" s="8">
         <v>1634</v>
       </c>
       <c r="I7" s="7">
@@ -5024,52 +5102,55 @@
       </c>
       <c r="AT7" s="7">
         <v>3154</v>
       </c>
       <c r="AU7" s="7">
         <v>2675</v>
       </c>
       <c r="AV7" s="8">
         <v>2444</v>
       </c>
       <c r="AW7" s="7">
         <v>2280</v>
       </c>
       <c r="AX7" s="7">
         <v>2634</v>
       </c>
       <c r="AY7" s="18">
         <v>2458</v>
       </c>
       <c r="AZ7" s="7">
         <v>2563</v>
       </c>
       <c r="BA7" s="7">
         <v>2565</v>
       </c>
+      <c r="BB7" s="26">
+        <v>1960</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>190</v>
       </c>
       <c r="C8" s="7">
         <v>225</v>
       </c>
       <c r="D8" s="7">
         <v>181</v>
       </c>
       <c r="E8" s="7">
         <v>243</v>
       </c>
       <c r="F8" s="7">
         <v>267</v>
       </c>
       <c r="G8" s="8">
         <v>250</v>
       </c>
       <c r="H8" s="8">
         <v>252</v>
       </c>
       <c r="I8" s="7">
@@ -5185,52 +5266,55 @@
       </c>
       <c r="AT8" s="7">
         <v>607</v>
       </c>
       <c r="AU8" s="7">
         <v>521</v>
       </c>
       <c r="AV8" s="8">
         <v>453</v>
       </c>
       <c r="AW8" s="7">
         <v>427</v>
       </c>
       <c r="AX8" s="7">
         <v>516</v>
       </c>
       <c r="AY8" s="8">
         <v>515</v>
       </c>
       <c r="AZ8" s="7">
         <v>609</v>
       </c>
       <c r="BA8" s="7">
         <v>564</v>
       </c>
+      <c r="BB8" s="7">
+        <v>441</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>62</v>
       </c>
       <c r="C9" s="7">
         <v>71</v>
       </c>
       <c r="D9" s="7">
         <v>51</v>
       </c>
       <c r="E9" s="7">
         <v>66</v>
       </c>
       <c r="F9" s="7">
         <v>176</v>
       </c>
       <c r="G9" s="8">
         <v>87</v>
       </c>
       <c r="H9" s="8">
         <v>91</v>
       </c>
       <c r="I9" s="7">
@@ -5346,52 +5430,55 @@
       </c>
       <c r="AT9" s="7">
         <v>141</v>
       </c>
       <c r="AU9" s="7">
         <v>107</v>
       </c>
       <c r="AV9" s="8">
         <v>103</v>
       </c>
       <c r="AW9" s="7">
         <v>112</v>
       </c>
       <c r="AX9" s="7">
         <v>138</v>
       </c>
       <c r="AY9" s="8">
         <v>97</v>
       </c>
       <c r="AZ9" s="7">
         <v>127</v>
       </c>
       <c r="BA9" s="7">
         <v>139</v>
       </c>
+      <c r="BB9" s="7">
+        <v>78</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>41</v>
       </c>
       <c r="C10" s="7">
         <v>54</v>
       </c>
       <c r="D10" s="7">
         <v>53</v>
       </c>
       <c r="E10" s="7">
         <v>45</v>
       </c>
       <c r="F10" s="7">
         <v>67</v>
       </c>
       <c r="G10" s="8">
         <v>61</v>
       </c>
       <c r="H10" s="8">
         <v>50</v>
       </c>
       <c r="I10" s="7">
@@ -5507,52 +5594,55 @@
       </c>
       <c r="AT10" s="7">
         <v>84</v>
       </c>
       <c r="AU10" s="7">
         <v>78</v>
       </c>
       <c r="AV10" s="8">
         <v>62</v>
       </c>
       <c r="AW10" s="7">
         <v>58</v>
       </c>
       <c r="AX10" s="7">
         <v>73</v>
       </c>
       <c r="AY10" s="8">
         <v>64</v>
       </c>
       <c r="AZ10" s="7">
         <v>50</v>
       </c>
       <c r="BA10" s="7">
         <v>70</v>
       </c>
+      <c r="BB10" s="7">
+        <v>59</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>101</v>
       </c>
       <c r="C11" s="7">
         <v>125</v>
       </c>
       <c r="D11" s="7">
         <v>108</v>
       </c>
       <c r="E11" s="7">
         <v>137</v>
       </c>
       <c r="F11" s="7">
         <v>108</v>
       </c>
       <c r="G11" s="8">
         <v>178</v>
       </c>
       <c r="H11" s="8">
         <v>164</v>
       </c>
       <c r="I11" s="7">
@@ -5668,52 +5758,55 @@
       </c>
       <c r="AT11" s="7">
         <v>284</v>
       </c>
       <c r="AU11" s="7">
         <v>203</v>
       </c>
       <c r="AV11" s="8">
         <v>213</v>
       </c>
       <c r="AW11" s="7">
         <v>170</v>
       </c>
       <c r="AX11" s="7">
         <v>198</v>
       </c>
       <c r="AY11" s="8">
         <v>214</v>
       </c>
       <c r="AZ11" s="7">
         <v>211</v>
       </c>
       <c r="BA11" s="7">
         <v>216</v>
       </c>
+      <c r="BB11" s="7">
+        <v>176</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>28</v>
       </c>
       <c r="C12" s="7">
         <v>43</v>
       </c>
       <c r="D12" s="7">
         <v>31</v>
       </c>
       <c r="E12" s="7">
         <v>27</v>
       </c>
       <c r="F12" s="7">
         <v>36</v>
       </c>
       <c r="G12" s="8">
         <v>65</v>
       </c>
       <c r="H12" s="8">
         <v>38</v>
       </c>
       <c r="I12" s="7">
@@ -5829,52 +5922,55 @@
       </c>
       <c r="AT12" s="7">
         <v>104</v>
       </c>
       <c r="AU12" s="7">
         <v>94</v>
       </c>
       <c r="AV12" s="8">
         <v>67</v>
       </c>
       <c r="AW12" s="7">
         <v>68</v>
       </c>
       <c r="AX12" s="7">
         <v>92</v>
       </c>
       <c r="AY12" s="8">
         <v>65</v>
       </c>
       <c r="AZ12" s="7">
         <v>84</v>
       </c>
       <c r="BA12" s="7">
         <v>82</v>
       </c>
+      <c r="BB12" s="7">
+        <v>56</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>21</v>
       </c>
       <c r="C13" s="7">
         <v>21</v>
       </c>
       <c r="D13" s="7">
         <v>30</v>
       </c>
       <c r="E13" s="7">
         <v>32</v>
       </c>
       <c r="F13" s="7">
         <v>25</v>
       </c>
       <c r="G13" s="8">
         <v>35</v>
       </c>
       <c r="H13" s="8">
         <v>25</v>
       </c>
       <c r="I13" s="7">
@@ -5990,52 +6086,55 @@
       </c>
       <c r="AT13" s="7">
         <v>54</v>
       </c>
       <c r="AU13" s="7">
         <v>27</v>
       </c>
       <c r="AV13" s="8">
         <v>43</v>
       </c>
       <c r="AW13" s="7">
         <v>53</v>
       </c>
       <c r="AX13" s="7">
         <v>40</v>
       </c>
       <c r="AY13" s="8">
         <v>72</v>
       </c>
       <c r="AZ13" s="7">
         <v>33</v>
       </c>
       <c r="BA13" s="7">
         <v>36</v>
       </c>
+      <c r="BB13" s="7">
+        <v>19</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>79</v>
       </c>
       <c r="C14" s="7">
         <v>96</v>
       </c>
       <c r="D14" s="7">
         <v>70</v>
       </c>
       <c r="E14" s="7">
         <v>90</v>
       </c>
       <c r="F14" s="7">
         <v>82</v>
       </c>
       <c r="G14" s="8">
         <v>94</v>
       </c>
       <c r="H14" s="8">
         <v>106</v>
       </c>
       <c r="I14" s="7">
@@ -6151,52 +6250,55 @@
       </c>
       <c r="AT14" s="7">
         <v>156</v>
       </c>
       <c r="AU14" s="7">
         <v>169</v>
       </c>
       <c r="AV14" s="8">
         <v>167</v>
       </c>
       <c r="AW14" s="7">
         <v>152</v>
       </c>
       <c r="AX14" s="7">
         <v>197</v>
       </c>
       <c r="AY14" s="8">
         <v>174</v>
       </c>
       <c r="AZ14" s="7">
         <v>157</v>
       </c>
       <c r="BA14" s="7">
         <v>118</v>
       </c>
+      <c r="BB14" s="7">
+        <v>130</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>26</v>
       </c>
       <c r="C15" s="7">
         <v>38</v>
       </c>
       <c r="D15" s="7">
         <v>30</v>
       </c>
       <c r="E15" s="7">
         <v>37</v>
       </c>
       <c r="F15" s="7">
         <v>78</v>
       </c>
       <c r="G15" s="8">
         <v>53</v>
       </c>
       <c r="H15" s="8">
         <v>64</v>
       </c>
       <c r="I15" s="7">
@@ -6312,52 +6414,55 @@
       </c>
       <c r="AT15" s="7">
         <v>98</v>
       </c>
       <c r="AU15" s="7">
         <v>71</v>
       </c>
       <c r="AV15" s="8">
         <v>60</v>
       </c>
       <c r="AW15" s="7">
         <v>74</v>
       </c>
       <c r="AX15" s="7">
         <v>64</v>
       </c>
       <c r="AY15" s="8">
         <v>67</v>
       </c>
       <c r="AZ15" s="7">
         <v>76</v>
       </c>
       <c r="BA15" s="7">
         <v>73</v>
       </c>
+      <c r="BB15" s="7">
+        <v>37</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>27</v>
       </c>
       <c r="C16" s="7">
         <v>18</v>
       </c>
       <c r="D16" s="7">
         <v>15</v>
       </c>
       <c r="E16" s="7">
         <v>34</v>
       </c>
       <c r="F16" s="7">
         <v>35</v>
       </c>
       <c r="G16" s="8">
         <v>19</v>
       </c>
       <c r="H16" s="8">
         <v>42</v>
       </c>
       <c r="I16" s="7">
@@ -6473,52 +6578,55 @@
       </c>
       <c r="AT16" s="7">
         <v>63</v>
       </c>
       <c r="AU16" s="7">
         <v>46</v>
       </c>
       <c r="AV16" s="8">
         <v>38</v>
       </c>
       <c r="AW16" s="7">
         <v>25</v>
       </c>
       <c r="AX16" s="7">
         <v>42</v>
       </c>
       <c r="AY16" s="8">
         <v>53</v>
       </c>
       <c r="AZ16" s="7">
         <v>36</v>
       </c>
       <c r="BA16" s="7">
         <v>34</v>
       </c>
+      <c r="BB16" s="7">
+        <v>19</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>82</v>
       </c>
       <c r="C17" s="7">
         <v>75</v>
       </c>
       <c r="D17" s="7">
         <v>47</v>
       </c>
       <c r="E17" s="7">
         <v>70</v>
       </c>
       <c r="F17" s="7">
         <v>82</v>
       </c>
       <c r="G17" s="8">
         <v>70</v>
       </c>
       <c r="H17" s="8">
         <v>45</v>
       </c>
       <c r="I17" s="7">
@@ -6634,52 +6742,55 @@
       </c>
       <c r="AT17" s="7">
         <v>140</v>
       </c>
       <c r="AU17" s="7">
         <v>131</v>
       </c>
       <c r="AV17" s="8">
         <v>112</v>
       </c>
       <c r="AW17" s="7">
         <v>90</v>
       </c>
       <c r="AX17" s="7">
         <v>133</v>
       </c>
       <c r="AY17" s="8">
         <v>96</v>
       </c>
       <c r="AZ17" s="7">
         <v>90</v>
       </c>
       <c r="BA17" s="7">
         <v>115</v>
       </c>
+      <c r="BB17" s="7">
+        <v>79</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>49</v>
       </c>
       <c r="C18" s="7">
         <v>26</v>
       </c>
       <c r="D18" s="7">
         <v>25</v>
       </c>
       <c r="E18" s="7">
         <v>39</v>
       </c>
       <c r="F18" s="7">
         <v>46</v>
       </c>
       <c r="G18" s="8">
         <v>40</v>
       </c>
       <c r="H18" s="8">
         <v>43</v>
       </c>
       <c r="I18" s="7">
@@ -6795,52 +6906,55 @@
       </c>
       <c r="AT18" s="7">
         <v>63</v>
       </c>
       <c r="AU18" s="7">
         <v>78</v>
       </c>
       <c r="AV18" s="8">
         <v>48</v>
       </c>
       <c r="AW18" s="7">
         <v>37</v>
       </c>
       <c r="AX18" s="7">
         <v>60</v>
       </c>
       <c r="AY18" s="8">
         <v>47</v>
       </c>
       <c r="AZ18" s="7">
         <v>41</v>
       </c>
       <c r="BA18" s="7">
         <v>74</v>
       </c>
+      <c r="BB18" s="7">
+        <v>42</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>48</v>
       </c>
       <c r="C19" s="7">
         <v>41</v>
       </c>
       <c r="D19" s="7">
         <v>36</v>
       </c>
       <c r="E19" s="7">
         <v>55</v>
       </c>
       <c r="F19" s="7">
         <v>50</v>
       </c>
       <c r="G19" s="8">
         <v>60</v>
       </c>
       <c r="H19" s="8">
         <v>61</v>
       </c>
       <c r="I19" s="7">
@@ -6956,52 +7070,55 @@
       </c>
       <c r="AT19" s="7">
         <v>137</v>
       </c>
       <c r="AU19" s="7">
         <v>103</v>
       </c>
       <c r="AV19" s="8">
         <v>108</v>
       </c>
       <c r="AW19" s="7">
         <v>115</v>
       </c>
       <c r="AX19" s="7">
         <v>92</v>
       </c>
       <c r="AY19" s="8">
         <v>94</v>
       </c>
       <c r="AZ19" s="7">
         <v>94</v>
       </c>
       <c r="BA19" s="7">
         <v>100</v>
       </c>
+      <c r="BB19" s="7">
+        <v>61</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>64</v>
       </c>
       <c r="C20" s="7">
         <v>60</v>
       </c>
       <c r="D20" s="7">
         <v>37</v>
       </c>
       <c r="E20" s="7">
         <v>60</v>
       </c>
       <c r="F20" s="7">
         <v>58</v>
       </c>
       <c r="G20" s="8">
         <v>61</v>
       </c>
       <c r="H20" s="8">
         <v>63</v>
       </c>
       <c r="I20" s="7">
@@ -7117,52 +7234,55 @@
       </c>
       <c r="AT20" s="7">
         <v>111</v>
       </c>
       <c r="AU20" s="7">
         <v>134</v>
       </c>
       <c r="AV20" s="8">
         <v>121</v>
       </c>
       <c r="AW20" s="7">
         <v>119</v>
       </c>
       <c r="AX20" s="7">
         <v>102</v>
       </c>
       <c r="AY20" s="8">
         <v>85</v>
       </c>
       <c r="AZ20" s="7">
         <v>130</v>
       </c>
       <c r="BA20" s="7">
         <v>97</v>
       </c>
+      <c r="BB20" s="7">
+        <v>81</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>189</v>
       </c>
       <c r="C21" s="7">
         <v>220</v>
       </c>
       <c r="D21" s="7">
         <v>166</v>
       </c>
       <c r="E21" s="7">
         <v>249</v>
       </c>
       <c r="F21" s="7">
         <v>234</v>
       </c>
       <c r="G21" s="8">
         <v>261</v>
       </c>
       <c r="H21" s="8">
         <v>207</v>
       </c>
       <c r="I21" s="7">
@@ -7278,52 +7398,55 @@
       </c>
       <c r="AT21" s="7">
         <v>494</v>
       </c>
       <c r="AU21" s="7">
         <v>378</v>
       </c>
       <c r="AV21" s="8">
         <v>383</v>
       </c>
       <c r="AW21" s="7">
         <v>369</v>
       </c>
       <c r="AX21" s="7">
         <v>360</v>
       </c>
       <c r="AY21" s="8">
         <v>394</v>
       </c>
       <c r="AZ21" s="7">
         <v>393</v>
       </c>
       <c r="BA21" s="7">
         <v>361</v>
       </c>
+      <c r="BB21" s="7">
+        <v>284</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>56</v>
       </c>
       <c r="C22" s="7">
         <v>83</v>
       </c>
       <c r="D22" s="7">
         <v>63</v>
       </c>
       <c r="E22" s="7">
         <v>87</v>
       </c>
       <c r="F22" s="7">
         <v>75</v>
       </c>
       <c r="G22" s="8">
         <v>86</v>
       </c>
       <c r="H22" s="8">
         <v>98</v>
       </c>
       <c r="I22" s="7">
@@ -7439,52 +7562,55 @@
       </c>
       <c r="AT22" s="7">
         <v>168</v>
       </c>
       <c r="AU22" s="7">
         <v>138</v>
       </c>
       <c r="AV22" s="8">
         <v>129</v>
       </c>
       <c r="AW22" s="7">
         <v>105</v>
       </c>
       <c r="AX22" s="7">
         <v>128</v>
       </c>
       <c r="AY22" s="8">
         <v>92</v>
       </c>
       <c r="AZ22" s="7">
         <v>97</v>
       </c>
       <c r="BA22" s="7">
         <v>99</v>
       </c>
+      <c r="BB22" s="7">
+        <v>70</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>27</v>
       </c>
       <c r="C23" s="7">
         <v>32</v>
       </c>
       <c r="D23" s="7">
         <v>19</v>
       </c>
       <c r="E23" s="7">
         <v>31</v>
       </c>
       <c r="F23" s="7">
         <v>16</v>
       </c>
       <c r="G23" s="8">
         <v>45</v>
       </c>
       <c r="H23" s="8">
         <v>45</v>
       </c>
       <c r="I23" s="7">
@@ -7600,52 +7726,55 @@
       </c>
       <c r="AT23" s="7">
         <v>51</v>
       </c>
       <c r="AU23" s="7">
         <v>59</v>
       </c>
       <c r="AV23" s="8">
         <v>43</v>
       </c>
       <c r="AW23" s="7">
         <v>60</v>
       </c>
       <c r="AX23" s="7">
         <v>40</v>
       </c>
       <c r="AY23" s="8">
         <v>44</v>
       </c>
       <c r="AZ23" s="7">
         <v>43</v>
       </c>
       <c r="BA23" s="7">
         <v>39</v>
       </c>
+      <c r="BB23" s="7">
+        <v>24</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>63</v>
       </c>
       <c r="C24" s="7">
         <v>49</v>
       </c>
       <c r="D24" s="7">
         <v>43</v>
       </c>
       <c r="E24" s="7">
         <v>56</v>
       </c>
       <c r="F24" s="7">
         <v>40</v>
       </c>
       <c r="G24" s="7">
         <v>67</v>
       </c>
       <c r="H24" s="8">
         <v>72</v>
       </c>
       <c r="I24" s="7">
@@ -7761,52 +7890,55 @@
       </c>
       <c r="AT24" s="7">
         <v>87</v>
       </c>
       <c r="AU24" s="7">
         <v>82</v>
       </c>
       <c r="AV24" s="8">
         <v>62</v>
       </c>
       <c r="AW24" s="7">
         <v>57</v>
       </c>
       <c r="AX24" s="7">
         <v>97</v>
       </c>
       <c r="AY24" s="8">
         <v>64</v>
       </c>
       <c r="AZ24" s="7">
         <v>77</v>
       </c>
       <c r="BA24" s="7">
         <v>79</v>
       </c>
+      <c r="BB24" s="7">
+        <v>46</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>59</v>
       </c>
       <c r="C25" s="7">
         <v>68</v>
       </c>
       <c r="D25" s="7">
         <v>56</v>
       </c>
       <c r="E25" s="7">
         <v>61</v>
       </c>
       <c r="F25" s="7">
         <v>164</v>
       </c>
       <c r="G25" s="7">
         <v>66</v>
       </c>
       <c r="H25" s="8">
         <v>84</v>
       </c>
       <c r="I25" s="7">
@@ -7922,52 +8054,55 @@
       </c>
       <c r="AT25" s="7">
         <v>114</v>
       </c>
       <c r="AU25" s="7">
         <v>100</v>
       </c>
       <c r="AV25" s="8">
         <v>93</v>
       </c>
       <c r="AW25" s="7">
         <v>73</v>
       </c>
       <c r="AX25" s="7">
         <v>125</v>
       </c>
       <c r="AY25" s="8">
         <v>88</v>
       </c>
       <c r="AZ25" s="7">
         <v>72</v>
       </c>
       <c r="BA25" s="7">
         <v>102</v>
       </c>
+      <c r="BB25" s="7">
+        <v>93</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>33</v>
       </c>
       <c r="C26" s="7">
         <v>35</v>
       </c>
       <c r="D26" s="7">
         <v>34</v>
       </c>
       <c r="E26" s="7">
         <v>55</v>
       </c>
       <c r="F26" s="7">
         <v>39</v>
       </c>
       <c r="G26" s="7">
         <v>47</v>
       </c>
       <c r="H26" s="8">
         <v>39</v>
       </c>
       <c r="I26" s="7">
@@ -8083,52 +8218,55 @@
       </c>
       <c r="AT26" s="7">
         <v>75</v>
       </c>
       <c r="AU26" s="7">
         <v>74</v>
       </c>
       <c r="AV26" s="8">
         <v>64</v>
       </c>
       <c r="AW26" s="7">
         <v>53</v>
       </c>
       <c r="AX26" s="7">
         <v>67</v>
       </c>
       <c r="AY26" s="8">
         <v>46</v>
       </c>
       <c r="AZ26" s="7">
         <v>58</v>
       </c>
       <c r="BA26" s="7">
         <v>64</v>
       </c>
+      <c r="BB26" s="7">
+        <v>63</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>60</v>
       </c>
       <c r="C27" s="11">
         <v>62</v>
       </c>
       <c r="D27" s="11">
         <v>39</v>
       </c>
       <c r="E27" s="11">
         <v>66</v>
       </c>
       <c r="F27" s="11">
         <v>65</v>
       </c>
       <c r="G27" s="11">
         <v>83</v>
       </c>
       <c r="H27" s="11">
         <v>45</v>
       </c>
       <c r="I27" s="11">
@@ -8244,95 +8382,98 @@
       </c>
       <c r="AT27" s="11">
         <v>123</v>
       </c>
       <c r="AU27" s="11">
         <v>82</v>
       </c>
       <c r="AV27" s="11">
         <v>75</v>
       </c>
       <c r="AW27" s="11">
         <v>63</v>
       </c>
       <c r="AX27" s="11">
         <v>70</v>
       </c>
       <c r="AY27" s="11">
         <v>87</v>
       </c>
       <c r="AZ27" s="11">
         <v>85</v>
       </c>
       <c r="BA27" s="11">
         <v>103</v>
       </c>
+      <c r="BB27" s="11">
+        <v>102</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA29"/>
+  <dimension ref="A1:BB29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AV29" sqref="AV29"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection activeCell="AV31" sqref="AV31"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -8343,64 +8484,65 @@
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
+      <c r="BB2" s="24"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -8420,52 +8562,53 @@
       <c r="AG4" s="19"/>
       <c r="AH4" s="19"/>
       <c r="AI4" s="19"/>
       <c r="AJ4" s="19"/>
       <c r="AK4" s="19"/>
       <c r="AL4" s="19">
         <v>2025</v>
       </c>
       <c r="AM4" s="19"/>
       <c r="AN4" s="19"/>
       <c r="AO4" s="19"/>
       <c r="AP4" s="19"/>
       <c r="AQ4" s="19"/>
       <c r="AR4" s="19"/>
       <c r="AS4" s="19"/>
       <c r="AT4" s="19"/>
       <c r="AU4" s="19"/>
       <c r="AV4" s="19"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="19">
         <v>2026</v>
       </c>
       <c r="AY4" s="19"/>
       <c r="AZ4" s="19"/>
       <c r="BA4" s="19"/>
+      <c r="BB4" s="19"/>
     </row>
-    <row r="5" spans="1:53" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
@@ -8579,52 +8722,55 @@
       </c>
       <c r="AT5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>3</v>
       </c>
+      <c r="BB5" s="14" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -8635,52 +8781,53 @@
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
       <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>0</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="7">
         <v>0</v>
       </c>
       <c r="G7" s="8">
         <v>0</v>
       </c>
       <c r="H7" s="8">
         <v>0</v>
       </c>
       <c r="I7" s="7">
@@ -8796,52 +8943,55 @@
       </c>
       <c r="AT7" s="7">
         <v>0</v>
       </c>
       <c r="AU7" s="7">
         <v>0</v>
       </c>
       <c r="AV7" s="8">
         <v>0</v>
       </c>
       <c r="AW7" s="7">
         <v>0</v>
       </c>
       <c r="AX7" s="7">
         <v>0</v>
       </c>
       <c r="AY7" s="18">
         <v>0</v>
       </c>
       <c r="AZ7" s="7">
         <v>0</v>
       </c>
       <c r="BA7" s="7">
         <v>0</v>
       </c>
+      <c r="BB7" s="26">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>313</v>
       </c>
       <c r="C8" s="7">
         <v>301</v>
       </c>
       <c r="D8" s="7">
         <v>199</v>
       </c>
       <c r="E8" s="7">
         <v>279</v>
       </c>
       <c r="F8" s="7">
         <v>141</v>
       </c>
       <c r="G8" s="8">
         <v>334</v>
       </c>
       <c r="H8" s="8">
         <v>303</v>
       </c>
       <c r="I8" s="7">
@@ -8957,52 +9107,55 @@
       </c>
       <c r="AT8" s="7">
         <v>423</v>
       </c>
       <c r="AU8" s="7">
         <v>380</v>
       </c>
       <c r="AV8" s="8">
         <v>354</v>
       </c>
       <c r="AW8" s="7">
         <v>390</v>
       </c>
       <c r="AX8" s="7">
         <v>380</v>
       </c>
       <c r="AY8" s="8">
         <v>290</v>
       </c>
       <c r="AZ8" s="7">
         <v>237</v>
       </c>
       <c r="BA8" s="7">
         <v>202</v>
       </c>
+      <c r="BB8" s="7">
+        <v>179</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>-17</v>
       </c>
       <c r="C9" s="7">
         <v>-18</v>
       </c>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7">
         <v>10</v>
       </c>
       <c r="F9" s="7">
         <v>-16</v>
       </c>
       <c r="G9" s="8">
         <v>-4</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="7">
@@ -9118,52 +9271,55 @@
       </c>
       <c r="AT9" s="7">
         <v>20</v>
       </c>
       <c r="AU9" s="7">
         <v>-11</v>
       </c>
       <c r="AV9" s="8">
         <v>-19</v>
       </c>
       <c r="AW9" s="7">
         <v>9</v>
       </c>
       <c r="AX9" s="7">
         <v>-16</v>
       </c>
       <c r="AY9" s="8">
         <v>-5</v>
       </c>
       <c r="AZ9" s="7">
         <v>-27</v>
       </c>
       <c r="BA9" s="7">
         <v>-20</v>
       </c>
+      <c r="BB9" s="7">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>4</v>
       </c>
       <c r="C10" s="7">
         <v>-5</v>
       </c>
       <c r="D10" s="7">
         <v>-7</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7">
         <v>-24</v>
       </c>
       <c r="G10" s="8">
         <v>-13</v>
       </c>
       <c r="H10" s="8">
         <v>17</v>
       </c>
       <c r="I10" s="7">
@@ -9279,52 +9435,55 @@
       </c>
       <c r="AT10" s="7">
         <v>-2</v>
       </c>
       <c r="AU10" s="7">
         <v>-3</v>
       </c>
       <c r="AV10" s="8">
         <v>11</v>
       </c>
       <c r="AW10" s="7">
         <v>9</v>
       </c>
       <c r="AX10" s="7">
         <v>-4</v>
       </c>
       <c r="AY10" s="8">
         <v>-6</v>
       </c>
       <c r="AZ10" s="7">
         <v>25</v>
       </c>
       <c r="BA10" s="7">
         <v>28</v>
       </c>
+      <c r="BB10" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>35</v>
       </c>
       <c r="C11" s="7">
         <v>20</v>
       </c>
       <c r="D11" s="7">
         <v>29</v>
       </c>
       <c r="E11" s="7">
         <v>-3</v>
       </c>
       <c r="F11" s="7">
         <v>365</v>
       </c>
       <c r="G11" s="8">
         <v>-21</v>
       </c>
       <c r="H11" s="8">
         <v>-22</v>
       </c>
       <c r="I11" s="7">
@@ -9440,52 +9599,55 @@
       </c>
       <c r="AT11" s="7">
         <v>1</v>
       </c>
       <c r="AU11" s="7">
         <v>31</v>
       </c>
       <c r="AV11" s="8">
         <v>20</v>
       </c>
       <c r="AW11" s="7">
         <v>-14</v>
       </c>
       <c r="AX11" s="7">
         <v>44</v>
       </c>
       <c r="AY11" s="8">
         <v>35</v>
       </c>
       <c r="AZ11" s="7">
         <v>13</v>
       </c>
       <c r="BA11" s="7">
         <v>21</v>
       </c>
+      <c r="BB11" s="7">
+        <v>35</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>-9</v>
       </c>
       <c r="C12" s="7">
         <v>-13</v>
       </c>
       <c r="D12" s="7">
         <v>-8</v>
       </c>
       <c r="E12" s="7">
         <v>-8</v>
       </c>
       <c r="F12" s="7">
         <v>-7</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>-13</v>
       </c>
       <c r="I12" s="7">
@@ -9601,52 +9763,55 @@
       </c>
       <c r="AT12" s="7">
         <v>-14</v>
       </c>
       <c r="AU12" s="7">
         <v>-26</v>
       </c>
       <c r="AV12" s="8">
         <v>-24</v>
       </c>
       <c r="AW12" s="7">
         <v>-24</v>
       </c>
       <c r="AX12" s="7">
         <v>-23</v>
       </c>
       <c r="AY12" s="8">
         <v>-3</v>
       </c>
       <c r="AZ12" s="7">
         <v>-21</v>
       </c>
       <c r="BA12" s="7">
         <v>-26</v>
       </c>
+      <c r="BB12" s="7">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>-11</v>
       </c>
       <c r="C13" s="7">
         <v>-9</v>
       </c>
       <c r="D13" s="7">
         <v>-12</v>
       </c>
       <c r="E13" s="7">
         <v>-14</v>
       </c>
       <c r="F13" s="7">
         <v>-9</v>
       </c>
       <c r="G13" s="8">
         <v>-18</v>
       </c>
       <c r="H13" s="8">
         <v>-10</v>
       </c>
       <c r="I13" s="7">
@@ -9762,52 +9927,55 @@
       </c>
       <c r="AT13" s="7">
         <v>-22</v>
       </c>
       <c r="AU13" s="7">
         <v>-2</v>
       </c>
       <c r="AV13" s="8">
         <v>-15</v>
       </c>
       <c r="AW13" s="7">
         <v>-38</v>
       </c>
       <c r="AX13" s="7">
         <v>2</v>
       </c>
       <c r="AY13" s="8">
         <v>-33</v>
       </c>
       <c r="AZ13" s="7">
         <v>1</v>
       </c>
       <c r="BA13" s="7">
         <v>-7</v>
       </c>
+      <c r="BB13" s="7">
+        <v>-12</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>-14</v>
       </c>
       <c r="C14" s="7">
         <v>-46</v>
       </c>
       <c r="D14" s="7">
         <v>-21</v>
       </c>
       <c r="E14" s="7">
         <v>-33</v>
       </c>
       <c r="F14" s="7">
         <v>-43</v>
       </c>
       <c r="G14" s="8">
         <v>-25</v>
       </c>
       <c r="H14" s="8">
         <v>-14</v>
       </c>
       <c r="I14" s="7">
@@ -9923,52 +10091,55 @@
       </c>
       <c r="AT14" s="7">
         <v>-27</v>
       </c>
       <c r="AU14" s="7">
         <v>-64</v>
       </c>
       <c r="AV14" s="8">
         <v>-17</v>
       </c>
       <c r="AW14" s="7">
         <v>-28</v>
       </c>
       <c r="AX14" s="7">
         <v>-66</v>
       </c>
       <c r="AY14" s="8">
         <v>-37</v>
       </c>
       <c r="AZ14" s="7">
         <v>-46</v>
       </c>
       <c r="BA14" s="7">
         <v>-25</v>
       </c>
+      <c r="BB14" s="7">
+        <v>-47</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>-8</v>
       </c>
       <c r="C15" s="7">
         <v>-11</v>
       </c>
       <c r="D15" s="7">
         <v>-12</v>
       </c>
       <c r="E15" s="7">
         <v>-15</v>
       </c>
       <c r="F15" s="7">
         <v>-58</v>
       </c>
       <c r="G15" s="8">
         <v>-29</v>
       </c>
       <c r="H15" s="8">
         <v>-39</v>
       </c>
       <c r="I15" s="7">
@@ -10084,52 +10255,55 @@
       </c>
       <c r="AT15" s="7">
         <v>-37</v>
       </c>
       <c r="AU15" s="7">
         <v>-21</v>
       </c>
       <c r="AV15" s="8">
         <v>-19</v>
       </c>
       <c r="AW15" s="7">
         <v>-40</v>
       </c>
       <c r="AX15" s="7">
         <v>-19</v>
       </c>
       <c r="AY15" s="8">
         <v>-8</v>
       </c>
       <c r="AZ15" s="7">
         <v>-32</v>
       </c>
       <c r="BA15" s="7">
         <v>-20</v>
       </c>
+      <c r="BB15" s="7">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>-13</v>
       </c>
       <c r="C16" s="7">
         <v>-9</v>
       </c>
       <c r="D16" s="7">
         <v>-9</v>
       </c>
       <c r="E16" s="7">
         <v>-23</v>
       </c>
       <c r="F16" s="7">
         <v>-28</v>
       </c>
       <c r="G16" s="8">
         <v>-13</v>
       </c>
       <c r="H16" s="8">
         <v>-31</v>
       </c>
       <c r="I16" s="7">
@@ -10245,52 +10419,55 @@
       </c>
       <c r="AT16" s="7">
         <v>-45</v>
       </c>
       <c r="AU16" s="7">
         <v>-24</v>
       </c>
       <c r="AV16" s="8">
         <v>-11</v>
       </c>
       <c r="AW16" s="7">
         <v>-10</v>
       </c>
       <c r="AX16" s="7">
         <v>-18</v>
       </c>
       <c r="AY16" s="8">
         <v>-29</v>
       </c>
       <c r="AZ16" s="7">
         <v>-12</v>
       </c>
       <c r="BA16" s="7">
         <v>-18</v>
       </c>
+      <c r="BB16" s="7">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>-19</v>
       </c>
       <c r="C17" s="7">
         <v>-31</v>
       </c>
       <c r="D17" s="7">
         <v>-16</v>
       </c>
       <c r="E17" s="7">
         <v>-14</v>
       </c>
       <c r="F17" s="7">
         <v>-36</v>
       </c>
       <c r="G17" s="8">
         <v>-7</v>
       </c>
       <c r="H17" s="8">
         <v>-4</v>
       </c>
       <c r="I17" s="7">
@@ -10406,52 +10583,55 @@
       </c>
       <c r="AT17" s="7">
         <v>-47</v>
       </c>
       <c r="AU17" s="7">
         <v>-34</v>
       </c>
       <c r="AV17" s="8">
         <v>-20</v>
       </c>
       <c r="AW17" s="7">
         <v>-23</v>
       </c>
       <c r="AX17" s="7">
         <v>-38</v>
       </c>
       <c r="AY17" s="8">
         <v>-8</v>
       </c>
       <c r="AZ17" s="7">
         <v>-18</v>
       </c>
       <c r="BA17" s="7">
         <v>-58</v>
       </c>
+      <c r="BB17" s="7">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>-38</v>
       </c>
       <c r="C18" s="7">
         <v>-13</v>
       </c>
       <c r="D18" s="7">
         <v>-7</v>
       </c>
       <c r="E18" s="7">
         <v>-21</v>
       </c>
       <c r="F18" s="7">
         <v>-35</v>
       </c>
       <c r="G18" s="8">
         <v>-16</v>
       </c>
       <c r="H18" s="8">
         <v>-30</v>
       </c>
       <c r="I18" s="7">
@@ -10567,52 +10747,55 @@
       </c>
       <c r="AT18" s="7">
         <v>-27</v>
       </c>
       <c r="AU18" s="7">
         <v>-46</v>
       </c>
       <c r="AV18" s="8">
         <v>-29</v>
       </c>
       <c r="AW18" s="7">
         <v>-3</v>
       </c>
       <c r="AX18" s="7">
         <v>-13</v>
       </c>
       <c r="AY18" s="8">
         <v>-33</v>
       </c>
       <c r="AZ18" s="7">
         <v>-2</v>
       </c>
       <c r="BA18" s="7">
         <v>-31</v>
       </c>
+      <c r="BB18" s="7">
+        <v>-22</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>-7</v>
       </c>
       <c r="C19" s="7">
         <v>-20</v>
       </c>
       <c r="D19" s="7">
         <v>-10</v>
       </c>
       <c r="E19" s="7">
         <v>-10</v>
       </c>
       <c r="F19" s="7">
         <v>-5</v>
       </c>
       <c r="G19" s="8">
         <v>-12</v>
       </c>
       <c r="H19" s="8">
         <v>-19</v>
       </c>
       <c r="I19" s="7">
@@ -10728,52 +10911,55 @@
       </c>
       <c r="AT19" s="7">
         <v>-50</v>
       </c>
       <c r="AU19" s="7">
         <v>-34</v>
       </c>
       <c r="AV19" s="8">
         <v>-45</v>
       </c>
       <c r="AW19" s="7">
         <v>-41</v>
       </c>
       <c r="AX19" s="7">
         <v>-19</v>
       </c>
       <c r="AY19" s="8">
         <v>-24</v>
       </c>
       <c r="AZ19" s="7">
         <v>-25</v>
       </c>
       <c r="BA19" s="7">
         <v>-10</v>
       </c>
+      <c r="BB19" s="7">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>-39</v>
       </c>
       <c r="C20" s="7">
         <v>-26</v>
       </c>
       <c r="D20" s="7">
         <v>-16</v>
       </c>
       <c r="E20" s="7">
         <v>-37</v>
       </c>
       <c r="F20" s="7">
         <v>-32</v>
       </c>
       <c r="G20" s="8">
         <v>-28</v>
       </c>
       <c r="H20" s="8">
         <v>-29</v>
       </c>
       <c r="I20" s="7">
@@ -10889,52 +11075,55 @@
       </c>
       <c r="AT20" s="7">
         <v>-51</v>
       </c>
       <c r="AU20" s="7">
         <v>-19</v>
       </c>
       <c r="AV20" s="8">
         <v>-23</v>
       </c>
       <c r="AW20" s="7">
         <v>-75</v>
       </c>
       <c r="AX20" s="7">
         <v>-30</v>
       </c>
       <c r="AY20" s="8">
         <v>-46</v>
       </c>
       <c r="AZ20" s="7">
         <v>-63</v>
       </c>
       <c r="BA20" s="7">
         <v>-44</v>
       </c>
+      <c r="BB20" s="7">
+        <v>-42</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>-19</v>
       </c>
       <c r="C21" s="7">
         <v>15</v>
       </c>
       <c r="D21" s="7">
         <v>-6</v>
       </c>
       <c r="E21" s="7">
         <v>25</v>
       </c>
       <c r="F21" s="7">
         <v>-3</v>
       </c>
       <c r="G21" s="8">
         <v>3</v>
       </c>
       <c r="H21" s="8">
         <v>43</v>
       </c>
       <c r="I21" s="7">
@@ -11050,52 +11239,55 @@
       </c>
       <c r="AT21" s="7">
         <v>55</v>
       </c>
       <c r="AU21" s="7">
         <v>54</v>
       </c>
       <c r="AV21" s="8">
         <v>5</v>
       </c>
       <c r="AW21" s="7">
         <v>31</v>
       </c>
       <c r="AX21" s="7">
         <v>29</v>
       </c>
       <c r="AY21" s="8">
         <v>31</v>
       </c>
       <c r="AZ21" s="7">
         <v>79</v>
       </c>
       <c r="BA21" s="7">
         <v>146</v>
       </c>
+      <c r="BB21" s="7">
+        <v>117</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>-30</v>
       </c>
       <c r="C22" s="7">
         <v>-38</v>
       </c>
       <c r="D22" s="7">
         <v>-33</v>
       </c>
       <c r="E22" s="7">
         <v>-24</v>
       </c>
       <c r="F22" s="7">
         <v>-33</v>
       </c>
       <c r="G22" s="8">
         <v>-31</v>
       </c>
       <c r="H22" s="8">
         <v>-44</v>
       </c>
       <c r="I22" s="7">
@@ -11211,52 +11403,55 @@
       </c>
       <c r="AT22" s="7">
         <v>-35</v>
       </c>
       <c r="AU22" s="7">
         <v>-75</v>
       </c>
       <c r="AV22" s="8">
         <v>-56</v>
       </c>
       <c r="AW22" s="7">
         <v>-46</v>
       </c>
       <c r="AX22" s="7">
         <v>-64</v>
       </c>
       <c r="AY22" s="8">
         <v>-23</v>
       </c>
       <c r="AZ22" s="7">
         <v>-28</v>
       </c>
       <c r="BA22" s="7">
         <v>-31</v>
       </c>
+      <c r="BB22" s="7">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>-22</v>
       </c>
       <c r="C23" s="7">
         <v>-17</v>
       </c>
       <c r="D23" s="7">
         <v>-15</v>
       </c>
       <c r="E23" s="7">
         <v>-19</v>
       </c>
       <c r="F23" s="7">
         <v>-6</v>
       </c>
       <c r="G23" s="8">
         <v>-31</v>
       </c>
       <c r="H23" s="8">
         <v>-30</v>
       </c>
       <c r="I23" s="7">
@@ -11372,52 +11567,55 @@
       </c>
       <c r="AT23" s="7">
         <v>-38</v>
       </c>
       <c r="AU23" s="7">
         <v>-31</v>
       </c>
       <c r="AV23" s="8">
         <v>-29</v>
       </c>
       <c r="AW23" s="7">
         <v>-41</v>
       </c>
       <c r="AX23" s="7">
         <v>-15</v>
       </c>
       <c r="AY23" s="8">
         <v>-12</v>
       </c>
       <c r="AZ23" s="7">
         <v>-27</v>
       </c>
       <c r="BA23" s="7">
         <v>-21</v>
       </c>
+      <c r="BB23" s="7">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>-45</v>
       </c>
       <c r="C24" s="7">
         <v>-16</v>
       </c>
       <c r="D24" s="7">
         <v>-27</v>
       </c>
       <c r="E24" s="7">
         <v>-29</v>
       </c>
       <c r="F24" s="7">
         <v>-12</v>
       </c>
       <c r="G24" s="7">
         <v>-45</v>
       </c>
       <c r="H24" s="8">
         <v>-44</v>
       </c>
       <c r="I24" s="7">
@@ -11533,52 +11731,55 @@
       </c>
       <c r="AT24" s="7">
         <v>-33</v>
       </c>
       <c r="AU24" s="7">
         <v>-24</v>
       </c>
       <c r="AV24" s="8">
         <v>-12</v>
       </c>
       <c r="AW24" s="7">
         <v>-16</v>
       </c>
       <c r="AX24" s="7">
         <v>-57</v>
       </c>
       <c r="AY24" s="8">
         <v>-27</v>
       </c>
       <c r="AZ24" s="7">
         <v>-16</v>
       </c>
       <c r="BA24" s="7">
         <v>-33</v>
       </c>
+      <c r="BB24" s="7">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>-20</v>
       </c>
       <c r="C25" s="7">
         <v>-32</v>
       </c>
       <c r="D25" s="7">
         <v>-8</v>
       </c>
       <c r="E25" s="7">
         <v>-17</v>
       </c>
       <c r="F25" s="7">
         <v>-126</v>
       </c>
       <c r="G25" s="7">
         <v>-19</v>
       </c>
       <c r="H25" s="8">
         <v>-18</v>
       </c>
       <c r="I25" s="7">
@@ -11694,52 +11895,55 @@
       </c>
       <c r="AT25" s="7">
         <v>-3</v>
       </c>
       <c r="AU25" s="7">
         <v>-22</v>
       </c>
       <c r="AV25" s="8">
         <v>-17</v>
       </c>
       <c r="AW25" s="7">
         <v>-9</v>
       </c>
       <c r="AX25" s="7">
         <v>-49</v>
       </c>
       <c r="AY25" s="8">
         <v>-10</v>
       </c>
       <c r="AZ25" s="7">
         <v>-24</v>
       </c>
       <c r="BA25" s="7">
         <v>-37</v>
       </c>
+      <c r="BB25" s="7">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>-11</v>
       </c>
       <c r="C26" s="7">
         <v>-4</v>
       </c>
       <c r="D26" s="7">
         <v>-19</v>
       </c>
       <c r="E26" s="7">
         <v>-23</v>
       </c>
       <c r="F26" s="7">
         <v>-8</v>
       </c>
       <c r="G26" s="7">
         <v>-16</v>
       </c>
       <c r="H26" s="8">
         <v>-16</v>
       </c>
       <c r="I26" s="7">
@@ -11855,52 +12059,55 @@
       </c>
       <c r="AT26" s="7">
         <v>-49</v>
       </c>
       <c r="AU26" s="7">
         <v>-15</v>
       </c>
       <c r="AV26" s="8">
         <v>-35</v>
       </c>
       <c r="AW26" s="7">
         <v>-23</v>
       </c>
       <c r="AX26" s="7">
         <v>-12</v>
       </c>
       <c r="AY26" s="8">
         <v>-22</v>
       </c>
       <c r="AZ26" s="7">
         <v>-17</v>
       </c>
       <c r="BA26" s="7">
         <v>2</v>
       </c>
+      <c r="BB26" s="7">
+        <v>-31</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>-30</v>
       </c>
       <c r="C27" s="11">
         <v>-28</v>
       </c>
       <c r="D27" s="11">
         <v>-5</v>
       </c>
       <c r="E27" s="11">
         <v>-25</v>
       </c>
       <c r="F27" s="11">
         <v>-25</v>
       </c>
       <c r="G27" s="11">
         <v>-7</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -12016,60 +12223,63 @@
       </c>
       <c r="AT27" s="11">
         <v>-19</v>
       </c>
       <c r="AU27" s="11">
         <v>-14</v>
       </c>
       <c r="AV27" s="11">
         <v>-19</v>
       </c>
       <c r="AW27" s="11">
         <v>-8</v>
       </c>
       <c r="AX27" s="11">
         <v>-12</v>
       </c>
       <c r="AY27" s="11">
         <v>-30</v>
       </c>
       <c r="AZ27" s="11">
         <v>3</v>
       </c>
       <c r="BA27" s="11">
         <v>-18</v>
       </c>
+      <c r="BB27" s="11">
+        <v>-33</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>