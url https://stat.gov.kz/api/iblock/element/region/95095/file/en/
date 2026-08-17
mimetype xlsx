--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="195" yWindow="0" windowWidth="18600" windowHeight="9015"/>
+    <workbookView xWindow="195" yWindow="0" windowWidth="18600" windowHeight="9000"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="38">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -377,73 +377,73 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -723,210 +723,212 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AO29" sqref="AO29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="27" width="7.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="28" max="28" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="29" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="24"/>
-[...50 lines deleted...]
-      <c r="BB2" s="24"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
-[...2 lines deleted...]
-      <c r="BB4" s="19"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
+      <c r="BC4" s="20"/>
     </row>
-    <row r="5" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1042,109 +1044,113 @@
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="14" t="s">
         <v>4</v>
       </c>
+      <c r="BC5" s="14" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="25"/>
-[...50 lines deleted...]
-      <c r="BB6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>1305</v>
       </c>
       <c r="C7" s="7">
         <v>1442</v>
       </c>
       <c r="D7" s="7">
         <v>1134</v>
       </c>
       <c r="E7" s="7">
         <v>1540</v>
       </c>
       <c r="F7" s="7">
         <v>1743</v>
       </c>
       <c r="G7" s="8">
         <v>1728</v>
       </c>
       <c r="H7" s="8">
         <v>1634</v>
       </c>
       <c r="I7" s="7">
@@ -1260,55 +1266,58 @@
       </c>
       <c r="AT7" s="7">
         <v>3154</v>
       </c>
       <c r="AU7" s="7">
         <v>2675</v>
       </c>
       <c r="AV7" s="8">
         <v>2444</v>
       </c>
       <c r="AW7" s="7">
         <v>2280</v>
       </c>
       <c r="AX7" s="7">
         <v>2634</v>
       </c>
       <c r="AY7" s="18">
         <v>2458</v>
       </c>
       <c r="AZ7" s="7">
         <v>2563</v>
       </c>
       <c r="BA7" s="7">
         <v>2565</v>
       </c>
-      <c r="BB7" s="26">
+      <c r="BB7" s="19">
         <v>1960</v>
       </c>
+      <c r="BC7" s="7">
+        <v>2817</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>503</v>
       </c>
       <c r="C8" s="7">
         <v>526</v>
       </c>
       <c r="D8" s="7">
         <v>380</v>
       </c>
       <c r="E8" s="7">
         <v>522</v>
       </c>
       <c r="F8" s="7">
         <v>408</v>
       </c>
       <c r="G8" s="8">
         <v>584</v>
       </c>
       <c r="H8" s="8">
         <v>555</v>
       </c>
       <c r="I8" s="7">
@@ -1427,52 +1436,55 @@
       </c>
       <c r="AU8" s="7">
         <v>901</v>
       </c>
       <c r="AV8" s="8">
         <v>807</v>
       </c>
       <c r="AW8" s="7">
         <v>817</v>
       </c>
       <c r="AX8" s="7">
         <v>896</v>
       </c>
       <c r="AY8" s="8">
         <v>805</v>
       </c>
       <c r="AZ8" s="7">
         <v>846</v>
       </c>
       <c r="BA8" s="7">
         <v>766</v>
       </c>
       <c r="BB8" s="7">
         <v>620</v>
       </c>
+      <c r="BC8" s="7">
+        <v>991</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>45</v>
       </c>
       <c r="C9" s="7">
         <v>53</v>
       </c>
       <c r="D9" s="7">
         <v>54</v>
       </c>
       <c r="E9" s="7">
         <v>76</v>
       </c>
       <c r="F9" s="7">
         <v>160</v>
       </c>
       <c r="G9" s="8">
         <v>83</v>
       </c>
       <c r="H9" s="8">
         <v>91</v>
       </c>
       <c r="I9" s="7">
@@ -1591,52 +1603,55 @@
       </c>
       <c r="AU9" s="7">
         <v>96</v>
       </c>
       <c r="AV9" s="8">
         <v>84</v>
       </c>
       <c r="AW9" s="7">
         <v>121</v>
       </c>
       <c r="AX9" s="7">
         <v>122</v>
       </c>
       <c r="AY9" s="8">
         <v>92</v>
       </c>
       <c r="AZ9" s="7">
         <v>100</v>
       </c>
       <c r="BA9" s="7">
         <v>119</v>
       </c>
       <c r="BB9" s="7">
         <v>54</v>
       </c>
+      <c r="BC9" s="7">
+        <v>127</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>45</v>
       </c>
       <c r="C10" s="7">
         <v>49</v>
       </c>
       <c r="D10" s="7">
         <v>46</v>
       </c>
       <c r="E10" s="7">
         <v>46</v>
       </c>
       <c r="F10" s="7">
         <v>43</v>
       </c>
       <c r="G10" s="8">
         <v>48</v>
       </c>
       <c r="H10" s="8">
         <v>67</v>
       </c>
       <c r="I10" s="7">
@@ -1755,52 +1770,55 @@
       </c>
       <c r="AU10" s="7">
         <v>75</v>
       </c>
       <c r="AV10" s="8">
         <v>73</v>
       </c>
       <c r="AW10" s="7">
         <v>67</v>
       </c>
       <c r="AX10" s="7">
         <v>69</v>
       </c>
       <c r="AY10" s="8">
         <v>58</v>
       </c>
       <c r="AZ10" s="7">
         <v>75</v>
       </c>
       <c r="BA10" s="7">
         <v>98</v>
       </c>
       <c r="BB10" s="7">
         <v>63</v>
       </c>
+      <c r="BC10" s="7">
+        <v>83</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>136</v>
       </c>
       <c r="C11" s="7">
         <v>145</v>
       </c>
       <c r="D11" s="7">
         <v>137</v>
       </c>
       <c r="E11" s="7">
         <v>134</v>
       </c>
       <c r="F11" s="7">
         <v>473</v>
       </c>
       <c r="G11" s="8">
         <v>157</v>
       </c>
       <c r="H11" s="8">
         <v>142</v>
       </c>
       <c r="I11" s="7">
@@ -1919,52 +1937,55 @@
       </c>
       <c r="AU11" s="7">
         <v>234</v>
       </c>
       <c r="AV11" s="8">
         <v>233</v>
       </c>
       <c r="AW11" s="7">
         <v>156</v>
       </c>
       <c r="AX11" s="7">
         <v>242</v>
       </c>
       <c r="AY11" s="8">
         <v>249</v>
       </c>
       <c r="AZ11" s="7">
         <v>224</v>
       </c>
       <c r="BA11" s="7">
         <v>237</v>
       </c>
       <c r="BB11" s="7">
         <v>211</v>
       </c>
+      <c r="BC11" s="7">
+        <v>247</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>19</v>
       </c>
       <c r="C12" s="7">
         <v>30</v>
       </c>
       <c r="D12" s="7">
         <v>23</v>
       </c>
       <c r="E12" s="7">
         <v>19</v>
       </c>
       <c r="F12" s="7">
         <v>29</v>
       </c>
       <c r="G12" s="8">
         <v>63</v>
       </c>
       <c r="H12" s="8">
         <v>25</v>
       </c>
       <c r="I12" s="7">
@@ -2083,52 +2104,55 @@
       </c>
       <c r="AU12" s="7">
         <v>68</v>
       </c>
       <c r="AV12" s="8">
         <v>43</v>
       </c>
       <c r="AW12" s="7">
         <v>44</v>
       </c>
       <c r="AX12" s="7">
         <v>69</v>
       </c>
       <c r="AY12" s="8">
         <v>62</v>
       </c>
       <c r="AZ12" s="7">
         <v>63</v>
       </c>
       <c r="BA12" s="7">
         <v>56</v>
       </c>
       <c r="BB12" s="7">
         <v>50</v>
       </c>
+      <c r="BC12" s="7">
+        <v>69</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>10</v>
       </c>
       <c r="C13" s="7">
         <v>12</v>
       </c>
       <c r="D13" s="7">
         <v>18</v>
       </c>
       <c r="E13" s="7">
         <v>18</v>
       </c>
       <c r="F13" s="7">
         <v>16</v>
       </c>
       <c r="G13" s="8">
         <v>17</v>
       </c>
       <c r="H13" s="8">
         <v>15</v>
       </c>
       <c r="I13" s="7">
@@ -2247,52 +2271,55 @@
       </c>
       <c r="AU13" s="7">
         <v>25</v>
       </c>
       <c r="AV13" s="8">
         <v>28</v>
       </c>
       <c r="AW13" s="7">
         <v>15</v>
       </c>
       <c r="AX13" s="7">
         <v>42</v>
       </c>
       <c r="AY13" s="8">
         <v>39</v>
       </c>
       <c r="AZ13" s="7">
         <v>34</v>
       </c>
       <c r="BA13" s="7">
         <v>29</v>
       </c>
       <c r="BB13" s="7">
         <v>7</v>
       </c>
+      <c r="BC13" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>65</v>
       </c>
       <c r="C14" s="7">
         <v>50</v>
       </c>
       <c r="D14" s="7">
         <v>49</v>
       </c>
       <c r="E14" s="7">
         <v>57</v>
       </c>
       <c r="F14" s="7">
         <v>39</v>
       </c>
       <c r="G14" s="8">
         <v>69</v>
       </c>
       <c r="H14" s="8">
         <v>92</v>
       </c>
       <c r="I14" s="7">
@@ -2411,52 +2438,55 @@
       </c>
       <c r="AU14" s="7">
         <v>105</v>
       </c>
       <c r="AV14" s="8">
         <v>150</v>
       </c>
       <c r="AW14" s="7">
         <v>124</v>
       </c>
       <c r="AX14" s="7">
         <v>131</v>
       </c>
       <c r="AY14" s="8">
         <v>137</v>
       </c>
       <c r="AZ14" s="7">
         <v>111</v>
       </c>
       <c r="BA14" s="7">
         <v>93</v>
       </c>
       <c r="BB14" s="7">
         <v>83</v>
       </c>
+      <c r="BC14" s="7">
+        <v>88</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>18</v>
       </c>
       <c r="C15" s="7">
         <v>27</v>
       </c>
       <c r="D15" s="7">
         <v>18</v>
       </c>
       <c r="E15" s="7">
         <v>22</v>
       </c>
       <c r="F15" s="7">
         <v>20</v>
       </c>
       <c r="G15" s="8">
         <v>24</v>
       </c>
       <c r="H15" s="8">
         <v>25</v>
       </c>
       <c r="I15" s="7">
@@ -2575,52 +2605,55 @@
       </c>
       <c r="AU15" s="7">
         <v>50</v>
       </c>
       <c r="AV15" s="8">
         <v>41</v>
       </c>
       <c r="AW15" s="7">
         <v>34</v>
       </c>
       <c r="AX15" s="7">
         <v>45</v>
       </c>
       <c r="AY15" s="8">
         <v>59</v>
       </c>
       <c r="AZ15" s="7">
         <v>44</v>
       </c>
       <c r="BA15" s="7">
         <v>53</v>
       </c>
       <c r="BB15" s="7">
         <v>24</v>
       </c>
+      <c r="BC15" s="7">
+        <v>53</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>14</v>
       </c>
       <c r="C16" s="7">
         <v>9</v>
       </c>
       <c r="D16" s="7">
         <v>6</v>
       </c>
       <c r="E16" s="7">
         <v>11</v>
       </c>
       <c r="F16" s="7">
         <v>7</v>
       </c>
       <c r="G16" s="8">
         <v>6</v>
       </c>
       <c r="H16" s="8">
         <v>11</v>
       </c>
       <c r="I16" s="7">
@@ -2739,52 +2772,55 @@
       </c>
       <c r="AU16" s="7">
         <v>22</v>
       </c>
       <c r="AV16" s="8">
         <v>27</v>
       </c>
       <c r="AW16" s="7">
         <v>15</v>
       </c>
       <c r="AX16" s="7">
         <v>24</v>
       </c>
       <c r="AY16" s="8">
         <v>24</v>
       </c>
       <c r="AZ16" s="7">
         <v>24</v>
       </c>
       <c r="BA16" s="7">
         <v>16</v>
       </c>
       <c r="BB16" s="7">
         <v>8</v>
       </c>
+      <c r="BC16" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>63</v>
       </c>
       <c r="C17" s="7">
         <v>44</v>
       </c>
       <c r="D17" s="7">
         <v>31</v>
       </c>
       <c r="E17" s="7">
         <v>56</v>
       </c>
       <c r="F17" s="7">
         <v>46</v>
       </c>
       <c r="G17" s="8">
         <v>63</v>
       </c>
       <c r="H17" s="8">
         <v>41</v>
       </c>
       <c r="I17" s="7">
@@ -2903,52 +2939,55 @@
       </c>
       <c r="AU17" s="7">
         <v>97</v>
       </c>
       <c r="AV17" s="8">
         <v>92</v>
       </c>
       <c r="AW17" s="7">
         <v>67</v>
       </c>
       <c r="AX17" s="7">
         <v>95</v>
       </c>
       <c r="AY17" s="8">
         <v>88</v>
       </c>
       <c r="AZ17" s="7">
         <v>72</v>
       </c>
       <c r="BA17" s="7">
         <v>57</v>
       </c>
       <c r="BB17" s="7">
         <v>75</v>
       </c>
+      <c r="BC17" s="7">
+        <v>75</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>11</v>
       </c>
       <c r="C18" s="7">
         <v>13</v>
       </c>
       <c r="D18" s="7">
         <v>18</v>
       </c>
       <c r="E18" s="7">
         <v>18</v>
       </c>
       <c r="F18" s="7">
         <v>11</v>
       </c>
       <c r="G18" s="8">
         <v>24</v>
       </c>
       <c r="H18" s="8">
         <v>13</v>
       </c>
       <c r="I18" s="7">
@@ -3067,52 +3106,55 @@
       </c>
       <c r="AU18" s="7">
         <v>32</v>
       </c>
       <c r="AV18" s="8">
         <v>19</v>
       </c>
       <c r="AW18" s="7">
         <v>34</v>
       </c>
       <c r="AX18" s="7">
         <v>47</v>
       </c>
       <c r="AY18" s="8">
         <v>14</v>
       </c>
       <c r="AZ18" s="7">
         <v>39</v>
       </c>
       <c r="BA18" s="7">
         <v>43</v>
       </c>
       <c r="BB18" s="7">
         <v>20</v>
       </c>
+      <c r="BC18" s="7">
+        <v>43</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>41</v>
       </c>
       <c r="C19" s="7">
         <v>21</v>
       </c>
       <c r="D19" s="7">
         <v>26</v>
       </c>
       <c r="E19" s="7">
         <v>45</v>
       </c>
       <c r="F19" s="7">
         <v>45</v>
       </c>
       <c r="G19" s="8">
         <v>48</v>
       </c>
       <c r="H19" s="8">
         <v>42</v>
       </c>
       <c r="I19" s="7">
@@ -3231,52 +3273,55 @@
       </c>
       <c r="AU19" s="7">
         <v>69</v>
       </c>
       <c r="AV19" s="8">
         <v>63</v>
       </c>
       <c r="AW19" s="7">
         <v>74</v>
       </c>
       <c r="AX19" s="7">
         <v>73</v>
       </c>
       <c r="AY19" s="8">
         <v>70</v>
       </c>
       <c r="AZ19" s="7">
         <v>69</v>
       </c>
       <c r="BA19" s="7">
         <v>90</v>
       </c>
       <c r="BB19" s="7">
         <v>42</v>
       </c>
+      <c r="BC19" s="7">
+        <v>61</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>25</v>
       </c>
       <c r="C20" s="7">
         <v>34</v>
       </c>
       <c r="D20" s="7">
         <v>21</v>
       </c>
       <c r="E20" s="7">
         <v>23</v>
       </c>
       <c r="F20" s="7">
         <v>26</v>
       </c>
       <c r="G20" s="8">
         <v>33</v>
       </c>
       <c r="H20" s="8">
         <v>34</v>
       </c>
       <c r="I20" s="7">
@@ -3395,52 +3440,55 @@
       </c>
       <c r="AU20" s="7">
         <v>115</v>
       </c>
       <c r="AV20" s="8">
         <v>98</v>
       </c>
       <c r="AW20" s="7">
         <v>44</v>
       </c>
       <c r="AX20" s="7">
         <v>72</v>
       </c>
       <c r="AY20" s="8">
         <v>39</v>
       </c>
       <c r="AZ20" s="7">
         <v>67</v>
       </c>
       <c r="BA20" s="7">
         <v>53</v>
       </c>
       <c r="BB20" s="7">
         <v>39</v>
       </c>
+      <c r="BC20" s="7">
+        <v>69</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>170</v>
       </c>
       <c r="C21" s="7">
         <v>235</v>
       </c>
       <c r="D21" s="7">
         <v>160</v>
       </c>
       <c r="E21" s="7">
         <v>274</v>
       </c>
       <c r="F21" s="7">
         <v>231</v>
       </c>
       <c r="G21" s="8">
         <v>264</v>
       </c>
       <c r="H21" s="8">
         <v>250</v>
       </c>
       <c r="I21" s="7">
@@ -3559,52 +3607,55 @@
       </c>
       <c r="AU21" s="7">
         <v>432</v>
       </c>
       <c r="AV21" s="8">
         <v>388</v>
       </c>
       <c r="AW21" s="7">
         <v>400</v>
       </c>
       <c r="AX21" s="7">
         <v>389</v>
       </c>
       <c r="AY21" s="8">
         <v>425</v>
       </c>
       <c r="AZ21" s="7">
         <v>472</v>
       </c>
       <c r="BA21" s="7">
         <v>507</v>
       </c>
       <c r="BB21" s="7">
         <v>401</v>
       </c>
+      <c r="BC21" s="7">
+        <v>541</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>26</v>
       </c>
       <c r="C22" s="7">
         <v>45</v>
       </c>
       <c r="D22" s="7">
         <v>30</v>
       </c>
       <c r="E22" s="7">
         <v>63</v>
       </c>
       <c r="F22" s="7">
         <v>42</v>
       </c>
       <c r="G22" s="8">
         <v>55</v>
       </c>
       <c r="H22" s="8">
         <v>54</v>
       </c>
       <c r="I22" s="7">
@@ -3723,52 +3774,55 @@
       </c>
       <c r="AU22" s="7">
         <v>63</v>
       </c>
       <c r="AV22" s="8">
         <v>73</v>
       </c>
       <c r="AW22" s="7">
         <v>59</v>
       </c>
       <c r="AX22" s="7">
         <v>64</v>
       </c>
       <c r="AY22" s="8">
         <v>69</v>
       </c>
       <c r="AZ22" s="7">
         <v>69</v>
       </c>
       <c r="BA22" s="7">
         <v>68</v>
       </c>
       <c r="BB22" s="7">
         <v>41</v>
       </c>
+      <c r="BC22" s="7">
+        <v>73</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>5</v>
       </c>
       <c r="C23" s="7">
         <v>15</v>
       </c>
       <c r="D23" s="7">
         <v>4</v>
       </c>
       <c r="E23" s="7">
         <v>12</v>
       </c>
       <c r="F23" s="7">
         <v>10</v>
       </c>
       <c r="G23" s="8">
         <v>14</v>
       </c>
       <c r="H23" s="8">
         <v>15</v>
       </c>
       <c r="I23" s="7">
@@ -3887,52 +3941,55 @@
       </c>
       <c r="AU23" s="7">
         <v>28</v>
       </c>
       <c r="AV23" s="8">
         <v>14</v>
       </c>
       <c r="AW23" s="7">
         <v>19</v>
       </c>
       <c r="AX23" s="7">
         <v>25</v>
       </c>
       <c r="AY23" s="8">
         <v>32</v>
       </c>
       <c r="AZ23" s="7">
         <v>16</v>
       </c>
       <c r="BA23" s="7">
         <v>18</v>
       </c>
       <c r="BB23" s="7">
         <v>19</v>
       </c>
+      <c r="BC23" s="7">
+        <v>13</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>18</v>
       </c>
       <c r="C24" s="7">
         <v>33</v>
       </c>
       <c r="D24" s="7">
         <v>16</v>
       </c>
       <c r="E24" s="7">
         <v>27</v>
       </c>
       <c r="F24" s="7">
         <v>28</v>
       </c>
       <c r="G24" s="7">
         <v>22</v>
       </c>
       <c r="H24" s="8">
         <v>28</v>
       </c>
       <c r="I24" s="7">
@@ -4051,52 +4108,55 @@
       </c>
       <c r="AU24" s="7">
         <v>58</v>
       </c>
       <c r="AV24" s="8">
         <v>50</v>
       </c>
       <c r="AW24" s="7">
         <v>41</v>
       </c>
       <c r="AX24" s="7">
         <v>40</v>
       </c>
       <c r="AY24" s="8">
         <v>37</v>
       </c>
       <c r="AZ24" s="7">
         <v>61</v>
       </c>
       <c r="BA24" s="7">
         <v>46</v>
       </c>
       <c r="BB24" s="7">
         <v>36</v>
       </c>
+      <c r="BC24" s="7">
+        <v>38</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>39</v>
       </c>
       <c r="C25" s="7">
         <v>36</v>
       </c>
       <c r="D25" s="7">
         <v>48</v>
       </c>
       <c r="E25" s="7">
         <v>44</v>
       </c>
       <c r="F25" s="7">
         <v>38</v>
       </c>
       <c r="G25" s="7">
         <v>47</v>
       </c>
       <c r="H25" s="8">
         <v>66</v>
       </c>
       <c r="I25" s="7">
@@ -4215,52 +4275,55 @@
       </c>
       <c r="AU25" s="7">
         <v>78</v>
       </c>
       <c r="AV25" s="8">
         <v>76</v>
       </c>
       <c r="AW25" s="7">
         <v>64</v>
       </c>
       <c r="AX25" s="7">
         <v>76</v>
       </c>
       <c r="AY25" s="8">
         <v>78</v>
       </c>
       <c r="AZ25" s="7">
         <v>48</v>
       </c>
       <c r="BA25" s="7">
         <v>65</v>
       </c>
       <c r="BB25" s="7">
         <v>66</v>
       </c>
+      <c r="BC25" s="7">
+        <v>110</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>22</v>
       </c>
       <c r="C26" s="7">
         <v>31</v>
       </c>
       <c r="D26" s="7">
         <v>15</v>
       </c>
       <c r="E26" s="7">
         <v>32</v>
       </c>
       <c r="F26" s="7">
         <v>31</v>
       </c>
       <c r="G26" s="7">
         <v>31</v>
       </c>
       <c r="H26" s="8">
         <v>23</v>
       </c>
       <c r="I26" s="7">
@@ -4379,52 +4442,55 @@
       </c>
       <c r="AU26" s="7">
         <v>59</v>
       </c>
       <c r="AV26" s="8">
         <v>29</v>
       </c>
       <c r="AW26" s="7">
         <v>30</v>
       </c>
       <c r="AX26" s="7">
         <v>55</v>
       </c>
       <c r="AY26" s="8">
         <v>24</v>
       </c>
       <c r="AZ26" s="7">
         <v>41</v>
       </c>
       <c r="BA26" s="7">
         <v>66</v>
       </c>
       <c r="BB26" s="7">
         <v>32</v>
       </c>
+      <c r="BC26" s="7">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>30</v>
       </c>
       <c r="C27" s="11">
         <v>34</v>
       </c>
       <c r="D27" s="11">
         <v>34</v>
       </c>
       <c r="E27" s="11">
         <v>41</v>
       </c>
       <c r="F27" s="11">
         <v>40</v>
       </c>
       <c r="G27" s="11">
         <v>76</v>
       </c>
       <c r="H27" s="11">
         <v>45</v>
       </c>
       <c r="I27" s="11">
@@ -4543,232 +4609,237 @@
       </c>
       <c r="AU27" s="11">
         <v>68</v>
       </c>
       <c r="AV27" s="11">
         <v>56</v>
       </c>
       <c r="AW27" s="11">
         <v>55</v>
       </c>
       <c r="AX27" s="11">
         <v>58</v>
       </c>
       <c r="AY27" s="11">
         <v>57</v>
       </c>
       <c r="AZ27" s="11">
         <v>88</v>
       </c>
       <c r="BA27" s="11">
         <v>85</v>
       </c>
       <c r="BB27" s="11">
         <v>69</v>
       </c>
+      <c r="BC27" s="11">
+        <v>76</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AN29" sqref="AN29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="24"/>
-[...50 lines deleted...]
-      <c r="BB2" s="24"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
-[...2 lines deleted...]
-      <c r="BB4" s="19"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
+      <c r="BC4" s="20"/>
     </row>
-    <row r="5" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -4884,109 +4955,113 @@
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="14" t="s">
         <v>4</v>
       </c>
+      <c r="BC5" s="14" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="25"/>
-[...50 lines deleted...]
-      <c r="BB6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>1305</v>
       </c>
       <c r="C7" s="7">
         <v>1442</v>
       </c>
       <c r="D7" s="7">
         <v>1134</v>
       </c>
       <c r="E7" s="7">
         <v>1540</v>
       </c>
       <c r="F7" s="7">
         <v>1743</v>
       </c>
       <c r="G7" s="8">
         <v>1728</v>
       </c>
       <c r="H7" s="8">
         <v>1634</v>
       </c>
       <c r="I7" s="7">
@@ -5102,55 +5177,58 @@
       </c>
       <c r="AT7" s="7">
         <v>3154</v>
       </c>
       <c r="AU7" s="7">
         <v>2675</v>
       </c>
       <c r="AV7" s="8">
         <v>2444</v>
       </c>
       <c r="AW7" s="7">
         <v>2280</v>
       </c>
       <c r="AX7" s="7">
         <v>2634</v>
       </c>
       <c r="AY7" s="18">
         <v>2458</v>
       </c>
       <c r="AZ7" s="7">
         <v>2563</v>
       </c>
       <c r="BA7" s="7">
         <v>2565</v>
       </c>
-      <c r="BB7" s="26">
+      <c r="BB7" s="19">
         <v>1960</v>
       </c>
+      <c r="BC7" s="7">
+        <v>2817</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>190</v>
       </c>
       <c r="C8" s="7">
         <v>225</v>
       </c>
       <c r="D8" s="7">
         <v>181</v>
       </c>
       <c r="E8" s="7">
         <v>243</v>
       </c>
       <c r="F8" s="7">
         <v>267</v>
       </c>
       <c r="G8" s="8">
         <v>250</v>
       </c>
       <c r="H8" s="8">
         <v>252</v>
       </c>
       <c r="I8" s="7">
@@ -5269,52 +5347,55 @@
       </c>
       <c r="AU8" s="7">
         <v>521</v>
       </c>
       <c r="AV8" s="8">
         <v>453</v>
       </c>
       <c r="AW8" s="7">
         <v>427</v>
       </c>
       <c r="AX8" s="7">
         <v>516</v>
       </c>
       <c r="AY8" s="8">
         <v>515</v>
       </c>
       <c r="AZ8" s="7">
         <v>609</v>
       </c>
       <c r="BA8" s="7">
         <v>564</v>
       </c>
       <c r="BB8" s="7">
         <v>441</v>
       </c>
+      <c r="BC8" s="7">
+        <v>537</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>62</v>
       </c>
       <c r="C9" s="7">
         <v>71</v>
       </c>
       <c r="D9" s="7">
         <v>51</v>
       </c>
       <c r="E9" s="7">
         <v>66</v>
       </c>
       <c r="F9" s="7">
         <v>176</v>
       </c>
       <c r="G9" s="8">
         <v>87</v>
       </c>
       <c r="H9" s="8">
         <v>91</v>
       </c>
       <c r="I9" s="7">
@@ -5433,52 +5514,55 @@
       </c>
       <c r="AU9" s="7">
         <v>107</v>
       </c>
       <c r="AV9" s="8">
         <v>103</v>
       </c>
       <c r="AW9" s="7">
         <v>112</v>
       </c>
       <c r="AX9" s="7">
         <v>138</v>
       </c>
       <c r="AY9" s="8">
         <v>97</v>
       </c>
       <c r="AZ9" s="7">
         <v>127</v>
       </c>
       <c r="BA9" s="7">
         <v>139</v>
       </c>
       <c r="BB9" s="7">
         <v>78</v>
       </c>
+      <c r="BC9" s="7">
+        <v>101</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>41</v>
       </c>
       <c r="C10" s="7">
         <v>54</v>
       </c>
       <c r="D10" s="7">
         <v>53</v>
       </c>
       <c r="E10" s="7">
         <v>45</v>
       </c>
       <c r="F10" s="7">
         <v>67</v>
       </c>
       <c r="G10" s="8">
         <v>61</v>
       </c>
       <c r="H10" s="8">
         <v>50</v>
       </c>
       <c r="I10" s="7">
@@ -5597,52 +5681,55 @@
       </c>
       <c r="AU10" s="7">
         <v>78</v>
       </c>
       <c r="AV10" s="8">
         <v>62</v>
       </c>
       <c r="AW10" s="7">
         <v>58</v>
       </c>
       <c r="AX10" s="7">
         <v>73</v>
       </c>
       <c r="AY10" s="8">
         <v>64</v>
       </c>
       <c r="AZ10" s="7">
         <v>50</v>
       </c>
       <c r="BA10" s="7">
         <v>70</v>
       </c>
       <c r="BB10" s="7">
         <v>59</v>
       </c>
+      <c r="BC10" s="7">
+        <v>88</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>101</v>
       </c>
       <c r="C11" s="7">
         <v>125</v>
       </c>
       <c r="D11" s="7">
         <v>108</v>
       </c>
       <c r="E11" s="7">
         <v>137</v>
       </c>
       <c r="F11" s="7">
         <v>108</v>
       </c>
       <c r="G11" s="8">
         <v>178</v>
       </c>
       <c r="H11" s="8">
         <v>164</v>
       </c>
       <c r="I11" s="7">
@@ -5761,52 +5848,55 @@
       </c>
       <c r="AU11" s="7">
         <v>203</v>
       </c>
       <c r="AV11" s="8">
         <v>213</v>
       </c>
       <c r="AW11" s="7">
         <v>170</v>
       </c>
       <c r="AX11" s="7">
         <v>198</v>
       </c>
       <c r="AY11" s="8">
         <v>214</v>
       </c>
       <c r="AZ11" s="7">
         <v>211</v>
       </c>
       <c r="BA11" s="7">
         <v>216</v>
       </c>
       <c r="BB11" s="7">
         <v>176</v>
       </c>
+      <c r="BC11" s="7">
+        <v>223</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>28</v>
       </c>
       <c r="C12" s="7">
         <v>43</v>
       </c>
       <c r="D12" s="7">
         <v>31</v>
       </c>
       <c r="E12" s="7">
         <v>27</v>
       </c>
       <c r="F12" s="7">
         <v>36</v>
       </c>
       <c r="G12" s="8">
         <v>65</v>
       </c>
       <c r="H12" s="8">
         <v>38</v>
       </c>
       <c r="I12" s="7">
@@ -5925,52 +6015,55 @@
       </c>
       <c r="AU12" s="7">
         <v>94</v>
       </c>
       <c r="AV12" s="8">
         <v>67</v>
       </c>
       <c r="AW12" s="7">
         <v>68</v>
       </c>
       <c r="AX12" s="7">
         <v>92</v>
       </c>
       <c r="AY12" s="8">
         <v>65</v>
       </c>
       <c r="AZ12" s="7">
         <v>84</v>
       </c>
       <c r="BA12" s="7">
         <v>82</v>
       </c>
       <c r="BB12" s="7">
         <v>56</v>
       </c>
+      <c r="BC12" s="7">
+        <v>93</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>21</v>
       </c>
       <c r="C13" s="7">
         <v>21</v>
       </c>
       <c r="D13" s="7">
         <v>30</v>
       </c>
       <c r="E13" s="7">
         <v>32</v>
       </c>
       <c r="F13" s="7">
         <v>25</v>
       </c>
       <c r="G13" s="8">
         <v>35</v>
       </c>
       <c r="H13" s="8">
         <v>25</v>
       </c>
       <c r="I13" s="7">
@@ -6089,52 +6182,55 @@
       </c>
       <c r="AU13" s="7">
         <v>27</v>
       </c>
       <c r="AV13" s="8">
         <v>43</v>
       </c>
       <c r="AW13" s="7">
         <v>53</v>
       </c>
       <c r="AX13" s="7">
         <v>40</v>
       </c>
       <c r="AY13" s="8">
         <v>72</v>
       </c>
       <c r="AZ13" s="7">
         <v>33</v>
       </c>
       <c r="BA13" s="7">
         <v>36</v>
       </c>
       <c r="BB13" s="7">
         <v>19</v>
       </c>
+      <c r="BC13" s="7">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>79</v>
       </c>
       <c r="C14" s="7">
         <v>96</v>
       </c>
       <c r="D14" s="7">
         <v>70</v>
       </c>
       <c r="E14" s="7">
         <v>90</v>
       </c>
       <c r="F14" s="7">
         <v>82</v>
       </c>
       <c r="G14" s="8">
         <v>94</v>
       </c>
       <c r="H14" s="8">
         <v>106</v>
       </c>
       <c r="I14" s="7">
@@ -6253,52 +6349,55 @@
       </c>
       <c r="AU14" s="7">
         <v>169</v>
       </c>
       <c r="AV14" s="8">
         <v>167</v>
       </c>
       <c r="AW14" s="7">
         <v>152</v>
       </c>
       <c r="AX14" s="7">
         <v>197</v>
       </c>
       <c r="AY14" s="8">
         <v>174</v>
       </c>
       <c r="AZ14" s="7">
         <v>157</v>
       </c>
       <c r="BA14" s="7">
         <v>118</v>
       </c>
       <c r="BB14" s="7">
         <v>130</v>
       </c>
+      <c r="BC14" s="7">
+        <v>164</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>26</v>
       </c>
       <c r="C15" s="7">
         <v>38</v>
       </c>
       <c r="D15" s="7">
         <v>30</v>
       </c>
       <c r="E15" s="7">
         <v>37</v>
       </c>
       <c r="F15" s="7">
         <v>78</v>
       </c>
       <c r="G15" s="8">
         <v>53</v>
       </c>
       <c r="H15" s="8">
         <v>64</v>
       </c>
       <c r="I15" s="7">
@@ -6417,52 +6516,55 @@
       </c>
       <c r="AU15" s="7">
         <v>71</v>
       </c>
       <c r="AV15" s="8">
         <v>60</v>
       </c>
       <c r="AW15" s="7">
         <v>74</v>
       </c>
       <c r="AX15" s="7">
         <v>64</v>
       </c>
       <c r="AY15" s="8">
         <v>67</v>
       </c>
       <c r="AZ15" s="7">
         <v>76</v>
       </c>
       <c r="BA15" s="7">
         <v>73</v>
       </c>
       <c r="BB15" s="7">
         <v>37</v>
       </c>
+      <c r="BC15" s="7">
+        <v>72</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>27</v>
       </c>
       <c r="C16" s="7">
         <v>18</v>
       </c>
       <c r="D16" s="7">
         <v>15</v>
       </c>
       <c r="E16" s="7">
         <v>34</v>
       </c>
       <c r="F16" s="7">
         <v>35</v>
       </c>
       <c r="G16" s="8">
         <v>19</v>
       </c>
       <c r="H16" s="8">
         <v>42</v>
       </c>
       <c r="I16" s="7">
@@ -6581,52 +6683,55 @@
       </c>
       <c r="AU16" s="7">
         <v>46</v>
       </c>
       <c r="AV16" s="8">
         <v>38</v>
       </c>
       <c r="AW16" s="7">
         <v>25</v>
       </c>
       <c r="AX16" s="7">
         <v>42</v>
       </c>
       <c r="AY16" s="8">
         <v>53</v>
       </c>
       <c r="AZ16" s="7">
         <v>36</v>
       </c>
       <c r="BA16" s="7">
         <v>34</v>
       </c>
       <c r="BB16" s="7">
         <v>19</v>
       </c>
+      <c r="BC16" s="7">
+        <v>39</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>82</v>
       </c>
       <c r="C17" s="7">
         <v>75</v>
       </c>
       <c r="D17" s="7">
         <v>47</v>
       </c>
       <c r="E17" s="7">
         <v>70</v>
       </c>
       <c r="F17" s="7">
         <v>82</v>
       </c>
       <c r="G17" s="8">
         <v>70</v>
       </c>
       <c r="H17" s="8">
         <v>45</v>
       </c>
       <c r="I17" s="7">
@@ -6745,52 +6850,55 @@
       </c>
       <c r="AU17" s="7">
         <v>131</v>
       </c>
       <c r="AV17" s="8">
         <v>112</v>
       </c>
       <c r="AW17" s="7">
         <v>90</v>
       </c>
       <c r="AX17" s="7">
         <v>133</v>
       </c>
       <c r="AY17" s="8">
         <v>96</v>
       </c>
       <c r="AZ17" s="7">
         <v>90</v>
       </c>
       <c r="BA17" s="7">
         <v>115</v>
       </c>
       <c r="BB17" s="7">
         <v>79</v>
       </c>
+      <c r="BC17" s="7">
+        <v>128</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>49</v>
       </c>
       <c r="C18" s="7">
         <v>26</v>
       </c>
       <c r="D18" s="7">
         <v>25</v>
       </c>
       <c r="E18" s="7">
         <v>39</v>
       </c>
       <c r="F18" s="7">
         <v>46</v>
       </c>
       <c r="G18" s="8">
         <v>40</v>
       </c>
       <c r="H18" s="8">
         <v>43</v>
       </c>
       <c r="I18" s="7">
@@ -6909,52 +7017,55 @@
       </c>
       <c r="AU18" s="7">
         <v>78</v>
       </c>
       <c r="AV18" s="8">
         <v>48</v>
       </c>
       <c r="AW18" s="7">
         <v>37</v>
       </c>
       <c r="AX18" s="7">
         <v>60</v>
       </c>
       <c r="AY18" s="8">
         <v>47</v>
       </c>
       <c r="AZ18" s="7">
         <v>41</v>
       </c>
       <c r="BA18" s="7">
         <v>74</v>
       </c>
       <c r="BB18" s="7">
         <v>42</v>
       </c>
+      <c r="BC18" s="7">
+        <v>73</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>48</v>
       </c>
       <c r="C19" s="7">
         <v>41</v>
       </c>
       <c r="D19" s="7">
         <v>36</v>
       </c>
       <c r="E19" s="7">
         <v>55</v>
       </c>
       <c r="F19" s="7">
         <v>50</v>
       </c>
       <c r="G19" s="8">
         <v>60</v>
       </c>
       <c r="H19" s="8">
         <v>61</v>
       </c>
       <c r="I19" s="7">
@@ -7073,52 +7184,55 @@
       </c>
       <c r="AU19" s="7">
         <v>103</v>
       </c>
       <c r="AV19" s="8">
         <v>108</v>
       </c>
       <c r="AW19" s="7">
         <v>115</v>
       </c>
       <c r="AX19" s="7">
         <v>92</v>
       </c>
       <c r="AY19" s="8">
         <v>94</v>
       </c>
       <c r="AZ19" s="7">
         <v>94</v>
       </c>
       <c r="BA19" s="7">
         <v>100</v>
       </c>
       <c r="BB19" s="7">
         <v>61</v>
       </c>
+      <c r="BC19" s="7">
+        <v>106</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>64</v>
       </c>
       <c r="C20" s="7">
         <v>60</v>
       </c>
       <c r="D20" s="7">
         <v>37</v>
       </c>
       <c r="E20" s="7">
         <v>60</v>
       </c>
       <c r="F20" s="7">
         <v>58</v>
       </c>
       <c r="G20" s="8">
         <v>61</v>
       </c>
       <c r="H20" s="8">
         <v>63</v>
       </c>
       <c r="I20" s="7">
@@ -7237,52 +7351,55 @@
       </c>
       <c r="AU20" s="7">
         <v>134</v>
       </c>
       <c r="AV20" s="8">
         <v>121</v>
       </c>
       <c r="AW20" s="7">
         <v>119</v>
       </c>
       <c r="AX20" s="7">
         <v>102</v>
       </c>
       <c r="AY20" s="8">
         <v>85</v>
       </c>
       <c r="AZ20" s="7">
         <v>130</v>
       </c>
       <c r="BA20" s="7">
         <v>97</v>
       </c>
       <c r="BB20" s="7">
         <v>81</v>
       </c>
+      <c r="BC20" s="7">
+        <v>131</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>189</v>
       </c>
       <c r="C21" s="7">
         <v>220</v>
       </c>
       <c r="D21" s="7">
         <v>166</v>
       </c>
       <c r="E21" s="7">
         <v>249</v>
       </c>
       <c r="F21" s="7">
         <v>234</v>
       </c>
       <c r="G21" s="8">
         <v>261</v>
       </c>
       <c r="H21" s="8">
         <v>207</v>
       </c>
       <c r="I21" s="7">
@@ -7401,52 +7518,55 @@
       </c>
       <c r="AU21" s="7">
         <v>378</v>
       </c>
       <c r="AV21" s="8">
         <v>383</v>
       </c>
       <c r="AW21" s="7">
         <v>369</v>
       </c>
       <c r="AX21" s="7">
         <v>360</v>
       </c>
       <c r="AY21" s="8">
         <v>394</v>
       </c>
       <c r="AZ21" s="7">
         <v>393</v>
       </c>
       <c r="BA21" s="7">
         <v>361</v>
       </c>
       <c r="BB21" s="7">
         <v>284</v>
       </c>
+      <c r="BC21" s="7">
+        <v>452</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>56</v>
       </c>
       <c r="C22" s="7">
         <v>83</v>
       </c>
       <c r="D22" s="7">
         <v>63</v>
       </c>
       <c r="E22" s="7">
         <v>87</v>
       </c>
       <c r="F22" s="7">
         <v>75</v>
       </c>
       <c r="G22" s="8">
         <v>86</v>
       </c>
       <c r="H22" s="8">
         <v>98</v>
       </c>
       <c r="I22" s="7">
@@ -7565,52 +7685,55 @@
       </c>
       <c r="AU22" s="7">
         <v>138</v>
       </c>
       <c r="AV22" s="8">
         <v>129</v>
       </c>
       <c r="AW22" s="7">
         <v>105</v>
       </c>
       <c r="AX22" s="7">
         <v>128</v>
       </c>
       <c r="AY22" s="8">
         <v>92</v>
       </c>
       <c r="AZ22" s="7">
         <v>97</v>
       </c>
       <c r="BA22" s="7">
         <v>99</v>
       </c>
       <c r="BB22" s="7">
         <v>70</v>
       </c>
+      <c r="BC22" s="7">
+        <v>139</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>27</v>
       </c>
       <c r="C23" s="7">
         <v>32</v>
       </c>
       <c r="D23" s="7">
         <v>19</v>
       </c>
       <c r="E23" s="7">
         <v>31</v>
       </c>
       <c r="F23" s="7">
         <v>16</v>
       </c>
       <c r="G23" s="8">
         <v>45</v>
       </c>
       <c r="H23" s="8">
         <v>45</v>
       </c>
       <c r="I23" s="7">
@@ -7729,52 +7852,55 @@
       </c>
       <c r="AU23" s="7">
         <v>59</v>
       </c>
       <c r="AV23" s="8">
         <v>43</v>
       </c>
       <c r="AW23" s="7">
         <v>60</v>
       </c>
       <c r="AX23" s="7">
         <v>40</v>
       </c>
       <c r="AY23" s="8">
         <v>44</v>
       </c>
       <c r="AZ23" s="7">
         <v>43</v>
       </c>
       <c r="BA23" s="7">
         <v>39</v>
       </c>
       <c r="BB23" s="7">
         <v>24</v>
       </c>
+      <c r="BC23" s="7">
+        <v>57</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>63</v>
       </c>
       <c r="C24" s="7">
         <v>49</v>
       </c>
       <c r="D24" s="7">
         <v>43</v>
       </c>
       <c r="E24" s="7">
         <v>56</v>
       </c>
       <c r="F24" s="7">
         <v>40</v>
       </c>
       <c r="G24" s="7">
         <v>67</v>
       </c>
       <c r="H24" s="8">
         <v>72</v>
       </c>
       <c r="I24" s="7">
@@ -7893,52 +8019,55 @@
       </c>
       <c r="AU24" s="7">
         <v>82</v>
       </c>
       <c r="AV24" s="8">
         <v>62</v>
       </c>
       <c r="AW24" s="7">
         <v>57</v>
       </c>
       <c r="AX24" s="7">
         <v>97</v>
       </c>
       <c r="AY24" s="8">
         <v>64</v>
       </c>
       <c r="AZ24" s="7">
         <v>77</v>
       </c>
       <c r="BA24" s="7">
         <v>79</v>
       </c>
       <c r="BB24" s="7">
         <v>46</v>
       </c>
+      <c r="BC24" s="7">
+        <v>70</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>59</v>
       </c>
       <c r="C25" s="7">
         <v>68</v>
       </c>
       <c r="D25" s="7">
         <v>56</v>
       </c>
       <c r="E25" s="7">
         <v>61</v>
       </c>
       <c r="F25" s="7">
         <v>164</v>
       </c>
       <c r="G25" s="7">
         <v>66</v>
       </c>
       <c r="H25" s="8">
         <v>84</v>
       </c>
       <c r="I25" s="7">
@@ -8057,52 +8186,55 @@
       </c>
       <c r="AU25" s="7">
         <v>100</v>
       </c>
       <c r="AV25" s="8">
         <v>93</v>
       </c>
       <c r="AW25" s="7">
         <v>73</v>
       </c>
       <c r="AX25" s="7">
         <v>125</v>
       </c>
       <c r="AY25" s="8">
         <v>88</v>
       </c>
       <c r="AZ25" s="7">
         <v>72</v>
       </c>
       <c r="BA25" s="7">
         <v>102</v>
       </c>
       <c r="BB25" s="7">
         <v>93</v>
       </c>
+      <c r="BC25" s="7">
+        <v>121</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>33</v>
       </c>
       <c r="C26" s="7">
         <v>35</v>
       </c>
       <c r="D26" s="7">
         <v>34</v>
       </c>
       <c r="E26" s="7">
         <v>55</v>
       </c>
       <c r="F26" s="7">
         <v>39</v>
       </c>
       <c r="G26" s="7">
         <v>47</v>
       </c>
       <c r="H26" s="8">
         <v>39</v>
       </c>
       <c r="I26" s="7">
@@ -8221,52 +8353,55 @@
       </c>
       <c r="AU26" s="7">
         <v>74</v>
       </c>
       <c r="AV26" s="8">
         <v>64</v>
       </c>
       <c r="AW26" s="7">
         <v>53</v>
       </c>
       <c r="AX26" s="7">
         <v>67</v>
       </c>
       <c r="AY26" s="8">
         <v>46</v>
       </c>
       <c r="AZ26" s="7">
         <v>58</v>
       </c>
       <c r="BA26" s="7">
         <v>64</v>
       </c>
       <c r="BB26" s="7">
         <v>63</v>
       </c>
+      <c r="BC26" s="7">
+        <v>85</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>60</v>
       </c>
       <c r="C27" s="11">
         <v>62</v>
       </c>
       <c r="D27" s="11">
         <v>39</v>
       </c>
       <c r="E27" s="11">
         <v>66</v>
       </c>
       <c r="F27" s="11">
         <v>65</v>
       </c>
       <c r="G27" s="11">
         <v>83</v>
       </c>
       <c r="H27" s="11">
         <v>45</v>
       </c>
       <c r="I27" s="11">
@@ -8385,231 +8520,236 @@
       </c>
       <c r="AU27" s="11">
         <v>82</v>
       </c>
       <c r="AV27" s="11">
         <v>75</v>
       </c>
       <c r="AW27" s="11">
         <v>63</v>
       </c>
       <c r="AX27" s="11">
         <v>70</v>
       </c>
       <c r="AY27" s="11">
         <v>87</v>
       </c>
       <c r="AZ27" s="11">
         <v>85</v>
       </c>
       <c r="BA27" s="11">
         <v>103</v>
       </c>
       <c r="BB27" s="11">
         <v>102</v>
       </c>
+      <c r="BC27" s="11">
+        <v>103</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB29"/>
+  <dimension ref="A1:BC29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BA19" sqref="BA19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.5703125" style="13" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C2" s="24"/>
-[...50 lines deleted...]
-      <c r="BB2" s="24"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
-[...2 lines deleted...]
-      <c r="BB4" s="19"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
+      <c r="BC4" s="20"/>
     </row>
-    <row r="5" spans="1:54" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:55" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -8725,109 +8865,113 @@
       </c>
       <c r="AU5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="AX5" s="15" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>3</v>
       </c>
       <c r="BB5" s="14" t="s">
         <v>4</v>
       </c>
+      <c r="BC5" s="14" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="25"/>
-[...50 lines deleted...]
-      <c r="BB6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="7">
         <v>0</v>
       </c>
       <c r="C7" s="7">
         <v>0</v>
       </c>
       <c r="D7" s="7">
         <v>0</v>
       </c>
       <c r="E7" s="7">
         <v>0</v>
       </c>
       <c r="F7" s="7">
         <v>0</v>
       </c>
       <c r="G7" s="8">
         <v>0</v>
       </c>
       <c r="H7" s="8">
         <v>0</v>
       </c>
       <c r="I7" s="7">
@@ -8943,55 +9087,58 @@
       </c>
       <c r="AT7" s="7">
         <v>0</v>
       </c>
       <c r="AU7" s="7">
         <v>0</v>
       </c>
       <c r="AV7" s="8">
         <v>0</v>
       </c>
       <c r="AW7" s="7">
         <v>0</v>
       </c>
       <c r="AX7" s="7">
         <v>0</v>
       </c>
       <c r="AY7" s="18">
         <v>0</v>
       </c>
       <c r="AZ7" s="7">
         <v>0</v>
       </c>
       <c r="BA7" s="7">
         <v>0</v>
       </c>
-      <c r="BB7" s="26">
+      <c r="BB7" s="19">
         <v>0</v>
       </c>
+      <c r="BC7" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="7">
         <v>313</v>
       </c>
       <c r="C8" s="7">
         <v>301</v>
       </c>
       <c r="D8" s="7">
         <v>199</v>
       </c>
       <c r="E8" s="7">
         <v>279</v>
       </c>
       <c r="F8" s="7">
         <v>141</v>
       </c>
       <c r="G8" s="8">
         <v>334</v>
       </c>
       <c r="H8" s="8">
         <v>303</v>
       </c>
       <c r="I8" s="7">
@@ -9110,52 +9257,55 @@
       </c>
       <c r="AU8" s="7">
         <v>380</v>
       </c>
       <c r="AV8" s="8">
         <v>354</v>
       </c>
       <c r="AW8" s="7">
         <v>390</v>
       </c>
       <c r="AX8" s="7">
         <v>380</v>
       </c>
       <c r="AY8" s="8">
         <v>290</v>
       </c>
       <c r="AZ8" s="7">
         <v>237</v>
       </c>
       <c r="BA8" s="7">
         <v>202</v>
       </c>
       <c r="BB8" s="7">
         <v>179</v>
       </c>
+      <c r="BC8" s="7">
+        <v>454</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="7">
         <v>-17</v>
       </c>
       <c r="C9" s="7">
         <v>-18</v>
       </c>
       <c r="D9" s="7">
         <v>3</v>
       </c>
       <c r="E9" s="7">
         <v>10</v>
       </c>
       <c r="F9" s="7">
         <v>-16</v>
       </c>
       <c r="G9" s="8">
         <v>-4</v>
       </c>
       <c r="H9" s="8">
         <v>0</v>
       </c>
       <c r="I9" s="7">
@@ -9274,52 +9424,55 @@
       </c>
       <c r="AU9" s="7">
         <v>-11</v>
       </c>
       <c r="AV9" s="8">
         <v>-19</v>
       </c>
       <c r="AW9" s="7">
         <v>9</v>
       </c>
       <c r="AX9" s="7">
         <v>-16</v>
       </c>
       <c r="AY9" s="8">
         <v>-5</v>
       </c>
       <c r="AZ9" s="7">
         <v>-27</v>
       </c>
       <c r="BA9" s="7">
         <v>-20</v>
       </c>
       <c r="BB9" s="7">
         <v>-24</v>
       </c>
+      <c r="BC9" s="7">
+        <v>26</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="7">
         <v>4</v>
       </c>
       <c r="C10" s="7">
         <v>-5</v>
       </c>
       <c r="D10" s="7">
         <v>-7</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7">
         <v>-24</v>
       </c>
       <c r="G10" s="8">
         <v>-13</v>
       </c>
       <c r="H10" s="8">
         <v>17</v>
       </c>
       <c r="I10" s="7">
@@ -9438,52 +9591,55 @@
       </c>
       <c r="AU10" s="7">
         <v>-3</v>
       </c>
       <c r="AV10" s="8">
         <v>11</v>
       </c>
       <c r="AW10" s="7">
         <v>9</v>
       </c>
       <c r="AX10" s="7">
         <v>-4</v>
       </c>
       <c r="AY10" s="8">
         <v>-6</v>
       </c>
       <c r="AZ10" s="7">
         <v>25</v>
       </c>
       <c r="BA10" s="7">
         <v>28</v>
       </c>
       <c r="BB10" s="7">
         <v>4</v>
       </c>
+      <c r="BC10" s="7">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="7">
         <v>35</v>
       </c>
       <c r="C11" s="7">
         <v>20</v>
       </c>
       <c r="D11" s="7">
         <v>29</v>
       </c>
       <c r="E11" s="7">
         <v>-3</v>
       </c>
       <c r="F11" s="7">
         <v>365</v>
       </c>
       <c r="G11" s="8">
         <v>-21</v>
       </c>
       <c r="H11" s="8">
         <v>-22</v>
       </c>
       <c r="I11" s="7">
@@ -9602,52 +9758,55 @@
       </c>
       <c r="AU11" s="7">
         <v>31</v>
       </c>
       <c r="AV11" s="8">
         <v>20</v>
       </c>
       <c r="AW11" s="7">
         <v>-14</v>
       </c>
       <c r="AX11" s="7">
         <v>44</v>
       </c>
       <c r="AY11" s="8">
         <v>35</v>
       </c>
       <c r="AZ11" s="7">
         <v>13</v>
       </c>
       <c r="BA11" s="7">
         <v>21</v>
       </c>
       <c r="BB11" s="7">
         <v>35</v>
       </c>
+      <c r="BC11" s="7">
+        <v>24</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="7">
         <v>-9</v>
       </c>
       <c r="C12" s="7">
         <v>-13</v>
       </c>
       <c r="D12" s="7">
         <v>-8</v>
       </c>
       <c r="E12" s="7">
         <v>-8</v>
       </c>
       <c r="F12" s="7">
         <v>-7</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>-13</v>
       </c>
       <c r="I12" s="7">
@@ -9766,52 +9925,55 @@
       </c>
       <c r="AU12" s="7">
         <v>-26</v>
       </c>
       <c r="AV12" s="8">
         <v>-24</v>
       </c>
       <c r="AW12" s="7">
         <v>-24</v>
       </c>
       <c r="AX12" s="7">
         <v>-23</v>
       </c>
       <c r="AY12" s="8">
         <v>-3</v>
       </c>
       <c r="AZ12" s="7">
         <v>-21</v>
       </c>
       <c r="BA12" s="7">
         <v>-26</v>
       </c>
       <c r="BB12" s="7">
         <v>-6</v>
       </c>
+      <c r="BC12" s="7">
+        <v>-24</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="7">
         <v>-11</v>
       </c>
       <c r="C13" s="7">
         <v>-9</v>
       </c>
       <c r="D13" s="7">
         <v>-12</v>
       </c>
       <c r="E13" s="7">
         <v>-14</v>
       </c>
       <c r="F13" s="7">
         <v>-9</v>
       </c>
       <c r="G13" s="8">
         <v>-18</v>
       </c>
       <c r="H13" s="8">
         <v>-10</v>
       </c>
       <c r="I13" s="7">
@@ -9930,52 +10092,55 @@
       </c>
       <c r="AU13" s="7">
         <v>-2</v>
       </c>
       <c r="AV13" s="8">
         <v>-15</v>
       </c>
       <c r="AW13" s="7">
         <v>-38</v>
       </c>
       <c r="AX13" s="7">
         <v>2</v>
       </c>
       <c r="AY13" s="8">
         <v>-33</v>
       </c>
       <c r="AZ13" s="7">
         <v>1</v>
       </c>
       <c r="BA13" s="7">
         <v>-7</v>
       </c>
       <c r="BB13" s="7">
         <v>-12</v>
       </c>
+      <c r="BC13" s="7">
+        <v>-26</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="7">
         <v>-14</v>
       </c>
       <c r="C14" s="7">
         <v>-46</v>
       </c>
       <c r="D14" s="7">
         <v>-21</v>
       </c>
       <c r="E14" s="7">
         <v>-33</v>
       </c>
       <c r="F14" s="7">
         <v>-43</v>
       </c>
       <c r="G14" s="8">
         <v>-25</v>
       </c>
       <c r="H14" s="8">
         <v>-14</v>
       </c>
       <c r="I14" s="7">
@@ -10094,52 +10259,55 @@
       </c>
       <c r="AU14" s="7">
         <v>-64</v>
       </c>
       <c r="AV14" s="8">
         <v>-17</v>
       </c>
       <c r="AW14" s="7">
         <v>-28</v>
       </c>
       <c r="AX14" s="7">
         <v>-66</v>
       </c>
       <c r="AY14" s="8">
         <v>-37</v>
       </c>
       <c r="AZ14" s="7">
         <v>-46</v>
       </c>
       <c r="BA14" s="7">
         <v>-25</v>
       </c>
       <c r="BB14" s="7">
         <v>-47</v>
       </c>
+      <c r="BC14" s="7">
+        <v>-76</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="7">
         <v>-8</v>
       </c>
       <c r="C15" s="7">
         <v>-11</v>
       </c>
       <c r="D15" s="7">
         <v>-12</v>
       </c>
       <c r="E15" s="7">
         <v>-15</v>
       </c>
       <c r="F15" s="7">
         <v>-58</v>
       </c>
       <c r="G15" s="8">
         <v>-29</v>
       </c>
       <c r="H15" s="8">
         <v>-39</v>
       </c>
       <c r="I15" s="7">
@@ -10258,52 +10426,55 @@
       </c>
       <c r="AU15" s="7">
         <v>-21</v>
       </c>
       <c r="AV15" s="8">
         <v>-19</v>
       </c>
       <c r="AW15" s="7">
         <v>-40</v>
       </c>
       <c r="AX15" s="7">
         <v>-19</v>
       </c>
       <c r="AY15" s="8">
         <v>-8</v>
       </c>
       <c r="AZ15" s="7">
         <v>-32</v>
       </c>
       <c r="BA15" s="7">
         <v>-20</v>
       </c>
       <c r="BB15" s="7">
         <v>-13</v>
       </c>
+      <c r="BC15" s="7">
+        <v>-19</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="7">
         <v>-13</v>
       </c>
       <c r="C16" s="7">
         <v>-9</v>
       </c>
       <c r="D16" s="7">
         <v>-9</v>
       </c>
       <c r="E16" s="7">
         <v>-23</v>
       </c>
       <c r="F16" s="7">
         <v>-28</v>
       </c>
       <c r="G16" s="8">
         <v>-13</v>
       </c>
       <c r="H16" s="8">
         <v>-31</v>
       </c>
       <c r="I16" s="7">
@@ -10422,52 +10593,55 @@
       </c>
       <c r="AU16" s="7">
         <v>-24</v>
       </c>
       <c r="AV16" s="8">
         <v>-11</v>
       </c>
       <c r="AW16" s="7">
         <v>-10</v>
       </c>
       <c r="AX16" s="7">
         <v>-18</v>
       </c>
       <c r="AY16" s="8">
         <v>-29</v>
       </c>
       <c r="AZ16" s="7">
         <v>-12</v>
       </c>
       <c r="BA16" s="7">
         <v>-18</v>
       </c>
       <c r="BB16" s="7">
         <v>-11</v>
       </c>
+      <c r="BC16" s="7">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="7">
         <v>-19</v>
       </c>
       <c r="C17" s="7">
         <v>-31</v>
       </c>
       <c r="D17" s="7">
         <v>-16</v>
       </c>
       <c r="E17" s="7">
         <v>-14</v>
       </c>
       <c r="F17" s="7">
         <v>-36</v>
       </c>
       <c r="G17" s="8">
         <v>-7</v>
       </c>
       <c r="H17" s="8">
         <v>-4</v>
       </c>
       <c r="I17" s="7">
@@ -10586,52 +10760,55 @@
       </c>
       <c r="AU17" s="7">
         <v>-34</v>
       </c>
       <c r="AV17" s="8">
         <v>-20</v>
       </c>
       <c r="AW17" s="7">
         <v>-23</v>
       </c>
       <c r="AX17" s="7">
         <v>-38</v>
       </c>
       <c r="AY17" s="8">
         <v>-8</v>
       </c>
       <c r="AZ17" s="7">
         <v>-18</v>
       </c>
       <c r="BA17" s="7">
         <v>-58</v>
       </c>
       <c r="BB17" s="7">
         <v>-4</v>
       </c>
+      <c r="BC17" s="7">
+        <v>-53</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="7">
         <v>-38</v>
       </c>
       <c r="C18" s="7">
         <v>-13</v>
       </c>
       <c r="D18" s="7">
         <v>-7</v>
       </c>
       <c r="E18" s="7">
         <v>-21</v>
       </c>
       <c r="F18" s="7">
         <v>-35</v>
       </c>
       <c r="G18" s="8">
         <v>-16</v>
       </c>
       <c r="H18" s="8">
         <v>-30</v>
       </c>
       <c r="I18" s="7">
@@ -10750,52 +10927,55 @@
       </c>
       <c r="AU18" s="7">
         <v>-46</v>
       </c>
       <c r="AV18" s="8">
         <v>-29</v>
       </c>
       <c r="AW18" s="7">
         <v>-3</v>
       </c>
       <c r="AX18" s="7">
         <v>-13</v>
       </c>
       <c r="AY18" s="8">
         <v>-33</v>
       </c>
       <c r="AZ18" s="7">
         <v>-2</v>
       </c>
       <c r="BA18" s="7">
         <v>-31</v>
       </c>
       <c r="BB18" s="7">
         <v>-22</v>
       </c>
+      <c r="BC18" s="7">
+        <v>-30</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="7">
         <v>-7</v>
       </c>
       <c r="C19" s="7">
         <v>-20</v>
       </c>
       <c r="D19" s="7">
         <v>-10</v>
       </c>
       <c r="E19" s="7">
         <v>-10</v>
       </c>
       <c r="F19" s="7">
         <v>-5</v>
       </c>
       <c r="G19" s="8">
         <v>-12</v>
       </c>
       <c r="H19" s="8">
         <v>-19</v>
       </c>
       <c r="I19" s="7">
@@ -10914,52 +11094,55 @@
       </c>
       <c r="AU19" s="7">
         <v>-34</v>
       </c>
       <c r="AV19" s="8">
         <v>-45</v>
       </c>
       <c r="AW19" s="7">
         <v>-41</v>
       </c>
       <c r="AX19" s="7">
         <v>-19</v>
       </c>
       <c r="AY19" s="8">
         <v>-24</v>
       </c>
       <c r="AZ19" s="7">
         <v>-25</v>
       </c>
       <c r="BA19" s="7">
         <v>-10</v>
       </c>
       <c r="BB19" s="7">
         <v>-19</v>
       </c>
+      <c r="BC19" s="7">
+        <v>-45</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="7">
         <v>-39</v>
       </c>
       <c r="C20" s="7">
         <v>-26</v>
       </c>
       <c r="D20" s="7">
         <v>-16</v>
       </c>
       <c r="E20" s="7">
         <v>-37</v>
       </c>
       <c r="F20" s="7">
         <v>-32</v>
       </c>
       <c r="G20" s="8">
         <v>-28</v>
       </c>
       <c r="H20" s="8">
         <v>-29</v>
       </c>
       <c r="I20" s="7">
@@ -11078,52 +11261,55 @@
       </c>
       <c r="AU20" s="7">
         <v>-19</v>
       </c>
       <c r="AV20" s="8">
         <v>-23</v>
       </c>
       <c r="AW20" s="7">
         <v>-75</v>
       </c>
       <c r="AX20" s="7">
         <v>-30</v>
       </c>
       <c r="AY20" s="8">
         <v>-46</v>
       </c>
       <c r="AZ20" s="7">
         <v>-63</v>
       </c>
       <c r="BA20" s="7">
         <v>-44</v>
       </c>
       <c r="BB20" s="7">
         <v>-42</v>
       </c>
+      <c r="BC20" s="7">
+        <v>-62</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="7">
         <v>-19</v>
       </c>
       <c r="C21" s="7">
         <v>15</v>
       </c>
       <c r="D21" s="7">
         <v>-6</v>
       </c>
       <c r="E21" s="7">
         <v>25</v>
       </c>
       <c r="F21" s="7">
         <v>-3</v>
       </c>
       <c r="G21" s="8">
         <v>3</v>
       </c>
       <c r="H21" s="8">
         <v>43</v>
       </c>
       <c r="I21" s="7">
@@ -11242,52 +11428,55 @@
       </c>
       <c r="AU21" s="7">
         <v>54</v>
       </c>
       <c r="AV21" s="8">
         <v>5</v>
       </c>
       <c r="AW21" s="7">
         <v>31</v>
       </c>
       <c r="AX21" s="7">
         <v>29</v>
       </c>
       <c r="AY21" s="8">
         <v>31</v>
       </c>
       <c r="AZ21" s="7">
         <v>79</v>
       </c>
       <c r="BA21" s="7">
         <v>146</v>
       </c>
       <c r="BB21" s="7">
         <v>117</v>
       </c>
+      <c r="BC21" s="7">
+        <v>89</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="7">
         <v>-30</v>
       </c>
       <c r="C22" s="7">
         <v>-38</v>
       </c>
       <c r="D22" s="7">
         <v>-33</v>
       </c>
       <c r="E22" s="7">
         <v>-24</v>
       </c>
       <c r="F22" s="7">
         <v>-33</v>
       </c>
       <c r="G22" s="8">
         <v>-31</v>
       </c>
       <c r="H22" s="8">
         <v>-44</v>
       </c>
       <c r="I22" s="7">
@@ -11406,52 +11595,55 @@
       </c>
       <c r="AU22" s="7">
         <v>-75</v>
       </c>
       <c r="AV22" s="8">
         <v>-56</v>
       </c>
       <c r="AW22" s="7">
         <v>-46</v>
       </c>
       <c r="AX22" s="7">
         <v>-64</v>
       </c>
       <c r="AY22" s="8">
         <v>-23</v>
       </c>
       <c r="AZ22" s="7">
         <v>-28</v>
       </c>
       <c r="BA22" s="7">
         <v>-31</v>
       </c>
       <c r="BB22" s="7">
         <v>-29</v>
       </c>
+      <c r="BC22" s="7">
+        <v>-66</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>-22</v>
       </c>
       <c r="C23" s="7">
         <v>-17</v>
       </c>
       <c r="D23" s="7">
         <v>-15</v>
       </c>
       <c r="E23" s="7">
         <v>-19</v>
       </c>
       <c r="F23" s="7">
         <v>-6</v>
       </c>
       <c r="G23" s="8">
         <v>-31</v>
       </c>
       <c r="H23" s="8">
         <v>-30</v>
       </c>
       <c r="I23" s="7">
@@ -11570,52 +11762,55 @@
       </c>
       <c r="AU23" s="7">
         <v>-31</v>
       </c>
       <c r="AV23" s="8">
         <v>-29</v>
       </c>
       <c r="AW23" s="7">
         <v>-41</v>
       </c>
       <c r="AX23" s="7">
         <v>-15</v>
       </c>
       <c r="AY23" s="8">
         <v>-12</v>
       </c>
       <c r="AZ23" s="7">
         <v>-27</v>
       </c>
       <c r="BA23" s="7">
         <v>-21</v>
       </c>
       <c r="BB23" s="7">
         <v>-5</v>
       </c>
+      <c r="BC23" s="7">
+        <v>-44</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B24" s="7">
         <v>-45</v>
       </c>
       <c r="C24" s="7">
         <v>-16</v>
       </c>
       <c r="D24" s="7">
         <v>-27</v>
       </c>
       <c r="E24" s="7">
         <v>-29</v>
       </c>
       <c r="F24" s="7">
         <v>-12</v>
       </c>
       <c r="G24" s="7">
         <v>-45</v>
       </c>
       <c r="H24" s="8">
         <v>-44</v>
       </c>
       <c r="I24" s="7">
@@ -11734,52 +11929,55 @@
       </c>
       <c r="AU24" s="7">
         <v>-24</v>
       </c>
       <c r="AV24" s="8">
         <v>-12</v>
       </c>
       <c r="AW24" s="7">
         <v>-16</v>
       </c>
       <c r="AX24" s="7">
         <v>-57</v>
       </c>
       <c r="AY24" s="8">
         <v>-27</v>
       </c>
       <c r="AZ24" s="7">
         <v>-16</v>
       </c>
       <c r="BA24" s="7">
         <v>-33</v>
       </c>
       <c r="BB24" s="7">
         <v>-10</v>
       </c>
+      <c r="BC24" s="7">
+        <v>-32</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="7">
         <v>-20</v>
       </c>
       <c r="C25" s="7">
         <v>-32</v>
       </c>
       <c r="D25" s="7">
         <v>-8</v>
       </c>
       <c r="E25" s="7">
         <v>-17</v>
       </c>
       <c r="F25" s="7">
         <v>-126</v>
       </c>
       <c r="G25" s="7">
         <v>-19</v>
       </c>
       <c r="H25" s="8">
         <v>-18</v>
       </c>
       <c r="I25" s="7">
@@ -11898,52 +12096,55 @@
       </c>
       <c r="AU25" s="7">
         <v>-22</v>
       </c>
       <c r="AV25" s="8">
         <v>-17</v>
       </c>
       <c r="AW25" s="7">
         <v>-9</v>
       </c>
       <c r="AX25" s="7">
         <v>-49</v>
       </c>
       <c r="AY25" s="8">
         <v>-10</v>
       </c>
       <c r="AZ25" s="7">
         <v>-24</v>
       </c>
       <c r="BA25" s="7">
         <v>-37</v>
       </c>
       <c r="BB25" s="7">
         <v>-27</v>
       </c>
+      <c r="BC25" s="7">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="7">
         <v>-11</v>
       </c>
       <c r="C26" s="7">
         <v>-4</v>
       </c>
       <c r="D26" s="7">
         <v>-19</v>
       </c>
       <c r="E26" s="7">
         <v>-23</v>
       </c>
       <c r="F26" s="7">
         <v>-8</v>
       </c>
       <c r="G26" s="7">
         <v>-16</v>
       </c>
       <c r="H26" s="8">
         <v>-16</v>
       </c>
       <c r="I26" s="7">
@@ -12062,52 +12263,55 @@
       </c>
       <c r="AU26" s="7">
         <v>-15</v>
       </c>
       <c r="AV26" s="8">
         <v>-35</v>
       </c>
       <c r="AW26" s="7">
         <v>-23</v>
       </c>
       <c r="AX26" s="7">
         <v>-12</v>
       </c>
       <c r="AY26" s="8">
         <v>-22</v>
       </c>
       <c r="AZ26" s="7">
         <v>-17</v>
       </c>
       <c r="BA26" s="7">
         <v>2</v>
       </c>
       <c r="BB26" s="7">
         <v>-31</v>
       </c>
+      <c r="BC26" s="7">
+        <v>-50</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="11">
         <v>-30</v>
       </c>
       <c r="C27" s="11">
         <v>-28</v>
       </c>
       <c r="D27" s="11">
         <v>-5</v>
       </c>
       <c r="E27" s="11">
         <v>-25</v>
       </c>
       <c r="F27" s="11">
         <v>-25</v>
       </c>
       <c r="G27" s="11">
         <v>-7</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -12226,60 +12430,63 @@
       </c>
       <c r="AU27" s="11">
         <v>-14</v>
       </c>
       <c r="AV27" s="11">
         <v>-19</v>
       </c>
       <c r="AW27" s="11">
         <v>-8</v>
       </c>
       <c r="AX27" s="11">
         <v>-12</v>
       </c>
       <c r="AY27" s="11">
         <v>-30</v>
       </c>
       <c r="AZ27" s="11">
         <v>3</v>
       </c>
       <c r="BA27" s="11">
         <v>-18</v>
       </c>
       <c r="BB27" s="11">
         <v>-33</v>
       </c>
+      <c r="BC27" s="11">
+        <v>-27</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>