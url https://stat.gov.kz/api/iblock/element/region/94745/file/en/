--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="615" yWindow="945" windowWidth="24240" windowHeight="13740" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="1" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
@@ -408,91 +408,91 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -518,51 +518,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1626,51 +1626,51 @@
       </c>
       <c r="T17" s="1">
         <v>49901.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AH24" sqref="AH24"/>
+      <selection pane="topRight" activeCell="AK25" sqref="AK25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.28515625" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="34.5" customHeight="1">
       <c r="A2" s="12"/>
       <c r="B2" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
@@ -1919,51 +1919,53 @@
       </c>
       <c r="U6" s="24">
         <v>173414.2</v>
       </c>
       <c r="V6" s="24">
         <v>193242.8</v>
       </c>
       <c r="W6" s="18">
         <v>213092</v>
       </c>
       <c r="X6" s="18">
         <v>235255.9</v>
       </c>
       <c r="Y6" s="18">
         <v>260465.1</v>
       </c>
       <c r="Z6" s="24">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="18">
         <v>26802.6</v>
       </c>
       <c r="AB6" s="18">
         <v>45525.2</v>
       </c>
-      <c r="AC6" s="24"/>
+      <c r="AC6" s="18">
+        <v>68084.7</v>
+      </c>
       <c r="AD6" s="24"/>
       <c r="AE6" s="24"/>
       <c r="AF6" s="24"/>
       <c r="AG6" s="24"/>
       <c r="AH6" s="24"/>
       <c r="AI6" s="18"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>264</v>
       </c>
       <c r="D7" s="18">
         <v>541.9</v>
       </c>
       <c r="E7" s="24">
         <v>843.5</v>
       </c>
@@ -2014,51 +2016,53 @@
       </c>
       <c r="U7" s="24">
         <v>1624</v>
       </c>
       <c r="V7" s="24">
         <v>1871.6</v>
       </c>
       <c r="W7" s="18">
         <v>2096.6</v>
       </c>
       <c r="X7" s="18">
         <v>2285.6</v>
       </c>
       <c r="Y7" s="18">
         <v>2474.1999999999998</v>
       </c>
       <c r="Z7" s="24">
         <v>97.2</v>
       </c>
       <c r="AA7" s="18">
         <v>213.4</v>
       </c>
       <c r="AB7" s="18">
         <v>381</v>
       </c>
-      <c r="AC7" s="24"/>
+      <c r="AC7" s="18">
+        <v>555.79999999999995</v>
+      </c>
       <c r="AD7" s="24"/>
       <c r="AE7" s="24"/>
       <c r="AF7" s="24"/>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>570</v>
       </c>
       <c r="D8" s="18">
         <v>924.9</v>
       </c>
       <c r="E8" s="24">
         <v>1301.5999999999999</v>
       </c>
@@ -2109,51 +2113,53 @@
       </c>
       <c r="U8" s="24">
         <v>2905.9</v>
       </c>
       <c r="V8" s="24">
         <v>3278.7</v>
       </c>
       <c r="W8" s="18">
         <v>3527.9</v>
       </c>
       <c r="X8" s="18">
         <v>3809.7</v>
       </c>
       <c r="Y8" s="18">
         <v>4088.6</v>
       </c>
       <c r="Z8" s="24">
         <v>283.7</v>
       </c>
       <c r="AA8" s="18">
         <v>477.2</v>
       </c>
       <c r="AB8" s="18">
         <v>785.8</v>
       </c>
-      <c r="AC8" s="24"/>
+      <c r="AC8" s="18">
+        <v>1207.5999999999999</v>
+      </c>
       <c r="AD8" s="24"/>
       <c r="AE8" s="24"/>
       <c r="AF8" s="24"/>
       <c r="AG8" s="24"/>
       <c r="AH8" s="24"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>5789.5</v>
       </c>
       <c r="D9" s="18">
         <v>9097.7999999999993</v>
       </c>
       <c r="E9" s="24">
         <v>13028.5</v>
       </c>
@@ -2204,51 +2210,53 @@
       </c>
       <c r="U9" s="24">
         <v>30412.400000000001</v>
       </c>
       <c r="V9" s="24">
         <v>34396.6</v>
       </c>
       <c r="W9" s="18">
         <v>37673.5</v>
       </c>
       <c r="X9" s="18">
         <v>41535.199999999997</v>
       </c>
       <c r="Y9" s="18">
         <v>45760.6</v>
       </c>
       <c r="Z9" s="24">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="18">
         <v>5110.5</v>
       </c>
       <c r="AB9" s="18">
         <v>8614.4</v>
       </c>
-      <c r="AC9" s="24"/>
+      <c r="AC9" s="18">
+        <v>12515.9</v>
+      </c>
       <c r="AD9" s="24"/>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>4465.2</v>
       </c>
       <c r="D10" s="18">
         <v>8317.7000000000007</v>
       </c>
       <c r="E10" s="24">
         <v>12808.5</v>
       </c>
@@ -2299,51 +2307,53 @@
       </c>
       <c r="U10" s="24">
         <v>10729.3</v>
       </c>
       <c r="V10" s="24">
         <v>12095.4</v>
       </c>
       <c r="W10" s="18">
         <v>13480.9</v>
       </c>
       <c r="X10" s="18">
         <v>14753.4</v>
       </c>
       <c r="Y10" s="18">
         <v>17630.900000000001</v>
       </c>
       <c r="Z10" s="24">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="18">
         <v>1454.7</v>
       </c>
       <c r="AB10" s="18">
         <v>2706.9</v>
       </c>
-      <c r="AC10" s="24"/>
+      <c r="AC10" s="18">
+        <v>4163.5</v>
+      </c>
       <c r="AD10" s="24"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>2650.8</v>
       </c>
       <c r="D11" s="18">
         <v>4364.3999999999996</v>
       </c>
       <c r="E11" s="24">
         <v>5954.2</v>
       </c>
@@ -2394,51 +2404,53 @@
       </c>
       <c r="U11" s="24">
         <v>10698.3</v>
       </c>
       <c r="V11" s="24">
         <v>11977</v>
       </c>
       <c r="W11" s="18">
         <v>13458.5</v>
       </c>
       <c r="X11" s="18">
         <v>14921.7</v>
       </c>
       <c r="Y11" s="18">
         <v>16229.2</v>
       </c>
       <c r="Z11" s="24">
         <v>803.6</v>
       </c>
       <c r="AA11" s="18">
         <v>1628.4</v>
       </c>
       <c r="AB11" s="18">
         <v>2929.4</v>
       </c>
-      <c r="AC11" s="24"/>
+      <c r="AC11" s="18">
+        <v>4164.3999999999996</v>
+      </c>
       <c r="AD11" s="24"/>
       <c r="AE11" s="24"/>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="18"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>3263.2</v>
       </c>
       <c r="D12" s="18">
         <v>5411</v>
       </c>
       <c r="E12" s="24">
         <v>9340.7999999999993</v>
       </c>
@@ -2489,51 +2501,53 @@
       </c>
       <c r="U12" s="24">
         <v>13422.6</v>
       </c>
       <c r="V12" s="24">
         <v>15159.1</v>
       </c>
       <c r="W12" s="18">
         <v>17005</v>
       </c>
       <c r="X12" s="18">
         <v>18970.099999999999</v>
       </c>
       <c r="Y12" s="18">
         <v>21105.4</v>
       </c>
       <c r="Z12" s="24">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="18">
         <v>1821.1</v>
       </c>
       <c r="AB12" s="18">
         <v>2583.6</v>
       </c>
-      <c r="AC12" s="24"/>
+      <c r="AC12" s="18">
+        <v>4595</v>
+      </c>
       <c r="AD12" s="24"/>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1926.9</v>
       </c>
       <c r="D13" s="18">
         <v>3287.7</v>
       </c>
       <c r="E13" s="24">
         <v>4781.8</v>
       </c>
@@ -2584,51 +2598,53 @@
       </c>
       <c r="U13" s="24">
         <v>9824.2000000000007</v>
       </c>
       <c r="V13" s="24">
         <v>10920.2</v>
       </c>
       <c r="W13" s="18">
         <v>11743.3</v>
       </c>
       <c r="X13" s="18">
         <v>13271.8</v>
       </c>
       <c r="Y13" s="18">
         <v>15400.8</v>
       </c>
       <c r="Z13" s="24">
         <v>602</v>
       </c>
       <c r="AA13" s="18">
         <v>1175.0999999999999</v>
       </c>
       <c r="AB13" s="18">
         <v>2350.1</v>
       </c>
-      <c r="AC13" s="24"/>
+      <c r="AC13" s="18">
+        <v>3530.6</v>
+      </c>
       <c r="AD13" s="24"/>
       <c r="AE13" s="24"/>
       <c r="AF13" s="24"/>
       <c r="AG13" s="24"/>
       <c r="AH13" s="24"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>2443.1</v>
       </c>
       <c r="D14" s="18">
         <v>4543.7</v>
       </c>
       <c r="E14" s="24">
         <v>7400.2</v>
       </c>
@@ -2679,51 +2695,53 @@
       </c>
       <c r="U14" s="24">
         <v>8223.1</v>
       </c>
       <c r="V14" s="24">
         <v>9217.7000000000007</v>
       </c>
       <c r="W14" s="18">
         <v>10274</v>
       </c>
       <c r="X14" s="18">
         <v>11655.7</v>
       </c>
       <c r="Y14" s="18">
         <v>13801.8</v>
       </c>
       <c r="Z14" s="24">
         <v>402.6</v>
       </c>
       <c r="AA14" s="18">
         <v>681.6</v>
       </c>
       <c r="AB14" s="18">
         <v>1176.5</v>
       </c>
-      <c r="AC14" s="24"/>
+      <c r="AC14" s="18">
+        <v>1818.9</v>
+      </c>
       <c r="AD14" s="24"/>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="18"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>1489.9</v>
       </c>
       <c r="D15" s="18">
         <v>2421.5</v>
       </c>
       <c r="E15" s="24">
         <v>3480.7</v>
       </c>
@@ -2774,51 +2792,53 @@
       </c>
       <c r="U15" s="24">
         <v>3769.3</v>
       </c>
       <c r="V15" s="24">
         <v>4346.2</v>
       </c>
       <c r="W15" s="18">
         <v>5397.6</v>
       </c>
       <c r="X15" s="18">
         <v>5845.2</v>
       </c>
       <c r="Y15" s="18">
         <v>6576.2</v>
       </c>
       <c r="Z15" s="24">
         <v>203.3</v>
       </c>
       <c r="AA15" s="18">
         <v>481</v>
       </c>
       <c r="AB15" s="18">
         <v>782.3</v>
       </c>
-      <c r="AC15" s="24"/>
+      <c r="AC15" s="18">
+        <v>1157.9000000000001</v>
+      </c>
       <c r="AD15" s="24"/>
       <c r="AE15" s="24"/>
       <c r="AF15" s="24"/>
       <c r="AG15" s="24"/>
       <c r="AH15" s="24"/>
       <c r="AI15" s="18"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>1103</v>
       </c>
       <c r="D16" s="18">
         <v>5149.7</v>
       </c>
       <c r="E16" s="24">
         <v>11596.2</v>
       </c>
@@ -2869,51 +2889,53 @@
       </c>
       <c r="U16" s="24">
         <v>16331.1</v>
       </c>
       <c r="V16" s="24">
         <v>18418.2</v>
       </c>
       <c r="W16" s="18">
         <v>19360.7</v>
       </c>
       <c r="X16" s="18">
         <v>20841.8</v>
       </c>
       <c r="Y16" s="18">
         <v>21903.8</v>
       </c>
       <c r="Z16" s="24">
         <v>233.2</v>
       </c>
       <c r="AA16" s="18">
         <v>1050.8</v>
       </c>
       <c r="AB16" s="18">
         <v>2305.1</v>
       </c>
-      <c r="AC16" s="24"/>
+      <c r="AC16" s="18">
+        <v>4254.8</v>
+      </c>
       <c r="AD16" s="24"/>
       <c r="AE16" s="24"/>
       <c r="AF16" s="24"/>
       <c r="AG16" s="24"/>
       <c r="AH16" s="24"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>6850.6</v>
       </c>
       <c r="D17" s="18">
         <v>11414</v>
       </c>
       <c r="E17" s="24">
         <v>16611.2</v>
       </c>
@@ -2964,51 +2986,53 @@
       </c>
       <c r="U17" s="24">
         <v>29832.2</v>
       </c>
       <c r="V17" s="24">
         <v>31849.3</v>
       </c>
       <c r="W17" s="18">
         <v>35097.800000000003</v>
       </c>
       <c r="X17" s="18">
         <v>39097.5</v>
       </c>
       <c r="Y17" s="18">
         <v>42633.5</v>
       </c>
       <c r="Z17" s="24">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="18">
         <v>4607.6000000000004</v>
       </c>
       <c r="AB17" s="18">
         <v>8124.5</v>
       </c>
-      <c r="AC17" s="24"/>
+      <c r="AC17" s="18">
+        <v>11806.7</v>
+      </c>
       <c r="AD17" s="24"/>
       <c r="AE17" s="24"/>
       <c r="AF17" s="24"/>
       <c r="AG17" s="24"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="18"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>2304.6999999999998</v>
       </c>
       <c r="D18" s="18">
         <v>3860.1</v>
       </c>
       <c r="E18" s="24">
         <v>5545.9</v>
       </c>
@@ -3059,51 +3083,53 @@
       </c>
       <c r="U18" s="24">
         <v>8124.8</v>
       </c>
       <c r="V18" s="24">
         <v>9172.2999999999993</v>
       </c>
       <c r="W18" s="18">
         <v>9925.1</v>
       </c>
       <c r="X18" s="18">
         <v>11176.8</v>
       </c>
       <c r="Y18" s="18">
         <v>12600.7</v>
       </c>
       <c r="Z18" s="24">
         <v>879.3</v>
       </c>
       <c r="AA18" s="18">
         <v>1611.7</v>
       </c>
       <c r="AB18" s="18">
         <v>2419.6999999999998</v>
       </c>
-      <c r="AC18" s="24"/>
+      <c r="AC18" s="18">
+        <v>3529.8</v>
+      </c>
       <c r="AD18" s="24"/>
       <c r="AE18" s="24"/>
       <c r="AF18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AI18" s="18"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>5848.3</v>
       </c>
       <c r="D19" s="18">
         <v>9080.1</v>
       </c>
       <c r="E19" s="24">
         <v>12563.1</v>
       </c>
@@ -3154,51 +3180,53 @@
       </c>
       <c r="U19" s="24">
         <v>27517.7</v>
       </c>
       <c r="V19" s="24">
         <v>30541.599999999999</v>
       </c>
       <c r="W19" s="18">
         <v>34052.199999999997</v>
       </c>
       <c r="X19" s="18">
         <v>37092.199999999997</v>
       </c>
       <c r="Y19" s="18">
         <v>40260.300000000003</v>
       </c>
       <c r="Z19" s="24">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="18">
         <v>6489.6</v>
       </c>
       <c r="AB19" s="18">
         <v>10366.200000000001</v>
       </c>
-      <c r="AC19" s="24"/>
+      <c r="AC19" s="18">
+        <v>14784</v>
+      </c>
       <c r="AD19" s="24"/>
       <c r="AE19" s="24"/>
       <c r="AF19" s="24"/>
       <c r="AG19" s="24"/>
       <c r="AH19" s="24"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="16" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 