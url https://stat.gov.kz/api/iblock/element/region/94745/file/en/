--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1626,51 +1626,51 @@
       </c>
       <c r="T17" s="1">
         <v>49901.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AK25" sqref="AK25"/>
+      <selection pane="topRight" activeCell="AH25" sqref="AH25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.28515625" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="34.5" customHeight="1">
       <c r="A2" s="12"/>
       <c r="B2" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
@@ -1922,51 +1922,53 @@
       </c>
       <c r="V6" s="24">
         <v>193242.8</v>
       </c>
       <c r="W6" s="18">
         <v>213092</v>
       </c>
       <c r="X6" s="18">
         <v>235255.9</v>
       </c>
       <c r="Y6" s="18">
         <v>260465.1</v>
       </c>
       <c r="Z6" s="24">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="18">
         <v>26802.6</v>
       </c>
       <c r="AB6" s="18">
         <v>45525.2</v>
       </c>
       <c r="AC6" s="18">
         <v>68084.7</v>
       </c>
-      <c r="AD6" s="24"/>
+      <c r="AD6" s="18">
+        <v>93408.9</v>
+      </c>
       <c r="AE6" s="24"/>
       <c r="AF6" s="24"/>
       <c r="AG6" s="24"/>
       <c r="AH6" s="24"/>
       <c r="AI6" s="18"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>264</v>
       </c>
       <c r="D7" s="18">
         <v>541.9</v>
       </c>
       <c r="E7" s="24">
         <v>843.5</v>
       </c>
       <c r="F7" s="25">
@@ -2019,51 +2021,53 @@
       </c>
       <c r="V7" s="24">
         <v>1871.6</v>
       </c>
       <c r="W7" s="18">
         <v>2096.6</v>
       </c>
       <c r="X7" s="18">
         <v>2285.6</v>
       </c>
       <c r="Y7" s="18">
         <v>2474.1999999999998</v>
       </c>
       <c r="Z7" s="24">
         <v>97.2</v>
       </c>
       <c r="AA7" s="18">
         <v>213.4</v>
       </c>
       <c r="AB7" s="18">
         <v>381</v>
       </c>
       <c r="AC7" s="18">
         <v>555.79999999999995</v>
       </c>
-      <c r="AD7" s="24"/>
+      <c r="AD7" s="18">
+        <v>795.8</v>
+      </c>
       <c r="AE7" s="24"/>
       <c r="AF7" s="24"/>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>570</v>
       </c>
       <c r="D8" s="18">
         <v>924.9</v>
       </c>
       <c r="E8" s="24">
         <v>1301.5999999999999</v>
       </c>
       <c r="F8" s="25">
@@ -2116,51 +2120,53 @@
       </c>
       <c r="V8" s="24">
         <v>3278.7</v>
       </c>
       <c r="W8" s="18">
         <v>3527.9</v>
       </c>
       <c r="X8" s="18">
         <v>3809.7</v>
       </c>
       <c r="Y8" s="18">
         <v>4088.6</v>
       </c>
       <c r="Z8" s="24">
         <v>283.7</v>
       </c>
       <c r="AA8" s="18">
         <v>477.2</v>
       </c>
       <c r="AB8" s="18">
         <v>785.8</v>
       </c>
       <c r="AC8" s="18">
         <v>1207.5999999999999</v>
       </c>
-      <c r="AD8" s="24"/>
+      <c r="AD8" s="18">
+        <v>1822.1</v>
+      </c>
       <c r="AE8" s="24"/>
       <c r="AF8" s="24"/>
       <c r="AG8" s="24"/>
       <c r="AH8" s="24"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>5789.5</v>
       </c>
       <c r="D9" s="18">
         <v>9097.7999999999993</v>
       </c>
       <c r="E9" s="24">
         <v>13028.5</v>
       </c>
       <c r="F9" s="25">
@@ -2213,51 +2219,53 @@
       </c>
       <c r="V9" s="24">
         <v>34396.6</v>
       </c>
       <c r="W9" s="18">
         <v>37673.5</v>
       </c>
       <c r="X9" s="18">
         <v>41535.199999999997</v>
       </c>
       <c r="Y9" s="18">
         <v>45760.6</v>
       </c>
       <c r="Z9" s="24">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="18">
         <v>5110.5</v>
       </c>
       <c r="AB9" s="18">
         <v>8614.4</v>
       </c>
       <c r="AC9" s="18">
         <v>12515.9</v>
       </c>
-      <c r="AD9" s="24"/>
+      <c r="AD9" s="18">
+        <v>16510.900000000001</v>
+      </c>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>4465.2</v>
       </c>
       <c r="D10" s="18">
         <v>8317.7000000000007</v>
       </c>
       <c r="E10" s="24">
         <v>12808.5</v>
       </c>
       <c r="F10" s="25">
@@ -2310,51 +2318,53 @@
       </c>
       <c r="V10" s="24">
         <v>12095.4</v>
       </c>
       <c r="W10" s="18">
         <v>13480.9</v>
       </c>
       <c r="X10" s="18">
         <v>14753.4</v>
       </c>
       <c r="Y10" s="18">
         <v>17630.900000000001</v>
       </c>
       <c r="Z10" s="24">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="18">
         <v>1454.7</v>
       </c>
       <c r="AB10" s="18">
         <v>2706.9</v>
       </c>
       <c r="AC10" s="18">
         <v>4163.5</v>
       </c>
-      <c r="AD10" s="24"/>
+      <c r="AD10" s="18">
+        <v>5620.9</v>
+      </c>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>2650.8</v>
       </c>
       <c r="D11" s="18">
         <v>4364.3999999999996</v>
       </c>
       <c r="E11" s="24">
         <v>5954.2</v>
       </c>
       <c r="F11" s="25">
@@ -2407,51 +2417,53 @@
       </c>
       <c r="V11" s="24">
         <v>11977</v>
       </c>
       <c r="W11" s="18">
         <v>13458.5</v>
       </c>
       <c r="X11" s="18">
         <v>14921.7</v>
       </c>
       <c r="Y11" s="18">
         <v>16229.2</v>
       </c>
       <c r="Z11" s="24">
         <v>803.6</v>
       </c>
       <c r="AA11" s="18">
         <v>1628.4</v>
       </c>
       <c r="AB11" s="18">
         <v>2929.4</v>
       </c>
       <c r="AC11" s="18">
         <v>4164.3999999999996</v>
       </c>
-      <c r="AD11" s="24"/>
+      <c r="AD11" s="18">
+        <v>5928.7</v>
+      </c>
       <c r="AE11" s="24"/>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="18"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>3263.2</v>
       </c>
       <c r="D12" s="18">
         <v>5411</v>
       </c>
       <c r="E12" s="24">
         <v>9340.7999999999993</v>
       </c>
       <c r="F12" s="25">
@@ -2504,51 +2516,53 @@
       </c>
       <c r="V12" s="24">
         <v>15159.1</v>
       </c>
       <c r="W12" s="18">
         <v>17005</v>
       </c>
       <c r="X12" s="18">
         <v>18970.099999999999</v>
       </c>
       <c r="Y12" s="18">
         <v>21105.4</v>
       </c>
       <c r="Z12" s="24">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="18">
         <v>1821.1</v>
       </c>
       <c r="AB12" s="18">
         <v>2583.6</v>
       </c>
       <c r="AC12" s="18">
         <v>4595</v>
       </c>
-      <c r="AD12" s="24"/>
+      <c r="AD12" s="18">
+        <v>6110</v>
+      </c>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1926.9</v>
       </c>
       <c r="D13" s="18">
         <v>3287.7</v>
       </c>
       <c r="E13" s="24">
         <v>4781.8</v>
       </c>
       <c r="F13" s="25">
@@ -2601,51 +2615,53 @@
       </c>
       <c r="V13" s="24">
         <v>10920.2</v>
       </c>
       <c r="W13" s="18">
         <v>11743.3</v>
       </c>
       <c r="X13" s="18">
         <v>13271.8</v>
       </c>
       <c r="Y13" s="18">
         <v>15400.8</v>
       </c>
       <c r="Z13" s="24">
         <v>602</v>
       </c>
       <c r="AA13" s="18">
         <v>1175.0999999999999</v>
       </c>
       <c r="AB13" s="18">
         <v>2350.1</v>
       </c>
       <c r="AC13" s="18">
         <v>3530.6</v>
       </c>
-      <c r="AD13" s="24"/>
+      <c r="AD13" s="18">
+        <v>4834.5</v>
+      </c>
       <c r="AE13" s="24"/>
       <c r="AF13" s="24"/>
       <c r="AG13" s="24"/>
       <c r="AH13" s="24"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>2443.1</v>
       </c>
       <c r="D14" s="18">
         <v>4543.7</v>
       </c>
       <c r="E14" s="24">
         <v>7400.2</v>
       </c>
       <c r="F14" s="25">
@@ -2698,51 +2714,53 @@
       </c>
       <c r="V14" s="24">
         <v>9217.7000000000007</v>
       </c>
       <c r="W14" s="18">
         <v>10274</v>
       </c>
       <c r="X14" s="18">
         <v>11655.7</v>
       </c>
       <c r="Y14" s="18">
         <v>13801.8</v>
       </c>
       <c r="Z14" s="24">
         <v>402.6</v>
       </c>
       <c r="AA14" s="18">
         <v>681.6</v>
       </c>
       <c r="AB14" s="18">
         <v>1176.5</v>
       </c>
       <c r="AC14" s="18">
         <v>1818.9</v>
       </c>
-      <c r="AD14" s="24"/>
+      <c r="AD14" s="18">
+        <v>3174.9</v>
+      </c>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="18"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>1489.9</v>
       </c>
       <c r="D15" s="18">
         <v>2421.5</v>
       </c>
       <c r="E15" s="24">
         <v>3480.7</v>
       </c>
       <c r="F15" s="25">
@@ -2795,51 +2813,53 @@
       </c>
       <c r="V15" s="24">
         <v>4346.2</v>
       </c>
       <c r="W15" s="18">
         <v>5397.6</v>
       </c>
       <c r="X15" s="18">
         <v>5845.2</v>
       </c>
       <c r="Y15" s="18">
         <v>6576.2</v>
       </c>
       <c r="Z15" s="24">
         <v>203.3</v>
       </c>
       <c r="AA15" s="18">
         <v>481</v>
       </c>
       <c r="AB15" s="18">
         <v>782.3</v>
       </c>
       <c r="AC15" s="18">
         <v>1157.9000000000001</v>
       </c>
-      <c r="AD15" s="24"/>
+      <c r="AD15" s="18">
+        <v>1673.3</v>
+      </c>
       <c r="AE15" s="24"/>
       <c r="AF15" s="24"/>
       <c r="AG15" s="24"/>
       <c r="AH15" s="24"/>
       <c r="AI15" s="18"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>1103</v>
       </c>
       <c r="D16" s="18">
         <v>5149.7</v>
       </c>
       <c r="E16" s="24">
         <v>11596.2</v>
       </c>
       <c r="F16" s="25">
@@ -2892,51 +2912,53 @@
       </c>
       <c r="V16" s="24">
         <v>18418.2</v>
       </c>
       <c r="W16" s="18">
         <v>19360.7</v>
       </c>
       <c r="X16" s="18">
         <v>20841.8</v>
       </c>
       <c r="Y16" s="18">
         <v>21903.8</v>
       </c>
       <c r="Z16" s="24">
         <v>233.2</v>
       </c>
       <c r="AA16" s="18">
         <v>1050.8</v>
       </c>
       <c r="AB16" s="18">
         <v>2305.1</v>
       </c>
       <c r="AC16" s="18">
         <v>4254.8</v>
       </c>
-      <c r="AD16" s="24"/>
+      <c r="AD16" s="18">
+        <v>6043.1</v>
+      </c>
       <c r="AE16" s="24"/>
       <c r="AF16" s="24"/>
       <c r="AG16" s="24"/>
       <c r="AH16" s="24"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>6850.6</v>
       </c>
       <c r="D17" s="18">
         <v>11414</v>
       </c>
       <c r="E17" s="24">
         <v>16611.2</v>
       </c>
       <c r="F17" s="25">
@@ -2989,51 +3011,53 @@
       </c>
       <c r="V17" s="24">
         <v>31849.3</v>
       </c>
       <c r="W17" s="18">
         <v>35097.800000000003</v>
       </c>
       <c r="X17" s="18">
         <v>39097.5</v>
       </c>
       <c r="Y17" s="18">
         <v>42633.5</v>
       </c>
       <c r="Z17" s="24">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="18">
         <v>4607.6000000000004</v>
       </c>
       <c r="AB17" s="18">
         <v>8124.5</v>
       </c>
       <c r="AC17" s="18">
         <v>11806.7</v>
       </c>
-      <c r="AD17" s="24"/>
+      <c r="AD17" s="18">
+        <v>17246.900000000001</v>
+      </c>
       <c r="AE17" s="24"/>
       <c r="AF17" s="24"/>
       <c r="AG17" s="24"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="18"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>2304.6999999999998</v>
       </c>
       <c r="D18" s="18">
         <v>3860.1</v>
       </c>
       <c r="E18" s="24">
         <v>5545.9</v>
       </c>
       <c r="F18" s="25">
@@ -3086,51 +3110,53 @@
       </c>
       <c r="V18" s="24">
         <v>9172.2999999999993</v>
       </c>
       <c r="W18" s="18">
         <v>9925.1</v>
       </c>
       <c r="X18" s="18">
         <v>11176.8</v>
       </c>
       <c r="Y18" s="18">
         <v>12600.7</v>
       </c>
       <c r="Z18" s="24">
         <v>879.3</v>
       </c>
       <c r="AA18" s="18">
         <v>1611.7</v>
       </c>
       <c r="AB18" s="18">
         <v>2419.6999999999998</v>
       </c>
       <c r="AC18" s="18">
         <v>3529.8</v>
       </c>
-      <c r="AD18" s="24"/>
+      <c r="AD18" s="18">
+        <v>4901.1000000000004</v>
+      </c>
       <c r="AE18" s="24"/>
       <c r="AF18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AI18" s="18"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>5848.3</v>
       </c>
       <c r="D19" s="18">
         <v>9080.1</v>
       </c>
       <c r="E19" s="24">
         <v>12563.1</v>
       </c>
       <c r="F19" s="25">
@@ -3183,51 +3209,53 @@
       </c>
       <c r="V19" s="24">
         <v>30541.599999999999</v>
       </c>
       <c r="W19" s="18">
         <v>34052.199999999997</v>
       </c>
       <c r="X19" s="18">
         <v>37092.199999999997</v>
       </c>
       <c r="Y19" s="18">
         <v>40260.300000000003</v>
       </c>
       <c r="Z19" s="24">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="18">
         <v>6489.6</v>
       </c>
       <c r="AB19" s="18">
         <v>10366.200000000001</v>
       </c>
       <c r="AC19" s="18">
         <v>14784</v>
       </c>
-      <c r="AD19" s="24"/>
+      <c r="AD19" s="18">
+        <v>18746.900000000001</v>
+      </c>
       <c r="AE19" s="24"/>
       <c r="AF19" s="24"/>
       <c r="AG19" s="24"/>
       <c r="AH19" s="24"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="16" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>