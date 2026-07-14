--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1626,51 +1626,51 @@
       </c>
       <c r="T17" s="1">
         <v>49901.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AH25" sqref="AH25"/>
+      <selection pane="topRight" activeCell="AJ22" sqref="AJ22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.28515625" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="34.5" customHeight="1">
       <c r="A2" s="12"/>
       <c r="B2" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
@@ -1925,51 +1925,53 @@
       </c>
       <c r="W6" s="18">
         <v>213092</v>
       </c>
       <c r="X6" s="18">
         <v>235255.9</v>
       </c>
       <c r="Y6" s="18">
         <v>260465.1</v>
       </c>
       <c r="Z6" s="24">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="18">
         <v>26802.6</v>
       </c>
       <c r="AB6" s="18">
         <v>45525.2</v>
       </c>
       <c r="AC6" s="18">
         <v>68084.7</v>
       </c>
       <c r="AD6" s="18">
         <v>93408.9</v>
       </c>
-      <c r="AE6" s="24"/>
+      <c r="AE6" s="18">
+        <v>125540.3</v>
+      </c>
       <c r="AF6" s="24"/>
       <c r="AG6" s="24"/>
       <c r="AH6" s="24"/>
       <c r="AI6" s="18"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>264</v>
       </c>
       <c r="D7" s="18">
         <v>541.9</v>
       </c>
       <c r="E7" s="24">
         <v>843.5</v>
       </c>
       <c r="F7" s="25">
         <v>1267.0999999999999</v>
@@ -2024,51 +2026,53 @@
       </c>
       <c r="W7" s="18">
         <v>2096.6</v>
       </c>
       <c r="X7" s="18">
         <v>2285.6</v>
       </c>
       <c r="Y7" s="18">
         <v>2474.1999999999998</v>
       </c>
       <c r="Z7" s="24">
         <v>97.2</v>
       </c>
       <c r="AA7" s="18">
         <v>213.4</v>
       </c>
       <c r="AB7" s="18">
         <v>381</v>
       </c>
       <c r="AC7" s="18">
         <v>555.79999999999995</v>
       </c>
       <c r="AD7" s="18">
         <v>795.8</v>
       </c>
-      <c r="AE7" s="24"/>
+      <c r="AE7" s="18">
+        <v>1029.8</v>
+      </c>
       <c r="AF7" s="24"/>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>570</v>
       </c>
       <c r="D8" s="18">
         <v>924.9</v>
       </c>
       <c r="E8" s="24">
         <v>1301.5999999999999</v>
       </c>
       <c r="F8" s="25">
         <v>1921.9</v>
@@ -2123,51 +2127,53 @@
       </c>
       <c r="W8" s="18">
         <v>3527.9</v>
       </c>
       <c r="X8" s="18">
         <v>3809.7</v>
       </c>
       <c r="Y8" s="18">
         <v>4088.6</v>
       </c>
       <c r="Z8" s="24">
         <v>283.7</v>
       </c>
       <c r="AA8" s="18">
         <v>477.2</v>
       </c>
       <c r="AB8" s="18">
         <v>785.8</v>
       </c>
       <c r="AC8" s="18">
         <v>1207.5999999999999</v>
       </c>
       <c r="AD8" s="18">
         <v>1822.1</v>
       </c>
-      <c r="AE8" s="24"/>
+      <c r="AE8" s="18">
+        <v>2361.3000000000002</v>
+      </c>
       <c r="AF8" s="24"/>
       <c r="AG8" s="24"/>
       <c r="AH8" s="24"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>5789.5</v>
       </c>
       <c r="D9" s="18">
         <v>9097.7999999999993</v>
       </c>
       <c r="E9" s="24">
         <v>13028.5</v>
       </c>
       <c r="F9" s="25">
         <v>16630.900000000001</v>
@@ -2222,51 +2228,53 @@
       </c>
       <c r="W9" s="18">
         <v>37673.5</v>
       </c>
       <c r="X9" s="18">
         <v>41535.199999999997</v>
       </c>
       <c r="Y9" s="18">
         <v>45760.6</v>
       </c>
       <c r="Z9" s="24">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="18">
         <v>5110.5</v>
       </c>
       <c r="AB9" s="18">
         <v>8614.4</v>
       </c>
       <c r="AC9" s="18">
         <v>12515.9</v>
       </c>
       <c r="AD9" s="18">
         <v>16510.900000000001</v>
       </c>
-      <c r="AE9" s="24"/>
+      <c r="AE9" s="18">
+        <v>21450.7</v>
+      </c>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>4465.2</v>
       </c>
       <c r="D10" s="18">
         <v>8317.7000000000007</v>
       </c>
       <c r="E10" s="24">
         <v>12808.5</v>
       </c>
       <c r="F10" s="25">
         <v>17362.3</v>
@@ -2321,51 +2329,53 @@
       </c>
       <c r="W10" s="18">
         <v>13480.9</v>
       </c>
       <c r="X10" s="18">
         <v>14753.4</v>
       </c>
       <c r="Y10" s="18">
         <v>17630.900000000001</v>
       </c>
       <c r="Z10" s="24">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="18">
         <v>1454.7</v>
       </c>
       <c r="AB10" s="18">
         <v>2706.9</v>
       </c>
       <c r="AC10" s="18">
         <v>4163.5</v>
       </c>
       <c r="AD10" s="18">
         <v>5620.9</v>
       </c>
-      <c r="AE10" s="24"/>
+      <c r="AE10" s="18">
+        <v>7450.3</v>
+      </c>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>2650.8</v>
       </c>
       <c r="D11" s="18">
         <v>4364.3999999999996</v>
       </c>
       <c r="E11" s="24">
         <v>5954.2</v>
       </c>
       <c r="F11" s="25">
         <v>7984.8</v>
@@ -2420,51 +2430,53 @@
       </c>
       <c r="W11" s="18">
         <v>13458.5</v>
       </c>
       <c r="X11" s="18">
         <v>14921.7</v>
       </c>
       <c r="Y11" s="18">
         <v>16229.2</v>
       </c>
       <c r="Z11" s="24">
         <v>803.6</v>
       </c>
       <c r="AA11" s="18">
         <v>1628.4</v>
       </c>
       <c r="AB11" s="18">
         <v>2929.4</v>
       </c>
       <c r="AC11" s="18">
         <v>4164.3999999999996</v>
       </c>
       <c r="AD11" s="18">
         <v>5928.7</v>
       </c>
-      <c r="AE11" s="24"/>
+      <c r="AE11" s="18">
+        <v>8069.7</v>
+      </c>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="18"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>3263.2</v>
       </c>
       <c r="D12" s="18">
         <v>5411</v>
       </c>
       <c r="E12" s="24">
         <v>9340.7999999999993</v>
       </c>
       <c r="F12" s="25">
         <v>14378.1</v>
@@ -2519,51 +2531,53 @@
       </c>
       <c r="W12" s="18">
         <v>17005</v>
       </c>
       <c r="X12" s="18">
         <v>18970.099999999999</v>
       </c>
       <c r="Y12" s="18">
         <v>21105.4</v>
       </c>
       <c r="Z12" s="24">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="18">
         <v>1821.1</v>
       </c>
       <c r="AB12" s="18">
         <v>2583.6</v>
       </c>
       <c r="AC12" s="18">
         <v>4595</v>
       </c>
       <c r="AD12" s="18">
         <v>6110</v>
       </c>
-      <c r="AE12" s="24"/>
+      <c r="AE12" s="18">
+        <v>8624.2000000000007</v>
+      </c>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1926.9</v>
       </c>
       <c r="D13" s="18">
         <v>3287.7</v>
       </c>
       <c r="E13" s="24">
         <v>4781.8</v>
       </c>
       <c r="F13" s="25">
         <v>6248.2</v>
@@ -2618,51 +2632,53 @@
       </c>
       <c r="W13" s="18">
         <v>11743.3</v>
       </c>
       <c r="X13" s="18">
         <v>13271.8</v>
       </c>
       <c r="Y13" s="18">
         <v>15400.8</v>
       </c>
       <c r="Z13" s="24">
         <v>602</v>
       </c>
       <c r="AA13" s="18">
         <v>1175.0999999999999</v>
       </c>
       <c r="AB13" s="18">
         <v>2350.1</v>
       </c>
       <c r="AC13" s="18">
         <v>3530.6</v>
       </c>
       <c r="AD13" s="18">
         <v>4834.5</v>
       </c>
-      <c r="AE13" s="24"/>
+      <c r="AE13" s="18">
+        <v>7470.2</v>
+      </c>
       <c r="AF13" s="24"/>
       <c r="AG13" s="24"/>
       <c r="AH13" s="24"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>2443.1</v>
       </c>
       <c r="D14" s="18">
         <v>4543.7</v>
       </c>
       <c r="E14" s="24">
         <v>7400.2</v>
       </c>
       <c r="F14" s="25">
         <v>11949</v>
@@ -2717,51 +2733,53 @@
       </c>
       <c r="W14" s="18">
         <v>10274</v>
       </c>
       <c r="X14" s="18">
         <v>11655.7</v>
       </c>
       <c r="Y14" s="18">
         <v>13801.8</v>
       </c>
       <c r="Z14" s="24">
         <v>402.6</v>
       </c>
       <c r="AA14" s="18">
         <v>681.6</v>
       </c>
       <c r="AB14" s="18">
         <v>1176.5</v>
       </c>
       <c r="AC14" s="18">
         <v>1818.9</v>
       </c>
       <c r="AD14" s="18">
         <v>3174.9</v>
       </c>
-      <c r="AE14" s="24"/>
+      <c r="AE14" s="18">
+        <v>5103.2</v>
+      </c>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="18"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>1489.9</v>
       </c>
       <c r="D15" s="18">
         <v>2421.5</v>
       </c>
       <c r="E15" s="24">
         <v>3480.7</v>
       </c>
       <c r="F15" s="25">
         <v>4780.2</v>
@@ -2816,51 +2834,53 @@
       </c>
       <c r="W15" s="18">
         <v>5397.6</v>
       </c>
       <c r="X15" s="18">
         <v>5845.2</v>
       </c>
       <c r="Y15" s="18">
         <v>6576.2</v>
       </c>
       <c r="Z15" s="24">
         <v>203.3</v>
       </c>
       <c r="AA15" s="18">
         <v>481</v>
       </c>
       <c r="AB15" s="18">
         <v>782.3</v>
       </c>
       <c r="AC15" s="18">
         <v>1157.9000000000001</v>
       </c>
       <c r="AD15" s="18">
         <v>1673.3</v>
       </c>
-      <c r="AE15" s="24"/>
+      <c r="AE15" s="18">
+        <v>2912.1</v>
+      </c>
       <c r="AF15" s="24"/>
       <c r="AG15" s="24"/>
       <c r="AH15" s="24"/>
       <c r="AI15" s="18"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>1103</v>
       </c>
       <c r="D16" s="18">
         <v>5149.7</v>
       </c>
       <c r="E16" s="24">
         <v>11596.2</v>
       </c>
       <c r="F16" s="25">
         <v>17221.400000000001</v>
@@ -2915,51 +2935,53 @@
       </c>
       <c r="W16" s="18">
         <v>19360.7</v>
       </c>
       <c r="X16" s="18">
         <v>20841.8</v>
       </c>
       <c r="Y16" s="18">
         <v>21903.8</v>
       </c>
       <c r="Z16" s="24">
         <v>233.2</v>
       </c>
       <c r="AA16" s="18">
         <v>1050.8</v>
       </c>
       <c r="AB16" s="18">
         <v>2305.1</v>
       </c>
       <c r="AC16" s="18">
         <v>4254.8</v>
       </c>
       <c r="AD16" s="18">
         <v>6043.1</v>
       </c>
-      <c r="AE16" s="24"/>
+      <c r="AE16" s="18">
+        <v>9657.1</v>
+      </c>
       <c r="AF16" s="24"/>
       <c r="AG16" s="24"/>
       <c r="AH16" s="24"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>6850.6</v>
       </c>
       <c r="D17" s="18">
         <v>11414</v>
       </c>
       <c r="E17" s="24">
         <v>16611.2</v>
       </c>
       <c r="F17" s="25">
         <v>24369.4</v>
@@ -3014,51 +3036,53 @@
       </c>
       <c r="W17" s="18">
         <v>35097.800000000003</v>
       </c>
       <c r="X17" s="18">
         <v>39097.5</v>
       </c>
       <c r="Y17" s="18">
         <v>42633.5</v>
       </c>
       <c r="Z17" s="24">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="18">
         <v>4607.6000000000004</v>
       </c>
       <c r="AB17" s="18">
         <v>8124.5</v>
       </c>
       <c r="AC17" s="18">
         <v>11806.7</v>
       </c>
       <c r="AD17" s="18">
         <v>17246.900000000001</v>
       </c>
-      <c r="AE17" s="24"/>
+      <c r="AE17" s="18">
+        <v>21290.1</v>
+      </c>
       <c r="AF17" s="24"/>
       <c r="AG17" s="24"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="18"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>2304.6999999999998</v>
       </c>
       <c r="D18" s="18">
         <v>3860.1</v>
       </c>
       <c r="E18" s="24">
         <v>5545.9</v>
       </c>
       <c r="F18" s="25">
         <v>7623</v>
@@ -3113,51 +3137,53 @@
       </c>
       <c r="W18" s="18">
         <v>9925.1</v>
       </c>
       <c r="X18" s="18">
         <v>11176.8</v>
       </c>
       <c r="Y18" s="18">
         <v>12600.7</v>
       </c>
       <c r="Z18" s="24">
         <v>879.3</v>
       </c>
       <c r="AA18" s="18">
         <v>1611.7</v>
       </c>
       <c r="AB18" s="18">
         <v>2419.6999999999998</v>
       </c>
       <c r="AC18" s="18">
         <v>3529.8</v>
       </c>
       <c r="AD18" s="18">
         <v>4901.1000000000004</v>
       </c>
-      <c r="AE18" s="24"/>
+      <c r="AE18" s="18">
+        <v>6577.1</v>
+      </c>
       <c r="AF18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AI18" s="18"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>5848.3</v>
       </c>
       <c r="D19" s="18">
         <v>9080.1</v>
       </c>
       <c r="E19" s="24">
         <v>12563.1</v>
       </c>
       <c r="F19" s="25">
         <v>16978.3</v>
@@ -3212,51 +3238,53 @@
       </c>
       <c r="W19" s="18">
         <v>34052.199999999997</v>
       </c>
       <c r="X19" s="18">
         <v>37092.199999999997</v>
       </c>
       <c r="Y19" s="18">
         <v>40260.300000000003</v>
       </c>
       <c r="Z19" s="24">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="18">
         <v>6489.6</v>
       </c>
       <c r="AB19" s="18">
         <v>10366.200000000001</v>
       </c>
       <c r="AC19" s="18">
         <v>14784</v>
       </c>
       <c r="AD19" s="18">
         <v>18746.900000000001</v>
       </c>
-      <c r="AE19" s="24"/>
+      <c r="AE19" s="18">
+        <v>23544.7</v>
+      </c>
       <c r="AF19" s="24"/>
       <c r="AG19" s="24"/>
       <c r="AH19" s="24"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="16" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">