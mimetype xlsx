--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -1626,51 +1626,51 @@
       </c>
       <c r="T17" s="1">
         <v>49901.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ22" sqref="AJ22"/>
+      <selection pane="topRight" activeCell="AN23" sqref="AN23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.28515625" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="34.5" customHeight="1">
       <c r="A2" s="12"/>
       <c r="B2" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
@@ -1928,51 +1928,53 @@
       </c>
       <c r="X6" s="18">
         <v>235255.9</v>
       </c>
       <c r="Y6" s="18">
         <v>260465.1</v>
       </c>
       <c r="Z6" s="24">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="18">
         <v>26802.6</v>
       </c>
       <c r="AB6" s="18">
         <v>45525.2</v>
       </c>
       <c r="AC6" s="18">
         <v>68084.7</v>
       </c>
       <c r="AD6" s="18">
         <v>93408.9</v>
       </c>
       <c r="AE6" s="18">
         <v>125540.3</v>
       </c>
-      <c r="AF6" s="24"/>
+      <c r="AF6" s="18">
+        <v>154934</v>
+      </c>
       <c r="AG6" s="24"/>
       <c r="AH6" s="24"/>
       <c r="AI6" s="18"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>264</v>
       </c>
       <c r="D7" s="18">
         <v>541.9</v>
       </c>
       <c r="E7" s="24">
         <v>843.5</v>
       </c>
       <c r="F7" s="25">
         <v>1267.0999999999999</v>
       </c>
@@ -2029,51 +2031,53 @@
       </c>
       <c r="X7" s="18">
         <v>2285.6</v>
       </c>
       <c r="Y7" s="18">
         <v>2474.1999999999998</v>
       </c>
       <c r="Z7" s="24">
         <v>97.2</v>
       </c>
       <c r="AA7" s="18">
         <v>213.4</v>
       </c>
       <c r="AB7" s="18">
         <v>381</v>
       </c>
       <c r="AC7" s="18">
         <v>555.79999999999995</v>
       </c>
       <c r="AD7" s="18">
         <v>795.8</v>
       </c>
       <c r="AE7" s="18">
         <v>1029.8</v>
       </c>
-      <c r="AF7" s="24"/>
+      <c r="AF7" s="18">
+        <v>1359.3</v>
+      </c>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>570</v>
       </c>
       <c r="D8" s="18">
         <v>924.9</v>
       </c>
       <c r="E8" s="24">
         <v>1301.5999999999999</v>
       </c>
       <c r="F8" s="25">
         <v>1921.9</v>
       </c>
@@ -2130,51 +2134,53 @@
       </c>
       <c r="X8" s="18">
         <v>3809.7</v>
       </c>
       <c r="Y8" s="18">
         <v>4088.6</v>
       </c>
       <c r="Z8" s="24">
         <v>283.7</v>
       </c>
       <c r="AA8" s="18">
         <v>477.2</v>
       </c>
       <c r="AB8" s="18">
         <v>785.8</v>
       </c>
       <c r="AC8" s="18">
         <v>1207.5999999999999</v>
       </c>
       <c r="AD8" s="18">
         <v>1822.1</v>
       </c>
       <c r="AE8" s="18">
         <v>2361.3000000000002</v>
       </c>
-      <c r="AF8" s="24"/>
+      <c r="AF8" s="18">
+        <v>2778</v>
+      </c>
       <c r="AG8" s="24"/>
       <c r="AH8" s="24"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>5789.5</v>
       </c>
       <c r="D9" s="18">
         <v>9097.7999999999993</v>
       </c>
       <c r="E9" s="24">
         <v>13028.5</v>
       </c>
       <c r="F9" s="25">
         <v>16630.900000000001</v>
       </c>
@@ -2231,51 +2237,53 @@
       </c>
       <c r="X9" s="18">
         <v>41535.199999999997</v>
       </c>
       <c r="Y9" s="18">
         <v>45760.6</v>
       </c>
       <c r="Z9" s="24">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="18">
         <v>5110.5</v>
       </c>
       <c r="AB9" s="18">
         <v>8614.4</v>
       </c>
       <c r="AC9" s="18">
         <v>12515.9</v>
       </c>
       <c r="AD9" s="18">
         <v>16510.900000000001</v>
       </c>
       <c r="AE9" s="18">
         <v>21450.7</v>
       </c>
-      <c r="AF9" s="24"/>
+      <c r="AF9" s="18">
+        <v>26446.799999999999</v>
+      </c>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>4465.2</v>
       </c>
       <c r="D10" s="18">
         <v>8317.7000000000007</v>
       </c>
       <c r="E10" s="24">
         <v>12808.5</v>
       </c>
       <c r="F10" s="25">
         <v>17362.3</v>
       </c>
@@ -2332,51 +2340,53 @@
       </c>
       <c r="X10" s="18">
         <v>14753.4</v>
       </c>
       <c r="Y10" s="18">
         <v>17630.900000000001</v>
       </c>
       <c r="Z10" s="24">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="18">
         <v>1454.7</v>
       </c>
       <c r="AB10" s="18">
         <v>2706.9</v>
       </c>
       <c r="AC10" s="18">
         <v>4163.5</v>
       </c>
       <c r="AD10" s="18">
         <v>5620.9</v>
       </c>
       <c r="AE10" s="18">
         <v>7450.3</v>
       </c>
-      <c r="AF10" s="24"/>
+      <c r="AF10" s="18">
+        <v>9655.6</v>
+      </c>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>2650.8</v>
       </c>
       <c r="D11" s="18">
         <v>4364.3999999999996</v>
       </c>
       <c r="E11" s="24">
         <v>5954.2</v>
       </c>
       <c r="F11" s="25">
         <v>7984.8</v>
       </c>
@@ -2433,51 +2443,53 @@
       </c>
       <c r="X11" s="18">
         <v>14921.7</v>
       </c>
       <c r="Y11" s="18">
         <v>16229.2</v>
       </c>
       <c r="Z11" s="24">
         <v>803.6</v>
       </c>
       <c r="AA11" s="18">
         <v>1628.4</v>
       </c>
       <c r="AB11" s="18">
         <v>2929.4</v>
       </c>
       <c r="AC11" s="18">
         <v>4164.3999999999996</v>
       </c>
       <c r="AD11" s="18">
         <v>5928.7</v>
       </c>
       <c r="AE11" s="18">
         <v>8069.7</v>
       </c>
-      <c r="AF11" s="24"/>
+      <c r="AF11" s="18">
+        <v>10117.700000000001</v>
+      </c>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="18"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>3263.2</v>
       </c>
       <c r="D12" s="18">
         <v>5411</v>
       </c>
       <c r="E12" s="24">
         <v>9340.7999999999993</v>
       </c>
       <c r="F12" s="25">
         <v>14378.1</v>
       </c>
@@ -2534,51 +2546,53 @@
       </c>
       <c r="X12" s="18">
         <v>18970.099999999999</v>
       </c>
       <c r="Y12" s="18">
         <v>21105.4</v>
       </c>
       <c r="Z12" s="24">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="18">
         <v>1821.1</v>
       </c>
       <c r="AB12" s="18">
         <v>2583.6</v>
       </c>
       <c r="AC12" s="18">
         <v>4595</v>
       </c>
       <c r="AD12" s="18">
         <v>6110</v>
       </c>
       <c r="AE12" s="18">
         <v>8624.2000000000007</v>
       </c>
-      <c r="AF12" s="24"/>
+      <c r="AF12" s="18">
+        <v>11812.1</v>
+      </c>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1926.9</v>
       </c>
       <c r="D13" s="18">
         <v>3287.7</v>
       </c>
       <c r="E13" s="24">
         <v>4781.8</v>
       </c>
       <c r="F13" s="25">
         <v>6248.2</v>
       </c>
@@ -2635,51 +2649,53 @@
       </c>
       <c r="X13" s="18">
         <v>13271.8</v>
       </c>
       <c r="Y13" s="18">
         <v>15400.8</v>
       </c>
       <c r="Z13" s="24">
         <v>602</v>
       </c>
       <c r="AA13" s="18">
         <v>1175.0999999999999</v>
       </c>
       <c r="AB13" s="18">
         <v>2350.1</v>
       </c>
       <c r="AC13" s="18">
         <v>3530.6</v>
       </c>
       <c r="AD13" s="18">
         <v>4834.5</v>
       </c>
       <c r="AE13" s="18">
         <v>7470.2</v>
       </c>
-      <c r="AF13" s="24"/>
+      <c r="AF13" s="18">
+        <v>8527</v>
+      </c>
       <c r="AG13" s="24"/>
       <c r="AH13" s="24"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>2443.1</v>
       </c>
       <c r="D14" s="18">
         <v>4543.7</v>
       </c>
       <c r="E14" s="24">
         <v>7400.2</v>
       </c>
       <c r="F14" s="25">
         <v>11949</v>
       </c>
@@ -2736,51 +2752,53 @@
       </c>
       <c r="X14" s="18">
         <v>11655.7</v>
       </c>
       <c r="Y14" s="18">
         <v>13801.8</v>
       </c>
       <c r="Z14" s="24">
         <v>402.6</v>
       </c>
       <c r="AA14" s="18">
         <v>681.6</v>
       </c>
       <c r="AB14" s="18">
         <v>1176.5</v>
       </c>
       <c r="AC14" s="18">
         <v>1818.9</v>
       </c>
       <c r="AD14" s="18">
         <v>3174.9</v>
       </c>
       <c r="AE14" s="18">
         <v>5103.2</v>
       </c>
-      <c r="AF14" s="24"/>
+      <c r="AF14" s="18">
+        <v>7155.5</v>
+      </c>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="18"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>1489.9</v>
       </c>
       <c r="D15" s="18">
         <v>2421.5</v>
       </c>
       <c r="E15" s="24">
         <v>3480.7</v>
       </c>
       <c r="F15" s="25">
         <v>4780.2</v>
       </c>
@@ -2837,51 +2855,53 @@
       </c>
       <c r="X15" s="18">
         <v>5845.2</v>
       </c>
       <c r="Y15" s="18">
         <v>6576.2</v>
       </c>
       <c r="Z15" s="24">
         <v>203.3</v>
       </c>
       <c r="AA15" s="18">
         <v>481</v>
       </c>
       <c r="AB15" s="18">
         <v>782.3</v>
       </c>
       <c r="AC15" s="18">
         <v>1157.9000000000001</v>
       </c>
       <c r="AD15" s="18">
         <v>1673.3</v>
       </c>
       <c r="AE15" s="18">
         <v>2912.1</v>
       </c>
-      <c r="AF15" s="24"/>
+      <c r="AF15" s="18">
+        <v>3560.3</v>
+      </c>
       <c r="AG15" s="24"/>
       <c r="AH15" s="24"/>
       <c r="AI15" s="18"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>1103</v>
       </c>
       <c r="D16" s="18">
         <v>5149.7</v>
       </c>
       <c r="E16" s="24">
         <v>11596.2</v>
       </c>
       <c r="F16" s="25">
         <v>17221.400000000001</v>
       </c>
@@ -2938,51 +2958,53 @@
       </c>
       <c r="X16" s="18">
         <v>20841.8</v>
       </c>
       <c r="Y16" s="18">
         <v>21903.8</v>
       </c>
       <c r="Z16" s="24">
         <v>233.2</v>
       </c>
       <c r="AA16" s="18">
         <v>1050.8</v>
       </c>
       <c r="AB16" s="18">
         <v>2305.1</v>
       </c>
       <c r="AC16" s="18">
         <v>4254.8</v>
       </c>
       <c r="AD16" s="18">
         <v>6043.1</v>
       </c>
       <c r="AE16" s="18">
         <v>9657.1</v>
       </c>
-      <c r="AF16" s="24"/>
+      <c r="AF16" s="18">
+        <v>13071.1</v>
+      </c>
       <c r="AG16" s="24"/>
       <c r="AH16" s="24"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>6850.6</v>
       </c>
       <c r="D17" s="18">
         <v>11414</v>
       </c>
       <c r="E17" s="24">
         <v>16611.2</v>
       </c>
       <c r="F17" s="25">
         <v>24369.4</v>
       </c>
@@ -3039,51 +3061,53 @@
       </c>
       <c r="X17" s="18">
         <v>39097.5</v>
       </c>
       <c r="Y17" s="18">
         <v>42633.5</v>
       </c>
       <c r="Z17" s="24">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="18">
         <v>4607.6000000000004</v>
       </c>
       <c r="AB17" s="18">
         <v>8124.5</v>
       </c>
       <c r="AC17" s="18">
         <v>11806.7</v>
       </c>
       <c r="AD17" s="18">
         <v>17246.900000000001</v>
       </c>
       <c r="AE17" s="18">
         <v>21290.1</v>
       </c>
-      <c r="AF17" s="24"/>
+      <c r="AF17" s="18">
+        <v>25575.3</v>
+      </c>
       <c r="AG17" s="24"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="18"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>2304.6999999999998</v>
       </c>
       <c r="D18" s="18">
         <v>3860.1</v>
       </c>
       <c r="E18" s="24">
         <v>5545.9</v>
       </c>
       <c r="F18" s="25">
         <v>7623</v>
       </c>
@@ -3140,51 +3164,53 @@
       </c>
       <c r="X18" s="18">
         <v>11176.8</v>
       </c>
       <c r="Y18" s="18">
         <v>12600.7</v>
       </c>
       <c r="Z18" s="24">
         <v>879.3</v>
       </c>
       <c r="AA18" s="18">
         <v>1611.7</v>
       </c>
       <c r="AB18" s="18">
         <v>2419.6999999999998</v>
       </c>
       <c r="AC18" s="18">
         <v>3529.8</v>
       </c>
       <c r="AD18" s="18">
         <v>4901.1000000000004</v>
       </c>
       <c r="AE18" s="18">
         <v>6577.1</v>
       </c>
-      <c r="AF18" s="24"/>
+      <c r="AF18" s="18">
+        <v>7365.8</v>
+      </c>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AI18" s="18"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>5848.3</v>
       </c>
       <c r="D19" s="18">
         <v>9080.1</v>
       </c>
       <c r="E19" s="24">
         <v>12563.1</v>
       </c>
       <c r="F19" s="25">
         <v>16978.3</v>
       </c>
@@ -3241,51 +3267,53 @@
       </c>
       <c r="X19" s="18">
         <v>37092.199999999997</v>
       </c>
       <c r="Y19" s="18">
         <v>40260.300000000003</v>
       </c>
       <c r="Z19" s="24">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="18">
         <v>6489.6</v>
       </c>
       <c r="AB19" s="18">
         <v>10366.200000000001</v>
       </c>
       <c r="AC19" s="18">
         <v>14784</v>
       </c>
       <c r="AD19" s="18">
         <v>18746.900000000001</v>
       </c>
       <c r="AE19" s="18">
         <v>23544.7</v>
       </c>
-      <c r="AF19" s="24"/>
+      <c r="AF19" s="18">
+        <v>27509.8</v>
+      </c>
       <c r="AG19" s="24"/>
       <c r="AH19" s="24"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="16" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>