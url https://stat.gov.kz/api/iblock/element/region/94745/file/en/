--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="615" yWindow="945" windowWidth="24240" windowHeight="13740" activeTab="1"/>
+    <workbookView xWindow="615" yWindow="945" windowWidth="24240" windowHeight="13740" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
-    <sheet name="2024" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator 2022-2023" sheetId="1" r:id="rId3"/>
+    <sheet name="Indicator 2024" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Indicator 2022-2023'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="69">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
     <t>January - August</t>
   </si>
   <si>
@@ -118,111 +122,302 @@
     <t>Tarbagatai district</t>
   </si>
   <si>
     <t>Ulansky district</t>
   </si>
   <si>
     <t>Shemonaikha district</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Cows milk production</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Cows milk production is the amount of actually produced raw cows milk during the reporting period</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">It is formed in accordance with the Methodology for the Formation of Statistical Indicators on Livestock Production.
+</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationwide statistical surveys “Report on the State of Livestock Production” (Form 24-skh, annual frequency) and “Production of Livestock Products by Individual Entrepreneurs, Peasant or Farm Enterprises, and Household Farms” (Form A-008, quarterly frequency).
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of agricultural statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protsenko Oksana </t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -304,54 +499,60 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -364,91 +565,151 @@
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный_05_19" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -691,163 +952,395 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H16" sqref="H16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="46" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="46" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="26"/>
+      <c r="B1" s="26"/>
+    </row>
+    <row r="2" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="28">
+        <v>14340101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="29" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="29" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="29" customFormat="1" ht="33" customHeight="1">
+      <c r="A7" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="29" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="29" customFormat="1" ht="45" customHeight="1">
+      <c r="A10" s="27" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="29" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" s="35"/>
+    </row>
+    <row r="12" spans="1:13" s="29" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="M13" s="35"/>
+    </row>
+    <row r="14" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="M14" s="35"/>
+    </row>
+    <row r="15" spans="1:13" s="29" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="35"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="39"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="40"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="39"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="40"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="39"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="40"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="44"/>
+      <c r="B22" s="45"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="40"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="39"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="40"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="39"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:T17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="S27" sqref="S27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="4"/>
     <col min="4" max="4" width="9.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="4" customWidth="1"/>
     <col min="7" max="8" width="10.140625" style="4" customWidth="1"/>
     <col min="9" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10" style="4" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="4" customWidth="1"/>
     <col min="14" max="15" width="9.85546875" style="4" customWidth="1"/>
     <col min="16" max="16" width="10" style="4" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="4" customWidth="1"/>
     <col min="18" max="20" width="9.85546875" style="4" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="26"/>
-[...17 lines deleted...]
-      <c r="T2" s="26"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="28"/>
-[...5 lines deleted...]
-      <c r="I4" s="27" t="s">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="J4" s="28"/>
-[...9 lines deleted...]
-      <c r="T4" s="29"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="50"/>
     </row>
     <row r="5" spans="1:20" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A5" s="30"/>
+      <c r="A5" s="51"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1620,155 +2113,155 @@
       </c>
       <c r="R17" s="1">
         <v>42914.3</v>
       </c>
       <c r="S17" s="1">
         <v>46455.5</v>
       </c>
       <c r="T17" s="1">
         <v>49901.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.36" bottom="0.59055118110236227" header="0.26" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AN23" sqref="AN23"/>
+      <selection pane="topRight" activeCell="AK28" sqref="AK28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.28515625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.28515625" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="34.5" customHeight="1">
       <c r="A2" s="12"/>
-      <c r="B2" s="26" t="s">
+      <c r="B2" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="26"/>
-[...17 lines deleted...]
-      <c r="U2" s="26"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
     </row>
     <row r="3" spans="1:37" s="14" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A3" s="13"/>
       <c r="M3" s="15" t="s">
         <v>14</v>
       </c>
       <c r="Y3" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AK3" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="16" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="31" t="s">
+      <c r="B4" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="32"/>
-[...10 lines deleted...]
-      <c r="N4" s="31" t="s">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="32"/>
-[...10 lines deleted...]
-      <c r="Z4" s="31" t="s">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="AA4" s="32"/>
-[...9 lines deleted...]
-      <c r="AK4" s="33"/>
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="53"/>
+      <c r="AE4" s="53"/>
+      <c r="AF4" s="53"/>
+      <c r="AG4" s="53"/>
+      <c r="AH4" s="53"/>
+      <c r="AI4" s="53"/>
+      <c r="AJ4" s="53"/>
+      <c r="AK4" s="54"/>
     </row>
     <row r="5" spans="1:37" s="16" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="56"/>
       <c r="B5" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -1931,51 +2424,53 @@
       </c>
       <c r="Y6" s="18">
         <v>260465.1</v>
       </c>
       <c r="Z6" s="24">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="18">
         <v>26802.6</v>
       </c>
       <c r="AB6" s="18">
         <v>45525.2</v>
       </c>
       <c r="AC6" s="18">
         <v>68084.7</v>
       </c>
       <c r="AD6" s="18">
         <v>93408.9</v>
       </c>
       <c r="AE6" s="18">
         <v>125540.3</v>
       </c>
       <c r="AF6" s="18">
         <v>154934</v>
       </c>
-      <c r="AG6" s="24"/>
+      <c r="AG6" s="18">
+        <v>182117.5</v>
+      </c>
       <c r="AH6" s="24"/>
       <c r="AI6" s="18"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>264</v>
       </c>
       <c r="D7" s="18">
         <v>541.9</v>
       </c>
       <c r="E7" s="24">
         <v>843.5</v>
       </c>
       <c r="F7" s="25">
         <v>1267.0999999999999</v>
       </c>
       <c r="G7" s="24">
@@ -2034,51 +2529,53 @@
       </c>
       <c r="Y7" s="18">
         <v>2474.1999999999998</v>
       </c>
       <c r="Z7" s="24">
         <v>97.2</v>
       </c>
       <c r="AA7" s="18">
         <v>213.4</v>
       </c>
       <c r="AB7" s="18">
         <v>381</v>
       </c>
       <c r="AC7" s="18">
         <v>555.79999999999995</v>
       </c>
       <c r="AD7" s="18">
         <v>795.8</v>
       </c>
       <c r="AE7" s="18">
         <v>1029.8</v>
       </c>
       <c r="AF7" s="18">
         <v>1359.3</v>
       </c>
-      <c r="AG7" s="24"/>
+      <c r="AG7" s="18">
+        <v>1653.4</v>
+      </c>
       <c r="AH7" s="24"/>
       <c r="AI7" s="18"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>570</v>
       </c>
       <c r="D8" s="18">
         <v>924.9</v>
       </c>
       <c r="E8" s="24">
         <v>1301.5999999999999</v>
       </c>
       <c r="F8" s="25">
         <v>1921.9</v>
       </c>
       <c r="G8" s="24">
@@ -2137,51 +2634,53 @@
       </c>
       <c r="Y8" s="18">
         <v>4088.6</v>
       </c>
       <c r="Z8" s="24">
         <v>283.7</v>
       </c>
       <c r="AA8" s="18">
         <v>477.2</v>
       </c>
       <c r="AB8" s="18">
         <v>785.8</v>
       </c>
       <c r="AC8" s="18">
         <v>1207.5999999999999</v>
       </c>
       <c r="AD8" s="18">
         <v>1822.1</v>
       </c>
       <c r="AE8" s="18">
         <v>2361.3000000000002</v>
       </c>
       <c r="AF8" s="18">
         <v>2778</v>
       </c>
-      <c r="AG8" s="24"/>
+      <c r="AG8" s="18">
+        <v>3105.9</v>
+      </c>
       <c r="AH8" s="24"/>
       <c r="AI8" s="18"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>5789.5</v>
       </c>
       <c r="D9" s="18">
         <v>9097.7999999999993</v>
       </c>
       <c r="E9" s="24">
         <v>13028.5</v>
       </c>
       <c r="F9" s="25">
         <v>16630.900000000001</v>
       </c>
       <c r="G9" s="24">
@@ -2240,51 +2739,53 @@
       </c>
       <c r="Y9" s="18">
         <v>45760.6</v>
       </c>
       <c r="Z9" s="24">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="18">
         <v>5110.5</v>
       </c>
       <c r="AB9" s="18">
         <v>8614.4</v>
       </c>
       <c r="AC9" s="18">
         <v>12515.9</v>
       </c>
       <c r="AD9" s="18">
         <v>16510.900000000001</v>
       </c>
       <c r="AE9" s="18">
         <v>21450.7</v>
       </c>
       <c r="AF9" s="18">
         <v>26446.799999999999</v>
       </c>
-      <c r="AG9" s="24"/>
+      <c r="AG9" s="18">
+        <v>30973</v>
+      </c>
       <c r="AH9" s="24"/>
       <c r="AI9" s="18"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>4465.2</v>
       </c>
       <c r="D10" s="18">
         <v>8317.7000000000007</v>
       </c>
       <c r="E10" s="24">
         <v>12808.5</v>
       </c>
       <c r="F10" s="25">
         <v>17362.3</v>
       </c>
       <c r="G10" s="24">
@@ -2343,51 +2844,53 @@
       </c>
       <c r="Y10" s="18">
         <v>17630.900000000001</v>
       </c>
       <c r="Z10" s="24">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="18">
         <v>1454.7</v>
       </c>
       <c r="AB10" s="18">
         <v>2706.9</v>
       </c>
       <c r="AC10" s="18">
         <v>4163.5</v>
       </c>
       <c r="AD10" s="18">
         <v>5620.9</v>
       </c>
       <c r="AE10" s="18">
         <v>7450.3</v>
       </c>
       <c r="AF10" s="18">
         <v>9655.6</v>
       </c>
-      <c r="AG10" s="24"/>
+      <c r="AG10" s="18">
+        <v>11147.7</v>
+      </c>
       <c r="AH10" s="24"/>
       <c r="AI10" s="18"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>2650.8</v>
       </c>
       <c r="D11" s="18">
         <v>4364.3999999999996</v>
       </c>
       <c r="E11" s="24">
         <v>5954.2</v>
       </c>
       <c r="F11" s="25">
         <v>7984.8</v>
       </c>
       <c r="G11" s="24">
@@ -2446,51 +2949,53 @@
       </c>
       <c r="Y11" s="18">
         <v>16229.2</v>
       </c>
       <c r="Z11" s="24">
         <v>803.6</v>
       </c>
       <c r="AA11" s="18">
         <v>1628.4</v>
       </c>
       <c r="AB11" s="18">
         <v>2929.4</v>
       </c>
       <c r="AC11" s="18">
         <v>4164.3999999999996</v>
       </c>
       <c r="AD11" s="18">
         <v>5928.7</v>
       </c>
       <c r="AE11" s="18">
         <v>8069.7</v>
       </c>
       <c r="AF11" s="18">
         <v>10117.700000000001</v>
       </c>
-      <c r="AG11" s="24"/>
+      <c r="AG11" s="18">
+        <v>12035.5</v>
+      </c>
       <c r="AH11" s="24"/>
       <c r="AI11" s="18"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>3263.2</v>
       </c>
       <c r="D12" s="18">
         <v>5411</v>
       </c>
       <c r="E12" s="24">
         <v>9340.7999999999993</v>
       </c>
       <c r="F12" s="25">
         <v>14378.1</v>
       </c>
       <c r="G12" s="24">
@@ -2549,51 +3054,53 @@
       </c>
       <c r="Y12" s="18">
         <v>21105.4</v>
       </c>
       <c r="Z12" s="24">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="18">
         <v>1821.1</v>
       </c>
       <c r="AB12" s="18">
         <v>2583.6</v>
       </c>
       <c r="AC12" s="18">
         <v>4595</v>
       </c>
       <c r="AD12" s="18">
         <v>6110</v>
       </c>
       <c r="AE12" s="18">
         <v>8624.2000000000007</v>
       </c>
       <c r="AF12" s="18">
         <v>11812.1</v>
       </c>
-      <c r="AG12" s="24"/>
+      <c r="AG12" s="18">
+        <v>13752.2</v>
+      </c>
       <c r="AH12" s="24"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1926.9</v>
       </c>
       <c r="D13" s="18">
         <v>3287.7</v>
       </c>
       <c r="E13" s="24">
         <v>4781.8</v>
       </c>
       <c r="F13" s="25">
         <v>6248.2</v>
       </c>
       <c r="G13" s="24">
@@ -2652,51 +3159,53 @@
       </c>
       <c r="Y13" s="18">
         <v>15400.8</v>
       </c>
       <c r="Z13" s="24">
         <v>602</v>
       </c>
       <c r="AA13" s="18">
         <v>1175.0999999999999</v>
       </c>
       <c r="AB13" s="18">
         <v>2350.1</v>
       </c>
       <c r="AC13" s="18">
         <v>3530.6</v>
       </c>
       <c r="AD13" s="18">
         <v>4834.5</v>
       </c>
       <c r="AE13" s="18">
         <v>7470.2</v>
       </c>
       <c r="AF13" s="18">
         <v>8527</v>
       </c>
-      <c r="AG13" s="24"/>
+      <c r="AG13" s="18">
+        <v>9677.5</v>
+      </c>
       <c r="AH13" s="24"/>
       <c r="AI13" s="18"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>2443.1</v>
       </c>
       <c r="D14" s="18">
         <v>4543.7</v>
       </c>
       <c r="E14" s="24">
         <v>7400.2</v>
       </c>
       <c r="F14" s="25">
         <v>11949</v>
       </c>
       <c r="G14" s="24">
@@ -2755,51 +3264,53 @@
       </c>
       <c r="Y14" s="18">
         <v>13801.8</v>
       </c>
       <c r="Z14" s="24">
         <v>402.6</v>
       </c>
       <c r="AA14" s="18">
         <v>681.6</v>
       </c>
       <c r="AB14" s="18">
         <v>1176.5</v>
       </c>
       <c r="AC14" s="18">
         <v>1818.9</v>
       </c>
       <c r="AD14" s="18">
         <v>3174.9</v>
       </c>
       <c r="AE14" s="18">
         <v>5103.2</v>
       </c>
       <c r="AF14" s="18">
         <v>7155.5</v>
       </c>
-      <c r="AG14" s="24"/>
+      <c r="AG14" s="18">
+        <v>8326.1</v>
+      </c>
       <c r="AH14" s="24"/>
       <c r="AI14" s="18"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>1489.9</v>
       </c>
       <c r="D15" s="18">
         <v>2421.5</v>
       </c>
       <c r="E15" s="24">
         <v>3480.7</v>
       </c>
       <c r="F15" s="25">
         <v>4780.2</v>
       </c>
       <c r="G15" s="24">
@@ -2858,51 +3369,53 @@
       </c>
       <c r="Y15" s="18">
         <v>6576.2</v>
       </c>
       <c r="Z15" s="24">
         <v>203.3</v>
       </c>
       <c r="AA15" s="18">
         <v>481</v>
       </c>
       <c r="AB15" s="18">
         <v>782.3</v>
       </c>
       <c r="AC15" s="18">
         <v>1157.9000000000001</v>
       </c>
       <c r="AD15" s="18">
         <v>1673.3</v>
       </c>
       <c r="AE15" s="18">
         <v>2912.1</v>
       </c>
       <c r="AF15" s="18">
         <v>3560.3</v>
       </c>
-      <c r="AG15" s="24"/>
+      <c r="AG15" s="18">
+        <v>3997.3</v>
+      </c>
       <c r="AH15" s="24"/>
       <c r="AI15" s="18"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>1103</v>
       </c>
       <c r="D16" s="18">
         <v>5149.7</v>
       </c>
       <c r="E16" s="24">
         <v>11596.2</v>
       </c>
       <c r="F16" s="25">
         <v>17221.400000000001</v>
       </c>
       <c r="G16" s="24">
@@ -2961,51 +3474,53 @@
       </c>
       <c r="Y16" s="18">
         <v>21903.8</v>
       </c>
       <c r="Z16" s="24">
         <v>233.2</v>
       </c>
       <c r="AA16" s="18">
         <v>1050.8</v>
       </c>
       <c r="AB16" s="18">
         <v>2305.1</v>
       </c>
       <c r="AC16" s="18">
         <v>4254.8</v>
       </c>
       <c r="AD16" s="18">
         <v>6043.1</v>
       </c>
       <c r="AE16" s="18">
         <v>9657.1</v>
       </c>
       <c r="AF16" s="18">
         <v>13071.1</v>
       </c>
-      <c r="AG16" s="24"/>
+      <c r="AG16" s="18">
+        <v>16355</v>
+      </c>
       <c r="AH16" s="24"/>
       <c r="AI16" s="18"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>6850.6</v>
       </c>
       <c r="D17" s="18">
         <v>11414</v>
       </c>
       <c r="E17" s="24">
         <v>16611.2</v>
       </c>
       <c r="F17" s="25">
         <v>24369.4</v>
       </c>
       <c r="G17" s="24">
@@ -3064,51 +3579,53 @@
       </c>
       <c r="Y17" s="18">
         <v>42633.5</v>
       </c>
       <c r="Z17" s="24">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="18">
         <v>4607.6000000000004</v>
       </c>
       <c r="AB17" s="18">
         <v>8124.5</v>
       </c>
       <c r="AC17" s="18">
         <v>11806.7</v>
       </c>
       <c r="AD17" s="18">
         <v>17246.900000000001</v>
       </c>
       <c r="AE17" s="18">
         <v>21290.1</v>
       </c>
       <c r="AF17" s="18">
         <v>25575.3</v>
       </c>
-      <c r="AG17" s="24"/>
+      <c r="AG17" s="18">
+        <v>31078.1</v>
+      </c>
       <c r="AH17" s="24"/>
       <c r="AI17" s="18"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>2304.6999999999998</v>
       </c>
       <c r="D18" s="18">
         <v>3860.1</v>
       </c>
       <c r="E18" s="24">
         <v>5545.9</v>
       </c>
       <c r="F18" s="25">
         <v>7623</v>
       </c>
       <c r="G18" s="24">
@@ -3167,51 +3684,53 @@
       </c>
       <c r="Y18" s="18">
         <v>12600.7</v>
       </c>
       <c r="Z18" s="24">
         <v>879.3</v>
       </c>
       <c r="AA18" s="18">
         <v>1611.7</v>
       </c>
       <c r="AB18" s="18">
         <v>2419.6999999999998</v>
       </c>
       <c r="AC18" s="18">
         <v>3529.8</v>
       </c>
       <c r="AD18" s="18">
         <v>4901.1000000000004</v>
       </c>
       <c r="AE18" s="18">
         <v>6577.1</v>
       </c>
       <c r="AF18" s="18">
         <v>7365.8</v>
       </c>
-      <c r="AG18" s="24"/>
+      <c r="AG18" s="18">
+        <v>8279.6</v>
+      </c>
       <c r="AH18" s="24"/>
       <c r="AI18" s="18"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="16" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>5848.3</v>
       </c>
       <c r="D19" s="18">
         <v>9080.1</v>
       </c>
       <c r="E19" s="24">
         <v>12563.1</v>
       </c>
       <c r="F19" s="25">
         <v>16978.3</v>
       </c>
       <c r="G19" s="24">
@@ -3270,91 +3789,95 @@
       </c>
       <c r="Y19" s="18">
         <v>40260.300000000003</v>
       </c>
       <c r="Z19" s="24">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="18">
         <v>6489.6</v>
       </c>
       <c r="AB19" s="18">
         <v>10366.200000000001</v>
       </c>
       <c r="AC19" s="18">
         <v>14784</v>
       </c>
       <c r="AD19" s="18">
         <v>18746.900000000001</v>
       </c>
       <c r="AE19" s="18">
         <v>23544.7</v>
       </c>
       <c r="AF19" s="18">
         <v>27509.8</v>
       </c>
-      <c r="AG19" s="24"/>
+      <c r="AG19" s="18">
+        <v>31736.400000000001</v>
+      </c>
       <c r="AH19" s="24"/>
       <c r="AI19" s="18"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="16" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator 2022-2023</vt:lpstr>
+      <vt:lpstr>Indicator 2024</vt:lpstr>
+      <vt:lpstr>'Indicator 2022-2023'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>