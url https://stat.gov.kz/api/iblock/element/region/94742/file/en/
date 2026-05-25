--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="345" yWindow="870" windowWidth="24240" windowHeight="13740" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="1" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
@@ -404,91 +404,91 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -514,51 +514,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1631,51 +1631,51 @@
       </c>
       <c r="T17" s="1">
         <v>9806.7999999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG33" sqref="AG33"/>
+      <selection pane="topRight" activeCell="AI27" sqref="AI27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="7" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="6"/>
     <col min="10" max="10" width="10.28515625" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="6"/>
     <col min="12" max="12" width="10.85546875" style="6" customWidth="1"/>
     <col min="13" max="18" width="9.140625" style="6"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="3" customFormat="1" ht="35.25" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
@@ -1941,51 +1941,53 @@
       </c>
       <c r="U6" s="31">
         <v>37745.800000000003</v>
       </c>
       <c r="V6" s="31">
         <v>43625</v>
       </c>
       <c r="W6" s="28">
         <v>48580.7</v>
       </c>
       <c r="X6" s="28">
         <v>53147.6</v>
       </c>
       <c r="Y6" s="28">
         <v>57951</v>
       </c>
       <c r="Z6" s="28">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="28">
         <v>5472.6</v>
       </c>
       <c r="AB6" s="28">
         <v>9033.7000000000007</v>
       </c>
-      <c r="AC6" s="31"/>
+      <c r="AC6" s="28">
+        <v>13074.7</v>
+      </c>
       <c r="AD6" s="31"/>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="28"/>
       <c r="AJ6" s="28"/>
       <c r="AK6" s="28"/>
     </row>
     <row r="7" spans="1:37" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>8.5</v>
       </c>
       <c r="C7" s="28">
         <v>33.5</v>
       </c>
       <c r="D7" s="28">
         <v>80.400000000000006</v>
       </c>
       <c r="E7" s="31">
         <v>119.2</v>
       </c>
@@ -2036,51 +2038,53 @@
       </c>
       <c r="U7" s="31">
         <v>334.2</v>
       </c>
       <c r="V7" s="31">
         <v>360.4</v>
       </c>
       <c r="W7" s="28">
         <v>389.1</v>
       </c>
       <c r="X7" s="28">
         <v>420</v>
       </c>
       <c r="Y7" s="28">
         <v>453.2</v>
       </c>
       <c r="Z7" s="28">
         <v>9.6</v>
       </c>
       <c r="AA7" s="28">
         <v>35.700000000000003</v>
       </c>
       <c r="AB7" s="28">
         <v>85.6</v>
       </c>
-      <c r="AC7" s="31"/>
+      <c r="AC7" s="28">
+        <v>135.69999999999999</v>
+      </c>
       <c r="AD7" s="31"/>
       <c r="AE7" s="31"/>
       <c r="AF7" s="31"/>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="28"/>
     </row>
     <row r="8" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>41.4</v>
       </c>
       <c r="C8" s="28">
         <v>86.6</v>
       </c>
       <c r="D8" s="28">
         <v>231.7</v>
       </c>
       <c r="E8" s="31">
         <v>386.6</v>
       </c>
@@ -2131,51 +2135,53 @@
       </c>
       <c r="U8" s="31">
         <v>1501.6</v>
       </c>
       <c r="V8" s="31">
         <v>1660</v>
       </c>
       <c r="W8" s="28">
         <v>1724.5</v>
       </c>
       <c r="X8" s="28">
         <v>1778.4</v>
       </c>
       <c r="Y8" s="28">
         <v>1864</v>
       </c>
       <c r="Z8" s="28">
         <v>48.7</v>
       </c>
       <c r="AA8" s="28">
         <v>97.7</v>
       </c>
       <c r="AB8" s="28">
         <v>256.5</v>
       </c>
-      <c r="AC8" s="31"/>
+      <c r="AC8" s="28">
+        <v>427.5</v>
+      </c>
       <c r="AD8" s="31"/>
       <c r="AE8" s="31"/>
       <c r="AF8" s="31"/>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="28"/>
     </row>
     <row r="9" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="27">
         <v>1278.7</v>
       </c>
       <c r="C9" s="28">
         <v>2500.8000000000002</v>
       </c>
       <c r="D9" s="28">
         <v>3743.9</v>
       </c>
       <c r="E9" s="31">
         <v>5152.5</v>
       </c>
@@ -2226,51 +2232,53 @@
       </c>
       <c r="U9" s="31">
         <v>9605.7999999999993</v>
       </c>
       <c r="V9" s="31">
         <v>10918.6</v>
       </c>
       <c r="W9" s="28">
         <v>12175.6</v>
       </c>
       <c r="X9" s="28">
         <v>13142.8</v>
       </c>
       <c r="Y9" s="28">
         <v>14167.4</v>
       </c>
       <c r="Z9" s="28">
         <v>982.8</v>
       </c>
       <c r="AA9" s="28">
         <v>2028.5</v>
       </c>
       <c r="AB9" s="28">
         <v>3233.8</v>
       </c>
-      <c r="AC9" s="31"/>
+      <c r="AC9" s="28">
+        <v>4330.7</v>
+      </c>
       <c r="AD9" s="31"/>
       <c r="AE9" s="31"/>
       <c r="AF9" s="31"/>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="28"/>
     </row>
     <row r="10" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="27">
         <v>51.6</v>
       </c>
       <c r="C10" s="28">
         <v>96.3</v>
       </c>
       <c r="D10" s="28">
         <v>186.3</v>
       </c>
       <c r="E10" s="31">
         <v>338.5</v>
       </c>
@@ -2321,51 +2329,53 @@
       </c>
       <c r="U10" s="31">
         <v>1250.9000000000001</v>
       </c>
       <c r="V10" s="31">
         <v>1519.9</v>
       </c>
       <c r="W10" s="28">
         <v>1716.9</v>
       </c>
       <c r="X10" s="28">
         <v>1976</v>
       </c>
       <c r="Y10" s="28">
         <v>2239.8000000000002</v>
       </c>
       <c r="Z10" s="28">
         <v>44.7</v>
       </c>
       <c r="AA10" s="28">
         <v>91.7</v>
       </c>
       <c r="AB10" s="28">
         <v>186.7</v>
       </c>
-      <c r="AC10" s="31"/>
+      <c r="AC10" s="28">
+        <v>348.1</v>
+      </c>
       <c r="AD10" s="31"/>
       <c r="AE10" s="31"/>
       <c r="AF10" s="31"/>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="28"/>
     </row>
     <row r="11" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="27">
         <v>627.4</v>
       </c>
       <c r="C11" s="28">
         <v>1283.9000000000001</v>
       </c>
       <c r="D11" s="28">
         <v>2617.6999999999998</v>
       </c>
       <c r="E11" s="31">
         <v>3954.8</v>
       </c>
@@ -2416,51 +2426,53 @@
       </c>
       <c r="U11" s="31">
         <v>7807.8</v>
       </c>
       <c r="V11" s="31">
         <v>9072</v>
       </c>
       <c r="W11" s="28">
         <v>10193.200000000001</v>
       </c>
       <c r="X11" s="28">
         <v>11145.2</v>
       </c>
       <c r="Y11" s="28">
         <v>11983.6</v>
       </c>
       <c r="Z11" s="28">
         <v>473.3</v>
       </c>
       <c r="AA11" s="28">
         <v>953.6</v>
       </c>
       <c r="AB11" s="28">
         <v>1549.6</v>
       </c>
-      <c r="AC11" s="31"/>
+      <c r="AC11" s="28">
+        <v>2320.6999999999998</v>
+      </c>
       <c r="AD11" s="31"/>
       <c r="AE11" s="31"/>
       <c r="AF11" s="31"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="28"/>
     </row>
     <row r="12" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="27">
         <v>29.5</v>
       </c>
       <c r="C12" s="28">
         <v>87.9</v>
       </c>
       <c r="D12" s="28">
         <v>149.4</v>
       </c>
       <c r="E12" s="31">
         <v>439.9</v>
       </c>
@@ -2511,51 +2523,53 @@
       </c>
       <c r="U12" s="31">
         <v>1018.6</v>
       </c>
       <c r="V12" s="31">
         <v>1228.5999999999999</v>
       </c>
       <c r="W12" s="28">
         <v>1377.8</v>
       </c>
       <c r="X12" s="28">
         <v>1531.8</v>
       </c>
       <c r="Y12" s="28">
         <v>1702.5</v>
       </c>
       <c r="Z12" s="28">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="28">
         <v>88.2</v>
       </c>
       <c r="AB12" s="28">
         <v>127.6</v>
       </c>
-      <c r="AC12" s="31"/>
+      <c r="AC12" s="28">
+        <v>313.89999999999998</v>
+      </c>
       <c r="AD12" s="31"/>
       <c r="AE12" s="31"/>
       <c r="AF12" s="31"/>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="28"/>
     </row>
     <row r="13" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <v>50.7</v>
       </c>
       <c r="C13" s="28">
         <v>92.4</v>
       </c>
       <c r="D13" s="28">
         <v>202.9</v>
       </c>
       <c r="E13" s="31">
         <v>309.89999999999998</v>
       </c>
@@ -2606,51 +2620,53 @@
       </c>
       <c r="U13" s="31">
         <v>780.6</v>
       </c>
       <c r="V13" s="31">
         <v>926.6</v>
       </c>
       <c r="W13" s="28">
         <v>1051.7</v>
       </c>
       <c r="X13" s="28">
         <v>1137.3</v>
       </c>
       <c r="Y13" s="28">
         <v>1244.3</v>
       </c>
       <c r="Z13" s="28">
         <v>36.5</v>
       </c>
       <c r="AA13" s="28">
         <v>102.4</v>
       </c>
       <c r="AB13" s="28">
         <v>181.8</v>
       </c>
-      <c r="AC13" s="31"/>
+      <c r="AC13" s="28">
+        <v>281.8</v>
+      </c>
       <c r="AD13" s="31"/>
       <c r="AE13" s="31"/>
       <c r="AF13" s="31"/>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="28"/>
     </row>
     <row r="14" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>24.7</v>
       </c>
       <c r="C14" s="28">
         <v>73.7</v>
       </c>
       <c r="D14" s="28">
         <v>124.9</v>
       </c>
       <c r="E14" s="31">
         <v>369.4</v>
       </c>
@@ -2701,51 +2717,53 @@
       </c>
       <c r="U14" s="31">
         <v>1187.9000000000001</v>
       </c>
       <c r="V14" s="31">
         <v>1438.1</v>
       </c>
       <c r="W14" s="28">
         <v>1538.1</v>
       </c>
       <c r="X14" s="28">
         <v>1720.1</v>
       </c>
       <c r="Y14" s="28">
         <v>1873.2</v>
       </c>
       <c r="Z14" s="28">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="28">
         <v>48.2</v>
       </c>
       <c r="AB14" s="28">
         <v>84.3</v>
       </c>
-      <c r="AC14" s="31"/>
+      <c r="AC14" s="28">
+        <v>254.4</v>
+      </c>
       <c r="AD14" s="31"/>
       <c r="AE14" s="31"/>
       <c r="AF14" s="31"/>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="28"/>
     </row>
     <row r="15" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="27">
         <v>260.3</v>
       </c>
       <c r="C15" s="28">
         <v>523.20000000000005</v>
       </c>
       <c r="D15" s="28">
         <v>949.3</v>
       </c>
       <c r="E15" s="31">
         <v>1367.3</v>
       </c>
@@ -2796,51 +2814,53 @@
       </c>
       <c r="U15" s="31">
         <v>3634.1</v>
       </c>
       <c r="V15" s="31">
         <v>4044.1</v>
       </c>
       <c r="W15" s="28">
         <v>4511.1000000000004</v>
       </c>
       <c r="X15" s="28">
         <v>4906.1000000000004</v>
       </c>
       <c r="Y15" s="28">
         <v>5378.1</v>
       </c>
       <c r="Z15" s="28">
         <v>243.7</v>
       </c>
       <c r="AA15" s="28">
         <v>625</v>
       </c>
       <c r="AB15" s="28">
         <v>1050</v>
       </c>
-      <c r="AC15" s="31"/>
+      <c r="AC15" s="28">
+        <v>1545.7</v>
+      </c>
       <c r="AD15" s="31"/>
       <c r="AE15" s="31"/>
       <c r="AF15" s="31"/>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="28"/>
     </row>
     <row r="16" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A16" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="27">
         <v>47.6</v>
       </c>
       <c r="C16" s="28">
         <v>74.8</v>
       </c>
       <c r="D16" s="28">
         <v>180</v>
       </c>
       <c r="E16" s="31">
         <v>389</v>
       </c>
@@ -2891,51 +2911,53 @@
       </c>
       <c r="U16" s="31">
         <v>449.6</v>
       </c>
       <c r="V16" s="31">
         <v>478.8</v>
       </c>
       <c r="W16" s="28">
         <v>501.9</v>
       </c>
       <c r="X16" s="28">
         <v>534.9</v>
       </c>
       <c r="Y16" s="28">
         <v>548.20000000000005</v>
       </c>
       <c r="Z16" s="28">
         <v>7.4</v>
       </c>
       <c r="AA16" s="28">
         <v>21.6</v>
       </c>
       <c r="AB16" s="28">
         <v>29</v>
       </c>
-      <c r="AC16" s="31"/>
+      <c r="AC16" s="28">
+        <v>36.4</v>
+      </c>
       <c r="AD16" s="31"/>
       <c r="AE16" s="31"/>
       <c r="AF16" s="31"/>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28"/>
     </row>
     <row r="17" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A17" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="27">
         <v>119.1</v>
       </c>
       <c r="C17" s="28">
         <v>283.10000000000002</v>
       </c>
       <c r="D17" s="28">
         <v>698.1</v>
       </c>
       <c r="E17" s="31">
         <v>1141.0999999999999</v>
       </c>
@@ -2986,51 +3008,53 @@
       </c>
       <c r="U17" s="31">
         <v>2866.9</v>
       </c>
       <c r="V17" s="31">
         <v>3666.9</v>
       </c>
       <c r="W17" s="28">
         <v>4266.8999999999996</v>
       </c>
       <c r="X17" s="28">
         <v>4834.8999999999996</v>
       </c>
       <c r="Y17" s="28">
         <v>5135.8999999999996</v>
       </c>
       <c r="Z17" s="28">
         <v>103</v>
       </c>
       <c r="AA17" s="28">
         <v>292.60000000000002</v>
       </c>
       <c r="AB17" s="28">
         <v>525.29999999999995</v>
       </c>
-      <c r="AC17" s="31"/>
+      <c r="AC17" s="28">
+        <v>817.8</v>
+      </c>
       <c r="AD17" s="31"/>
       <c r="AE17" s="31"/>
       <c r="AF17" s="31"/>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="28"/>
     </row>
     <row r="18" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="27">
         <v>112.8</v>
       </c>
       <c r="C18" s="28">
         <v>209.5</v>
       </c>
       <c r="D18" s="28">
         <v>434.7</v>
       </c>
       <c r="E18" s="31">
         <v>679.8</v>
       </c>
@@ -3081,51 +3105,53 @@
       </c>
       <c r="U18" s="31">
         <v>1617.1</v>
       </c>
       <c r="V18" s="31">
         <v>1988.3</v>
       </c>
       <c r="W18" s="28">
         <v>2300</v>
       </c>
       <c r="X18" s="28">
         <v>2701.2</v>
       </c>
       <c r="Y18" s="28">
         <v>3120.4</v>
       </c>
       <c r="Z18" s="28">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="28">
         <v>216.8</v>
       </c>
       <c r="AB18" s="28">
         <v>365.4</v>
       </c>
-      <c r="AC18" s="31"/>
+      <c r="AC18" s="28">
+        <v>507.9</v>
+      </c>
       <c r="AD18" s="31"/>
       <c r="AE18" s="31"/>
       <c r="AF18" s="31"/>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="28"/>
     </row>
     <row r="19" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="27">
         <v>424.7</v>
       </c>
       <c r="C19" s="28">
         <v>959.7</v>
       </c>
       <c r="D19" s="28">
         <v>1494.7</v>
       </c>
       <c r="E19" s="31">
         <v>2185.3000000000002</v>
       </c>
@@ -3176,51 +3202,53 @@
       </c>
       <c r="U19" s="31">
         <v>5690.7</v>
       </c>
       <c r="V19" s="31">
         <v>6322.7</v>
       </c>
       <c r="W19" s="28">
         <v>6833.9</v>
       </c>
       <c r="X19" s="28">
         <v>7318.9</v>
       </c>
       <c r="Y19" s="28">
         <v>8240.4</v>
       </c>
       <c r="Z19" s="28">
         <v>243</v>
       </c>
       <c r="AA19" s="28">
         <v>870.6</v>
       </c>
       <c r="AB19" s="28">
         <v>1358.1</v>
       </c>
-      <c r="AC19" s="31"/>
+      <c r="AC19" s="28">
+        <v>1754.1</v>
+      </c>
       <c r="AD19" s="31"/>
       <c r="AE19" s="31"/>
       <c r="AF19" s="31"/>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="28"/>
     </row>
     <row r="20" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>