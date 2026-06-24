--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1631,51 +1631,51 @@
       </c>
       <c r="T17" s="1">
         <v>9806.7999999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AI27" sqref="AI27"/>
+      <selection pane="topRight" activeCell="AO23" sqref="AO23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="7" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="6"/>
     <col min="10" max="10" width="10.28515625" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="6"/>
     <col min="12" max="12" width="10.85546875" style="6" customWidth="1"/>
     <col min="13" max="18" width="9.140625" style="6"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="3" customFormat="1" ht="35.25" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
@@ -1944,51 +1944,53 @@
       </c>
       <c r="V6" s="31">
         <v>43625</v>
       </c>
       <c r="W6" s="28">
         <v>48580.7</v>
       </c>
       <c r="X6" s="28">
         <v>53147.6</v>
       </c>
       <c r="Y6" s="28">
         <v>57951</v>
       </c>
       <c r="Z6" s="28">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="28">
         <v>5472.6</v>
       </c>
       <c r="AB6" s="28">
         <v>9033.7000000000007</v>
       </c>
       <c r="AC6" s="28">
         <v>13074.7</v>
       </c>
-      <c r="AD6" s="31"/>
+      <c r="AD6" s="28">
+        <v>18161.3</v>
+      </c>
       <c r="AE6" s="31"/>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="28"/>
       <c r="AJ6" s="28"/>
       <c r="AK6" s="28"/>
     </row>
     <row r="7" spans="1:37" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>8.5</v>
       </c>
       <c r="C7" s="28">
         <v>33.5</v>
       </c>
       <c r="D7" s="28">
         <v>80.400000000000006</v>
       </c>
       <c r="E7" s="31">
         <v>119.2</v>
       </c>
       <c r="F7" s="31">
@@ -2041,51 +2043,53 @@
       </c>
       <c r="V7" s="31">
         <v>360.4</v>
       </c>
       <c r="W7" s="28">
         <v>389.1</v>
       </c>
       <c r="X7" s="28">
         <v>420</v>
       </c>
       <c r="Y7" s="28">
         <v>453.2</v>
       </c>
       <c r="Z7" s="28">
         <v>9.6</v>
       </c>
       <c r="AA7" s="28">
         <v>35.700000000000003</v>
       </c>
       <c r="AB7" s="28">
         <v>85.6</v>
       </c>
       <c r="AC7" s="28">
         <v>135.69999999999999</v>
       </c>
-      <c r="AD7" s="31"/>
+      <c r="AD7" s="28">
+        <v>185.8</v>
+      </c>
       <c r="AE7" s="31"/>
       <c r="AF7" s="31"/>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="28"/>
     </row>
     <row r="8" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>41.4</v>
       </c>
       <c r="C8" s="28">
         <v>86.6</v>
       </c>
       <c r="D8" s="28">
         <v>231.7</v>
       </c>
       <c r="E8" s="31">
         <v>386.6</v>
       </c>
       <c r="F8" s="31">
@@ -2138,51 +2142,53 @@
       </c>
       <c r="V8" s="31">
         <v>1660</v>
       </c>
       <c r="W8" s="28">
         <v>1724.5</v>
       </c>
       <c r="X8" s="28">
         <v>1778.4</v>
       </c>
       <c r="Y8" s="28">
         <v>1864</v>
       </c>
       <c r="Z8" s="28">
         <v>48.7</v>
       </c>
       <c r="AA8" s="28">
         <v>97.7</v>
       </c>
       <c r="AB8" s="28">
         <v>256.5</v>
       </c>
       <c r="AC8" s="28">
         <v>427.5</v>
       </c>
-      <c r="AD8" s="31"/>
+      <c r="AD8" s="28">
+        <v>622.79999999999995</v>
+      </c>
       <c r="AE8" s="31"/>
       <c r="AF8" s="31"/>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="28"/>
     </row>
     <row r="9" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="27">
         <v>1278.7</v>
       </c>
       <c r="C9" s="28">
         <v>2500.8000000000002</v>
       </c>
       <c r="D9" s="28">
         <v>3743.9</v>
       </c>
       <c r="E9" s="31">
         <v>5152.5</v>
       </c>
       <c r="F9" s="31">
@@ -2235,51 +2241,53 @@
       </c>
       <c r="V9" s="31">
         <v>10918.6</v>
       </c>
       <c r="W9" s="28">
         <v>12175.6</v>
       </c>
       <c r="X9" s="28">
         <v>13142.8</v>
       </c>
       <c r="Y9" s="28">
         <v>14167.4</v>
       </c>
       <c r="Z9" s="28">
         <v>982.8</v>
       </c>
       <c r="AA9" s="28">
         <v>2028.5</v>
       </c>
       <c r="AB9" s="28">
         <v>3233.8</v>
       </c>
       <c r="AC9" s="28">
         <v>4330.7</v>
       </c>
-      <c r="AD9" s="31"/>
+      <c r="AD9" s="28">
+        <v>5470.2</v>
+      </c>
       <c r="AE9" s="31"/>
       <c r="AF9" s="31"/>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="28"/>
     </row>
     <row r="10" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="27">
         <v>51.6</v>
       </c>
       <c r="C10" s="28">
         <v>96.3</v>
       </c>
       <c r="D10" s="28">
         <v>186.3</v>
       </c>
       <c r="E10" s="31">
         <v>338.5</v>
       </c>
       <c r="F10" s="31">
@@ -2332,51 +2340,53 @@
       </c>
       <c r="V10" s="31">
         <v>1519.9</v>
       </c>
       <c r="W10" s="28">
         <v>1716.9</v>
       </c>
       <c r="X10" s="28">
         <v>1976</v>
       </c>
       <c r="Y10" s="28">
         <v>2239.8000000000002</v>
       </c>
       <c r="Z10" s="28">
         <v>44.7</v>
       </c>
       <c r="AA10" s="28">
         <v>91.7</v>
       </c>
       <c r="AB10" s="28">
         <v>186.7</v>
       </c>
       <c r="AC10" s="28">
         <v>348.1</v>
       </c>
-      <c r="AD10" s="31"/>
+      <c r="AD10" s="28">
+        <v>568.1</v>
+      </c>
       <c r="AE10" s="31"/>
       <c r="AF10" s="31"/>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="28"/>
     </row>
     <row r="11" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="27">
         <v>627.4</v>
       </c>
       <c r="C11" s="28">
         <v>1283.9000000000001</v>
       </c>
       <c r="D11" s="28">
         <v>2617.6999999999998</v>
       </c>
       <c r="E11" s="31">
         <v>3954.8</v>
       </c>
       <c r="F11" s="31">
@@ -2429,51 +2439,53 @@
       </c>
       <c r="V11" s="31">
         <v>9072</v>
       </c>
       <c r="W11" s="28">
         <v>10193.200000000001</v>
       </c>
       <c r="X11" s="28">
         <v>11145.2</v>
       </c>
       <c r="Y11" s="28">
         <v>11983.6</v>
       </c>
       <c r="Z11" s="28">
         <v>473.3</v>
       </c>
       <c r="AA11" s="28">
         <v>953.6</v>
       </c>
       <c r="AB11" s="28">
         <v>1549.6</v>
       </c>
       <c r="AC11" s="28">
         <v>2320.6999999999998</v>
       </c>
-      <c r="AD11" s="31"/>
+      <c r="AD11" s="28">
+        <v>3685</v>
+      </c>
       <c r="AE11" s="31"/>
       <c r="AF11" s="31"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="28"/>
     </row>
     <row r="12" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="27">
         <v>29.5</v>
       </c>
       <c r="C12" s="28">
         <v>87.9</v>
       </c>
       <c r="D12" s="28">
         <v>149.4</v>
       </c>
       <c r="E12" s="31">
         <v>439.9</v>
       </c>
       <c r="F12" s="31">
@@ -2526,51 +2538,53 @@
       </c>
       <c r="V12" s="31">
         <v>1228.5999999999999</v>
       </c>
       <c r="W12" s="28">
         <v>1377.8</v>
       </c>
       <c r="X12" s="28">
         <v>1531.8</v>
       </c>
       <c r="Y12" s="28">
         <v>1702.5</v>
       </c>
       <c r="Z12" s="28">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="28">
         <v>88.2</v>
       </c>
       <c r="AB12" s="28">
         <v>127.6</v>
       </c>
       <c r="AC12" s="28">
         <v>313.89999999999998</v>
       </c>
-      <c r="AD12" s="31"/>
+      <c r="AD12" s="28">
+        <v>500.4</v>
+      </c>
       <c r="AE12" s="31"/>
       <c r="AF12" s="31"/>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="28"/>
     </row>
     <row r="13" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <v>50.7</v>
       </c>
       <c r="C13" s="28">
         <v>92.4</v>
       </c>
       <c r="D13" s="28">
         <v>202.9</v>
       </c>
       <c r="E13" s="31">
         <v>309.89999999999998</v>
       </c>
       <c r="F13" s="31">
@@ -2623,51 +2637,53 @@
       </c>
       <c r="V13" s="31">
         <v>926.6</v>
       </c>
       <c r="W13" s="28">
         <v>1051.7</v>
       </c>
       <c r="X13" s="28">
         <v>1137.3</v>
       </c>
       <c r="Y13" s="28">
         <v>1244.3</v>
       </c>
       <c r="Z13" s="28">
         <v>36.5</v>
       </c>
       <c r="AA13" s="28">
         <v>102.4</v>
       </c>
       <c r="AB13" s="28">
         <v>181.8</v>
       </c>
       <c r="AC13" s="28">
         <v>281.8</v>
       </c>
-      <c r="AD13" s="31"/>
+      <c r="AD13" s="28">
+        <v>420.2</v>
+      </c>
       <c r="AE13" s="31"/>
       <c r="AF13" s="31"/>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="28"/>
     </row>
     <row r="14" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>24.7</v>
       </c>
       <c r="C14" s="28">
         <v>73.7</v>
       </c>
       <c r="D14" s="28">
         <v>124.9</v>
       </c>
       <c r="E14" s="31">
         <v>369.4</v>
       </c>
       <c r="F14" s="31">
@@ -2720,51 +2736,53 @@
       </c>
       <c r="V14" s="31">
         <v>1438.1</v>
       </c>
       <c r="W14" s="28">
         <v>1538.1</v>
       </c>
       <c r="X14" s="28">
         <v>1720.1</v>
       </c>
       <c r="Y14" s="28">
         <v>1873.2</v>
       </c>
       <c r="Z14" s="28">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="28">
         <v>48.2</v>
       </c>
       <c r="AB14" s="28">
         <v>84.3</v>
       </c>
       <c r="AC14" s="28">
         <v>254.4</v>
       </c>
-      <c r="AD14" s="31"/>
+      <c r="AD14" s="28">
+        <v>406.5</v>
+      </c>
       <c r="AE14" s="31"/>
       <c r="AF14" s="31"/>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="28"/>
     </row>
     <row r="15" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="27">
         <v>260.3</v>
       </c>
       <c r="C15" s="28">
         <v>523.20000000000005</v>
       </c>
       <c r="D15" s="28">
         <v>949.3</v>
       </c>
       <c r="E15" s="31">
         <v>1367.3</v>
       </c>
       <c r="F15" s="31">
@@ -2817,51 +2835,53 @@
       </c>
       <c r="V15" s="31">
         <v>4044.1</v>
       </c>
       <c r="W15" s="28">
         <v>4511.1000000000004</v>
       </c>
       <c r="X15" s="28">
         <v>4906.1000000000004</v>
       </c>
       <c r="Y15" s="28">
         <v>5378.1</v>
       </c>
       <c r="Z15" s="28">
         <v>243.7</v>
       </c>
       <c r="AA15" s="28">
         <v>625</v>
       </c>
       <c r="AB15" s="28">
         <v>1050</v>
       </c>
       <c r="AC15" s="28">
         <v>1545.7</v>
       </c>
-      <c r="AD15" s="31"/>
+      <c r="AD15" s="28">
+        <v>2022.4</v>
+      </c>
       <c r="AE15" s="31"/>
       <c r="AF15" s="31"/>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="28"/>
     </row>
     <row r="16" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A16" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="27">
         <v>47.6</v>
       </c>
       <c r="C16" s="28">
         <v>74.8</v>
       </c>
       <c r="D16" s="28">
         <v>180</v>
       </c>
       <c r="E16" s="31">
         <v>389</v>
       </c>
       <c r="F16" s="31">
@@ -2914,51 +2934,53 @@
       </c>
       <c r="V16" s="31">
         <v>478.8</v>
       </c>
       <c r="W16" s="28">
         <v>501.9</v>
       </c>
       <c r="X16" s="28">
         <v>534.9</v>
       </c>
       <c r="Y16" s="28">
         <v>548.20000000000005</v>
       </c>
       <c r="Z16" s="28">
         <v>7.4</v>
       </c>
       <c r="AA16" s="28">
         <v>21.6</v>
       </c>
       <c r="AB16" s="28">
         <v>29</v>
       </c>
       <c r="AC16" s="28">
         <v>36.4</v>
       </c>
-      <c r="AD16" s="31"/>
+      <c r="AD16" s="28">
+        <v>73.3</v>
+      </c>
       <c r="AE16" s="31"/>
       <c r="AF16" s="31"/>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28"/>
     </row>
     <row r="17" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A17" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="27">
         <v>119.1</v>
       </c>
       <c r="C17" s="28">
         <v>283.10000000000002</v>
       </c>
       <c r="D17" s="28">
         <v>698.1</v>
       </c>
       <c r="E17" s="31">
         <v>1141.0999999999999</v>
       </c>
       <c r="F17" s="31">
@@ -3011,51 +3033,53 @@
       </c>
       <c r="V17" s="31">
         <v>3666.9</v>
       </c>
       <c r="W17" s="28">
         <v>4266.8999999999996</v>
       </c>
       <c r="X17" s="28">
         <v>4834.8999999999996</v>
       </c>
       <c r="Y17" s="28">
         <v>5135.8999999999996</v>
       </c>
       <c r="Z17" s="28">
         <v>103</v>
       </c>
       <c r="AA17" s="28">
         <v>292.60000000000002</v>
       </c>
       <c r="AB17" s="28">
         <v>525.29999999999995</v>
       </c>
       <c r="AC17" s="28">
         <v>817.8</v>
       </c>
-      <c r="AD17" s="31"/>
+      <c r="AD17" s="28">
+        <v>1128.8</v>
+      </c>
       <c r="AE17" s="31"/>
       <c r="AF17" s="31"/>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="28"/>
     </row>
     <row r="18" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="27">
         <v>112.8</v>
       </c>
       <c r="C18" s="28">
         <v>209.5</v>
       </c>
       <c r="D18" s="28">
         <v>434.7</v>
       </c>
       <c r="E18" s="31">
         <v>679.8</v>
       </c>
       <c r="F18" s="31">
@@ -3108,51 +3132,53 @@
       </c>
       <c r="V18" s="31">
         <v>1988.3</v>
       </c>
       <c r="W18" s="28">
         <v>2300</v>
       </c>
       <c r="X18" s="28">
         <v>2701.2</v>
       </c>
       <c r="Y18" s="28">
         <v>3120.4</v>
       </c>
       <c r="Z18" s="28">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="28">
         <v>216.8</v>
       </c>
       <c r="AB18" s="28">
         <v>365.4</v>
       </c>
       <c r="AC18" s="28">
         <v>507.9</v>
       </c>
-      <c r="AD18" s="31"/>
+      <c r="AD18" s="28">
+        <v>780.9</v>
+      </c>
       <c r="AE18" s="31"/>
       <c r="AF18" s="31"/>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="28"/>
     </row>
     <row r="19" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="27">
         <v>424.7</v>
       </c>
       <c r="C19" s="28">
         <v>959.7</v>
       </c>
       <c r="D19" s="28">
         <v>1494.7</v>
       </c>
       <c r="E19" s="31">
         <v>2185.3000000000002</v>
       </c>
       <c r="F19" s="31">
@@ -3205,51 +3231,53 @@
       </c>
       <c r="V19" s="31">
         <v>6322.7</v>
       </c>
       <c r="W19" s="28">
         <v>6833.9</v>
       </c>
       <c r="X19" s="28">
         <v>7318.9</v>
       </c>
       <c r="Y19" s="28">
         <v>8240.4</v>
       </c>
       <c r="Z19" s="28">
         <v>243</v>
       </c>
       <c r="AA19" s="28">
         <v>870.6</v>
       </c>
       <c r="AB19" s="28">
         <v>1358.1</v>
       </c>
       <c r="AC19" s="28">
         <v>1754.1</v>
       </c>
-      <c r="AD19" s="31"/>
+      <c r="AD19" s="28">
+        <v>2296.9</v>
+      </c>
       <c r="AE19" s="31"/>
       <c r="AF19" s="31"/>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="28"/>
     </row>
     <row r="20" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>