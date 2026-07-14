--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1631,51 +1631,51 @@
       </c>
       <c r="T17" s="1">
         <v>9806.7999999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AO23" sqref="AO23"/>
+      <selection pane="topRight" activeCell="AL28" sqref="AL27:AL28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="7" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="6"/>
     <col min="10" max="10" width="10.28515625" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="6"/>
     <col min="12" max="12" width="10.85546875" style="6" customWidth="1"/>
     <col min="13" max="18" width="9.140625" style="6"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="3" customFormat="1" ht="35.25" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
@@ -1947,51 +1947,53 @@
       </c>
       <c r="W6" s="28">
         <v>48580.7</v>
       </c>
       <c r="X6" s="28">
         <v>53147.6</v>
       </c>
       <c r="Y6" s="28">
         <v>57951</v>
       </c>
       <c r="Z6" s="28">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="28">
         <v>5472.6</v>
       </c>
       <c r="AB6" s="28">
         <v>9033.7000000000007</v>
       </c>
       <c r="AC6" s="28">
         <v>13074.7</v>
       </c>
       <c r="AD6" s="28">
         <v>18161.3</v>
       </c>
-      <c r="AE6" s="31"/>
+      <c r="AE6" s="28">
+        <v>24174.9</v>
+      </c>
       <c r="AF6" s="31"/>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="28"/>
       <c r="AJ6" s="28"/>
       <c r="AK6" s="28"/>
     </row>
     <row r="7" spans="1:37" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>8.5</v>
       </c>
       <c r="C7" s="28">
         <v>33.5</v>
       </c>
       <c r="D7" s="28">
         <v>80.400000000000006</v>
       </c>
       <c r="E7" s="31">
         <v>119.2</v>
       </c>
       <c r="F7" s="31">
         <v>167.3</v>
@@ -2046,51 +2048,53 @@
       </c>
       <c r="W7" s="28">
         <v>389.1</v>
       </c>
       <c r="X7" s="28">
         <v>420</v>
       </c>
       <c r="Y7" s="28">
         <v>453.2</v>
       </c>
       <c r="Z7" s="28">
         <v>9.6</v>
       </c>
       <c r="AA7" s="28">
         <v>35.700000000000003</v>
       </c>
       <c r="AB7" s="28">
         <v>85.6</v>
       </c>
       <c r="AC7" s="28">
         <v>135.69999999999999</v>
       </c>
       <c r="AD7" s="28">
         <v>185.8</v>
       </c>
-      <c r="AE7" s="31"/>
+      <c r="AE7" s="28">
+        <v>239.4</v>
+      </c>
       <c r="AF7" s="31"/>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="28"/>
     </row>
     <row r="8" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>41.4</v>
       </c>
       <c r="C8" s="28">
         <v>86.6</v>
       </c>
       <c r="D8" s="28">
         <v>231.7</v>
       </c>
       <c r="E8" s="31">
         <v>386.6</v>
       </c>
       <c r="F8" s="31">
         <v>573.79999999999995</v>
@@ -2145,51 +2149,53 @@
       </c>
       <c r="W8" s="28">
         <v>1724.5</v>
       </c>
       <c r="X8" s="28">
         <v>1778.4</v>
       </c>
       <c r="Y8" s="28">
         <v>1864</v>
       </c>
       <c r="Z8" s="28">
         <v>48.7</v>
       </c>
       <c r="AA8" s="28">
         <v>97.7</v>
       </c>
       <c r="AB8" s="28">
         <v>256.5</v>
       </c>
       <c r="AC8" s="28">
         <v>427.5</v>
       </c>
       <c r="AD8" s="28">
         <v>622.79999999999995</v>
       </c>
-      <c r="AE8" s="31"/>
+      <c r="AE8" s="28">
+        <v>928</v>
+      </c>
       <c r="AF8" s="31"/>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="28"/>
     </row>
     <row r="9" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="27">
         <v>1278.7</v>
       </c>
       <c r="C9" s="28">
         <v>2500.8000000000002</v>
       </c>
       <c r="D9" s="28">
         <v>3743.9</v>
       </c>
       <c r="E9" s="31">
         <v>5152.5</v>
       </c>
       <c r="F9" s="31">
         <v>6659</v>
@@ -2244,51 +2250,53 @@
       </c>
       <c r="W9" s="28">
         <v>12175.6</v>
       </c>
       <c r="X9" s="28">
         <v>13142.8</v>
       </c>
       <c r="Y9" s="28">
         <v>14167.4</v>
       </c>
       <c r="Z9" s="28">
         <v>982.8</v>
       </c>
       <c r="AA9" s="28">
         <v>2028.5</v>
       </c>
       <c r="AB9" s="28">
         <v>3233.8</v>
       </c>
       <c r="AC9" s="28">
         <v>4330.7</v>
       </c>
       <c r="AD9" s="28">
         <v>5470.2</v>
       </c>
-      <c r="AE9" s="31"/>
+      <c r="AE9" s="28">
+        <v>6935.8</v>
+      </c>
       <c r="AF9" s="31"/>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="28"/>
     </row>
     <row r="10" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="27">
         <v>51.6</v>
       </c>
       <c r="C10" s="28">
         <v>96.3</v>
       </c>
       <c r="D10" s="28">
         <v>186.3</v>
       </c>
       <c r="E10" s="31">
         <v>338.5</v>
       </c>
       <c r="F10" s="31">
         <v>550.5</v>
@@ -2343,51 +2351,53 @@
       </c>
       <c r="W10" s="28">
         <v>1716.9</v>
       </c>
       <c r="X10" s="28">
         <v>1976</v>
       </c>
       <c r="Y10" s="28">
         <v>2239.8000000000002</v>
       </c>
       <c r="Z10" s="28">
         <v>44.7</v>
       </c>
       <c r="AA10" s="28">
         <v>91.7</v>
       </c>
       <c r="AB10" s="28">
         <v>186.7</v>
       </c>
       <c r="AC10" s="28">
         <v>348.1</v>
       </c>
       <c r="AD10" s="28">
         <v>568.1</v>
       </c>
-      <c r="AE10" s="31"/>
+      <c r="AE10" s="28">
+        <v>838.4</v>
+      </c>
       <c r="AF10" s="31"/>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="28"/>
     </row>
     <row r="11" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="27">
         <v>627.4</v>
       </c>
       <c r="C11" s="28">
         <v>1283.9000000000001</v>
       </c>
       <c r="D11" s="28">
         <v>2617.6999999999998</v>
       </c>
       <c r="E11" s="31">
         <v>3954.8</v>
       </c>
       <c r="F11" s="31">
         <v>5724</v>
@@ -2442,51 +2452,53 @@
       </c>
       <c r="W11" s="28">
         <v>10193.200000000001</v>
       </c>
       <c r="X11" s="28">
         <v>11145.2</v>
       </c>
       <c r="Y11" s="28">
         <v>11983.6</v>
       </c>
       <c r="Z11" s="28">
         <v>473.3</v>
       </c>
       <c r="AA11" s="28">
         <v>953.6</v>
       </c>
       <c r="AB11" s="28">
         <v>1549.6</v>
       </c>
       <c r="AC11" s="28">
         <v>2320.6999999999998</v>
       </c>
       <c r="AD11" s="28">
         <v>3685</v>
       </c>
-      <c r="AE11" s="31"/>
+      <c r="AE11" s="28">
+        <v>5010.3999999999996</v>
+      </c>
       <c r="AF11" s="31"/>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="28"/>
     </row>
     <row r="12" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="27">
         <v>29.5</v>
       </c>
       <c r="C12" s="28">
         <v>87.9</v>
       </c>
       <c r="D12" s="28">
         <v>149.4</v>
       </c>
       <c r="E12" s="31">
         <v>439.9</v>
       </c>
       <c r="F12" s="31">
         <v>729.5</v>
@@ -2541,51 +2553,53 @@
       </c>
       <c r="W12" s="28">
         <v>1377.8</v>
       </c>
       <c r="X12" s="28">
         <v>1531.8</v>
       </c>
       <c r="Y12" s="28">
         <v>1702.5</v>
       </c>
       <c r="Z12" s="28">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="28">
         <v>88.2</v>
       </c>
       <c r="AB12" s="28">
         <v>127.6</v>
       </c>
       <c r="AC12" s="28">
         <v>313.89999999999998</v>
       </c>
       <c r="AD12" s="28">
         <v>500.4</v>
       </c>
-      <c r="AE12" s="31"/>
+      <c r="AE12" s="28">
+        <v>658.4</v>
+      </c>
       <c r="AF12" s="31"/>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="28"/>
     </row>
     <row r="13" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <v>50.7</v>
       </c>
       <c r="C13" s="28">
         <v>92.4</v>
       </c>
       <c r="D13" s="28">
         <v>202.9</v>
       </c>
       <c r="E13" s="31">
         <v>309.89999999999998</v>
       </c>
       <c r="F13" s="31">
         <v>489.5</v>
@@ -2640,51 +2654,53 @@
       </c>
       <c r="W13" s="28">
         <v>1051.7</v>
       </c>
       <c r="X13" s="28">
         <v>1137.3</v>
       </c>
       <c r="Y13" s="28">
         <v>1244.3</v>
       </c>
       <c r="Z13" s="28">
         <v>36.5</v>
       </c>
       <c r="AA13" s="28">
         <v>102.4</v>
       </c>
       <c r="AB13" s="28">
         <v>181.8</v>
       </c>
       <c r="AC13" s="28">
         <v>281.8</v>
       </c>
       <c r="AD13" s="28">
         <v>420.2</v>
       </c>
-      <c r="AE13" s="31"/>
+      <c r="AE13" s="28">
+        <v>540.9</v>
+      </c>
       <c r="AF13" s="31"/>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="28"/>
     </row>
     <row r="14" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>24.7</v>
       </c>
       <c r="C14" s="28">
         <v>73.7</v>
       </c>
       <c r="D14" s="28">
         <v>124.9</v>
       </c>
       <c r="E14" s="31">
         <v>369.4</v>
       </c>
       <c r="F14" s="31">
         <v>587.6</v>
@@ -2739,51 +2755,53 @@
       </c>
       <c r="W14" s="28">
         <v>1538.1</v>
       </c>
       <c r="X14" s="28">
         <v>1720.1</v>
       </c>
       <c r="Y14" s="28">
         <v>1873.2</v>
       </c>
       <c r="Z14" s="28">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="28">
         <v>48.2</v>
       </c>
       <c r="AB14" s="28">
         <v>84.3</v>
       </c>
       <c r="AC14" s="28">
         <v>254.4</v>
       </c>
       <c r="AD14" s="28">
         <v>406.5</v>
       </c>
-      <c r="AE14" s="31"/>
+      <c r="AE14" s="28">
+        <v>547.5</v>
+      </c>
       <c r="AF14" s="31"/>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="28"/>
     </row>
     <row r="15" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="27">
         <v>260.3</v>
       </c>
       <c r="C15" s="28">
         <v>523.20000000000005</v>
       </c>
       <c r="D15" s="28">
         <v>949.3</v>
       </c>
       <c r="E15" s="31">
         <v>1367.3</v>
       </c>
       <c r="F15" s="31">
         <v>1892.4</v>
@@ -2838,51 +2856,53 @@
       </c>
       <c r="W15" s="28">
         <v>4511.1000000000004</v>
       </c>
       <c r="X15" s="28">
         <v>4906.1000000000004</v>
       </c>
       <c r="Y15" s="28">
         <v>5378.1</v>
       </c>
       <c r="Z15" s="28">
         <v>243.7</v>
       </c>
       <c r="AA15" s="28">
         <v>625</v>
       </c>
       <c r="AB15" s="28">
         <v>1050</v>
       </c>
       <c r="AC15" s="28">
         <v>1545.7</v>
       </c>
       <c r="AD15" s="28">
         <v>2022.4</v>
       </c>
-      <c r="AE15" s="31"/>
+      <c r="AE15" s="28">
+        <v>2732.4</v>
+      </c>
       <c r="AF15" s="31"/>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="28"/>
     </row>
     <row r="16" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A16" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="27">
         <v>47.6</v>
       </c>
       <c r="C16" s="28">
         <v>74.8</v>
       </c>
       <c r="D16" s="28">
         <v>180</v>
       </c>
       <c r="E16" s="31">
         <v>389</v>
       </c>
       <c r="F16" s="31">
         <v>616.4</v>
@@ -2937,51 +2957,53 @@
       </c>
       <c r="W16" s="28">
         <v>501.9</v>
       </c>
       <c r="X16" s="28">
         <v>534.9</v>
       </c>
       <c r="Y16" s="28">
         <v>548.20000000000005</v>
       </c>
       <c r="Z16" s="28">
         <v>7.4</v>
       </c>
       <c r="AA16" s="28">
         <v>21.6</v>
       </c>
       <c r="AB16" s="28">
         <v>29</v>
       </c>
       <c r="AC16" s="28">
         <v>36.4</v>
       </c>
       <c r="AD16" s="28">
         <v>73.3</v>
       </c>
-      <c r="AE16" s="31"/>
+      <c r="AE16" s="28">
+        <v>115.6</v>
+      </c>
       <c r="AF16" s="31"/>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28"/>
     </row>
     <row r="17" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A17" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="27">
         <v>119.1</v>
       </c>
       <c r="C17" s="28">
         <v>283.10000000000002</v>
       </c>
       <c r="D17" s="28">
         <v>698.1</v>
       </c>
       <c r="E17" s="31">
         <v>1141.0999999999999</v>
       </c>
       <c r="F17" s="31">
         <v>1633.6</v>
@@ -3036,51 +3058,53 @@
       </c>
       <c r="W17" s="28">
         <v>4266.8999999999996</v>
       </c>
       <c r="X17" s="28">
         <v>4834.8999999999996</v>
       </c>
       <c r="Y17" s="28">
         <v>5135.8999999999996</v>
       </c>
       <c r="Z17" s="28">
         <v>103</v>
       </c>
       <c r="AA17" s="28">
         <v>292.60000000000002</v>
       </c>
       <c r="AB17" s="28">
         <v>525.29999999999995</v>
       </c>
       <c r="AC17" s="28">
         <v>817.8</v>
       </c>
       <c r="AD17" s="28">
         <v>1128.8</v>
       </c>
-      <c r="AE17" s="31"/>
+      <c r="AE17" s="28">
+        <v>1366.5</v>
+      </c>
       <c r="AF17" s="31"/>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="28"/>
     </row>
     <row r="18" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="27">
         <v>112.8</v>
       </c>
       <c r="C18" s="28">
         <v>209.5</v>
       </c>
       <c r="D18" s="28">
         <v>434.7</v>
       </c>
       <c r="E18" s="31">
         <v>679.8</v>
       </c>
       <c r="F18" s="31">
         <v>1042.5999999999999</v>
@@ -3135,51 +3159,53 @@
       </c>
       <c r="W18" s="28">
         <v>2300</v>
       </c>
       <c r="X18" s="28">
         <v>2701.2</v>
       </c>
       <c r="Y18" s="28">
         <v>3120.4</v>
       </c>
       <c r="Z18" s="28">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="28">
         <v>216.8</v>
       </c>
       <c r="AB18" s="28">
         <v>365.4</v>
       </c>
       <c r="AC18" s="28">
         <v>507.9</v>
       </c>
       <c r="AD18" s="28">
         <v>780.9</v>
       </c>
-      <c r="AE18" s="31"/>
+      <c r="AE18" s="28">
+        <v>1085.5</v>
+      </c>
       <c r="AF18" s="31"/>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="28"/>
     </row>
     <row r="19" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="27">
         <v>424.7</v>
       </c>
       <c r="C19" s="28">
         <v>959.7</v>
       </c>
       <c r="D19" s="28">
         <v>1494.7</v>
       </c>
       <c r="E19" s="31">
         <v>2185.3000000000002</v>
       </c>
       <c r="F19" s="31">
         <v>3306.3</v>
@@ -3234,51 +3260,53 @@
       </c>
       <c r="W19" s="28">
         <v>6833.9</v>
       </c>
       <c r="X19" s="28">
         <v>7318.9</v>
       </c>
       <c r="Y19" s="28">
         <v>8240.4</v>
       </c>
       <c r="Z19" s="28">
         <v>243</v>
       </c>
       <c r="AA19" s="28">
         <v>870.6</v>
       </c>
       <c r="AB19" s="28">
         <v>1358.1</v>
       </c>
       <c r="AC19" s="28">
         <v>1754.1</v>
       </c>
       <c r="AD19" s="28">
         <v>2296.9</v>
       </c>
-      <c r="AE19" s="31"/>
+      <c r="AE19" s="28">
+        <v>3176.1</v>
+      </c>
       <c r="AF19" s="31"/>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="28"/>
     </row>
     <row r="20" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>