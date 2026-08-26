--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -1631,51 +1631,51 @@
       </c>
       <c r="T17" s="1">
         <v>9806.7999999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AL28" sqref="AL27:AL28"/>
+      <selection pane="topRight" activeCell="AJ25" sqref="AJ25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="7" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="6"/>
     <col min="10" max="10" width="10.28515625" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="6"/>
     <col min="12" max="12" width="10.85546875" style="6" customWidth="1"/>
     <col min="13" max="18" width="9.140625" style="6"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="3" customFormat="1" ht="35.25" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="32" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
@@ -1950,51 +1950,53 @@
       </c>
       <c r="X6" s="28">
         <v>53147.6</v>
       </c>
       <c r="Y6" s="28">
         <v>57951</v>
       </c>
       <c r="Z6" s="28">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="28">
         <v>5472.6</v>
       </c>
       <c r="AB6" s="28">
         <v>9033.7000000000007</v>
       </c>
       <c r="AC6" s="28">
         <v>13074.7</v>
       </c>
       <c r="AD6" s="28">
         <v>18161.3</v>
       </c>
       <c r="AE6" s="28">
         <v>24174.9</v>
       </c>
-      <c r="AF6" s="31"/>
+      <c r="AF6" s="28">
+        <v>30464.2</v>
+      </c>
       <c r="AG6" s="31"/>
       <c r="AH6" s="31"/>
       <c r="AI6" s="28"/>
       <c r="AJ6" s="28"/>
       <c r="AK6" s="28"/>
     </row>
     <row r="7" spans="1:37" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>8.5</v>
       </c>
       <c r="C7" s="28">
         <v>33.5</v>
       </c>
       <c r="D7" s="28">
         <v>80.400000000000006</v>
       </c>
       <c r="E7" s="31">
         <v>119.2</v>
       </c>
       <c r="F7" s="31">
         <v>167.3</v>
       </c>
@@ -2051,51 +2053,53 @@
       </c>
       <c r="X7" s="28">
         <v>420</v>
       </c>
       <c r="Y7" s="28">
         <v>453.2</v>
       </c>
       <c r="Z7" s="28">
         <v>9.6</v>
       </c>
       <c r="AA7" s="28">
         <v>35.700000000000003</v>
       </c>
       <c r="AB7" s="28">
         <v>85.6</v>
       </c>
       <c r="AC7" s="28">
         <v>135.69999999999999</v>
       </c>
       <c r="AD7" s="28">
         <v>185.8</v>
       </c>
       <c r="AE7" s="28">
         <v>239.4</v>
       </c>
-      <c r="AF7" s="31"/>
+      <c r="AF7" s="28">
+        <v>300.2</v>
+      </c>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="28"/>
     </row>
     <row r="8" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>41.4</v>
       </c>
       <c r="C8" s="28">
         <v>86.6</v>
       </c>
       <c r="D8" s="28">
         <v>231.7</v>
       </c>
       <c r="E8" s="31">
         <v>386.6</v>
       </c>
       <c r="F8" s="31">
         <v>573.79999999999995</v>
       </c>
@@ -2152,51 +2156,53 @@
       </c>
       <c r="X8" s="28">
         <v>1778.4</v>
       </c>
       <c r="Y8" s="28">
         <v>1864</v>
       </c>
       <c r="Z8" s="28">
         <v>48.7</v>
       </c>
       <c r="AA8" s="28">
         <v>97.7</v>
       </c>
       <c r="AB8" s="28">
         <v>256.5</v>
       </c>
       <c r="AC8" s="28">
         <v>427.5</v>
       </c>
       <c r="AD8" s="28">
         <v>622.79999999999995</v>
       </c>
       <c r="AE8" s="28">
         <v>928</v>
       </c>
-      <c r="AF8" s="31"/>
+      <c r="AF8" s="28">
+        <v>1230.9000000000001</v>
+      </c>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="28"/>
     </row>
     <row r="9" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="27">
         <v>1278.7</v>
       </c>
       <c r="C9" s="28">
         <v>2500.8000000000002</v>
       </c>
       <c r="D9" s="28">
         <v>3743.9</v>
       </c>
       <c r="E9" s="31">
         <v>5152.5</v>
       </c>
       <c r="F9" s="31">
         <v>6659</v>
       </c>
@@ -2253,51 +2259,53 @@
       </c>
       <c r="X9" s="28">
         <v>13142.8</v>
       </c>
       <c r="Y9" s="28">
         <v>14167.4</v>
       </c>
       <c r="Z9" s="28">
         <v>982.8</v>
       </c>
       <c r="AA9" s="28">
         <v>2028.5</v>
       </c>
       <c r="AB9" s="28">
         <v>3233.8</v>
       </c>
       <c r="AC9" s="28">
         <v>4330.7</v>
       </c>
       <c r="AD9" s="28">
         <v>5470.2</v>
       </c>
       <c r="AE9" s="28">
         <v>6935.8</v>
       </c>
-      <c r="AF9" s="31"/>
+      <c r="AF9" s="28">
+        <v>8213.4</v>
+      </c>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="28"/>
     </row>
     <row r="10" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="27">
         <v>51.6</v>
       </c>
       <c r="C10" s="28">
         <v>96.3</v>
       </c>
       <c r="D10" s="28">
         <v>186.3</v>
       </c>
       <c r="E10" s="31">
         <v>338.5</v>
       </c>
       <c r="F10" s="31">
         <v>550.5</v>
       </c>
@@ -2354,51 +2362,53 @@
       </c>
       <c r="X10" s="28">
         <v>1976</v>
       </c>
       <c r="Y10" s="28">
         <v>2239.8000000000002</v>
       </c>
       <c r="Z10" s="28">
         <v>44.7</v>
       </c>
       <c r="AA10" s="28">
         <v>91.7</v>
       </c>
       <c r="AB10" s="28">
         <v>186.7</v>
       </c>
       <c r="AC10" s="28">
         <v>348.1</v>
       </c>
       <c r="AD10" s="28">
         <v>568.1</v>
       </c>
       <c r="AE10" s="28">
         <v>838.4</v>
       </c>
-      <c r="AF10" s="31"/>
+      <c r="AF10" s="28">
+        <v>1039.4000000000001</v>
+      </c>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="28"/>
     </row>
     <row r="11" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="27">
         <v>627.4</v>
       </c>
       <c r="C11" s="28">
         <v>1283.9000000000001</v>
       </c>
       <c r="D11" s="28">
         <v>2617.6999999999998</v>
       </c>
       <c r="E11" s="31">
         <v>3954.8</v>
       </c>
       <c r="F11" s="31">
         <v>5724</v>
       </c>
@@ -2455,51 +2465,53 @@
       </c>
       <c r="X11" s="28">
         <v>11145.2</v>
       </c>
       <c r="Y11" s="28">
         <v>11983.6</v>
       </c>
       <c r="Z11" s="28">
         <v>473.3</v>
       </c>
       <c r="AA11" s="28">
         <v>953.6</v>
       </c>
       <c r="AB11" s="28">
         <v>1549.6</v>
       </c>
       <c r="AC11" s="28">
         <v>2320.6999999999998</v>
       </c>
       <c r="AD11" s="28">
         <v>3685</v>
       </c>
       <c r="AE11" s="28">
         <v>5010.3999999999996</v>
       </c>
-      <c r="AF11" s="31"/>
+      <c r="AF11" s="28">
+        <v>6512.4</v>
+      </c>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="28"/>
     </row>
     <row r="12" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="27">
         <v>29.5</v>
       </c>
       <c r="C12" s="28">
         <v>87.9</v>
       </c>
       <c r="D12" s="28">
         <v>149.4</v>
       </c>
       <c r="E12" s="31">
         <v>439.9</v>
       </c>
       <c r="F12" s="31">
         <v>729.5</v>
       </c>
@@ -2556,51 +2568,53 @@
       </c>
       <c r="X12" s="28">
         <v>1531.8</v>
       </c>
       <c r="Y12" s="28">
         <v>1702.5</v>
       </c>
       <c r="Z12" s="28">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="28">
         <v>88.2</v>
       </c>
       <c r="AB12" s="28">
         <v>127.6</v>
       </c>
       <c r="AC12" s="28">
         <v>313.89999999999998</v>
       </c>
       <c r="AD12" s="28">
         <v>500.4</v>
       </c>
       <c r="AE12" s="28">
         <v>658.4</v>
       </c>
-      <c r="AF12" s="31"/>
+      <c r="AF12" s="28">
+        <v>830.5</v>
+      </c>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="28"/>
     </row>
     <row r="13" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <v>50.7</v>
       </c>
       <c r="C13" s="28">
         <v>92.4</v>
       </c>
       <c r="D13" s="28">
         <v>202.9</v>
       </c>
       <c r="E13" s="31">
         <v>309.89999999999998</v>
       </c>
       <c r="F13" s="31">
         <v>489.5</v>
       </c>
@@ -2657,51 +2671,53 @@
       </c>
       <c r="X13" s="28">
         <v>1137.3</v>
       </c>
       <c r="Y13" s="28">
         <v>1244.3</v>
       </c>
       <c r="Z13" s="28">
         <v>36.5</v>
       </c>
       <c r="AA13" s="28">
         <v>102.4</v>
       </c>
       <c r="AB13" s="28">
         <v>181.8</v>
       </c>
       <c r="AC13" s="28">
         <v>281.8</v>
       </c>
       <c r="AD13" s="28">
         <v>420.2</v>
       </c>
       <c r="AE13" s="28">
         <v>540.9</v>
       </c>
-      <c r="AF13" s="31"/>
+      <c r="AF13" s="28">
+        <v>614</v>
+      </c>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="28"/>
     </row>
     <row r="14" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>24.7</v>
       </c>
       <c r="C14" s="28">
         <v>73.7</v>
       </c>
       <c r="D14" s="28">
         <v>124.9</v>
       </c>
       <c r="E14" s="31">
         <v>369.4</v>
       </c>
       <c r="F14" s="31">
         <v>587.6</v>
       </c>
@@ -2758,51 +2774,53 @@
       </c>
       <c r="X14" s="28">
         <v>1720.1</v>
       </c>
       <c r="Y14" s="28">
         <v>1873.2</v>
       </c>
       <c r="Z14" s="28">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="28">
         <v>48.2</v>
       </c>
       <c r="AB14" s="28">
         <v>84.3</v>
       </c>
       <c r="AC14" s="28">
         <v>254.4</v>
       </c>
       <c r="AD14" s="28">
         <v>406.5</v>
       </c>
       <c r="AE14" s="28">
         <v>547.5</v>
       </c>
-      <c r="AF14" s="31"/>
+      <c r="AF14" s="28">
+        <v>698.7</v>
+      </c>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="28"/>
     </row>
     <row r="15" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="27">
         <v>260.3</v>
       </c>
       <c r="C15" s="28">
         <v>523.20000000000005</v>
       </c>
       <c r="D15" s="28">
         <v>949.3</v>
       </c>
       <c r="E15" s="31">
         <v>1367.3</v>
       </c>
       <c r="F15" s="31">
         <v>1892.4</v>
       </c>
@@ -2859,51 +2877,53 @@
       </c>
       <c r="X15" s="28">
         <v>4906.1000000000004</v>
       </c>
       <c r="Y15" s="28">
         <v>5378.1</v>
       </c>
       <c r="Z15" s="28">
         <v>243.7</v>
       </c>
       <c r="AA15" s="28">
         <v>625</v>
       </c>
       <c r="AB15" s="28">
         <v>1050</v>
       </c>
       <c r="AC15" s="28">
         <v>1545.7</v>
       </c>
       <c r="AD15" s="28">
         <v>2022.4</v>
       </c>
       <c r="AE15" s="28">
         <v>2732.4</v>
       </c>
-      <c r="AF15" s="31"/>
+      <c r="AF15" s="28">
+        <v>3414.4</v>
+      </c>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="28"/>
     </row>
     <row r="16" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A16" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="27">
         <v>47.6</v>
       </c>
       <c r="C16" s="28">
         <v>74.8</v>
       </c>
       <c r="D16" s="28">
         <v>180</v>
       </c>
       <c r="E16" s="31">
         <v>389</v>
       </c>
       <c r="F16" s="31">
         <v>616.4</v>
       </c>
@@ -2960,51 +2980,53 @@
       </c>
       <c r="X16" s="28">
         <v>534.9</v>
       </c>
       <c r="Y16" s="28">
         <v>548.20000000000005</v>
       </c>
       <c r="Z16" s="28">
         <v>7.4</v>
       </c>
       <c r="AA16" s="28">
         <v>21.6</v>
       </c>
       <c r="AB16" s="28">
         <v>29</v>
       </c>
       <c r="AC16" s="28">
         <v>36.4</v>
       </c>
       <c r="AD16" s="28">
         <v>73.3</v>
       </c>
       <c r="AE16" s="28">
         <v>115.6</v>
       </c>
-      <c r="AF16" s="31"/>
+      <c r="AF16" s="28">
+        <v>154</v>
+      </c>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28"/>
     </row>
     <row r="17" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A17" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="27">
         <v>119.1</v>
       </c>
       <c r="C17" s="28">
         <v>283.10000000000002</v>
       </c>
       <c r="D17" s="28">
         <v>698.1</v>
       </c>
       <c r="E17" s="31">
         <v>1141.0999999999999</v>
       </c>
       <c r="F17" s="31">
         <v>1633.6</v>
       </c>
@@ -3061,51 +3083,53 @@
       </c>
       <c r="X17" s="28">
         <v>4834.8999999999996</v>
       </c>
       <c r="Y17" s="28">
         <v>5135.8999999999996</v>
       </c>
       <c r="Z17" s="28">
         <v>103</v>
       </c>
       <c r="AA17" s="28">
         <v>292.60000000000002</v>
       </c>
       <c r="AB17" s="28">
         <v>525.29999999999995</v>
       </c>
       <c r="AC17" s="28">
         <v>817.8</v>
       </c>
       <c r="AD17" s="28">
         <v>1128.8</v>
       </c>
       <c r="AE17" s="28">
         <v>1366.5</v>
       </c>
-      <c r="AF17" s="31"/>
+      <c r="AF17" s="28">
+        <v>2036.5</v>
+      </c>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="28"/>
     </row>
     <row r="18" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="27">
         <v>112.8</v>
       </c>
       <c r="C18" s="28">
         <v>209.5</v>
       </c>
       <c r="D18" s="28">
         <v>434.7</v>
       </c>
       <c r="E18" s="31">
         <v>679.8</v>
       </c>
       <c r="F18" s="31">
         <v>1042.5999999999999</v>
       </c>
@@ -3162,51 +3186,53 @@
       </c>
       <c r="X18" s="28">
         <v>2701.2</v>
       </c>
       <c r="Y18" s="28">
         <v>3120.4</v>
       </c>
       <c r="Z18" s="28">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="28">
         <v>216.8</v>
       </c>
       <c r="AB18" s="28">
         <v>365.4</v>
       </c>
       <c r="AC18" s="28">
         <v>507.9</v>
       </c>
       <c r="AD18" s="28">
         <v>780.9</v>
       </c>
       <c r="AE18" s="28">
         <v>1085.5</v>
       </c>
-      <c r="AF18" s="31"/>
+      <c r="AF18" s="28">
+        <v>1405.9</v>
+      </c>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="28"/>
     </row>
     <row r="19" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="27">
         <v>424.7</v>
       </c>
       <c r="C19" s="28">
         <v>959.7</v>
       </c>
       <c r="D19" s="28">
         <v>1494.7</v>
       </c>
       <c r="E19" s="31">
         <v>2185.3000000000002</v>
       </c>
       <c r="F19" s="31">
         <v>3306.3</v>
       </c>
@@ -3263,51 +3289,53 @@
       </c>
       <c r="X19" s="28">
         <v>7318.9</v>
       </c>
       <c r="Y19" s="28">
         <v>8240.4</v>
       </c>
       <c r="Z19" s="28">
         <v>243</v>
       </c>
       <c r="AA19" s="28">
         <v>870.6</v>
       </c>
       <c r="AB19" s="28">
         <v>1358.1</v>
       </c>
       <c r="AC19" s="28">
         <v>1754.1</v>
       </c>
       <c r="AD19" s="28">
         <v>2296.9</v>
       </c>
       <c r="AE19" s="28">
         <v>3176.1</v>
       </c>
-      <c r="AF19" s="31"/>
+      <c r="AF19" s="28">
+        <v>4013.9</v>
+      </c>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="28"/>
     </row>
     <row r="20" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
     </row>