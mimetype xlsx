--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="870" windowWidth="24240" windowHeight="13740" activeTab="1"/>
+    <workbookView xWindow="345" yWindow="870" windowWidth="24240" windowHeight="13740" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
-    <sheet name="2024" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator 2022-2023" sheetId="1" r:id="rId3"/>
+    <sheet name="Indicator 2024" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Indicator 2022-2023'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="76">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -118,111 +122,342 @@
     <t>Ulansky district</t>
   </si>
   <si>
     <t>Shemonaikha district</t>
   </si>
   <si>
     <t>thousand pieces</t>
   </si>
   <si>
     <t>Eggs chicken</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Eggs chicken production</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Egg production is the number of eggs received from laying hens during the reporting  period
+</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">It is formed in accordance with the Methodology for the Formation of Statistical Indicators on Livestock Production.
+</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationwide statistical surveys “Report on the State of Livestock Production” (Form 24-skh, annual frequency) and “Production of Livestock Products by Individual Entrepreneurs, Peasant or Farm Enterprises, and Household Farms” (Form A-008, quarterly frequency).
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of agricultural statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protsenko Oksana </t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -291,54 +526,61 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
@@ -357,94 +599,166 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный_05_19" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -687,164 +1001,448 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="52" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="52" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="32"/>
+      <c r="B1" s="32"/>
+    </row>
+    <row r="2" spans="1:13" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="34">
+        <v>14340101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="35" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="35" customFormat="1" ht="33" customHeight="1">
+      <c r="A7" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="38" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="35" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="35" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="35" customFormat="1" ht="45" customHeight="1">
+      <c r="A10" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="35" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" s="41"/>
+    </row>
+    <row r="12" spans="1:13" s="35" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="M12" s="41"/>
+    </row>
+    <row r="13" spans="1:13" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="M13" s="41"/>
+    </row>
+    <row r="14" spans="1:13" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="M14" s="41"/>
+    </row>
+    <row r="15" spans="1:13" s="35" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="41"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="44">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="45"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="44">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="46"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="45"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="46"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="45"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="46"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="50"/>
+      <c r="B22" s="51"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="46"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="45"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="46"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="45"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="7" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="53"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="54" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="54" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="54" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="54" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="54" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="55" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="56"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="56"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="57" t="s">
+        <v>75</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:X17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="O30" sqref="O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="7" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="7"/>
     <col min="5" max="5" width="10.140625" style="7" customWidth="1"/>
     <col min="6" max="16" width="9.140625" style="7"/>
     <col min="17" max="17" width="10.140625" style="7" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="7"/>
     <col min="21" max="24" width="9.140625" style="6"/>
     <col min="25" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:24" s="3" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="32"/>
-[...17 lines deleted...]
-      <c r="T2" s="32"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
     </row>
     <row r="3" spans="1:24" s="3" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="T3" s="4"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
     </row>
     <row r="4" spans="1:24" ht="13.5" thickBot="1">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="34"/>
-[...5 lines deleted...]
-      <c r="I4" s="33" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="34"/>
-[...9 lines deleted...]
-      <c r="T4" s="35"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="61"/>
     </row>
     <row r="5" spans="1:24" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A5" s="37"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -1625,172 +2223,172 @@
       </c>
       <c r="R17" s="1">
         <v>8373</v>
       </c>
       <c r="S17" s="1">
         <v>8993.7999999999993</v>
       </c>
       <c r="T17" s="1">
         <v>9806.7999999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ25" sqref="AJ25"/>
+      <selection pane="topRight" activeCell="AL26" sqref="AL26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="7" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="6"/>
     <col min="10" max="10" width="10.28515625" style="6" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="6"/>
     <col min="12" max="12" width="10.85546875" style="6" customWidth="1"/>
     <col min="13" max="18" width="9.140625" style="6"/>
     <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="3" customFormat="1" ht="35.25" customHeight="1">
       <c r="A2" s="16"/>
-      <c r="B2" s="32" t="s">
+      <c r="B2" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="32"/>
-[...17 lines deleted...]
-      <c r="U2" s="32"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
     </row>
     <row r="3" spans="1:37" s="20" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A3" s="17"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="19"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="Y3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="AJ3" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="22" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="66"/>
+      <c r="N4" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38" t="s">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="64" t="s">
         <v>33</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="66"/>
     </row>
     <row r="5" spans="1:37" s="22" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A5" s="42"/>
+      <c r="A5" s="68"/>
       <c r="B5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="24" t="s">
@@ -1953,51 +2551,53 @@
       </c>
       <c r="Y6" s="28">
         <v>57951</v>
       </c>
       <c r="Z6" s="28">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="28">
         <v>5472.6</v>
       </c>
       <c r="AB6" s="28">
         <v>9033.7000000000007</v>
       </c>
       <c r="AC6" s="28">
         <v>13074.7</v>
       </c>
       <c r="AD6" s="28">
         <v>18161.3</v>
       </c>
       <c r="AE6" s="28">
         <v>24174.9</v>
       </c>
       <c r="AF6" s="28">
         <v>30464.2</v>
       </c>
-      <c r="AG6" s="31"/>
+      <c r="AG6" s="28">
+        <v>36514</v>
+      </c>
       <c r="AH6" s="31"/>
       <c r="AI6" s="28"/>
       <c r="AJ6" s="28"/>
       <c r="AK6" s="28"/>
     </row>
     <row r="7" spans="1:37" s="29" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="27">
         <v>8.5</v>
       </c>
       <c r="C7" s="28">
         <v>33.5</v>
       </c>
       <c r="D7" s="28">
         <v>80.400000000000006</v>
       </c>
       <c r="E7" s="31">
         <v>119.2</v>
       </c>
       <c r="F7" s="31">
         <v>167.3</v>
       </c>
       <c r="G7" s="31">
@@ -2056,51 +2656,53 @@
       </c>
       <c r="Y7" s="28">
         <v>453.2</v>
       </c>
       <c r="Z7" s="28">
         <v>9.6</v>
       </c>
       <c r="AA7" s="28">
         <v>35.700000000000003</v>
       </c>
       <c r="AB7" s="28">
         <v>85.6</v>
       </c>
       <c r="AC7" s="28">
         <v>135.69999999999999</v>
       </c>
       <c r="AD7" s="28">
         <v>185.8</v>
       </c>
       <c r="AE7" s="28">
         <v>239.4</v>
       </c>
       <c r="AF7" s="28">
         <v>300.2</v>
       </c>
-      <c r="AG7" s="31"/>
+      <c r="AG7" s="28">
+        <v>329.5</v>
+      </c>
       <c r="AH7" s="31"/>
       <c r="AI7" s="28"/>
       <c r="AJ7" s="28"/>
       <c r="AK7" s="28"/>
     </row>
     <row r="8" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="27">
         <v>41.4</v>
       </c>
       <c r="C8" s="28">
         <v>86.6</v>
       </c>
       <c r="D8" s="28">
         <v>231.7</v>
       </c>
       <c r="E8" s="31">
         <v>386.6</v>
       </c>
       <c r="F8" s="31">
         <v>573.79999999999995</v>
       </c>
       <c r="G8" s="31">
@@ -2159,51 +2761,53 @@
       </c>
       <c r="Y8" s="28">
         <v>1864</v>
       </c>
       <c r="Z8" s="28">
         <v>48.7</v>
       </c>
       <c r="AA8" s="28">
         <v>97.7</v>
       </c>
       <c r="AB8" s="28">
         <v>256.5</v>
       </c>
       <c r="AC8" s="28">
         <v>427.5</v>
       </c>
       <c r="AD8" s="28">
         <v>622.79999999999995</v>
       </c>
       <c r="AE8" s="28">
         <v>928</v>
       </c>
       <c r="AF8" s="28">
         <v>1230.9000000000001</v>
       </c>
-      <c r="AG8" s="31"/>
+      <c r="AG8" s="28">
+        <v>1540.2</v>
+      </c>
       <c r="AH8" s="31"/>
       <c r="AI8" s="28"/>
       <c r="AJ8" s="28"/>
       <c r="AK8" s="28"/>
     </row>
     <row r="9" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="27">
         <v>1278.7</v>
       </c>
       <c r="C9" s="28">
         <v>2500.8000000000002</v>
       </c>
       <c r="D9" s="28">
         <v>3743.9</v>
       </c>
       <c r="E9" s="31">
         <v>5152.5</v>
       </c>
       <c r="F9" s="31">
         <v>6659</v>
       </c>
       <c r="G9" s="31">
@@ -2262,51 +2866,53 @@
       </c>
       <c r="Y9" s="28">
         <v>14167.4</v>
       </c>
       <c r="Z9" s="28">
         <v>982.8</v>
       </c>
       <c r="AA9" s="28">
         <v>2028.5</v>
       </c>
       <c r="AB9" s="28">
         <v>3233.8</v>
       </c>
       <c r="AC9" s="28">
         <v>4330.7</v>
       </c>
       <c r="AD9" s="28">
         <v>5470.2</v>
       </c>
       <c r="AE9" s="28">
         <v>6935.8</v>
       </c>
       <c r="AF9" s="28">
         <v>8213.4</v>
       </c>
-      <c r="AG9" s="31"/>
+      <c r="AG9" s="28">
+        <v>9386</v>
+      </c>
       <c r="AH9" s="31"/>
       <c r="AI9" s="28"/>
       <c r="AJ9" s="28"/>
       <c r="AK9" s="28"/>
     </row>
     <row r="10" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="27">
         <v>51.6</v>
       </c>
       <c r="C10" s="28">
         <v>96.3</v>
       </c>
       <c r="D10" s="28">
         <v>186.3</v>
       </c>
       <c r="E10" s="31">
         <v>338.5</v>
       </c>
       <c r="F10" s="31">
         <v>550.5</v>
       </c>
       <c r="G10" s="31">
@@ -2365,51 +2971,53 @@
       </c>
       <c r="Y10" s="28">
         <v>2239.8000000000002</v>
       </c>
       <c r="Z10" s="28">
         <v>44.7</v>
       </c>
       <c r="AA10" s="28">
         <v>91.7</v>
       </c>
       <c r="AB10" s="28">
         <v>186.7</v>
       </c>
       <c r="AC10" s="28">
         <v>348.1</v>
       </c>
       <c r="AD10" s="28">
         <v>568.1</v>
       </c>
       <c r="AE10" s="28">
         <v>838.4</v>
       </c>
       <c r="AF10" s="28">
         <v>1039.4000000000001</v>
       </c>
-      <c r="AG10" s="31"/>
+      <c r="AG10" s="28">
+        <v>1298.4000000000001</v>
+      </c>
       <c r="AH10" s="31"/>
       <c r="AI10" s="28"/>
       <c r="AJ10" s="28"/>
       <c r="AK10" s="28"/>
     </row>
     <row r="11" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="27">
         <v>627.4</v>
       </c>
       <c r="C11" s="28">
         <v>1283.9000000000001</v>
       </c>
       <c r="D11" s="28">
         <v>2617.6999999999998</v>
       </c>
       <c r="E11" s="31">
         <v>3954.8</v>
       </c>
       <c r="F11" s="31">
         <v>5724</v>
       </c>
       <c r="G11" s="31">
@@ -2468,51 +3076,53 @@
       </c>
       <c r="Y11" s="28">
         <v>11983.6</v>
       </c>
       <c r="Z11" s="28">
         <v>473.3</v>
       </c>
       <c r="AA11" s="28">
         <v>953.6</v>
       </c>
       <c r="AB11" s="28">
         <v>1549.6</v>
       </c>
       <c r="AC11" s="28">
         <v>2320.6999999999998</v>
       </c>
       <c r="AD11" s="28">
         <v>3685</v>
       </c>
       <c r="AE11" s="28">
         <v>5010.3999999999996</v>
       </c>
       <c r="AF11" s="28">
         <v>6512.4</v>
       </c>
-      <c r="AG11" s="31"/>
+      <c r="AG11" s="28">
+        <v>7909.4</v>
+      </c>
       <c r="AH11" s="31"/>
       <c r="AI11" s="28"/>
       <c r="AJ11" s="28"/>
       <c r="AK11" s="28"/>
     </row>
     <row r="12" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="27">
         <v>29.5</v>
       </c>
       <c r="C12" s="28">
         <v>87.9</v>
       </c>
       <c r="D12" s="28">
         <v>149.4</v>
       </c>
       <c r="E12" s="31">
         <v>439.9</v>
       </c>
       <c r="F12" s="31">
         <v>729.5</v>
       </c>
       <c r="G12" s="31">
@@ -2571,51 +3181,53 @@
       </c>
       <c r="Y12" s="28">
         <v>1702.5</v>
       </c>
       <c r="Z12" s="28">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="28">
         <v>88.2</v>
       </c>
       <c r="AB12" s="28">
         <v>127.6</v>
       </c>
       <c r="AC12" s="28">
         <v>313.89999999999998</v>
       </c>
       <c r="AD12" s="28">
         <v>500.4</v>
       </c>
       <c r="AE12" s="28">
         <v>658.4</v>
       </c>
       <c r="AF12" s="28">
         <v>830.5</v>
       </c>
-      <c r="AG12" s="31"/>
+      <c r="AG12" s="28">
+        <v>1002.5</v>
+      </c>
       <c r="AH12" s="31"/>
       <c r="AI12" s="28"/>
       <c r="AJ12" s="28"/>
       <c r="AK12" s="28"/>
     </row>
     <row r="13" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="27">
         <v>50.7</v>
       </c>
       <c r="C13" s="28">
         <v>92.4</v>
       </c>
       <c r="D13" s="28">
         <v>202.9</v>
       </c>
       <c r="E13" s="31">
         <v>309.89999999999998</v>
       </c>
       <c r="F13" s="31">
         <v>489.5</v>
       </c>
       <c r="G13" s="31">
@@ -2674,51 +3286,53 @@
       </c>
       <c r="Y13" s="28">
         <v>1244.3</v>
       </c>
       <c r="Z13" s="28">
         <v>36.5</v>
       </c>
       <c r="AA13" s="28">
         <v>102.4</v>
       </c>
       <c r="AB13" s="28">
         <v>181.8</v>
       </c>
       <c r="AC13" s="28">
         <v>281.8</v>
       </c>
       <c r="AD13" s="28">
         <v>420.2</v>
       </c>
       <c r="AE13" s="28">
         <v>540.9</v>
       </c>
       <c r="AF13" s="28">
         <v>614</v>
       </c>
-      <c r="AG13" s="31"/>
+      <c r="AG13" s="28">
+        <v>727.3</v>
+      </c>
       <c r="AH13" s="31"/>
       <c r="AI13" s="28"/>
       <c r="AJ13" s="28"/>
       <c r="AK13" s="28"/>
     </row>
     <row r="14" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="27">
         <v>24.7</v>
       </c>
       <c r="C14" s="28">
         <v>73.7</v>
       </c>
       <c r="D14" s="28">
         <v>124.9</v>
       </c>
       <c r="E14" s="31">
         <v>369.4</v>
       </c>
       <c r="F14" s="31">
         <v>587.6</v>
       </c>
       <c r="G14" s="31">
@@ -2777,51 +3391,53 @@
       </c>
       <c r="Y14" s="28">
         <v>1873.2</v>
       </c>
       <c r="Z14" s="28">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="28">
         <v>48.2</v>
       </c>
       <c r="AB14" s="28">
         <v>84.3</v>
       </c>
       <c r="AC14" s="28">
         <v>254.4</v>
       </c>
       <c r="AD14" s="28">
         <v>406.5</v>
       </c>
       <c r="AE14" s="28">
         <v>547.5</v>
       </c>
       <c r="AF14" s="28">
         <v>698.7</v>
       </c>
-      <c r="AG14" s="31"/>
+      <c r="AG14" s="28">
+        <v>849.9</v>
+      </c>
       <c r="AH14" s="31"/>
       <c r="AI14" s="28"/>
       <c r="AJ14" s="28"/>
       <c r="AK14" s="28"/>
     </row>
     <row r="15" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="27">
         <v>260.3</v>
       </c>
       <c r="C15" s="28">
         <v>523.20000000000005</v>
       </c>
       <c r="D15" s="28">
         <v>949.3</v>
       </c>
       <c r="E15" s="31">
         <v>1367.3</v>
       </c>
       <c r="F15" s="31">
         <v>1892.4</v>
       </c>
       <c r="G15" s="31">
@@ -2880,51 +3496,53 @@
       </c>
       <c r="Y15" s="28">
         <v>5378.1</v>
       </c>
       <c r="Z15" s="28">
         <v>243.7</v>
       </c>
       <c r="AA15" s="28">
         <v>625</v>
       </c>
       <c r="AB15" s="28">
         <v>1050</v>
       </c>
       <c r="AC15" s="28">
         <v>1545.7</v>
       </c>
       <c r="AD15" s="28">
         <v>2022.4</v>
       </c>
       <c r="AE15" s="28">
         <v>2732.4</v>
       </c>
       <c r="AF15" s="28">
         <v>3414.4</v>
       </c>
-      <c r="AG15" s="31"/>
+      <c r="AG15" s="28">
+        <v>4018.2</v>
+      </c>
       <c r="AH15" s="31"/>
       <c r="AI15" s="28"/>
       <c r="AJ15" s="28"/>
       <c r="AK15" s="28"/>
     </row>
     <row r="16" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A16" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="27">
         <v>47.6</v>
       </c>
       <c r="C16" s="28">
         <v>74.8</v>
       </c>
       <c r="D16" s="28">
         <v>180</v>
       </c>
       <c r="E16" s="31">
         <v>389</v>
       </c>
       <c r="F16" s="31">
         <v>616.4</v>
       </c>
       <c r="G16" s="31">
@@ -2983,51 +3601,53 @@
       </c>
       <c r="Y16" s="28">
         <v>548.20000000000005</v>
       </c>
       <c r="Z16" s="28">
         <v>7.4</v>
       </c>
       <c r="AA16" s="28">
         <v>21.6</v>
       </c>
       <c r="AB16" s="28">
         <v>29</v>
       </c>
       <c r="AC16" s="28">
         <v>36.4</v>
       </c>
       <c r="AD16" s="28">
         <v>73.3</v>
       </c>
       <c r="AE16" s="28">
         <v>115.6</v>
       </c>
       <c r="AF16" s="28">
         <v>154</v>
       </c>
-      <c r="AG16" s="31"/>
+      <c r="AG16" s="28">
+        <v>190.5</v>
+      </c>
       <c r="AH16" s="31"/>
       <c r="AI16" s="28"/>
       <c r="AJ16" s="28"/>
       <c r="AK16" s="28"/>
     </row>
     <row r="17" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A17" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="27">
         <v>119.1</v>
       </c>
       <c r="C17" s="28">
         <v>283.10000000000002</v>
       </c>
       <c r="D17" s="28">
         <v>698.1</v>
       </c>
       <c r="E17" s="31">
         <v>1141.0999999999999</v>
       </c>
       <c r="F17" s="31">
         <v>1633.6</v>
       </c>
       <c r="G17" s="31">
@@ -3086,51 +3706,53 @@
       </c>
       <c r="Y17" s="28">
         <v>5135.8999999999996</v>
       </c>
       <c r="Z17" s="28">
         <v>103</v>
       </c>
       <c r="AA17" s="28">
         <v>292.60000000000002</v>
       </c>
       <c r="AB17" s="28">
         <v>525.29999999999995</v>
       </c>
       <c r="AC17" s="28">
         <v>817.8</v>
       </c>
       <c r="AD17" s="28">
         <v>1128.8</v>
       </c>
       <c r="AE17" s="28">
         <v>1366.5</v>
       </c>
       <c r="AF17" s="28">
         <v>2036.5</v>
       </c>
-      <c r="AG17" s="31"/>
+      <c r="AG17" s="28">
+        <v>2930.5</v>
+      </c>
       <c r="AH17" s="31"/>
       <c r="AI17" s="28"/>
       <c r="AJ17" s="28"/>
       <c r="AK17" s="28"/>
     </row>
     <row r="18" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A18" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="27">
         <v>112.8</v>
       </c>
       <c r="C18" s="28">
         <v>209.5</v>
       </c>
       <c r="D18" s="28">
         <v>434.7</v>
       </c>
       <c r="E18" s="31">
         <v>679.8</v>
       </c>
       <c r="F18" s="31">
         <v>1042.5999999999999</v>
       </c>
       <c r="G18" s="31">
@@ -3189,51 +3811,53 @@
       </c>
       <c r="Y18" s="28">
         <v>3120.4</v>
       </c>
       <c r="Z18" s="28">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="28">
         <v>216.8</v>
       </c>
       <c r="AB18" s="28">
         <v>365.4</v>
       </c>
       <c r="AC18" s="28">
         <v>507.9</v>
       </c>
       <c r="AD18" s="28">
         <v>780.9</v>
       </c>
       <c r="AE18" s="28">
         <v>1085.5</v>
       </c>
       <c r="AF18" s="28">
         <v>1405.9</v>
       </c>
-      <c r="AG18" s="31"/>
+      <c r="AG18" s="28">
+        <v>1662.1</v>
+      </c>
       <c r="AH18" s="31"/>
       <c r="AI18" s="28"/>
       <c r="AJ18" s="28"/>
       <c r="AK18" s="28"/>
     </row>
     <row r="19" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="A19" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="27">
         <v>424.7</v>
       </c>
       <c r="C19" s="28">
         <v>959.7</v>
       </c>
       <c r="D19" s="28">
         <v>1494.7</v>
       </c>
       <c r="E19" s="31">
         <v>2185.3000000000002</v>
       </c>
       <c r="F19" s="31">
         <v>3306.3</v>
       </c>
       <c r="G19" s="31">
@@ -3292,109 +3916,113 @@
       </c>
       <c r="Y19" s="28">
         <v>8240.4</v>
       </c>
       <c r="Z19" s="28">
         <v>243</v>
       </c>
       <c r="AA19" s="28">
         <v>870.6</v>
       </c>
       <c r="AB19" s="28">
         <v>1358.1</v>
       </c>
       <c r="AC19" s="28">
         <v>1754.1</v>
       </c>
       <c r="AD19" s="28">
         <v>2296.9</v>
       </c>
       <c r="AE19" s="28">
         <v>3176.1</v>
       </c>
       <c r="AF19" s="28">
         <v>4013.9</v>
       </c>
-      <c r="AG19" s="31"/>
+      <c r="AG19" s="28">
+        <v>4669.5</v>
+      </c>
       <c r="AH19" s="31"/>
       <c r="AI19" s="28"/>
       <c r="AJ19" s="28"/>
       <c r="AK19" s="28"/>
     </row>
     <row r="20" spans="1:37" s="22" customFormat="1" ht="11.25">
       <c r="B20" s="21"/>
       <c r="C20" s="21"/>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="21"/>
       <c r="R20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator 2022-2023</vt:lpstr>
+      <vt:lpstr>Indicator 2024</vt:lpstr>
+      <vt:lpstr>'Indicator 2022-2023'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>