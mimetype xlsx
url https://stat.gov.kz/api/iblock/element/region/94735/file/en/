--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2940" yWindow="915" windowWidth="24240" windowHeight="13740" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="1" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
@@ -410,91 +410,91 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -520,51 +520,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1624,51 +1624,51 @@
       </c>
       <c r="T17" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.48" bottom="0.59055118110236227" header="0.4" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ33" sqref="AJ33"/>
+      <selection pane="topRight" activeCell="AG28" sqref="AG28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.140625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.42578125" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="39.75" customHeight="1">
       <c r="A2" s="14"/>
       <c r="B2" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
@@ -1917,51 +1917,53 @@
       </c>
       <c r="U6" s="26">
         <v>95260.79</v>
       </c>
       <c r="V6" s="26">
         <v>111320.8</v>
       </c>
       <c r="W6" s="20">
         <v>124863.64</v>
       </c>
       <c r="X6" s="20">
         <v>140410.35</v>
       </c>
       <c r="Y6" s="26">
         <v>164707.85999999999</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="20">
         <v>18614.689999999999</v>
       </c>
       <c r="AB6" s="26">
         <v>31239.85</v>
       </c>
-      <c r="AC6" s="26"/>
+      <c r="AC6" s="20">
+        <v>42480.36</v>
+      </c>
       <c r="AD6" s="26"/>
       <c r="AE6" s="26"/>
       <c r="AF6" s="26"/>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="20"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="26"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>133.80000000000001</v>
       </c>
       <c r="D7" s="20">
         <v>220.95</v>
       </c>
       <c r="E7" s="26">
         <v>329.4</v>
       </c>
@@ -2012,51 +2014,53 @@
       </c>
       <c r="U7" s="26">
         <v>971.66</v>
       </c>
       <c r="V7" s="26">
         <v>1114.8699999999999</v>
       </c>
       <c r="W7" s="20">
         <v>1289.02</v>
       </c>
       <c r="X7" s="20">
         <v>1446.22</v>
       </c>
       <c r="Y7" s="26">
         <v>1672.92</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="20">
         <v>191.96</v>
       </c>
       <c r="AB7" s="26">
         <v>403.86</v>
       </c>
-      <c r="AC7" s="26"/>
+      <c r="AC7" s="20">
+        <v>483.96</v>
+      </c>
       <c r="AD7" s="26"/>
       <c r="AE7" s="26"/>
       <c r="AF7" s="26"/>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="26"/>
     </row>
     <row r="8" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>72.5</v>
       </c>
       <c r="D8" s="20">
         <v>100.08</v>
       </c>
       <c r="E8" s="26">
         <v>127.88</v>
       </c>
@@ -2107,51 +2111,53 @@
       </c>
       <c r="U8" s="26">
         <v>702.2</v>
       </c>
       <c r="V8" s="26">
         <v>804.5</v>
       </c>
       <c r="W8" s="20">
         <v>816.6</v>
       </c>
       <c r="X8" s="20">
         <v>918.1</v>
       </c>
       <c r="Y8" s="26">
         <v>1075.2</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="20">
         <v>71.099999999999994</v>
       </c>
       <c r="AB8" s="26">
         <v>102.8</v>
       </c>
-      <c r="AC8" s="26"/>
+      <c r="AC8" s="20">
+        <v>127.6</v>
+      </c>
       <c r="AD8" s="26"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="26"/>
     </row>
     <row r="9" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>1130.2</v>
       </c>
       <c r="D9" s="20">
         <v>1689.09</v>
       </c>
       <c r="E9" s="26">
         <v>2112.4899999999998</v>
       </c>
@@ -2202,51 +2208,53 @@
       </c>
       <c r="U9" s="26">
         <v>3223.81</v>
       </c>
       <c r="V9" s="26">
         <v>3538.07</v>
       </c>
       <c r="W9" s="20">
         <v>3767.71</v>
       </c>
       <c r="X9" s="20">
         <v>3993</v>
       </c>
       <c r="Y9" s="26">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="20">
         <v>701.78</v>
       </c>
       <c r="AB9" s="26">
         <v>1362.58</v>
       </c>
-      <c r="AC9" s="26"/>
+      <c r="AC9" s="20">
+        <v>1784.46</v>
+      </c>
       <c r="AD9" s="26"/>
       <c r="AE9" s="26"/>
       <c r="AF9" s="26"/>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="26"/>
     </row>
     <row r="10" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1745.84</v>
       </c>
       <c r="D10" s="20">
         <v>2586.2399999999998</v>
       </c>
       <c r="E10" s="26">
         <v>3466.66</v>
       </c>
@@ -2297,51 +2305,53 @@
       </c>
       <c r="U10" s="26">
         <v>7143.54</v>
       </c>
       <c r="V10" s="26">
         <v>8886.2099999999991</v>
       </c>
       <c r="W10" s="20">
         <v>10030.86</v>
       </c>
       <c r="X10" s="20">
         <v>11328.06</v>
       </c>
       <c r="Y10" s="26">
         <v>14306.82</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="20">
         <v>1494.95</v>
       </c>
       <c r="AB10" s="26">
         <v>2220.16</v>
       </c>
-      <c r="AC10" s="26"/>
+      <c r="AC10" s="20">
+        <v>3059.57</v>
+      </c>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="26"/>
     </row>
     <row r="11" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>499.66</v>
       </c>
       <c r="D11" s="20">
         <v>861.28</v>
       </c>
       <c r="E11" s="26">
         <v>1143.3399999999999</v>
       </c>
@@ -2392,51 +2402,53 @@
       </c>
       <c r="U11" s="26">
         <v>2077.0100000000002</v>
       </c>
       <c r="V11" s="26">
         <v>2322.75</v>
       </c>
       <c r="W11" s="20">
         <v>2428.98</v>
       </c>
       <c r="X11" s="20">
         <v>2554.12</v>
       </c>
       <c r="Y11" s="26">
         <v>2827.31</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="20">
         <v>404.26</v>
       </c>
       <c r="AB11" s="26">
         <v>712.45</v>
       </c>
-      <c r="AC11" s="26"/>
+      <c r="AC11" s="20">
+        <v>956.46</v>
+      </c>
       <c r="AD11" s="26"/>
       <c r="AE11" s="26"/>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="26"/>
     </row>
     <row r="12" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>430.7</v>
       </c>
       <c r="D12" s="20">
         <v>1019.3</v>
       </c>
       <c r="E12" s="26">
         <v>1366</v>
       </c>
@@ -2487,51 +2499,53 @@
       </c>
       <c r="U12" s="26">
         <v>4335.1000000000004</v>
       </c>
       <c r="V12" s="26">
         <v>6444.5</v>
       </c>
       <c r="W12" s="20">
         <v>7436.6</v>
       </c>
       <c r="X12" s="20">
         <v>8857</v>
       </c>
       <c r="Y12" s="26">
         <v>10160.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="20">
         <v>359.5</v>
       </c>
       <c r="AB12" s="26">
         <v>869.6</v>
       </c>
-      <c r="AC12" s="26"/>
+      <c r="AC12" s="20">
+        <v>1164.0999999999999</v>
+      </c>
       <c r="AD12" s="26"/>
       <c r="AE12" s="26"/>
       <c r="AF12" s="26"/>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="26"/>
     </row>
     <row r="13" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>738.6</v>
       </c>
       <c r="D13" s="20">
         <v>1279.0999999999999</v>
       </c>
       <c r="E13" s="26">
         <v>1643.2</v>
       </c>
@@ -2582,51 +2596,53 @@
       </c>
       <c r="U13" s="26">
         <v>2987.8</v>
       </c>
       <c r="V13" s="26">
         <v>3527.1</v>
       </c>
       <c r="W13" s="20">
         <v>3871.4</v>
       </c>
       <c r="X13" s="20">
         <v>4571</v>
       </c>
       <c r="Y13" s="26">
         <v>6169.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="20">
         <v>673</v>
       </c>
       <c r="AB13" s="26">
         <v>970.3</v>
       </c>
-      <c r="AC13" s="26"/>
+      <c r="AC13" s="20">
+        <v>1262.4000000000001</v>
+      </c>
       <c r="AD13" s="26"/>
       <c r="AE13" s="26"/>
       <c r="AF13" s="26"/>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="26"/>
     </row>
     <row r="14" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>256</v>
       </c>
       <c r="D14" s="20">
         <v>693</v>
       </c>
       <c r="E14" s="26">
         <v>948.1</v>
       </c>
@@ -2677,51 +2693,53 @@
       </c>
       <c r="U14" s="26">
         <v>3026.3</v>
       </c>
       <c r="V14" s="26">
         <v>4533.7</v>
       </c>
       <c r="W14" s="20">
         <v>5282</v>
       </c>
       <c r="X14" s="20">
         <v>6292.7</v>
       </c>
       <c r="Y14" s="26">
         <v>6831</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="20">
         <v>198.3</v>
       </c>
       <c r="AB14" s="26">
         <v>557.5</v>
       </c>
-      <c r="AC14" s="26"/>
+      <c r="AC14" s="20">
+        <v>760</v>
+      </c>
       <c r="AD14" s="26"/>
       <c r="AE14" s="26"/>
       <c r="AF14" s="26"/>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="26"/>
     </row>
     <row r="15" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>716</v>
       </c>
       <c r="D15" s="20">
         <v>1121.3</v>
       </c>
       <c r="E15" s="26">
         <v>1430.7</v>
       </c>
@@ -2772,51 +2790,53 @@
       </c>
       <c r="U15" s="26">
         <v>2983.12</v>
       </c>
       <c r="V15" s="26">
         <v>3055.03</v>
       </c>
       <c r="W15" s="20">
         <v>3321.73</v>
       </c>
       <c r="X15" s="20">
         <v>4183.43</v>
       </c>
       <c r="Y15" s="26">
         <v>5559.73</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="20">
         <v>557.20000000000005</v>
       </c>
       <c r="AB15" s="26">
         <v>813.41</v>
       </c>
-      <c r="AC15" s="26"/>
+      <c r="AC15" s="20">
+        <v>1118.4100000000001</v>
+      </c>
       <c r="AD15" s="26"/>
       <c r="AE15" s="26"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="26"/>
     </row>
     <row r="16" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>1162.9000000000001</v>
       </c>
       <c r="D16" s="20">
         <v>1600.9</v>
       </c>
       <c r="E16" s="26">
         <v>2312.1</v>
       </c>
@@ -2867,51 +2887,53 @@
       </c>
       <c r="U16" s="26">
         <v>6449.6</v>
       </c>
       <c r="V16" s="26">
         <v>7973.5</v>
       </c>
       <c r="W16" s="20">
         <v>9308.6</v>
       </c>
       <c r="X16" s="20">
         <v>10968.8</v>
       </c>
       <c r="Y16" s="26">
         <v>15869.8</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="20">
         <v>988.9</v>
       </c>
       <c r="AB16" s="26">
         <v>1457.2</v>
       </c>
-      <c r="AC16" s="26"/>
+      <c r="AC16" s="20">
+        <v>2119.1</v>
+      </c>
       <c r="AD16" s="26"/>
       <c r="AE16" s="26"/>
       <c r="AF16" s="26"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="26"/>
     </row>
     <row r="17" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>13616.27</v>
       </c>
       <c r="D17" s="20">
         <v>20994.99</v>
       </c>
       <c r="E17" s="26">
         <v>28062.69</v>
       </c>
@@ -2962,51 +2984,53 @@
       </c>
       <c r="U17" s="26">
         <v>56659.41</v>
       </c>
       <c r="V17" s="26">
         <v>63462.79</v>
       </c>
       <c r="W17" s="20">
         <v>71075.429999999993</v>
       </c>
       <c r="X17" s="20">
         <v>78242.66</v>
       </c>
       <c r="Y17" s="26">
         <v>86338.7</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="20">
         <v>12059.12</v>
       </c>
       <c r="AB17" s="26">
         <v>20535</v>
       </c>
-      <c r="AC17" s="26"/>
+      <c r="AC17" s="20">
+        <v>28006.1</v>
+      </c>
       <c r="AD17" s="26"/>
       <c r="AE17" s="26"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="26"/>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>600.95000000000005</v>
       </c>
       <c r="D18" s="20">
         <v>1047.55</v>
       </c>
       <c r="E18" s="26">
         <v>1360.15</v>
       </c>
@@ -3057,51 +3081,53 @@
       </c>
       <c r="U18" s="26">
         <v>2099.8200000000002</v>
       </c>
       <c r="V18" s="26">
         <v>2767.82</v>
       </c>
       <c r="W18" s="20">
         <v>3116.82</v>
       </c>
       <c r="X18" s="20">
         <v>3647.92</v>
       </c>
       <c r="Y18" s="26">
         <v>5180.62</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="20">
         <v>406.7</v>
       </c>
       <c r="AB18" s="26">
         <v>580.6</v>
       </c>
-      <c r="AC18" s="26"/>
+      <c r="AC18" s="20">
+        <v>825.55</v>
+      </c>
       <c r="AD18" s="26"/>
       <c r="AE18" s="26"/>
       <c r="AF18" s="26"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="26"/>
     </row>
     <row r="19" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>506.35</v>
       </c>
       <c r="D19" s="20">
         <v>1013.62</v>
       </c>
       <c r="E19" s="26">
         <v>1379.55</v>
       </c>
@@ -3152,51 +3178,53 @@
       </c>
       <c r="U19" s="26">
         <v>2601.54</v>
       </c>
       <c r="V19" s="26">
         <v>2890.28</v>
       </c>
       <c r="W19" s="20">
         <v>3118.31</v>
       </c>
       <c r="X19" s="20">
         <v>3407.55</v>
       </c>
       <c r="Y19" s="26">
         <v>3730.42</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="20">
         <v>508.23</v>
       </c>
       <c r="AB19" s="26">
         <v>654.49</v>
       </c>
-      <c r="AC19" s="26"/>
+      <c r="AC19" s="20">
+        <v>813.15</v>
+      </c>
       <c r="AD19" s="26"/>
       <c r="AE19" s="26"/>
       <c r="AF19" s="26"/>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="26"/>
     </row>
     <row r="20" spans="1:37" s="18" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 