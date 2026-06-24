--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1624,51 +1624,51 @@
       </c>
       <c r="T17" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.48" bottom="0.59055118110236227" header="0.4" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG28" sqref="AG28"/>
+      <selection pane="topRight" activeCell="AM23" sqref="AM23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.140625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.42578125" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="39.75" customHeight="1">
       <c r="A2" s="14"/>
       <c r="B2" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
@@ -1920,51 +1920,53 @@
       </c>
       <c r="V6" s="26">
         <v>111320.8</v>
       </c>
       <c r="W6" s="20">
         <v>124863.64</v>
       </c>
       <c r="X6" s="20">
         <v>140410.35</v>
       </c>
       <c r="Y6" s="26">
         <v>164707.85999999999</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="20">
         <v>18614.689999999999</v>
       </c>
       <c r="AB6" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC6" s="20">
         <v>42480.36</v>
       </c>
-      <c r="AD6" s="26"/>
+      <c r="AD6" s="20">
+        <v>54387.19</v>
+      </c>
       <c r="AE6" s="26"/>
       <c r="AF6" s="26"/>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="20"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="26"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>133.80000000000001</v>
       </c>
       <c r="D7" s="20">
         <v>220.95</v>
       </c>
       <c r="E7" s="26">
         <v>329.4</v>
       </c>
       <c r="F7" s="26">
@@ -2017,51 +2019,53 @@
       </c>
       <c r="V7" s="26">
         <v>1114.8699999999999</v>
       </c>
       <c r="W7" s="20">
         <v>1289.02</v>
       </c>
       <c r="X7" s="20">
         <v>1446.22</v>
       </c>
       <c r="Y7" s="26">
         <v>1672.92</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="20">
         <v>191.96</v>
       </c>
       <c r="AB7" s="26">
         <v>403.86</v>
       </c>
       <c r="AC7" s="20">
         <v>483.96</v>
       </c>
-      <c r="AD7" s="26"/>
+      <c r="AD7" s="20">
+        <v>583.16</v>
+      </c>
       <c r="AE7" s="26"/>
       <c r="AF7" s="26"/>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="26"/>
     </row>
     <row r="8" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>72.5</v>
       </c>
       <c r="D8" s="20">
         <v>100.08</v>
       </c>
       <c r="E8" s="26">
         <v>127.88</v>
       </c>
       <c r="F8" s="26">
@@ -2114,51 +2118,53 @@
       </c>
       <c r="V8" s="26">
         <v>804.5</v>
       </c>
       <c r="W8" s="20">
         <v>816.6</v>
       </c>
       <c r="X8" s="20">
         <v>918.1</v>
       </c>
       <c r="Y8" s="26">
         <v>1075.2</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="20">
         <v>71.099999999999994</v>
       </c>
       <c r="AB8" s="26">
         <v>102.8</v>
       </c>
       <c r="AC8" s="20">
         <v>127.6</v>
       </c>
-      <c r="AD8" s="26"/>
+      <c r="AD8" s="20">
+        <v>164.5</v>
+      </c>
       <c r="AE8" s="26"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="26"/>
     </row>
     <row r="9" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>1130.2</v>
       </c>
       <c r="D9" s="20">
         <v>1689.09</v>
       </c>
       <c r="E9" s="26">
         <v>2112.4899999999998</v>
       </c>
       <c r="F9" s="26">
@@ -2211,51 +2217,53 @@
       </c>
       <c r="V9" s="26">
         <v>3538.07</v>
       </c>
       <c r="W9" s="20">
         <v>3767.71</v>
       </c>
       <c r="X9" s="20">
         <v>3993</v>
       </c>
       <c r="Y9" s="26">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="20">
         <v>701.78</v>
       </c>
       <c r="AB9" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC9" s="20">
         <v>1784.46</v>
       </c>
-      <c r="AD9" s="26"/>
+      <c r="AD9" s="20">
+        <v>2029.42</v>
+      </c>
       <c r="AE9" s="26"/>
       <c r="AF9" s="26"/>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="26"/>
     </row>
     <row r="10" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1745.84</v>
       </c>
       <c r="D10" s="20">
         <v>2586.2399999999998</v>
       </c>
       <c r="E10" s="26">
         <v>3466.66</v>
       </c>
       <c r="F10" s="26">
@@ -2308,51 +2316,53 @@
       </c>
       <c r="V10" s="26">
         <v>8886.2099999999991</v>
       </c>
       <c r="W10" s="20">
         <v>10030.86</v>
       </c>
       <c r="X10" s="20">
         <v>11328.06</v>
       </c>
       <c r="Y10" s="26">
         <v>14306.82</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="20">
         <v>1494.95</v>
       </c>
       <c r="AB10" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC10" s="20">
         <v>3059.57</v>
       </c>
-      <c r="AD10" s="26"/>
+      <c r="AD10" s="20">
+        <v>4271.07</v>
+      </c>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="26"/>
     </row>
     <row r="11" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>499.66</v>
       </c>
       <c r="D11" s="20">
         <v>861.28</v>
       </c>
       <c r="E11" s="26">
         <v>1143.3399999999999</v>
       </c>
       <c r="F11" s="26">
@@ -2405,51 +2415,53 @@
       </c>
       <c r="V11" s="26">
         <v>2322.75</v>
       </c>
       <c r="W11" s="20">
         <v>2428.98</v>
       </c>
       <c r="X11" s="20">
         <v>2554.12</v>
       </c>
       <c r="Y11" s="26">
         <v>2827.31</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="20">
         <v>404.26</v>
       </c>
       <c r="AB11" s="26">
         <v>712.45</v>
       </c>
       <c r="AC11" s="20">
         <v>956.46</v>
       </c>
-      <c r="AD11" s="26"/>
+      <c r="AD11" s="20">
+        <v>1243.02</v>
+      </c>
       <c r="AE11" s="26"/>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="26"/>
     </row>
     <row r="12" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>430.7</v>
       </c>
       <c r="D12" s="20">
         <v>1019.3</v>
       </c>
       <c r="E12" s="26">
         <v>1366</v>
       </c>
       <c r="F12" s="26">
@@ -2502,51 +2514,53 @@
       </c>
       <c r="V12" s="26">
         <v>6444.5</v>
       </c>
       <c r="W12" s="20">
         <v>7436.6</v>
       </c>
       <c r="X12" s="20">
         <v>8857</v>
       </c>
       <c r="Y12" s="26">
         <v>10160.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="20">
         <v>359.5</v>
       </c>
       <c r="AB12" s="26">
         <v>869.6</v>
       </c>
       <c r="AC12" s="20">
         <v>1164.0999999999999</v>
       </c>
-      <c r="AD12" s="26"/>
+      <c r="AD12" s="20">
+        <v>1766.6</v>
+      </c>
       <c r="AE12" s="26"/>
       <c r="AF12" s="26"/>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="26"/>
     </row>
     <row r="13" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>738.6</v>
       </c>
       <c r="D13" s="20">
         <v>1279.0999999999999</v>
       </c>
       <c r="E13" s="26">
         <v>1643.2</v>
       </c>
       <c r="F13" s="26">
@@ -2599,51 +2613,53 @@
       </c>
       <c r="V13" s="26">
         <v>3527.1</v>
       </c>
       <c r="W13" s="20">
         <v>3871.4</v>
       </c>
       <c r="X13" s="20">
         <v>4571</v>
       </c>
       <c r="Y13" s="26">
         <v>6169.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="20">
         <v>673</v>
       </c>
       <c r="AB13" s="26">
         <v>970.3</v>
       </c>
       <c r="AC13" s="20">
         <v>1262.4000000000001</v>
       </c>
-      <c r="AD13" s="26"/>
+      <c r="AD13" s="20">
+        <v>1567.1</v>
+      </c>
       <c r="AE13" s="26"/>
       <c r="AF13" s="26"/>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="26"/>
     </row>
     <row r="14" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>256</v>
       </c>
       <c r="D14" s="20">
         <v>693</v>
       </c>
       <c r="E14" s="26">
         <v>948.1</v>
       </c>
       <c r="F14" s="26">
@@ -2696,51 +2712,53 @@
       </c>
       <c r="V14" s="26">
         <v>4533.7</v>
       </c>
       <c r="W14" s="20">
         <v>5282</v>
       </c>
       <c r="X14" s="20">
         <v>6292.7</v>
       </c>
       <c r="Y14" s="26">
         <v>6831</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="20">
         <v>198.3</v>
       </c>
       <c r="AB14" s="26">
         <v>557.5</v>
       </c>
       <c r="AC14" s="20">
         <v>760</v>
       </c>
-      <c r="AD14" s="26"/>
+      <c r="AD14" s="20">
+        <v>1225.8</v>
+      </c>
       <c r="AE14" s="26"/>
       <c r="AF14" s="26"/>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="26"/>
     </row>
     <row r="15" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>716</v>
       </c>
       <c r="D15" s="20">
         <v>1121.3</v>
       </c>
       <c r="E15" s="26">
         <v>1430.7</v>
       </c>
       <c r="F15" s="26">
@@ -2793,51 +2811,53 @@
       </c>
       <c r="V15" s="26">
         <v>3055.03</v>
       </c>
       <c r="W15" s="20">
         <v>3321.73</v>
       </c>
       <c r="X15" s="20">
         <v>4183.43</v>
       </c>
       <c r="Y15" s="26">
         <v>5559.73</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="20">
         <v>557.20000000000005</v>
       </c>
       <c r="AB15" s="26">
         <v>813.41</v>
       </c>
       <c r="AC15" s="20">
         <v>1118.4100000000001</v>
       </c>
-      <c r="AD15" s="26"/>
+      <c r="AD15" s="20">
+        <v>1395.71</v>
+      </c>
       <c r="AE15" s="26"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="26"/>
     </row>
     <row r="16" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>1162.9000000000001</v>
       </c>
       <c r="D16" s="20">
         <v>1600.9</v>
       </c>
       <c r="E16" s="26">
         <v>2312.1</v>
       </c>
       <c r="F16" s="26">
@@ -2890,51 +2910,53 @@
       </c>
       <c r="V16" s="26">
         <v>7973.5</v>
       </c>
       <c r="W16" s="20">
         <v>9308.6</v>
       </c>
       <c r="X16" s="20">
         <v>10968.8</v>
       </c>
       <c r="Y16" s="26">
         <v>15869.8</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="20">
         <v>988.9</v>
       </c>
       <c r="AB16" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC16" s="20">
         <v>2119.1</v>
       </c>
-      <c r="AD16" s="26"/>
+      <c r="AD16" s="20">
+        <v>2805.5</v>
+      </c>
       <c r="AE16" s="26"/>
       <c r="AF16" s="26"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="26"/>
     </row>
     <row r="17" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>13616.27</v>
       </c>
       <c r="D17" s="20">
         <v>20994.99</v>
       </c>
       <c r="E17" s="26">
         <v>28062.69</v>
       </c>
       <c r="F17" s="26">
@@ -2987,51 +3009,53 @@
       </c>
       <c r="V17" s="26">
         <v>63462.79</v>
       </c>
       <c r="W17" s="20">
         <v>71075.429999999993</v>
       </c>
       <c r="X17" s="20">
         <v>78242.66</v>
       </c>
       <c r="Y17" s="26">
         <v>86338.7</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="20">
         <v>12059.12</v>
       </c>
       <c r="AB17" s="26">
         <v>20535</v>
       </c>
       <c r="AC17" s="20">
         <v>28006.1</v>
       </c>
-      <c r="AD17" s="26"/>
+      <c r="AD17" s="20">
+        <v>35386.720000000001</v>
+      </c>
       <c r="AE17" s="26"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="26"/>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>600.95000000000005</v>
       </c>
       <c r="D18" s="20">
         <v>1047.55</v>
       </c>
       <c r="E18" s="26">
         <v>1360.15</v>
       </c>
       <c r="F18" s="26">
@@ -3084,51 +3108,53 @@
       </c>
       <c r="V18" s="26">
         <v>2767.82</v>
       </c>
       <c r="W18" s="20">
         <v>3116.82</v>
       </c>
       <c r="X18" s="20">
         <v>3647.92</v>
       </c>
       <c r="Y18" s="26">
         <v>5180.62</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="20">
         <v>406.7</v>
       </c>
       <c r="AB18" s="26">
         <v>580.6</v>
       </c>
       <c r="AC18" s="20">
         <v>825.55</v>
       </c>
-      <c r="AD18" s="26"/>
+      <c r="AD18" s="20">
+        <v>996.15</v>
+      </c>
       <c r="AE18" s="26"/>
       <c r="AF18" s="26"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="26"/>
     </row>
     <row r="19" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>506.35</v>
       </c>
       <c r="D19" s="20">
         <v>1013.62</v>
       </c>
       <c r="E19" s="26">
         <v>1379.55</v>
       </c>
       <c r="F19" s="26">
@@ -3181,51 +3207,53 @@
       </c>
       <c r="V19" s="26">
         <v>2890.28</v>
       </c>
       <c r="W19" s="20">
         <v>3118.31</v>
       </c>
       <c r="X19" s="20">
         <v>3407.55</v>
       </c>
       <c r="Y19" s="26">
         <v>3730.42</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="20">
         <v>508.23</v>
       </c>
       <c r="AB19" s="26">
         <v>654.49</v>
       </c>
       <c r="AC19" s="20">
         <v>813.15</v>
       </c>
-      <c r="AD19" s="26"/>
+      <c r="AD19" s="20">
+        <v>953.04</v>
+      </c>
       <c r="AE19" s="26"/>
       <c r="AF19" s="26"/>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="26"/>
     </row>
     <row r="20" spans="1:37" s="18" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>