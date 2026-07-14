--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1624,51 +1624,51 @@
       </c>
       <c r="T17" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.48" bottom="0.59055118110236227" header="0.4" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AM23" sqref="AM23"/>
+      <selection pane="topRight" activeCell="AN27" sqref="AN27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.140625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.42578125" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="39.75" customHeight="1">
       <c r="A2" s="14"/>
       <c r="B2" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
@@ -1923,51 +1923,53 @@
       </c>
       <c r="W6" s="20">
         <v>124863.64</v>
       </c>
       <c r="X6" s="20">
         <v>140410.35</v>
       </c>
       <c r="Y6" s="26">
         <v>164707.85999999999</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="20">
         <v>18614.689999999999</v>
       </c>
       <c r="AB6" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC6" s="20">
         <v>42480.36</v>
       </c>
       <c r="AD6" s="20">
         <v>54387.19</v>
       </c>
-      <c r="AE6" s="26"/>
+      <c r="AE6" s="20">
+        <v>71954.34</v>
+      </c>
       <c r="AF6" s="26"/>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="20"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="26"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>133.80000000000001</v>
       </c>
       <c r="D7" s="20">
         <v>220.95</v>
       </c>
       <c r="E7" s="26">
         <v>329.4</v>
       </c>
       <c r="F7" s="26">
         <v>480.55</v>
@@ -2022,51 +2024,53 @@
       </c>
       <c r="W7" s="20">
         <v>1289.02</v>
       </c>
       <c r="X7" s="20">
         <v>1446.22</v>
       </c>
       <c r="Y7" s="26">
         <v>1672.92</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="20">
         <v>191.96</v>
       </c>
       <c r="AB7" s="26">
         <v>403.86</v>
       </c>
       <c r="AC7" s="20">
         <v>483.96</v>
       </c>
       <c r="AD7" s="20">
         <v>583.16</v>
       </c>
-      <c r="AE7" s="26"/>
+      <c r="AE7" s="20">
+        <v>769.46</v>
+      </c>
       <c r="AF7" s="26"/>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="26"/>
     </row>
     <row r="8" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>72.5</v>
       </c>
       <c r="D8" s="20">
         <v>100.08</v>
       </c>
       <c r="E8" s="26">
         <v>127.88</v>
       </c>
       <c r="F8" s="26">
         <v>165.11</v>
@@ -2121,51 +2125,53 @@
       </c>
       <c r="W8" s="20">
         <v>816.6</v>
       </c>
       <c r="X8" s="20">
         <v>918.1</v>
       </c>
       <c r="Y8" s="26">
         <v>1075.2</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="20">
         <v>71.099999999999994</v>
       </c>
       <c r="AB8" s="26">
         <v>102.8</v>
       </c>
       <c r="AC8" s="20">
         <v>127.6</v>
       </c>
       <c r="AD8" s="20">
         <v>164.5</v>
       </c>
-      <c r="AE8" s="26"/>
+      <c r="AE8" s="20">
+        <v>262.2</v>
+      </c>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="26"/>
     </row>
     <row r="9" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>1130.2</v>
       </c>
       <c r="D9" s="20">
         <v>1689.09</v>
       </c>
       <c r="E9" s="26">
         <v>2112.4899999999998</v>
       </c>
       <c r="F9" s="26">
         <v>2517.4299999999998</v>
@@ -2220,51 +2226,53 @@
       </c>
       <c r="W9" s="20">
         <v>3767.71</v>
       </c>
       <c r="X9" s="20">
         <v>3993</v>
       </c>
       <c r="Y9" s="26">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="20">
         <v>701.78</v>
       </c>
       <c r="AB9" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC9" s="20">
         <v>1784.46</v>
       </c>
       <c r="AD9" s="20">
         <v>2029.42</v>
       </c>
-      <c r="AE9" s="26"/>
+      <c r="AE9" s="20">
+        <v>2597.9299999999998</v>
+      </c>
       <c r="AF9" s="26"/>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="26"/>
     </row>
     <row r="10" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1745.84</v>
       </c>
       <c r="D10" s="20">
         <v>2586.2399999999998</v>
       </c>
       <c r="E10" s="26">
         <v>3466.66</v>
       </c>
       <c r="F10" s="26">
         <v>4787.43</v>
@@ -2319,51 +2327,53 @@
       </c>
       <c r="W10" s="20">
         <v>10030.86</v>
       </c>
       <c r="X10" s="20">
         <v>11328.06</v>
       </c>
       <c r="Y10" s="26">
         <v>14306.82</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="20">
         <v>1494.95</v>
       </c>
       <c r="AB10" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC10" s="20">
         <v>3059.57</v>
       </c>
       <c r="AD10" s="20">
         <v>4271.07</v>
       </c>
-      <c r="AE10" s="26"/>
+      <c r="AE10" s="20">
+        <v>5204.87</v>
+      </c>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="26"/>
     </row>
     <row r="11" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>499.66</v>
       </c>
       <c r="D11" s="20">
         <v>861.28</v>
       </c>
       <c r="E11" s="26">
         <v>1143.3399999999999</v>
       </c>
       <c r="F11" s="26">
         <v>1534.42</v>
@@ -2418,51 +2428,53 @@
       </c>
       <c r="W11" s="20">
         <v>2428.98</v>
       </c>
       <c r="X11" s="20">
         <v>2554.12</v>
       </c>
       <c r="Y11" s="26">
         <v>2827.31</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="20">
         <v>404.26</v>
       </c>
       <c r="AB11" s="26">
         <v>712.45</v>
       </c>
       <c r="AC11" s="20">
         <v>956.46</v>
       </c>
       <c r="AD11" s="20">
         <v>1243.02</v>
       </c>
-      <c r="AE11" s="26"/>
+      <c r="AE11" s="20">
+        <v>1930.13</v>
+      </c>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="26"/>
     </row>
     <row r="12" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>430.7</v>
       </c>
       <c r="D12" s="20">
         <v>1019.3</v>
       </c>
       <c r="E12" s="26">
         <v>1366</v>
       </c>
       <c r="F12" s="26">
         <v>2128.9</v>
@@ -2517,51 +2529,53 @@
       </c>
       <c r="W12" s="20">
         <v>7436.6</v>
       </c>
       <c r="X12" s="20">
         <v>8857</v>
       </c>
       <c r="Y12" s="26">
         <v>10160.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="20">
         <v>359.5</v>
       </c>
       <c r="AB12" s="26">
         <v>869.6</v>
       </c>
       <c r="AC12" s="20">
         <v>1164.0999999999999</v>
       </c>
       <c r="AD12" s="20">
         <v>1766.6</v>
       </c>
-      <c r="AE12" s="26"/>
+      <c r="AE12" s="20">
+        <v>2865.5</v>
+      </c>
       <c r="AF12" s="26"/>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="26"/>
     </row>
     <row r="13" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>738.6</v>
       </c>
       <c r="D13" s="20">
         <v>1279.0999999999999</v>
       </c>
       <c r="E13" s="26">
         <v>1643.2</v>
       </c>
       <c r="F13" s="26">
         <v>1919.5</v>
@@ -2616,51 +2630,53 @@
       </c>
       <c r="W13" s="20">
         <v>3871.4</v>
       </c>
       <c r="X13" s="20">
         <v>4571</v>
       </c>
       <c r="Y13" s="26">
         <v>6169.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="20">
         <v>673</v>
       </c>
       <c r="AB13" s="26">
         <v>970.3</v>
       </c>
       <c r="AC13" s="20">
         <v>1262.4000000000001</v>
       </c>
       <c r="AD13" s="20">
         <v>1567.1</v>
       </c>
-      <c r="AE13" s="26"/>
+      <c r="AE13" s="20">
+        <v>2067</v>
+      </c>
       <c r="AF13" s="26"/>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="26"/>
     </row>
     <row r="14" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>256</v>
       </c>
       <c r="D14" s="20">
         <v>693</v>
       </c>
       <c r="E14" s="26">
         <v>948.1</v>
       </c>
       <c r="F14" s="26">
         <v>1581.1</v>
@@ -2715,51 +2731,53 @@
       </c>
       <c r="W14" s="20">
         <v>5282</v>
       </c>
       <c r="X14" s="20">
         <v>6292.7</v>
       </c>
       <c r="Y14" s="26">
         <v>6831</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="20">
         <v>198.3</v>
       </c>
       <c r="AB14" s="26">
         <v>557.5</v>
       </c>
       <c r="AC14" s="20">
         <v>760</v>
       </c>
       <c r="AD14" s="20">
         <v>1225.8</v>
       </c>
-      <c r="AE14" s="26"/>
+      <c r="AE14" s="20">
+        <v>1913.6</v>
+      </c>
       <c r="AF14" s="26"/>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="26"/>
     </row>
     <row r="15" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>716</v>
       </c>
       <c r="D15" s="20">
         <v>1121.3</v>
       </c>
       <c r="E15" s="26">
         <v>1430.7</v>
       </c>
       <c r="F15" s="26">
         <v>1725.5</v>
@@ -2814,51 +2832,53 @@
       </c>
       <c r="W15" s="20">
         <v>3321.73</v>
       </c>
       <c r="X15" s="20">
         <v>4183.43</v>
       </c>
       <c r="Y15" s="26">
         <v>5559.73</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="20">
         <v>557.20000000000005</v>
       </c>
       <c r="AB15" s="26">
         <v>813.41</v>
       </c>
       <c r="AC15" s="20">
         <v>1118.4100000000001</v>
       </c>
       <c r="AD15" s="20">
         <v>1395.71</v>
       </c>
-      <c r="AE15" s="26"/>
+      <c r="AE15" s="20">
+        <v>2067.81</v>
+      </c>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="26"/>
     </row>
     <row r="16" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>1162.9000000000001</v>
       </c>
       <c r="D16" s="20">
         <v>1600.9</v>
       </c>
       <c r="E16" s="26">
         <v>2312.1</v>
       </c>
       <c r="F16" s="26">
         <v>2965.8</v>
@@ -2913,51 +2933,53 @@
       </c>
       <c r="W16" s="20">
         <v>9308.6</v>
       </c>
       <c r="X16" s="20">
         <v>10968.8</v>
       </c>
       <c r="Y16" s="26">
         <v>15869.8</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="20">
         <v>988.9</v>
       </c>
       <c r="AB16" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC16" s="20">
         <v>2119.1</v>
       </c>
       <c r="AD16" s="20">
         <v>2805.5</v>
       </c>
-      <c r="AE16" s="26"/>
+      <c r="AE16" s="20">
+        <v>5266.3</v>
+      </c>
       <c r="AF16" s="26"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="26"/>
     </row>
     <row r="17" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>13616.27</v>
       </c>
       <c r="D17" s="20">
         <v>20994.99</v>
       </c>
       <c r="E17" s="26">
         <v>28062.69</v>
       </c>
       <c r="F17" s="26">
         <v>36074.81</v>
@@ -3012,51 +3034,53 @@
       </c>
       <c r="W17" s="20">
         <v>71075.429999999993</v>
       </c>
       <c r="X17" s="20">
         <v>78242.66</v>
       </c>
       <c r="Y17" s="26">
         <v>86338.7</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="20">
         <v>12059.12</v>
       </c>
       <c r="AB17" s="26">
         <v>20535</v>
       </c>
       <c r="AC17" s="20">
         <v>28006.1</v>
       </c>
       <c r="AD17" s="20">
         <v>35386.720000000001</v>
       </c>
-      <c r="AE17" s="26"/>
+      <c r="AE17" s="20">
+        <v>44277.2</v>
+      </c>
       <c r="AF17" s="26"/>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="26"/>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>600.95000000000005</v>
       </c>
       <c r="D18" s="20">
         <v>1047.55</v>
       </c>
       <c r="E18" s="26">
         <v>1360.15</v>
       </c>
       <c r="F18" s="26">
         <v>1603.55</v>
@@ -3111,51 +3135,53 @@
       </c>
       <c r="W18" s="20">
         <v>3116.82</v>
       </c>
       <c r="X18" s="20">
         <v>3647.92</v>
       </c>
       <c r="Y18" s="26">
         <v>5180.62</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="20">
         <v>406.7</v>
       </c>
       <c r="AB18" s="26">
         <v>580.6</v>
       </c>
       <c r="AC18" s="20">
         <v>825.55</v>
       </c>
       <c r="AD18" s="20">
         <v>996.15</v>
       </c>
-      <c r="AE18" s="26"/>
+      <c r="AE18" s="20">
+        <v>1366.45</v>
+      </c>
       <c r="AF18" s="26"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="26"/>
     </row>
     <row r="19" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>506.35</v>
       </c>
       <c r="D19" s="20">
         <v>1013.62</v>
       </c>
       <c r="E19" s="26">
         <v>1379.55</v>
       </c>
       <c r="F19" s="26">
         <v>1719.58</v>
@@ -3210,51 +3236,53 @@
       </c>
       <c r="W19" s="20">
         <v>3118.31</v>
       </c>
       <c r="X19" s="20">
         <v>3407.55</v>
       </c>
       <c r="Y19" s="26">
         <v>3730.42</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="20">
         <v>508.23</v>
       </c>
       <c r="AB19" s="26">
         <v>654.49</v>
       </c>
       <c r="AC19" s="20">
         <v>813.15</v>
       </c>
       <c r="AD19" s="20">
         <v>953.04</v>
       </c>
-      <c r="AE19" s="26"/>
+      <c r="AE19" s="20">
+        <v>1366.4</v>
+      </c>
       <c r="AF19" s="26"/>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="26"/>
     </row>
     <row r="20" spans="1:37" s="18" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">