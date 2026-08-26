--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -1624,51 +1624,51 @@
       </c>
       <c r="T17" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.48" bottom="0.59055118110236227" header="0.4" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AN27" sqref="AN27"/>
+      <selection pane="topRight" activeCell="AM29" sqref="AM28:AM29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.140625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.42578125" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="39.75" customHeight="1">
       <c r="A2" s="14"/>
       <c r="B2" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
@@ -1926,51 +1926,53 @@
       </c>
       <c r="X6" s="20">
         <v>140410.35</v>
       </c>
       <c r="Y6" s="26">
         <v>164707.85999999999</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="20">
         <v>18614.689999999999</v>
       </c>
       <c r="AB6" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC6" s="20">
         <v>42480.36</v>
       </c>
       <c r="AD6" s="20">
         <v>54387.19</v>
       </c>
       <c r="AE6" s="20">
         <v>71954.34</v>
       </c>
-      <c r="AF6" s="26"/>
+      <c r="AF6" s="20">
+        <v>85908.5</v>
+      </c>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="20"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="26"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>133.80000000000001</v>
       </c>
       <c r="D7" s="20">
         <v>220.95</v>
       </c>
       <c r="E7" s="26">
         <v>329.4</v>
       </c>
       <c r="F7" s="26">
         <v>480.55</v>
       </c>
@@ -2027,51 +2029,53 @@
       </c>
       <c r="X7" s="20">
         <v>1446.22</v>
       </c>
       <c r="Y7" s="26">
         <v>1672.92</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="20">
         <v>191.96</v>
       </c>
       <c r="AB7" s="26">
         <v>403.86</v>
       </c>
       <c r="AC7" s="20">
         <v>483.96</v>
       </c>
       <c r="AD7" s="20">
         <v>583.16</v>
       </c>
       <c r="AE7" s="20">
         <v>769.46</v>
       </c>
-      <c r="AF7" s="26"/>
+      <c r="AF7" s="20">
+        <v>891.07</v>
+      </c>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="26"/>
     </row>
     <row r="8" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>72.5</v>
       </c>
       <c r="D8" s="20">
         <v>100.08</v>
       </c>
       <c r="E8" s="26">
         <v>127.88</v>
       </c>
       <c r="F8" s="26">
         <v>165.11</v>
       </c>
@@ -2128,51 +2132,53 @@
       </c>
       <c r="X8" s="20">
         <v>918.1</v>
       </c>
       <c r="Y8" s="26">
         <v>1075.2</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="20">
         <v>71.099999999999994</v>
       </c>
       <c r="AB8" s="26">
         <v>102.8</v>
       </c>
       <c r="AC8" s="20">
         <v>127.6</v>
       </c>
       <c r="AD8" s="20">
         <v>164.5</v>
       </c>
       <c r="AE8" s="20">
         <v>262.2</v>
       </c>
-      <c r="AF8" s="26"/>
+      <c r="AF8" s="20">
+        <v>595</v>
+      </c>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="26"/>
     </row>
     <row r="9" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>1130.2</v>
       </c>
       <c r="D9" s="20">
         <v>1689.09</v>
       </c>
       <c r="E9" s="26">
         <v>2112.4899999999998</v>
       </c>
       <c r="F9" s="26">
         <v>2517.4299999999998</v>
       </c>
@@ -2229,51 +2235,53 @@
       </c>
       <c r="X9" s="20">
         <v>3993</v>
       </c>
       <c r="Y9" s="26">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="20">
         <v>701.78</v>
       </c>
       <c r="AB9" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC9" s="20">
         <v>1784.46</v>
       </c>
       <c r="AD9" s="20">
         <v>2029.42</v>
       </c>
       <c r="AE9" s="20">
         <v>2597.9299999999998</v>
       </c>
-      <c r="AF9" s="26"/>
+      <c r="AF9" s="20">
+        <v>3119.25</v>
+      </c>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="26"/>
     </row>
     <row r="10" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1745.84</v>
       </c>
       <c r="D10" s="20">
         <v>2586.2399999999998</v>
       </c>
       <c r="E10" s="26">
         <v>3466.66</v>
       </c>
       <c r="F10" s="26">
         <v>4787.43</v>
       </c>
@@ -2330,51 +2338,53 @@
       </c>
       <c r="X10" s="20">
         <v>11328.06</v>
       </c>
       <c r="Y10" s="26">
         <v>14306.82</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="20">
         <v>1494.95</v>
       </c>
       <c r="AB10" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC10" s="20">
         <v>3059.57</v>
       </c>
       <c r="AD10" s="20">
         <v>4271.07</v>
       </c>
       <c r="AE10" s="20">
         <v>5204.87</v>
       </c>
-      <c r="AF10" s="26"/>
+      <c r="AF10" s="20">
+        <v>6520.77</v>
+      </c>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="26"/>
     </row>
     <row r="11" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>499.66</v>
       </c>
       <c r="D11" s="20">
         <v>861.28</v>
       </c>
       <c r="E11" s="26">
         <v>1143.3399999999999</v>
       </c>
       <c r="F11" s="26">
         <v>1534.42</v>
       </c>
@@ -2431,51 +2441,53 @@
       </c>
       <c r="X11" s="20">
         <v>2554.12</v>
       </c>
       <c r="Y11" s="26">
         <v>2827.31</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="20">
         <v>404.26</v>
       </c>
       <c r="AB11" s="26">
         <v>712.45</v>
       </c>
       <c r="AC11" s="20">
         <v>956.46</v>
       </c>
       <c r="AD11" s="20">
         <v>1243.02</v>
       </c>
       <c r="AE11" s="20">
         <v>1930.13</v>
       </c>
-      <c r="AF11" s="26"/>
+      <c r="AF11" s="20">
+        <v>1989.98</v>
+      </c>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="26"/>
     </row>
     <row r="12" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>430.7</v>
       </c>
       <c r="D12" s="20">
         <v>1019.3</v>
       </c>
       <c r="E12" s="26">
         <v>1366</v>
       </c>
       <c r="F12" s="26">
         <v>2128.9</v>
       </c>
@@ -2532,51 +2544,53 @@
       </c>
       <c r="X12" s="20">
         <v>8857</v>
       </c>
       <c r="Y12" s="26">
         <v>10160.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="20">
         <v>359.5</v>
       </c>
       <c r="AB12" s="26">
         <v>869.6</v>
       </c>
       <c r="AC12" s="20">
         <v>1164.0999999999999</v>
       </c>
       <c r="AD12" s="20">
         <v>1766.6</v>
       </c>
       <c r="AE12" s="20">
         <v>2865.5</v>
       </c>
-      <c r="AF12" s="26"/>
+      <c r="AF12" s="20">
+        <v>3812.5</v>
+      </c>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="26"/>
     </row>
     <row r="13" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>738.6</v>
       </c>
       <c r="D13" s="20">
         <v>1279.0999999999999</v>
       </c>
       <c r="E13" s="26">
         <v>1643.2</v>
       </c>
       <c r="F13" s="26">
         <v>1919.5</v>
       </c>
@@ -2633,51 +2647,53 @@
       </c>
       <c r="X13" s="20">
         <v>4571</v>
       </c>
       <c r="Y13" s="26">
         <v>6169.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="20">
         <v>673</v>
       </c>
       <c r="AB13" s="26">
         <v>970.3</v>
       </c>
       <c r="AC13" s="20">
         <v>1262.4000000000001</v>
       </c>
       <c r="AD13" s="20">
         <v>1567.1</v>
       </c>
       <c r="AE13" s="20">
         <v>2067</v>
       </c>
-      <c r="AF13" s="26"/>
+      <c r="AF13" s="20">
+        <v>2646.6</v>
+      </c>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="26"/>
     </row>
     <row r="14" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>256</v>
       </c>
       <c r="D14" s="20">
         <v>693</v>
       </c>
       <c r="E14" s="26">
         <v>948.1</v>
       </c>
       <c r="F14" s="26">
         <v>1581.1</v>
       </c>
@@ -2734,51 +2750,53 @@
       </c>
       <c r="X14" s="20">
         <v>6292.7</v>
       </c>
       <c r="Y14" s="26">
         <v>6831</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="20">
         <v>198.3</v>
       </c>
       <c r="AB14" s="26">
         <v>557.5</v>
       </c>
       <c r="AC14" s="20">
         <v>760</v>
       </c>
       <c r="AD14" s="20">
         <v>1225.8</v>
       </c>
       <c r="AE14" s="20">
         <v>1913.6</v>
       </c>
-      <c r="AF14" s="26"/>
+      <c r="AF14" s="20">
+        <v>2448</v>
+      </c>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="26"/>
     </row>
     <row r="15" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>716</v>
       </c>
       <c r="D15" s="20">
         <v>1121.3</v>
       </c>
       <c r="E15" s="26">
         <v>1430.7</v>
       </c>
       <c r="F15" s="26">
         <v>1725.5</v>
       </c>
@@ -2835,51 +2853,53 @@
       </c>
       <c r="X15" s="20">
         <v>4183.43</v>
       </c>
       <c r="Y15" s="26">
         <v>5559.73</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="20">
         <v>557.20000000000005</v>
       </c>
       <c r="AB15" s="26">
         <v>813.41</v>
       </c>
       <c r="AC15" s="20">
         <v>1118.4100000000001</v>
       </c>
       <c r="AD15" s="20">
         <v>1395.71</v>
       </c>
       <c r="AE15" s="20">
         <v>2067.81</v>
       </c>
-      <c r="AF15" s="26"/>
+      <c r="AF15" s="20">
+        <v>2661.01</v>
+      </c>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="26"/>
     </row>
     <row r="16" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>1162.9000000000001</v>
       </c>
       <c r="D16" s="20">
         <v>1600.9</v>
       </c>
       <c r="E16" s="26">
         <v>2312.1</v>
       </c>
       <c r="F16" s="26">
         <v>2965.8</v>
       </c>
@@ -2936,51 +2956,53 @@
       </c>
       <c r="X16" s="20">
         <v>10968.8</v>
       </c>
       <c r="Y16" s="26">
         <v>15869.8</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="20">
         <v>988.9</v>
       </c>
       <c r="AB16" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC16" s="20">
         <v>2119.1</v>
       </c>
       <c r="AD16" s="20">
         <v>2805.5</v>
       </c>
       <c r="AE16" s="20">
         <v>5266.3</v>
       </c>
-      <c r="AF16" s="26"/>
+      <c r="AF16" s="20">
+        <v>5936</v>
+      </c>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="26"/>
     </row>
     <row r="17" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>13616.27</v>
       </c>
       <c r="D17" s="20">
         <v>20994.99</v>
       </c>
       <c r="E17" s="26">
         <v>28062.69</v>
       </c>
       <c r="F17" s="26">
         <v>36074.81</v>
       </c>
@@ -3037,51 +3059,53 @@
       </c>
       <c r="X17" s="20">
         <v>78242.66</v>
       </c>
       <c r="Y17" s="26">
         <v>86338.7</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="20">
         <v>12059.12</v>
       </c>
       <c r="AB17" s="26">
         <v>20535</v>
       </c>
       <c r="AC17" s="20">
         <v>28006.1</v>
       </c>
       <c r="AD17" s="20">
         <v>35386.720000000001</v>
       </c>
       <c r="AE17" s="20">
         <v>44277.2</v>
       </c>
-      <c r="AF17" s="26"/>
+      <c r="AF17" s="20">
+        <v>51784.78</v>
+      </c>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="26"/>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>600.95000000000005</v>
       </c>
       <c r="D18" s="20">
         <v>1047.55</v>
       </c>
       <c r="E18" s="26">
         <v>1360.15</v>
       </c>
       <c r="F18" s="26">
         <v>1603.55</v>
       </c>
@@ -3138,51 +3162,53 @@
       </c>
       <c r="X18" s="20">
         <v>3647.92</v>
       </c>
       <c r="Y18" s="26">
         <v>5180.62</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="20">
         <v>406.7</v>
       </c>
       <c r="AB18" s="26">
         <v>580.6</v>
       </c>
       <c r="AC18" s="20">
         <v>825.55</v>
       </c>
       <c r="AD18" s="20">
         <v>996.15</v>
       </c>
       <c r="AE18" s="20">
         <v>1366.45</v>
       </c>
-      <c r="AF18" s="26"/>
+      <c r="AF18" s="20">
+        <v>1665.45</v>
+      </c>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="26"/>
     </row>
     <row r="19" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>506.35</v>
       </c>
       <c r="D19" s="20">
         <v>1013.62</v>
       </c>
       <c r="E19" s="26">
         <v>1379.55</v>
       </c>
       <c r="F19" s="26">
         <v>1719.58</v>
       </c>
@@ -3239,51 +3265,53 @@
       </c>
       <c r="X19" s="20">
         <v>3407.55</v>
       </c>
       <c r="Y19" s="26">
         <v>3730.42</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="20">
         <v>508.23</v>
       </c>
       <c r="AB19" s="26">
         <v>654.49</v>
       </c>
       <c r="AC19" s="20">
         <v>813.15</v>
       </c>
       <c r="AD19" s="20">
         <v>953.04</v>
       </c>
       <c r="AE19" s="20">
         <v>1366.4</v>
       </c>
-      <c r="AF19" s="26"/>
+      <c r="AF19" s="20">
+        <v>1838.7</v>
+      </c>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="26"/>
     </row>
     <row r="20" spans="1:37" s="18" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>