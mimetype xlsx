--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2940" yWindow="915" windowWidth="24240" windowHeight="13740" activeTab="1"/>
+    <workbookView xWindow="2940" yWindow="915" windowWidth="24240" windowHeight="13740" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
-    <sheet name="2024" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator 2022-2023" sheetId="1" r:id="rId3"/>
+    <sheet name="Indicator 2024" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Indicator 2022-2023'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="76">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
     <t>January - July</t>
   </si>
   <si>
@@ -118,62 +122,212 @@
     <t>Ulansky district</t>
   </si>
   <si>
     <t>Shemonaikha district</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Production of meat of all kinds</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Meat production of all types is the total volume of livestock and poultry meat in live weight for the reporting period</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">It is formed in accordance with the Methodology for the Formation of Statistical Indicators on Livestock Production.
+</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationwide statistical surveys “Report on the State of Livestock Production” (Form 24-skh, annual frequency) and “Production of Livestock Products by Individual Entrepreneurs, Peasant or Farm Enterprises, and Household Farms” (Form A-008, quarterly frequency).
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of agricultural statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protsenko Oksana </t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -186,50 +340,124 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -298,55 +526,61 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -362,95 +596,166 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный_05_19" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -693,159 +998,443 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
+    </row>
+    <row r="2" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="29">
+        <v>14340101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="30" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="30" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="30" customFormat="1" ht="33" customHeight="1">
+      <c r="A7" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="30" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="30" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="30" customFormat="1" ht="45" customHeight="1">
+      <c r="A10" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="30" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" s="36"/>
+    </row>
+    <row r="12" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="M13" s="36"/>
+    </row>
+    <row r="14" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="M14" s="36"/>
+    </row>
+    <row r="15" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="M15" s="36"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="40"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="41"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="M18" s="40"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="M19" s="41"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="M20" s="40"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="41"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="45"/>
+      <c r="B22" s="46"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="41"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="40"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="41"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="40"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H25" sqref="H25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="4" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="48"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="49" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="49" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="50" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="51"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="51"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="52" t="s">
+        <v>75</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:T17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="Q31" sqref="Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="4" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="9" style="4" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="4" customWidth="1"/>
     <col min="8" max="15" width="9.140625" style="4"/>
     <col min="16" max="16" width="10.5703125" style="4" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="4" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" s="2" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="27"/>
-[...17 lines deleted...]
-      <c r="T2" s="27"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
     </row>
     <row r="3" spans="1:20" s="2" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
       <c r="O3" s="13"/>
       <c r="P3" s="13"/>
       <c r="Q3" s="13"/>
       <c r="R3" s="13"/>
       <c r="S3" s="13"/>
       <c r="T3" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="29"/>
-[...5 lines deleted...]
-      <c r="I4" s="28" t="s">
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="29"/>
-[...9 lines deleted...]
-      <c r="T4" s="30"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="55"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="56"/>
     </row>
     <row r="5" spans="1:20" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A5" s="32"/>
+      <c r="A5" s="58"/>
       <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="5" t="s">
@@ -1618,155 +2207,155 @@
       </c>
       <c r="R17" s="1">
         <v>4913.7299999999996</v>
       </c>
       <c r="S17" s="1">
         <v>5241.37</v>
       </c>
       <c r="T17" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.48" bottom="0.59055118110236227" header="0.4" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AM29" sqref="AM28:AM29"/>
+      <selection pane="topRight" activeCell="AJ27" sqref="AJ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="4" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.140625" style="4" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="4"/>
     <col min="12" max="12" width="10.42578125" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="2" customFormat="1" ht="39.75" customHeight="1">
       <c r="A2" s="14"/>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="27"/>
-[...17 lines deleted...]
-      <c r="U2" s="27"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
     </row>
     <row r="3" spans="1:37" s="16" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A3" s="15"/>
       <c r="M3" s="17" t="s">
         <v>27</v>
       </c>
       <c r="Y3" s="17" t="s">
         <v>27</v>
       </c>
       <c r="AK3" s="17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="18" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="34"/>
-[...10 lines deleted...]
-      <c r="N4" s="33" t="s">
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="59" t="s">
         <v>32</v>
       </c>
-      <c r="O4" s="34"/>
-[...10 lines deleted...]
-      <c r="Z4" s="33" t="s">
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="AA4" s="34"/>
-[...9 lines deleted...]
-      <c r="AK4" s="35"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="61"/>
     </row>
     <row r="5" spans="1:37" s="18" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A5" s="37"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="24" t="s">
@@ -1929,51 +2518,53 @@
       </c>
       <c r="Y6" s="26">
         <v>164707.85999999999</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="20">
         <v>18614.689999999999</v>
       </c>
       <c r="AB6" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC6" s="20">
         <v>42480.36</v>
       </c>
       <c r="AD6" s="20">
         <v>54387.19</v>
       </c>
       <c r="AE6" s="20">
         <v>71954.34</v>
       </c>
       <c r="AF6" s="20">
         <v>85908.5</v>
       </c>
-      <c r="AG6" s="26"/>
+      <c r="AG6" s="20">
+        <v>98161.23</v>
+      </c>
       <c r="AH6" s="26"/>
       <c r="AI6" s="20"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="26"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>133.80000000000001</v>
       </c>
       <c r="D7" s="20">
         <v>220.95</v>
       </c>
       <c r="E7" s="26">
         <v>329.4</v>
       </c>
       <c r="F7" s="26">
         <v>480.55</v>
       </c>
       <c r="G7" s="26">
@@ -2032,51 +2623,53 @@
       </c>
       <c r="Y7" s="26">
         <v>1672.92</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="20">
         <v>191.96</v>
       </c>
       <c r="AB7" s="26">
         <v>403.86</v>
       </c>
       <c r="AC7" s="20">
         <v>483.96</v>
       </c>
       <c r="AD7" s="20">
         <v>583.16</v>
       </c>
       <c r="AE7" s="20">
         <v>769.46</v>
       </c>
       <c r="AF7" s="20">
         <v>891.07</v>
       </c>
-      <c r="AG7" s="26"/>
+      <c r="AG7" s="20">
+        <v>956.67</v>
+      </c>
       <c r="AH7" s="26"/>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="26"/>
     </row>
     <row r="8" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>72.5</v>
       </c>
       <c r="D8" s="20">
         <v>100.08</v>
       </c>
       <c r="E8" s="26">
         <v>127.88</v>
       </c>
       <c r="F8" s="26">
         <v>165.11</v>
       </c>
       <c r="G8" s="26">
@@ -2135,51 +2728,53 @@
       </c>
       <c r="Y8" s="26">
         <v>1075.2</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="20">
         <v>71.099999999999994</v>
       </c>
       <c r="AB8" s="26">
         <v>102.8</v>
       </c>
       <c r="AC8" s="20">
         <v>127.6</v>
       </c>
       <c r="AD8" s="20">
         <v>164.5</v>
       </c>
       <c r="AE8" s="20">
         <v>262.2</v>
       </c>
       <c r="AF8" s="20">
         <v>595</v>
       </c>
-      <c r="AG8" s="26"/>
+      <c r="AG8" s="20">
+        <v>734.9</v>
+      </c>
       <c r="AH8" s="26"/>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="26"/>
     </row>
     <row r="9" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>1130.2</v>
       </c>
       <c r="D9" s="20">
         <v>1689.09</v>
       </c>
       <c r="E9" s="26">
         <v>2112.4899999999998</v>
       </c>
       <c r="F9" s="26">
         <v>2517.4299999999998</v>
       </c>
       <c r="G9" s="26">
@@ -2238,51 +2833,53 @@
       </c>
       <c r="Y9" s="26">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="20">
         <v>701.78</v>
       </c>
       <c r="AB9" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC9" s="20">
         <v>1784.46</v>
       </c>
       <c r="AD9" s="20">
         <v>2029.42</v>
       </c>
       <c r="AE9" s="20">
         <v>2597.9299999999998</v>
       </c>
       <c r="AF9" s="20">
         <v>3119.25</v>
       </c>
-      <c r="AG9" s="26"/>
+      <c r="AG9" s="20">
+        <v>3295.72</v>
+      </c>
       <c r="AH9" s="26"/>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="26"/>
     </row>
     <row r="10" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1745.84</v>
       </c>
       <c r="D10" s="20">
         <v>2586.2399999999998</v>
       </c>
       <c r="E10" s="26">
         <v>3466.66</v>
       </c>
       <c r="F10" s="26">
         <v>4787.43</v>
       </c>
       <c r="G10" s="26">
@@ -2341,51 +2938,53 @@
       </c>
       <c r="Y10" s="26">
         <v>14306.82</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="20">
         <v>1494.95</v>
       </c>
       <c r="AB10" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC10" s="20">
         <v>3059.57</v>
       </c>
       <c r="AD10" s="20">
         <v>4271.07</v>
       </c>
       <c r="AE10" s="20">
         <v>5204.87</v>
       </c>
       <c r="AF10" s="20">
         <v>6520.77</v>
       </c>
-      <c r="AG10" s="26"/>
+      <c r="AG10" s="20">
+        <v>7345.27</v>
+      </c>
       <c r="AH10" s="26"/>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="26"/>
     </row>
     <row r="11" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>499.66</v>
       </c>
       <c r="D11" s="20">
         <v>861.28</v>
       </c>
       <c r="E11" s="26">
         <v>1143.3399999999999</v>
       </c>
       <c r="F11" s="26">
         <v>1534.42</v>
       </c>
       <c r="G11" s="26">
@@ -2444,51 +3043,53 @@
       </c>
       <c r="Y11" s="26">
         <v>2827.31</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="20">
         <v>404.26</v>
       </c>
       <c r="AB11" s="26">
         <v>712.45</v>
       </c>
       <c r="AC11" s="20">
         <v>956.46</v>
       </c>
       <c r="AD11" s="20">
         <v>1243.02</v>
       </c>
       <c r="AE11" s="20">
         <v>1930.13</v>
       </c>
       <c r="AF11" s="20">
         <v>1989.98</v>
       </c>
-      <c r="AG11" s="26"/>
+      <c r="AG11" s="20">
+        <v>2187.2399999999998</v>
+      </c>
       <c r="AH11" s="26"/>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="26"/>
     </row>
     <row r="12" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>430.7</v>
       </c>
       <c r="D12" s="20">
         <v>1019.3</v>
       </c>
       <c r="E12" s="26">
         <v>1366</v>
       </c>
       <c r="F12" s="26">
         <v>2128.9</v>
       </c>
       <c r="G12" s="26">
@@ -2547,51 +3148,53 @@
       </c>
       <c r="Y12" s="26">
         <v>10160.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="20">
         <v>359.5</v>
       </c>
       <c r="AB12" s="26">
         <v>869.6</v>
       </c>
       <c r="AC12" s="20">
         <v>1164.0999999999999</v>
       </c>
       <c r="AD12" s="20">
         <v>1766.6</v>
       </c>
       <c r="AE12" s="20">
         <v>2865.5</v>
       </c>
       <c r="AF12" s="20">
         <v>3812.5</v>
       </c>
-      <c r="AG12" s="26"/>
+      <c r="AG12" s="20">
+        <v>4860</v>
+      </c>
       <c r="AH12" s="26"/>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="26"/>
     </row>
     <row r="13" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>738.6</v>
       </c>
       <c r="D13" s="20">
         <v>1279.0999999999999</v>
       </c>
       <c r="E13" s="26">
         <v>1643.2</v>
       </c>
       <c r="F13" s="26">
         <v>1919.5</v>
       </c>
       <c r="G13" s="26">
@@ -2650,51 +3253,53 @@
       </c>
       <c r="Y13" s="26">
         <v>6169.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="20">
         <v>673</v>
       </c>
       <c r="AB13" s="26">
         <v>970.3</v>
       </c>
       <c r="AC13" s="20">
         <v>1262.4000000000001</v>
       </c>
       <c r="AD13" s="20">
         <v>1567.1</v>
       </c>
       <c r="AE13" s="20">
         <v>2067</v>
       </c>
       <c r="AF13" s="20">
         <v>2646.6</v>
       </c>
-      <c r="AG13" s="26"/>
+      <c r="AG13" s="20">
+        <v>3177.7</v>
+      </c>
       <c r="AH13" s="26"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="26"/>
     </row>
     <row r="14" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>256</v>
       </c>
       <c r="D14" s="20">
         <v>693</v>
       </c>
       <c r="E14" s="26">
         <v>948.1</v>
       </c>
       <c r="F14" s="26">
         <v>1581.1</v>
       </c>
       <c r="G14" s="26">
@@ -2753,51 +3358,53 @@
       </c>
       <c r="Y14" s="26">
         <v>6831</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="20">
         <v>198.3</v>
       </c>
       <c r="AB14" s="26">
         <v>557.5</v>
       </c>
       <c r="AC14" s="20">
         <v>760</v>
       </c>
       <c r="AD14" s="20">
         <v>1225.8</v>
       </c>
       <c r="AE14" s="20">
         <v>1913.6</v>
       </c>
       <c r="AF14" s="20">
         <v>2448</v>
       </c>
-      <c r="AG14" s="26"/>
+      <c r="AG14" s="20">
+        <v>3108.5</v>
+      </c>
       <c r="AH14" s="26"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="26"/>
     </row>
     <row r="15" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>716</v>
       </c>
       <c r="D15" s="20">
         <v>1121.3</v>
       </c>
       <c r="E15" s="26">
         <v>1430.7</v>
       </c>
       <c r="F15" s="26">
         <v>1725.5</v>
       </c>
       <c r="G15" s="26">
@@ -2856,51 +3463,53 @@
       </c>
       <c r="Y15" s="26">
         <v>5559.73</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="20">
         <v>557.20000000000005</v>
       </c>
       <c r="AB15" s="26">
         <v>813.41</v>
       </c>
       <c r="AC15" s="20">
         <v>1118.4100000000001</v>
       </c>
       <c r="AD15" s="20">
         <v>1395.71</v>
       </c>
       <c r="AE15" s="20">
         <v>2067.81</v>
       </c>
       <c r="AF15" s="20">
         <v>2661.01</v>
       </c>
-      <c r="AG15" s="26"/>
+      <c r="AG15" s="20">
+        <v>3088.81</v>
+      </c>
       <c r="AH15" s="26"/>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="26"/>
     </row>
     <row r="16" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>1162.9000000000001</v>
       </c>
       <c r="D16" s="20">
         <v>1600.9</v>
       </c>
       <c r="E16" s="26">
         <v>2312.1</v>
       </c>
       <c r="F16" s="26">
         <v>2965.8</v>
       </c>
       <c r="G16" s="26">
@@ -2959,51 +3568,53 @@
       </c>
       <c r="Y16" s="26">
         <v>15869.8</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="20">
         <v>988.9</v>
       </c>
       <c r="AB16" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC16" s="20">
         <v>2119.1</v>
       </c>
       <c r="AD16" s="20">
         <v>2805.5</v>
       </c>
       <c r="AE16" s="20">
         <v>5266.3</v>
       </c>
       <c r="AF16" s="20">
         <v>5936</v>
       </c>
-      <c r="AG16" s="26"/>
+      <c r="AG16" s="20">
+        <v>7035.5</v>
+      </c>
       <c r="AH16" s="26"/>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="26"/>
     </row>
     <row r="17" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>13616.27</v>
       </c>
       <c r="D17" s="20">
         <v>20994.99</v>
       </c>
       <c r="E17" s="26">
         <v>28062.69</v>
       </c>
       <c r="F17" s="26">
         <v>36074.81</v>
       </c>
       <c r="G17" s="26">
@@ -3062,51 +3673,53 @@
       </c>
       <c r="Y17" s="26">
         <v>86338.7</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="20">
         <v>12059.12</v>
       </c>
       <c r="AB17" s="26">
         <v>20535</v>
       </c>
       <c r="AC17" s="20">
         <v>28006.1</v>
       </c>
       <c r="AD17" s="20">
         <v>35386.720000000001</v>
       </c>
       <c r="AE17" s="20">
         <v>44277.2</v>
       </c>
       <c r="AF17" s="20">
         <v>51784.78</v>
       </c>
-      <c r="AG17" s="26"/>
+      <c r="AG17" s="20">
+        <v>58110.04</v>
+      </c>
       <c r="AH17" s="26"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="26"/>
     </row>
     <row r="18" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>600.95000000000005</v>
       </c>
       <c r="D18" s="20">
         <v>1047.55</v>
       </c>
       <c r="E18" s="26">
         <v>1360.15</v>
       </c>
       <c r="F18" s="26">
         <v>1603.55</v>
       </c>
       <c r="G18" s="26">
@@ -3165,51 +3778,53 @@
       </c>
       <c r="Y18" s="26">
         <v>5180.62</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="20">
         <v>406.7</v>
       </c>
       <c r="AB18" s="26">
         <v>580.6</v>
       </c>
       <c r="AC18" s="20">
         <v>825.55</v>
       </c>
       <c r="AD18" s="20">
         <v>996.15</v>
       </c>
       <c r="AE18" s="20">
         <v>1366.45</v>
       </c>
       <c r="AF18" s="20">
         <v>1665.45</v>
       </c>
-      <c r="AG18" s="26"/>
+      <c r="AG18" s="20">
+        <v>2210.0700000000002</v>
+      </c>
       <c r="AH18" s="26"/>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="26"/>
     </row>
     <row r="19" spans="1:37" s="18" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>506.35</v>
       </c>
       <c r="D19" s="20">
         <v>1013.62</v>
       </c>
       <c r="E19" s="26">
         <v>1379.55</v>
       </c>
       <c r="F19" s="26">
         <v>1719.58</v>
       </c>
       <c r="G19" s="26">
@@ -3268,91 +3883,95 @@
       </c>
       <c r="Y19" s="26">
         <v>3730.42</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="20">
         <v>508.23</v>
       </c>
       <c r="AB19" s="26">
         <v>654.49</v>
       </c>
       <c r="AC19" s="20">
         <v>813.15</v>
       </c>
       <c r="AD19" s="20">
         <v>953.04</v>
       </c>
       <c r="AE19" s="20">
         <v>1366.4</v>
       </c>
       <c r="AF19" s="20">
         <v>1838.7</v>
       </c>
-      <c r="AG19" s="26"/>
+      <c r="AG19" s="20">
+        <v>2051.21</v>
+      </c>
       <c r="AH19" s="26"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="26"/>
     </row>
     <row r="20" spans="1:37" s="18" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator 2022-2023</vt:lpstr>
+      <vt:lpstr>Indicator 2024</vt:lpstr>
+      <vt:lpstr>'Indicator 2022-2023'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>