--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="210" yWindow="555" windowWidth="24240" windowHeight="13740" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="1" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="33">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
@@ -410,91 +410,91 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -520,51 +520,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1600,51 +1600,51 @@
       <c r="T17" s="7">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG28" sqref="AG28"/>
+      <selection pane="topRight" activeCell="AI26" sqref="AI26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="30.75" customHeight="1"/>
     <row r="2" spans="1:37" ht="27.75" customHeight="1">
       <c r="B2" s="23" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
@@ -1885,51 +1885,53 @@
       </c>
       <c r="U6" s="22">
         <v>25997.1</v>
       </c>
       <c r="V6" s="22">
         <v>19828.599999999999</v>
       </c>
       <c r="W6" s="22">
         <v>19849.2</v>
       </c>
       <c r="X6" s="18">
         <v>22163.8</v>
       </c>
       <c r="Y6" s="18">
         <v>25209.200000000001</v>
       </c>
       <c r="Z6" s="22">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="22">
         <v>14157.9</v>
       </c>
       <c r="AB6" s="22">
         <v>18722.599999999999</v>
       </c>
-      <c r="AC6" s="22"/>
+      <c r="AC6" s="18">
+        <v>22559.5</v>
+      </c>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>130.19999999999999</v>
       </c>
       <c r="D7" s="18">
         <v>277.89999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>301.60000000000002</v>
       </c>
@@ -1980,51 +1982,53 @@
       </c>
       <c r="U7" s="22">
         <v>210.9</v>
       </c>
       <c r="V7" s="22">
         <v>247.6</v>
       </c>
       <c r="W7" s="22">
         <v>225</v>
       </c>
       <c r="X7" s="18">
         <v>189.1</v>
       </c>
       <c r="Y7" s="18">
         <v>188.6</v>
       </c>
       <c r="Z7" s="22">
         <v>97.2</v>
       </c>
       <c r="AA7" s="22">
         <v>116.2</v>
       </c>
       <c r="AB7" s="22">
         <v>167.6</v>
       </c>
-      <c r="AC7" s="22"/>
+      <c r="AC7" s="18">
+        <v>174.8</v>
+      </c>
       <c r="AD7" s="22"/>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>266.7</v>
       </c>
       <c r="D8" s="18">
         <v>354.8</v>
       </c>
       <c r="E8" s="22">
         <v>376.7</v>
       </c>
@@ -2075,51 +2079,53 @@
       </c>
       <c r="U8" s="22">
         <v>266.7</v>
       </c>
       <c r="V8" s="22">
         <v>372.8</v>
       </c>
       <c r="W8" s="22">
         <v>249.2</v>
       </c>
       <c r="X8" s="18">
         <v>281.8</v>
       </c>
       <c r="Y8" s="18">
         <v>278.89999999999998</v>
       </c>
       <c r="Z8" s="22">
         <v>283.7</v>
       </c>
       <c r="AA8" s="22">
         <v>193.5</v>
       </c>
       <c r="AB8" s="22">
         <v>308.60000000000002</v>
       </c>
-      <c r="AC8" s="22"/>
+      <c r="AC8" s="18">
+        <v>421.8</v>
+      </c>
       <c r="AD8" s="22"/>
       <c r="AE8" s="22"/>
       <c r="AF8" s="22"/>
       <c r="AG8" s="22"/>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>2918.1</v>
       </c>
       <c r="D9" s="18">
         <v>3308.3</v>
       </c>
       <c r="E9" s="22">
         <v>3930.7</v>
       </c>
@@ -2170,51 +2176,53 @@
       </c>
       <c r="U9" s="22">
         <v>4570.3</v>
       </c>
       <c r="V9" s="22">
         <v>3984.2</v>
       </c>
       <c r="W9" s="22">
         <v>3276.9</v>
       </c>
       <c r="X9" s="18">
         <v>3861.6</v>
       </c>
       <c r="Y9" s="18">
         <v>4225.5</v>
       </c>
       <c r="Z9" s="22">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="22">
         <v>2614.6</v>
       </c>
       <c r="AB9" s="22">
         <v>3503.8</v>
       </c>
-      <c r="AC9" s="22"/>
+      <c r="AC9" s="18">
+        <v>3901.5</v>
+      </c>
       <c r="AD9" s="22"/>
       <c r="AE9" s="22"/>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>2627.9</v>
       </c>
       <c r="D10" s="18">
         <v>3852.5</v>
       </c>
       <c r="E10" s="22">
         <v>4490.8</v>
       </c>
@@ -2265,51 +2273,53 @@
       </c>
       <c r="U10" s="22">
         <v>1448.6</v>
       </c>
       <c r="V10" s="22">
         <v>1366.1</v>
       </c>
       <c r="W10" s="22">
         <v>1385.5</v>
       </c>
       <c r="X10" s="18">
         <v>1272.5</v>
       </c>
       <c r="Y10" s="18">
         <v>2877.5</v>
       </c>
       <c r="Z10" s="22">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="22">
         <v>857.9</v>
       </c>
       <c r="AB10" s="22">
         <v>1252.2</v>
       </c>
-      <c r="AC10" s="22"/>
+      <c r="AC10" s="18">
+        <v>1456.6</v>
+      </c>
       <c r="AD10" s="22"/>
       <c r="AE10" s="22"/>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>1342.6</v>
       </c>
       <c r="D11" s="18">
         <v>1713.6</v>
       </c>
       <c r="E11" s="22">
         <v>1589.7</v>
       </c>
@@ -2360,51 +2370,53 @@
       </c>
       <c r="U11" s="22">
         <v>1570.3</v>
       </c>
       <c r="V11" s="22">
         <v>1278.7</v>
       </c>
       <c r="W11" s="22">
         <v>1481.5</v>
       </c>
       <c r="X11" s="18">
         <v>1463.2</v>
       </c>
       <c r="Y11" s="18">
         <v>1307.5</v>
       </c>
       <c r="Z11" s="22">
         <v>803.6</v>
       </c>
       <c r="AA11" s="22">
         <v>824.8</v>
       </c>
       <c r="AB11" s="22">
         <v>1301</v>
       </c>
-      <c r="AC11" s="22"/>
+      <c r="AC11" s="18">
+        <v>1235</v>
+      </c>
       <c r="AD11" s="22"/>
       <c r="AE11" s="22"/>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>1654.3</v>
       </c>
       <c r="D12" s="18">
         <v>2147.8000000000002</v>
       </c>
       <c r="E12" s="22">
         <v>3929.8</v>
       </c>
@@ -2455,51 +2467,53 @@
       </c>
       <c r="U12" s="22">
         <v>1913.5</v>
       </c>
       <c r="V12" s="22">
         <v>1736.5</v>
       </c>
       <c r="W12" s="22">
         <v>1845.9</v>
       </c>
       <c r="X12" s="18">
         <v>1965.1</v>
       </c>
       <c r="Y12" s="18">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z12" s="22">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="22">
         <v>511.3</v>
       </c>
       <c r="AB12" s="22">
         <v>762.5</v>
       </c>
-      <c r="AC12" s="22"/>
+      <c r="AC12" s="18">
+        <v>2011.4</v>
+      </c>
       <c r="AD12" s="22"/>
       <c r="AE12" s="22"/>
       <c r="AF12" s="22"/>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1050.7</v>
       </c>
       <c r="D13" s="18">
         <v>1360.8</v>
       </c>
       <c r="E13" s="22">
         <v>1494.1</v>
       </c>
@@ -2550,51 +2564,53 @@
       </c>
       <c r="U13" s="22">
         <v>1179.2</v>
       </c>
       <c r="V13" s="22">
         <v>1096</v>
       </c>
       <c r="W13" s="22">
         <v>823.1</v>
       </c>
       <c r="X13" s="18">
         <v>1528.5</v>
       </c>
       <c r="Y13" s="18">
         <v>2129</v>
       </c>
       <c r="Z13" s="22">
         <v>602</v>
       </c>
       <c r="AA13" s="22">
         <v>573.1</v>
       </c>
       <c r="AB13" s="22">
         <v>1175</v>
       </c>
-      <c r="AC13" s="22"/>
+      <c r="AC13" s="18">
+        <v>1180.5</v>
+      </c>
       <c r="AD13" s="22"/>
       <c r="AE13" s="22"/>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>1246.7</v>
       </c>
       <c r="D14" s="18">
         <v>2100.6</v>
       </c>
       <c r="E14" s="22">
         <v>2856.5</v>
       </c>
@@ -2645,51 +2661,53 @@
       </c>
       <c r="U14" s="22">
         <v>1168.4000000000001</v>
       </c>
       <c r="V14" s="22">
         <v>994.6</v>
       </c>
       <c r="W14" s="22">
         <v>1056.3</v>
       </c>
       <c r="X14" s="18">
         <v>1381.7</v>
       </c>
       <c r="Y14" s="18">
         <v>2146.1</v>
       </c>
       <c r="Z14" s="22">
         <v>402.6</v>
       </c>
       <c r="AA14" s="22">
         <v>279</v>
       </c>
       <c r="AB14" s="22">
         <v>494.9</v>
       </c>
-      <c r="AC14" s="22"/>
+      <c r="AC14" s="18">
+        <v>642.4</v>
+      </c>
       <c r="AD14" s="22"/>
       <c r="AE14" s="22"/>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>846.9</v>
       </c>
       <c r="D15" s="18">
         <v>931.6</v>
       </c>
       <c r="E15" s="22">
         <v>1059.2</v>
       </c>
@@ -2740,51 +2758,53 @@
       </c>
       <c r="U15" s="22">
         <v>422.1</v>
       </c>
       <c r="V15" s="22">
         <v>576.9</v>
       </c>
       <c r="W15" s="22">
         <v>1051.4000000000001</v>
       </c>
       <c r="X15" s="18">
         <v>447.6</v>
       </c>
       <c r="Y15" s="18">
         <v>731</v>
       </c>
       <c r="Z15" s="22">
         <v>203.3</v>
       </c>
       <c r="AA15" s="22">
         <v>277.7</v>
       </c>
       <c r="AB15" s="22">
         <v>301.3</v>
       </c>
-      <c r="AC15" s="22"/>
+      <c r="AC15" s="18">
+        <v>375.6</v>
+      </c>
       <c r="AD15" s="22"/>
       <c r="AE15" s="22"/>
       <c r="AF15" s="22"/>
       <c r="AG15" s="22"/>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>862.6</v>
       </c>
       <c r="D16" s="18">
         <v>4046.7</v>
       </c>
       <c r="E16" s="22">
         <v>6446.5</v>
       </c>
@@ -2835,51 +2855,53 @@
       </c>
       <c r="U16" s="22">
         <v>3362.5</v>
       </c>
       <c r="V16" s="22">
         <v>2087.1</v>
       </c>
       <c r="W16" s="22">
         <v>942.5</v>
       </c>
       <c r="X16" s="18">
         <v>1481.1</v>
       </c>
       <c r="Y16" s="18">
         <v>1062</v>
       </c>
       <c r="Z16" s="22">
         <v>233.2</v>
       </c>
       <c r="AA16" s="22">
         <v>817.6</v>
       </c>
       <c r="AB16" s="22">
         <v>1254.3</v>
       </c>
-      <c r="AC16" s="22"/>
+      <c r="AC16" s="18">
+        <v>1949.7</v>
+      </c>
       <c r="AD16" s="22"/>
       <c r="AE16" s="22"/>
       <c r="AF16" s="22"/>
       <c r="AG16" s="22"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>3778.2</v>
       </c>
       <c r="D17" s="18">
         <v>4563.3999999999996</v>
       </c>
       <c r="E17" s="22">
         <v>5197.2</v>
       </c>
@@ -2930,51 +2952,53 @@
       </c>
       <c r="U17" s="22">
         <v>5397.8</v>
       </c>
       <c r="V17" s="22">
         <v>2017.1</v>
       </c>
       <c r="W17" s="22">
         <v>3248.5</v>
       </c>
       <c r="X17" s="18">
         <v>3999.7</v>
       </c>
       <c r="Y17" s="18">
         <v>3536</v>
       </c>
       <c r="Z17" s="22">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="22">
         <v>2899</v>
       </c>
       <c r="AB17" s="22">
         <v>3516.9</v>
       </c>
-      <c r="AC17" s="22"/>
+      <c r="AC17" s="18">
+        <v>3682.2</v>
+      </c>
       <c r="AD17" s="22"/>
       <c r="AE17" s="22"/>
       <c r="AF17" s="22"/>
       <c r="AG17" s="22"/>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>1240.5999999999999</v>
       </c>
       <c r="D18" s="18">
         <v>1555.4</v>
       </c>
       <c r="E18" s="22">
         <v>1685.8</v>
       </c>
@@ -3025,51 +3049,53 @@
       </c>
       <c r="U18" s="22">
         <v>932.7</v>
       </c>
       <c r="V18" s="22">
         <v>1047.5</v>
       </c>
       <c r="W18" s="22">
         <v>752.8</v>
       </c>
       <c r="X18" s="18">
         <v>1251.7</v>
       </c>
       <c r="Y18" s="18">
         <v>1423.9</v>
       </c>
       <c r="Z18" s="22">
         <v>879.3</v>
       </c>
       <c r="AA18" s="22">
         <v>732.4</v>
       </c>
       <c r="AB18" s="22">
         <v>808</v>
       </c>
-      <c r="AC18" s="22"/>
+      <c r="AC18" s="18">
+        <v>1110.0999999999999</v>
+      </c>
       <c r="AD18" s="22"/>
       <c r="AE18" s="22"/>
       <c r="AF18" s="22"/>
       <c r="AG18" s="22"/>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>2873</v>
       </c>
       <c r="D19" s="18">
         <v>3231.8</v>
       </c>
       <c r="E19" s="22">
         <v>3483</v>
       </c>
@@ -3120,51 +3146,53 @@
       </c>
       <c r="U19" s="22">
         <v>3554.4</v>
       </c>
       <c r="V19" s="22">
         <v>3023.9</v>
       </c>
       <c r="W19" s="22">
         <v>3510.6</v>
       </c>
       <c r="X19" s="18">
         <v>3040</v>
       </c>
       <c r="Y19" s="18">
         <v>3168</v>
       </c>
       <c r="Z19" s="22">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="22">
         <v>3460.9</v>
       </c>
       <c r="AB19" s="22">
         <v>3876.6</v>
       </c>
-      <c r="AC19" s="22"/>
+      <c r="AC19" s="18">
+        <v>4417.8</v>
+      </c>
       <c r="AD19" s="22"/>
       <c r="AE19" s="22"/>
       <c r="AF19" s="22"/>
       <c r="AG19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>