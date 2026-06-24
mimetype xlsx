--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1600,51 +1600,51 @@
       <c r="T17" s="7">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AI26" sqref="AI26"/>
+      <selection pane="topRight" activeCell="AJ25" sqref="AJ25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="30.75" customHeight="1"/>
     <row r="2" spans="1:37" ht="27.75" customHeight="1">
       <c r="B2" s="23" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
@@ -1888,51 +1888,53 @@
       </c>
       <c r="V6" s="22">
         <v>19828.599999999999</v>
       </c>
       <c r="W6" s="22">
         <v>19849.2</v>
       </c>
       <c r="X6" s="18">
         <v>22163.8</v>
       </c>
       <c r="Y6" s="18">
         <v>25209.200000000001</v>
       </c>
       <c r="Z6" s="22">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="22">
         <v>14157.9</v>
       </c>
       <c r="AB6" s="22">
         <v>18722.599999999999</v>
       </c>
       <c r="AC6" s="18">
         <v>22559.5</v>
       </c>
-      <c r="AD6" s="22"/>
+      <c r="AD6" s="18">
+        <v>25324.2</v>
+      </c>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>130.19999999999999</v>
       </c>
       <c r="D7" s="18">
         <v>277.89999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>301.60000000000002</v>
       </c>
       <c r="F7" s="22">
@@ -1985,51 +1987,53 @@
       </c>
       <c r="V7" s="22">
         <v>247.6</v>
       </c>
       <c r="W7" s="22">
         <v>225</v>
       </c>
       <c r="X7" s="18">
         <v>189.1</v>
       </c>
       <c r="Y7" s="18">
         <v>188.6</v>
       </c>
       <c r="Z7" s="22">
         <v>97.2</v>
       </c>
       <c r="AA7" s="22">
         <v>116.2</v>
       </c>
       <c r="AB7" s="22">
         <v>167.6</v>
       </c>
       <c r="AC7" s="18">
         <v>174.8</v>
       </c>
-      <c r="AD7" s="22"/>
+      <c r="AD7" s="18">
+        <v>240</v>
+      </c>
       <c r="AE7" s="22"/>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>266.7</v>
       </c>
       <c r="D8" s="18">
         <v>354.8</v>
       </c>
       <c r="E8" s="22">
         <v>376.7</v>
       </c>
       <c r="F8" s="22">
@@ -2082,51 +2086,53 @@
       </c>
       <c r="V8" s="22">
         <v>372.8</v>
       </c>
       <c r="W8" s="22">
         <v>249.2</v>
       </c>
       <c r="X8" s="18">
         <v>281.8</v>
       </c>
       <c r="Y8" s="18">
         <v>278.89999999999998</v>
       </c>
       <c r="Z8" s="22">
         <v>283.7</v>
       </c>
       <c r="AA8" s="22">
         <v>193.5</v>
       </c>
       <c r="AB8" s="22">
         <v>308.60000000000002</v>
       </c>
       <c r="AC8" s="18">
         <v>421.8</v>
       </c>
-      <c r="AD8" s="22"/>
+      <c r="AD8" s="18">
+        <v>614.5</v>
+      </c>
       <c r="AE8" s="22"/>
       <c r="AF8" s="22"/>
       <c r="AG8" s="22"/>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>2918.1</v>
       </c>
       <c r="D9" s="18">
         <v>3308.3</v>
       </c>
       <c r="E9" s="22">
         <v>3930.7</v>
       </c>
       <c r="F9" s="22">
@@ -2179,51 +2185,53 @@
       </c>
       <c r="V9" s="22">
         <v>3984.2</v>
       </c>
       <c r="W9" s="22">
         <v>3276.9</v>
       </c>
       <c r="X9" s="18">
         <v>3861.6</v>
       </c>
       <c r="Y9" s="18">
         <v>4225.5</v>
       </c>
       <c r="Z9" s="22">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="22">
         <v>2614.6</v>
       </c>
       <c r="AB9" s="22">
         <v>3503.8</v>
       </c>
       <c r="AC9" s="18">
         <v>3901.5</v>
       </c>
-      <c r="AD9" s="22"/>
+      <c r="AD9" s="18">
+        <v>3995</v>
+      </c>
       <c r="AE9" s="22"/>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>2627.9</v>
       </c>
       <c r="D10" s="18">
         <v>3852.5</v>
       </c>
       <c r="E10" s="22">
         <v>4490.8</v>
       </c>
       <c r="F10" s="22">
@@ -2276,51 +2284,53 @@
       </c>
       <c r="V10" s="22">
         <v>1366.1</v>
       </c>
       <c r="W10" s="22">
         <v>1385.5</v>
       </c>
       <c r="X10" s="18">
         <v>1272.5</v>
       </c>
       <c r="Y10" s="18">
         <v>2877.5</v>
       </c>
       <c r="Z10" s="22">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="22">
         <v>857.9</v>
       </c>
       <c r="AB10" s="22">
         <v>1252.2</v>
       </c>
       <c r="AC10" s="18">
         <v>1456.6</v>
       </c>
-      <c r="AD10" s="22"/>
+      <c r="AD10" s="18">
+        <v>1457.4</v>
+      </c>
       <c r="AE10" s="22"/>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>1342.6</v>
       </c>
       <c r="D11" s="18">
         <v>1713.6</v>
       </c>
       <c r="E11" s="22">
         <v>1589.7</v>
       </c>
       <c r="F11" s="22">
@@ -2373,51 +2383,53 @@
       </c>
       <c r="V11" s="22">
         <v>1278.7</v>
       </c>
       <c r="W11" s="22">
         <v>1481.5</v>
       </c>
       <c r="X11" s="18">
         <v>1463.2</v>
       </c>
       <c r="Y11" s="18">
         <v>1307.5</v>
       </c>
       <c r="Z11" s="22">
         <v>803.6</v>
       </c>
       <c r="AA11" s="22">
         <v>824.8</v>
       </c>
       <c r="AB11" s="22">
         <v>1301</v>
       </c>
       <c r="AC11" s="18">
         <v>1235</v>
       </c>
-      <c r="AD11" s="22"/>
+      <c r="AD11" s="18">
+        <v>1764.3</v>
+      </c>
       <c r="AE11" s="22"/>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>1654.3</v>
       </c>
       <c r="D12" s="18">
         <v>2147.8000000000002</v>
       </c>
       <c r="E12" s="22">
         <v>3929.8</v>
       </c>
       <c r="F12" s="22">
@@ -2470,51 +2482,53 @@
       </c>
       <c r="V12" s="22">
         <v>1736.5</v>
       </c>
       <c r="W12" s="22">
         <v>1845.9</v>
       </c>
       <c r="X12" s="18">
         <v>1965.1</v>
       </c>
       <c r="Y12" s="18">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z12" s="22">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="22">
         <v>511.3</v>
       </c>
       <c r="AB12" s="22">
         <v>762.5</v>
       </c>
       <c r="AC12" s="18">
         <v>2011.4</v>
       </c>
-      <c r="AD12" s="22"/>
+      <c r="AD12" s="18">
+        <v>1515</v>
+      </c>
       <c r="AE12" s="22"/>
       <c r="AF12" s="22"/>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1050.7</v>
       </c>
       <c r="D13" s="18">
         <v>1360.8</v>
       </c>
       <c r="E13" s="22">
         <v>1494.1</v>
       </c>
       <c r="F13" s="22">
@@ -2567,51 +2581,53 @@
       </c>
       <c r="V13" s="22">
         <v>1096</v>
       </c>
       <c r="W13" s="22">
         <v>823.1</v>
       </c>
       <c r="X13" s="18">
         <v>1528.5</v>
       </c>
       <c r="Y13" s="18">
         <v>2129</v>
       </c>
       <c r="Z13" s="22">
         <v>602</v>
       </c>
       <c r="AA13" s="22">
         <v>573.1</v>
       </c>
       <c r="AB13" s="22">
         <v>1175</v>
       </c>
       <c r="AC13" s="18">
         <v>1180.5</v>
       </c>
-      <c r="AD13" s="22"/>
+      <c r="AD13" s="18">
+        <v>1303.9000000000001</v>
+      </c>
       <c r="AE13" s="22"/>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>1246.7</v>
       </c>
       <c r="D14" s="18">
         <v>2100.6</v>
       </c>
       <c r="E14" s="22">
         <v>2856.5</v>
       </c>
       <c r="F14" s="22">
@@ -2664,51 +2680,53 @@
       </c>
       <c r="V14" s="22">
         <v>994.6</v>
       </c>
       <c r="W14" s="22">
         <v>1056.3</v>
       </c>
       <c r="X14" s="18">
         <v>1381.7</v>
       </c>
       <c r="Y14" s="18">
         <v>2146.1</v>
       </c>
       <c r="Z14" s="22">
         <v>402.6</v>
       </c>
       <c r="AA14" s="22">
         <v>279</v>
       </c>
       <c r="AB14" s="22">
         <v>494.9</v>
       </c>
       <c r="AC14" s="18">
         <v>642.4</v>
       </c>
-      <c r="AD14" s="22"/>
+      <c r="AD14" s="18">
+        <v>1356</v>
+      </c>
       <c r="AE14" s="22"/>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>846.9</v>
       </c>
       <c r="D15" s="18">
         <v>931.6</v>
       </c>
       <c r="E15" s="22">
         <v>1059.2</v>
       </c>
       <c r="F15" s="22">
@@ -2761,51 +2779,53 @@
       </c>
       <c r="V15" s="22">
         <v>576.9</v>
       </c>
       <c r="W15" s="22">
         <v>1051.4000000000001</v>
       </c>
       <c r="X15" s="18">
         <v>447.6</v>
       </c>
       <c r="Y15" s="18">
         <v>731</v>
       </c>
       <c r="Z15" s="22">
         <v>203.3</v>
       </c>
       <c r="AA15" s="22">
         <v>277.7</v>
       </c>
       <c r="AB15" s="22">
         <v>301.3</v>
       </c>
       <c r="AC15" s="18">
         <v>375.6</v>
       </c>
-      <c r="AD15" s="22"/>
+      <c r="AD15" s="18">
+        <v>515.4</v>
+      </c>
       <c r="AE15" s="22"/>
       <c r="AF15" s="22"/>
       <c r="AG15" s="22"/>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>862.6</v>
       </c>
       <c r="D16" s="18">
         <v>4046.7</v>
       </c>
       <c r="E16" s="22">
         <v>6446.5</v>
       </c>
       <c r="F16" s="22">
@@ -2858,51 +2878,53 @@
       </c>
       <c r="V16" s="22">
         <v>2087.1</v>
       </c>
       <c r="W16" s="22">
         <v>942.5</v>
       </c>
       <c r="X16" s="18">
         <v>1481.1</v>
       </c>
       <c r="Y16" s="18">
         <v>1062</v>
       </c>
       <c r="Z16" s="22">
         <v>233.2</v>
       </c>
       <c r="AA16" s="22">
         <v>817.6</v>
       </c>
       <c r="AB16" s="22">
         <v>1254.3</v>
       </c>
       <c r="AC16" s="18">
         <v>1949.7</v>
       </c>
-      <c r="AD16" s="22"/>
+      <c r="AD16" s="18">
+        <v>1788.3</v>
+      </c>
       <c r="AE16" s="22"/>
       <c r="AF16" s="22"/>
       <c r="AG16" s="22"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>3778.2</v>
       </c>
       <c r="D17" s="18">
         <v>4563.3999999999996</v>
       </c>
       <c r="E17" s="22">
         <v>5197.2</v>
       </c>
       <c r="F17" s="22">
@@ -2955,51 +2977,53 @@
       </c>
       <c r="V17" s="22">
         <v>2017.1</v>
       </c>
       <c r="W17" s="22">
         <v>3248.5</v>
       </c>
       <c r="X17" s="18">
         <v>3999.7</v>
       </c>
       <c r="Y17" s="18">
         <v>3536</v>
       </c>
       <c r="Z17" s="22">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="22">
         <v>2899</v>
       </c>
       <c r="AB17" s="22">
         <v>3516.9</v>
       </c>
       <c r="AC17" s="18">
         <v>3682.2</v>
       </c>
-      <c r="AD17" s="22"/>
+      <c r="AD17" s="18">
+        <v>5440.2</v>
+      </c>
       <c r="AE17" s="22"/>
       <c r="AF17" s="22"/>
       <c r="AG17" s="22"/>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>1240.5999999999999</v>
       </c>
       <c r="D18" s="18">
         <v>1555.4</v>
       </c>
       <c r="E18" s="22">
         <v>1685.8</v>
       </c>
       <c r="F18" s="22">
@@ -3052,51 +3076,53 @@
       </c>
       <c r="V18" s="22">
         <v>1047.5</v>
       </c>
       <c r="W18" s="22">
         <v>752.8</v>
       </c>
       <c r="X18" s="18">
         <v>1251.7</v>
       </c>
       <c r="Y18" s="18">
         <v>1423.9</v>
       </c>
       <c r="Z18" s="22">
         <v>879.3</v>
       </c>
       <c r="AA18" s="22">
         <v>732.4</v>
       </c>
       <c r="AB18" s="22">
         <v>808</v>
       </c>
       <c r="AC18" s="18">
         <v>1110.0999999999999</v>
       </c>
-      <c r="AD18" s="22"/>
+      <c r="AD18" s="18">
+        <v>1371.3</v>
+      </c>
       <c r="AE18" s="22"/>
       <c r="AF18" s="22"/>
       <c r="AG18" s="22"/>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>2873</v>
       </c>
       <c r="D19" s="18">
         <v>3231.8</v>
       </c>
       <c r="E19" s="22">
         <v>3483</v>
       </c>
       <c r="F19" s="22">
@@ -3149,51 +3175,53 @@
       </c>
       <c r="V19" s="22">
         <v>3023.9</v>
       </c>
       <c r="W19" s="22">
         <v>3510.6</v>
       </c>
       <c r="X19" s="18">
         <v>3040</v>
       </c>
       <c r="Y19" s="18">
         <v>3168</v>
       </c>
       <c r="Z19" s="22">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="22">
         <v>3460.9</v>
       </c>
       <c r="AB19" s="22">
         <v>3876.6</v>
       </c>
       <c r="AC19" s="18">
         <v>4417.8</v>
       </c>
-      <c r="AD19" s="22"/>
+      <c r="AD19" s="18">
+        <v>3962.9</v>
+      </c>
       <c r="AE19" s="22"/>
       <c r="AF19" s="22"/>
       <c r="AG19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>