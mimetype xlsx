--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1600,51 +1600,51 @@
       <c r="T17" s="7">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ25" sqref="AJ25"/>
+      <selection pane="topRight" activeCell="AJ27" sqref="AJ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="30.75" customHeight="1"/>
     <row r="2" spans="1:37" ht="27.75" customHeight="1">
       <c r="B2" s="23" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
@@ -1891,51 +1891,53 @@
       </c>
       <c r="W6" s="22">
         <v>19849.2</v>
       </c>
       <c r="X6" s="18">
         <v>22163.8</v>
       </c>
       <c r="Y6" s="18">
         <v>25209.200000000001</v>
       </c>
       <c r="Z6" s="22">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="22">
         <v>14157.9</v>
       </c>
       <c r="AB6" s="22">
         <v>18722.599999999999</v>
       </c>
       <c r="AC6" s="18">
         <v>22559.5</v>
       </c>
       <c r="AD6" s="18">
         <v>25324.2</v>
       </c>
-      <c r="AE6" s="22"/>
+      <c r="AE6" s="22">
+        <v>32131.4</v>
+      </c>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>130.19999999999999</v>
       </c>
       <c r="D7" s="18">
         <v>277.89999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>301.60000000000002</v>
       </c>
       <c r="F7" s="22">
         <v>423.6</v>
@@ -1990,51 +1992,53 @@
       </c>
       <c r="W7" s="22">
         <v>225</v>
       </c>
       <c r="X7" s="18">
         <v>189.1</v>
       </c>
       <c r="Y7" s="18">
         <v>188.6</v>
       </c>
       <c r="Z7" s="22">
         <v>97.2</v>
       </c>
       <c r="AA7" s="22">
         <v>116.2</v>
       </c>
       <c r="AB7" s="22">
         <v>167.6</v>
       </c>
       <c r="AC7" s="18">
         <v>174.8</v>
       </c>
       <c r="AD7" s="18">
         <v>240</v>
       </c>
-      <c r="AE7" s="22"/>
+      <c r="AE7" s="22">
+        <v>234</v>
+      </c>
       <c r="AF7" s="22"/>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>266.7</v>
       </c>
       <c r="D8" s="18">
         <v>354.8</v>
       </c>
       <c r="E8" s="22">
         <v>376.7</v>
       </c>
       <c r="F8" s="22">
         <v>620.20000000000005</v>
@@ -2089,51 +2093,53 @@
       </c>
       <c r="W8" s="22">
         <v>249.2</v>
       </c>
       <c r="X8" s="18">
         <v>281.8</v>
       </c>
       <c r="Y8" s="18">
         <v>278.89999999999998</v>
       </c>
       <c r="Z8" s="22">
         <v>283.7</v>
       </c>
       <c r="AA8" s="22">
         <v>193.5</v>
       </c>
       <c r="AB8" s="22">
         <v>308.60000000000002</v>
       </c>
       <c r="AC8" s="18">
         <v>421.8</v>
       </c>
       <c r="AD8" s="18">
         <v>614.5</v>
       </c>
-      <c r="AE8" s="22"/>
+      <c r="AE8" s="22">
+        <v>539.20000000000005</v>
+      </c>
       <c r="AF8" s="22"/>
       <c r="AG8" s="22"/>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>2918.1</v>
       </c>
       <c r="D9" s="18">
         <v>3308.3</v>
       </c>
       <c r="E9" s="22">
         <v>3930.7</v>
       </c>
       <c r="F9" s="22">
         <v>3602.4</v>
@@ -2188,51 +2194,53 @@
       </c>
       <c r="W9" s="22">
         <v>3276.9</v>
       </c>
       <c r="X9" s="18">
         <v>3861.6</v>
       </c>
       <c r="Y9" s="18">
         <v>4225.5</v>
       </c>
       <c r="Z9" s="22">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="22">
         <v>2614.6</v>
       </c>
       <c r="AB9" s="22">
         <v>3503.8</v>
       </c>
       <c r="AC9" s="18">
         <v>3901.5</v>
       </c>
       <c r="AD9" s="18">
         <v>3995</v>
       </c>
-      <c r="AE9" s="22"/>
+      <c r="AE9" s="22">
+        <v>4939.8</v>
+      </c>
       <c r="AF9" s="22"/>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>2627.9</v>
       </c>
       <c r="D10" s="18">
         <v>3852.5</v>
       </c>
       <c r="E10" s="22">
         <v>4490.8</v>
       </c>
       <c r="F10" s="22">
         <v>4553.8</v>
@@ -2287,51 +2295,53 @@
       </c>
       <c r="W10" s="22">
         <v>1385.5</v>
       </c>
       <c r="X10" s="18">
         <v>1272.5</v>
       </c>
       <c r="Y10" s="18">
         <v>2877.5</v>
       </c>
       <c r="Z10" s="22">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="22">
         <v>857.9</v>
       </c>
       <c r="AB10" s="22">
         <v>1252.2</v>
       </c>
       <c r="AC10" s="18">
         <v>1456.6</v>
       </c>
       <c r="AD10" s="18">
         <v>1457.4</v>
       </c>
-      <c r="AE10" s="22"/>
+      <c r="AE10" s="22">
+        <v>1829.4</v>
+      </c>
       <c r="AF10" s="22"/>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>1342.6</v>
       </c>
       <c r="D11" s="18">
         <v>1713.6</v>
       </c>
       <c r="E11" s="22">
         <v>1589.7</v>
       </c>
       <c r="F11" s="22">
         <v>2030.7</v>
@@ -2386,51 +2396,53 @@
       </c>
       <c r="W11" s="22">
         <v>1481.5</v>
       </c>
       <c r="X11" s="18">
         <v>1463.2</v>
       </c>
       <c r="Y11" s="18">
         <v>1307.5</v>
       </c>
       <c r="Z11" s="22">
         <v>803.6</v>
       </c>
       <c r="AA11" s="22">
         <v>824.8</v>
       </c>
       <c r="AB11" s="22">
         <v>1301</v>
       </c>
       <c r="AC11" s="18">
         <v>1235</v>
       </c>
       <c r="AD11" s="18">
         <v>1764.3</v>
       </c>
-      <c r="AE11" s="22"/>
+      <c r="AE11" s="22">
+        <v>2141</v>
+      </c>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>1654.3</v>
       </c>
       <c r="D12" s="18">
         <v>2147.8000000000002</v>
       </c>
       <c r="E12" s="22">
         <v>3929.8</v>
       </c>
       <c r="F12" s="22">
         <v>5037.3</v>
@@ -2485,51 +2497,53 @@
       </c>
       <c r="W12" s="22">
         <v>1845.9</v>
       </c>
       <c r="X12" s="18">
         <v>1965.1</v>
       </c>
       <c r="Y12" s="18">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z12" s="22">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="22">
         <v>511.3</v>
       </c>
       <c r="AB12" s="22">
         <v>762.5</v>
       </c>
       <c r="AC12" s="18">
         <v>2011.4</v>
       </c>
       <c r="AD12" s="18">
         <v>1515</v>
       </c>
-      <c r="AE12" s="22"/>
+      <c r="AE12" s="22">
+        <v>2514.1999999999998</v>
+      </c>
       <c r="AF12" s="22"/>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1050.7</v>
       </c>
       <c r="D13" s="18">
         <v>1360.8</v>
       </c>
       <c r="E13" s="22">
         <v>1494.1</v>
       </c>
       <c r="F13" s="22">
         <v>1466.4</v>
@@ -2584,51 +2598,53 @@
       </c>
       <c r="W13" s="22">
         <v>823.1</v>
       </c>
       <c r="X13" s="18">
         <v>1528.5</v>
       </c>
       <c r="Y13" s="18">
         <v>2129</v>
       </c>
       <c r="Z13" s="22">
         <v>602</v>
       </c>
       <c r="AA13" s="22">
         <v>573.1</v>
       </c>
       <c r="AB13" s="22">
         <v>1175</v>
       </c>
       <c r="AC13" s="18">
         <v>1180.5</v>
       </c>
       <c r="AD13" s="18">
         <v>1303.9000000000001</v>
       </c>
-      <c r="AE13" s="22"/>
+      <c r="AE13" s="22">
+        <v>2635.7</v>
+      </c>
       <c r="AF13" s="22"/>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>1246.7</v>
       </c>
       <c r="D14" s="18">
         <v>2100.6</v>
       </c>
       <c r="E14" s="22">
         <v>2856.5</v>
       </c>
       <c r="F14" s="22">
         <v>4548.8</v>
@@ -2683,51 +2699,53 @@
       </c>
       <c r="W14" s="22">
         <v>1056.3</v>
       </c>
       <c r="X14" s="18">
         <v>1381.7</v>
       </c>
       <c r="Y14" s="18">
         <v>2146.1</v>
       </c>
       <c r="Z14" s="22">
         <v>402.6</v>
       </c>
       <c r="AA14" s="22">
         <v>279</v>
       </c>
       <c r="AB14" s="22">
         <v>494.9</v>
       </c>
       <c r="AC14" s="18">
         <v>642.4</v>
       </c>
       <c r="AD14" s="18">
         <v>1356</v>
       </c>
-      <c r="AE14" s="22"/>
+      <c r="AE14" s="22">
+        <v>1928.3</v>
+      </c>
       <c r="AF14" s="22"/>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>846.9</v>
       </c>
       <c r="D15" s="18">
         <v>931.6</v>
       </c>
       <c r="E15" s="22">
         <v>1059.2</v>
       </c>
       <c r="F15" s="22">
         <v>1299.5</v>
@@ -2782,51 +2800,53 @@
       </c>
       <c r="W15" s="22">
         <v>1051.4000000000001</v>
       </c>
       <c r="X15" s="18">
         <v>447.6</v>
       </c>
       <c r="Y15" s="18">
         <v>731</v>
       </c>
       <c r="Z15" s="22">
         <v>203.3</v>
       </c>
       <c r="AA15" s="22">
         <v>277.7</v>
       </c>
       <c r="AB15" s="22">
         <v>301.3</v>
       </c>
       <c r="AC15" s="18">
         <v>375.6</v>
       </c>
       <c r="AD15" s="18">
         <v>515.4</v>
       </c>
-      <c r="AE15" s="22"/>
+      <c r="AE15" s="22">
+        <v>1238.8</v>
+      </c>
       <c r="AF15" s="22"/>
       <c r="AG15" s="22"/>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>862.6</v>
       </c>
       <c r="D16" s="18">
         <v>4046.7</v>
       </c>
       <c r="E16" s="22">
         <v>6446.5</v>
       </c>
       <c r="F16" s="22">
         <v>5625.2</v>
@@ -2881,51 +2901,53 @@
       </c>
       <c r="W16" s="22">
         <v>942.5</v>
       </c>
       <c r="X16" s="18">
         <v>1481.1</v>
       </c>
       <c r="Y16" s="18">
         <v>1062</v>
       </c>
       <c r="Z16" s="22">
         <v>233.2</v>
       </c>
       <c r="AA16" s="22">
         <v>817.6</v>
       </c>
       <c r="AB16" s="22">
         <v>1254.3</v>
       </c>
       <c r="AC16" s="18">
         <v>1949.7</v>
       </c>
       <c r="AD16" s="18">
         <v>1788.3</v>
       </c>
-      <c r="AE16" s="22"/>
+      <c r="AE16" s="22">
+        <v>3614</v>
+      </c>
       <c r="AF16" s="22"/>
       <c r="AG16" s="22"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>3778.2</v>
       </c>
       <c r="D17" s="18">
         <v>4563.3999999999996</v>
       </c>
       <c r="E17" s="22">
         <v>5197.2</v>
       </c>
       <c r="F17" s="22">
         <v>7758.2</v>
@@ -2980,51 +3002,53 @@
       </c>
       <c r="W17" s="22">
         <v>3248.5</v>
       </c>
       <c r="X17" s="18">
         <v>3999.7</v>
       </c>
       <c r="Y17" s="18">
         <v>3536</v>
       </c>
       <c r="Z17" s="22">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="22">
         <v>2899</v>
       </c>
       <c r="AB17" s="22">
         <v>3516.9</v>
       </c>
       <c r="AC17" s="18">
         <v>3682.2</v>
       </c>
       <c r="AD17" s="18">
         <v>5440.2</v>
       </c>
-      <c r="AE17" s="22"/>
+      <c r="AE17" s="22">
+        <v>4043.3</v>
+      </c>
       <c r="AF17" s="22"/>
       <c r="AG17" s="22"/>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>1240.5999999999999</v>
       </c>
       <c r="D18" s="18">
         <v>1555.4</v>
       </c>
       <c r="E18" s="22">
         <v>1685.8</v>
       </c>
       <c r="F18" s="22">
         <v>2077.1</v>
@@ -3079,51 +3103,53 @@
       </c>
       <c r="W18" s="22">
         <v>752.8</v>
       </c>
       <c r="X18" s="18">
         <v>1251.7</v>
       </c>
       <c r="Y18" s="18">
         <v>1423.9</v>
       </c>
       <c r="Z18" s="22">
         <v>879.3</v>
       </c>
       <c r="AA18" s="22">
         <v>732.4</v>
       </c>
       <c r="AB18" s="22">
         <v>808</v>
       </c>
       <c r="AC18" s="18">
         <v>1110.0999999999999</v>
       </c>
       <c r="AD18" s="18">
         <v>1371.3</v>
       </c>
-      <c r="AE18" s="22"/>
+      <c r="AE18" s="22">
+        <v>1676</v>
+      </c>
       <c r="AF18" s="22"/>
       <c r="AG18" s="22"/>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>2873</v>
       </c>
       <c r="D19" s="18">
         <v>3231.8</v>
       </c>
       <c r="E19" s="22">
         <v>3483</v>
       </c>
       <c r="F19" s="22">
         <v>4415.2</v>
@@ -3178,51 +3204,53 @@
       </c>
       <c r="W19" s="22">
         <v>3510.6</v>
       </c>
       <c r="X19" s="18">
         <v>3040</v>
       </c>
       <c r="Y19" s="18">
         <v>3168</v>
       </c>
       <c r="Z19" s="22">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="22">
         <v>3460.9</v>
       </c>
       <c r="AB19" s="22">
         <v>3876.6</v>
       </c>
       <c r="AC19" s="18">
         <v>4417.8</v>
       </c>
       <c r="AD19" s="18">
         <v>3962.9</v>
       </c>
-      <c r="AE19" s="22"/>
+      <c r="AE19" s="22">
+        <v>4797.8999999999996</v>
+      </c>
       <c r="AF19" s="22"/>
       <c r="AG19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 