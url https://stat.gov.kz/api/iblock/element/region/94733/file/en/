--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -1894,51 +1894,53 @@
       </c>
       <c r="X6" s="18">
         <v>22163.8</v>
       </c>
       <c r="Y6" s="18">
         <v>25209.200000000001</v>
       </c>
       <c r="Z6" s="22">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="22">
         <v>14157.9</v>
       </c>
       <c r="AB6" s="22">
         <v>18722.599999999999</v>
       </c>
       <c r="AC6" s="18">
         <v>22559.5</v>
       </c>
       <c r="AD6" s="18">
         <v>25324.2</v>
       </c>
       <c r="AE6" s="22">
         <v>32131.4</v>
       </c>
-      <c r="AF6" s="22"/>
+      <c r="AF6" s="22">
+        <v>29393.7</v>
+      </c>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>130.19999999999999</v>
       </c>
       <c r="D7" s="18">
         <v>277.89999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>301.60000000000002</v>
       </c>
       <c r="F7" s="22">
         <v>423.6</v>
       </c>
@@ -1995,51 +1997,53 @@
       </c>
       <c r="X7" s="18">
         <v>189.1</v>
       </c>
       <c r="Y7" s="18">
         <v>188.6</v>
       </c>
       <c r="Z7" s="22">
         <v>97.2</v>
       </c>
       <c r="AA7" s="22">
         <v>116.2</v>
       </c>
       <c r="AB7" s="22">
         <v>167.6</v>
       </c>
       <c r="AC7" s="18">
         <v>174.8</v>
       </c>
       <c r="AD7" s="18">
         <v>240</v>
       </c>
       <c r="AE7" s="22">
         <v>234</v>
       </c>
-      <c r="AF7" s="22"/>
+      <c r="AF7" s="22">
+        <v>329.5</v>
+      </c>
       <c r="AG7" s="22"/>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>266.7</v>
       </c>
       <c r="D8" s="18">
         <v>354.8</v>
       </c>
       <c r="E8" s="22">
         <v>376.7</v>
       </c>
       <c r="F8" s="22">
         <v>620.20000000000005</v>
       </c>
@@ -2096,51 +2100,53 @@
       </c>
       <c r="X8" s="18">
         <v>281.8</v>
       </c>
       <c r="Y8" s="18">
         <v>278.89999999999998</v>
       </c>
       <c r="Z8" s="22">
         <v>283.7</v>
       </c>
       <c r="AA8" s="22">
         <v>193.5</v>
       </c>
       <c r="AB8" s="22">
         <v>308.60000000000002</v>
       </c>
       <c r="AC8" s="18">
         <v>421.8</v>
       </c>
       <c r="AD8" s="18">
         <v>614.5</v>
       </c>
       <c r="AE8" s="22">
         <v>539.20000000000005</v>
       </c>
-      <c r="AF8" s="22"/>
+      <c r="AF8" s="22">
+        <v>416.7</v>
+      </c>
       <c r="AG8" s="22"/>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>2918.1</v>
       </c>
       <c r="D9" s="18">
         <v>3308.3</v>
       </c>
       <c r="E9" s="22">
         <v>3930.7</v>
       </c>
       <c r="F9" s="22">
         <v>3602.4</v>
       </c>
@@ -2197,51 +2203,53 @@
       </c>
       <c r="X9" s="18">
         <v>3861.6</v>
       </c>
       <c r="Y9" s="18">
         <v>4225.5</v>
       </c>
       <c r="Z9" s="22">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="22">
         <v>2614.6</v>
       </c>
       <c r="AB9" s="22">
         <v>3503.8</v>
       </c>
       <c r="AC9" s="18">
         <v>3901.5</v>
       </c>
       <c r="AD9" s="18">
         <v>3995</v>
       </c>
       <c r="AE9" s="22">
         <v>4939.8</v>
       </c>
-      <c r="AF9" s="22"/>
+      <c r="AF9" s="22">
+        <v>4996.1000000000004</v>
+      </c>
       <c r="AG9" s="22"/>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>2627.9</v>
       </c>
       <c r="D10" s="18">
         <v>3852.5</v>
       </c>
       <c r="E10" s="22">
         <v>4490.8</v>
       </c>
       <c r="F10" s="22">
         <v>4553.8</v>
       </c>
@@ -2298,51 +2306,53 @@
       </c>
       <c r="X10" s="18">
         <v>1272.5</v>
       </c>
       <c r="Y10" s="18">
         <v>2877.5</v>
       </c>
       <c r="Z10" s="22">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="22">
         <v>857.9</v>
       </c>
       <c r="AB10" s="22">
         <v>1252.2</v>
       </c>
       <c r="AC10" s="18">
         <v>1456.6</v>
       </c>
       <c r="AD10" s="18">
         <v>1457.4</v>
       </c>
       <c r="AE10" s="22">
         <v>1829.4</v>
       </c>
-      <c r="AF10" s="22"/>
+      <c r="AF10" s="22">
+        <v>2205.3000000000002</v>
+      </c>
       <c r="AG10" s="22"/>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>1342.6</v>
       </c>
       <c r="D11" s="18">
         <v>1713.6</v>
       </c>
       <c r="E11" s="22">
         <v>1589.7</v>
       </c>
       <c r="F11" s="22">
         <v>2030.7</v>
       </c>
@@ -2399,51 +2409,53 @@
       </c>
       <c r="X11" s="18">
         <v>1463.2</v>
       </c>
       <c r="Y11" s="18">
         <v>1307.5</v>
       </c>
       <c r="Z11" s="22">
         <v>803.6</v>
       </c>
       <c r="AA11" s="22">
         <v>824.8</v>
       </c>
       <c r="AB11" s="22">
         <v>1301</v>
       </c>
       <c r="AC11" s="18">
         <v>1235</v>
       </c>
       <c r="AD11" s="18">
         <v>1764.3</v>
       </c>
       <c r="AE11" s="22">
         <v>2141</v>
       </c>
-      <c r="AF11" s="22"/>
+      <c r="AF11" s="22">
+        <v>2048</v>
+      </c>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>1654.3</v>
       </c>
       <c r="D12" s="18">
         <v>2147.8000000000002</v>
       </c>
       <c r="E12" s="22">
         <v>3929.8</v>
       </c>
       <c r="F12" s="22">
         <v>5037.3</v>
       </c>
@@ -2500,51 +2512,53 @@
       </c>
       <c r="X12" s="18">
         <v>1965.1</v>
       </c>
       <c r="Y12" s="18">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z12" s="22">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="22">
         <v>511.3</v>
       </c>
       <c r="AB12" s="22">
         <v>762.5</v>
       </c>
       <c r="AC12" s="18">
         <v>2011.4</v>
       </c>
       <c r="AD12" s="18">
         <v>1515</v>
       </c>
       <c r="AE12" s="22">
         <v>2514.1999999999998</v>
       </c>
-      <c r="AF12" s="22"/>
+      <c r="AF12" s="22">
+        <v>3187.9</v>
+      </c>
       <c r="AG12" s="22"/>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1050.7</v>
       </c>
       <c r="D13" s="18">
         <v>1360.8</v>
       </c>
       <c r="E13" s="22">
         <v>1494.1</v>
       </c>
       <c r="F13" s="22">
         <v>1466.4</v>
       </c>
@@ -2601,51 +2615,53 @@
       </c>
       <c r="X13" s="18">
         <v>1528.5</v>
       </c>
       <c r="Y13" s="18">
         <v>2129</v>
       </c>
       <c r="Z13" s="22">
         <v>602</v>
       </c>
       <c r="AA13" s="22">
         <v>573.1</v>
       </c>
       <c r="AB13" s="22">
         <v>1175</v>
       </c>
       <c r="AC13" s="18">
         <v>1180.5</v>
       </c>
       <c r="AD13" s="18">
         <v>1303.9000000000001</v>
       </c>
       <c r="AE13" s="22">
         <v>2635.7</v>
       </c>
-      <c r="AF13" s="22"/>
+      <c r="AF13" s="22">
+        <v>1056.8</v>
+      </c>
       <c r="AG13" s="22"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>1246.7</v>
       </c>
       <c r="D14" s="18">
         <v>2100.6</v>
       </c>
       <c r="E14" s="22">
         <v>2856.5</v>
       </c>
       <c r="F14" s="22">
         <v>4548.8</v>
       </c>
@@ -2702,51 +2718,53 @@
       </c>
       <c r="X14" s="18">
         <v>1381.7</v>
       </c>
       <c r="Y14" s="18">
         <v>2146.1</v>
       </c>
       <c r="Z14" s="22">
         <v>402.6</v>
       </c>
       <c r="AA14" s="22">
         <v>279</v>
       </c>
       <c r="AB14" s="22">
         <v>494.9</v>
       </c>
       <c r="AC14" s="18">
         <v>642.4</v>
       </c>
       <c r="AD14" s="18">
         <v>1356</v>
       </c>
       <c r="AE14" s="22">
         <v>1928.3</v>
       </c>
-      <c r="AF14" s="22"/>
+      <c r="AF14" s="22">
+        <v>2052.3000000000002</v>
+      </c>
       <c r="AG14" s="22"/>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>846.9</v>
       </c>
       <c r="D15" s="18">
         <v>931.6</v>
       </c>
       <c r="E15" s="22">
         <v>1059.2</v>
       </c>
       <c r="F15" s="22">
         <v>1299.5</v>
       </c>
@@ -2803,51 +2821,53 @@
       </c>
       <c r="X15" s="18">
         <v>447.6</v>
       </c>
       <c r="Y15" s="18">
         <v>731</v>
       </c>
       <c r="Z15" s="22">
         <v>203.3</v>
       </c>
       <c r="AA15" s="22">
         <v>277.7</v>
       </c>
       <c r="AB15" s="22">
         <v>301.3</v>
       </c>
       <c r="AC15" s="18">
         <v>375.6</v>
       </c>
       <c r="AD15" s="18">
         <v>515.4</v>
       </c>
       <c r="AE15" s="22">
         <v>1238.8</v>
       </c>
-      <c r="AF15" s="22"/>
+      <c r="AF15" s="22">
+        <v>648.20000000000005</v>
+      </c>
       <c r="AG15" s="22"/>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>862.6</v>
       </c>
       <c r="D16" s="18">
         <v>4046.7</v>
       </c>
       <c r="E16" s="22">
         <v>6446.5</v>
       </c>
       <c r="F16" s="22">
         <v>5625.2</v>
       </c>
@@ -2904,51 +2924,53 @@
       </c>
       <c r="X16" s="18">
         <v>1481.1</v>
       </c>
       <c r="Y16" s="18">
         <v>1062</v>
       </c>
       <c r="Z16" s="22">
         <v>233.2</v>
       </c>
       <c r="AA16" s="22">
         <v>817.6</v>
       </c>
       <c r="AB16" s="22">
         <v>1254.3</v>
       </c>
       <c r="AC16" s="18">
         <v>1949.7</v>
       </c>
       <c r="AD16" s="18">
         <v>1788.3</v>
       </c>
       <c r="AE16" s="22">
         <v>3614</v>
       </c>
-      <c r="AF16" s="22"/>
+      <c r="AF16" s="22">
+        <v>3414</v>
+      </c>
       <c r="AG16" s="22"/>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>3778.2</v>
       </c>
       <c r="D17" s="18">
         <v>4563.3999999999996</v>
       </c>
       <c r="E17" s="22">
         <v>5197.2</v>
       </c>
       <c r="F17" s="22">
         <v>7758.2</v>
       </c>
@@ -3005,51 +3027,53 @@
       </c>
       <c r="X17" s="18">
         <v>3999.7</v>
       </c>
       <c r="Y17" s="18">
         <v>3536</v>
       </c>
       <c r="Z17" s="22">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="22">
         <v>2899</v>
       </c>
       <c r="AB17" s="22">
         <v>3516.9</v>
       </c>
       <c r="AC17" s="18">
         <v>3682.2</v>
       </c>
       <c r="AD17" s="18">
         <v>5440.2</v>
       </c>
       <c r="AE17" s="22">
         <v>4043.3</v>
       </c>
-      <c r="AF17" s="22"/>
+      <c r="AF17" s="22">
+        <v>4285.2</v>
+      </c>
       <c r="AG17" s="22"/>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>1240.5999999999999</v>
       </c>
       <c r="D18" s="18">
         <v>1555.4</v>
       </c>
       <c r="E18" s="22">
         <v>1685.8</v>
       </c>
       <c r="F18" s="22">
         <v>2077.1</v>
       </c>
@@ -3106,51 +3130,53 @@
       </c>
       <c r="X18" s="18">
         <v>1251.7</v>
       </c>
       <c r="Y18" s="18">
         <v>1423.9</v>
       </c>
       <c r="Z18" s="22">
         <v>879.3</v>
       </c>
       <c r="AA18" s="22">
         <v>732.4</v>
       </c>
       <c r="AB18" s="22">
         <v>808</v>
       </c>
       <c r="AC18" s="18">
         <v>1110.0999999999999</v>
       </c>
       <c r="AD18" s="18">
         <v>1371.3</v>
       </c>
       <c r="AE18" s="22">
         <v>1676</v>
       </c>
-      <c r="AF18" s="22"/>
+      <c r="AF18" s="22">
+        <v>788.7</v>
+      </c>
       <c r="AG18" s="22"/>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>2873</v>
       </c>
       <c r="D19" s="18">
         <v>3231.8</v>
       </c>
       <c r="E19" s="22">
         <v>3483</v>
       </c>
       <c r="F19" s="22">
         <v>4415.2</v>
       </c>
@@ -3207,51 +3233,53 @@
       </c>
       <c r="X19" s="18">
         <v>3040</v>
       </c>
       <c r="Y19" s="18">
         <v>3168</v>
       </c>
       <c r="Z19" s="22">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="22">
         <v>3460.9</v>
       </c>
       <c r="AB19" s="22">
         <v>3876.6</v>
       </c>
       <c r="AC19" s="18">
         <v>4417.8</v>
       </c>
       <c r="AD19" s="18">
         <v>3962.9</v>
       </c>
       <c r="AE19" s="22">
         <v>4797.8999999999996</v>
       </c>
-      <c r="AF19" s="22"/>
+      <c r="AF19" s="22">
+        <v>3965.1</v>
+      </c>
       <c r="AG19" s="22"/>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>