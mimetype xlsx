--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="210" yWindow="555" windowWidth="24240" windowHeight="13740" activeTab="1"/>
+    <workbookView xWindow="210" yWindow="555" windowWidth="24240" windowHeight="13740" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
-    <sheet name="2024" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator 2022-2023" sheetId="1" r:id="rId3"/>
+    <sheet name="Indicator 2024" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Indicator 2022-2023'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="75">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -115,62 +119,212 @@
     <t>Samar district</t>
   </si>
   <si>
     <t>Tarbagatai district</t>
   </si>
   <si>
     <t>Ulansky district</t>
   </si>
   <si>
     <t>Shemonaikha district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">It is formed in accordance with the Methodology for the Formation of Statistical Indicators on Livestock Production.
+</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationwide statistical surveys “Report on the State of Livestock Production” (Form 24-skh, annual frequency) and “Production of Livestock Products by Individual Entrepreneurs, Peasant or Farm Enterprises, and Household Farms” (Form A-008, quarterly frequency).
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of agricultural statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protsenko Oksana </t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Cows milk production</t>
+  </si>
+  <si>
+    <t>Cows milk production is the amount of actually produced raw cows milk during the reporting period</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -182,50 +336,125 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -307,150 +536,227 @@
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный_05_19" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -693,134 +999,418 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="43" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="43" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="23"/>
+      <c r="B1" s="23"/>
+    </row>
+    <row r="2" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="25">
+        <v>14340101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="26" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="26" customFormat="1" ht="33" customHeight="1">
+      <c r="A7" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="26" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="26" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="26" customFormat="1" ht="45" customHeight="1">
+      <c r="A10" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="26" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="M11" s="32"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" s="32"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="M13" s="32"/>
+    </row>
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="M14" s="32"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="M15" s="32"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="35">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="35">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="37"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="36"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="37"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="36"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="37"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="41"/>
+      <c r="B22" s="42"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="37"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="36"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="37"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="36"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="44"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="45" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="45" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="45" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="45" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="46" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="47"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="47"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="48" t="s">
+        <v>74</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="L1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="Y24" sqref="Y24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="2"/>
     <col min="4" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="30.75" customHeight="1"/>
     <row r="2" spans="1:20" ht="27.75" customHeight="1">
-      <c r="C2" s="23" t="s">
+      <c r="C2" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="D2" s="23"/>
-[...15 lines deleted...]
-      <c r="T2" s="23"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
     </row>
     <row r="3" spans="1:20" ht="18" customHeight="1" thickBot="1">
-      <c r="A3" s="27"/>
-[...1 lines deleted...]
-      <c r="C3" s="27"/>
+      <c r="A3" s="53"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
       <c r="T3" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
-      <c r="A4" s="28"/>
-      <c r="B4" s="24" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="25"/>
-[...5 lines deleted...]
-      <c r="I4" s="24" t="s">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="J4" s="25"/>
-[...9 lines deleted...]
-      <c r="T4" s="26"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="52"/>
     </row>
     <row r="5" spans="1:20" ht="13.5" thickBot="1">
-      <c r="A5" s="29"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1594,147 +2184,147 @@
       <c r="R17" s="7">
         <v>4122</v>
       </c>
       <c r="S17" s="7">
         <v>3541.2</v>
       </c>
       <c r="T17" s="7">
         <v>3446.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ27" sqref="AJ27"/>
+      <selection pane="topRight" activeCell="AL24" sqref="AL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="30.75" customHeight="1"/>
     <row r="2" spans="1:37" ht="27.75" customHeight="1">
-      <c r="B2" s="23" t="s">
+      <c r="B2" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="23"/>
-[...15 lines deleted...]
-      <c r="S2" s="23"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
     </row>
     <row r="3" spans="1:37" s="12" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A3" s="11"/>
       <c r="M3" s="13" t="s">
         <v>15</v>
       </c>
       <c r="Y3" s="13" t="s">
         <v>15</v>
       </c>
       <c r="AK3" s="13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="12" customFormat="1" ht="24" customHeight="1" thickBot="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="59"/>
+      <c r="B4" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="31"/>
-[...10 lines deleted...]
-      <c r="N4" s="30" t="s">
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="31"/>
-[...10 lines deleted...]
-      <c r="Z4" s="30" t="s">
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AA4" s="31"/>
-[...9 lines deleted...]
-      <c r="AK4" s="32"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="57"/>
+      <c r="AG4" s="57"/>
+      <c r="AH4" s="57"/>
+      <c r="AI4" s="57"/>
+      <c r="AJ4" s="57"/>
+      <c r="AK4" s="58"/>
     </row>
     <row r="5" spans="1:37" s="12" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A5" s="34"/>
+      <c r="A5" s="60"/>
       <c r="B5" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -1897,51 +2487,53 @@
       </c>
       <c r="Y6" s="18">
         <v>25209.200000000001</v>
       </c>
       <c r="Z6" s="22">
         <v>12644.7</v>
       </c>
       <c r="AA6" s="22">
         <v>14157.9</v>
       </c>
       <c r="AB6" s="22">
         <v>18722.599999999999</v>
       </c>
       <c r="AC6" s="18">
         <v>22559.5</v>
       </c>
       <c r="AD6" s="18">
         <v>25324.2</v>
       </c>
       <c r="AE6" s="22">
         <v>32131.4</v>
       </c>
       <c r="AF6" s="22">
         <v>29393.7</v>
       </c>
-      <c r="AG6" s="22"/>
+      <c r="AG6" s="22">
+        <v>27183.5</v>
+      </c>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="18"/>
       <c r="AK6" s="18"/>
     </row>
     <row r="7" spans="1:37" s="19" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="18">
         <v>133.80000000000001</v>
       </c>
       <c r="C7" s="18">
         <v>130.19999999999999</v>
       </c>
       <c r="D7" s="18">
         <v>277.89999999999998</v>
       </c>
       <c r="E7" s="22">
         <v>301.60000000000002</v>
       </c>
       <c r="F7" s="22">
         <v>423.6</v>
       </c>
       <c r="G7" s="22">
@@ -2000,51 +2592,53 @@
       </c>
       <c r="Y7" s="18">
         <v>188.6</v>
       </c>
       <c r="Z7" s="22">
         <v>97.2</v>
       </c>
       <c r="AA7" s="22">
         <v>116.2</v>
       </c>
       <c r="AB7" s="22">
         <v>167.6</v>
       </c>
       <c r="AC7" s="18">
         <v>174.8</v>
       </c>
       <c r="AD7" s="18">
         <v>240</v>
       </c>
       <c r="AE7" s="22">
         <v>234</v>
       </c>
       <c r="AF7" s="22">
         <v>329.5</v>
       </c>
-      <c r="AG7" s="22"/>
+      <c r="AG7" s="22">
+        <v>294.10000000000002</v>
+      </c>
       <c r="AH7" s="22"/>
       <c r="AI7" s="22"/>
       <c r="AJ7" s="18"/>
       <c r="AK7" s="18"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="18">
         <v>303.3</v>
       </c>
       <c r="C8" s="18">
         <v>266.7</v>
       </c>
       <c r="D8" s="18">
         <v>354.8</v>
       </c>
       <c r="E8" s="22">
         <v>376.7</v>
       </c>
       <c r="F8" s="22">
         <v>620.20000000000005</v>
       </c>
       <c r="G8" s="22">
@@ -2103,51 +2697,53 @@
       </c>
       <c r="Y8" s="18">
         <v>278.89999999999998</v>
       </c>
       <c r="Z8" s="22">
         <v>283.7</v>
       </c>
       <c r="AA8" s="22">
         <v>193.5</v>
       </c>
       <c r="AB8" s="22">
         <v>308.60000000000002</v>
       </c>
       <c r="AC8" s="18">
         <v>421.8</v>
       </c>
       <c r="AD8" s="18">
         <v>614.5</v>
       </c>
       <c r="AE8" s="22">
         <v>539.20000000000005</v>
       </c>
       <c r="AF8" s="22">
         <v>416.7</v>
       </c>
-      <c r="AG8" s="22"/>
+      <c r="AG8" s="22">
+        <v>327.9</v>
+      </c>
       <c r="AH8" s="22"/>
       <c r="AI8" s="22"/>
       <c r="AJ8" s="18"/>
       <c r="AK8" s="18"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="18">
         <v>2871.5</v>
       </c>
       <c r="C9" s="18">
         <v>2918.1</v>
       </c>
       <c r="D9" s="18">
         <v>3308.3</v>
       </c>
       <c r="E9" s="22">
         <v>3930.7</v>
       </c>
       <c r="F9" s="22">
         <v>3602.4</v>
       </c>
       <c r="G9" s="22">
@@ -2206,51 +2802,53 @@
       </c>
       <c r="Y9" s="18">
         <v>4225.5</v>
       </c>
       <c r="Z9" s="22">
         <v>2495.9</v>
       </c>
       <c r="AA9" s="22">
         <v>2614.6</v>
       </c>
       <c r="AB9" s="22">
         <v>3503.8</v>
       </c>
       <c r="AC9" s="18">
         <v>3901.5</v>
       </c>
       <c r="AD9" s="18">
         <v>3995</v>
       </c>
       <c r="AE9" s="22">
         <v>4939.8</v>
       </c>
       <c r="AF9" s="22">
         <v>4996.1000000000004</v>
       </c>
-      <c r="AG9" s="22"/>
+      <c r="AG9" s="22">
+        <v>4526.2</v>
+      </c>
       <c r="AH9" s="22"/>
       <c r="AI9" s="22"/>
       <c r="AJ9" s="18"/>
       <c r="AK9" s="18"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18">
         <v>1837.3</v>
       </c>
       <c r="C10" s="18">
         <v>2627.9</v>
       </c>
       <c r="D10" s="18">
         <v>3852.5</v>
       </c>
       <c r="E10" s="22">
         <v>4490.8</v>
       </c>
       <c r="F10" s="22">
         <v>4553.8</v>
       </c>
       <c r="G10" s="22">
@@ -2309,51 +2907,53 @@
       </c>
       <c r="Y10" s="18">
         <v>2877.5</v>
       </c>
       <c r="Z10" s="22">
         <v>596.79999999999995</v>
       </c>
       <c r="AA10" s="22">
         <v>857.9</v>
       </c>
       <c r="AB10" s="22">
         <v>1252.2</v>
       </c>
       <c r="AC10" s="18">
         <v>1456.6</v>
       </c>
       <c r="AD10" s="18">
         <v>1457.4</v>
       </c>
       <c r="AE10" s="22">
         <v>1829.4</v>
       </c>
       <c r="AF10" s="22">
         <v>2205.3000000000002</v>
       </c>
-      <c r="AG10" s="22"/>
+      <c r="AG10" s="22">
+        <v>1492.1</v>
+      </c>
       <c r="AH10" s="22"/>
       <c r="AI10" s="22"/>
       <c r="AJ10" s="18"/>
       <c r="AK10" s="18"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18">
         <v>1308.2</v>
       </c>
       <c r="C11" s="18">
         <v>1342.6</v>
       </c>
       <c r="D11" s="18">
         <v>1713.6</v>
       </c>
       <c r="E11" s="22">
         <v>1589.7</v>
       </c>
       <c r="F11" s="22">
         <v>2030.7</v>
       </c>
       <c r="G11" s="22">
@@ -2412,51 +3012,53 @@
       </c>
       <c r="Y11" s="18">
         <v>1307.5</v>
       </c>
       <c r="Z11" s="22">
         <v>803.6</v>
       </c>
       <c r="AA11" s="22">
         <v>824.8</v>
       </c>
       <c r="AB11" s="22">
         <v>1301</v>
       </c>
       <c r="AC11" s="18">
         <v>1235</v>
       </c>
       <c r="AD11" s="18">
         <v>1764.3</v>
       </c>
       <c r="AE11" s="22">
         <v>2141</v>
       </c>
       <c r="AF11" s="22">
         <v>2048</v>
       </c>
-      <c r="AG11" s="22"/>
+      <c r="AG11" s="22">
+        <v>1917.8</v>
+      </c>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="18"/>
       <c r="AK11" s="18"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="18">
         <v>1608.9</v>
       </c>
       <c r="C12" s="18">
         <v>1654.3</v>
       </c>
       <c r="D12" s="18">
         <v>2147.8000000000002</v>
       </c>
       <c r="E12" s="22">
         <v>3929.8</v>
       </c>
       <c r="F12" s="22">
         <v>5037.3</v>
       </c>
       <c r="G12" s="22">
@@ -2515,51 +3117,53 @@
       </c>
       <c r="Y12" s="18">
         <v>2135.3000000000002</v>
       </c>
       <c r="Z12" s="22">
         <v>1309.8</v>
       </c>
       <c r="AA12" s="22">
         <v>511.3</v>
       </c>
       <c r="AB12" s="22">
         <v>762.5</v>
       </c>
       <c r="AC12" s="18">
         <v>2011.4</v>
       </c>
       <c r="AD12" s="18">
         <v>1515</v>
       </c>
       <c r="AE12" s="22">
         <v>2514.1999999999998</v>
       </c>
       <c r="AF12" s="22">
         <v>3187.9</v>
       </c>
-      <c r="AG12" s="22"/>
+      <c r="AG12" s="22">
+        <v>1940.1</v>
+      </c>
       <c r="AH12" s="22"/>
       <c r="AI12" s="22"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="18">
         <v>876.3</v>
       </c>
       <c r="C13" s="18">
         <v>1050.7</v>
       </c>
       <c r="D13" s="18">
         <v>1360.8</v>
       </c>
       <c r="E13" s="22">
         <v>1494.1</v>
       </c>
       <c r="F13" s="22">
         <v>1466.4</v>
       </c>
       <c r="G13" s="22">
@@ -2618,51 +3222,53 @@
       </c>
       <c r="Y13" s="18">
         <v>2129</v>
       </c>
       <c r="Z13" s="22">
         <v>602</v>
       </c>
       <c r="AA13" s="22">
         <v>573.1</v>
       </c>
       <c r="AB13" s="22">
         <v>1175</v>
       </c>
       <c r="AC13" s="18">
         <v>1180.5</v>
       </c>
       <c r="AD13" s="18">
         <v>1303.9000000000001</v>
       </c>
       <c r="AE13" s="22">
         <v>2635.7</v>
       </c>
       <c r="AF13" s="22">
         <v>1056.8</v>
       </c>
-      <c r="AG13" s="22"/>
+      <c r="AG13" s="22">
+        <v>1150.5</v>
+      </c>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="18"/>
       <c r="AK13" s="18"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="18">
         <v>1196.5</v>
       </c>
       <c r="C14" s="18">
         <v>1246.7</v>
       </c>
       <c r="D14" s="18">
         <v>2100.6</v>
       </c>
       <c r="E14" s="22">
         <v>2856.5</v>
       </c>
       <c r="F14" s="22">
         <v>4548.8</v>
       </c>
       <c r="G14" s="22">
@@ -2721,51 +3327,53 @@
       </c>
       <c r="Y14" s="18">
         <v>2146.1</v>
       </c>
       <c r="Z14" s="22">
         <v>402.6</v>
       </c>
       <c r="AA14" s="22">
         <v>279</v>
       </c>
       <c r="AB14" s="22">
         <v>494.9</v>
       </c>
       <c r="AC14" s="18">
         <v>642.4</v>
       </c>
       <c r="AD14" s="18">
         <v>1356</v>
       </c>
       <c r="AE14" s="22">
         <v>1928.3</v>
       </c>
       <c r="AF14" s="22">
         <v>2052.3000000000002</v>
       </c>
-      <c r="AG14" s="22"/>
+      <c r="AG14" s="22">
+        <v>1170.5999999999999</v>
+      </c>
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="18"/>
       <c r="AK14" s="18"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18">
         <v>643</v>
       </c>
       <c r="C15" s="18">
         <v>846.9</v>
       </c>
       <c r="D15" s="18">
         <v>931.6</v>
       </c>
       <c r="E15" s="22">
         <v>1059.2</v>
       </c>
       <c r="F15" s="22">
         <v>1299.5</v>
       </c>
       <c r="G15" s="22">
@@ -2824,51 +3432,53 @@
       </c>
       <c r="Y15" s="18">
         <v>731</v>
       </c>
       <c r="Z15" s="22">
         <v>203.3</v>
       </c>
       <c r="AA15" s="22">
         <v>277.7</v>
       </c>
       <c r="AB15" s="22">
         <v>301.3</v>
       </c>
       <c r="AC15" s="18">
         <v>375.6</v>
       </c>
       <c r="AD15" s="18">
         <v>515.4</v>
       </c>
       <c r="AE15" s="22">
         <v>1238.8</v>
       </c>
       <c r="AF15" s="22">
         <v>648.20000000000005</v>
       </c>
-      <c r="AG15" s="22"/>
+      <c r="AG15" s="22">
+        <v>437</v>
+      </c>
       <c r="AH15" s="22"/>
       <c r="AI15" s="22"/>
       <c r="AJ15" s="18"/>
       <c r="AK15" s="18"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="18">
         <v>240.4</v>
       </c>
       <c r="C16" s="18">
         <v>862.6</v>
       </c>
       <c r="D16" s="18">
         <v>4046.7</v>
       </c>
       <c r="E16" s="22">
         <v>6446.5</v>
       </c>
       <c r="F16" s="22">
         <v>5625.2</v>
       </c>
       <c r="G16" s="22">
@@ -2927,51 +3537,53 @@
       </c>
       <c r="Y16" s="18">
         <v>1062</v>
       </c>
       <c r="Z16" s="22">
         <v>233.2</v>
       </c>
       <c r="AA16" s="22">
         <v>817.6</v>
       </c>
       <c r="AB16" s="22">
         <v>1254.3</v>
       </c>
       <c r="AC16" s="18">
         <v>1949.7</v>
       </c>
       <c r="AD16" s="18">
         <v>1788.3</v>
       </c>
       <c r="AE16" s="22">
         <v>3614</v>
       </c>
       <c r="AF16" s="22">
         <v>3414</v>
       </c>
-      <c r="AG16" s="22"/>
+      <c r="AG16" s="22">
+        <v>3283.9</v>
+      </c>
       <c r="AH16" s="22"/>
       <c r="AI16" s="22"/>
       <c r="AJ16" s="18"/>
       <c r="AK16" s="18"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="18">
         <v>3072.4</v>
       </c>
       <c r="C17" s="18">
         <v>3778.2</v>
       </c>
       <c r="D17" s="18">
         <v>4563.3999999999996</v>
       </c>
       <c r="E17" s="22">
         <v>5197.2</v>
       </c>
       <c r="F17" s="22">
         <v>7758.2</v>
       </c>
       <c r="G17" s="22">
@@ -3030,51 +3642,53 @@
       </c>
       <c r="Y17" s="18">
         <v>3536</v>
       </c>
       <c r="Z17" s="22">
         <v>1708.6</v>
       </c>
       <c r="AA17" s="22">
         <v>2899</v>
       </c>
       <c r="AB17" s="22">
         <v>3516.9</v>
       </c>
       <c r="AC17" s="18">
         <v>3682.2</v>
       </c>
       <c r="AD17" s="18">
         <v>5440.2</v>
       </c>
       <c r="AE17" s="22">
         <v>4043.3</v>
       </c>
       <c r="AF17" s="22">
         <v>4285.2</v>
       </c>
-      <c r="AG17" s="22"/>
+      <c r="AG17" s="22">
+        <v>5502.8</v>
+      </c>
       <c r="AH17" s="22"/>
       <c r="AI17" s="22"/>
       <c r="AJ17" s="18"/>
       <c r="AK17" s="18"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="18">
         <v>1064.0999999999999</v>
       </c>
       <c r="C18" s="18">
         <v>1240.5999999999999</v>
       </c>
       <c r="D18" s="18">
         <v>1555.4</v>
       </c>
       <c r="E18" s="22">
         <v>1685.8</v>
       </c>
       <c r="F18" s="22">
         <v>2077.1</v>
       </c>
       <c r="G18" s="22">
@@ -3133,51 +3747,53 @@
       </c>
       <c r="Y18" s="18">
         <v>1423.9</v>
       </c>
       <c r="Z18" s="22">
         <v>879.3</v>
       </c>
       <c r="AA18" s="22">
         <v>732.4</v>
       </c>
       <c r="AB18" s="22">
         <v>808</v>
       </c>
       <c r="AC18" s="18">
         <v>1110.0999999999999</v>
       </c>
       <c r="AD18" s="18">
         <v>1371.3</v>
       </c>
       <c r="AE18" s="22">
         <v>1676</v>
       </c>
       <c r="AF18" s="22">
         <v>788.7</v>
       </c>
-      <c r="AG18" s="22"/>
+      <c r="AG18" s="22">
+        <v>913.8</v>
+      </c>
       <c r="AH18" s="22"/>
       <c r="AI18" s="22"/>
       <c r="AJ18" s="18"/>
       <c r="AK18" s="18"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="18">
         <v>2975.3</v>
       </c>
       <c r="C19" s="18">
         <v>2873</v>
       </c>
       <c r="D19" s="18">
         <v>3231.8</v>
       </c>
       <c r="E19" s="22">
         <v>3483</v>
       </c>
       <c r="F19" s="22">
         <v>4415.2</v>
       </c>
       <c r="G19" s="22">
@@ -3236,93 +3852,97 @@
       </c>
       <c r="Y19" s="18">
         <v>3168</v>
       </c>
       <c r="Z19" s="22">
         <v>3028.7</v>
       </c>
       <c r="AA19" s="22">
         <v>3460.9</v>
       </c>
       <c r="AB19" s="22">
         <v>3876.6</v>
       </c>
       <c r="AC19" s="18">
         <v>4417.8</v>
       </c>
       <c r="AD19" s="18">
         <v>3962.9</v>
       </c>
       <c r="AE19" s="22">
         <v>4797.8999999999996</v>
       </c>
       <c r="AF19" s="22">
         <v>3965.1</v>
       </c>
-      <c r="AG19" s="22"/>
+      <c r="AG19" s="22">
+        <v>4226.7</v>
+      </c>
       <c r="AH19" s="22"/>
       <c r="AI19" s="22"/>
       <c r="AJ19" s="18"/>
       <c r="AK19" s="18"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:S2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator 2022-2023</vt:lpstr>
+      <vt:lpstr>Indicator 2024</vt:lpstr>
+      <vt:lpstr>'Indicator 2022-2023'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>