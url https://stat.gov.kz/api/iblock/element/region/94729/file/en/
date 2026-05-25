--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2055" yWindow="915" windowWidth="24240" windowHeight="13740" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="1" r:id="rId1"/>
     <sheet name="2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="32">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
@@ -423,91 +423,91 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -533,51 +533,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1614,51 +1614,51 @@
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AD28" sqref="AD28"/>
+      <selection pane="topRight" activeCell="AL25" sqref="AL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="11" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="12.75" customHeight="1">
       <c r="A2" s="13"/>
       <c r="B2" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
@@ -1897,51 +1897,53 @@
       </c>
       <c r="U6" s="26">
         <v>12319.64</v>
       </c>
       <c r="V6" s="26">
         <v>16060.11</v>
       </c>
       <c r="W6" s="26">
         <v>13542.84</v>
       </c>
       <c r="X6" s="20">
         <v>15546.5</v>
       </c>
       <c r="Y6" s="20">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="26">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="27">
         <v>12625.16</v>
       </c>
-      <c r="AC6" s="26"/>
+      <c r="AC6" s="20">
+        <v>11240.41</v>
+      </c>
       <c r="AD6" s="27"/>
       <c r="AE6" s="27"/>
       <c r="AF6" s="26"/>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="26"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="20"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>35.1</v>
       </c>
       <c r="D7" s="25">
         <v>87.15</v>
       </c>
       <c r="E7" s="26">
         <v>108.35</v>
       </c>
@@ -1992,51 +1994,53 @@
       </c>
       <c r="U7" s="26">
         <v>206.85</v>
       </c>
       <c r="V7" s="26">
         <v>143.11000000000001</v>
       </c>
       <c r="W7" s="26">
         <v>174.35</v>
       </c>
       <c r="X7" s="20">
         <v>157.19999999999999</v>
       </c>
       <c r="Y7" s="20">
         <v>226.7</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="26">
         <v>95.9</v>
       </c>
       <c r="AB7" s="27">
         <v>211.9</v>
       </c>
-      <c r="AC7" s="26"/>
+      <c r="AC7" s="20">
+        <v>80</v>
+      </c>
       <c r="AD7" s="27"/>
       <c r="AE7" s="27"/>
       <c r="AF7" s="26"/>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="26"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>46</v>
       </c>
       <c r="D8" s="25">
         <v>27.48</v>
       </c>
       <c r="E8" s="26">
         <v>28</v>
       </c>
@@ -2087,51 +2091,53 @@
       </c>
       <c r="U8" s="26">
         <v>125.8</v>
       </c>
       <c r="V8" s="26">
         <v>102.2</v>
       </c>
       <c r="W8" s="26">
         <v>12.2</v>
       </c>
       <c r="X8" s="20">
         <v>101.5</v>
       </c>
       <c r="Y8" s="20">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="26">
         <v>44.6</v>
       </c>
       <c r="AB8" s="27">
         <v>31.7</v>
       </c>
-      <c r="AC8" s="26"/>
+      <c r="AC8" s="20">
+        <v>24.7</v>
+      </c>
       <c r="AD8" s="27"/>
       <c r="AE8" s="27"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>527.25</v>
       </c>
       <c r="D9" s="25">
         <v>558.99</v>
       </c>
       <c r="E9" s="26">
         <v>423.49</v>
       </c>
@@ -2182,51 +2188,53 @@
       </c>
       <c r="U9" s="26">
         <v>239.73</v>
       </c>
       <c r="V9" s="26">
         <v>314.26</v>
       </c>
       <c r="W9" s="26">
         <v>229.74</v>
       </c>
       <c r="X9" s="20">
         <v>225.29</v>
       </c>
       <c r="Y9" s="20">
         <v>992.54</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="26">
         <v>387.85</v>
       </c>
       <c r="AB9" s="27">
         <v>660.8</v>
       </c>
-      <c r="AC9" s="26"/>
+      <c r="AC9" s="20">
+        <v>421.89</v>
+      </c>
       <c r="AD9" s="27"/>
       <c r="AE9" s="27"/>
       <c r="AF9" s="26"/>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="26"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1131.94</v>
       </c>
       <c r="D10" s="25">
         <v>840.4</v>
       </c>
       <c r="E10" s="26">
         <v>880.42</v>
       </c>
@@ -2277,51 +2285,53 @@
       </c>
       <c r="U10" s="26">
         <v>798.3</v>
       </c>
       <c r="V10" s="26">
         <v>1742.67</v>
       </c>
       <c r="W10" s="26">
         <v>1144.6500000000001</v>
       </c>
       <c r="X10" s="20">
         <v>1297.2</v>
       </c>
       <c r="Y10" s="20">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="26">
         <v>999.1</v>
       </c>
       <c r="AB10" s="27">
         <v>725.21</v>
       </c>
-      <c r="AC10" s="26"/>
+      <c r="AC10" s="20">
+        <v>839.41</v>
+      </c>
       <c r="AD10" s="27"/>
       <c r="AE10" s="27"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>298.02</v>
       </c>
       <c r="D11" s="25">
         <v>361.51</v>
       </c>
       <c r="E11" s="26">
         <v>281.95999999999998</v>
       </c>
@@ -2372,51 +2382,53 @@
       </c>
       <c r="U11" s="26">
         <v>184.45</v>
       </c>
       <c r="V11" s="26">
         <v>245.84</v>
       </c>
       <c r="W11" s="26">
         <v>106.04</v>
       </c>
       <c r="X11" s="20">
         <v>125.14</v>
       </c>
       <c r="Y11" s="20">
         <v>273.19</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="26">
         <v>222.76</v>
       </c>
       <c r="AB11" s="27">
         <v>308.29000000000002</v>
       </c>
-      <c r="AC11" s="26"/>
+      <c r="AC11" s="20">
+        <v>243.71</v>
+      </c>
       <c r="AD11" s="27"/>
       <c r="AE11" s="27"/>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="26"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>214.6</v>
       </c>
       <c r="D12" s="25">
         <v>588.6</v>
       </c>
       <c r="E12" s="26">
         <v>346.7</v>
       </c>
@@ -2467,51 +2479,53 @@
       </c>
       <c r="U12" s="26">
         <v>917.7</v>
       </c>
       <c r="V12" s="26">
         <v>2109.4</v>
       </c>
       <c r="W12" s="26">
         <v>992.1</v>
       </c>
       <c r="X12" s="20">
         <v>1420.4</v>
       </c>
       <c r="Y12" s="20">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="26">
         <v>211</v>
       </c>
       <c r="AB12" s="27">
         <v>510.1</v>
       </c>
-      <c r="AC12" s="26"/>
+      <c r="AC12" s="20">
+        <v>294.5</v>
+      </c>
       <c r="AD12" s="27"/>
       <c r="AE12" s="27"/>
       <c r="AF12" s="26"/>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="26"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>460.7</v>
       </c>
       <c r="D13" s="25">
         <v>540.5</v>
       </c>
       <c r="E13" s="26">
         <v>364.1</v>
       </c>
@@ -2562,51 +2576,53 @@
       </c>
       <c r="U13" s="26">
         <v>492</v>
       </c>
       <c r="V13" s="26">
         <v>539.4</v>
       </c>
       <c r="W13" s="26">
         <v>344.3</v>
       </c>
       <c r="X13" s="20">
         <v>699.6</v>
       </c>
       <c r="Y13" s="20">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="26">
         <v>377.6</v>
       </c>
       <c r="AB13" s="27">
         <v>297.3</v>
       </c>
-      <c r="AC13" s="26"/>
+      <c r="AC13" s="20">
+        <v>292.10000000000002</v>
+      </c>
       <c r="AD13" s="27"/>
       <c r="AE13" s="27"/>
       <c r="AF13" s="26"/>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="26"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>110.2</v>
       </c>
       <c r="D14" s="25">
         <v>437</v>
       </c>
       <c r="E14" s="26">
         <v>255.1</v>
       </c>
@@ -2657,51 +2673,53 @@
       </c>
       <c r="U14" s="26">
         <v>627.20000000000005</v>
       </c>
       <c r="V14" s="26">
         <v>1507.4</v>
       </c>
       <c r="W14" s="26">
         <v>748.3</v>
       </c>
       <c r="X14" s="20">
         <v>1010.7</v>
       </c>
       <c r="Y14" s="20">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="26">
         <v>99.4</v>
       </c>
       <c r="AB14" s="27">
         <v>359.2</v>
       </c>
-      <c r="AC14" s="26"/>
+      <c r="AC14" s="20">
+        <v>202.5</v>
+      </c>
       <c r="AD14" s="27"/>
       <c r="AE14" s="27"/>
       <c r="AF14" s="26"/>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>578</v>
       </c>
       <c r="D15" s="25">
         <v>405.1</v>
       </c>
       <c r="E15" s="26">
         <v>309.60000000000002</v>
       </c>
@@ -2752,51 +2770,53 @@
       </c>
       <c r="U15" s="26">
         <v>412.6</v>
       </c>
       <c r="V15" s="26">
         <v>71.91</v>
       </c>
       <c r="W15" s="26">
         <v>266.39999999999998</v>
       </c>
       <c r="X15" s="20">
         <v>861.8</v>
       </c>
       <c r="Y15" s="20">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="26">
         <v>439.3</v>
       </c>
       <c r="AB15" s="27">
         <v>256.31</v>
       </c>
-      <c r="AC15" s="26"/>
+      <c r="AC15" s="20">
+        <v>305</v>
+      </c>
       <c r="AD15" s="27"/>
       <c r="AE15" s="27"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="26"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>730.2</v>
       </c>
       <c r="D16" s="25">
         <v>438</v>
       </c>
       <c r="E16" s="26">
         <v>711.2</v>
       </c>
@@ -2847,51 +2867,53 @@
       </c>
       <c r="U16" s="26">
         <v>1019.8</v>
       </c>
       <c r="V16" s="26">
         <v>1523.9</v>
       </c>
       <c r="W16" s="26">
         <v>1335.1</v>
       </c>
       <c r="X16" s="20">
         <v>1660.2</v>
       </c>
       <c r="Y16" s="20">
         <v>4901</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="26">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="27">
         <v>468.3</v>
       </c>
-      <c r="AC16" s="26"/>
+      <c r="AC16" s="20">
+        <v>661.9</v>
+      </c>
       <c r="AD16" s="27"/>
       <c r="AE16" s="27"/>
       <c r="AF16" s="26"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="26"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>6672.85</v>
       </c>
       <c r="D17" s="25">
         <v>7378.72</v>
       </c>
       <c r="E17" s="26">
         <v>7067.69</v>
       </c>
@@ -2942,51 +2964,53 @@
       </c>
       <c r="U17" s="26">
         <v>6529.07</v>
       </c>
       <c r="V17" s="26">
         <v>6803.38</v>
       </c>
       <c r="W17" s="26">
         <v>7612.63</v>
       </c>
       <c r="X17" s="20">
         <v>7167.23</v>
       </c>
       <c r="Y17" s="20">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="26">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="27">
         <v>8475.8799999999992</v>
       </c>
-      <c r="AC17" s="26"/>
+      <c r="AC17" s="20">
+        <v>7471.1</v>
+      </c>
       <c r="AD17" s="27"/>
       <c r="AE17" s="27"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>378.55</v>
       </c>
       <c r="D18" s="25">
         <v>446.6</v>
       </c>
       <c r="E18" s="26">
         <v>312.60000000000002</v>
       </c>
@@ -3037,51 +3061,53 @@
       </c>
       <c r="U18" s="26">
         <v>506.2</v>
       </c>
       <c r="V18" s="26">
         <v>668</v>
       </c>
       <c r="W18" s="26">
         <v>349</v>
       </c>
       <c r="X18" s="20">
         <v>531.1</v>
       </c>
       <c r="Y18" s="20">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="26">
         <v>199.3</v>
       </c>
       <c r="AB18" s="27">
         <v>173.9</v>
       </c>
-      <c r="AC18" s="26"/>
+      <c r="AC18" s="20">
+        <v>244.95</v>
+      </c>
       <c r="AD18" s="27"/>
       <c r="AE18" s="27"/>
       <c r="AF18" s="26"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="26"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>232.17</v>
       </c>
       <c r="D19" s="25">
         <v>507.27</v>
       </c>
       <c r="E19" s="26">
         <v>365.93</v>
       </c>
@@ -3132,51 +3158,53 @@
       </c>
       <c r="U19" s="26">
         <v>260.45</v>
       </c>
       <c r="V19" s="26">
         <v>288.74</v>
       </c>
       <c r="W19" s="26">
         <v>228.03</v>
       </c>
       <c r="X19" s="20">
         <v>289.25</v>
       </c>
       <c r="Y19" s="20">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="26">
         <v>220.54</v>
       </c>
       <c r="AB19" s="27">
         <v>146.26</v>
       </c>
-      <c r="AC19" s="26"/>
+      <c r="AC19" s="20">
+        <v>158.66</v>
+      </c>
       <c r="AD19" s="27"/>
       <c r="AE19" s="27"/>
       <c r="AF19" s="26"/>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="26"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>