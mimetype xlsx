--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1614,51 +1614,51 @@
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AL25" sqref="AL25"/>
+      <selection pane="topRight" activeCell="AG24" sqref="AG24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="11" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="12.75" customHeight="1">
       <c r="A2" s="13"/>
       <c r="B2" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
@@ -1900,51 +1900,53 @@
       </c>
       <c r="V6" s="26">
         <v>16060.11</v>
       </c>
       <c r="W6" s="26">
         <v>13542.84</v>
       </c>
       <c r="X6" s="20">
         <v>15546.5</v>
       </c>
       <c r="Y6" s="20">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="26">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="27">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="20">
         <v>11240.41</v>
       </c>
-      <c r="AD6" s="27"/>
+      <c r="AD6" s="20">
+        <v>11907.13</v>
+      </c>
       <c r="AE6" s="27"/>
       <c r="AF6" s="26"/>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="26"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="20"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>35.1</v>
       </c>
       <c r="D7" s="25">
         <v>87.15</v>
       </c>
       <c r="E7" s="26">
         <v>108.35</v>
       </c>
       <c r="F7" s="26">
@@ -1997,51 +1999,53 @@
       </c>
       <c r="V7" s="26">
         <v>143.11000000000001</v>
       </c>
       <c r="W7" s="26">
         <v>174.35</v>
       </c>
       <c r="X7" s="20">
         <v>157.19999999999999</v>
       </c>
       <c r="Y7" s="20">
         <v>226.7</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="26">
         <v>95.9</v>
       </c>
       <c r="AB7" s="27">
         <v>211.9</v>
       </c>
       <c r="AC7" s="20">
         <v>80</v>
       </c>
-      <c r="AD7" s="27"/>
+      <c r="AD7" s="20">
+        <v>99.1</v>
+      </c>
       <c r="AE7" s="27"/>
       <c r="AF7" s="26"/>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="26"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>46</v>
       </c>
       <c r="D8" s="25">
         <v>27.48</v>
       </c>
       <c r="E8" s="26">
         <v>28</v>
       </c>
       <c r="F8" s="26">
@@ -2094,51 +2098,53 @@
       </c>
       <c r="V8" s="26">
         <v>102.2</v>
       </c>
       <c r="W8" s="26">
         <v>12.2</v>
       </c>
       <c r="X8" s="20">
         <v>101.5</v>
       </c>
       <c r="Y8" s="20">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="26">
         <v>44.6</v>
       </c>
       <c r="AB8" s="27">
         <v>31.7</v>
       </c>
       <c r="AC8" s="20">
         <v>24.7</v>
       </c>
-      <c r="AD8" s="27"/>
+      <c r="AD8" s="20">
+        <v>36.9</v>
+      </c>
       <c r="AE8" s="27"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>527.25</v>
       </c>
       <c r="D9" s="25">
         <v>558.99</v>
       </c>
       <c r="E9" s="26">
         <v>423.49</v>
       </c>
       <c r="F9" s="26">
@@ -2191,51 +2197,53 @@
       </c>
       <c r="V9" s="26">
         <v>314.26</v>
       </c>
       <c r="W9" s="26">
         <v>229.74</v>
       </c>
       <c r="X9" s="20">
         <v>225.29</v>
       </c>
       <c r="Y9" s="20">
         <v>992.54</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="26">
         <v>387.85</v>
       </c>
       <c r="AB9" s="27">
         <v>660.8</v>
       </c>
       <c r="AC9" s="20">
         <v>421.89</v>
       </c>
-      <c r="AD9" s="27"/>
+      <c r="AD9" s="20">
+        <v>244.96</v>
+      </c>
       <c r="AE9" s="27"/>
       <c r="AF9" s="26"/>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="26"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1131.94</v>
       </c>
       <c r="D10" s="25">
         <v>840.4</v>
       </c>
       <c r="E10" s="26">
         <v>880.42</v>
       </c>
       <c r="F10" s="26">
@@ -2288,51 +2296,53 @@
       </c>
       <c r="V10" s="26">
         <v>1742.67</v>
       </c>
       <c r="W10" s="26">
         <v>1144.6500000000001</v>
       </c>
       <c r="X10" s="20">
         <v>1297.2</v>
       </c>
       <c r="Y10" s="20">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="26">
         <v>999.1</v>
       </c>
       <c r="AB10" s="27">
         <v>725.21</v>
       </c>
       <c r="AC10" s="20">
         <v>839.41</v>
       </c>
-      <c r="AD10" s="27"/>
+      <c r="AD10" s="20">
+        <v>1211.5</v>
+      </c>
       <c r="AE10" s="27"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>298.02</v>
       </c>
       <c r="D11" s="25">
         <v>361.51</v>
       </c>
       <c r="E11" s="26">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="26">
@@ -2385,51 +2395,53 @@
       </c>
       <c r="V11" s="26">
         <v>245.84</v>
       </c>
       <c r="W11" s="26">
         <v>106.04</v>
       </c>
       <c r="X11" s="20">
         <v>125.14</v>
       </c>
       <c r="Y11" s="20">
         <v>273.19</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="26">
         <v>222.76</v>
       </c>
       <c r="AB11" s="27">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="20">
         <v>243.71</v>
       </c>
-      <c r="AD11" s="27"/>
+      <c r="AD11" s="20">
+        <v>286.86</v>
+      </c>
       <c r="AE11" s="27"/>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="26"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>214.6</v>
       </c>
       <c r="D12" s="25">
         <v>588.6</v>
       </c>
       <c r="E12" s="26">
         <v>346.7</v>
       </c>
       <c r="F12" s="26">
@@ -2482,51 +2494,53 @@
       </c>
       <c r="V12" s="26">
         <v>2109.4</v>
       </c>
       <c r="W12" s="26">
         <v>992.1</v>
       </c>
       <c r="X12" s="20">
         <v>1420.4</v>
       </c>
       <c r="Y12" s="20">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="26">
         <v>211</v>
       </c>
       <c r="AB12" s="27">
         <v>510.1</v>
       </c>
       <c r="AC12" s="20">
         <v>294.5</v>
       </c>
-      <c r="AD12" s="27"/>
+      <c r="AD12" s="20">
+        <v>602.5</v>
+      </c>
       <c r="AE12" s="27"/>
       <c r="AF12" s="26"/>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="26"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>460.7</v>
       </c>
       <c r="D13" s="25">
         <v>540.5</v>
       </c>
       <c r="E13" s="26">
         <v>364.1</v>
       </c>
       <c r="F13" s="26">
@@ -2579,51 +2593,53 @@
       </c>
       <c r="V13" s="26">
         <v>539.4</v>
       </c>
       <c r="W13" s="26">
         <v>344.3</v>
       </c>
       <c r="X13" s="20">
         <v>699.6</v>
       </c>
       <c r="Y13" s="20">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="26">
         <v>377.6</v>
       </c>
       <c r="AB13" s="27">
         <v>297.3</v>
       </c>
       <c r="AC13" s="20">
         <v>292.10000000000002</v>
       </c>
-      <c r="AD13" s="27"/>
+      <c r="AD13" s="20">
+        <v>304.7</v>
+      </c>
       <c r="AE13" s="27"/>
       <c r="AF13" s="26"/>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="26"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>110.2</v>
       </c>
       <c r="D14" s="25">
         <v>437</v>
       </c>
       <c r="E14" s="26">
         <v>255.1</v>
       </c>
       <c r="F14" s="26">
@@ -2676,51 +2692,53 @@
       </c>
       <c r="V14" s="26">
         <v>1507.4</v>
       </c>
       <c r="W14" s="26">
         <v>748.3</v>
       </c>
       <c r="X14" s="20">
         <v>1010.7</v>
       </c>
       <c r="Y14" s="20">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="26">
         <v>99.4</v>
       </c>
       <c r="AB14" s="27">
         <v>359.2</v>
       </c>
       <c r="AC14" s="20">
         <v>202.5</v>
       </c>
-      <c r="AD14" s="27"/>
+      <c r="AD14" s="20">
+        <v>465.8</v>
+      </c>
       <c r="AE14" s="27"/>
       <c r="AF14" s="26"/>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>578</v>
       </c>
       <c r="D15" s="25">
         <v>405.1</v>
       </c>
       <c r="E15" s="26">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="26">
@@ -2773,51 +2791,53 @@
       </c>
       <c r="V15" s="26">
         <v>71.91</v>
       </c>
       <c r="W15" s="26">
         <v>266.39999999999998</v>
       </c>
       <c r="X15" s="20">
         <v>861.8</v>
       </c>
       <c r="Y15" s="20">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="26">
         <v>439.3</v>
       </c>
       <c r="AB15" s="27">
         <v>256.31</v>
       </c>
       <c r="AC15" s="20">
         <v>305</v>
       </c>
-      <c r="AD15" s="27"/>
+      <c r="AD15" s="20">
+        <v>277.3</v>
+      </c>
       <c r="AE15" s="27"/>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="26"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>730.2</v>
       </c>
       <c r="D16" s="25">
         <v>438</v>
       </c>
       <c r="E16" s="26">
         <v>711.2</v>
       </c>
       <c r="F16" s="26">
@@ -2870,51 +2890,53 @@
       </c>
       <c r="V16" s="26">
         <v>1523.9</v>
       </c>
       <c r="W16" s="26">
         <v>1335.1</v>
       </c>
       <c r="X16" s="20">
         <v>1660.2</v>
       </c>
       <c r="Y16" s="20">
         <v>4901</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="26">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="27">
         <v>468.3</v>
       </c>
       <c r="AC16" s="20">
         <v>661.9</v>
       </c>
-      <c r="AD16" s="27"/>
+      <c r="AD16" s="20">
+        <v>686.4</v>
+      </c>
       <c r="AE16" s="27"/>
       <c r="AF16" s="26"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="26"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>6672.85</v>
       </c>
       <c r="D17" s="25">
         <v>7378.72</v>
       </c>
       <c r="E17" s="26">
         <v>7067.69</v>
       </c>
       <c r="F17" s="26">
@@ -2967,51 +2989,53 @@
       </c>
       <c r="V17" s="26">
         <v>6803.38</v>
       </c>
       <c r="W17" s="26">
         <v>7612.63</v>
       </c>
       <c r="X17" s="20">
         <v>7167.23</v>
       </c>
       <c r="Y17" s="20">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="26">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="27">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="20">
         <v>7471.1</v>
       </c>
-      <c r="AD17" s="27"/>
+      <c r="AD17" s="20">
+        <v>7380.62</v>
+      </c>
       <c r="AE17" s="27"/>
       <c r="AF17" s="26"/>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>378.55</v>
       </c>
       <c r="D18" s="25">
         <v>446.6</v>
       </c>
       <c r="E18" s="26">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="26">
@@ -3064,51 +3088,53 @@
       </c>
       <c r="V18" s="26">
         <v>668</v>
       </c>
       <c r="W18" s="26">
         <v>349</v>
       </c>
       <c r="X18" s="20">
         <v>531.1</v>
       </c>
       <c r="Y18" s="20">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="26">
         <v>199.3</v>
       </c>
       <c r="AB18" s="27">
         <v>173.9</v>
       </c>
       <c r="AC18" s="20">
         <v>244.95</v>
       </c>
-      <c r="AD18" s="27"/>
+      <c r="AD18" s="20">
+        <v>170.6</v>
+      </c>
       <c r="AE18" s="27"/>
       <c r="AF18" s="26"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="26"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>232.17</v>
       </c>
       <c r="D19" s="25">
         <v>507.27</v>
       </c>
       <c r="E19" s="26">
         <v>365.93</v>
       </c>
       <c r="F19" s="26">
@@ -3161,51 +3187,53 @@
       </c>
       <c r="V19" s="26">
         <v>288.74</v>
       </c>
       <c r="W19" s="26">
         <v>228.03</v>
       </c>
       <c r="X19" s="20">
         <v>289.25</v>
       </c>
       <c r="Y19" s="20">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="26">
         <v>220.54</v>
       </c>
       <c r="AB19" s="27">
         <v>146.26</v>
       </c>
       <c r="AC19" s="20">
         <v>158.66</v>
       </c>
-      <c r="AD19" s="27"/>
+      <c r="AD19" s="20">
+        <v>140</v>
+      </c>
       <c r="AE19" s="27"/>
       <c r="AF19" s="26"/>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="26"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>