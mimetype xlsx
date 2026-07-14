--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1614,51 +1614,51 @@
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG24" sqref="AG24"/>
+      <selection pane="topRight" activeCell="AJ24" sqref="AJ24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="11" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="12.75" customHeight="1">
       <c r="A2" s="13"/>
       <c r="B2" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
@@ -1903,51 +1903,53 @@
       </c>
       <c r="W6" s="26">
         <v>13542.84</v>
       </c>
       <c r="X6" s="20">
         <v>15546.5</v>
       </c>
       <c r="Y6" s="20">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="26">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="27">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="20">
         <v>11240.41</v>
       </c>
       <c r="AD6" s="20">
         <v>11907.13</v>
       </c>
-      <c r="AE6" s="27"/>
+      <c r="AE6" s="26">
+        <v>17566.95</v>
+      </c>
       <c r="AF6" s="26"/>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="26"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="20"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>35.1</v>
       </c>
       <c r="D7" s="25">
         <v>87.15</v>
       </c>
       <c r="E7" s="26">
         <v>108.35</v>
       </c>
       <c r="F7" s="26">
         <v>151.25</v>
@@ -2002,51 +2004,53 @@
       </c>
       <c r="W7" s="26">
         <v>174.35</v>
       </c>
       <c r="X7" s="20">
         <v>157.19999999999999</v>
       </c>
       <c r="Y7" s="20">
         <v>226.7</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="26">
         <v>95.9</v>
       </c>
       <c r="AB7" s="27">
         <v>211.9</v>
       </c>
       <c r="AC7" s="20">
         <v>80</v>
       </c>
       <c r="AD7" s="20">
         <v>99.1</v>
       </c>
-      <c r="AE7" s="27"/>
+      <c r="AE7" s="26">
+        <v>186.3</v>
+      </c>
       <c r="AF7" s="26"/>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="26"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>46</v>
       </c>
       <c r="D8" s="25">
         <v>27.48</v>
       </c>
       <c r="E8" s="26">
         <v>28</v>
       </c>
       <c r="F8" s="26">
         <v>37.130000000000003</v>
@@ -2101,51 +2105,53 @@
       </c>
       <c r="W8" s="26">
         <v>12.2</v>
       </c>
       <c r="X8" s="20">
         <v>101.5</v>
       </c>
       <c r="Y8" s="20">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="26">
         <v>44.6</v>
       </c>
       <c r="AB8" s="27">
         <v>31.7</v>
       </c>
       <c r="AC8" s="20">
         <v>24.7</v>
       </c>
       <c r="AD8" s="20">
         <v>36.9</v>
       </c>
-      <c r="AE8" s="27"/>
+      <c r="AE8" s="26">
+        <v>97.7</v>
+      </c>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>527.25</v>
       </c>
       <c r="D9" s="25">
         <v>558.99</v>
       </c>
       <c r="E9" s="26">
         <v>423.49</v>
       </c>
       <c r="F9" s="26">
         <v>404.85</v>
@@ -2200,51 +2206,53 @@
       </c>
       <c r="W9" s="26">
         <v>229.74</v>
       </c>
       <c r="X9" s="20">
         <v>225.29</v>
       </c>
       <c r="Y9" s="20">
         <v>992.54</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="26">
         <v>387.85</v>
       </c>
       <c r="AB9" s="27">
         <v>660.8</v>
       </c>
       <c r="AC9" s="20">
         <v>421.89</v>
       </c>
       <c r="AD9" s="20">
         <v>244.96</v>
       </c>
-      <c r="AE9" s="27"/>
+      <c r="AE9" s="26">
+        <v>568.51</v>
+      </c>
       <c r="AF9" s="26"/>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="26"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1131.94</v>
       </c>
       <c r="D10" s="25">
         <v>840.4</v>
       </c>
       <c r="E10" s="26">
         <v>880.42</v>
       </c>
       <c r="F10" s="26">
         <v>1320.77</v>
@@ -2299,51 +2307,53 @@
       </c>
       <c r="W10" s="26">
         <v>1144.6500000000001</v>
       </c>
       <c r="X10" s="20">
         <v>1297.2</v>
       </c>
       <c r="Y10" s="20">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="26">
         <v>999.1</v>
       </c>
       <c r="AB10" s="27">
         <v>725.21</v>
       </c>
       <c r="AC10" s="20">
         <v>839.41</v>
       </c>
       <c r="AD10" s="20">
         <v>1211.5</v>
       </c>
-      <c r="AE10" s="27"/>
+      <c r="AE10" s="26">
+        <v>933.8</v>
+      </c>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>298.02</v>
       </c>
       <c r="D11" s="25">
         <v>361.51</v>
       </c>
       <c r="E11" s="26">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="26">
         <v>391.18</v>
@@ -2398,51 +2408,53 @@
       </c>
       <c r="W11" s="26">
         <v>106.04</v>
       </c>
       <c r="X11" s="20">
         <v>125.14</v>
       </c>
       <c r="Y11" s="20">
         <v>273.19</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="26">
         <v>222.76</v>
       </c>
       <c r="AB11" s="27">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="20">
         <v>243.71</v>
       </c>
       <c r="AD11" s="20">
         <v>286.86</v>
       </c>
-      <c r="AE11" s="27"/>
+      <c r="AE11" s="26">
+        <v>687.01</v>
+      </c>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="26"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>214.6</v>
       </c>
       <c r="D12" s="25">
         <v>588.6</v>
       </c>
       <c r="E12" s="26">
         <v>346.7</v>
       </c>
       <c r="F12" s="26">
         <v>762.9</v>
@@ -2497,51 +2509,53 @@
       </c>
       <c r="W12" s="26">
         <v>992.1</v>
       </c>
       <c r="X12" s="20">
         <v>1420.4</v>
       </c>
       <c r="Y12" s="20">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="26">
         <v>211</v>
       </c>
       <c r="AB12" s="27">
         <v>510.1</v>
       </c>
       <c r="AC12" s="20">
         <v>294.5</v>
       </c>
       <c r="AD12" s="20">
         <v>602.5</v>
       </c>
-      <c r="AE12" s="27"/>
+      <c r="AE12" s="26">
+        <v>1098.9000000000001</v>
+      </c>
       <c r="AF12" s="26"/>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="26"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>460.7</v>
       </c>
       <c r="D13" s="25">
         <v>540.5</v>
       </c>
       <c r="E13" s="26">
         <v>364.1</v>
       </c>
       <c r="F13" s="26">
         <v>276.3</v>
@@ -2596,51 +2610,53 @@
       </c>
       <c r="W13" s="26">
         <v>344.3</v>
       </c>
       <c r="X13" s="20">
         <v>699.6</v>
       </c>
       <c r="Y13" s="20">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="26">
         <v>377.6</v>
       </c>
       <c r="AB13" s="27">
         <v>297.3</v>
       </c>
       <c r="AC13" s="20">
         <v>292.10000000000002</v>
       </c>
       <c r="AD13" s="20">
         <v>304.7</v>
       </c>
-      <c r="AE13" s="27"/>
+      <c r="AE13" s="26">
+        <v>499.9</v>
+      </c>
       <c r="AF13" s="26"/>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="26"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>110.2</v>
       </c>
       <c r="D14" s="25">
         <v>437</v>
       </c>
       <c r="E14" s="26">
         <v>255.1</v>
       </c>
       <c r="F14" s="26">
         <v>633</v>
@@ -2695,51 +2711,53 @@
       </c>
       <c r="W14" s="26">
         <v>748.3</v>
       </c>
       <c r="X14" s="20">
         <v>1010.7</v>
       </c>
       <c r="Y14" s="20">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="26">
         <v>99.4</v>
       </c>
       <c r="AB14" s="27">
         <v>359.2</v>
       </c>
       <c r="AC14" s="20">
         <v>202.5</v>
       </c>
       <c r="AD14" s="20">
         <v>465.8</v>
       </c>
-      <c r="AE14" s="27"/>
+      <c r="AE14" s="26">
+        <v>687.8</v>
+      </c>
       <c r="AF14" s="26"/>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>578</v>
       </c>
       <c r="D15" s="25">
         <v>405.1</v>
       </c>
       <c r="E15" s="26">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="26">
         <v>294.8</v>
@@ -2794,51 +2812,53 @@
       </c>
       <c r="W15" s="26">
         <v>266.39999999999998</v>
       </c>
       <c r="X15" s="20">
         <v>861.8</v>
       </c>
       <c r="Y15" s="20">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="26">
         <v>439.3</v>
       </c>
       <c r="AB15" s="27">
         <v>256.31</v>
       </c>
       <c r="AC15" s="20">
         <v>305</v>
       </c>
       <c r="AD15" s="20">
         <v>277.3</v>
       </c>
-      <c r="AE15" s="27"/>
+      <c r="AE15" s="26">
+        <v>672.2</v>
+      </c>
       <c r="AF15" s="26"/>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="26"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>730.2</v>
       </c>
       <c r="D16" s="25">
         <v>438</v>
       </c>
       <c r="E16" s="26">
         <v>711.2</v>
       </c>
       <c r="F16" s="26">
         <v>653.70000000000005</v>
@@ -2893,51 +2913,53 @@
       </c>
       <c r="W16" s="26">
         <v>1335.1</v>
       </c>
       <c r="X16" s="20">
         <v>1660.2</v>
       </c>
       <c r="Y16" s="20">
         <v>4901</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="26">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="27">
         <v>468.3</v>
       </c>
       <c r="AC16" s="20">
         <v>661.9</v>
       </c>
       <c r="AD16" s="20">
         <v>686.4</v>
       </c>
-      <c r="AE16" s="27"/>
+      <c r="AE16" s="26">
+        <v>2460.8000000000002</v>
+      </c>
       <c r="AF16" s="26"/>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="26"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>6672.85</v>
       </c>
       <c r="D17" s="25">
         <v>7378.72</v>
       </c>
       <c r="E17" s="26">
         <v>7067.69</v>
       </c>
       <c r="F17" s="26">
         <v>8012.22</v>
@@ -2992,51 +3014,53 @@
       </c>
       <c r="W17" s="26">
         <v>7612.63</v>
       </c>
       <c r="X17" s="20">
         <v>7167.23</v>
       </c>
       <c r="Y17" s="20">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="26">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="27">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="20">
         <v>7471.1</v>
       </c>
       <c r="AD17" s="20">
         <v>7380.62</v>
       </c>
-      <c r="AE17" s="27"/>
+      <c r="AE17" s="26">
+        <v>8890.48</v>
+      </c>
       <c r="AF17" s="26"/>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>378.55</v>
       </c>
       <c r="D18" s="25">
         <v>446.6</v>
       </c>
       <c r="E18" s="26">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="26">
         <v>243.4</v>
@@ -3091,51 +3115,53 @@
       </c>
       <c r="W18" s="26">
         <v>349</v>
       </c>
       <c r="X18" s="20">
         <v>531.1</v>
       </c>
       <c r="Y18" s="20">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="26">
         <v>199.3</v>
       </c>
       <c r="AB18" s="27">
         <v>173.9</v>
       </c>
       <c r="AC18" s="20">
         <v>244.95</v>
       </c>
       <c r="AD18" s="20">
         <v>170.6</v>
       </c>
-      <c r="AE18" s="27"/>
+      <c r="AE18" s="26">
+        <v>370.3</v>
+      </c>
       <c r="AF18" s="26"/>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="26"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>232.17</v>
       </c>
       <c r="D19" s="25">
         <v>507.27</v>
       </c>
       <c r="E19" s="26">
         <v>365.93</v>
       </c>
       <c r="F19" s="26">
         <v>340.03</v>
@@ -3190,51 +3216,53 @@
       </c>
       <c r="W19" s="26">
         <v>228.03</v>
       </c>
       <c r="X19" s="20">
         <v>289.25</v>
       </c>
       <c r="Y19" s="20">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="26">
         <v>220.54</v>
       </c>
       <c r="AB19" s="27">
         <v>146.26</v>
       </c>
       <c r="AC19" s="20">
         <v>158.66</v>
       </c>
       <c r="AD19" s="20">
         <v>140</v>
       </c>
-      <c r="AE19" s="27"/>
+      <c r="AE19" s="26">
+        <v>413.35</v>
+      </c>
       <c r="AF19" s="26"/>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="26"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 