--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -1614,51 +1614,51 @@
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AJ24" sqref="AJ24"/>
+      <selection pane="topRight" activeCell="AH28" sqref="AH28:AI28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="11" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="12.75" customHeight="1">
       <c r="A2" s="13"/>
       <c r="B2" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
@@ -1906,51 +1906,53 @@
       </c>
       <c r="X6" s="20">
         <v>15546.5</v>
       </c>
       <c r="Y6" s="20">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="26">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="27">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="20">
         <v>11240.41</v>
       </c>
       <c r="AD6" s="20">
         <v>11907.13</v>
       </c>
       <c r="AE6" s="26">
         <v>17566.95</v>
       </c>
-      <c r="AF6" s="26"/>
+      <c r="AF6" s="26">
+        <v>13954.56</v>
+      </c>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="26"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="20"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>35.1</v>
       </c>
       <c r="D7" s="25">
         <v>87.15</v>
       </c>
       <c r="E7" s="26">
         <v>108.35</v>
       </c>
       <c r="F7" s="26">
         <v>151.25</v>
       </c>
@@ -2007,51 +2009,53 @@
       </c>
       <c r="X7" s="20">
         <v>157.19999999999999</v>
       </c>
       <c r="Y7" s="20">
         <v>226.7</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="26">
         <v>95.9</v>
       </c>
       <c r="AB7" s="27">
         <v>211.9</v>
       </c>
       <c r="AC7" s="20">
         <v>80</v>
       </c>
       <c r="AD7" s="20">
         <v>99.1</v>
       </c>
       <c r="AE7" s="26">
         <v>186.3</v>
       </c>
-      <c r="AF7" s="26"/>
+      <c r="AF7" s="26">
+        <v>121.71</v>
+      </c>
       <c r="AG7" s="26"/>
       <c r="AH7" s="26"/>
       <c r="AI7" s="26"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>46</v>
       </c>
       <c r="D8" s="25">
         <v>27.48</v>
       </c>
       <c r="E8" s="26">
         <v>28</v>
       </c>
       <c r="F8" s="26">
         <v>37.130000000000003</v>
       </c>
@@ -2108,51 +2112,53 @@
       </c>
       <c r="X8" s="20">
         <v>101.5</v>
       </c>
       <c r="Y8" s="20">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="26">
         <v>44.6</v>
       </c>
       <c r="AB8" s="27">
         <v>31.7</v>
       </c>
       <c r="AC8" s="20">
         <v>24.7</v>
       </c>
       <c r="AD8" s="20">
         <v>36.9</v>
       </c>
       <c r="AE8" s="26">
         <v>97.7</v>
       </c>
-      <c r="AF8" s="26"/>
+      <c r="AF8" s="26">
+        <v>332.9</v>
+      </c>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>527.25</v>
       </c>
       <c r="D9" s="25">
         <v>558.99</v>
       </c>
       <c r="E9" s="26">
         <v>423.49</v>
       </c>
       <c r="F9" s="26">
         <v>404.85</v>
       </c>
@@ -2209,51 +2215,53 @@
       </c>
       <c r="X9" s="20">
         <v>225.29</v>
       </c>
       <c r="Y9" s="20">
         <v>992.54</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="26">
         <v>387.85</v>
       </c>
       <c r="AB9" s="27">
         <v>660.8</v>
       </c>
       <c r="AC9" s="20">
         <v>421.89</v>
       </c>
       <c r="AD9" s="20">
         <v>244.96</v>
       </c>
       <c r="AE9" s="26">
         <v>568.51</v>
       </c>
-      <c r="AF9" s="26"/>
+      <c r="AF9" s="26">
+        <v>521.32000000000005</v>
+      </c>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="26"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1131.94</v>
       </c>
       <c r="D10" s="25">
         <v>840.4</v>
       </c>
       <c r="E10" s="26">
         <v>880.42</v>
       </c>
       <c r="F10" s="26">
         <v>1320.77</v>
       </c>
@@ -2310,51 +2318,53 @@
       </c>
       <c r="X10" s="20">
         <v>1297.2</v>
       </c>
       <c r="Y10" s="20">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="26">
         <v>999.1</v>
       </c>
       <c r="AB10" s="27">
         <v>725.21</v>
       </c>
       <c r="AC10" s="20">
         <v>839.41</v>
       </c>
       <c r="AD10" s="20">
         <v>1211.5</v>
       </c>
       <c r="AE10" s="26">
         <v>933.8</v>
       </c>
-      <c r="AF10" s="26"/>
+      <c r="AF10" s="26">
+        <v>1315.9</v>
+      </c>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>298.02</v>
       </c>
       <c r="D11" s="25">
         <v>361.51</v>
       </c>
       <c r="E11" s="26">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="26">
         <v>391.18</v>
       </c>
@@ -2411,51 +2421,53 @@
       </c>
       <c r="X11" s="20">
         <v>125.14</v>
       </c>
       <c r="Y11" s="20">
         <v>273.19</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="26">
         <v>222.76</v>
       </c>
       <c r="AB11" s="27">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="20">
         <v>243.71</v>
       </c>
       <c r="AD11" s="20">
         <v>286.86</v>
       </c>
       <c r="AE11" s="26">
         <v>687.01</v>
       </c>
-      <c r="AF11" s="26"/>
+      <c r="AF11" s="26">
+        <v>59.96</v>
+      </c>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="26"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>214.6</v>
       </c>
       <c r="D12" s="25">
         <v>588.6</v>
       </c>
       <c r="E12" s="26">
         <v>346.7</v>
       </c>
       <c r="F12" s="26">
         <v>762.9</v>
       </c>
@@ -2512,51 +2524,53 @@
       </c>
       <c r="X12" s="20">
         <v>1420.4</v>
       </c>
       <c r="Y12" s="20">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="26">
         <v>211</v>
       </c>
       <c r="AB12" s="27">
         <v>510.1</v>
       </c>
       <c r="AC12" s="20">
         <v>294.5</v>
       </c>
       <c r="AD12" s="20">
         <v>602.5</v>
       </c>
       <c r="AE12" s="26">
         <v>1098.9000000000001</v>
       </c>
-      <c r="AF12" s="26"/>
+      <c r="AF12" s="26">
+        <v>947</v>
+      </c>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="26"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>460.7</v>
       </c>
       <c r="D13" s="25">
         <v>540.5</v>
       </c>
       <c r="E13" s="26">
         <v>364.1</v>
       </c>
       <c r="F13" s="26">
         <v>276.3</v>
       </c>
@@ -2613,51 +2627,53 @@
       </c>
       <c r="X13" s="20">
         <v>699.6</v>
       </c>
       <c r="Y13" s="20">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="26">
         <v>377.6</v>
       </c>
       <c r="AB13" s="27">
         <v>297.3</v>
       </c>
       <c r="AC13" s="20">
         <v>292.10000000000002</v>
       </c>
       <c r="AD13" s="20">
         <v>304.7</v>
       </c>
       <c r="AE13" s="26">
         <v>499.9</v>
       </c>
-      <c r="AF13" s="26"/>
+      <c r="AF13" s="26">
+        <v>579.70000000000005</v>
+      </c>
       <c r="AG13" s="26"/>
       <c r="AH13" s="26"/>
       <c r="AI13" s="26"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>110.2</v>
       </c>
       <c r="D14" s="25">
         <v>437</v>
       </c>
       <c r="E14" s="26">
         <v>255.1</v>
       </c>
       <c r="F14" s="26">
         <v>633</v>
       </c>
@@ -2714,51 +2730,53 @@
       </c>
       <c r="X14" s="20">
         <v>1010.7</v>
       </c>
       <c r="Y14" s="20">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="26">
         <v>99.4</v>
       </c>
       <c r="AB14" s="27">
         <v>359.2</v>
       </c>
       <c r="AC14" s="20">
         <v>202.5</v>
       </c>
       <c r="AD14" s="20">
         <v>465.8</v>
       </c>
       <c r="AE14" s="26">
         <v>687.8</v>
       </c>
-      <c r="AF14" s="26"/>
+      <c r="AF14" s="26">
+        <v>534.4</v>
+      </c>
       <c r="AG14" s="26"/>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>578</v>
       </c>
       <c r="D15" s="25">
         <v>405.1</v>
       </c>
       <c r="E15" s="26">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="26">
         <v>294.8</v>
       </c>
@@ -2815,51 +2833,53 @@
       </c>
       <c r="X15" s="20">
         <v>861.8</v>
       </c>
       <c r="Y15" s="20">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="26">
         <v>439.3</v>
       </c>
       <c r="AB15" s="27">
         <v>256.31</v>
       </c>
       <c r="AC15" s="20">
         <v>305</v>
       </c>
       <c r="AD15" s="20">
         <v>277.3</v>
       </c>
       <c r="AE15" s="26">
         <v>672.2</v>
       </c>
-      <c r="AF15" s="26"/>
+      <c r="AF15" s="26">
+        <v>593.29999999999995</v>
+      </c>
       <c r="AG15" s="26"/>
       <c r="AH15" s="26"/>
       <c r="AI15" s="26"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>730.2</v>
       </c>
       <c r="D16" s="25">
         <v>438</v>
       </c>
       <c r="E16" s="26">
         <v>711.2</v>
       </c>
       <c r="F16" s="26">
         <v>653.70000000000005</v>
       </c>
@@ -2916,51 +2936,53 @@
       </c>
       <c r="X16" s="20">
         <v>1660.2</v>
       </c>
       <c r="Y16" s="20">
         <v>4901</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="26">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="27">
         <v>468.3</v>
       </c>
       <c r="AC16" s="20">
         <v>661.9</v>
       </c>
       <c r="AD16" s="20">
         <v>686.4</v>
       </c>
       <c r="AE16" s="26">
         <v>2460.8000000000002</v>
       </c>
-      <c r="AF16" s="26"/>
+      <c r="AF16" s="26">
+        <v>669.7</v>
+      </c>
       <c r="AG16" s="26"/>
       <c r="AH16" s="26"/>
       <c r="AI16" s="26"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>6672.85</v>
       </c>
       <c r="D17" s="25">
         <v>7378.72</v>
       </c>
       <c r="E17" s="26">
         <v>7067.69</v>
       </c>
       <c r="F17" s="26">
         <v>8012.22</v>
       </c>
@@ -3017,51 +3039,53 @@
       </c>
       <c r="X17" s="20">
         <v>7167.23</v>
       </c>
       <c r="Y17" s="20">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="26">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="27">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="20">
         <v>7471.1</v>
       </c>
       <c r="AD17" s="20">
         <v>7380.62</v>
       </c>
       <c r="AE17" s="26">
         <v>8890.48</v>
       </c>
-      <c r="AF17" s="26"/>
+      <c r="AF17" s="26">
+        <v>7507.58</v>
+      </c>
       <c r="AG17" s="26"/>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>378.55</v>
       </c>
       <c r="D18" s="25">
         <v>446.6</v>
       </c>
       <c r="E18" s="26">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="26">
         <v>243.4</v>
       </c>
@@ -3118,51 +3142,53 @@
       </c>
       <c r="X18" s="20">
         <v>531.1</v>
       </c>
       <c r="Y18" s="20">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="26">
         <v>199.3</v>
       </c>
       <c r="AB18" s="27">
         <v>173.9</v>
       </c>
       <c r="AC18" s="20">
         <v>244.95</v>
       </c>
       <c r="AD18" s="20">
         <v>170.6</v>
       </c>
       <c r="AE18" s="26">
         <v>370.3</v>
       </c>
-      <c r="AF18" s="26"/>
+      <c r="AF18" s="26">
+        <v>299</v>
+      </c>
       <c r="AG18" s="26"/>
       <c r="AH18" s="26"/>
       <c r="AI18" s="26"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>232.17</v>
       </c>
       <c r="D19" s="25">
         <v>507.27</v>
       </c>
       <c r="E19" s="26">
         <v>365.93</v>
       </c>
       <c r="F19" s="26">
         <v>340.03</v>
       </c>
@@ -3219,51 +3245,53 @@
       </c>
       <c r="X19" s="20">
         <v>289.25</v>
       </c>
       <c r="Y19" s="20">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="26">
         <v>220.54</v>
       </c>
       <c r="AB19" s="27">
         <v>146.26</v>
       </c>
       <c r="AC19" s="20">
         <v>158.66</v>
       </c>
       <c r="AD19" s="20">
         <v>140</v>
       </c>
       <c r="AE19" s="26">
         <v>413.35</v>
       </c>
-      <c r="AF19" s="26"/>
+      <c r="AF19" s="26">
+        <v>472.3</v>
+      </c>
       <c r="AG19" s="26"/>
       <c r="AH19" s="26"/>
       <c r="AI19" s="26"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>