--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2055" yWindow="915" windowWidth="24240" windowHeight="13740" activeTab="1"/>
+    <workbookView xWindow="2055" yWindow="915" windowWidth="24240" windowHeight="13740" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
-    <sheet name="2024" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Indicator 2022-2023" sheetId="1" r:id="rId3"/>
+    <sheet name="Indicator 2024" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Indicator 2022-2023'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="74">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -112,63 +116,213 @@
     <t>Samar district</t>
   </si>
   <si>
     <t>Tarbagatai district</t>
   </si>
   <si>
     <t>Ulansky district</t>
   </si>
   <si>
     <t>Shemonaikha district</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>Markakol district</t>
   </si>
   <si>
     <t>Ulken Naryn district</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">It is formed in accordance with the Methodology for the Formation of Statistical Indicators on Livestock Production.
+</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nationwide statistical surveys “Report on the State of Livestock Production” (Form 24-skh, annual frequency) and “Production of Livestock Products by Individual Entrepreneurs, Peasant or Farm Enterprises, and Household Farms” (Form A-008, quarterly frequency).
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of agricultural statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protsenko Oksana </t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Production of meat of all kinds</t>
+  </si>
+  <si>
+    <t>Meat production of all types is the total volume of livestock and poultry meat in live weight for the reporting period</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
@@ -187,50 +341,130 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -314,54 +548,61 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -376,94 +617,166 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный_05_19" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -706,133 +1019,417 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="48" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="48" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="28"/>
+      <c r="B1" s="28"/>
+    </row>
+    <row r="2" spans="1:13" s="31" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="30">
+        <v>14340101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="31" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="31" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="31" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="32" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="31" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="31" customFormat="1" ht="33" customHeight="1">
+      <c r="A7" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="31" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="31" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="31" customFormat="1" ht="45" customHeight="1">
+      <c r="A10" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="31" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="M11" s="37"/>
+    </row>
+    <row r="12" spans="1:13" s="31" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" s="37"/>
+    </row>
+    <row r="13" spans="1:13" s="31" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="M13" s="37"/>
+    </row>
+    <row r="14" spans="1:13" s="31" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="M14" s="37"/>
+    </row>
+    <row r="15" spans="1:13" s="31" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="M15" s="37"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="41"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="42"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="41"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="42"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="M20" s="41"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="42"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="46"/>
+      <c r="B22" s="47"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="42"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="41"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="42"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="41"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F29" sqref="F29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="49"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="50" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="50" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="50" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="50" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="50" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="52"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="52"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="53" t="s">
+        <v>73</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:T20"/>
   <sheetViews>
     <sheetView zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="N1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AC25" sqref="AC25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="11" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="10.42578125" style="1" customWidth="1"/>
     <col min="6" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.42578125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="30"/>
-[...17 lines deleted...]
-      <c r="T2" s="30"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
     </row>
     <row r="3" spans="1:20" ht="17.25" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="T3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
-      <c r="A4" s="28"/>
-[...7 lines deleted...]
-      <c r="I4" s="33" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="31"/>
-[...9 lines deleted...]
-      <c r="T4" s="32"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="58"/>
     </row>
     <row r="5" spans="1:20" ht="13.5" thickBot="1">
-      <c r="A5" s="29"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1608,145 +2205,145 @@
       </c>
       <c r="S17" s="6">
         <v>327.63</v>
       </c>
       <c r="T17" s="6">
         <v>335.71</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AH28" sqref="AH28:AI28"/>
+      <selection pane="topRight" activeCell="AL29" sqref="AL29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="11" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="12.75" customHeight="1">
       <c r="A2" s="13"/>
-      <c r="B2" s="30" t="s">
+      <c r="B2" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="30"/>
-[...17 lines deleted...]
-      <c r="U2" s="30"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
     </row>
     <row r="3" spans="1:37" s="14" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="M3" s="15" t="s">
         <v>14</v>
       </c>
       <c r="Y3" s="15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="14" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="37"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="63"/>
+      <c r="B4" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34" t="s">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="O4" s="35"/>
-[...10 lines deleted...]
-      <c r="Z4" s="34" t="s">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="AA4" s="35"/>
-[...9 lines deleted...]
-      <c r="AK4" s="36"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="62"/>
     </row>
     <row r="5" spans="1:37" s="14" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="38"/>
+      <c r="A5" s="64"/>
       <c r="B5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1909,51 +2506,53 @@
       </c>
       <c r="Y6" s="20">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="20">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="26">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="27">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="20">
         <v>11240.41</v>
       </c>
       <c r="AD6" s="20">
         <v>11907.13</v>
       </c>
       <c r="AE6" s="26">
         <v>17566.95</v>
       </c>
       <c r="AF6" s="26">
         <v>13954.56</v>
       </c>
-      <c r="AG6" s="26"/>
+      <c r="AG6" s="26">
+        <v>12252.83</v>
+      </c>
       <c r="AH6" s="26"/>
       <c r="AI6" s="26"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="20"/>
     </row>
     <row r="7" spans="1:37" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="20">
         <v>98.8</v>
       </c>
       <c r="C7" s="20">
         <v>35.1</v>
       </c>
       <c r="D7" s="25">
         <v>87.15</v>
       </c>
       <c r="E7" s="26">
         <v>108.35</v>
       </c>
       <c r="F7" s="26">
         <v>151.25</v>
       </c>
       <c r="G7" s="27">
@@ -2012,51 +2611,53 @@
       </c>
       <c r="Y7" s="20">
         <v>226.7</v>
       </c>
       <c r="Z7" s="20">
         <v>96.06</v>
       </c>
       <c r="AA7" s="26">
         <v>95.9</v>
       </c>
       <c r="AB7" s="27">
         <v>211.9</v>
       </c>
       <c r="AC7" s="20">
         <v>80</v>
       </c>
       <c r="AD7" s="20">
         <v>99.1</v>
       </c>
       <c r="AE7" s="26">
         <v>186.3</v>
       </c>
       <c r="AF7" s="26">
         <v>121.71</v>
       </c>
-      <c r="AG7" s="26"/>
+      <c r="AG7" s="26">
+        <v>65.599999999999994</v>
+      </c>
       <c r="AH7" s="26"/>
       <c r="AI7" s="26"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="20">
         <v>26.6</v>
       </c>
       <c r="C8" s="20">
         <v>46</v>
       </c>
       <c r="D8" s="25">
         <v>27.48</v>
       </c>
       <c r="E8" s="26">
         <v>28</v>
       </c>
       <c r="F8" s="26">
         <v>37.130000000000003</v>
       </c>
       <c r="G8" s="27">
@@ -2115,51 +2716,53 @@
       </c>
       <c r="Y8" s="20">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="20">
         <v>26.5</v>
       </c>
       <c r="AA8" s="26">
         <v>44.6</v>
       </c>
       <c r="AB8" s="27">
         <v>31.7</v>
       </c>
       <c r="AC8" s="20">
         <v>24.7</v>
       </c>
       <c r="AD8" s="20">
         <v>36.9</v>
       </c>
       <c r="AE8" s="26">
         <v>97.7</v>
       </c>
       <c r="AF8" s="26">
         <v>332.9</v>
       </c>
-      <c r="AG8" s="26"/>
+      <c r="AG8" s="26">
+        <v>140.19999999999999</v>
+      </c>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="20">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="20">
         <v>527.25</v>
       </c>
       <c r="D9" s="25">
         <v>558.99</v>
       </c>
       <c r="E9" s="26">
         <v>423.49</v>
       </c>
       <c r="F9" s="26">
         <v>404.85</v>
       </c>
       <c r="G9" s="27">
@@ -2218,51 +2821,53 @@
       </c>
       <c r="Y9" s="20">
         <v>992.54</v>
       </c>
       <c r="Z9" s="20">
         <v>313.93</v>
       </c>
       <c r="AA9" s="26">
         <v>387.85</v>
       </c>
       <c r="AB9" s="27">
         <v>660.8</v>
       </c>
       <c r="AC9" s="20">
         <v>421.89</v>
       </c>
       <c r="AD9" s="20">
         <v>244.96</v>
       </c>
       <c r="AE9" s="26">
         <v>568.51</v>
       </c>
       <c r="AF9" s="26">
         <v>521.32000000000005</v>
       </c>
-      <c r="AG9" s="26"/>
+      <c r="AG9" s="26">
+        <v>176.47</v>
+      </c>
       <c r="AH9" s="26"/>
       <c r="AI9" s="26"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="20">
         <v>613.9</v>
       </c>
       <c r="C10" s="20">
         <v>1131.94</v>
       </c>
       <c r="D10" s="25">
         <v>840.4</v>
       </c>
       <c r="E10" s="26">
         <v>880.42</v>
       </c>
       <c r="F10" s="26">
         <v>1320.77</v>
       </c>
       <c r="G10" s="27">
@@ -2321,51 +2926,53 @@
       </c>
       <c r="Y10" s="20">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="20">
         <v>495.85</v>
       </c>
       <c r="AA10" s="26">
         <v>999.1</v>
       </c>
       <c r="AB10" s="27">
         <v>725.21</v>
       </c>
       <c r="AC10" s="20">
         <v>839.41</v>
       </c>
       <c r="AD10" s="20">
         <v>1211.5</v>
       </c>
       <c r="AE10" s="26">
         <v>933.8</v>
       </c>
       <c r="AF10" s="26">
         <v>1315.9</v>
       </c>
-      <c r="AG10" s="26"/>
+      <c r="AG10" s="26">
+        <v>824.5</v>
+      </c>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="20">
         <v>201.64</v>
       </c>
       <c r="C11" s="20">
         <v>298.02</v>
       </c>
       <c r="D11" s="25">
         <v>361.51</v>
       </c>
       <c r="E11" s="26">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="26">
         <v>391.18</v>
       </c>
       <c r="G11" s="27">
@@ -2424,51 +3031,53 @@
       </c>
       <c r="Y11" s="20">
         <v>273.19</v>
       </c>
       <c r="Z11" s="20">
         <v>181.4</v>
       </c>
       <c r="AA11" s="26">
         <v>222.76</v>
       </c>
       <c r="AB11" s="27">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="20">
         <v>243.71</v>
       </c>
       <c r="AD11" s="20">
         <v>286.86</v>
       </c>
       <c r="AE11" s="26">
         <v>687.01</v>
       </c>
       <c r="AF11" s="26">
         <v>59.96</v>
       </c>
-      <c r="AG11" s="26"/>
+      <c r="AG11" s="26">
+        <v>197.46</v>
+      </c>
       <c r="AH11" s="26"/>
       <c r="AI11" s="26"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="20">
         <v>221.2</v>
       </c>
       <c r="C12" s="20">
         <v>214.6</v>
       </c>
       <c r="D12" s="25">
         <v>588.6</v>
       </c>
       <c r="E12" s="26">
         <v>346.7</v>
       </c>
       <c r="F12" s="26">
         <v>762.9</v>
       </c>
       <c r="G12" s="27">
@@ -2527,51 +3136,53 @@
       </c>
       <c r="Y12" s="20">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="20">
         <v>148.5</v>
       </c>
       <c r="AA12" s="26">
         <v>211</v>
       </c>
       <c r="AB12" s="27">
         <v>510.1</v>
       </c>
       <c r="AC12" s="20">
         <v>294.5</v>
       </c>
       <c r="AD12" s="20">
         <v>602.5</v>
       </c>
       <c r="AE12" s="26">
         <v>1098.9000000000001</v>
       </c>
       <c r="AF12" s="26">
         <v>947</v>
       </c>
-      <c r="AG12" s="26"/>
+      <c r="AG12" s="26">
+        <v>1047.5</v>
+      </c>
       <c r="AH12" s="26"/>
       <c r="AI12" s="26"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="20">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>460.7</v>
       </c>
       <c r="D13" s="25">
         <v>540.5</v>
       </c>
       <c r="E13" s="26">
         <v>364.1</v>
       </c>
       <c r="F13" s="26">
         <v>276.3</v>
       </c>
       <c r="G13" s="27">
@@ -2630,51 +3241,53 @@
       </c>
       <c r="Y13" s="20">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="20">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="26">
         <v>377.6</v>
       </c>
       <c r="AB13" s="27">
         <v>297.3</v>
       </c>
       <c r="AC13" s="20">
         <v>292.10000000000002</v>
       </c>
       <c r="AD13" s="20">
         <v>304.7</v>
       </c>
       <c r="AE13" s="26">
         <v>499.9</v>
       </c>
       <c r="AF13" s="26">
         <v>579.70000000000005</v>
       </c>
-      <c r="AG13" s="26"/>
+      <c r="AG13" s="26">
+        <v>531</v>
+      </c>
       <c r="AH13" s="26"/>
       <c r="AI13" s="26"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="20">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>110.2</v>
       </c>
       <c r="D14" s="25">
         <v>437</v>
       </c>
       <c r="E14" s="26">
         <v>255.1</v>
       </c>
       <c r="F14" s="26">
         <v>633</v>
       </c>
       <c r="G14" s="27">
@@ -2733,51 +3346,53 @@
       </c>
       <c r="Y14" s="20">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="20">
         <v>98.9</v>
       </c>
       <c r="AA14" s="26">
         <v>99.4</v>
       </c>
       <c r="AB14" s="27">
         <v>359.2</v>
       </c>
       <c r="AC14" s="20">
         <v>202.5</v>
       </c>
       <c r="AD14" s="20">
         <v>465.8</v>
       </c>
       <c r="AE14" s="26">
         <v>687.8</v>
       </c>
       <c r="AF14" s="26">
         <v>534.4</v>
       </c>
-      <c r="AG14" s="26"/>
+      <c r="AG14" s="26">
+        <v>660.5</v>
+      </c>
       <c r="AH14" s="26"/>
       <c r="AI14" s="26"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="20">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>578</v>
       </c>
       <c r="D15" s="25">
         <v>405.1</v>
       </c>
       <c r="E15" s="26">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="26">
         <v>294.8</v>
       </c>
       <c r="G15" s="27">
@@ -2836,51 +3451,53 @@
       </c>
       <c r="Y15" s="20">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="20">
         <v>117.7</v>
       </c>
       <c r="AA15" s="26">
         <v>439.3</v>
       </c>
       <c r="AB15" s="27">
         <v>256.31</v>
       </c>
       <c r="AC15" s="20">
         <v>305</v>
       </c>
       <c r="AD15" s="20">
         <v>277.3</v>
       </c>
       <c r="AE15" s="26">
         <v>672.2</v>
       </c>
       <c r="AF15" s="26">
         <v>593.29999999999995</v>
       </c>
-      <c r="AG15" s="26"/>
+      <c r="AG15" s="26">
+        <v>427.8</v>
+      </c>
       <c r="AH15" s="26"/>
       <c r="AI15" s="26"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="20">
         <v>432.7</v>
       </c>
       <c r="C16" s="20">
         <v>730.2</v>
       </c>
       <c r="D16" s="25">
         <v>438</v>
       </c>
       <c r="E16" s="26">
         <v>711.2</v>
       </c>
       <c r="F16" s="26">
         <v>653.70000000000005</v>
       </c>
       <c r="G16" s="27">
@@ -2939,51 +3556,53 @@
       </c>
       <c r="Y16" s="20">
         <v>4901</v>
       </c>
       <c r="Z16" s="20">
         <v>335.6</v>
       </c>
       <c r="AA16" s="26">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="27">
         <v>468.3</v>
       </c>
       <c r="AC16" s="20">
         <v>661.9</v>
       </c>
       <c r="AD16" s="20">
         <v>686.4</v>
       </c>
       <c r="AE16" s="26">
         <v>2460.8000000000002</v>
       </c>
       <c r="AF16" s="26">
         <v>669.7</v>
       </c>
-      <c r="AG16" s="26"/>
+      <c r="AG16" s="26">
+        <v>1099.5</v>
+      </c>
       <c r="AH16" s="26"/>
       <c r="AI16" s="26"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="20">
         <v>6943.42</v>
       </c>
       <c r="C17" s="20">
         <v>6672.85</v>
       </c>
       <c r="D17" s="25">
         <v>7378.72</v>
       </c>
       <c r="E17" s="26">
         <v>7067.69</v>
       </c>
       <c r="F17" s="26">
         <v>8012.22</v>
       </c>
       <c r="G17" s="27">
@@ -3042,51 +3661,53 @@
       </c>
       <c r="Y17" s="20">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="20">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="26">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="27">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="20">
         <v>7471.1</v>
       </c>
       <c r="AD17" s="20">
         <v>7380.62</v>
       </c>
       <c r="AE17" s="26">
         <v>8890.48</v>
       </c>
       <c r="AF17" s="26">
         <v>7507.58</v>
       </c>
-      <c r="AG17" s="26"/>
+      <c r="AG17" s="26">
+        <v>6325.36</v>
+      </c>
       <c r="AH17" s="26"/>
       <c r="AI17" s="26"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="20">
         <v>222.4</v>
       </c>
       <c r="C18" s="20">
         <v>378.55</v>
       </c>
       <c r="D18" s="25">
         <v>446.6</v>
       </c>
       <c r="E18" s="26">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="26">
         <v>243.4</v>
       </c>
       <c r="G18" s="27">
@@ -3145,51 +3766,53 @@
       </c>
       <c r="Y18" s="20">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="20">
         <v>207.4</v>
       </c>
       <c r="AA18" s="26">
         <v>199.3</v>
       </c>
       <c r="AB18" s="27">
         <v>173.9</v>
       </c>
       <c r="AC18" s="20">
         <v>244.95</v>
       </c>
       <c r="AD18" s="20">
         <v>170.6</v>
       </c>
       <c r="AE18" s="26">
         <v>370.3</v>
       </c>
       <c r="AF18" s="26">
         <v>299</v>
       </c>
-      <c r="AG18" s="26"/>
+      <c r="AG18" s="26">
+        <v>544.83000000000004</v>
+      </c>
       <c r="AH18" s="26"/>
       <c r="AI18" s="26"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="20">
         <v>274.18</v>
       </c>
       <c r="C19" s="20">
         <v>232.17</v>
       </c>
       <c r="D19" s="25">
         <v>507.27</v>
       </c>
       <c r="E19" s="26">
         <v>365.93</v>
       </c>
       <c r="F19" s="26">
         <v>340.03</v>
       </c>
       <c r="G19" s="27">
@@ -3248,93 +3871,97 @@
       </c>
       <c r="Y19" s="20">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="20">
         <v>287.69</v>
       </c>
       <c r="AA19" s="26">
         <v>220.54</v>
       </c>
       <c r="AB19" s="27">
         <v>146.26</v>
       </c>
       <c r="AC19" s="20">
         <v>158.66</v>
       </c>
       <c r="AD19" s="20">
         <v>140</v>
       </c>
       <c r="AE19" s="26">
         <v>413.35</v>
       </c>
       <c r="AF19" s="26">
         <v>472.3</v>
       </c>
-      <c r="AG19" s="26"/>
+      <c r="AG19" s="26">
+        <v>212.52</v>
+      </c>
       <c r="AH19" s="26"/>
       <c r="AI19" s="26"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator 2022-2023</vt:lpstr>
+      <vt:lpstr>Indicator 2024</vt:lpstr>
+      <vt:lpstr>'Indicator 2022-2023'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>