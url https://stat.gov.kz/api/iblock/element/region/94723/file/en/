--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,138 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="735" yWindow="735" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
+    <externalReference r:id="rId37"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AU19" i="1"/>
+  <c r="AV19" i="1"/>
+  <c r="AV18"/>
+  <c r="AV17"/>
+  <c r="AV16"/>
+  <c r="AV15"/>
+  <c r="AV14"/>
+  <c r="AV13"/>
+  <c r="AV12"/>
+  <c r="AV11"/>
+  <c r="AV10"/>
+  <c r="AV9"/>
+  <c r="AV8"/>
+  <c r="AV7"/>
+  <c r="AV6"/>
+  <c r="AU19"/>
   <c r="AU18"/>
   <c r="AU17"/>
   <c r="AU16"/>
   <c r="AU15"/>
   <c r="AU14"/>
   <c r="AU13"/>
   <c r="AU12"/>
   <c r="AU11"/>
   <c r="AU10"/>
   <c r="AU9"/>
   <c r="AU8"/>
   <c r="AU7"/>
   <c r="AU6"/>
   <c r="AT19"/>
   <c r="AT18"/>
   <c r="AT17"/>
   <c r="AT16"/>
   <c r="AT15"/>
   <c r="AT14"/>
   <c r="AT13"/>
   <c r="AT12"/>
   <c r="AT11"/>
   <c r="AT10"/>
   <c r="AT9"/>
   <c r="AT8"/>
@@ -327,53 +343,53 @@
   <c r="AE15"/>
   <c r="AE14"/>
   <c r="AE13"/>
   <c r="AE12"/>
   <c r="AE11"/>
   <c r="AE10"/>
   <c r="AE9"/>
   <c r="AE8"/>
   <c r="AE7"/>
   <c r="AE6"/>
   <c r="AD19"/>
   <c r="AD18"/>
   <c r="AD17"/>
   <c r="AD16"/>
   <c r="AD15"/>
   <c r="AD14"/>
   <c r="AD13"/>
   <c r="AD12"/>
   <c r="AD11"/>
   <c r="AD10"/>
   <c r="AD9"/>
   <c r="AD8"/>
   <c r="AD7"/>
   <c r="AD6"/>
   <c r="AC19"/>
-  <c r="AG19"/>
+  <c r="AG19" s="1"/>
   <c r="AC18"/>
-  <c r="AG18"/>
+  <c r="AG18" s="1"/>
   <c r="AC17"/>
   <c r="AG17"/>
   <c r="AC16"/>
   <c r="AG16"/>
   <c r="AC15"/>
   <c r="AG15"/>
   <c r="AC14"/>
   <c r="AG14"/>
   <c r="AC13"/>
   <c r="AG13"/>
   <c r="AC12"/>
   <c r="AG12"/>
   <c r="AC11"/>
   <c r="AG11"/>
   <c r="AC10"/>
   <c r="AG10"/>
   <c r="AC9"/>
   <c r="AG9"/>
   <c r="AC8"/>
   <c r="AG8"/>
   <c r="AC7"/>
   <c r="AG7"/>
   <c r="AC6"/>
   <c r="AG6"/>
   <c r="AA19"/>
@@ -908,85 +924,85 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv12" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_06_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/T1_&#1052;&#1072;&#1081;%202023%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1069;&#1083;.&#1087;&#1072;&#1087;&#1082;&#1080;/2023/09-06-1%20&#1052;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1101;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1086;%20&#1089;&#1086;&#1089;&#1090;&#1086;&#1103;&#1085;&#1080;&#1080;%20&#1078;&#1080;&#1074;&#1086;&#1090;&#1085;&#1086;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;%20(&#1092;.24-&#1089;&#1093;)/&#1080;&#1102;&#1083;&#1100;/&#1058;-03-01-&#1052;%20&#1082;&#1072;&#1079;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1040;&#1042;&#1043;&#1059;&#1057;&#1058;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1057;&#1045;&#1053;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1054;&#1050;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1059,50 +1075,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_08_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2025_63/&#1058;-03-01-&#1052;%20(10%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2025_63/&#1058;-03-01-&#1052;%20(11%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Downloads/T2_&#1044;&#1077;&#1082;&#1072;&#1073;&#1088;&#1100;%202025%20&#1075;_(5).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(01%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(02%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(03%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(04%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_09_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_10_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_11_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_12_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -6895,50 +6915,238 @@
           <cell r="N302">
             <v>10692</v>
           </cell>
         </row>
         <row r="303">
           <cell r="N303">
             <v>8044</v>
           </cell>
         </row>
         <row r="304">
           <cell r="N304">
             <v>864</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="14" refreshError="1"/>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/externalLinks/externalLink36.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Условные обозначения"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="Методологические пояснения"/>
+      <sheetName val="1"/>
+      <sheetName val="2.1"/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3"/>
+      <sheetName val="4"/>
+      <sheetName val="5"/>
+      <sheetName val="6"/>
+      <sheetName val="7"/>
+      <sheetName val="8"/>
+      <sheetName val="9"/>
+      <sheetName val="10"/>
+      <sheetName val="11"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13">
+        <row r="253">
+          <cell r="N253">
+            <v>626776</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="N254">
+            <v>3842</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="N255">
+            <v>2746</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="N256">
+            <v>8780</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="N257">
+            <v>84874</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="N258">
+            <v>12255</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="N259">
+            <v>95710</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="N260">
+            <v>31812</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="N261">
+            <v>48331</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="N262">
+            <v>40400</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="N263">
+            <v>141826</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="N264">
+            <v>109510</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="N265">
+            <v>35164</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="N266">
+            <v>11526</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="N291">
+            <v>127927</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="N292">
+            <v>1102</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="N293">
+            <v>328</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="N294">
+            <v>1804</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="N295">
+            <v>26844</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="N296">
+            <v>1409</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="N297">
+            <v>18880</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="N298">
+            <v>9462</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="N299">
+            <v>15418</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="N300">
+            <v>6682</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="N301">
+            <v>23826</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="N302">
+            <v>11901</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="N303">
+            <v>9407</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="N304">
+            <v>864</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
       <sheetName val="Аннотация"/>
       <sheetName val="1."/>
       <sheetName val="2.1"/>
       <sheetName val="2.2"/>
       <sheetName val="2.3"/>
       <sheetName val="2.4"/>
       <sheetName val="3"/>
       <sheetName val="4"/>
       <sheetName val="5"/>
       <sheetName val="6"/>
       <sheetName val="7"/>
       <sheetName val="8.1"/>
       <sheetName val="8.2"/>
       <sheetName val="8.3"/>
       <sheetName val="8.4 "/>
       <sheetName val="9.1"/>
       <sheetName val="9.2"/>
@@ -7906,91 +8114,91 @@
             <v>111218</v>
           </cell>
           <cell r="O208">
             <v>12591</v>
           </cell>
         </row>
         <row r="209">
           <cell r="B209">
             <v>16368</v>
           </cell>
           <cell r="O209">
             <v>1766</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="15" refreshError="1"/>
       <sheetData sheetId="16" refreshError="1"/>
       <sheetData sheetId="17" refreshError="1"/>
       <sheetData sheetId="18" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8016,51 +8224,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8198,182 +8406,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AV29" sqref="AV29"/>
+      <selection pane="topRight" activeCell="AY27" sqref="AY27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="33"/>
-[...17 lines deleted...]
-      <c r="T2" s="33"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="E3" s="32"/>
-[...3 lines deleted...]
-      <c r="AC3" s="32" t="s">
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="AC3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AD3" s="32"/>
-[...2 lines deleted...]
-      <c r="AO3" s="32" t="s">
+      <c r="AD3" s="34"/>
+      <c r="AE3" s="34"/>
+      <c r="AF3" s="34"/>
+      <c r="AO3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AP3" s="32"/>
-[...2 lines deleted...]
-      <c r="BA3" s="32" t="s">
+      <c r="AP3" s="34"/>
+      <c r="AQ3" s="34"/>
+      <c r="AR3" s="34"/>
+      <c r="BA3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="BB3" s="32"/>
-[...1 lines deleted...]
-      <c r="BD3" s="32"/>
+      <c r="BB3" s="34"/>
+      <c r="BC3" s="34"/>
+      <c r="BD3" s="34"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="31"/>
-      <c r="I4" s="29" t="s">
+      <c r="I4" s="35" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="31"/>
-      <c r="U4" s="29" t="s">
+      <c r="U4" s="35" t="s">
         <v>29</v>
       </c>
       <c r="V4" s="30"/>
       <c r="W4" s="30"/>
       <c r="X4" s="30"/>
       <c r="Y4" s="30"/>
       <c r="Z4" s="30"/>
       <c r="AA4" s="30"/>
       <c r="AB4" s="30"/>
       <c r="AC4" s="30"/>
       <c r="AD4" s="30"/>
       <c r="AE4" s="30"/>
       <c r="AF4" s="31"/>
-      <c r="AG4" s="29" t="s">
+      <c r="AG4" s="35" t="s">
         <v>33</v>
       </c>
       <c r="AH4" s="30"/>
       <c r="AI4" s="30"/>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="30"/>
       <c r="AM4" s="30"/>
       <c r="AN4" s="30"/>
       <c r="AO4" s="30"/>
       <c r="AP4" s="30"/>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="31"/>
-      <c r="AS4" s="29" t="s">
+      <c r="AS4" s="35" t="s">
         <v>34</v>
       </c>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="31"/>
     </row>
     <row r="5" spans="1:56" s="11" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -8676,51 +8884,54 @@
       </c>
       <c r="AP6" s="17">
         <f>'[30]7'!N253+'[30]7'!N291</f>
         <v>603537</v>
       </c>
       <c r="AQ6" s="17">
         <f>'[31]7'!N253+'[31]7'!N291</f>
         <v>576365</v>
       </c>
       <c r="AR6" s="18">
         <f>'[32]14'!N8+'[32]15'!N8</f>
         <v>546262</v>
       </c>
       <c r="AS6" s="17">
         <f>'[33]7'!N253+'[33]7'!N291</f>
         <v>548696</v>
       </c>
       <c r="AT6" s="17">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="17">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
-      <c r="AV6" s="17"/>
+      <c r="AV6" s="17">
+        <f>'[36]7'!N253+'[36]7'!N291</f>
+        <v>754703</v>
+      </c>
       <c r="AW6" s="17"/>
       <c r="AX6" s="17"/>
       <c r="AY6" s="17"/>
       <c r="AZ6" s="17"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="18"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="16">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="16">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
@@ -8865,51 +9076,54 @@
       </c>
       <c r="AP7" s="17">
         <f>'[30]7'!N254+'[30]7'!N292</f>
         <v>3788</v>
       </c>
       <c r="AQ7" s="17">
         <f>'[31]7'!N254+'[31]7'!N292</f>
         <v>4473</v>
       </c>
       <c r="AR7" s="18">
         <f>'[32]14'!N9+'[32]15'!N9</f>
         <v>4538</v>
       </c>
       <c r="AS7" s="17">
         <f>'[33]7'!N254+'[33]7'!N292</f>
         <v>4595</v>
       </c>
       <c r="AT7" s="17">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="17">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
-      <c r="AV7" s="17"/>
+      <c r="AV7" s="17">
+        <f>'[36]7'!N254+'[36]7'!N292</f>
+        <v>4944</v>
+      </c>
       <c r="AW7" s="17"/>
       <c r="AX7" s="17"/>
       <c r="AY7" s="17"/>
       <c r="AZ7" s="17"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="18"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="16">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="16">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
@@ -9054,51 +9268,54 @@
       </c>
       <c r="AP8" s="17">
         <f>'[30]7'!N255+'[30]7'!N293</f>
         <v>3118</v>
       </c>
       <c r="AQ8" s="17">
         <f>'[31]7'!N255+'[31]7'!N293</f>
         <v>3156</v>
       </c>
       <c r="AR8" s="18">
         <f>'[32]14'!N10+'[32]15'!N10</f>
         <v>2579</v>
       </c>
       <c r="AS8" s="17">
         <f>'[33]7'!N255+'[33]7'!N293</f>
         <v>2609</v>
       </c>
       <c r="AT8" s="17">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="17">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
-      <c r="AV8" s="17"/>
+      <c r="AV8" s="17">
+        <f>'[36]7'!N255+'[36]7'!N293</f>
+        <v>3074</v>
+      </c>
       <c r="AW8" s="17"/>
       <c r="AX8" s="17"/>
       <c r="AY8" s="17"/>
       <c r="AZ8" s="17"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="18"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="16">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="16">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
@@ -9243,51 +9460,54 @@
       </c>
       <c r="AP9" s="17">
         <f>'[30]7'!N256+'[30]7'!N294</f>
         <v>10287</v>
       </c>
       <c r="AQ9" s="17">
         <f>'[31]7'!N256+'[31]7'!N294</f>
         <v>10287</v>
       </c>
       <c r="AR9" s="18">
         <f>'[32]14'!N11+'[32]15'!N11</f>
         <v>9720</v>
       </c>
       <c r="AS9" s="17">
         <f>'[33]7'!N256+'[33]7'!N294</f>
         <v>11467</v>
       </c>
       <c r="AT9" s="17">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="17">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
-      <c r="AV9" s="17"/>
+      <c r="AV9" s="17">
+        <f>'[36]7'!N256+'[36]7'!N294</f>
+        <v>10584</v>
+      </c>
       <c r="AW9" s="17"/>
       <c r="AX9" s="17"/>
       <c r="AY9" s="17"/>
       <c r="AZ9" s="17"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="18"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="16">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="16">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
@@ -9432,51 +9652,54 @@
       </c>
       <c r="AP10" s="17">
         <f>'[30]7'!N257+'[30]7'!N295</f>
         <v>110048</v>
       </c>
       <c r="AQ10" s="17">
         <f>'[31]7'!N257+'[31]7'!N295</f>
         <v>101293</v>
       </c>
       <c r="AR10" s="18">
         <f>'[32]14'!N12+'[32]15'!N12</f>
         <v>91866</v>
       </c>
       <c r="AS10" s="17">
         <f>'[33]7'!N257+'[33]7'!N295</f>
         <v>90849</v>
       </c>
       <c r="AT10" s="17">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="17">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
-      <c r="AV10" s="17"/>
+      <c r="AV10" s="17">
+        <f>'[36]7'!N257+'[36]7'!N295</f>
+        <v>111718</v>
+      </c>
       <c r="AW10" s="17"/>
       <c r="AX10" s="17"/>
       <c r="AY10" s="17"/>
       <c r="AZ10" s="17"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="18"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="16">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="16">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
@@ -9621,51 +9844,54 @@
       </c>
       <c r="AP11" s="17">
         <f>'[30]7'!N258+'[30]7'!N296</f>
         <v>12264</v>
       </c>
       <c r="AQ11" s="17">
         <f>'[31]7'!N258+'[31]7'!N296</f>
         <v>11977</v>
       </c>
       <c r="AR11" s="18">
         <f>'[32]14'!N13+'[32]15'!N13</f>
         <v>13178</v>
       </c>
       <c r="AS11" s="17">
         <f>'[33]7'!N258+'[33]7'!N296</f>
         <v>13366</v>
       </c>
       <c r="AT11" s="17">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="17">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
-      <c r="AV11" s="17"/>
+      <c r="AV11" s="17">
+        <f>'[36]7'!N258+'[36]7'!N296</f>
+        <v>13664</v>
+      </c>
       <c r="AW11" s="17"/>
       <c r="AX11" s="17"/>
       <c r="AY11" s="17"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="18"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="16">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="16">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
@@ -9810,51 +10036,54 @@
       </c>
       <c r="AP12" s="17">
         <f>'[30]7'!N259+'[30]7'!N297</f>
         <v>79381</v>
       </c>
       <c r="AQ12" s="17">
         <f>'[31]7'!N259+'[31]7'!N297</f>
         <v>72674</v>
       </c>
       <c r="AR12" s="18">
         <f>'[32]14'!N14+'[32]15'!N14</f>
         <v>76902</v>
       </c>
       <c r="AS12" s="17">
         <f>'[33]7'!N259+'[33]7'!N297</f>
         <v>76052</v>
       </c>
       <c r="AT12" s="17">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="17">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
-      <c r="AV12" s="17"/>
+      <c r="AV12" s="17">
+        <f>'[36]7'!N259+'[36]7'!N297</f>
+        <v>114590</v>
+      </c>
       <c r="AW12" s="17"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="18"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="16">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="16">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="16">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
@@ -9999,51 +10228,54 @@
       </c>
       <c r="AP13" s="17">
         <f>'[30]7'!N260+'[30]7'!N298</f>
         <v>27695</v>
       </c>
       <c r="AQ13" s="17">
         <f>'[31]7'!N260+'[31]7'!N298</f>
         <v>24100</v>
       </c>
       <c r="AR13" s="18">
         <f>'[32]14'!N15+'[32]15'!N15</f>
         <v>23773</v>
       </c>
       <c r="AS13" s="17">
         <f>'[33]7'!N260+'[33]7'!N298</f>
         <v>24126</v>
       </c>
       <c r="AT13" s="17">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="17">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
-      <c r="AV13" s="17"/>
+      <c r="AV13" s="17">
+        <f>'[36]7'!N260+'[36]7'!N298</f>
+        <v>41274</v>
+      </c>
       <c r="AW13" s="17"/>
       <c r="AX13" s="17"/>
       <c r="AY13" s="17"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="18"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>32</v>
       </c>
@@ -10172,51 +10404,54 @@
       </c>
       <c r="AP14" s="17">
         <f>'[30]7'!N261+'[30]7'!N299</f>
         <v>37240</v>
       </c>
       <c r="AQ14" s="17">
         <f>'[31]7'!N261+'[31]7'!N299</f>
         <v>33893</v>
       </c>
       <c r="AR14" s="18">
         <f>'[32]14'!N16+'[32]15'!N16</f>
         <v>41767</v>
       </c>
       <c r="AS14" s="17">
         <f>'[33]7'!N261+'[33]7'!N299</f>
         <v>41539</v>
       </c>
       <c r="AT14" s="17">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="17">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
-      <c r="AV14" s="17"/>
+      <c r="AV14" s="17">
+        <f>'[36]7'!N261+'[36]7'!N299</f>
+        <v>63749</v>
+      </c>
       <c r="AW14" s="17"/>
       <c r="AX14" s="17"/>
       <c r="AY14" s="17"/>
       <c r="AZ14" s="17"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="18"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="22">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="22">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="22">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
@@ -10361,51 +10596,54 @@
       </c>
       <c r="AP15" s="17">
         <f>'[30]7'!N262+'[30]7'!N300</f>
         <v>36425</v>
       </c>
       <c r="AQ15" s="17">
         <f>'[31]7'!N262+'[31]7'!N300</f>
         <v>36316</v>
       </c>
       <c r="AR15" s="18">
         <f>'[32]14'!N17+'[32]15'!N17</f>
         <v>30713</v>
       </c>
       <c r="AS15" s="17">
         <f>'[33]7'!N262+'[33]7'!N300</f>
         <v>30676</v>
       </c>
       <c r="AT15" s="17">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="17">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
-      <c r="AV15" s="17"/>
+      <c r="AV15" s="17">
+        <f>'[36]7'!N262+'[36]7'!N300</f>
+        <v>47082</v>
+      </c>
       <c r="AW15" s="17"/>
       <c r="AX15" s="17"/>
       <c r="AY15" s="17"/>
       <c r="AZ15" s="17"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="18"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="22">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="22">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="22">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
@@ -10550,51 +10788,54 @@
       </c>
       <c r="AP16" s="17">
         <f>'[30]7'!N263+'[30]7'!N301</f>
         <v>145780</v>
       </c>
       <c r="AQ16" s="17">
         <f>'[31]7'!N263+'[31]7'!N301</f>
         <v>143937</v>
       </c>
       <c r="AR16" s="18">
         <f>'[32]14'!N18+'[32]15'!N18</f>
         <v>123934</v>
       </c>
       <c r="AS16" s="17">
         <f>'[33]7'!N263+'[33]7'!N301</f>
         <v>124114</v>
       </c>
       <c r="AT16" s="17">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="17">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
-      <c r="AV16" s="17"/>
+      <c r="AV16" s="17">
+        <f>'[36]7'!N263+'[36]7'!N301</f>
+        <v>165652</v>
+      </c>
       <c r="AW16" s="17"/>
       <c r="AX16" s="17"/>
       <c r="AY16" s="17"/>
       <c r="AZ16" s="17"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="18"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="22">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="22">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
@@ -10739,51 +10980,54 @@
       </c>
       <c r="AP17" s="17">
         <f>'[30]7'!N264+'[30]7'!N302</f>
         <v>98778</v>
       </c>
       <c r="AQ17" s="17">
         <f>'[31]7'!N264+'[31]7'!N302</f>
         <v>97633</v>
       </c>
       <c r="AR17" s="18">
         <f>'[32]14'!N19+'[32]15'!N19</f>
         <v>90252</v>
       </c>
       <c r="AS17" s="17">
         <f>'[33]7'!N264+'[33]7'!N302</f>
         <v>91951</v>
       </c>
       <c r="AT17" s="17">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="17">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
-      <c r="AV17" s="17"/>
+      <c r="AV17" s="17">
+        <f>'[36]7'!N264+'[36]7'!N302</f>
+        <v>121411</v>
+      </c>
       <c r="AW17" s="17"/>
       <c r="AX17" s="17"/>
       <c r="AY17" s="17"/>
       <c r="AZ17" s="17"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="17"/>
       <c r="BC17" s="17"/>
       <c r="BD17" s="18"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>32</v>
       </c>
@@ -10912,51 +11156,54 @@
       </c>
       <c r="AP18" s="17">
         <f>'[30]7'!N265+'[30]7'!N303</f>
         <v>26853</v>
       </c>
       <c r="AQ18" s="17">
         <f>'[31]7'!N265+'[31]7'!N303</f>
         <v>23472</v>
       </c>
       <c r="AR18" s="18">
         <f>'[32]14'!N20+'[32]15'!N20</f>
         <v>24988</v>
       </c>
       <c r="AS18" s="17">
         <f>'[33]7'!N265+'[33]7'!N303</f>
         <v>25098</v>
       </c>
       <c r="AT18" s="17">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="17">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
-      <c r="AV18" s="17"/>
+      <c r="AV18" s="17">
+        <f>'[36]7'!N265+'[36]7'!N303</f>
+        <v>44571</v>
+      </c>
       <c r="AW18" s="17"/>
       <c r="AX18" s="17"/>
       <c r="AY18" s="17"/>
       <c r="AZ18" s="17"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="17"/>
       <c r="BC18" s="17"/>
       <c r="BD18" s="18"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="22">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="22">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="22">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
@@ -11101,51 +11348,54 @@
       </c>
       <c r="AP19" s="17">
         <f>'[30]7'!N266+'[30]7'!N304</f>
         <v>11880</v>
       </c>
       <c r="AQ19" s="17">
         <f>'[31]7'!N266+'[31]7'!N304</f>
         <v>13154</v>
       </c>
       <c r="AR19" s="18">
         <f>'[32]14'!N21+'[32]15'!N21</f>
         <v>12052</v>
       </c>
       <c r="AS19" s="17">
         <f>'[33]7'!N266+'[33]7'!N304</f>
         <v>12254</v>
       </c>
       <c r="AT19" s="17">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="17">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
-      <c r="AV19" s="17"/>
+      <c r="AV19" s="17">
+        <f>'[36]7'!N266+'[36]7'!N304</f>
+        <v>12390</v>
+      </c>
       <c r="AW19" s="17"/>
       <c r="AX19" s="17"/>
       <c r="AY19" s="17"/>
       <c r="AZ19" s="17"/>
       <c r="BA19" s="17"/>
       <c r="BB19" s="17"/>
       <c r="BC19" s="17"/>
       <c r="BD19" s="18"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
@@ -11185,61 +11435,61 @@
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>
     </row>
     <row r="41" spans="1:1" s="3" customFormat="1">
       <c r="A41" s="4"/>
     </row>
     <row r="42" spans="1:1" s="3" customFormat="1">
       <c r="A42" s="4"/>
     </row>
     <row r="43" spans="1:1" s="3" customFormat="1">
       <c r="A43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>