--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1,42 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
@@ -80,61 +81,76 @@
     <externalReference r:id="rId13"/>
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
     <externalReference r:id="rId37"/>
+    <externalReference r:id="rId38"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AV19" i="1"/>
+  <c r="AW19" i="1"/>
+  <c r="AW18"/>
+  <c r="AW17"/>
+  <c r="AW16"/>
+  <c r="AW15"/>
+  <c r="AW14"/>
+  <c r="AW13"/>
+  <c r="AW12"/>
+  <c r="AW11"/>
+  <c r="AW10"/>
+  <c r="AW9"/>
+  <c r="AW8"/>
+  <c r="AW7"/>
+  <c r="AW6"/>
+  <c r="AV19"/>
   <c r="AV18"/>
   <c r="AV17"/>
   <c r="AV16"/>
   <c r="AV15"/>
   <c r="AV14"/>
   <c r="AV13"/>
   <c r="AV12"/>
   <c r="AV11"/>
   <c r="AV10"/>
   <c r="AV9"/>
   <c r="AV8"/>
   <c r="AV7"/>
   <c r="AV6"/>
   <c r="AU19"/>
   <c r="AU18"/>
   <c r="AU17"/>
   <c r="AU16"/>
   <c r="AU15"/>
   <c r="AU14"/>
   <c r="AU13"/>
   <c r="AU12"/>
   <c r="AU11"/>
   <c r="AU10"/>
   <c r="AU9"/>
   <c r="AU8"/>
@@ -924,85 +940,85 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv12" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_06_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/T1_&#1052;&#1072;&#1081;%202023%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1069;&#1083;.&#1087;&#1072;&#1087;&#1082;&#1080;/2023/09-06-1%20&#1052;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1101;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1086;%20&#1089;&#1086;&#1089;&#1090;&#1086;&#1103;&#1085;&#1080;&#1080;%20&#1078;&#1080;&#1074;&#1086;&#1090;&#1085;&#1086;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;%20(&#1092;.24-&#1089;&#1093;)/&#1080;&#1102;&#1083;&#1100;/&#1058;-03-01-&#1052;%20&#1082;&#1072;&#1079;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1040;&#1042;&#1043;&#1059;&#1057;&#1058;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1057;&#1045;&#1053;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1054;&#1050;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1079,50 +1095,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2025_63/&#1058;-03-01-&#1052;%20(10%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2025_63/&#1058;-03-01-&#1052;%20(11%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Downloads/T2_&#1044;&#1077;&#1082;&#1072;&#1073;&#1088;&#1100;%202025%20&#1075;_(5).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(01%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(02%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(03%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(04%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(05%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_09_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_10_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_11_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_12_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -7086,50 +7106,238 @@
           </cell>
         </row>
         <row r="299">
           <cell r="N299">
             <v>15418</v>
           </cell>
         </row>
         <row r="300">
           <cell r="N300">
             <v>6682</v>
           </cell>
         </row>
         <row r="301">
           <cell r="N301">
             <v>23826</v>
           </cell>
         </row>
         <row r="302">
           <cell r="N302">
             <v>11901</v>
           </cell>
         </row>
         <row r="303">
           <cell r="N303">
             <v>9407</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="N304">
+            <v>864</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink37.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Условные обозначения"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="Методологические пояснения"/>
+      <sheetName val="1"/>
+      <sheetName val="2.1"/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3"/>
+      <sheetName val="4"/>
+      <sheetName val="5"/>
+      <sheetName val="6"/>
+      <sheetName val="7"/>
+      <sheetName val="8"/>
+      <sheetName val="9"/>
+      <sheetName val="10"/>
+      <sheetName val="11"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13">
+        <row r="253">
+          <cell r="N253">
+            <v>650259</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="N254">
+            <v>3596</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="N255">
+            <v>2869</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="N256">
+            <v>9625</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="N257">
+            <v>78768</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="N258">
+            <v>12064</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="N259">
+            <v>99709</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="N260">
+            <v>33854</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="N261">
+            <v>49081</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="N262">
+            <v>40434</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="N263">
+            <v>149126</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="N264">
+            <v>123089</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="N265">
+            <v>36478</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="N266">
+            <v>11566</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="N291">
+            <v>129297</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="N292">
+            <v>1062</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="N293">
+            <v>356</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="N294">
+            <v>2000</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="N295">
+            <v>25044</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="N296">
+            <v>1391</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="N297">
+            <v>19531</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="N298">
+            <v>11049</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="N299">
+            <v>15279</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="N300">
+            <v>6217</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="N301">
+            <v>23145</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="N302">
+            <v>12862</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="N303">
+            <v>10497</v>
           </cell>
         </row>
         <row r="304">
           <cell r="N304">
             <v>864</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
@@ -8406,182 +8614,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY27" sqref="AY27"/>
+      <selection pane="topRight" activeCell="AW24" sqref="AW24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="29"/>
-[...17 lines deleted...]
-      <c r="T2" s="29"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="E3" s="34"/>
-[...3 lines deleted...]
-      <c r="AC3" s="34" t="s">
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="AC3" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="AD3" s="34"/>
-[...2 lines deleted...]
-      <c r="AO3" s="34" t="s">
+      <c r="AD3" s="32"/>
+      <c r="AE3" s="32"/>
+      <c r="AF3" s="32"/>
+      <c r="AO3" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="AP3" s="34"/>
-[...2 lines deleted...]
-      <c r="BA3" s="34" t="s">
+      <c r="AP3" s="32"/>
+      <c r="AQ3" s="32"/>
+      <c r="AR3" s="32"/>
+      <c r="BA3" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="BB3" s="34"/>
-[...1 lines deleted...]
-      <c r="BD3" s="34"/>
+      <c r="BB3" s="32"/>
+      <c r="BC3" s="32"/>
+      <c r="BD3" s="32"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="31"/>
-      <c r="I4" s="35" t="s">
+      <c r="I4" s="29" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="31"/>
-      <c r="U4" s="35" t="s">
+      <c r="U4" s="29" t="s">
         <v>29</v>
       </c>
       <c r="V4" s="30"/>
       <c r="W4" s="30"/>
       <c r="X4" s="30"/>
       <c r="Y4" s="30"/>
       <c r="Z4" s="30"/>
       <c r="AA4" s="30"/>
       <c r="AB4" s="30"/>
       <c r="AC4" s="30"/>
       <c r="AD4" s="30"/>
       <c r="AE4" s="30"/>
       <c r="AF4" s="31"/>
-      <c r="AG4" s="35" t="s">
+      <c r="AG4" s="29" t="s">
         <v>33</v>
       </c>
       <c r="AH4" s="30"/>
       <c r="AI4" s="30"/>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="30"/>
       <c r="AM4" s="30"/>
       <c r="AN4" s="30"/>
       <c r="AO4" s="30"/>
       <c r="AP4" s="30"/>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="31"/>
-      <c r="AS4" s="35" t="s">
+      <c r="AS4" s="29" t="s">
         <v>34</v>
       </c>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="31"/>
     </row>
     <row r="5" spans="1:56" s="11" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="33"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -8888,51 +9096,54 @@
       </c>
       <c r="AQ6" s="17">
         <f>'[31]7'!N253+'[31]7'!N291</f>
         <v>576365</v>
       </c>
       <c r="AR6" s="18">
         <f>'[32]14'!N8+'[32]15'!N8</f>
         <v>546262</v>
       </c>
       <c r="AS6" s="17">
         <f>'[33]7'!N253+'[33]7'!N291</f>
         <v>548696</v>
       </c>
       <c r="AT6" s="17">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="17">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
       <c r="AV6" s="17">
         <f>'[36]7'!N253+'[36]7'!N291</f>
         <v>754703</v>
       </c>
-      <c r="AW6" s="17"/>
+      <c r="AW6" s="17">
+        <f>'[37]7'!N253+'[37]7'!N291</f>
+        <v>779556</v>
+      </c>
       <c r="AX6" s="17"/>
       <c r="AY6" s="17"/>
       <c r="AZ6" s="17"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="18"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="16">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="16">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
       <c r="E7" s="16">
@@ -9080,51 +9291,54 @@
       </c>
       <c r="AQ7" s="17">
         <f>'[31]7'!N254+'[31]7'!N292</f>
         <v>4473</v>
       </c>
       <c r="AR7" s="18">
         <f>'[32]14'!N9+'[32]15'!N9</f>
         <v>4538</v>
       </c>
       <c r="AS7" s="17">
         <f>'[33]7'!N254+'[33]7'!N292</f>
         <v>4595</v>
       </c>
       <c r="AT7" s="17">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="17">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
       <c r="AV7" s="17">
         <f>'[36]7'!N254+'[36]7'!N292</f>
         <v>4944</v>
       </c>
-      <c r="AW7" s="17"/>
+      <c r="AW7" s="17">
+        <f>'[37]7'!N254+'[37]7'!N292</f>
+        <v>4658</v>
+      </c>
       <c r="AX7" s="17"/>
       <c r="AY7" s="17"/>
       <c r="AZ7" s="17"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="18"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="16">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="16">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
       <c r="E8" s="16">
@@ -9272,51 +9486,54 @@
       </c>
       <c r="AQ8" s="17">
         <f>'[31]7'!N255+'[31]7'!N293</f>
         <v>3156</v>
       </c>
       <c r="AR8" s="18">
         <f>'[32]14'!N10+'[32]15'!N10</f>
         <v>2579</v>
       </c>
       <c r="AS8" s="17">
         <f>'[33]7'!N255+'[33]7'!N293</f>
         <v>2609</v>
       </c>
       <c r="AT8" s="17">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="17">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
       <c r="AV8" s="17">
         <f>'[36]7'!N255+'[36]7'!N293</f>
         <v>3074</v>
       </c>
-      <c r="AW8" s="17"/>
+      <c r="AW8" s="17">
+        <f>'[37]7'!N255+'[37]7'!N293</f>
+        <v>3225</v>
+      </c>
       <c r="AX8" s="17"/>
       <c r="AY8" s="17"/>
       <c r="AZ8" s="17"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="18"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="16">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="16">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
       <c r="E9" s="16">
@@ -9464,51 +9681,54 @@
       </c>
       <c r="AQ9" s="17">
         <f>'[31]7'!N256+'[31]7'!N294</f>
         <v>10287</v>
       </c>
       <c r="AR9" s="18">
         <f>'[32]14'!N11+'[32]15'!N11</f>
         <v>9720</v>
       </c>
       <c r="AS9" s="17">
         <f>'[33]7'!N256+'[33]7'!N294</f>
         <v>11467</v>
       </c>
       <c r="AT9" s="17">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="17">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
       <c r="AV9" s="17">
         <f>'[36]7'!N256+'[36]7'!N294</f>
         <v>10584</v>
       </c>
-      <c r="AW9" s="17"/>
+      <c r="AW9" s="17">
+        <f>'[37]7'!N256+'[37]7'!N294</f>
+        <v>11625</v>
+      </c>
       <c r="AX9" s="17"/>
       <c r="AY9" s="17"/>
       <c r="AZ9" s="17"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="18"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="16">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="16">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="E10" s="16">
@@ -9656,51 +9876,54 @@
       </c>
       <c r="AQ10" s="17">
         <f>'[31]7'!N257+'[31]7'!N295</f>
         <v>101293</v>
       </c>
       <c r="AR10" s="18">
         <f>'[32]14'!N12+'[32]15'!N12</f>
         <v>91866</v>
       </c>
       <c r="AS10" s="17">
         <f>'[33]7'!N257+'[33]7'!N295</f>
         <v>90849</v>
       </c>
       <c r="AT10" s="17">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="17">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
       <c r="AV10" s="17">
         <f>'[36]7'!N257+'[36]7'!N295</f>
         <v>111718</v>
       </c>
-      <c r="AW10" s="17"/>
+      <c r="AW10" s="17">
+        <f>'[37]7'!N257+'[37]7'!N295</f>
+        <v>103812</v>
+      </c>
       <c r="AX10" s="17"/>
       <c r="AY10" s="17"/>
       <c r="AZ10" s="17"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="18"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="16">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="16">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
       <c r="E11" s="16">
@@ -9848,51 +10071,54 @@
       </c>
       <c r="AQ11" s="17">
         <f>'[31]7'!N258+'[31]7'!N296</f>
         <v>11977</v>
       </c>
       <c r="AR11" s="18">
         <f>'[32]14'!N13+'[32]15'!N13</f>
         <v>13178</v>
       </c>
       <c r="AS11" s="17">
         <f>'[33]7'!N258+'[33]7'!N296</f>
         <v>13366</v>
       </c>
       <c r="AT11" s="17">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="17">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
       <c r="AV11" s="17">
         <f>'[36]7'!N258+'[36]7'!N296</f>
         <v>13664</v>
       </c>
-      <c r="AW11" s="17"/>
+      <c r="AW11" s="17">
+        <f>'[37]7'!N258+'[37]7'!N296</f>
+        <v>13455</v>
+      </c>
       <c r="AX11" s="17"/>
       <c r="AY11" s="17"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="18"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="16">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="16">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
       <c r="E12" s="16">
@@ -10040,51 +10266,54 @@
       </c>
       <c r="AQ12" s="17">
         <f>'[31]7'!N259+'[31]7'!N297</f>
         <v>72674</v>
       </c>
       <c r="AR12" s="18">
         <f>'[32]14'!N14+'[32]15'!N14</f>
         <v>76902</v>
       </c>
       <c r="AS12" s="17">
         <f>'[33]7'!N259+'[33]7'!N297</f>
         <v>76052</v>
       </c>
       <c r="AT12" s="17">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="17">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
       <c r="AV12" s="17">
         <f>'[36]7'!N259+'[36]7'!N297</f>
         <v>114590</v>
       </c>
-      <c r="AW12" s="17"/>
+      <c r="AW12" s="17">
+        <f>'[37]7'!N259+'[37]7'!N297</f>
+        <v>119240</v>
+      </c>
       <c r="AX12" s="17"/>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="18"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="16">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="16">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="16">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
       <c r="E13" s="16">
@@ -10232,51 +10461,54 @@
       </c>
       <c r="AQ13" s="17">
         <f>'[31]7'!N260+'[31]7'!N298</f>
         <v>24100</v>
       </c>
       <c r="AR13" s="18">
         <f>'[32]14'!N15+'[32]15'!N15</f>
         <v>23773</v>
       </c>
       <c r="AS13" s="17">
         <f>'[33]7'!N260+'[33]7'!N298</f>
         <v>24126</v>
       </c>
       <c r="AT13" s="17">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="17">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
       <c r="AV13" s="17">
         <f>'[36]7'!N260+'[36]7'!N298</f>
         <v>41274</v>
       </c>
-      <c r="AW13" s="17"/>
+      <c r="AW13" s="17">
+        <f>'[37]7'!N260+'[37]7'!N298</f>
+        <v>44903</v>
+      </c>
       <c r="AX13" s="17"/>
       <c r="AY13" s="17"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="18"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="22" t="s">
@@ -10408,51 +10640,54 @@
       </c>
       <c r="AQ14" s="17">
         <f>'[31]7'!N261+'[31]7'!N299</f>
         <v>33893</v>
       </c>
       <c r="AR14" s="18">
         <f>'[32]14'!N16+'[32]15'!N16</f>
         <v>41767</v>
       </c>
       <c r="AS14" s="17">
         <f>'[33]7'!N261+'[33]7'!N299</f>
         <v>41539</v>
       </c>
       <c r="AT14" s="17">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="17">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
       <c r="AV14" s="17">
         <f>'[36]7'!N261+'[36]7'!N299</f>
         <v>63749</v>
       </c>
-      <c r="AW14" s="17"/>
+      <c r="AW14" s="17">
+        <f>'[37]7'!N261+'[37]7'!N299</f>
+        <v>64360</v>
+      </c>
       <c r="AX14" s="17"/>
       <c r="AY14" s="17"/>
       <c r="AZ14" s="17"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="18"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="22">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="22">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="22">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
       <c r="E15" s="22">
@@ -10600,51 +10835,54 @@
       </c>
       <c r="AQ15" s="17">
         <f>'[31]7'!N262+'[31]7'!N300</f>
         <v>36316</v>
       </c>
       <c r="AR15" s="18">
         <f>'[32]14'!N17+'[32]15'!N17</f>
         <v>30713</v>
       </c>
       <c r="AS15" s="17">
         <f>'[33]7'!N262+'[33]7'!N300</f>
         <v>30676</v>
       </c>
       <c r="AT15" s="17">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="17">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
       <c r="AV15" s="17">
         <f>'[36]7'!N262+'[36]7'!N300</f>
         <v>47082</v>
       </c>
-      <c r="AW15" s="17"/>
+      <c r="AW15" s="17">
+        <f>'[37]7'!N262+'[37]7'!N300</f>
+        <v>46651</v>
+      </c>
       <c r="AX15" s="17"/>
       <c r="AY15" s="17"/>
       <c r="AZ15" s="17"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="18"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="22">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="22">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="22">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
       <c r="E16" s="22">
@@ -10792,51 +11030,54 @@
       </c>
       <c r="AQ16" s="17">
         <f>'[31]7'!N263+'[31]7'!N301</f>
         <v>143937</v>
       </c>
       <c r="AR16" s="18">
         <f>'[32]14'!N18+'[32]15'!N18</f>
         <v>123934</v>
       </c>
       <c r="AS16" s="17">
         <f>'[33]7'!N263+'[33]7'!N301</f>
         <v>124114</v>
       </c>
       <c r="AT16" s="17">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="17">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
       <c r="AV16" s="17">
         <f>'[36]7'!N263+'[36]7'!N301</f>
         <v>165652</v>
       </c>
-      <c r="AW16" s="17"/>
+      <c r="AW16" s="17">
+        <f>'[37]7'!N263+'[37]7'!N301</f>
+        <v>172271</v>
+      </c>
       <c r="AX16" s="17"/>
       <c r="AY16" s="17"/>
       <c r="AZ16" s="17"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="18"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="22">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="22">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
       <c r="E17" s="22">
@@ -10984,51 +11225,54 @@
       </c>
       <c r="AQ17" s="17">
         <f>'[31]7'!N264+'[31]7'!N302</f>
         <v>97633</v>
       </c>
       <c r="AR17" s="18">
         <f>'[32]14'!N19+'[32]15'!N19</f>
         <v>90252</v>
       </c>
       <c r="AS17" s="17">
         <f>'[33]7'!N264+'[33]7'!N302</f>
         <v>91951</v>
       </c>
       <c r="AT17" s="17">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="17">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
       <c r="AV17" s="17">
         <f>'[36]7'!N264+'[36]7'!N302</f>
         <v>121411</v>
       </c>
-      <c r="AW17" s="17"/>
+      <c r="AW17" s="17">
+        <f>'[37]7'!N264+'[37]7'!N302</f>
+        <v>135951</v>
+      </c>
       <c r="AX17" s="17"/>
       <c r="AY17" s="17"/>
       <c r="AZ17" s="17"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="17"/>
       <c r="BC17" s="17"/>
       <c r="BD17" s="18"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="22" t="s">
@@ -11160,51 +11404,54 @@
       </c>
       <c r="AQ18" s="17">
         <f>'[31]7'!N265+'[31]7'!N303</f>
         <v>23472</v>
       </c>
       <c r="AR18" s="18">
         <f>'[32]14'!N20+'[32]15'!N20</f>
         <v>24988</v>
       </c>
       <c r="AS18" s="17">
         <f>'[33]7'!N265+'[33]7'!N303</f>
         <v>25098</v>
       </c>
       <c r="AT18" s="17">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="17">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
       <c r="AV18" s="17">
         <f>'[36]7'!N265+'[36]7'!N303</f>
         <v>44571</v>
       </c>
-      <c r="AW18" s="17"/>
+      <c r="AW18" s="17">
+        <f>'[37]7'!N265+'[37]7'!N303</f>
+        <v>46975</v>
+      </c>
       <c r="AX18" s="17"/>
       <c r="AY18" s="17"/>
       <c r="AZ18" s="17"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="17"/>
       <c r="BC18" s="17"/>
       <c r="BD18" s="18"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="22">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="22">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="22">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
       <c r="E19" s="22">
@@ -11352,51 +11599,54 @@
       </c>
       <c r="AQ19" s="17">
         <f>'[31]7'!N266+'[31]7'!N304</f>
         <v>13154</v>
       </c>
       <c r="AR19" s="18">
         <f>'[32]14'!N21+'[32]15'!N21</f>
         <v>12052</v>
       </c>
       <c r="AS19" s="17">
         <f>'[33]7'!N266+'[33]7'!N304</f>
         <v>12254</v>
       </c>
       <c r="AT19" s="17">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="17">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
       <c r="AV19" s="17">
         <f>'[36]7'!N266+'[36]7'!N304</f>
         <v>12390</v>
       </c>
-      <c r="AW19" s="17"/>
+      <c r="AW19" s="17">
+        <f>'[37]7'!N266+'[37]7'!N304</f>
+        <v>12430</v>
+      </c>
       <c r="AX19" s="17"/>
       <c r="AY19" s="17"/>
       <c r="AZ19" s="17"/>
       <c r="BA19" s="17"/>
       <c r="BB19" s="17"/>
       <c r="BC19" s="17"/>
       <c r="BD19" s="18"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
@@ -11435,61 +11685,61 @@
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>
     </row>
     <row r="41" spans="1:1" s="3" customFormat="1">
       <c r="A41" s="4"/>
     </row>
     <row r="42" spans="1:1" s="3" customFormat="1">
       <c r="A42" s="4"/>
     </row>
     <row r="43" spans="1:1" s="3" customFormat="1">
       <c r="A43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>