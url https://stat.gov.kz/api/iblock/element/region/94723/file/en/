--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -92,51 +92,65 @@
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
     <externalReference r:id="rId37"/>
     <externalReference r:id="rId38"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AW19" i="1"/>
+  <c r="AX19" i="1"/>
+  <c r="AX18"/>
+  <c r="AX17"/>
+  <c r="AX16"/>
+  <c r="AX15"/>
+  <c r="AX14"/>
+  <c r="AX13"/>
+  <c r="AX12"/>
+  <c r="AX11"/>
+  <c r="AX10"/>
+  <c r="AX9"/>
+  <c r="AX8"/>
+  <c r="AX7"/>
+  <c r="AX6"/>
+  <c r="AW19"/>
   <c r="AW18"/>
   <c r="AW17"/>
   <c r="AW16"/>
   <c r="AW15"/>
   <c r="AW14"/>
   <c r="AW13"/>
   <c r="AW12"/>
   <c r="AW11"/>
   <c r="AW10"/>
   <c r="AW9"/>
   <c r="AW8"/>
   <c r="AW7"/>
   <c r="AW6"/>
   <c r="AV19"/>
   <c r="AV18"/>
   <c r="AV17"/>
   <c r="AV16"/>
   <c r="AV15"/>
   <c r="AV14"/>
   <c r="AV13"/>
   <c r="AV12"/>
   <c r="AV11"/>
   <c r="AV10"/>
   <c r="AV9"/>
   <c r="AV8"/>
@@ -940,70 +954,70 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv12" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_06_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/T1_&#1052;&#1072;&#1081;%202023%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
@@ -8614,182 +8628,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW24" sqref="AW24"/>
+      <selection pane="topRight" activeCell="AZ26" sqref="AZ25:AZ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="33"/>
-[...17 lines deleted...]
-      <c r="T2" s="33"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="E3" s="32"/>
-[...3 lines deleted...]
-      <c r="AC3" s="32" t="s">
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="AC3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AD3" s="32"/>
-[...2 lines deleted...]
-      <c r="AO3" s="32" t="s">
+      <c r="AD3" s="34"/>
+      <c r="AE3" s="34"/>
+      <c r="AF3" s="34"/>
+      <c r="AO3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AP3" s="32"/>
-[...2 lines deleted...]
-      <c r="BA3" s="32" t="s">
+      <c r="AP3" s="34"/>
+      <c r="AQ3" s="34"/>
+      <c r="AR3" s="34"/>
+      <c r="BA3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="BB3" s="32"/>
-[...1 lines deleted...]
-      <c r="BD3" s="32"/>
+      <c r="BB3" s="34"/>
+      <c r="BC3" s="34"/>
+      <c r="BD3" s="34"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="31"/>
-      <c r="I4" s="29" t="s">
+      <c r="I4" s="35" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="31"/>
-      <c r="U4" s="29" t="s">
+      <c r="U4" s="35" t="s">
         <v>29</v>
       </c>
       <c r="V4" s="30"/>
       <c r="W4" s="30"/>
       <c r="X4" s="30"/>
       <c r="Y4" s="30"/>
       <c r="Z4" s="30"/>
       <c r="AA4" s="30"/>
       <c r="AB4" s="30"/>
       <c r="AC4" s="30"/>
       <c r="AD4" s="30"/>
       <c r="AE4" s="30"/>
       <c r="AF4" s="31"/>
-      <c r="AG4" s="29" t="s">
+      <c r="AG4" s="35" t="s">
         <v>33</v>
       </c>
       <c r="AH4" s="30"/>
       <c r="AI4" s="30"/>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="30"/>
       <c r="AM4" s="30"/>
       <c r="AN4" s="30"/>
       <c r="AO4" s="30"/>
       <c r="AP4" s="30"/>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="31"/>
-      <c r="AS4" s="29" t="s">
+      <c r="AS4" s="35" t="s">
         <v>34</v>
       </c>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="31"/>
     </row>
     <row r="5" spans="1:56" s="11" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -9100,51 +9114,54 @@
       </c>
       <c r="AR6" s="18">
         <f>'[32]14'!N8+'[32]15'!N8</f>
         <v>546262</v>
       </c>
       <c r="AS6" s="17">
         <f>'[33]7'!N253+'[33]7'!N291</f>
         <v>548696</v>
       </c>
       <c r="AT6" s="17">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="17">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
       <c r="AV6" s="17">
         <f>'[36]7'!N253+'[36]7'!N291</f>
         <v>754703</v>
       </c>
       <c r="AW6" s="17">
         <f>'[37]7'!N253+'[37]7'!N291</f>
         <v>779556</v>
       </c>
-      <c r="AX6" s="17"/>
+      <c r="AX6" s="17">
+        <f>AT6+AT44</f>
+        <v>600501</v>
+      </c>
       <c r="AY6" s="17"/>
       <c r="AZ6" s="17"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="18"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="16">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="16">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
       <c r="E7" s="16">
         <f>'[4]9.4'!B9+'[4]9.4'!O9</f>
@@ -9295,51 +9312,54 @@
       </c>
       <c r="AR7" s="18">
         <f>'[32]14'!N9+'[32]15'!N9</f>
         <v>4538</v>
       </c>
       <c r="AS7" s="17">
         <f>'[33]7'!N254+'[33]7'!N292</f>
         <v>4595</v>
       </c>
       <c r="AT7" s="17">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="17">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
       <c r="AV7" s="17">
         <f>'[36]7'!N254+'[36]7'!N292</f>
         <v>4944</v>
       </c>
       <c r="AW7" s="17">
         <f>'[37]7'!N254+'[37]7'!N292</f>
         <v>4658</v>
       </c>
-      <c r="AX7" s="17"/>
+      <c r="AX7" s="17">
+        <f t="shared" ref="AX7:AX19" si="1">AT7+AT45</f>
+        <v>4536</v>
+      </c>
       <c r="AY7" s="17"/>
       <c r="AZ7" s="17"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="18"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="16">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="16">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
       <c r="E8" s="16">
         <f>'[4]9.4'!B10+'[4]9.4'!O10</f>
@@ -9490,51 +9510,54 @@
       </c>
       <c r="AR8" s="18">
         <f>'[32]14'!N10+'[32]15'!N10</f>
         <v>2579</v>
       </c>
       <c r="AS8" s="17">
         <f>'[33]7'!N255+'[33]7'!N293</f>
         <v>2609</v>
       </c>
       <c r="AT8" s="17">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="17">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
       <c r="AV8" s="17">
         <f>'[36]7'!N255+'[36]7'!N293</f>
         <v>3074</v>
       </c>
       <c r="AW8" s="17">
         <f>'[37]7'!N255+'[37]7'!N293</f>
         <v>3225</v>
       </c>
-      <c r="AX8" s="17"/>
+      <c r="AX8" s="17">
+        <f t="shared" si="1"/>
+        <v>2675</v>
+      </c>
       <c r="AY8" s="17"/>
       <c r="AZ8" s="17"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="18"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="16">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="16">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
       <c r="E9" s="16">
         <f>'[4]9.4'!B11+'[4]9.4'!O11</f>
@@ -9685,51 +9708,54 @@
       </c>
       <c r="AR9" s="18">
         <f>'[32]14'!N11+'[32]15'!N11</f>
         <v>9720</v>
       </c>
       <c r="AS9" s="17">
         <f>'[33]7'!N256+'[33]7'!N294</f>
         <v>11467</v>
       </c>
       <c r="AT9" s="17">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="17">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
       <c r="AV9" s="17">
         <f>'[36]7'!N256+'[36]7'!N294</f>
         <v>10584</v>
       </c>
       <c r="AW9" s="17">
         <f>'[37]7'!N256+'[37]7'!N294</f>
         <v>11625</v>
       </c>
-      <c r="AX9" s="17"/>
+      <c r="AX9" s="17">
+        <f t="shared" si="1"/>
+        <v>11802</v>
+      </c>
       <c r="AY9" s="17"/>
       <c r="AZ9" s="17"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="18"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="16">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="16">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="E10" s="16">
         <f>'[4]9.4'!B12+'[4]9.4'!O12</f>
@@ -9880,51 +9906,54 @@
       </c>
       <c r="AR10" s="18">
         <f>'[32]14'!N12+'[32]15'!N12</f>
         <v>91866</v>
       </c>
       <c r="AS10" s="17">
         <f>'[33]7'!N257+'[33]7'!N295</f>
         <v>90849</v>
       </c>
       <c r="AT10" s="17">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="17">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
       <c r="AV10" s="17">
         <f>'[36]7'!N257+'[36]7'!N295</f>
         <v>111718</v>
       </c>
       <c r="AW10" s="17">
         <f>'[37]7'!N257+'[37]7'!N295</f>
         <v>103812</v>
       </c>
-      <c r="AX10" s="17"/>
+      <c r="AX10" s="17">
+        <f t="shared" si="1"/>
+        <v>91755</v>
+      </c>
       <c r="AY10" s="17"/>
       <c r="AZ10" s="17"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="18"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="16">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="16">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
       <c r="E11" s="16">
         <f>'[4]9.4'!B13+'[4]9.4'!O13</f>
@@ -10075,51 +10104,54 @@
       </c>
       <c r="AR11" s="18">
         <f>'[32]14'!N13+'[32]15'!N13</f>
         <v>13178</v>
       </c>
       <c r="AS11" s="17">
         <f>'[33]7'!N258+'[33]7'!N296</f>
         <v>13366</v>
       </c>
       <c r="AT11" s="17">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="17">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
       <c r="AV11" s="17">
         <f>'[36]7'!N258+'[36]7'!N296</f>
         <v>13664</v>
       </c>
       <c r="AW11" s="17">
         <f>'[37]7'!N258+'[37]7'!N296</f>
         <v>13455</v>
       </c>
-      <c r="AX11" s="17"/>
+      <c r="AX11" s="17">
+        <f t="shared" si="1"/>
+        <v>13161</v>
+      </c>
       <c r="AY11" s="17"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="18"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="16">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="16">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
       <c r="E12" s="16">
         <f>'[4]9.4'!B14+'[4]9.4'!O14</f>
@@ -10270,51 +10302,54 @@
       </c>
       <c r="AR12" s="18">
         <f>'[32]14'!N14+'[32]15'!N14</f>
         <v>76902</v>
       </c>
       <c r="AS12" s="17">
         <f>'[33]7'!N259+'[33]7'!N297</f>
         <v>76052</v>
       </c>
       <c r="AT12" s="17">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="17">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
       <c r="AV12" s="17">
         <f>'[36]7'!N259+'[36]7'!N297</f>
         <v>114590</v>
       </c>
       <c r="AW12" s="17">
         <f>'[37]7'!N259+'[37]7'!N297</f>
         <v>119240</v>
       </c>
-      <c r="AX12" s="17"/>
+      <c r="AX12" s="17">
+        <f t="shared" si="1"/>
+        <v>86535</v>
+      </c>
       <c r="AY12" s="17"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="18"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="16">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="16">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="16">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
       <c r="E13" s="16">
         <f>'[4]9.4'!B15+'[4]9.4'!O15</f>
@@ -10465,51 +10500,54 @@
       </c>
       <c r="AR13" s="18">
         <f>'[32]14'!N15+'[32]15'!N15</f>
         <v>23773</v>
       </c>
       <c r="AS13" s="17">
         <f>'[33]7'!N260+'[33]7'!N298</f>
         <v>24126</v>
       </c>
       <c r="AT13" s="17">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="17">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
       <c r="AV13" s="17">
         <f>'[36]7'!N260+'[36]7'!N298</f>
         <v>41274</v>
       </c>
       <c r="AW13" s="17">
         <f>'[37]7'!N260+'[37]7'!N298</f>
         <v>44903</v>
       </c>
-      <c r="AX13" s="17"/>
+      <c r="AX13" s="17">
+        <f t="shared" si="1"/>
+        <v>27121</v>
+      </c>
       <c r="AY13" s="17"/>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="18"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>32</v>
@@ -10644,51 +10682,54 @@
       </c>
       <c r="AR14" s="18">
         <f>'[32]14'!N16+'[32]15'!N16</f>
         <v>41767</v>
       </c>
       <c r="AS14" s="17">
         <f>'[33]7'!N261+'[33]7'!N299</f>
         <v>41539</v>
       </c>
       <c r="AT14" s="17">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="17">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
       <c r="AV14" s="17">
         <f>'[36]7'!N261+'[36]7'!N299</f>
         <v>63749</v>
       </c>
       <c r="AW14" s="17">
         <f>'[37]7'!N261+'[37]7'!N299</f>
         <v>64360</v>
       </c>
-      <c r="AX14" s="17"/>
+      <c r="AX14" s="17">
+        <f t="shared" si="1"/>
+        <v>48773</v>
+      </c>
       <c r="AY14" s="17"/>
       <c r="AZ14" s="17"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="18"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="22">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="22">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="22">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
       <c r="E15" s="22">
         <f>'[4]9.4'!B16+'[4]9.4'!O16</f>
@@ -10839,51 +10880,54 @@
       </c>
       <c r="AR15" s="18">
         <f>'[32]14'!N17+'[32]15'!N17</f>
         <v>30713</v>
       </c>
       <c r="AS15" s="17">
         <f>'[33]7'!N262+'[33]7'!N300</f>
         <v>30676</v>
       </c>
       <c r="AT15" s="17">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="17">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
       <c r="AV15" s="17">
         <f>'[36]7'!N262+'[36]7'!N300</f>
         <v>47082</v>
       </c>
       <c r="AW15" s="17">
         <f>'[37]7'!N262+'[37]7'!N300</f>
         <v>46651</v>
       </c>
-      <c r="AX15" s="17"/>
+      <c r="AX15" s="17">
+        <f t="shared" si="1"/>
+        <v>38714</v>
+      </c>
       <c r="AY15" s="17"/>
       <c r="AZ15" s="17"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="18"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="22">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="22">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="22">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
       <c r="E16" s="22">
         <f>'[4]9.4'!B17+'[4]9.4'!O17</f>
@@ -11034,51 +11078,54 @@
       </c>
       <c r="AR16" s="18">
         <f>'[32]14'!N18+'[32]15'!N18</f>
         <v>123934</v>
       </c>
       <c r="AS16" s="17">
         <f>'[33]7'!N263+'[33]7'!N301</f>
         <v>124114</v>
       </c>
       <c r="AT16" s="17">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="17">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
       <c r="AV16" s="17">
         <f>'[36]7'!N263+'[36]7'!N301</f>
         <v>165652</v>
       </c>
       <c r="AW16" s="17">
         <f>'[37]7'!N263+'[37]7'!N301</f>
         <v>172271</v>
       </c>
-      <c r="AX16" s="17"/>
+      <c r="AX16" s="17">
+        <f t="shared" si="1"/>
+        <v>136772</v>
+      </c>
       <c r="AY16" s="17"/>
       <c r="AZ16" s="17"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="18"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="22">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="22">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
       <c r="E17" s="22">
         <f>'[4]9.4'!B18+'[4]9.4'!O18</f>
@@ -11229,51 +11276,54 @@
       </c>
       <c r="AR17" s="18">
         <f>'[32]14'!N19+'[32]15'!N19</f>
         <v>90252</v>
       </c>
       <c r="AS17" s="17">
         <f>'[33]7'!N264+'[33]7'!N302</f>
         <v>91951</v>
       </c>
       <c r="AT17" s="17">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="17">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
       <c r="AV17" s="17">
         <f>'[36]7'!N264+'[36]7'!N302</f>
         <v>121411</v>
       </c>
       <c r="AW17" s="17">
         <f>'[37]7'!N264+'[37]7'!N302</f>
         <v>135951</v>
       </c>
-      <c r="AX17" s="17"/>
+      <c r="AX17" s="17">
+        <f t="shared" si="1"/>
+        <v>96190</v>
+      </c>
       <c r="AY17" s="17"/>
       <c r="AZ17" s="17"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="17"/>
       <c r="BC17" s="17"/>
       <c r="BD17" s="18"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>32</v>
@@ -11408,51 +11458,54 @@
       </c>
       <c r="AR18" s="18">
         <f>'[32]14'!N20+'[32]15'!N20</f>
         <v>24988</v>
       </c>
       <c r="AS18" s="17">
         <f>'[33]7'!N265+'[33]7'!N303</f>
         <v>25098</v>
       </c>
       <c r="AT18" s="17">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="17">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
       <c r="AV18" s="17">
         <f>'[36]7'!N265+'[36]7'!N303</f>
         <v>44571</v>
       </c>
       <c r="AW18" s="17">
         <f>'[37]7'!N265+'[37]7'!N303</f>
         <v>46975</v>
       </c>
-      <c r="AX18" s="17"/>
+      <c r="AX18" s="17">
+        <f t="shared" si="1"/>
+        <v>29873</v>
+      </c>
       <c r="AY18" s="17"/>
       <c r="AZ18" s="17"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="17"/>
       <c r="BC18" s="17"/>
       <c r="BD18" s="18"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="22">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="22">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="22">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
       <c r="E19" s="22">
         <f>'[4]9.4'!B19+'[4]9.4'!O19</f>
@@ -11603,51 +11656,54 @@
       </c>
       <c r="AR19" s="18">
         <f>'[32]14'!N21+'[32]15'!N21</f>
         <v>12052</v>
       </c>
       <c r="AS19" s="17">
         <f>'[33]7'!N266+'[33]7'!N304</f>
         <v>12254</v>
       </c>
       <c r="AT19" s="17">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="17">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
       <c r="AV19" s="17">
         <f>'[36]7'!N266+'[36]7'!N304</f>
         <v>12390</v>
       </c>
       <c r="AW19" s="17">
         <f>'[37]7'!N266+'[37]7'!N304</f>
         <v>12430</v>
       </c>
-      <c r="AX19" s="17"/>
+      <c r="AX19" s="17">
+        <f t="shared" si="1"/>
+        <v>12594</v>
+      </c>
       <c r="AY19" s="17"/>
       <c r="AZ19" s="17"/>
       <c r="BA19" s="17"/>
       <c r="BB19" s="17"/>
       <c r="BC19" s="17"/>
       <c r="BD19" s="18"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
@@ -11685,61 +11741,61 @@
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>
     </row>
     <row r="41" spans="1:1" s="3" customFormat="1">
       <c r="A41" s="4"/>
     </row>
     <row r="42" spans="1:1" s="3" customFormat="1">
       <c r="A42" s="4"/>
     </row>
     <row r="43" spans="1:1" s="3" customFormat="1">
       <c r="A43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>