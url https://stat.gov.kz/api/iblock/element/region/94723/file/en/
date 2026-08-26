--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="735" yWindow="735" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
@@ -82,61 +83,76 @@
     <externalReference r:id="rId14"/>
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
     <externalReference r:id="rId37"/>
     <externalReference r:id="rId38"/>
+    <externalReference r:id="rId39"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AX19" i="1"/>
+  <c r="AY19" i="1"/>
+  <c r="AY18"/>
+  <c r="AY17"/>
+  <c r="AY16"/>
+  <c r="AY15"/>
+  <c r="AY14"/>
+  <c r="AY13"/>
+  <c r="AY12"/>
+  <c r="AY11"/>
+  <c r="AY10"/>
+  <c r="AY9"/>
+  <c r="AY8"/>
+  <c r="AY7"/>
+  <c r="AY6"/>
+  <c r="AX19"/>
   <c r="AX18"/>
   <c r="AX17"/>
   <c r="AX16"/>
   <c r="AX15"/>
   <c r="AX14"/>
   <c r="AX13"/>
   <c r="AX12"/>
   <c r="AX11"/>
   <c r="AX10"/>
   <c r="AX9"/>
   <c r="AX8"/>
   <c r="AX7"/>
   <c r="AX6"/>
   <c r="AW19"/>
   <c r="AW18"/>
   <c r="AW17"/>
   <c r="AW16"/>
   <c r="AW15"/>
   <c r="AW14"/>
   <c r="AW13"/>
   <c r="AW12"/>
   <c r="AW11"/>
   <c r="AW10"/>
   <c r="AW9"/>
   <c r="AW8"/>
@@ -954,85 +970,85 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv12" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_06_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/T1_&#1052;&#1072;&#1081;%202023%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1069;&#1083;.&#1087;&#1072;&#1087;&#1082;&#1080;/2023/09-06-1%20&#1052;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1101;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1086;%20&#1089;&#1086;&#1089;&#1090;&#1086;&#1103;&#1085;&#1080;&#1080;%20&#1078;&#1080;&#1074;&#1086;&#1090;&#1085;&#1086;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;%20(&#1092;.24-&#1089;&#1093;)/&#1080;&#1102;&#1083;&#1100;/&#1058;-03-01-&#1052;%20&#1082;&#1072;&#1079;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1040;&#1042;&#1043;&#1059;&#1057;&#1058;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1057;&#1045;&#1053;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1054;&#1050;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1113,50 +1129,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2025_63/&#1058;-03-01-&#1052;%20(11%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Downloads/T2_&#1044;&#1077;&#1082;&#1072;&#1073;&#1088;&#1100;%202025%20&#1075;_(5).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(01%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(02%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(03%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(04%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(05%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-02-&#1052;%20(07%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_09_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_10_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_11_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_12_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -7320,50 +7340,236 @@
         <row r="301">
           <cell r="N301">
             <v>23145</v>
           </cell>
         </row>
         <row r="302">
           <cell r="N302">
             <v>12862</v>
           </cell>
         </row>
         <row r="303">
           <cell r="N303">
             <v>10497</v>
           </cell>
         </row>
         <row r="304">
           <cell r="N304">
             <v>864</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink38.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Метаданные"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="1"/>
+      <sheetName val="2.1"/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3"/>
+      <sheetName val="4"/>
+      <sheetName val="5"/>
+      <sheetName val="6"/>
+      <sheetName val="7"/>
+      <sheetName val="8"/>
+      <sheetName val="9"/>
+      <sheetName val="10"/>
+      <sheetName val="11"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12">
+        <row r="253">
+          <cell r="N253">
+            <v>524406</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="N254">
+            <v>5513</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="N255">
+            <v>2825</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="N256">
+            <v>9208</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="N257">
+            <v>60816</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="N258">
+            <v>12721</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="N259">
+            <v>91503</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="N260">
+            <v>21033</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="N261">
+            <v>34772</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="N262">
+            <v>28775</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="N263">
+            <v>132893</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="N264">
+            <v>93297</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="N265">
+            <v>20652</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="N266">
+            <v>10398</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="N291">
+            <v>103917</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="N292">
+            <v>977</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="N293">
+            <v>243</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="N294">
+            <v>1298</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="N295">
+            <v>27421</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="N296">
+            <v>1492</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="N297">
+            <v>15083</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="N298">
+            <v>6405</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="N299">
+            <v>10527</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="N300">
+            <v>5007</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="N301">
+            <v>20210</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="N302">
+            <v>9106</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="N303">
+            <v>5308</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="N304">
+            <v>840</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
       <sheetName val="Аннотация"/>
       <sheetName val="1."/>
       <sheetName val="2.1"/>
       <sheetName val="2.2"/>
       <sheetName val="2.3"/>
       <sheetName val="2.4"/>
       <sheetName val="3"/>
       <sheetName val="4"/>
       <sheetName val="5"/>
       <sheetName val="6"/>
       <sheetName val="7"/>
       <sheetName val="8.1"/>
@@ -8628,182 +8834,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ26" sqref="AZ25:AZ26"/>
+      <selection pane="topRight" activeCell="AX23" sqref="AX23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="29"/>
-[...17 lines deleted...]
-      <c r="T2" s="29"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+      <c r="S2" s="33"/>
+      <c r="T2" s="33"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="E3" s="34"/>
-[...3 lines deleted...]
-      <c r="AC3" s="34" t="s">
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="AC3" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="AD3" s="34"/>
-[...2 lines deleted...]
-      <c r="AO3" s="34" t="s">
+      <c r="AD3" s="32"/>
+      <c r="AE3" s="32"/>
+      <c r="AF3" s="32"/>
+      <c r="AO3" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="AP3" s="34"/>
-[...2 lines deleted...]
-      <c r="BA3" s="34" t="s">
+      <c r="AP3" s="32"/>
+      <c r="AQ3" s="32"/>
+      <c r="AR3" s="32"/>
+      <c r="BA3" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="BB3" s="34"/>
-[...1 lines deleted...]
-      <c r="BD3" s="34"/>
+      <c r="BB3" s="32"/>
+      <c r="BC3" s="32"/>
+      <c r="BD3" s="32"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="31"/>
-      <c r="I4" s="35" t="s">
+      <c r="I4" s="29" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="31"/>
-      <c r="U4" s="35" t="s">
+      <c r="U4" s="29" t="s">
         <v>29</v>
       </c>
       <c r="V4" s="30"/>
       <c r="W4" s="30"/>
       <c r="X4" s="30"/>
       <c r="Y4" s="30"/>
       <c r="Z4" s="30"/>
       <c r="AA4" s="30"/>
       <c r="AB4" s="30"/>
       <c r="AC4" s="30"/>
       <c r="AD4" s="30"/>
       <c r="AE4" s="30"/>
       <c r="AF4" s="31"/>
-      <c r="AG4" s="35" t="s">
+      <c r="AG4" s="29" t="s">
         <v>33</v>
       </c>
       <c r="AH4" s="30"/>
       <c r="AI4" s="30"/>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="30"/>
       <c r="AM4" s="30"/>
       <c r="AN4" s="30"/>
       <c r="AO4" s="30"/>
       <c r="AP4" s="30"/>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="31"/>
-      <c r="AS4" s="35" t="s">
+      <c r="AS4" s="29" t="s">
         <v>34</v>
       </c>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="31"/>
     </row>
     <row r="5" spans="1:56" s="11" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="33"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -9118,51 +9324,54 @@
       </c>
       <c r="AS6" s="17">
         <f>'[33]7'!N253+'[33]7'!N291</f>
         <v>548696</v>
       </c>
       <c r="AT6" s="17">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="17">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
       <c r="AV6" s="17">
         <f>'[36]7'!N253+'[36]7'!N291</f>
         <v>754703</v>
       </c>
       <c r="AW6" s="17">
         <f>'[37]7'!N253+'[37]7'!N291</f>
         <v>779556</v>
       </c>
       <c r="AX6" s="17">
         <f>AT6+AT44</f>
         <v>600501</v>
       </c>
-      <c r="AY6" s="17"/>
+      <c r="AY6" s="17">
+        <f>'[38]7'!N253+'[38]7'!N291</f>
+        <v>628323</v>
+      </c>
       <c r="AZ6" s="17"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="18"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="16">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="16">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
       <c r="E7" s="16">
         <f>'[4]9.4'!B9+'[4]9.4'!O9</f>
         <v>6031</v>
@@ -9316,51 +9525,54 @@
       </c>
       <c r="AS7" s="17">
         <f>'[33]7'!N254+'[33]7'!N292</f>
         <v>4595</v>
       </c>
       <c r="AT7" s="17">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="17">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
       <c r="AV7" s="17">
         <f>'[36]7'!N254+'[36]7'!N292</f>
         <v>4944</v>
       </c>
       <c r="AW7" s="17">
         <f>'[37]7'!N254+'[37]7'!N292</f>
         <v>4658</v>
       </c>
       <c r="AX7" s="17">
         <f t="shared" ref="AX7:AX19" si="1">AT7+AT45</f>
         <v>4536</v>
       </c>
-      <c r="AY7" s="17"/>
+      <c r="AY7" s="17">
+        <f>'[38]7'!N254+'[38]7'!N292</f>
+        <v>6490</v>
+      </c>
       <c r="AZ7" s="17"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="18"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="16">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="16">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
       <c r="E8" s="16">
         <f>'[4]9.4'!B10+'[4]9.4'!O10</f>
         <v>2263</v>
@@ -9514,51 +9726,54 @@
       </c>
       <c r="AS8" s="17">
         <f>'[33]7'!N255+'[33]7'!N293</f>
         <v>2609</v>
       </c>
       <c r="AT8" s="17">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="17">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
       <c r="AV8" s="17">
         <f>'[36]7'!N255+'[36]7'!N293</f>
         <v>3074</v>
       </c>
       <c r="AW8" s="17">
         <f>'[37]7'!N255+'[37]7'!N293</f>
         <v>3225</v>
       </c>
       <c r="AX8" s="17">
         <f t="shared" si="1"/>
         <v>2675</v>
       </c>
-      <c r="AY8" s="17"/>
+      <c r="AY8" s="17">
+        <f>'[38]7'!N255+'[38]7'!N293</f>
+        <v>3068</v>
+      </c>
       <c r="AZ8" s="17"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="18"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="16">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="16">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
       <c r="E9" s="16">
         <f>'[4]9.4'!B11+'[4]9.4'!O11</f>
         <v>15804</v>
@@ -9712,51 +9927,54 @@
       </c>
       <c r="AS9" s="17">
         <f>'[33]7'!N256+'[33]7'!N294</f>
         <v>11467</v>
       </c>
       <c r="AT9" s="17">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="17">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
       <c r="AV9" s="17">
         <f>'[36]7'!N256+'[36]7'!N294</f>
         <v>10584</v>
       </c>
       <c r="AW9" s="17">
         <f>'[37]7'!N256+'[37]7'!N294</f>
         <v>11625</v>
       </c>
       <c r="AX9" s="17">
         <f t="shared" si="1"/>
         <v>11802</v>
       </c>
-      <c r="AY9" s="17"/>
+      <c r="AY9" s="17">
+        <f>'[38]7'!N256+'[38]7'!N294</f>
+        <v>10506</v>
+      </c>
       <c r="AZ9" s="17"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="18"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="16">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="16">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="E10" s="16">
         <f>'[4]9.4'!B12+'[4]9.4'!O12</f>
         <v>99879</v>
@@ -9910,51 +10128,54 @@
       </c>
       <c r="AS10" s="17">
         <f>'[33]7'!N257+'[33]7'!N295</f>
         <v>90849</v>
       </c>
       <c r="AT10" s="17">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="17">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
       <c r="AV10" s="17">
         <f>'[36]7'!N257+'[36]7'!N295</f>
         <v>111718</v>
       </c>
       <c r="AW10" s="17">
         <f>'[37]7'!N257+'[37]7'!N295</f>
         <v>103812</v>
       </c>
       <c r="AX10" s="17">
         <f t="shared" si="1"/>
         <v>91755</v>
       </c>
-      <c r="AY10" s="17"/>
+      <c r="AY10" s="17">
+        <f>'[38]7'!N257+'[38]7'!N295</f>
+        <v>88237</v>
+      </c>
       <c r="AZ10" s="17"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="18"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="16">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="16">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
       <c r="E11" s="16">
         <f>'[4]9.4'!B13+'[4]9.4'!O13</f>
         <v>16123</v>
@@ -10108,51 +10329,54 @@
       </c>
       <c r="AS11" s="17">
         <f>'[33]7'!N258+'[33]7'!N296</f>
         <v>13366</v>
       </c>
       <c r="AT11" s="17">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="17">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
       <c r="AV11" s="17">
         <f>'[36]7'!N258+'[36]7'!N296</f>
         <v>13664</v>
       </c>
       <c r="AW11" s="17">
         <f>'[37]7'!N258+'[37]7'!N296</f>
         <v>13455</v>
       </c>
       <c r="AX11" s="17">
         <f t="shared" si="1"/>
         <v>13161</v>
       </c>
-      <c r="AY11" s="17"/>
+      <c r="AY11" s="17">
+        <f>'[38]7'!N258+'[38]7'!N296</f>
+        <v>14213</v>
+      </c>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="18"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="16">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="16">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
       <c r="E12" s="16">
         <f>'[4]9.4'!B14+'[4]9.4'!O14</f>
         <v>148790</v>
@@ -10306,51 +10530,54 @@
       </c>
       <c r="AS12" s="17">
         <f>'[33]7'!N259+'[33]7'!N297</f>
         <v>76052</v>
       </c>
       <c r="AT12" s="17">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="17">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
       <c r="AV12" s="17">
         <f>'[36]7'!N259+'[36]7'!N297</f>
         <v>114590</v>
       </c>
       <c r="AW12" s="17">
         <f>'[37]7'!N259+'[37]7'!N297</f>
         <v>119240</v>
       </c>
       <c r="AX12" s="17">
         <f t="shared" si="1"/>
         <v>86535</v>
       </c>
-      <c r="AY12" s="17"/>
+      <c r="AY12" s="17">
+        <f>'[38]7'!N259+'[38]7'!N297</f>
+        <v>106586</v>
+      </c>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="18"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="16">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="16">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="16">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
       <c r="E13" s="16">
         <f>'[4]9.4'!B15+'[4]9.4'!O15</f>
         <v>81444</v>
@@ -10504,51 +10731,54 @@
       </c>
       <c r="AS13" s="17">
         <f>'[33]7'!N260+'[33]7'!N298</f>
         <v>24126</v>
       </c>
       <c r="AT13" s="17">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="17">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
       <c r="AV13" s="17">
         <f>'[36]7'!N260+'[36]7'!N298</f>
         <v>41274</v>
       </c>
       <c r="AW13" s="17">
         <f>'[37]7'!N260+'[37]7'!N298</f>
         <v>44903</v>
       </c>
       <c r="AX13" s="17">
         <f t="shared" si="1"/>
         <v>27121</v>
       </c>
-      <c r="AY13" s="17"/>
+      <c r="AY13" s="17">
+        <f>'[38]7'!N260+'[38]7'!N298</f>
+        <v>27438</v>
+      </c>
       <c r="AZ13" s="17"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="18"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>32</v>
       </c>
@@ -10686,51 +10916,54 @@
       </c>
       <c r="AS14" s="17">
         <f>'[33]7'!N261+'[33]7'!N299</f>
         <v>41539</v>
       </c>
       <c r="AT14" s="17">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="17">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
       <c r="AV14" s="17">
         <f>'[36]7'!N261+'[36]7'!N299</f>
         <v>63749</v>
       </c>
       <c r="AW14" s="17">
         <f>'[37]7'!N261+'[37]7'!N299</f>
         <v>64360</v>
       </c>
       <c r="AX14" s="17">
         <f t="shared" si="1"/>
         <v>48773</v>
       </c>
-      <c r="AY14" s="17"/>
+      <c r="AY14" s="17">
+        <f>'[38]7'!N261+'[38]7'!N299</f>
+        <v>45299</v>
+      </c>
       <c r="AZ14" s="17"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="18"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="22">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="22">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="22">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
       <c r="E15" s="22">
         <f>'[4]9.4'!B16+'[4]9.4'!O16</f>
         <v>32695</v>
@@ -10884,51 +11117,54 @@
       </c>
       <c r="AS15" s="17">
         <f>'[33]7'!N262+'[33]7'!N300</f>
         <v>30676</v>
       </c>
       <c r="AT15" s="17">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="17">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
       <c r="AV15" s="17">
         <f>'[36]7'!N262+'[36]7'!N300</f>
         <v>47082</v>
       </c>
       <c r="AW15" s="17">
         <f>'[37]7'!N262+'[37]7'!N300</f>
         <v>46651</v>
       </c>
       <c r="AX15" s="17">
         <f t="shared" si="1"/>
         <v>38714</v>
       </c>
-      <c r="AY15" s="17"/>
+      <c r="AY15" s="17">
+        <f>'[38]7'!N262+'[38]7'!N300</f>
+        <v>33782</v>
+      </c>
       <c r="AZ15" s="17"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="18"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="22">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="22">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="22">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
       <c r="E16" s="22">
         <f>'[4]9.4'!B17+'[4]9.4'!O17</f>
         <v>161735</v>
@@ -11082,51 +11318,54 @@
       </c>
       <c r="AS16" s="17">
         <f>'[33]7'!N263+'[33]7'!N301</f>
         <v>124114</v>
       </c>
       <c r="AT16" s="17">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="17">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
       <c r="AV16" s="17">
         <f>'[36]7'!N263+'[36]7'!N301</f>
         <v>165652</v>
       </c>
       <c r="AW16" s="17">
         <f>'[37]7'!N263+'[37]7'!N301</f>
         <v>172271</v>
       </c>
       <c r="AX16" s="17">
         <f t="shared" si="1"/>
         <v>136772</v>
       </c>
-      <c r="AY16" s="17"/>
+      <c r="AY16" s="17">
+        <f>'[38]7'!N263+'[38]7'!N301</f>
+        <v>153103</v>
+      </c>
       <c r="AZ16" s="17"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="18"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="22">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="22">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
       <c r="E17" s="22">
         <f>'[4]9.4'!B18+'[4]9.4'!O18</f>
         <v>99566</v>
@@ -11280,51 +11519,54 @@
       </c>
       <c r="AS17" s="17">
         <f>'[33]7'!N264+'[33]7'!N302</f>
         <v>91951</v>
       </c>
       <c r="AT17" s="17">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="17">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
       <c r="AV17" s="17">
         <f>'[36]7'!N264+'[36]7'!N302</f>
         <v>121411</v>
       </c>
       <c r="AW17" s="17">
         <f>'[37]7'!N264+'[37]7'!N302</f>
         <v>135951</v>
       </c>
       <c r="AX17" s="17">
         <f t="shared" si="1"/>
         <v>96190</v>
       </c>
-      <c r="AY17" s="17"/>
+      <c r="AY17" s="17">
+        <f>'[38]7'!N264+'[38]7'!N302</f>
+        <v>102403</v>
+      </c>
       <c r="AZ17" s="17"/>
       <c r="BA17" s="17"/>
       <c r="BB17" s="17"/>
       <c r="BC17" s="17"/>
       <c r="BD17" s="18"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>32</v>
       </c>
@@ -11462,51 +11704,54 @@
       </c>
       <c r="AS18" s="17">
         <f>'[33]7'!N265+'[33]7'!N303</f>
         <v>25098</v>
       </c>
       <c r="AT18" s="17">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="17">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
       <c r="AV18" s="17">
         <f>'[36]7'!N265+'[36]7'!N303</f>
         <v>44571</v>
       </c>
       <c r="AW18" s="17">
         <f>'[37]7'!N265+'[37]7'!N303</f>
         <v>46975</v>
       </c>
       <c r="AX18" s="17">
         <f t="shared" si="1"/>
         <v>29873</v>
       </c>
-      <c r="AY18" s="17"/>
+      <c r="AY18" s="17">
+        <f>'[38]7'!N265+'[38]7'!N303</f>
+        <v>25960</v>
+      </c>
       <c r="AZ18" s="17"/>
       <c r="BA18" s="17"/>
       <c r="BB18" s="17"/>
       <c r="BC18" s="17"/>
       <c r="BD18" s="18"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="22">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="22">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="22">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
       <c r="E19" s="22">
         <f>'[4]9.4'!B19+'[4]9.4'!O19</f>
         <v>11147</v>
@@ -11660,51 +11905,54 @@
       </c>
       <c r="AS19" s="17">
         <f>'[33]7'!N266+'[33]7'!N304</f>
         <v>12254</v>
       </c>
       <c r="AT19" s="17">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="17">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
       <c r="AV19" s="17">
         <f>'[36]7'!N266+'[36]7'!N304</f>
         <v>12390</v>
       </c>
       <c r="AW19" s="17">
         <f>'[37]7'!N266+'[37]7'!N304</f>
         <v>12430</v>
       </c>
       <c r="AX19" s="17">
         <f t="shared" si="1"/>
         <v>12594</v>
       </c>
-      <c r="AY19" s="17"/>
+      <c r="AY19" s="17">
+        <f>'[38]7'!N266+'[38]7'!N304</f>
+        <v>11238</v>
+      </c>
       <c r="AZ19" s="17"/>
       <c r="BA19" s="17"/>
       <c r="BB19" s="17"/>
       <c r="BC19" s="17"/>
       <c r="BD19" s="18"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:56" s="3" customFormat="1">
@@ -11741,61 +11989,61 @@
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>
     </row>
     <row r="41" spans="1:1" s="3" customFormat="1">
       <c r="A41" s="4"/>
     </row>
     <row r="42" spans="1:1" s="3" customFormat="1">
       <c r="A42" s="4"/>
     </row>
     <row r="43" spans="1:1" s="3" customFormat="1">
       <c r="A43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>