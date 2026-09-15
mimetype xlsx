--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -1,33 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
@@ -84,61 +85,76 @@
     <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
     <externalReference r:id="rId30"/>
     <externalReference r:id="rId31"/>
     <externalReference r:id="rId32"/>
     <externalReference r:id="rId33"/>
     <externalReference r:id="rId34"/>
     <externalReference r:id="rId35"/>
     <externalReference r:id="rId36"/>
     <externalReference r:id="rId37"/>
     <externalReference r:id="rId38"/>
     <externalReference r:id="rId39"/>
+    <externalReference r:id="rId40"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AY19" i="1"/>
+  <c r="AZ19" i="1"/>
+  <c r="AZ18"/>
+  <c r="AZ17"/>
+  <c r="AZ16"/>
+  <c r="AZ15"/>
+  <c r="AZ14"/>
+  <c r="AZ13"/>
+  <c r="AZ12"/>
+  <c r="AZ11"/>
+  <c r="AZ10"/>
+  <c r="AZ9"/>
+  <c r="AZ8"/>
+  <c r="AZ7"/>
+  <c r="AZ6"/>
+  <c r="AY19"/>
   <c r="AY18"/>
   <c r="AY17"/>
   <c r="AY16"/>
   <c r="AY15"/>
   <c r="AY14"/>
   <c r="AY13"/>
   <c r="AY12"/>
   <c r="AY11"/>
   <c r="AY10"/>
   <c r="AY9"/>
   <c r="AY8"/>
   <c r="AY7"/>
   <c r="AY6"/>
   <c r="AX19"/>
   <c r="AX18"/>
   <c r="AX17"/>
   <c r="AX16"/>
   <c r="AX15"/>
   <c r="AX14"/>
   <c r="AX13"/>
   <c r="AX12"/>
   <c r="AX11"/>
   <c r="AX10"/>
   <c r="AX9"/>
   <c r="AX8"/>
@@ -970,85 +986,85 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv12" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_06_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/T1_&#1052;&#1072;&#1081;%202023%20&#1075;_(4).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1069;&#1083;.&#1087;&#1072;&#1087;&#1082;&#1080;/2023/09-06-1%20&#1052;&#1077;&#1089;&#1103;&#1095;&#1085;&#1099;&#1077;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1095;&#1077;&#1089;&#1082;&#1080;&#1077;%20&#1101;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%20&#1086;%20&#1089;&#1086;&#1089;&#1090;&#1086;&#1103;&#1085;&#1080;&#1080;%20&#1078;&#1080;&#1074;&#1086;&#1090;&#1085;&#1086;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;%20(&#1092;.24-&#1089;&#1093;)/&#1080;&#1102;&#1083;&#1100;/&#1058;-03-01-&#1052;%20&#1082;&#1072;&#1079;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1040;&#1042;&#1043;&#1059;&#1057;&#1058;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1057;&#1045;&#1053;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Desktop/&#1054;&#1050;&#1058;&#1071;&#1041;&#1056;&#1068;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1133,50 +1149,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/O.Protsenko.ISC/Downloads/T2_&#1044;&#1077;&#1082;&#1072;&#1073;&#1088;&#1100;%202025%20&#1075;_(5).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(01%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(02%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(03%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(04%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-01-&#1052;%20(05%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-02-&#1052;%20(07%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2026_63/&#1058;-03-02-&#1052;%20(08%202026)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_09_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_10_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_11_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2022_63/&#1041;-03-01-&#1052;_12_63,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;,.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/24&#1089;xm_2023_63/&#1058;-03-01-&#1052;/&#1088;&#1091;&#1089;/&#1058;-03-01-&#1052;%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -7514,50 +7534,236 @@
           </cell>
         </row>
         <row r="299">
           <cell r="N299">
             <v>10527</v>
           </cell>
         </row>
         <row r="300">
           <cell r="N300">
             <v>5007</v>
           </cell>
         </row>
         <row r="301">
           <cell r="N301">
             <v>20210</v>
           </cell>
         </row>
         <row r="302">
           <cell r="N302">
             <v>9106</v>
           </cell>
         </row>
         <row r="303">
           <cell r="N303">
             <v>5308</v>
+          </cell>
+        </row>
+        <row r="304">
+          <cell r="N304">
+            <v>840</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink39.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Метаданные"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="1"/>
+      <sheetName val="2.1"/>
+      <sheetName val="2.2"/>
+      <sheetName val="2.3"/>
+      <sheetName val="2.4"/>
+      <sheetName val="3"/>
+      <sheetName val="4"/>
+      <sheetName val="5"/>
+      <sheetName val="6"/>
+      <sheetName val="7"/>
+      <sheetName val="8"/>
+      <sheetName val="9"/>
+      <sheetName val="10"/>
+      <sheetName val="11"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12">
+        <row r="253">
+          <cell r="N253">
+            <v>508965</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="N254">
+            <v>5282</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="N255">
+            <v>2289</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="N256">
+            <v>9069</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="N257">
+            <v>59385</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="N258">
+            <v>12386</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="N259">
+            <v>89144</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="N260">
+            <v>20758</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="N261">
+            <v>33189</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="N262">
+            <v>28557</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="N263">
+            <v>125627</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="N264">
+            <v>93395</v>
+          </cell>
+        </row>
+        <row r="265">
+          <cell r="N265">
+            <v>20532</v>
+          </cell>
+        </row>
+        <row r="266">
+          <cell r="N266">
+            <v>9352</v>
+          </cell>
+        </row>
+        <row r="291">
+          <cell r="N291">
+            <v>101078</v>
+          </cell>
+        </row>
+        <row r="292">
+          <cell r="N292">
+            <v>962</v>
+          </cell>
+        </row>
+        <row r="293">
+          <cell r="N293">
+            <v>208</v>
+          </cell>
+        </row>
+        <row r="294">
+          <cell r="N294">
+            <v>1298</v>
+          </cell>
+        </row>
+        <row r="295">
+          <cell r="N295">
+            <v>26562</v>
+          </cell>
+        </row>
+        <row r="296">
+          <cell r="N296">
+            <v>1375</v>
+          </cell>
+        </row>
+        <row r="297">
+          <cell r="N297">
+            <v>14661</v>
+          </cell>
+        </row>
+        <row r="298">
+          <cell r="N298">
+            <v>6350</v>
+          </cell>
+        </row>
+        <row r="299">
+          <cell r="N299">
+            <v>10231</v>
+          </cell>
+        </row>
+        <row r="300">
+          <cell r="N300">
+            <v>5007</v>
+          </cell>
+        </row>
+        <row r="301">
+          <cell r="N301">
+            <v>19333</v>
+          </cell>
+        </row>
+        <row r="302">
+          <cell r="N302">
+            <v>9063</v>
+          </cell>
+        </row>
+        <row r="303">
+          <cell r="N303">
+            <v>5188</v>
           </cell>
         </row>
         <row r="304">
           <cell r="N304">
             <v>840</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
@@ -8834,182 +9040,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX23" sqref="AX23"/>
+      <selection pane="topRight" activeCell="AZ24" sqref="AZ24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.28515625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="33"/>
-[...17 lines deleted...]
-      <c r="T2" s="33"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="E3" s="32"/>
-[...3 lines deleted...]
-      <c r="AC3" s="32" t="s">
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="AC3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AD3" s="32"/>
-[...2 lines deleted...]
-      <c r="AO3" s="32" t="s">
+      <c r="AD3" s="34"/>
+      <c r="AE3" s="34"/>
+      <c r="AF3" s="34"/>
+      <c r="AO3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="AP3" s="32"/>
-[...2 lines deleted...]
-      <c r="BA3" s="32" t="s">
+      <c r="AP3" s="34"/>
+      <c r="AQ3" s="34"/>
+      <c r="AR3" s="34"/>
+      <c r="BA3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="BB3" s="32"/>
-[...1 lines deleted...]
-      <c r="BD3" s="32"/>
+      <c r="BB3" s="34"/>
+      <c r="BC3" s="34"/>
+      <c r="BD3" s="34"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="31"/>
-      <c r="I4" s="29" t="s">
+      <c r="I4" s="35" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
       <c r="M4" s="30"/>
       <c r="N4" s="30"/>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
       <c r="R4" s="30"/>
       <c r="S4" s="30"/>
       <c r="T4" s="31"/>
-      <c r="U4" s="29" t="s">
+      <c r="U4" s="35" t="s">
         <v>29</v>
       </c>
       <c r="V4" s="30"/>
       <c r="W4" s="30"/>
       <c r="X4" s="30"/>
       <c r="Y4" s="30"/>
       <c r="Z4" s="30"/>
       <c r="AA4" s="30"/>
       <c r="AB4" s="30"/>
       <c r="AC4" s="30"/>
       <c r="AD4" s="30"/>
       <c r="AE4" s="30"/>
       <c r="AF4" s="31"/>
-      <c r="AG4" s="29" t="s">
+      <c r="AG4" s="35" t="s">
         <v>33</v>
       </c>
       <c r="AH4" s="30"/>
       <c r="AI4" s="30"/>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="30"/>
       <c r="AM4" s="30"/>
       <c r="AN4" s="30"/>
       <c r="AO4" s="30"/>
       <c r="AP4" s="30"/>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="31"/>
-      <c r="AS4" s="29" t="s">
+      <c r="AS4" s="35" t="s">
         <v>34</v>
       </c>
       <c r="AT4" s="30"/>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="30"/>
       <c r="AX4" s="30"/>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="30"/>
       <c r="BB4" s="30"/>
       <c r="BC4" s="30"/>
       <c r="BD4" s="31"/>
     </row>
     <row r="5" spans="1:56" s="11" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -9328,51 +9534,54 @@
       </c>
       <c r="AT6" s="17">
         <f>'[34]7'!N253+'[34]7'!N291</f>
         <v>600501</v>
       </c>
       <c r="AU6" s="17">
         <f>'[35]7'!N253+'[35]7'!N291</f>
         <v>649596</v>
       </c>
       <c r="AV6" s="17">
         <f>'[36]7'!N253+'[36]7'!N291</f>
         <v>754703</v>
       </c>
       <c r="AW6" s="17">
         <f>'[37]7'!N253+'[37]7'!N291</f>
         <v>779556</v>
       </c>
       <c r="AX6" s="17">
         <f>AT6+AT44</f>
         <v>600501</v>
       </c>
       <c r="AY6" s="17">
         <f>'[38]7'!N253+'[38]7'!N291</f>
         <v>628323</v>
       </c>
-      <c r="AZ6" s="17"/>
+      <c r="AZ6" s="17">
+        <f>'[39]7'!N253+'[39]7'!N291</f>
+        <v>610043</v>
+      </c>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="18"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="16">
         <f>'[1]9.4'!B9+'[1]9.4'!O9</f>
         <v>7361</v>
       </c>
       <c r="C7" s="16">
         <f>'[2]8.4'!B9+'[2]8.4'!O9</f>
         <v>7473</v>
       </c>
       <c r="D7" s="16">
         <f>'[3]8.4'!B9+'[3]8.4'!O9</f>
         <v>6483</v>
       </c>
       <c r="E7" s="16">
         <f>'[4]9.4'!B9+'[4]9.4'!O9</f>
         <v>6031</v>
       </c>
@@ -9529,51 +9738,54 @@
       </c>
       <c r="AT7" s="17">
         <f>'[34]7'!N254+'[34]7'!N292</f>
         <v>4536</v>
       </c>
       <c r="AU7" s="17">
         <f>'[35]7'!N254+'[35]7'!N292</f>
         <v>4783</v>
       </c>
       <c r="AV7" s="17">
         <f>'[36]7'!N254+'[36]7'!N292</f>
         <v>4944</v>
       </c>
       <c r="AW7" s="17">
         <f>'[37]7'!N254+'[37]7'!N292</f>
         <v>4658</v>
       </c>
       <c r="AX7" s="17">
         <f t="shared" ref="AX7:AX19" si="1">AT7+AT45</f>
         <v>4536</v>
       </c>
       <c r="AY7" s="17">
         <f>'[38]7'!N254+'[38]7'!N292</f>
         <v>6490</v>
       </c>
-      <c r="AZ7" s="17"/>
+      <c r="AZ7" s="17">
+        <f>'[39]7'!N254+'[39]7'!N292</f>
+        <v>6244</v>
+      </c>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="18"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="16">
         <f>'[1]9.4'!B10+'[1]9.4'!O10</f>
         <v>2494</v>
       </c>
       <c r="C8" s="16">
         <f>'[2]8.4'!B10+'[2]8.4'!O10</f>
         <v>2383</v>
       </c>
       <c r="D8" s="16">
         <f>'[3]8.4'!B10+'[3]8.4'!O10</f>
         <v>2235</v>
       </c>
       <c r="E8" s="16">
         <f>'[4]9.4'!B10+'[4]9.4'!O10</f>
         <v>2263</v>
       </c>
@@ -9730,51 +9942,54 @@
       </c>
       <c r="AT8" s="17">
         <f>'[34]7'!N255+'[34]7'!N293</f>
         <v>2675</v>
       </c>
       <c r="AU8" s="17">
         <f>'[35]7'!N255+'[35]7'!N293</f>
         <v>2888</v>
       </c>
       <c r="AV8" s="17">
         <f>'[36]7'!N255+'[36]7'!N293</f>
         <v>3074</v>
       </c>
       <c r="AW8" s="17">
         <f>'[37]7'!N255+'[37]7'!N293</f>
         <v>3225</v>
       </c>
       <c r="AX8" s="17">
         <f t="shared" si="1"/>
         <v>2675</v>
       </c>
       <c r="AY8" s="17">
         <f>'[38]7'!N255+'[38]7'!N293</f>
         <v>3068</v>
       </c>
-      <c r="AZ8" s="17"/>
+      <c r="AZ8" s="17">
+        <f>'[39]7'!N255+'[39]7'!N293</f>
+        <v>2497</v>
+      </c>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="18"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="16">
         <f>'[1]9.4'!B11+'[1]9.4'!O11</f>
         <v>15733</v>
       </c>
       <c r="C9" s="16">
         <f>'[2]8.4'!B11+'[2]8.4'!O11</f>
         <v>15521</v>
       </c>
       <c r="D9" s="16">
         <f>'[3]8.4'!B11+'[3]8.4'!O11</f>
         <v>15801</v>
       </c>
       <c r="E9" s="16">
         <f>'[4]9.4'!B11+'[4]9.4'!O11</f>
         <v>15804</v>
       </c>
@@ -9931,51 +10146,54 @@
       </c>
       <c r="AT9" s="17">
         <f>'[34]7'!N256+'[34]7'!N294</f>
         <v>11802</v>
       </c>
       <c r="AU9" s="17">
         <f>'[35]7'!N256+'[35]7'!N294</f>
         <v>10643</v>
       </c>
       <c r="AV9" s="17">
         <f>'[36]7'!N256+'[36]7'!N294</f>
         <v>10584</v>
       </c>
       <c r="AW9" s="17">
         <f>'[37]7'!N256+'[37]7'!N294</f>
         <v>11625</v>
       </c>
       <c r="AX9" s="17">
         <f t="shared" si="1"/>
         <v>11802</v>
       </c>
       <c r="AY9" s="17">
         <f>'[38]7'!N256+'[38]7'!N294</f>
         <v>10506</v>
       </c>
-      <c r="AZ9" s="17"/>
+      <c r="AZ9" s="17">
+        <f>'[39]7'!N256+'[39]7'!N294</f>
+        <v>10367</v>
+      </c>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="18"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="16">
         <f>'[1]9.4'!B12+'[1]9.4'!O12</f>
         <v>119784</v>
       </c>
       <c r="C10" s="16">
         <f>'[2]8.4'!B12+'[2]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="D10" s="16">
         <f>'[3]8.4'!B12+'[3]8.4'!O12</f>
         <v>105622</v>
       </c>
       <c r="E10" s="16">
         <f>'[4]9.4'!B12+'[4]9.4'!O12</f>
         <v>99879</v>
       </c>
@@ -10132,51 +10350,54 @@
       </c>
       <c r="AT10" s="17">
         <f>'[34]7'!N257+'[34]7'!N295</f>
         <v>91755</v>
       </c>
       <c r="AU10" s="17">
         <f>'[35]7'!N257+'[35]7'!N295</f>
         <v>87789</v>
       </c>
       <c r="AV10" s="17">
         <f>'[36]7'!N257+'[36]7'!N295</f>
         <v>111718</v>
       </c>
       <c r="AW10" s="17">
         <f>'[37]7'!N257+'[37]7'!N295</f>
         <v>103812</v>
       </c>
       <c r="AX10" s="17">
         <f t="shared" si="1"/>
         <v>91755</v>
       </c>
       <c r="AY10" s="17">
         <f>'[38]7'!N257+'[38]7'!N295</f>
         <v>88237</v>
       </c>
-      <c r="AZ10" s="17"/>
+      <c r="AZ10" s="17">
+        <f>'[39]7'!N257+'[39]7'!N295</f>
+        <v>85947</v>
+      </c>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="18"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="16">
         <f>'[1]9.4'!B13+'[1]9.4'!O13</f>
         <v>17837</v>
       </c>
       <c r="C11" s="16">
         <f>'[2]8.4'!B13+'[2]8.4'!O13</f>
         <v>17641</v>
       </c>
       <c r="D11" s="16">
         <f>'[3]8.4'!B13+'[3]8.4'!O13</f>
         <v>17204</v>
       </c>
       <c r="E11" s="16">
         <f>'[4]9.4'!B13+'[4]9.4'!O13</f>
         <v>16123</v>
       </c>
@@ -10333,51 +10554,54 @@
       </c>
       <c r="AT11" s="17">
         <f>'[34]7'!N258+'[34]7'!N296</f>
         <v>13161</v>
       </c>
       <c r="AU11" s="17">
         <f>'[35]7'!N258+'[35]7'!N296</f>
         <v>12719</v>
       </c>
       <c r="AV11" s="17">
         <f>'[36]7'!N258+'[36]7'!N296</f>
         <v>13664</v>
       </c>
       <c r="AW11" s="17">
         <f>'[37]7'!N258+'[37]7'!N296</f>
         <v>13455</v>
       </c>
       <c r="AX11" s="17">
         <f t="shared" si="1"/>
         <v>13161</v>
       </c>
       <c r="AY11" s="17">
         <f>'[38]7'!N258+'[38]7'!N296</f>
         <v>14213</v>
       </c>
-      <c r="AZ11" s="17"/>
+      <c r="AZ11" s="17">
+        <f>'[39]7'!N258+'[39]7'!N296</f>
+        <v>13761</v>
+      </c>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="18"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="16">
         <f>'[1]9.4'!B14+'[1]9.4'!O14</f>
         <v>187237</v>
       </c>
       <c r="C12" s="16">
         <f>'[2]8.4'!B14+'[2]8.4'!O14</f>
         <v>180969</v>
       </c>
       <c r="D12" s="16">
         <f>'[3]8.4'!B14+'[3]8.4'!O14</f>
         <v>174279</v>
       </c>
       <c r="E12" s="16">
         <f>'[4]9.4'!B14+'[4]9.4'!O14</f>
         <v>148790</v>
       </c>
@@ -10534,51 +10758,54 @@
       </c>
       <c r="AT12" s="17">
         <f>'[34]7'!N259+'[34]7'!N297</f>
         <v>86535</v>
       </c>
       <c r="AU12" s="17">
         <f>'[35]7'!N259+'[35]7'!N297</f>
         <v>97563</v>
       </c>
       <c r="AV12" s="17">
         <f>'[36]7'!N259+'[36]7'!N297</f>
         <v>114590</v>
       </c>
       <c r="AW12" s="17">
         <f>'[37]7'!N259+'[37]7'!N297</f>
         <v>119240</v>
       </c>
       <c r="AX12" s="17">
         <f t="shared" si="1"/>
         <v>86535</v>
       </c>
       <c r="AY12" s="17">
         <f>'[38]7'!N259+'[38]7'!N297</f>
         <v>106586</v>
       </c>
-      <c r="AZ12" s="17"/>
+      <c r="AZ12" s="17">
+        <f>'[39]7'!N259+'[39]7'!N297</f>
+        <v>103805</v>
+      </c>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="18"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="16">
         <f>'[1]9.4'!B15+'[1]9.4'!O15</f>
         <v>89885</v>
       </c>
       <c r="C13" s="16">
         <f>'[2]8.4'!B15+'[2]8.4'!O15</f>
         <v>85732</v>
       </c>
       <c r="D13" s="16">
         <f>'[3]8.4'!B15+'[3]8.4'!O15</f>
         <v>83736</v>
       </c>
       <c r="E13" s="16">
         <f>'[4]9.4'!B15+'[4]9.4'!O15</f>
         <v>81444</v>
       </c>
@@ -10735,51 +10962,54 @@
       </c>
       <c r="AT13" s="17">
         <f>'[34]7'!N260+'[34]7'!N298</f>
         <v>27121</v>
       </c>
       <c r="AU13" s="17">
         <f>'[35]7'!N260+'[35]7'!N298</f>
         <v>33056</v>
       </c>
       <c r="AV13" s="17">
         <f>'[36]7'!N260+'[36]7'!N298</f>
         <v>41274</v>
       </c>
       <c r="AW13" s="17">
         <f>'[37]7'!N260+'[37]7'!N298</f>
         <v>44903</v>
       </c>
       <c r="AX13" s="17">
         <f t="shared" si="1"/>
         <v>27121</v>
       </c>
       <c r="AY13" s="17">
         <f>'[38]7'!N260+'[38]7'!N298</f>
         <v>27438</v>
       </c>
-      <c r="AZ13" s="17"/>
+      <c r="AZ13" s="17">
+        <f>'[39]7'!N260+'[39]7'!N298</f>
+        <v>27108</v>
+      </c>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="18"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="22" t="s">
@@ -10920,51 +11150,54 @@
       </c>
       <c r="AT14" s="17">
         <f>'[34]7'!N261+'[34]7'!N299</f>
         <v>48773</v>
       </c>
       <c r="AU14" s="17">
         <f>'[35]7'!N261+'[35]7'!N299</f>
         <v>55859</v>
       </c>
       <c r="AV14" s="17">
         <f>'[36]7'!N261+'[36]7'!N299</f>
         <v>63749</v>
       </c>
       <c r="AW14" s="17">
         <f>'[37]7'!N261+'[37]7'!N299</f>
         <v>64360</v>
       </c>
       <c r="AX14" s="17">
         <f t="shared" si="1"/>
         <v>48773</v>
       </c>
       <c r="AY14" s="17">
         <f>'[38]7'!N261+'[38]7'!N299</f>
         <v>45299</v>
       </c>
-      <c r="AZ14" s="17"/>
+      <c r="AZ14" s="17">
+        <f>'[39]7'!N261+'[39]7'!N299</f>
+        <v>43420</v>
+      </c>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="18"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="22">
         <f>'[1]9.4'!B16+'[1]9.4'!O16</f>
         <v>33403</v>
       </c>
       <c r="C15" s="22">
         <f>'[2]8.4'!B16+'[2]8.4'!O16</f>
         <v>33009</v>
       </c>
       <c r="D15" s="22">
         <f>'[3]8.4'!B16+'[3]8.4'!O16</f>
         <v>32806</v>
       </c>
       <c r="E15" s="22">
         <f>'[4]9.4'!B16+'[4]9.4'!O16</f>
         <v>32695</v>
       </c>
@@ -11121,51 +11354,54 @@
       </c>
       <c r="AT15" s="17">
         <f>'[34]7'!N262+'[34]7'!N300</f>
         <v>38714</v>
       </c>
       <c r="AU15" s="17">
         <f>'[35]7'!N262+'[35]7'!N300</f>
         <v>46204</v>
       </c>
       <c r="AV15" s="17">
         <f>'[36]7'!N262+'[36]7'!N300</f>
         <v>47082</v>
       </c>
       <c r="AW15" s="17">
         <f>'[37]7'!N262+'[37]7'!N300</f>
         <v>46651</v>
       </c>
       <c r="AX15" s="17">
         <f t="shared" si="1"/>
         <v>38714</v>
       </c>
       <c r="AY15" s="17">
         <f>'[38]7'!N262+'[38]7'!N300</f>
         <v>33782</v>
       </c>
-      <c r="AZ15" s="17"/>
+      <c r="AZ15" s="17">
+        <f>'[39]7'!N262+'[39]7'!N300</f>
+        <v>33564</v>
+      </c>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="18"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="22">
         <f>'[1]9.4'!B17+'[1]9.4'!O17</f>
         <v>177718</v>
       </c>
       <c r="C16" s="22">
         <f>'[2]8.4'!B17+'[2]8.4'!O17</f>
         <v>174092</v>
       </c>
       <c r="D16" s="22">
         <f>'[3]8.4'!B17+'[3]8.4'!O17</f>
         <v>167639</v>
       </c>
       <c r="E16" s="22">
         <f>'[4]9.4'!B17+'[4]9.4'!O17</f>
         <v>161735</v>
       </c>
@@ -11322,51 +11558,54 @@
       </c>
       <c r="AT16" s="17">
         <f>'[34]7'!N263+'[34]7'!N301</f>
         <v>136772</v>
       </c>
       <c r="AU16" s="17">
         <f>'[35]7'!N263+'[35]7'!N301</f>
         <v>143328</v>
       </c>
       <c r="AV16" s="17">
         <f>'[36]7'!N263+'[36]7'!N301</f>
         <v>165652</v>
       </c>
       <c r="AW16" s="17">
         <f>'[37]7'!N263+'[37]7'!N301</f>
         <v>172271</v>
       </c>
       <c r="AX16" s="17">
         <f t="shared" si="1"/>
         <v>136772</v>
       </c>
       <c r="AY16" s="17">
         <f>'[38]7'!N263+'[38]7'!N301</f>
         <v>153103</v>
       </c>
-      <c r="AZ16" s="17"/>
+      <c r="AZ16" s="17">
+        <f>'[39]7'!N263+'[39]7'!N301</f>
+        <v>144960</v>
+      </c>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="18"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="22">
         <f>'[1]9.4'!B18+'[1]9.4'!O18</f>
         <v>108231</v>
       </c>
       <c r="C17" s="22">
         <f>'[2]8.4'!B18+'[2]8.4'!O18</f>
         <v>103314</v>
       </c>
       <c r="D17" s="22">
         <f>'[3]8.4'!B18+'[3]8.4'!O18</f>
         <v>100962</v>
       </c>
       <c r="E17" s="22">
         <f>'[4]9.4'!B18+'[4]9.4'!O18</f>
         <v>99566</v>
       </c>
@@ -11523,51 +11762,54 @@
       </c>
       <c r="AT17" s="17">
         <f>'[34]7'!N264+'[34]7'!N302</f>
         <v>96190</v>
       </c>
       <c r="AU17" s="17">
         <f>'[35]7'!N264+'[35]7'!N302</f>
         <v>106587</v>
       </c>
       <c r="AV17" s="17">
         <f>'[36]7'!N264+'[36]7'!N302</f>
         <v>121411</v>
       </c>
       <c r="AW17" s="17">
         <f>'[37]7'!N264+'[37]7'!N302</f>
         <v>135951</v>
       </c>
       <c r="AX17" s="17">
         <f t="shared" si="1"/>
         <v>96190</v>
       </c>
       <c r="AY17" s="17">
         <f>'[38]7'!N264+'[38]7'!N302</f>
         <v>102403</v>
       </c>
-      <c r="AZ17" s="17"/>
+      <c r="AZ17" s="17">
+        <f>'[39]7'!N264+'[39]7'!N302</f>
+        <v>102458</v>
+      </c>
       <c r="BA17" s="17"/>
       <c r="BB17" s="17"/>
       <c r="BC17" s="17"/>
       <c r="BD17" s="18"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="22" t="s">
@@ -11708,51 +11950,54 @@
       </c>
       <c r="AT18" s="17">
         <f>'[34]7'!N265+'[34]7'!N303</f>
         <v>29873</v>
       </c>
       <c r="AU18" s="17">
         <f>'[35]7'!N265+'[35]7'!N303</f>
         <v>35533</v>
       </c>
       <c r="AV18" s="17">
         <f>'[36]7'!N265+'[36]7'!N303</f>
         <v>44571</v>
       </c>
       <c r="AW18" s="17">
         <f>'[37]7'!N265+'[37]7'!N303</f>
         <v>46975</v>
       </c>
       <c r="AX18" s="17">
         <f t="shared" si="1"/>
         <v>29873</v>
       </c>
       <c r="AY18" s="17">
         <f>'[38]7'!N265+'[38]7'!N303</f>
         <v>25960</v>
       </c>
-      <c r="AZ18" s="17"/>
+      <c r="AZ18" s="17">
+        <f>'[39]7'!N265+'[39]7'!N303</f>
+        <v>25720</v>
+      </c>
       <c r="BA18" s="17"/>
       <c r="BB18" s="17"/>
       <c r="BC18" s="17"/>
       <c r="BD18" s="18"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="22">
         <f>'[1]9.4'!B19+'[1]9.4'!O19</f>
         <v>13914</v>
       </c>
       <c r="C19" s="22">
         <f>'[2]8.4'!B19+'[2]8.4'!O19</f>
         <v>11777</v>
       </c>
       <c r="D19" s="22">
         <f>'[3]8.4'!B19+'[3]8.4'!O19</f>
         <v>11267</v>
       </c>
       <c r="E19" s="22">
         <f>'[4]9.4'!B19+'[4]9.4'!O19</f>
         <v>11147</v>
       </c>
@@ -11909,51 +12154,54 @@
       </c>
       <c r="AT19" s="17">
         <f>'[34]7'!N266+'[34]7'!N304</f>
         <v>12594</v>
       </c>
       <c r="AU19" s="17">
         <f>'[35]7'!N266+'[35]7'!N304</f>
         <v>12644</v>
       </c>
       <c r="AV19" s="17">
         <f>'[36]7'!N266+'[36]7'!N304</f>
         <v>12390</v>
       </c>
       <c r="AW19" s="17">
         <f>'[37]7'!N266+'[37]7'!N304</f>
         <v>12430</v>
       </c>
       <c r="AX19" s="17">
         <f t="shared" si="1"/>
         <v>12594</v>
       </c>
       <c r="AY19" s="17">
         <f>'[38]7'!N266+'[38]7'!N304</f>
         <v>11238</v>
       </c>
-      <c r="AZ19" s="17"/>
+      <c r="AZ19" s="17">
+        <f>'[39]7'!N266+'[39]7'!N304</f>
+        <v>10192</v>
+      </c>
       <c r="BA19" s="17"/>
       <c r="BB19" s="17"/>
       <c r="BC19" s="17"/>
       <c r="BD19" s="18"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:56" s="3" customFormat="1">
       <c r="A26" s="4"/>
@@ -11989,61 +12237,61 @@
       <c r="A36" s="4"/>
     </row>
     <row r="37" spans="1:1" s="3" customFormat="1">
       <c r="A37" s="4"/>
     </row>
     <row r="38" spans="1:1" s="3" customFormat="1">
       <c r="A38" s="4"/>
     </row>
     <row r="39" spans="1:1" s="3" customFormat="1">
       <c r="A39" s="4"/>
     </row>
     <row r="40" spans="1:1" s="3" customFormat="1">
       <c r="A40" s="4"/>
     </row>
     <row r="41" spans="1:1" s="3" customFormat="1">
       <c r="A41" s="4"/>
     </row>
     <row r="42" spans="1:1" s="3" customFormat="1">
       <c r="A42" s="4"/>
     </row>
     <row r="43" spans="1:1" s="3" customFormat="1">
       <c r="A43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>