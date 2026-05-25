--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="32">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -365,91 +365,91 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -475,51 +475,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -657,51 +657,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX24" sqref="AX24"/>
+      <selection pane="topRight" activeCell="BB22" sqref="BB22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.42578125" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A2" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
@@ -1097,51 +1097,53 @@
       </c>
       <c r="AN6" s="20">
         <v>21144</v>
       </c>
       <c r="AO6" s="20">
         <v>20486</v>
       </c>
       <c r="AP6" s="22">
         <v>20779</v>
       </c>
       <c r="AQ6" s="11">
         <v>20688</v>
       </c>
       <c r="AR6" s="11">
         <v>22569</v>
       </c>
       <c r="AS6" s="11">
         <v>21996</v>
       </c>
       <c r="AT6" s="11">
         <v>22286</v>
       </c>
       <c r="AU6" s="11">
         <v>23845</v>
       </c>
-      <c r="AV6" s="20"/>
+      <c r="AV6" s="11">
+        <v>24818</v>
+      </c>
       <c r="AW6" s="20"/>
       <c r="AX6" s="20"/>
       <c r="AY6" s="20"/>
       <c r="AZ6" s="20"/>
       <c r="BA6" s="20"/>
       <c r="BB6" s="22"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>10820</v>
       </c>
       <c r="C7" s="11">
         <v>10800</v>
       </c>
       <c r="D7" s="11">
         <v>10822</v>
       </c>
       <c r="E7" s="11">
         <v>10746</v>
       </c>
@@ -1249,51 +1251,53 @@
       </c>
       <c r="AN7" s="20">
         <v>1175</v>
       </c>
       <c r="AO7" s="20">
         <v>1082</v>
       </c>
       <c r="AP7" s="22">
         <v>991</v>
       </c>
       <c r="AQ7" s="11">
         <v>1014</v>
       </c>
       <c r="AR7" s="11">
         <v>1557</v>
       </c>
       <c r="AS7" s="11">
         <v>1592</v>
       </c>
       <c r="AT7" s="11">
         <v>1172</v>
       </c>
       <c r="AU7" s="11">
         <v>1594</v>
       </c>
-      <c r="AV7" s="20"/>
+      <c r="AV7" s="11">
+        <v>1503</v>
+      </c>
       <c r="AW7" s="20"/>
       <c r="AX7" s="20"/>
       <c r="AY7" s="20"/>
       <c r="AZ7" s="20"/>
       <c r="BA7" s="20"/>
       <c r="BB7" s="22"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2221</v>
       </c>
       <c r="C8" s="11">
         <v>2077</v>
       </c>
       <c r="D8" s="11">
         <v>2167</v>
       </c>
       <c r="E8" s="11">
         <v>2137</v>
       </c>
@@ -1401,51 +1405,53 @@
       </c>
       <c r="AN8" s="20">
         <v>601</v>
       </c>
       <c r="AO8" s="20">
         <v>604</v>
       </c>
       <c r="AP8" s="22">
         <v>949</v>
       </c>
       <c r="AQ8" s="11">
         <v>733</v>
       </c>
       <c r="AR8" s="11">
         <v>704</v>
       </c>
       <c r="AS8" s="11">
         <v>649</v>
       </c>
       <c r="AT8" s="11">
         <v>658</v>
       </c>
       <c r="AU8" s="11">
         <v>648</v>
       </c>
-      <c r="AV8" s="20"/>
+      <c r="AV8" s="11">
+        <v>658</v>
+      </c>
       <c r="AW8" s="20"/>
       <c r="AX8" s="20"/>
       <c r="AY8" s="20"/>
       <c r="AZ8" s="20"/>
       <c r="BA8" s="20"/>
       <c r="BB8" s="22"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>11850</v>
       </c>
       <c r="C9" s="11">
         <v>11736</v>
       </c>
       <c r="D9" s="11">
         <v>10830</v>
       </c>
       <c r="E9" s="11">
         <v>10827</v>
       </c>
@@ -1553,51 +1559,53 @@
       </c>
       <c r="AN9" s="20">
         <v>2973</v>
       </c>
       <c r="AO9" s="20">
         <v>2658</v>
       </c>
       <c r="AP9" s="22">
         <v>2564</v>
       </c>
       <c r="AQ9" s="11">
         <v>2466</v>
       </c>
       <c r="AR9" s="11">
         <v>4290</v>
       </c>
       <c r="AS9" s="11">
         <v>3340</v>
       </c>
       <c r="AT9" s="11">
         <v>3937</v>
       </c>
       <c r="AU9" s="11">
         <v>4221</v>
       </c>
-      <c r="AV9" s="20"/>
+      <c r="AV9" s="11">
+        <v>4759</v>
+      </c>
       <c r="AW9" s="20"/>
       <c r="AX9" s="20"/>
       <c r="AY9" s="20"/>
       <c r="AZ9" s="20"/>
       <c r="BA9" s="20"/>
       <c r="BB9" s="22"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>9054</v>
       </c>
       <c r="C10" s="11">
         <v>9038</v>
       </c>
       <c r="D10" s="11">
         <v>8473</v>
       </c>
       <c r="E10" s="11">
         <v>7719</v>
       </c>
@@ -1705,51 +1713,53 @@
       </c>
       <c r="AN10" s="20">
         <v>2295</v>
       </c>
       <c r="AO10" s="20">
         <v>2239</v>
       </c>
       <c r="AP10" s="22">
         <v>2152</v>
       </c>
       <c r="AQ10" s="11">
         <v>2096</v>
       </c>
       <c r="AR10" s="11">
         <v>2600</v>
       </c>
       <c r="AS10" s="11">
         <v>2659</v>
       </c>
       <c r="AT10" s="11">
         <v>2619</v>
       </c>
       <c r="AU10" s="11">
         <v>2578</v>
       </c>
-      <c r="AV10" s="20"/>
+      <c r="AV10" s="11">
+        <v>2585</v>
+      </c>
       <c r="AW10" s="20"/>
       <c r="AX10" s="20"/>
       <c r="AY10" s="20"/>
       <c r="AZ10" s="20"/>
       <c r="BA10" s="20"/>
       <c r="BB10" s="22"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11</v>
       </c>
       <c r="C11" s="11">
         <v>11</v>
       </c>
       <c r="D11" s="11">
         <v>11</v>
       </c>
       <c r="E11" s="11">
         <v>11</v>
       </c>
@@ -1857,51 +1867,53 @@
       </c>
       <c r="AN11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AO11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AP11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AQ11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AR11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AS11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AT11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AU11" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="AV11" s="17"/>
+      <c r="AV11" s="17" t="s">
+        <v>28</v>
+      </c>
       <c r="AW11" s="17"/>
       <c r="AX11" s="17"/>
       <c r="AY11" s="17"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="23"/>
       <c r="BC11" s="23"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>1935</v>
       </c>
       <c r="C12" s="11">
         <v>1162</v>
       </c>
       <c r="D12" s="11">
         <v>1044</v>
       </c>
       <c r="E12" s="11">
         <v>832</v>
       </c>
@@ -2009,51 +2021,53 @@
       </c>
       <c r="AN12" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AO12" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AP12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AQ12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AR12" s="11">
         <v>4</v>
       </c>
       <c r="AS12" s="11">
         <v>4</v>
       </c>
       <c r="AT12" s="11">
         <v>4</v>
       </c>
       <c r="AU12" s="11">
         <v>4</v>
       </c>
-      <c r="AV12" s="17"/>
+      <c r="AV12" s="11">
+        <v>4</v>
+      </c>
       <c r="AW12" s="21"/>
       <c r="AX12" s="21"/>
       <c r="AY12" s="21"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="23"/>
       <c r="BC12" s="23"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>668</v>
       </c>
       <c r="C13" s="11">
         <v>668</v>
       </c>
       <c r="D13" s="11">
         <v>668</v>
       </c>
       <c r="E13" s="11">
         <v>668</v>
       </c>
@@ -2161,51 +2175,53 @@
       </c>
       <c r="AN13" s="20">
         <v>246</v>
       </c>
       <c r="AO13" s="20">
         <v>233</v>
       </c>
       <c r="AP13" s="22">
         <v>204</v>
       </c>
       <c r="AQ13" s="11">
         <v>185</v>
       </c>
       <c r="AR13" s="11">
         <v>249</v>
       </c>
       <c r="AS13" s="11">
         <v>249</v>
       </c>
       <c r="AT13" s="11">
         <v>255</v>
       </c>
       <c r="AU13" s="11">
         <v>295</v>
       </c>
-      <c r="AV13" s="20"/>
+      <c r="AV13" s="11">
+        <v>295</v>
+      </c>
       <c r="AW13" s="20"/>
       <c r="AX13" s="20"/>
       <c r="AY13" s="20"/>
       <c r="AZ13" s="20"/>
       <c r="BA13" s="20"/>
       <c r="BB13" s="22"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11">
         <v>10703</v>
       </c>
       <c r="C14" s="11">
         <v>10555</v>
       </c>
       <c r="D14" s="11">
         <v>10820</v>
       </c>
       <c r="E14" s="11">
         <v>11016</v>
       </c>
@@ -2313,51 +2329,53 @@
       </c>
       <c r="AN14" s="20">
         <v>8796</v>
       </c>
       <c r="AO14" s="20">
         <v>8485</v>
       </c>
       <c r="AP14" s="22">
         <v>8514</v>
       </c>
       <c r="AQ14" s="11">
         <v>8554</v>
       </c>
       <c r="AR14" s="11">
         <v>8442</v>
       </c>
       <c r="AS14" s="11">
         <v>9132</v>
       </c>
       <c r="AT14" s="11">
         <v>9899</v>
       </c>
       <c r="AU14" s="11">
         <v>10763</v>
       </c>
-      <c r="AV14" s="20"/>
+      <c r="AV14" s="11">
+        <v>11182</v>
+      </c>
       <c r="AW14" s="20"/>
       <c r="AX14" s="20"/>
       <c r="AY14" s="20"/>
       <c r="AZ14" s="20"/>
       <c r="BA14" s="20"/>
       <c r="BB14" s="22"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>28</v>
       </c>
@@ -2465,51 +2483,53 @@
       </c>
       <c r="AN15" s="20">
         <v>692</v>
       </c>
       <c r="AO15" s="20">
         <v>619</v>
       </c>
       <c r="AP15" s="22">
         <v>569</v>
       </c>
       <c r="AQ15" s="11">
         <v>554</v>
       </c>
       <c r="AR15" s="11">
         <v>622</v>
       </c>
       <c r="AS15" s="11">
         <v>622</v>
       </c>
       <c r="AT15" s="11">
         <v>622</v>
       </c>
       <c r="AU15" s="11">
         <v>622</v>
       </c>
-      <c r="AV15" s="20"/>
+      <c r="AV15" s="11">
+        <v>687</v>
+      </c>
       <c r="AW15" s="20"/>
       <c r="AX15" s="20"/>
       <c r="AY15" s="20"/>
       <c r="AZ15" s="20"/>
       <c r="BA15" s="20"/>
       <c r="BB15" s="22"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>12021</v>
       </c>
       <c r="C16" s="11">
         <v>12396</v>
       </c>
       <c r="D16" s="11">
         <v>11996</v>
       </c>
       <c r="E16" s="11">
         <v>11471</v>
       </c>
@@ -2617,51 +2637,53 @@
       </c>
       <c r="AN16" s="20">
         <v>4366</v>
       </c>
       <c r="AO16" s="20">
         <v>4566</v>
       </c>
       <c r="AP16" s="22">
         <v>4836</v>
       </c>
       <c r="AQ16" s="11">
         <v>5086</v>
       </c>
       <c r="AR16" s="11">
         <v>4101</v>
       </c>
       <c r="AS16" s="11">
         <v>3749</v>
       </c>
       <c r="AT16" s="11">
         <v>3120</v>
       </c>
       <c r="AU16" s="11">
         <v>3120</v>
       </c>
-      <c r="AV16" s="20"/>
+      <c r="AV16" s="11">
+        <v>3145</v>
+      </c>
       <c r="AW16" s="20"/>
       <c r="AX16" s="20"/>
       <c r="AY16" s="20"/>
       <c r="AZ16" s="20"/>
       <c r="BA16" s="20"/>
       <c r="BB16" s="22"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:1" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="15"/>
     </row>
     <row r="18" spans="1:1" s="3" customFormat="1">
       <c r="A18" s="4"/>
     </row>
     <row r="19" spans="1:1" s="3" customFormat="1">
       <c r="A19" s="4"/>
     </row>
     <row r="20" spans="1:1" s="3" customFormat="1">
       <c r="A20" s="4"/>
     </row>
     <row r="21" spans="1:1" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:1" s="3" customFormat="1">
@@ -2743,61 +2765,61 @@
       <c r="A47" s="4"/>
     </row>
     <row r="48" spans="1:1" s="3" customFormat="1">
       <c r="A48" s="4"/>
     </row>
     <row r="49" spans="1:1" s="3" customFormat="1">
       <c r="A49" s="4"/>
     </row>
     <row r="50" spans="1:1" s="3" customFormat="1">
       <c r="A50" s="4"/>
     </row>
     <row r="51" spans="1:1" s="3" customFormat="1">
       <c r="A51" s="4"/>
     </row>
     <row r="52" spans="1:1" s="3" customFormat="1">
       <c r="A52" s="4"/>
     </row>
     <row r="53" spans="1:1" s="3" customFormat="1">
       <c r="A53" s="4"/>
     </row>
     <row r="54" spans="1:1" s="3" customFormat="1">
       <c r="A54" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="U4:AF4"/>
-[...3 lines deleted...]
-    <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="E3:H3"/>
+    <mergeCell ref="U4:AF4"/>
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>