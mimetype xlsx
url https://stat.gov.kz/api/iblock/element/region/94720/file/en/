--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="32">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -329,64 +329,64 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -657,179 +657,179 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BB22" sqref="BB22"/>
+      <selection pane="topRight" activeCell="BB23" sqref="BB23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.42578125" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="28"/>
-[...17 lines deleted...]
-      <c r="T2" s="28"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="E3" s="27"/>
-[...3 lines deleted...]
-      <c r="AC3" s="27" t="s">
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="AC3" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="AD3" s="27"/>
-[...2 lines deleted...]
-      <c r="AO3" s="27" t="s">
+      <c r="AD3" s="25"/>
+      <c r="AE3" s="25"/>
+      <c r="AF3" s="25"/>
+      <c r="AO3" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="AP3" s="27"/>
-[...2 lines deleted...]
-      <c r="BA3" s="27" t="s">
+      <c r="AP3" s="25"/>
+      <c r="AQ3" s="25"/>
+      <c r="AR3" s="25"/>
+      <c r="BA3" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="BB3" s="27"/>
-[...1 lines deleted...]
-      <c r="BD3" s="27"/>
+      <c r="BB3" s="25"/>
+      <c r="BC3" s="25"/>
+      <c r="BD3" s="25"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="25"/>
-[...5 lines deleted...]
-      <c r="I4" s="24" t="s">
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="25"/>
-[...10 lines deleted...]
-      <c r="U4" s="24" t="s">
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27"/>
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="V4" s="25"/>
-[...10 lines deleted...]
-      <c r="AG4" s="24" t="s">
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="27"/>
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27"/>
+      <c r="AD4" s="27"/>
+      <c r="AE4" s="27"/>
+      <c r="AF4" s="28"/>
+      <c r="AG4" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="AH4" s="25"/>
-[...10 lines deleted...]
-      <c r="AS4" s="24" t="s">
+      <c r="AH4" s="27"/>
+      <c r="AI4" s="27"/>
+      <c r="AJ4" s="27"/>
+      <c r="AK4" s="27"/>
+      <c r="AL4" s="27"/>
+      <c r="AM4" s="27"/>
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27"/>
+      <c r="AP4" s="27"/>
+      <c r="AQ4" s="27"/>
+      <c r="AR4" s="28"/>
+      <c r="AS4" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="AT4" s="25"/>
-[...9 lines deleted...]
-      <c r="BD4" s="26"/>
+      <c r="AT4" s="27"/>
+      <c r="AU4" s="27"/>
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="27"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
+      <c r="BC4" s="27"/>
+      <c r="BD4" s="28"/>
     </row>
     <row r="5" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
       <c r="A5" s="30"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -1100,51 +1100,53 @@
       </c>
       <c r="AO6" s="20">
         <v>20486</v>
       </c>
       <c r="AP6" s="22">
         <v>20779</v>
       </c>
       <c r="AQ6" s="11">
         <v>20688</v>
       </c>
       <c r="AR6" s="11">
         <v>22569</v>
       </c>
       <c r="AS6" s="11">
         <v>21996</v>
       </c>
       <c r="AT6" s="11">
         <v>22286</v>
       </c>
       <c r="AU6" s="11">
         <v>23845</v>
       </c>
       <c r="AV6" s="11">
         <v>24818</v>
       </c>
-      <c r="AW6" s="20"/>
+      <c r="AW6" s="11">
+        <v>26751</v>
+      </c>
       <c r="AX6" s="20"/>
       <c r="AY6" s="20"/>
       <c r="AZ6" s="20"/>
       <c r="BA6" s="20"/>
       <c r="BB6" s="22"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>10820</v>
       </c>
       <c r="C7" s="11">
         <v>10800</v>
       </c>
       <c r="D7" s="11">
         <v>10822</v>
       </c>
       <c r="E7" s="11">
         <v>10746</v>
       </c>
       <c r="F7" s="11">
@@ -1254,51 +1256,53 @@
       </c>
       <c r="AO7" s="20">
         <v>1082</v>
       </c>
       <c r="AP7" s="22">
         <v>991</v>
       </c>
       <c r="AQ7" s="11">
         <v>1014</v>
       </c>
       <c r="AR7" s="11">
         <v>1557</v>
       </c>
       <c r="AS7" s="11">
         <v>1592</v>
       </c>
       <c r="AT7" s="11">
         <v>1172</v>
       </c>
       <c r="AU7" s="11">
         <v>1594</v>
       </c>
       <c r="AV7" s="11">
         <v>1503</v>
       </c>
-      <c r="AW7" s="20"/>
+      <c r="AW7" s="11">
+        <v>1387</v>
+      </c>
       <c r="AX7" s="20"/>
       <c r="AY7" s="20"/>
       <c r="AZ7" s="20"/>
       <c r="BA7" s="20"/>
       <c r="BB7" s="22"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2221</v>
       </c>
       <c r="C8" s="11">
         <v>2077</v>
       </c>
       <c r="D8" s="11">
         <v>2167</v>
       </c>
       <c r="E8" s="11">
         <v>2137</v>
       </c>
       <c r="F8" s="11">
@@ -1408,51 +1412,53 @@
       </c>
       <c r="AO8" s="20">
         <v>604</v>
       </c>
       <c r="AP8" s="22">
         <v>949</v>
       </c>
       <c r="AQ8" s="11">
         <v>733</v>
       </c>
       <c r="AR8" s="11">
         <v>704</v>
       </c>
       <c r="AS8" s="11">
         <v>649</v>
       </c>
       <c r="AT8" s="11">
         <v>658</v>
       </c>
       <c r="AU8" s="11">
         <v>648</v>
       </c>
       <c r="AV8" s="11">
         <v>658</v>
       </c>
-      <c r="AW8" s="20"/>
+      <c r="AW8" s="11">
+        <v>687</v>
+      </c>
       <c r="AX8" s="20"/>
       <c r="AY8" s="20"/>
       <c r="AZ8" s="20"/>
       <c r="BA8" s="20"/>
       <c r="BB8" s="22"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>11850</v>
       </c>
       <c r="C9" s="11">
         <v>11736</v>
       </c>
       <c r="D9" s="11">
         <v>10830</v>
       </c>
       <c r="E9" s="11">
         <v>10827</v>
       </c>
       <c r="F9" s="11">
@@ -1562,51 +1568,53 @@
       </c>
       <c r="AO9" s="20">
         <v>2658</v>
       </c>
       <c r="AP9" s="22">
         <v>2564</v>
       </c>
       <c r="AQ9" s="11">
         <v>2466</v>
       </c>
       <c r="AR9" s="11">
         <v>4290</v>
       </c>
       <c r="AS9" s="11">
         <v>3340</v>
       </c>
       <c r="AT9" s="11">
         <v>3937</v>
       </c>
       <c r="AU9" s="11">
         <v>4221</v>
       </c>
       <c r="AV9" s="11">
         <v>4759</v>
       </c>
-      <c r="AW9" s="20"/>
+      <c r="AW9" s="11">
+        <v>6132</v>
+      </c>
       <c r="AX9" s="20"/>
       <c r="AY9" s="20"/>
       <c r="AZ9" s="20"/>
       <c r="BA9" s="20"/>
       <c r="BB9" s="22"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>9054</v>
       </c>
       <c r="C10" s="11">
         <v>9038</v>
       </c>
       <c r="D10" s="11">
         <v>8473</v>
       </c>
       <c r="E10" s="11">
         <v>7719</v>
       </c>
       <c r="F10" s="11">
@@ -1716,51 +1724,53 @@
       </c>
       <c r="AO10" s="20">
         <v>2239</v>
       </c>
       <c r="AP10" s="22">
         <v>2152</v>
       </c>
       <c r="AQ10" s="11">
         <v>2096</v>
       </c>
       <c r="AR10" s="11">
         <v>2600</v>
       </c>
       <c r="AS10" s="11">
         <v>2659</v>
       </c>
       <c r="AT10" s="11">
         <v>2619</v>
       </c>
       <c r="AU10" s="11">
         <v>2578</v>
       </c>
       <c r="AV10" s="11">
         <v>2585</v>
       </c>
-      <c r="AW10" s="20"/>
+      <c r="AW10" s="11">
+        <v>2465</v>
+      </c>
       <c r="AX10" s="20"/>
       <c r="AY10" s="20"/>
       <c r="AZ10" s="20"/>
       <c r="BA10" s="20"/>
       <c r="BB10" s="22"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11</v>
       </c>
       <c r="C11" s="11">
         <v>11</v>
       </c>
       <c r="D11" s="11">
         <v>11</v>
       </c>
       <c r="E11" s="11">
         <v>11</v>
       </c>
       <c r="F11" s="11">
@@ -1870,51 +1880,53 @@
       </c>
       <c r="AO11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AP11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AQ11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AR11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AS11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AT11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AU11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AV11" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="AW11" s="17"/>
+      <c r="AW11" s="17" t="s">
+        <v>28</v>
+      </c>
       <c r="AX11" s="17"/>
       <c r="AY11" s="17"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="23"/>
       <c r="BC11" s="23"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>1935</v>
       </c>
       <c r="C12" s="11">
         <v>1162</v>
       </c>
       <c r="D12" s="11">
         <v>1044</v>
       </c>
       <c r="E12" s="11">
         <v>832</v>
       </c>
       <c r="F12" s="11">
@@ -2024,51 +2036,53 @@
       </c>
       <c r="AO12" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AP12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AQ12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AR12" s="11">
         <v>4</v>
       </c>
       <c r="AS12" s="11">
         <v>4</v>
       </c>
       <c r="AT12" s="11">
         <v>4</v>
       </c>
       <c r="AU12" s="11">
         <v>4</v>
       </c>
       <c r="AV12" s="11">
         <v>4</v>
       </c>
-      <c r="AW12" s="21"/>
+      <c r="AW12" s="11">
+        <v>4</v>
+      </c>
       <c r="AX12" s="21"/>
       <c r="AY12" s="21"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="23"/>
       <c r="BC12" s="23"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>668</v>
       </c>
       <c r="C13" s="11">
         <v>668</v>
       </c>
       <c r="D13" s="11">
         <v>668</v>
       </c>
       <c r="E13" s="11">
         <v>668</v>
       </c>
       <c r="F13" s="11">
@@ -2178,51 +2192,53 @@
       </c>
       <c r="AO13" s="20">
         <v>233</v>
       </c>
       <c r="AP13" s="22">
         <v>204</v>
       </c>
       <c r="AQ13" s="11">
         <v>185</v>
       </c>
       <c r="AR13" s="11">
         <v>249</v>
       </c>
       <c r="AS13" s="11">
         <v>249</v>
       </c>
       <c r="AT13" s="11">
         <v>255</v>
       </c>
       <c r="AU13" s="11">
         <v>295</v>
       </c>
       <c r="AV13" s="11">
         <v>295</v>
       </c>
-      <c r="AW13" s="20"/>
+      <c r="AW13" s="11">
+        <v>295</v>
+      </c>
       <c r="AX13" s="20"/>
       <c r="AY13" s="20"/>
       <c r="AZ13" s="20"/>
       <c r="BA13" s="20"/>
       <c r="BB13" s="22"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11">
         <v>10703</v>
       </c>
       <c r="C14" s="11">
         <v>10555</v>
       </c>
       <c r="D14" s="11">
         <v>10820</v>
       </c>
       <c r="E14" s="11">
         <v>11016</v>
       </c>
       <c r="F14" s="11">
@@ -2332,51 +2348,53 @@
       </c>
       <c r="AO14" s="20">
         <v>8485</v>
       </c>
       <c r="AP14" s="22">
         <v>8514</v>
       </c>
       <c r="AQ14" s="11">
         <v>8554</v>
       </c>
       <c r="AR14" s="11">
         <v>8442</v>
       </c>
       <c r="AS14" s="11">
         <v>9132</v>
       </c>
       <c r="AT14" s="11">
         <v>9899</v>
       </c>
       <c r="AU14" s="11">
         <v>10763</v>
       </c>
       <c r="AV14" s="11">
         <v>11182</v>
       </c>
-      <c r="AW14" s="20"/>
+      <c r="AW14" s="11">
+        <v>11774</v>
+      </c>
       <c r="AX14" s="20"/>
       <c r="AY14" s="20"/>
       <c r="AZ14" s="20"/>
       <c r="BA14" s="20"/>
       <c r="BB14" s="22"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="11" t="s">
@@ -2486,51 +2504,53 @@
       </c>
       <c r="AO15" s="20">
         <v>619</v>
       </c>
       <c r="AP15" s="22">
         <v>569</v>
       </c>
       <c r="AQ15" s="11">
         <v>554</v>
       </c>
       <c r="AR15" s="11">
         <v>622</v>
       </c>
       <c r="AS15" s="11">
         <v>622</v>
       </c>
       <c r="AT15" s="11">
         <v>622</v>
       </c>
       <c r="AU15" s="11">
         <v>622</v>
       </c>
       <c r="AV15" s="11">
         <v>687</v>
       </c>
-      <c r="AW15" s="20"/>
+      <c r="AW15" s="11">
+        <v>782</v>
+      </c>
       <c r="AX15" s="20"/>
       <c r="AY15" s="20"/>
       <c r="AZ15" s="20"/>
       <c r="BA15" s="20"/>
       <c r="BB15" s="22"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>12021</v>
       </c>
       <c r="C16" s="11">
         <v>12396</v>
       </c>
       <c r="D16" s="11">
         <v>11996</v>
       </c>
       <c r="E16" s="11">
         <v>11471</v>
       </c>
       <c r="F16" s="11">
@@ -2640,51 +2660,53 @@
       </c>
       <c r="AO16" s="20">
         <v>4566</v>
       </c>
       <c r="AP16" s="22">
         <v>4836</v>
       </c>
       <c r="AQ16" s="11">
         <v>5086</v>
       </c>
       <c r="AR16" s="11">
         <v>4101</v>
       </c>
       <c r="AS16" s="11">
         <v>3749</v>
       </c>
       <c r="AT16" s="11">
         <v>3120</v>
       </c>
       <c r="AU16" s="11">
         <v>3120</v>
       </c>
       <c r="AV16" s="11">
         <v>3145</v>
       </c>
-      <c r="AW16" s="20"/>
+      <c r="AW16" s="11">
+        <v>3225</v>
+      </c>
       <c r="AX16" s="20"/>
       <c r="AY16" s="20"/>
       <c r="AZ16" s="20"/>
       <c r="BA16" s="20"/>
       <c r="BB16" s="22"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:1" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="15"/>
     </row>
     <row r="18" spans="1:1" s="3" customFormat="1">
       <c r="A18" s="4"/>
     </row>
     <row r="19" spans="1:1" s="3" customFormat="1">
       <c r="A19" s="4"/>
     </row>
     <row r="20" spans="1:1" s="3" customFormat="1">
       <c r="A20" s="4"/>
     </row>
     <row r="21" spans="1:1" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:1" s="3" customFormat="1">
       <c r="A22" s="4"/>
@@ -2765,61 +2787,61 @@
       <c r="A47" s="4"/>
     </row>
     <row r="48" spans="1:1" s="3" customFormat="1">
       <c r="A48" s="4"/>
     </row>
     <row r="49" spans="1:1" s="3" customFormat="1">
       <c r="A49" s="4"/>
     </row>
     <row r="50" spans="1:1" s="3" customFormat="1">
       <c r="A50" s="4"/>
     </row>
     <row r="51" spans="1:1" s="3" customFormat="1">
       <c r="A51" s="4"/>
     </row>
     <row r="52" spans="1:1" s="3" customFormat="1">
       <c r="A52" s="4"/>
     </row>
     <row r="53" spans="1:1" s="3" customFormat="1">
       <c r="A53" s="4"/>
     </row>
     <row r="54" spans="1:1" s="3" customFormat="1">
       <c r="A54" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="AS4:BD4"/>
+    <mergeCell ref="BA3:BD3"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="A2:T2"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="I4:T4"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="U4:AF4"/>
-    <mergeCell ref="AS4:BD4"/>
-[...2 lines deleted...]
-    <mergeCell ref="AG4:AR4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>