--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="32">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -329,64 +329,64 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -657,179 +657,179 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BB23" sqref="BB23"/>
+      <selection pane="topRight" activeCell="BB25" sqref="BB25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.42578125" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="34.5" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="24"/>
-[...17 lines deleted...]
-      <c r="T2" s="24"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
-      <c r="E3" s="25"/>
-[...3 lines deleted...]
-      <c r="AC3" s="25" t="s">
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="AC3" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AD3" s="25"/>
-[...2 lines deleted...]
-      <c r="AO3" s="25" t="s">
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="27"/>
+      <c r="AF3" s="27"/>
+      <c r="AO3" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AP3" s="25"/>
-[...2 lines deleted...]
-      <c r="BA3" s="25" t="s">
+      <c r="AP3" s="27"/>
+      <c r="AQ3" s="27"/>
+      <c r="AR3" s="27"/>
+      <c r="BA3" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="BB3" s="25"/>
-[...1 lines deleted...]
-      <c r="BD3" s="25"/>
+      <c r="BB3" s="27"/>
+      <c r="BC3" s="27"/>
+      <c r="BD3" s="27"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="27"/>
-[...5 lines deleted...]
-      <c r="I4" s="26" t="s">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="27"/>
-[...10 lines deleted...]
-      <c r="U4" s="26" t="s">
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="V4" s="27"/>
-[...10 lines deleted...]
-      <c r="AG4" s="26" t="s">
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="AH4" s="27"/>
-[...10 lines deleted...]
-      <c r="AS4" s="26" t="s">
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="25"/>
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="AT4" s="27"/>
-[...9 lines deleted...]
-      <c r="BD4" s="28"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="25"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
+      <c r="BB4" s="25"/>
+      <c r="BC4" s="25"/>
+      <c r="BD4" s="26"/>
     </row>
     <row r="5" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
       <c r="A5" s="30"/>
       <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="10" t="s">
@@ -1103,51 +1103,53 @@
       </c>
       <c r="AP6" s="22">
         <v>20779</v>
       </c>
       <c r="AQ6" s="11">
         <v>20688</v>
       </c>
       <c r="AR6" s="11">
         <v>22569</v>
       </c>
       <c r="AS6" s="11">
         <v>21996</v>
       </c>
       <c r="AT6" s="11">
         <v>22286</v>
       </c>
       <c r="AU6" s="11">
         <v>23845</v>
       </c>
       <c r="AV6" s="11">
         <v>24818</v>
       </c>
       <c r="AW6" s="11">
         <v>26751</v>
       </c>
-      <c r="AX6" s="20"/>
+      <c r="AX6" s="11">
+        <v>24832</v>
+      </c>
       <c r="AY6" s="20"/>
       <c r="AZ6" s="20"/>
       <c r="BA6" s="20"/>
       <c r="BB6" s="22"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>10820</v>
       </c>
       <c r="C7" s="11">
         <v>10800</v>
       </c>
       <c r="D7" s="11">
         <v>10822</v>
       </c>
       <c r="E7" s="11">
         <v>10746</v>
       </c>
       <c r="F7" s="11">
         <v>9108</v>
@@ -1259,51 +1261,53 @@
       </c>
       <c r="AP7" s="22">
         <v>991</v>
       </c>
       <c r="AQ7" s="11">
         <v>1014</v>
       </c>
       <c r="AR7" s="11">
         <v>1557</v>
       </c>
       <c r="AS7" s="11">
         <v>1592</v>
       </c>
       <c r="AT7" s="11">
         <v>1172</v>
       </c>
       <c r="AU7" s="11">
         <v>1594</v>
       </c>
       <c r="AV7" s="11">
         <v>1503</v>
       </c>
       <c r="AW7" s="11">
         <v>1387</v>
       </c>
-      <c r="AX7" s="20"/>
+      <c r="AX7" s="11">
+        <v>1564</v>
+      </c>
       <c r="AY7" s="20"/>
       <c r="AZ7" s="20"/>
       <c r="BA7" s="20"/>
       <c r="BB7" s="22"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2221</v>
       </c>
       <c r="C8" s="11">
         <v>2077</v>
       </c>
       <c r="D8" s="11">
         <v>2167</v>
       </c>
       <c r="E8" s="11">
         <v>2137</v>
       </c>
       <c r="F8" s="11">
         <v>2355</v>
@@ -1415,51 +1419,53 @@
       </c>
       <c r="AP8" s="22">
         <v>949</v>
       </c>
       <c r="AQ8" s="11">
         <v>733</v>
       </c>
       <c r="AR8" s="11">
         <v>704</v>
       </c>
       <c r="AS8" s="11">
         <v>649</v>
       </c>
       <c r="AT8" s="11">
         <v>658</v>
       </c>
       <c r="AU8" s="11">
         <v>648</v>
       </c>
       <c r="AV8" s="11">
         <v>658</v>
       </c>
       <c r="AW8" s="11">
         <v>687</v>
       </c>
-      <c r="AX8" s="20"/>
+      <c r="AX8" s="11">
+        <v>751</v>
+      </c>
       <c r="AY8" s="20"/>
       <c r="AZ8" s="20"/>
       <c r="BA8" s="20"/>
       <c r="BB8" s="22"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>11850</v>
       </c>
       <c r="C9" s="11">
         <v>11736</v>
       </c>
       <c r="D9" s="11">
         <v>10830</v>
       </c>
       <c r="E9" s="11">
         <v>10827</v>
       </c>
       <c r="F9" s="11">
         <v>10500</v>
@@ -1571,51 +1577,53 @@
       </c>
       <c r="AP9" s="22">
         <v>2564</v>
       </c>
       <c r="AQ9" s="11">
         <v>2466</v>
       </c>
       <c r="AR9" s="11">
         <v>4290</v>
       </c>
       <c r="AS9" s="11">
         <v>3340</v>
       </c>
       <c r="AT9" s="11">
         <v>3937</v>
       </c>
       <c r="AU9" s="11">
         <v>4221</v>
       </c>
       <c r="AV9" s="11">
         <v>4759</v>
       </c>
       <c r="AW9" s="11">
         <v>6132</v>
       </c>
-      <c r="AX9" s="20"/>
+      <c r="AX9" s="11">
+        <v>4428</v>
+      </c>
       <c r="AY9" s="20"/>
       <c r="AZ9" s="20"/>
       <c r="BA9" s="20"/>
       <c r="BB9" s="22"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>9054</v>
       </c>
       <c r="C10" s="11">
         <v>9038</v>
       </c>
       <c r="D10" s="11">
         <v>8473</v>
       </c>
       <c r="E10" s="11">
         <v>7719</v>
       </c>
       <c r="F10" s="11">
         <v>7599</v>
@@ -1727,51 +1735,53 @@
       </c>
       <c r="AP10" s="22">
         <v>2152</v>
       </c>
       <c r="AQ10" s="11">
         <v>2096</v>
       </c>
       <c r="AR10" s="11">
         <v>2600</v>
       </c>
       <c r="AS10" s="11">
         <v>2659</v>
       </c>
       <c r="AT10" s="11">
         <v>2619</v>
       </c>
       <c r="AU10" s="11">
         <v>2578</v>
       </c>
       <c r="AV10" s="11">
         <v>2585</v>
       </c>
       <c r="AW10" s="11">
         <v>2465</v>
       </c>
-      <c r="AX10" s="20"/>
+      <c r="AX10" s="11">
+        <v>2697</v>
+      </c>
       <c r="AY10" s="20"/>
       <c r="AZ10" s="20"/>
       <c r="BA10" s="20"/>
       <c r="BB10" s="22"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11</v>
       </c>
       <c r="C11" s="11">
         <v>11</v>
       </c>
       <c r="D11" s="11">
         <v>11</v>
       </c>
       <c r="E11" s="11">
         <v>11</v>
       </c>
       <c r="F11" s="11">
         <v>11</v>
@@ -1883,51 +1893,53 @@
       </c>
       <c r="AP11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AQ11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AR11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AS11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AT11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AU11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AV11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AW11" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="AX11" s="17"/>
+      <c r="AX11" s="17" t="s">
+        <v>28</v>
+      </c>
       <c r="AY11" s="17"/>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="23"/>
       <c r="BC11" s="23"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>1935</v>
       </c>
       <c r="C12" s="11">
         <v>1162</v>
       </c>
       <c r="D12" s="11">
         <v>1044</v>
       </c>
       <c r="E12" s="11">
         <v>832</v>
       </c>
       <c r="F12" s="11">
         <v>744</v>
@@ -2039,51 +2051,53 @@
       </c>
       <c r="AP12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AQ12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AR12" s="11">
         <v>4</v>
       </c>
       <c r="AS12" s="11">
         <v>4</v>
       </c>
       <c r="AT12" s="11">
         <v>4</v>
       </c>
       <c r="AU12" s="11">
         <v>4</v>
       </c>
       <c r="AV12" s="11">
         <v>4</v>
       </c>
       <c r="AW12" s="11">
         <v>4</v>
       </c>
-      <c r="AX12" s="21"/>
+      <c r="AX12" s="16" t="s">
+        <v>28</v>
+      </c>
       <c r="AY12" s="21"/>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="23"/>
       <c r="BC12" s="23"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>668</v>
       </c>
       <c r="C13" s="11">
         <v>668</v>
       </c>
       <c r="D13" s="11">
         <v>668</v>
       </c>
       <c r="E13" s="11">
         <v>668</v>
       </c>
       <c r="F13" s="11">
         <v>638</v>
@@ -2195,51 +2209,53 @@
       </c>
       <c r="AP13" s="22">
         <v>204</v>
       </c>
       <c r="AQ13" s="11">
         <v>185</v>
       </c>
       <c r="AR13" s="11">
         <v>249</v>
       </c>
       <c r="AS13" s="11">
         <v>249</v>
       </c>
       <c r="AT13" s="11">
         <v>255</v>
       </c>
       <c r="AU13" s="11">
         <v>295</v>
       </c>
       <c r="AV13" s="11">
         <v>295</v>
       </c>
       <c r="AW13" s="11">
         <v>295</v>
       </c>
-      <c r="AX13" s="20"/>
+      <c r="AX13" s="11">
+        <v>276</v>
+      </c>
       <c r="AY13" s="20"/>
       <c r="AZ13" s="20"/>
       <c r="BA13" s="20"/>
       <c r="BB13" s="22"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11">
         <v>10703</v>
       </c>
       <c r="C14" s="11">
         <v>10555</v>
       </c>
       <c r="D14" s="11">
         <v>10820</v>
       </c>
       <c r="E14" s="11">
         <v>11016</v>
       </c>
       <c r="F14" s="11">
         <v>10896</v>
@@ -2351,51 +2367,53 @@
       </c>
       <c r="AP14" s="22">
         <v>8514</v>
       </c>
       <c r="AQ14" s="11">
         <v>8554</v>
       </c>
       <c r="AR14" s="11">
         <v>8442</v>
       </c>
       <c r="AS14" s="11">
         <v>9132</v>
       </c>
       <c r="AT14" s="11">
         <v>9899</v>
       </c>
       <c r="AU14" s="11">
         <v>10763</v>
       </c>
       <c r="AV14" s="11">
         <v>11182</v>
       </c>
       <c r="AW14" s="11">
         <v>11774</v>
       </c>
-      <c r="AX14" s="20"/>
+      <c r="AX14" s="11">
+        <v>10679</v>
+      </c>
       <c r="AY14" s="20"/>
       <c r="AZ14" s="20"/>
       <c r="BA14" s="20"/>
       <c r="BB14" s="22"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>28</v>
@@ -2507,51 +2525,53 @@
       </c>
       <c r="AP15" s="22">
         <v>569</v>
       </c>
       <c r="AQ15" s="11">
         <v>554</v>
       </c>
       <c r="AR15" s="11">
         <v>622</v>
       </c>
       <c r="AS15" s="11">
         <v>622</v>
       </c>
       <c r="AT15" s="11">
         <v>622</v>
       </c>
       <c r="AU15" s="11">
         <v>622</v>
       </c>
       <c r="AV15" s="11">
         <v>687</v>
       </c>
       <c r="AW15" s="11">
         <v>782</v>
       </c>
-      <c r="AX15" s="20"/>
+      <c r="AX15" s="11">
+        <v>796</v>
+      </c>
       <c r="AY15" s="20"/>
       <c r="AZ15" s="20"/>
       <c r="BA15" s="20"/>
       <c r="BB15" s="22"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>12021</v>
       </c>
       <c r="C16" s="11">
         <v>12396</v>
       </c>
       <c r="D16" s="11">
         <v>11996</v>
       </c>
       <c r="E16" s="11">
         <v>11471</v>
       </c>
       <c r="F16" s="11">
         <v>10230</v>
@@ -2663,51 +2683,53 @@
       </c>
       <c r="AP16" s="22">
         <v>4836</v>
       </c>
       <c r="AQ16" s="11">
         <v>5086</v>
       </c>
       <c r="AR16" s="11">
         <v>4101</v>
       </c>
       <c r="AS16" s="11">
         <v>3749</v>
       </c>
       <c r="AT16" s="11">
         <v>3120</v>
       </c>
       <c r="AU16" s="11">
         <v>3120</v>
       </c>
       <c r="AV16" s="11">
         <v>3145</v>
       </c>
       <c r="AW16" s="11">
         <v>3225</v>
       </c>
-      <c r="AX16" s="20"/>
+      <c r="AX16" s="11">
+        <v>3641</v>
+      </c>
       <c r="AY16" s="20"/>
       <c r="AZ16" s="20"/>
       <c r="BA16" s="20"/>
       <c r="BB16" s="22"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:1" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="15"/>
     </row>
     <row r="18" spans="1:1" s="3" customFormat="1">
       <c r="A18" s="4"/>
     </row>
     <row r="19" spans="1:1" s="3" customFormat="1">
       <c r="A19" s="4"/>
     </row>
     <row r="20" spans="1:1" s="3" customFormat="1">
       <c r="A20" s="4"/>
     </row>
     <row r="21" spans="1:1" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:1" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>