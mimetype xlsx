--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="32">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -1106,51 +1106,53 @@
       </c>
       <c r="AQ6" s="11">
         <v>20688</v>
       </c>
       <c r="AR6" s="11">
         <v>22569</v>
       </c>
       <c r="AS6" s="11">
         <v>21996</v>
       </c>
       <c r="AT6" s="11">
         <v>22286</v>
       </c>
       <c r="AU6" s="11">
         <v>23845</v>
       </c>
       <c r="AV6" s="11">
         <v>24818</v>
       </c>
       <c r="AW6" s="11">
         <v>26751</v>
       </c>
       <c r="AX6" s="11">
         <v>24832</v>
       </c>
-      <c r="AY6" s="20"/>
+      <c r="AY6" s="11">
+        <v>24382</v>
+      </c>
       <c r="AZ6" s="20"/>
       <c r="BA6" s="20"/>
       <c r="BB6" s="22"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>10820</v>
       </c>
       <c r="C7" s="11">
         <v>10800</v>
       </c>
       <c r="D7" s="11">
         <v>10822</v>
       </c>
       <c r="E7" s="11">
         <v>10746</v>
       </c>
       <c r="F7" s="11">
         <v>9108</v>
       </c>
@@ -1264,51 +1266,53 @@
       </c>
       <c r="AQ7" s="11">
         <v>1014</v>
       </c>
       <c r="AR7" s="11">
         <v>1557</v>
       </c>
       <c r="AS7" s="11">
         <v>1592</v>
       </c>
       <c r="AT7" s="11">
         <v>1172</v>
       </c>
       <c r="AU7" s="11">
         <v>1594</v>
       </c>
       <c r="AV7" s="11">
         <v>1503</v>
       </c>
       <c r="AW7" s="11">
         <v>1387</v>
       </c>
       <c r="AX7" s="11">
         <v>1564</v>
       </c>
-      <c r="AY7" s="20"/>
+      <c r="AY7" s="11">
+        <v>1444</v>
+      </c>
       <c r="AZ7" s="20"/>
       <c r="BA7" s="20"/>
       <c r="BB7" s="22"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2221</v>
       </c>
       <c r="C8" s="11">
         <v>2077</v>
       </c>
       <c r="D8" s="11">
         <v>2167</v>
       </c>
       <c r="E8" s="11">
         <v>2137</v>
       </c>
       <c r="F8" s="11">
         <v>2355</v>
       </c>
@@ -1422,51 +1426,53 @@
       </c>
       <c r="AQ8" s="11">
         <v>733</v>
       </c>
       <c r="AR8" s="11">
         <v>704</v>
       </c>
       <c r="AS8" s="11">
         <v>649</v>
       </c>
       <c r="AT8" s="11">
         <v>658</v>
       </c>
       <c r="AU8" s="11">
         <v>648</v>
       </c>
       <c r="AV8" s="11">
         <v>658</v>
       </c>
       <c r="AW8" s="11">
         <v>687</v>
       </c>
       <c r="AX8" s="11">
         <v>751</v>
       </c>
-      <c r="AY8" s="20"/>
+      <c r="AY8" s="11">
+        <v>795</v>
+      </c>
       <c r="AZ8" s="20"/>
       <c r="BA8" s="20"/>
       <c r="BB8" s="22"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>11850</v>
       </c>
       <c r="C9" s="11">
         <v>11736</v>
       </c>
       <c r="D9" s="11">
         <v>10830</v>
       </c>
       <c r="E9" s="11">
         <v>10827</v>
       </c>
       <c r="F9" s="11">
         <v>10500</v>
       </c>
@@ -1580,51 +1586,53 @@
       </c>
       <c r="AQ9" s="11">
         <v>2466</v>
       </c>
       <c r="AR9" s="11">
         <v>4290</v>
       </c>
       <c r="AS9" s="11">
         <v>3340</v>
       </c>
       <c r="AT9" s="11">
         <v>3937</v>
       </c>
       <c r="AU9" s="11">
         <v>4221</v>
       </c>
       <c r="AV9" s="11">
         <v>4759</v>
       </c>
       <c r="AW9" s="11">
         <v>6132</v>
       </c>
       <c r="AX9" s="11">
         <v>4428</v>
       </c>
-      <c r="AY9" s="20"/>
+      <c r="AY9" s="11">
+        <v>4363</v>
+      </c>
       <c r="AZ9" s="20"/>
       <c r="BA9" s="20"/>
       <c r="BB9" s="22"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>9054</v>
       </c>
       <c r="C10" s="11">
         <v>9038</v>
       </c>
       <c r="D10" s="11">
         <v>8473</v>
       </c>
       <c r="E10" s="11">
         <v>7719</v>
       </c>
       <c r="F10" s="11">
         <v>7599</v>
       </c>
@@ -1738,51 +1746,53 @@
       </c>
       <c r="AQ10" s="11">
         <v>2096</v>
       </c>
       <c r="AR10" s="11">
         <v>2600</v>
       </c>
       <c r="AS10" s="11">
         <v>2659</v>
       </c>
       <c r="AT10" s="11">
         <v>2619</v>
       </c>
       <c r="AU10" s="11">
         <v>2578</v>
       </c>
       <c r="AV10" s="11">
         <v>2585</v>
       </c>
       <c r="AW10" s="11">
         <v>2465</v>
       </c>
       <c r="AX10" s="11">
         <v>2697</v>
       </c>
-      <c r="AY10" s="20"/>
+      <c r="AY10" s="11">
+        <v>2684</v>
+      </c>
       <c r="AZ10" s="20"/>
       <c r="BA10" s="20"/>
       <c r="BB10" s="22"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11</v>
       </c>
       <c r="C11" s="11">
         <v>11</v>
       </c>
       <c r="D11" s="11">
         <v>11</v>
       </c>
       <c r="E11" s="11">
         <v>11</v>
       </c>
       <c r="F11" s="11">
         <v>11</v>
       </c>
@@ -1896,51 +1906,53 @@
       </c>
       <c r="AQ11" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AR11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AS11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AT11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AU11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AV11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AW11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AX11" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="AY11" s="17"/>
+      <c r="AY11" s="17" t="s">
+        <v>28</v>
+      </c>
       <c r="AZ11" s="17"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="23"/>
       <c r="BC11" s="23"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>1935</v>
       </c>
       <c r="C12" s="11">
         <v>1162</v>
       </c>
       <c r="D12" s="11">
         <v>1044</v>
       </c>
       <c r="E12" s="11">
         <v>832</v>
       </c>
       <c r="F12" s="11">
         <v>744</v>
       </c>
@@ -2054,51 +2066,53 @@
       </c>
       <c r="AQ12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="AR12" s="11">
         <v>4</v>
       </c>
       <c r="AS12" s="11">
         <v>4</v>
       </c>
       <c r="AT12" s="11">
         <v>4</v>
       </c>
       <c r="AU12" s="11">
         <v>4</v>
       </c>
       <c r="AV12" s="11">
         <v>4</v>
       </c>
       <c r="AW12" s="11">
         <v>4</v>
       </c>
       <c r="AX12" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="AY12" s="21"/>
+      <c r="AY12" s="17" t="s">
+        <v>28</v>
+      </c>
       <c r="AZ12" s="17"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="23"/>
       <c r="BC12" s="23"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>668</v>
       </c>
       <c r="C13" s="11">
         <v>668</v>
       </c>
       <c r="D13" s="11">
         <v>668</v>
       </c>
       <c r="E13" s="11">
         <v>668</v>
       </c>
       <c r="F13" s="11">
         <v>638</v>
       </c>
@@ -2212,51 +2226,53 @@
       </c>
       <c r="AQ13" s="11">
         <v>185</v>
       </c>
       <c r="AR13" s="11">
         <v>249</v>
       </c>
       <c r="AS13" s="11">
         <v>249</v>
       </c>
       <c r="AT13" s="11">
         <v>255</v>
       </c>
       <c r="AU13" s="11">
         <v>295</v>
       </c>
       <c r="AV13" s="11">
         <v>295</v>
       </c>
       <c r="AW13" s="11">
         <v>295</v>
       </c>
       <c r="AX13" s="11">
         <v>276</v>
       </c>
-      <c r="AY13" s="20"/>
+      <c r="AY13" s="11">
+        <v>263</v>
+      </c>
       <c r="AZ13" s="20"/>
       <c r="BA13" s="20"/>
       <c r="BB13" s="22"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11">
         <v>10703</v>
       </c>
       <c r="C14" s="11">
         <v>10555</v>
       </c>
       <c r="D14" s="11">
         <v>10820</v>
       </c>
       <c r="E14" s="11">
         <v>11016</v>
       </c>
       <c r="F14" s="11">
         <v>10896</v>
       </c>
@@ -2370,51 +2386,53 @@
       </c>
       <c r="AQ14" s="11">
         <v>8554</v>
       </c>
       <c r="AR14" s="11">
         <v>8442</v>
       </c>
       <c r="AS14" s="11">
         <v>9132</v>
       </c>
       <c r="AT14" s="11">
         <v>9899</v>
       </c>
       <c r="AU14" s="11">
         <v>10763</v>
       </c>
       <c r="AV14" s="11">
         <v>11182</v>
       </c>
       <c r="AW14" s="11">
         <v>11774</v>
       </c>
       <c r="AX14" s="11">
         <v>10679</v>
       </c>
-      <c r="AY14" s="20"/>
+      <c r="AY14" s="11">
+        <v>10516</v>
+      </c>
       <c r="AZ14" s="20"/>
       <c r="BA14" s="20"/>
       <c r="BB14" s="22"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>28</v>
       </c>
@@ -2528,51 +2546,53 @@
       </c>
       <c r="AQ15" s="11">
         <v>554</v>
       </c>
       <c r="AR15" s="11">
         <v>622</v>
       </c>
       <c r="AS15" s="11">
         <v>622</v>
       </c>
       <c r="AT15" s="11">
         <v>622</v>
       </c>
       <c r="AU15" s="11">
         <v>622</v>
       </c>
       <c r="AV15" s="11">
         <v>687</v>
       </c>
       <c r="AW15" s="11">
         <v>782</v>
       </c>
       <c r="AX15" s="11">
         <v>796</v>
       </c>
-      <c r="AY15" s="20"/>
+      <c r="AY15" s="11">
+        <v>666</v>
+      </c>
       <c r="AZ15" s="20"/>
       <c r="BA15" s="20"/>
       <c r="BB15" s="22"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>12021</v>
       </c>
       <c r="C16" s="11">
         <v>12396</v>
       </c>
       <c r="D16" s="11">
         <v>11996</v>
       </c>
       <c r="E16" s="11">
         <v>11471</v>
       </c>
       <c r="F16" s="11">
         <v>10230</v>
       </c>
@@ -2686,51 +2706,53 @@
       </c>
       <c r="AQ16" s="11">
         <v>5086</v>
       </c>
       <c r="AR16" s="11">
         <v>4101</v>
       </c>
       <c r="AS16" s="11">
         <v>3749</v>
       </c>
       <c r="AT16" s="11">
         <v>3120</v>
       </c>
       <c r="AU16" s="11">
         <v>3120</v>
       </c>
       <c r="AV16" s="11">
         <v>3145</v>
       </c>
       <c r="AW16" s="11">
         <v>3225</v>
       </c>
       <c r="AX16" s="11">
         <v>3641</v>
       </c>
-      <c r="AY16" s="20"/>
+      <c r="AY16" s="11">
+        <v>3651</v>
+      </c>
       <c r="AZ16" s="20"/>
       <c r="BA16" s="20"/>
       <c r="BB16" s="22"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:1" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="15"/>
     </row>
     <row r="18" spans="1:1" s="3" customFormat="1">
       <c r="A18" s="4"/>
     </row>
     <row r="19" spans="1:1" s="3" customFormat="1">
       <c r="A19" s="4"/>
     </row>
     <row r="20" spans="1:1" s="3" customFormat="1">
       <c r="A20" s="4"/>
     </row>
     <row r="21" spans="1:1" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:1" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:1" s="3" customFormat="1">