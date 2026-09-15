--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="915" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="32">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -657,51 +657,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BB25" sqref="BB25"/>
+      <selection pane="topRight" activeCell="BC26" sqref="BC26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.42578125" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="34.5" customHeight="1">
       <c r="A2" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="28"/>
       <c r="J2" s="28"/>
       <c r="K2" s="28"/>
       <c r="L2" s="28"/>
@@ -1109,51 +1109,53 @@
       </c>
       <c r="AR6" s="11">
         <v>22569</v>
       </c>
       <c r="AS6" s="11">
         <v>21996</v>
       </c>
       <c r="AT6" s="11">
         <v>22286</v>
       </c>
       <c r="AU6" s="11">
         <v>23845</v>
       </c>
       <c r="AV6" s="11">
         <v>24818</v>
       </c>
       <c r="AW6" s="11">
         <v>26751</v>
       </c>
       <c r="AX6" s="11">
         <v>24832</v>
       </c>
       <c r="AY6" s="11">
         <v>24382</v>
       </c>
-      <c r="AZ6" s="20"/>
+      <c r="AZ6" s="11">
+        <v>23503</v>
+      </c>
       <c r="BA6" s="20"/>
       <c r="BB6" s="22"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>10820</v>
       </c>
       <c r="C7" s="11">
         <v>10800</v>
       </c>
       <c r="D7" s="11">
         <v>10822</v>
       </c>
       <c r="E7" s="11">
         <v>10746</v>
       </c>
       <c r="F7" s="11">
         <v>9108</v>
       </c>
       <c r="G7" s="11">
@@ -1269,51 +1271,53 @@
       </c>
       <c r="AR7" s="11">
         <v>1557</v>
       </c>
       <c r="AS7" s="11">
         <v>1592</v>
       </c>
       <c r="AT7" s="11">
         <v>1172</v>
       </c>
       <c r="AU7" s="11">
         <v>1594</v>
       </c>
       <c r="AV7" s="11">
         <v>1503</v>
       </c>
       <c r="AW7" s="11">
         <v>1387</v>
       </c>
       <c r="AX7" s="11">
         <v>1564</v>
       </c>
       <c r="AY7" s="11">
         <v>1444</v>
       </c>
-      <c r="AZ7" s="20"/>
+      <c r="AZ7" s="11">
+        <v>1235</v>
+      </c>
       <c r="BA7" s="20"/>
       <c r="BB7" s="22"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2221</v>
       </c>
       <c r="C8" s="11">
         <v>2077</v>
       </c>
       <c r="D8" s="11">
         <v>2167</v>
       </c>
       <c r="E8" s="11">
         <v>2137</v>
       </c>
       <c r="F8" s="11">
         <v>2355</v>
       </c>
       <c r="G8" s="11">
@@ -1429,51 +1433,53 @@
       </c>
       <c r="AR8" s="11">
         <v>704</v>
       </c>
       <c r="AS8" s="11">
         <v>649</v>
       </c>
       <c r="AT8" s="11">
         <v>658</v>
       </c>
       <c r="AU8" s="11">
         <v>648</v>
       </c>
       <c r="AV8" s="11">
         <v>658</v>
       </c>
       <c r="AW8" s="11">
         <v>687</v>
       </c>
       <c r="AX8" s="11">
         <v>751</v>
       </c>
       <c r="AY8" s="11">
         <v>795</v>
       </c>
-      <c r="AZ8" s="20"/>
+      <c r="AZ8" s="11">
+        <v>740</v>
+      </c>
       <c r="BA8" s="20"/>
       <c r="BB8" s="22"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>11850</v>
       </c>
       <c r="C9" s="11">
         <v>11736</v>
       </c>
       <c r="D9" s="11">
         <v>10830</v>
       </c>
       <c r="E9" s="11">
         <v>10827</v>
       </c>
       <c r="F9" s="11">
         <v>10500</v>
       </c>
       <c r="G9" s="11">
@@ -1589,51 +1595,53 @@
       </c>
       <c r="AR9" s="11">
         <v>4290</v>
       </c>
       <c r="AS9" s="11">
         <v>3340</v>
       </c>
       <c r="AT9" s="11">
         <v>3937</v>
       </c>
       <c r="AU9" s="11">
         <v>4221</v>
       </c>
       <c r="AV9" s="11">
         <v>4759</v>
       </c>
       <c r="AW9" s="11">
         <v>6132</v>
       </c>
       <c r="AX9" s="11">
         <v>4428</v>
       </c>
       <c r="AY9" s="11">
         <v>4363</v>
       </c>
-      <c r="AZ9" s="20"/>
+      <c r="AZ9" s="11">
+        <v>3930</v>
+      </c>
       <c r="BA9" s="20"/>
       <c r="BB9" s="22"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>9054</v>
       </c>
       <c r="C10" s="11">
         <v>9038</v>
       </c>
       <c r="D10" s="11">
         <v>8473</v>
       </c>
       <c r="E10" s="11">
         <v>7719</v>
       </c>
       <c r="F10" s="11">
         <v>7599</v>
       </c>
       <c r="G10" s="11">
@@ -1749,51 +1757,53 @@
       </c>
       <c r="AR10" s="11">
         <v>2600</v>
       </c>
       <c r="AS10" s="11">
         <v>2659</v>
       </c>
       <c r="AT10" s="11">
         <v>2619</v>
       </c>
       <c r="AU10" s="11">
         <v>2578</v>
       </c>
       <c r="AV10" s="11">
         <v>2585</v>
       </c>
       <c r="AW10" s="11">
         <v>2465</v>
       </c>
       <c r="AX10" s="11">
         <v>2697</v>
       </c>
       <c r="AY10" s="11">
         <v>2684</v>
       </c>
-      <c r="AZ10" s="20"/>
+      <c r="AZ10" s="11">
+        <v>2523</v>
+      </c>
       <c r="BA10" s="20"/>
       <c r="BB10" s="22"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11</v>
       </c>
       <c r="C11" s="11">
         <v>11</v>
       </c>
       <c r="D11" s="11">
         <v>11</v>
       </c>
       <c r="E11" s="11">
         <v>11</v>
       </c>
       <c r="F11" s="11">
         <v>11</v>
       </c>
       <c r="G11" s="11">
@@ -1909,51 +1919,53 @@
       </c>
       <c r="AR11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AS11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AT11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AU11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AV11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AW11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AX11" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AY11" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="AZ11" s="17"/>
+      <c r="AZ11" s="17" t="s">
+        <v>28</v>
+      </c>
       <c r="BA11" s="17"/>
       <c r="BB11" s="23"/>
       <c r="BC11" s="23"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>1935</v>
       </c>
       <c r="C12" s="11">
         <v>1162</v>
       </c>
       <c r="D12" s="11">
         <v>1044</v>
       </c>
       <c r="E12" s="11">
         <v>832</v>
       </c>
       <c r="F12" s="11">
         <v>744</v>
       </c>
       <c r="G12" s="11">
@@ -2069,51 +2081,53 @@
       </c>
       <c r="AR12" s="11">
         <v>4</v>
       </c>
       <c r="AS12" s="11">
         <v>4</v>
       </c>
       <c r="AT12" s="11">
         <v>4</v>
       </c>
       <c r="AU12" s="11">
         <v>4</v>
       </c>
       <c r="AV12" s="11">
         <v>4</v>
       </c>
       <c r="AW12" s="11">
         <v>4</v>
       </c>
       <c r="AX12" s="16" t="s">
         <v>28</v>
       </c>
       <c r="AY12" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="AZ12" s="17"/>
+      <c r="AZ12" s="17" t="s">
+        <v>28</v>
+      </c>
       <c r="BA12" s="17"/>
       <c r="BB12" s="23"/>
       <c r="BC12" s="23"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>668</v>
       </c>
       <c r="C13" s="11">
         <v>668</v>
       </c>
       <c r="D13" s="11">
         <v>668</v>
       </c>
       <c r="E13" s="11">
         <v>668</v>
       </c>
       <c r="F13" s="11">
         <v>638</v>
       </c>
       <c r="G13" s="11">
@@ -2229,51 +2243,53 @@
       </c>
       <c r="AR13" s="11">
         <v>249</v>
       </c>
       <c r="AS13" s="11">
         <v>249</v>
       </c>
       <c r="AT13" s="11">
         <v>255</v>
       </c>
       <c r="AU13" s="11">
         <v>295</v>
       </c>
       <c r="AV13" s="11">
         <v>295</v>
       </c>
       <c r="AW13" s="11">
         <v>295</v>
       </c>
       <c r="AX13" s="11">
         <v>276</v>
       </c>
       <c r="AY13" s="11">
         <v>263</v>
       </c>
-      <c r="AZ13" s="20"/>
+      <c r="AZ13" s="11">
+        <v>263</v>
+      </c>
       <c r="BA13" s="20"/>
       <c r="BB13" s="22"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="11">
         <v>10703</v>
       </c>
       <c r="C14" s="11">
         <v>10555</v>
       </c>
       <c r="D14" s="11">
         <v>10820</v>
       </c>
       <c r="E14" s="11">
         <v>11016</v>
       </c>
       <c r="F14" s="11">
         <v>10896</v>
       </c>
       <c r="G14" s="11">
@@ -2389,51 +2405,53 @@
       </c>
       <c r="AR14" s="11">
         <v>8442</v>
       </c>
       <c r="AS14" s="11">
         <v>9132</v>
       </c>
       <c r="AT14" s="11">
         <v>9899</v>
       </c>
       <c r="AU14" s="11">
         <v>10763</v>
       </c>
       <c r="AV14" s="11">
         <v>11182</v>
       </c>
       <c r="AW14" s="11">
         <v>11774</v>
       </c>
       <c r="AX14" s="11">
         <v>10679</v>
       </c>
       <c r="AY14" s="11">
         <v>10516</v>
       </c>
-      <c r="AZ14" s="20"/>
+      <c r="AZ14" s="11">
+        <v>10562</v>
+      </c>
       <c r="BA14" s="20"/>
       <c r="BB14" s="22"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="11" t="s">
@@ -2549,51 +2567,53 @@
       </c>
       <c r="AR15" s="11">
         <v>622</v>
       </c>
       <c r="AS15" s="11">
         <v>622</v>
       </c>
       <c r="AT15" s="11">
         <v>622</v>
       </c>
       <c r="AU15" s="11">
         <v>622</v>
       </c>
       <c r="AV15" s="11">
         <v>687</v>
       </c>
       <c r="AW15" s="11">
         <v>782</v>
       </c>
       <c r="AX15" s="11">
         <v>796</v>
       </c>
       <c r="AY15" s="11">
         <v>666</v>
       </c>
-      <c r="AZ15" s="20"/>
+      <c r="AZ15" s="11">
+        <v>579</v>
+      </c>
       <c r="BA15" s="20"/>
       <c r="BB15" s="22"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>12021</v>
       </c>
       <c r="C16" s="11">
         <v>12396</v>
       </c>
       <c r="D16" s="11">
         <v>11996</v>
       </c>
       <c r="E16" s="11">
         <v>11471</v>
       </c>
       <c r="F16" s="11">
         <v>10230</v>
       </c>
       <c r="G16" s="11">
@@ -2709,51 +2729,53 @@
       </c>
       <c r="AR16" s="11">
         <v>4101</v>
       </c>
       <c r="AS16" s="11">
         <v>3749</v>
       </c>
       <c r="AT16" s="11">
         <v>3120</v>
       </c>
       <c r="AU16" s="11">
         <v>3120</v>
       </c>
       <c r="AV16" s="11">
         <v>3145</v>
       </c>
       <c r="AW16" s="11">
         <v>3225</v>
       </c>
       <c r="AX16" s="11">
         <v>3641</v>
       </c>
       <c r="AY16" s="11">
         <v>3651</v>
       </c>
-      <c r="AZ16" s="20"/>
+      <c r="AZ16" s="11">
+        <v>3671</v>
+      </c>
       <c r="BA16" s="20"/>
       <c r="BB16" s="22"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:1" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="15"/>
     </row>
     <row r="18" spans="1:1" s="3" customFormat="1">
       <c r="A18" s="4"/>
     </row>
     <row r="19" spans="1:1" s="3" customFormat="1">
       <c r="A19" s="4"/>
     </row>
     <row r="20" spans="1:1" s="3" customFormat="1">
       <c r="A20" s="4"/>
     </row>
     <row r="21" spans="1:1" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:1" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:1" s="3" customFormat="1">
       <c r="A23" s="4"/>