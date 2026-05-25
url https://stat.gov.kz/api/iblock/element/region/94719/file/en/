--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="390" yWindow="390" windowWidth="24240" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="35">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
@@ -326,127 +326,127 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -472,51 +472,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -654,182 +654,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD96"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX25" sqref="AX25"/>
+      <selection pane="topRight" activeCell="AZ28" sqref="AZ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="24"/>
-[...17 lines deleted...]
-      <c r="T2" s="24"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="AC3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AD3" s="23"/>
       <c r="AE3" s="23"/>
       <c r="AF3" s="23"/>
       <c r="AO3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AP3" s="23"/>
       <c r="AQ3" s="23"/>
       <c r="AR3" s="23"/>
       <c r="BA3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="BB3" s="23"/>
       <c r="BC3" s="23"/>
       <c r="BD3" s="23"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="21"/>
-[...5 lines deleted...]
-      <c r="I4" s="20" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="21"/>
-[...10 lines deleted...]
-      <c r="U4" s="20" t="s">
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="V4" s="21"/>
-[...10 lines deleted...]
-      <c r="AG4" s="20" t="s">
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="AH4" s="21"/>
-[...10 lines deleted...]
-      <c r="AS4" s="20" t="s">
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="24"/>
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="AT4" s="21"/>
-[...9 lines deleted...]
-      <c r="BD4" s="22"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="24"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
+      <c r="BD4" s="25"/>
     </row>
     <row r="5" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="22"/>
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1094,51 +1094,53 @@
       </c>
       <c r="AN6" s="18">
         <v>243672</v>
       </c>
       <c r="AO6" s="18">
         <v>239307</v>
       </c>
       <c r="AP6" s="19">
         <v>240117</v>
       </c>
       <c r="AQ6" s="11">
         <v>233410</v>
       </c>
       <c r="AR6" s="11">
         <v>228501</v>
       </c>
       <c r="AS6" s="11">
         <v>230343</v>
       </c>
       <c r="AT6" s="11">
         <v>230104</v>
       </c>
       <c r="AU6" s="11">
         <v>237597</v>
       </c>
-      <c r="AV6" s="18"/>
+      <c r="AV6" s="11">
+        <v>263914</v>
+      </c>
       <c r="AW6" s="18"/>
       <c r="AX6" s="18"/>
       <c r="AY6" s="18"/>
       <c r="AZ6" s="18"/>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1924</v>
       </c>
       <c r="C7" s="11">
         <v>1890</v>
       </c>
       <c r="D7" s="11">
         <v>1545</v>
       </c>
       <c r="E7" s="11">
         <v>1477</v>
       </c>
@@ -1246,51 +1248,53 @@
       </c>
       <c r="AN7" s="18">
         <v>2683</v>
       </c>
       <c r="AO7" s="18">
         <v>2638</v>
       </c>
       <c r="AP7" s="19">
         <v>2648</v>
       </c>
       <c r="AQ7" s="11">
         <v>2500</v>
       </c>
       <c r="AR7" s="11">
         <v>2939</v>
       </c>
       <c r="AS7" s="11">
         <v>2897</v>
       </c>
       <c r="AT7" s="11">
         <v>2833</v>
       </c>
       <c r="AU7" s="11">
         <v>2777</v>
       </c>
-      <c r="AV7" s="18"/>
+      <c r="AV7" s="11">
+        <v>3324</v>
+      </c>
       <c r="AW7" s="18"/>
       <c r="AX7" s="18"/>
       <c r="AY7" s="18"/>
       <c r="AZ7" s="18"/>
       <c r="BA7" s="18"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2797</v>
       </c>
       <c r="C8" s="11">
         <v>2414</v>
       </c>
       <c r="D8" s="11">
         <v>2353</v>
       </c>
       <c r="E8" s="11">
         <v>2286</v>
       </c>
@@ -1398,51 +1402,53 @@
       </c>
       <c r="AN8" s="18">
         <v>3491</v>
       </c>
       <c r="AO8" s="18">
         <v>3468</v>
       </c>
       <c r="AP8" s="19">
         <v>3537</v>
       </c>
       <c r="AQ8" s="11">
         <v>3360</v>
       </c>
       <c r="AR8" s="11">
         <v>3602</v>
       </c>
       <c r="AS8" s="11">
         <v>3689</v>
       </c>
       <c r="AT8" s="11">
         <v>3700</v>
       </c>
       <c r="AU8" s="11">
         <v>3775</v>
       </c>
-      <c r="AV8" s="18"/>
+      <c r="AV8" s="11">
+        <v>4008</v>
+      </c>
       <c r="AW8" s="18"/>
       <c r="AX8" s="18"/>
       <c r="AY8" s="18"/>
       <c r="AZ8" s="18"/>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>3780</v>
       </c>
       <c r="C9" s="11">
         <v>3692</v>
       </c>
       <c r="D9" s="11">
         <v>3691</v>
       </c>
       <c r="E9" s="11">
         <v>3549</v>
       </c>
@@ -1550,51 +1556,53 @@
       </c>
       <c r="AN9" s="18">
         <v>3533</v>
       </c>
       <c r="AO9" s="18">
         <v>3390</v>
       </c>
       <c r="AP9" s="19">
         <v>3542</v>
       </c>
       <c r="AQ9" s="11">
         <v>3652</v>
       </c>
       <c r="AR9" s="11">
         <v>3384</v>
       </c>
       <c r="AS9" s="11">
         <v>3311</v>
       </c>
       <c r="AT9" s="11">
         <v>3317</v>
       </c>
       <c r="AU9" s="11">
         <v>3255</v>
       </c>
-      <c r="AV9" s="18"/>
+      <c r="AV9" s="11">
+        <v>3276</v>
+      </c>
       <c r="AW9" s="18"/>
       <c r="AX9" s="18"/>
       <c r="AY9" s="18"/>
       <c r="AZ9" s="18"/>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>45128</v>
       </c>
       <c r="C10" s="11">
         <v>44803</v>
       </c>
       <c r="D10" s="11">
         <v>43728</v>
       </c>
       <c r="E10" s="11">
         <v>42942</v>
       </c>
@@ -1702,51 +1710,53 @@
       </c>
       <c r="AN10" s="18">
         <v>58433</v>
       </c>
       <c r="AO10" s="18">
         <v>58251</v>
       </c>
       <c r="AP10" s="19">
         <v>55867</v>
       </c>
       <c r="AQ10" s="11">
         <v>53405</v>
       </c>
       <c r="AR10" s="11">
         <v>49927</v>
       </c>
       <c r="AS10" s="11">
         <v>51367</v>
       </c>
       <c r="AT10" s="11">
         <v>51181</v>
       </c>
       <c r="AU10" s="11">
         <v>51046</v>
       </c>
-      <c r="AV10" s="18"/>
+      <c r="AV10" s="11">
+        <v>53626</v>
+      </c>
       <c r="AW10" s="18"/>
       <c r="AX10" s="18"/>
       <c r="AY10" s="18"/>
       <c r="AZ10" s="18"/>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11138</v>
       </c>
       <c r="C11" s="11">
         <v>11080</v>
       </c>
       <c r="D11" s="11">
         <v>10923</v>
       </c>
       <c r="E11" s="11">
         <v>10356</v>
       </c>
@@ -1854,51 +1864,53 @@
       </c>
       <c r="AN11" s="18">
         <v>9576</v>
       </c>
       <c r="AO11" s="18">
         <v>9478</v>
       </c>
       <c r="AP11" s="19">
         <v>9362</v>
       </c>
       <c r="AQ11" s="11">
         <v>9321</v>
       </c>
       <c r="AR11" s="11">
         <v>10854</v>
       </c>
       <c r="AS11" s="11">
         <v>10647</v>
       </c>
       <c r="AT11" s="11">
         <v>10508</v>
       </c>
       <c r="AU11" s="11">
         <v>10664</v>
       </c>
-      <c r="AV11" s="18"/>
+      <c r="AV11" s="11">
+        <v>11469</v>
+      </c>
       <c r="AW11" s="18"/>
       <c r="AX11" s="18"/>
       <c r="AY11" s="18"/>
       <c r="AZ11" s="18"/>
       <c r="BA11" s="18"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>36931</v>
       </c>
       <c r="C12" s="11">
         <v>36855</v>
       </c>
       <c r="D12" s="11">
         <v>36344</v>
       </c>
       <c r="E12" s="11">
         <v>33677</v>
       </c>
@@ -2006,51 +2018,53 @@
       </c>
       <c r="AN12" s="18">
         <v>23362</v>
       </c>
       <c r="AO12" s="18">
         <v>21763</v>
       </c>
       <c r="AP12" s="19">
         <v>21178</v>
       </c>
       <c r="AQ12" s="11">
         <v>20153</v>
       </c>
       <c r="AR12" s="11">
         <v>24070</v>
       </c>
       <c r="AS12" s="11">
         <v>24003</v>
       </c>
       <c r="AT12" s="11">
         <v>24382</v>
       </c>
       <c r="AU12" s="11">
         <v>25183</v>
       </c>
-      <c r="AV12" s="18"/>
+      <c r="AV12" s="11">
+        <v>29872</v>
+      </c>
       <c r="AW12" s="18"/>
       <c r="AX12" s="18"/>
       <c r="AY12" s="18"/>
       <c r="AZ12" s="18"/>
       <c r="BA12" s="18"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>39301</v>
       </c>
       <c r="C13" s="11">
         <v>38559</v>
       </c>
       <c r="D13" s="11">
         <v>37081</v>
       </c>
       <c r="E13" s="11">
         <v>35804</v>
       </c>
@@ -2158,51 +2172,53 @@
       </c>
       <c r="AN13" s="18">
         <v>22608</v>
       </c>
       <c r="AO13" s="18">
         <v>22368</v>
       </c>
       <c r="AP13" s="19">
         <v>22704</v>
       </c>
       <c r="AQ13" s="11">
         <v>22298</v>
       </c>
       <c r="AR13" s="11">
         <v>21889</v>
       </c>
       <c r="AS13" s="11">
         <v>21726</v>
       </c>
       <c r="AT13" s="11">
         <v>21805</v>
       </c>
       <c r="AU13" s="11">
         <v>23943</v>
       </c>
-      <c r="AV13" s="18"/>
+      <c r="AV13" s="11">
+        <v>29095</v>
+      </c>
       <c r="AW13" s="18"/>
       <c r="AX13" s="18"/>
       <c r="AY13" s="18"/>
       <c r="AZ13" s="18"/>
       <c r="BA13" s="18"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>32</v>
       </c>
@@ -2310,51 +2326,53 @@
       </c>
       <c r="AN14" s="18">
         <v>18999</v>
       </c>
       <c r="AO14" s="18">
         <v>17501</v>
       </c>
       <c r="AP14" s="19">
         <v>16853</v>
       </c>
       <c r="AQ14" s="11">
         <v>15932</v>
       </c>
       <c r="AR14" s="11">
         <v>16739</v>
       </c>
       <c r="AS14" s="11">
         <v>16682</v>
       </c>
       <c r="AT14" s="11">
         <v>17022</v>
       </c>
       <c r="AU14" s="11">
         <v>17713</v>
       </c>
-      <c r="AV14" s="18"/>
+      <c r="AV14" s="11">
+        <v>21716</v>
+      </c>
       <c r="AW14" s="18"/>
       <c r="AX14" s="18"/>
       <c r="AY14" s="18"/>
       <c r="AZ14" s="18"/>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>11573</v>
       </c>
       <c r="C15" s="11">
         <v>10612</v>
       </c>
       <c r="D15" s="11">
         <v>10272</v>
       </c>
       <c r="E15" s="11">
         <v>10217</v>
       </c>
@@ -2462,51 +2480,53 @@
       </c>
       <c r="AN15" s="18">
         <v>10941</v>
       </c>
       <c r="AO15" s="18">
         <v>10865</v>
       </c>
       <c r="AP15" s="19">
         <v>10183</v>
       </c>
       <c r="AQ15" s="11">
         <v>9782</v>
       </c>
       <c r="AR15" s="11">
         <v>11892</v>
       </c>
       <c r="AS15" s="11">
         <v>11674</v>
       </c>
       <c r="AT15" s="11">
         <v>11485</v>
       </c>
       <c r="AU15" s="11">
         <v>12421</v>
       </c>
-      <c r="AV15" s="18"/>
+      <c r="AV15" s="11">
+        <v>12586</v>
+      </c>
       <c r="AW15" s="18"/>
       <c r="AX15" s="18"/>
       <c r="AY15" s="18"/>
       <c r="AZ15" s="18"/>
       <c r="BA15" s="18"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>21864</v>
       </c>
       <c r="C16" s="11">
         <v>21499</v>
       </c>
       <c r="D16" s="11">
         <v>20960</v>
       </c>
       <c r="E16" s="11">
         <v>20190</v>
       </c>
@@ -2614,51 +2634,53 @@
       </c>
       <c r="AN16" s="18">
         <v>31139</v>
       </c>
       <c r="AO16" s="18">
         <v>31262</v>
       </c>
       <c r="AP16" s="19">
         <v>35999</v>
       </c>
       <c r="AQ16" s="11">
         <v>35297</v>
       </c>
       <c r="AR16" s="11">
         <v>26505</v>
       </c>
       <c r="AS16" s="11">
         <v>27530</v>
       </c>
       <c r="AT16" s="11">
         <v>27267</v>
       </c>
       <c r="AU16" s="11">
         <v>27931</v>
       </c>
-      <c r="AV16" s="18"/>
+      <c r="AV16" s="11">
+        <v>30485</v>
+      </c>
       <c r="AW16" s="18"/>
       <c r="AX16" s="18"/>
       <c r="AY16" s="18"/>
       <c r="AZ16" s="18"/>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="11">
         <v>42796</v>
       </c>
       <c r="C17" s="11">
         <v>42254</v>
       </c>
       <c r="D17" s="11">
         <v>41713</v>
       </c>
       <c r="E17" s="11">
         <v>41335</v>
       </c>
@@ -2766,51 +2788,53 @@
       </c>
       <c r="AN17" s="18">
         <v>44460</v>
       </c>
       <c r="AO17" s="18">
         <v>43903</v>
       </c>
       <c r="AP17" s="19">
         <v>43408</v>
       </c>
       <c r="AQ17" s="11">
         <v>42600</v>
       </c>
       <c r="AR17" s="11">
         <v>42765</v>
       </c>
       <c r="AS17" s="11">
         <v>42673</v>
       </c>
       <c r="AT17" s="11">
         <v>42488</v>
       </c>
       <c r="AU17" s="11">
         <v>43156</v>
       </c>
-      <c r="AV17" s="18"/>
+      <c r="AV17" s="11">
+        <v>45946</v>
+      </c>
       <c r="AW17" s="18"/>
       <c r="AX17" s="18"/>
       <c r="AY17" s="18"/>
       <c r="AZ17" s="18"/>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>32</v>
       </c>
@@ -2918,51 +2942,53 @@
       </c>
       <c r="AN18" s="18">
         <v>11128</v>
       </c>
       <c r="AO18" s="18">
         <v>11072</v>
       </c>
       <c r="AP18" s="19">
         <v>11493</v>
       </c>
       <c r="AQ18" s="11">
         <v>11594</v>
       </c>
       <c r="AR18" s="11">
         <v>11132</v>
       </c>
       <c r="AS18" s="11">
         <v>11325</v>
       </c>
       <c r="AT18" s="11">
         <v>11274</v>
       </c>
       <c r="AU18" s="11">
         <v>12840</v>
       </c>
-      <c r="AV18" s="18"/>
+      <c r="AV18" s="11">
+        <v>15549</v>
+      </c>
       <c r="AW18" s="18"/>
       <c r="AX18" s="18"/>
       <c r="AY18" s="18"/>
       <c r="AZ18" s="18"/>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="11">
         <v>3566</v>
       </c>
       <c r="C19" s="11">
         <v>3249</v>
       </c>
       <c r="D19" s="11">
         <v>3203</v>
       </c>
       <c r="E19" s="11">
         <v>3115</v>
       </c>
@@ -3070,51 +3096,53 @@
       </c>
       <c r="AN19" s="18">
         <v>3319</v>
       </c>
       <c r="AO19" s="18">
         <v>3348</v>
       </c>
       <c r="AP19" s="19">
         <v>3343</v>
       </c>
       <c r="AQ19" s="11">
         <v>3516</v>
       </c>
       <c r="AR19" s="11">
         <v>2803</v>
       </c>
       <c r="AS19" s="11">
         <v>2819</v>
       </c>
       <c r="AT19" s="11">
         <v>2842</v>
       </c>
       <c r="AU19" s="11">
         <v>2893</v>
       </c>
-      <c r="AV19" s="18"/>
+      <c r="AV19" s="11">
+        <v>2962</v>
+      </c>
       <c r="AW19" s="18"/>
       <c r="AX19" s="18"/>
       <c r="AY19" s="18"/>
       <c r="AZ19" s="18"/>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="2"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
@@ -3313,61 +3341,61 @@
       <c r="A89" s="4"/>
     </row>
     <row r="90" spans="1:1" s="3" customFormat="1">
       <c r="A90" s="4"/>
     </row>
     <row r="91" spans="1:1" s="3" customFormat="1">
       <c r="A91" s="4"/>
     </row>
     <row r="92" spans="1:1" s="3" customFormat="1">
       <c r="A92" s="4"/>
     </row>
     <row r="93" spans="1:1" s="3" customFormat="1">
       <c r="A93" s="4"/>
     </row>
     <row r="94" spans="1:1" s="3" customFormat="1">
       <c r="A94" s="4"/>
     </row>
     <row r="95" spans="1:1" s="3" customFormat="1">
       <c r="A95" s="4"/>
     </row>
     <row r="96" spans="1:1" s="3" customFormat="1">
       <c r="A96" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>