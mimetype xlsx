--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -326,70 +326,70 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -654,182 +654,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD96"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ28" sqref="AZ28"/>
+      <selection pane="topRight" activeCell="BA27" sqref="BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="20"/>
-[...17 lines deleted...]
-      <c r="T2" s="20"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="AC3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AD3" s="23"/>
       <c r="AE3" s="23"/>
       <c r="AF3" s="23"/>
       <c r="AO3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AP3" s="23"/>
       <c r="AQ3" s="23"/>
       <c r="AR3" s="23"/>
       <c r="BA3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="BB3" s="23"/>
       <c r="BC3" s="23"/>
       <c r="BD3" s="23"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="21" t="s">
+      <c r="A4" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="24"/>
-[...5 lines deleted...]
-      <c r="I4" s="26" t="s">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="24"/>
-[...10 lines deleted...]
-      <c r="U4" s="26" t="s">
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="21"/>
+      <c r="Q4" s="21"/>
+      <c r="R4" s="21"/>
+      <c r="S4" s="21"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="V4" s="24"/>
-[...10 lines deleted...]
-      <c r="AG4" s="26" t="s">
+      <c r="V4" s="21"/>
+      <c r="W4" s="21"/>
+      <c r="X4" s="21"/>
+      <c r="Y4" s="21"/>
+      <c r="Z4" s="21"/>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="AH4" s="24"/>
-[...10 lines deleted...]
-      <c r="AS4" s="26" t="s">
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21"/>
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="AT4" s="24"/>
-[...9 lines deleted...]
-      <c r="BD4" s="25"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="21"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+      <c r="BB4" s="21"/>
+      <c r="BC4" s="21"/>
+      <c r="BD4" s="22"/>
     </row>
     <row r="5" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="22"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1097,51 +1097,53 @@
       </c>
       <c r="AO6" s="18">
         <v>239307</v>
       </c>
       <c r="AP6" s="19">
         <v>240117</v>
       </c>
       <c r="AQ6" s="11">
         <v>233410</v>
       </c>
       <c r="AR6" s="11">
         <v>228501</v>
       </c>
       <c r="AS6" s="11">
         <v>230343</v>
       </c>
       <c r="AT6" s="11">
         <v>230104</v>
       </c>
       <c r="AU6" s="11">
         <v>237597</v>
       </c>
       <c r="AV6" s="11">
         <v>263914</v>
       </c>
-      <c r="AW6" s="18"/>
+      <c r="AW6" s="11">
+        <v>282434</v>
+      </c>
       <c r="AX6" s="18"/>
       <c r="AY6" s="18"/>
       <c r="AZ6" s="18"/>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1924</v>
       </c>
       <c r="C7" s="11">
         <v>1890</v>
       </c>
       <c r="D7" s="11">
         <v>1545</v>
       </c>
       <c r="E7" s="11">
         <v>1477</v>
       </c>
       <c r="F7" s="11">
@@ -1251,51 +1253,53 @@
       </c>
       <c r="AO7" s="18">
         <v>2638</v>
       </c>
       <c r="AP7" s="19">
         <v>2648</v>
       </c>
       <c r="AQ7" s="11">
         <v>2500</v>
       </c>
       <c r="AR7" s="11">
         <v>2939</v>
       </c>
       <c r="AS7" s="11">
         <v>2897</v>
       </c>
       <c r="AT7" s="11">
         <v>2833</v>
       </c>
       <c r="AU7" s="11">
         <v>2777</v>
       </c>
       <c r="AV7" s="11">
         <v>3324</v>
       </c>
-      <c r="AW7" s="18"/>
+      <c r="AW7" s="11">
+        <v>3343</v>
+      </c>
       <c r="AX7" s="18"/>
       <c r="AY7" s="18"/>
       <c r="AZ7" s="18"/>
       <c r="BA7" s="18"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2797</v>
       </c>
       <c r="C8" s="11">
         <v>2414</v>
       </c>
       <c r="D8" s="11">
         <v>2353</v>
       </c>
       <c r="E8" s="11">
         <v>2286</v>
       </c>
       <c r="F8" s="11">
@@ -1405,51 +1409,53 @@
       </c>
       <c r="AO8" s="18">
         <v>3468</v>
       </c>
       <c r="AP8" s="19">
         <v>3537</v>
       </c>
       <c r="AQ8" s="11">
         <v>3360</v>
       </c>
       <c r="AR8" s="11">
         <v>3602</v>
       </c>
       <c r="AS8" s="11">
         <v>3689</v>
       </c>
       <c r="AT8" s="11">
         <v>3700</v>
       </c>
       <c r="AU8" s="11">
         <v>3775</v>
       </c>
       <c r="AV8" s="11">
         <v>4008</v>
       </c>
-      <c r="AW8" s="18"/>
+      <c r="AW8" s="11">
+        <v>4062</v>
+      </c>
       <c r="AX8" s="18"/>
       <c r="AY8" s="18"/>
       <c r="AZ8" s="18"/>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>3780</v>
       </c>
       <c r="C9" s="11">
         <v>3692</v>
       </c>
       <c r="D9" s="11">
         <v>3691</v>
       </c>
       <c r="E9" s="11">
         <v>3549</v>
       </c>
       <c r="F9" s="11">
@@ -1559,51 +1565,53 @@
       </c>
       <c r="AO9" s="18">
         <v>3390</v>
       </c>
       <c r="AP9" s="19">
         <v>3542</v>
       </c>
       <c r="AQ9" s="11">
         <v>3652</v>
       </c>
       <c r="AR9" s="11">
         <v>3384</v>
       </c>
       <c r="AS9" s="11">
         <v>3311</v>
       </c>
       <c r="AT9" s="11">
         <v>3317</v>
       </c>
       <c r="AU9" s="11">
         <v>3255</v>
       </c>
       <c r="AV9" s="11">
         <v>3276</v>
       </c>
-      <c r="AW9" s="18"/>
+      <c r="AW9" s="11">
+        <v>3468</v>
+      </c>
       <c r="AX9" s="18"/>
       <c r="AY9" s="18"/>
       <c r="AZ9" s="18"/>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>45128</v>
       </c>
       <c r="C10" s="11">
         <v>44803</v>
       </c>
       <c r="D10" s="11">
         <v>43728</v>
       </c>
       <c r="E10" s="11">
         <v>42942</v>
       </c>
       <c r="F10" s="11">
@@ -1713,51 +1721,53 @@
       </c>
       <c r="AO10" s="18">
         <v>58251</v>
       </c>
       <c r="AP10" s="19">
         <v>55867</v>
       </c>
       <c r="AQ10" s="11">
         <v>53405</v>
       </c>
       <c r="AR10" s="11">
         <v>49927</v>
       </c>
       <c r="AS10" s="11">
         <v>51367</v>
       </c>
       <c r="AT10" s="11">
         <v>51181</v>
       </c>
       <c r="AU10" s="11">
         <v>51046</v>
       </c>
       <c r="AV10" s="11">
         <v>53626</v>
       </c>
-      <c r="AW10" s="18"/>
+      <c r="AW10" s="11">
+        <v>52485</v>
+      </c>
       <c r="AX10" s="18"/>
       <c r="AY10" s="18"/>
       <c r="AZ10" s="18"/>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11138</v>
       </c>
       <c r="C11" s="11">
         <v>11080</v>
       </c>
       <c r="D11" s="11">
         <v>10923</v>
       </c>
       <c r="E11" s="11">
         <v>10356</v>
       </c>
       <c r="F11" s="11">
@@ -1867,51 +1877,53 @@
       </c>
       <c r="AO11" s="18">
         <v>9478</v>
       </c>
       <c r="AP11" s="19">
         <v>9362</v>
       </c>
       <c r="AQ11" s="11">
         <v>9321</v>
       </c>
       <c r="AR11" s="11">
         <v>10854</v>
       </c>
       <c r="AS11" s="11">
         <v>10647</v>
       </c>
       <c r="AT11" s="11">
         <v>10508</v>
       </c>
       <c r="AU11" s="11">
         <v>10664</v>
       </c>
       <c r="AV11" s="11">
         <v>11469</v>
       </c>
-      <c r="AW11" s="18"/>
+      <c r="AW11" s="11">
+        <v>11817</v>
+      </c>
       <c r="AX11" s="18"/>
       <c r="AY11" s="18"/>
       <c r="AZ11" s="18"/>
       <c r="BA11" s="18"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>36931</v>
       </c>
       <c r="C12" s="11">
         <v>36855</v>
       </c>
       <c r="D12" s="11">
         <v>36344</v>
       </c>
       <c r="E12" s="11">
         <v>33677</v>
       </c>
       <c r="F12" s="11">
@@ -2021,51 +2033,53 @@
       </c>
       <c r="AO12" s="18">
         <v>21763</v>
       </c>
       <c r="AP12" s="19">
         <v>21178</v>
       </c>
       <c r="AQ12" s="11">
         <v>20153</v>
       </c>
       <c r="AR12" s="11">
         <v>24070</v>
       </c>
       <c r="AS12" s="11">
         <v>24003</v>
       </c>
       <c r="AT12" s="11">
         <v>24382</v>
       </c>
       <c r="AU12" s="11">
         <v>25183</v>
       </c>
       <c r="AV12" s="11">
         <v>29872</v>
       </c>
-      <c r="AW12" s="18"/>
+      <c r="AW12" s="11">
+        <v>34538</v>
+      </c>
       <c r="AX12" s="18"/>
       <c r="AY12" s="18"/>
       <c r="AZ12" s="18"/>
       <c r="BA12" s="18"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>39301</v>
       </c>
       <c r="C13" s="11">
         <v>38559</v>
       </c>
       <c r="D13" s="11">
         <v>37081</v>
       </c>
       <c r="E13" s="11">
         <v>35804</v>
       </c>
       <c r="F13" s="11">
@@ -2175,51 +2189,53 @@
       </c>
       <c r="AO13" s="18">
         <v>22368</v>
       </c>
       <c r="AP13" s="19">
         <v>22704</v>
       </c>
       <c r="AQ13" s="11">
         <v>22298</v>
       </c>
       <c r="AR13" s="11">
         <v>21889</v>
       </c>
       <c r="AS13" s="11">
         <v>21726</v>
       </c>
       <c r="AT13" s="11">
         <v>21805</v>
       </c>
       <c r="AU13" s="11">
         <v>23943</v>
       </c>
       <c r="AV13" s="11">
         <v>29095</v>
       </c>
-      <c r="AW13" s="18"/>
+      <c r="AW13" s="11">
+        <v>31325</v>
+      </c>
       <c r="AX13" s="18"/>
       <c r="AY13" s="18"/>
       <c r="AZ13" s="18"/>
       <c r="BA13" s="18"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="11" t="s">
@@ -2329,51 +2345,53 @@
       </c>
       <c r="AO14" s="18">
         <v>17501</v>
       </c>
       <c r="AP14" s="19">
         <v>16853</v>
       </c>
       <c r="AQ14" s="11">
         <v>15932</v>
       </c>
       <c r="AR14" s="11">
         <v>16739</v>
       </c>
       <c r="AS14" s="11">
         <v>16682</v>
       </c>
       <c r="AT14" s="11">
         <v>17022</v>
       </c>
       <c r="AU14" s="11">
         <v>17713</v>
       </c>
       <c r="AV14" s="11">
         <v>21716</v>
       </c>
-      <c r="AW14" s="18"/>
+      <c r="AW14" s="11">
+        <v>24632</v>
+      </c>
       <c r="AX14" s="18"/>
       <c r="AY14" s="18"/>
       <c r="AZ14" s="18"/>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>11573</v>
       </c>
       <c r="C15" s="11">
         <v>10612</v>
       </c>
       <c r="D15" s="11">
         <v>10272</v>
       </c>
       <c r="E15" s="11">
         <v>10217</v>
       </c>
       <c r="F15" s="11">
@@ -2483,51 +2501,53 @@
       </c>
       <c r="AO15" s="18">
         <v>10865</v>
       </c>
       <c r="AP15" s="19">
         <v>10183</v>
       </c>
       <c r="AQ15" s="11">
         <v>9782</v>
       </c>
       <c r="AR15" s="11">
         <v>11892</v>
       </c>
       <c r="AS15" s="11">
         <v>11674</v>
       </c>
       <c r="AT15" s="11">
         <v>11485</v>
       </c>
       <c r="AU15" s="11">
         <v>12421</v>
       </c>
       <c r="AV15" s="11">
         <v>12586</v>
       </c>
-      <c r="AW15" s="18"/>
+      <c r="AW15" s="11">
+        <v>14620</v>
+      </c>
       <c r="AX15" s="18"/>
       <c r="AY15" s="18"/>
       <c r="AZ15" s="18"/>
       <c r="BA15" s="18"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>21864</v>
       </c>
       <c r="C16" s="11">
         <v>21499</v>
       </c>
       <c r="D16" s="11">
         <v>20960</v>
       </c>
       <c r="E16" s="11">
         <v>20190</v>
       </c>
       <c r="F16" s="11">
@@ -2637,51 +2657,53 @@
       </c>
       <c r="AO16" s="18">
         <v>31262</v>
       </c>
       <c r="AP16" s="19">
         <v>35999</v>
       </c>
       <c r="AQ16" s="11">
         <v>35297</v>
       </c>
       <c r="AR16" s="11">
         <v>26505</v>
       </c>
       <c r="AS16" s="11">
         <v>27530</v>
       </c>
       <c r="AT16" s="11">
         <v>27267</v>
       </c>
       <c r="AU16" s="11">
         <v>27931</v>
       </c>
       <c r="AV16" s="11">
         <v>30485</v>
       </c>
-      <c r="AW16" s="18"/>
+      <c r="AW16" s="11">
+        <v>33044</v>
+      </c>
       <c r="AX16" s="18"/>
       <c r="AY16" s="18"/>
       <c r="AZ16" s="18"/>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="11">
         <v>42796</v>
       </c>
       <c r="C17" s="11">
         <v>42254</v>
       </c>
       <c r="D17" s="11">
         <v>41713</v>
       </c>
       <c r="E17" s="11">
         <v>41335</v>
       </c>
       <c r="F17" s="11">
@@ -2791,51 +2813,53 @@
       </c>
       <c r="AO17" s="18">
         <v>43903</v>
       </c>
       <c r="AP17" s="19">
         <v>43408</v>
       </c>
       <c r="AQ17" s="11">
         <v>42600</v>
       </c>
       <c r="AR17" s="11">
         <v>42765</v>
       </c>
       <c r="AS17" s="11">
         <v>42673</v>
       </c>
       <c r="AT17" s="11">
         <v>42488</v>
       </c>
       <c r="AU17" s="11">
         <v>43156</v>
       </c>
       <c r="AV17" s="11">
         <v>45946</v>
       </c>
-      <c r="AW17" s="18"/>
+      <c r="AW17" s="11">
+        <v>48280</v>
+      </c>
       <c r="AX17" s="18"/>
       <c r="AY17" s="18"/>
       <c r="AZ17" s="18"/>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="11" t="s">
@@ -2945,51 +2969,53 @@
       </c>
       <c r="AO18" s="18">
         <v>11072</v>
       </c>
       <c r="AP18" s="19">
         <v>11493</v>
       </c>
       <c r="AQ18" s="11">
         <v>11594</v>
       </c>
       <c r="AR18" s="11">
         <v>11132</v>
       </c>
       <c r="AS18" s="11">
         <v>11325</v>
       </c>
       <c r="AT18" s="11">
         <v>11274</v>
       </c>
       <c r="AU18" s="11">
         <v>12840</v>
       </c>
       <c r="AV18" s="11">
         <v>15549</v>
       </c>
-      <c r="AW18" s="18"/>
+      <c r="AW18" s="11">
+        <v>17837</v>
+      </c>
       <c r="AX18" s="18"/>
       <c r="AY18" s="18"/>
       <c r="AZ18" s="18"/>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="11">
         <v>3566</v>
       </c>
       <c r="C19" s="11">
         <v>3249</v>
       </c>
       <c r="D19" s="11">
         <v>3203</v>
       </c>
       <c r="E19" s="11">
         <v>3115</v>
       </c>
       <c r="F19" s="11">
@@ -3099,51 +3125,53 @@
       </c>
       <c r="AO19" s="18">
         <v>3348</v>
       </c>
       <c r="AP19" s="19">
         <v>3343</v>
       </c>
       <c r="AQ19" s="11">
         <v>3516</v>
       </c>
       <c r="AR19" s="11">
         <v>2803</v>
       </c>
       <c r="AS19" s="11">
         <v>2819</v>
       </c>
       <c r="AT19" s="11">
         <v>2842</v>
       </c>
       <c r="AU19" s="11">
         <v>2893</v>
       </c>
       <c r="AV19" s="11">
         <v>2962</v>
       </c>
-      <c r="AW19" s="18"/>
+      <c r="AW19" s="11">
+        <v>2983</v>
+      </c>
       <c r="AX19" s="18"/>
       <c r="AY19" s="18"/>
       <c r="AZ19" s="18"/>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="2"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
@@ -3341,61 +3369,61 @@
       <c r="A89" s="4"/>
     </row>
     <row r="90" spans="1:1" s="3" customFormat="1">
       <c r="A90" s="4"/>
     </row>
     <row r="91" spans="1:1" s="3" customFormat="1">
       <c r="A91" s="4"/>
     </row>
     <row r="92" spans="1:1" s="3" customFormat="1">
       <c r="A92" s="4"/>
     </row>
     <row r="93" spans="1:1" s="3" customFormat="1">
       <c r="A93" s="4"/>
     </row>
     <row r="94" spans="1:1" s="3" customFormat="1">
       <c r="A94" s="4"/>
     </row>
     <row r="95" spans="1:1" s="3" customFormat="1">
       <c r="A95" s="4"/>
     </row>
     <row r="96" spans="1:1" s="3" customFormat="1">
       <c r="A96" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>