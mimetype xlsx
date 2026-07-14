--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -326,70 +326,70 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -654,182 +654,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD96"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA27" sqref="BA27"/>
+      <selection pane="topRight" activeCell="BC28" sqref="BC28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="24"/>
-[...17 lines deleted...]
-      <c r="T2" s="24"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="AC3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AD3" s="23"/>
       <c r="AE3" s="23"/>
       <c r="AF3" s="23"/>
       <c r="AO3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AP3" s="23"/>
       <c r="AQ3" s="23"/>
       <c r="AR3" s="23"/>
       <c r="BA3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="BB3" s="23"/>
       <c r="BC3" s="23"/>
       <c r="BD3" s="23"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="21"/>
-[...5 lines deleted...]
-      <c r="I4" s="20" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="21"/>
-[...10 lines deleted...]
-      <c r="U4" s="20" t="s">
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="V4" s="21"/>
-[...10 lines deleted...]
-      <c r="AG4" s="20" t="s">
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="AH4" s="21"/>
-[...10 lines deleted...]
-      <c r="AS4" s="20" t="s">
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="24"/>
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="AT4" s="21"/>
-[...9 lines deleted...]
-      <c r="BD4" s="22"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="24"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
+      <c r="BD4" s="25"/>
     </row>
     <row r="5" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="22"/>
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1100,51 +1100,53 @@
       </c>
       <c r="AP6" s="19">
         <v>240117</v>
       </c>
       <c r="AQ6" s="11">
         <v>233410</v>
       </c>
       <c r="AR6" s="11">
         <v>228501</v>
       </c>
       <c r="AS6" s="11">
         <v>230343</v>
       </c>
       <c r="AT6" s="11">
         <v>230104</v>
       </c>
       <c r="AU6" s="11">
         <v>237597</v>
       </c>
       <c r="AV6" s="11">
         <v>263914</v>
       </c>
       <c r="AW6" s="11">
         <v>282434</v>
       </c>
-      <c r="AX6" s="18"/>
+      <c r="AX6" s="11">
+        <v>254395</v>
+      </c>
       <c r="AY6" s="18"/>
       <c r="AZ6" s="18"/>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1924</v>
       </c>
       <c r="C7" s="11">
         <v>1890</v>
       </c>
       <c r="D7" s="11">
         <v>1545</v>
       </c>
       <c r="E7" s="11">
         <v>1477</v>
       </c>
       <c r="F7" s="11">
         <v>1546</v>
@@ -1256,51 +1258,53 @@
       </c>
       <c r="AP7" s="19">
         <v>2648</v>
       </c>
       <c r="AQ7" s="11">
         <v>2500</v>
       </c>
       <c r="AR7" s="11">
         <v>2939</v>
       </c>
       <c r="AS7" s="11">
         <v>2897</v>
       </c>
       <c r="AT7" s="11">
         <v>2833</v>
       </c>
       <c r="AU7" s="11">
         <v>2777</v>
       </c>
       <c r="AV7" s="11">
         <v>3324</v>
       </c>
       <c r="AW7" s="11">
         <v>3343</v>
       </c>
-      <c r="AX7" s="18"/>
+      <c r="AX7" s="11">
+        <v>2503</v>
+      </c>
       <c r="AY7" s="18"/>
       <c r="AZ7" s="18"/>
       <c r="BA7" s="18"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2797</v>
       </c>
       <c r="C8" s="11">
         <v>2414</v>
       </c>
       <c r="D8" s="11">
         <v>2353</v>
       </c>
       <c r="E8" s="11">
         <v>2286</v>
       </c>
       <c r="F8" s="11">
         <v>2280</v>
@@ -1412,51 +1416,53 @@
       </c>
       <c r="AP8" s="19">
         <v>3537</v>
       </c>
       <c r="AQ8" s="11">
         <v>3360</v>
       </c>
       <c r="AR8" s="11">
         <v>3602</v>
       </c>
       <c r="AS8" s="11">
         <v>3689</v>
       </c>
       <c r="AT8" s="11">
         <v>3700</v>
       </c>
       <c r="AU8" s="11">
         <v>3775</v>
       </c>
       <c r="AV8" s="11">
         <v>4008</v>
       </c>
       <c r="AW8" s="11">
         <v>4062</v>
       </c>
-      <c r="AX8" s="18"/>
+      <c r="AX8" s="11">
+        <v>3591</v>
+      </c>
       <c r="AY8" s="18"/>
       <c r="AZ8" s="18"/>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>3780</v>
       </c>
       <c r="C9" s="11">
         <v>3692</v>
       </c>
       <c r="D9" s="11">
         <v>3691</v>
       </c>
       <c r="E9" s="11">
         <v>3549</v>
       </c>
       <c r="F9" s="11">
         <v>3535</v>
@@ -1568,51 +1574,53 @@
       </c>
       <c r="AP9" s="19">
         <v>3542</v>
       </c>
       <c r="AQ9" s="11">
         <v>3652</v>
       </c>
       <c r="AR9" s="11">
         <v>3384</v>
       </c>
       <c r="AS9" s="11">
         <v>3311</v>
       </c>
       <c r="AT9" s="11">
         <v>3317</v>
       </c>
       <c r="AU9" s="11">
         <v>3255</v>
       </c>
       <c r="AV9" s="11">
         <v>3276</v>
       </c>
       <c r="AW9" s="11">
         <v>3468</v>
       </c>
-      <c r="AX9" s="18"/>
+      <c r="AX9" s="11">
+        <v>3650</v>
+      </c>
       <c r="AY9" s="18"/>
       <c r="AZ9" s="18"/>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>45128</v>
       </c>
       <c r="C10" s="11">
         <v>44803</v>
       </c>
       <c r="D10" s="11">
         <v>43728</v>
       </c>
       <c r="E10" s="11">
         <v>42942</v>
       </c>
       <c r="F10" s="11">
         <v>41819</v>
@@ -1724,51 +1732,53 @@
       </c>
       <c r="AP10" s="19">
         <v>55867</v>
       </c>
       <c r="AQ10" s="11">
         <v>53405</v>
       </c>
       <c r="AR10" s="11">
         <v>49927</v>
       </c>
       <c r="AS10" s="11">
         <v>51367</v>
       </c>
       <c r="AT10" s="11">
         <v>51181</v>
       </c>
       <c r="AU10" s="11">
         <v>51046</v>
       </c>
       <c r="AV10" s="11">
         <v>53626</v>
       </c>
       <c r="AW10" s="11">
         <v>52485</v>
       </c>
-      <c r="AX10" s="18"/>
+      <c r="AX10" s="11">
+        <v>53788</v>
+      </c>
       <c r="AY10" s="18"/>
       <c r="AZ10" s="18"/>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11138</v>
       </c>
       <c r="C11" s="11">
         <v>11080</v>
       </c>
       <c r="D11" s="11">
         <v>10923</v>
       </c>
       <c r="E11" s="11">
         <v>10356</v>
       </c>
       <c r="F11" s="11">
         <v>10239</v>
@@ -1880,51 +1890,53 @@
       </c>
       <c r="AP11" s="19">
         <v>9362</v>
       </c>
       <c r="AQ11" s="11">
         <v>9321</v>
       </c>
       <c r="AR11" s="11">
         <v>10854</v>
       </c>
       <c r="AS11" s="11">
         <v>10647</v>
       </c>
       <c r="AT11" s="11">
         <v>10508</v>
       </c>
       <c r="AU11" s="11">
         <v>10664</v>
       </c>
       <c r="AV11" s="11">
         <v>11469</v>
       </c>
       <c r="AW11" s="11">
         <v>11817</v>
       </c>
-      <c r="AX11" s="18"/>
+      <c r="AX11" s="11">
+        <v>11457</v>
+      </c>
       <c r="AY11" s="18"/>
       <c r="AZ11" s="18"/>
       <c r="BA11" s="18"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>36931</v>
       </c>
       <c r="C12" s="11">
         <v>36855</v>
       </c>
       <c r="D12" s="11">
         <v>36344</v>
       </c>
       <c r="E12" s="11">
         <v>33677</v>
       </c>
       <c r="F12" s="11">
         <v>32607</v>
@@ -2036,51 +2048,53 @@
       </c>
       <c r="AP12" s="19">
         <v>21178</v>
       </c>
       <c r="AQ12" s="11">
         <v>20153</v>
       </c>
       <c r="AR12" s="11">
         <v>24070</v>
       </c>
       <c r="AS12" s="11">
         <v>24003</v>
       </c>
       <c r="AT12" s="11">
         <v>24382</v>
       </c>
       <c r="AU12" s="11">
         <v>25183</v>
       </c>
       <c r="AV12" s="11">
         <v>29872</v>
       </c>
       <c r="AW12" s="11">
         <v>34538</v>
       </c>
-      <c r="AX12" s="18"/>
+      <c r="AX12" s="11">
+        <v>27945</v>
+      </c>
       <c r="AY12" s="18"/>
       <c r="AZ12" s="18"/>
       <c r="BA12" s="18"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>39301</v>
       </c>
       <c r="C13" s="11">
         <v>38559</v>
       </c>
       <c r="D13" s="11">
         <v>37081</v>
       </c>
       <c r="E13" s="11">
         <v>35804</v>
       </c>
       <c r="F13" s="11">
         <v>35495</v>
@@ -2192,51 +2206,53 @@
       </c>
       <c r="AP13" s="19">
         <v>22704</v>
       </c>
       <c r="AQ13" s="11">
         <v>22298</v>
       </c>
       <c r="AR13" s="11">
         <v>21889</v>
       </c>
       <c r="AS13" s="11">
         <v>21726</v>
       </c>
       <c r="AT13" s="11">
         <v>21805</v>
       </c>
       <c r="AU13" s="11">
         <v>23943</v>
       </c>
       <c r="AV13" s="11">
         <v>29095</v>
       </c>
       <c r="AW13" s="11">
         <v>31325</v>
       </c>
-      <c r="AX13" s="18"/>
+      <c r="AX13" s="11">
+        <v>23718</v>
+      </c>
       <c r="AY13" s="18"/>
       <c r="AZ13" s="18"/>
       <c r="BA13" s="18"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>32</v>
@@ -2348,51 +2364,53 @@
       </c>
       <c r="AP14" s="19">
         <v>16853</v>
       </c>
       <c r="AQ14" s="11">
         <v>15932</v>
       </c>
       <c r="AR14" s="11">
         <v>16739</v>
       </c>
       <c r="AS14" s="11">
         <v>16682</v>
       </c>
       <c r="AT14" s="11">
         <v>17022</v>
       </c>
       <c r="AU14" s="11">
         <v>17713</v>
       </c>
       <c r="AV14" s="11">
         <v>21716</v>
       </c>
       <c r="AW14" s="11">
         <v>24632</v>
       </c>
-      <c r="AX14" s="18"/>
+      <c r="AX14" s="11">
+        <v>20032</v>
+      </c>
       <c r="AY14" s="18"/>
       <c r="AZ14" s="18"/>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>11573</v>
       </c>
       <c r="C15" s="11">
         <v>10612</v>
       </c>
       <c r="D15" s="11">
         <v>10272</v>
       </c>
       <c r="E15" s="11">
         <v>10217</v>
       </c>
       <c r="F15" s="11">
         <v>9677</v>
@@ -2504,51 +2522,53 @@
       </c>
       <c r="AP15" s="19">
         <v>10183</v>
       </c>
       <c r="AQ15" s="11">
         <v>9782</v>
       </c>
       <c r="AR15" s="11">
         <v>11892</v>
       </c>
       <c r="AS15" s="11">
         <v>11674</v>
       </c>
       <c r="AT15" s="11">
         <v>11485</v>
       </c>
       <c r="AU15" s="11">
         <v>12421</v>
       </c>
       <c r="AV15" s="11">
         <v>12586</v>
       </c>
       <c r="AW15" s="11">
         <v>14620</v>
       </c>
-      <c r="AX15" s="18"/>
+      <c r="AX15" s="11">
+        <v>12425</v>
+      </c>
       <c r="AY15" s="18"/>
       <c r="AZ15" s="18"/>
       <c r="BA15" s="18"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>21864</v>
       </c>
       <c r="C16" s="11">
         <v>21499</v>
       </c>
       <c r="D16" s="11">
         <v>20960</v>
       </c>
       <c r="E16" s="11">
         <v>20190</v>
       </c>
       <c r="F16" s="11">
         <v>19477</v>
@@ -2660,51 +2680,53 @@
       </c>
       <c r="AP16" s="19">
         <v>35999</v>
       </c>
       <c r="AQ16" s="11">
         <v>35297</v>
       </c>
       <c r="AR16" s="11">
         <v>26505</v>
       </c>
       <c r="AS16" s="11">
         <v>27530</v>
       </c>
       <c r="AT16" s="11">
         <v>27267</v>
       </c>
       <c r="AU16" s="11">
         <v>27931</v>
       </c>
       <c r="AV16" s="11">
         <v>30485</v>
       </c>
       <c r="AW16" s="11">
         <v>33044</v>
       </c>
-      <c r="AX16" s="18"/>
+      <c r="AX16" s="11">
+        <v>33062</v>
+      </c>
       <c r="AY16" s="18"/>
       <c r="AZ16" s="18"/>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="11">
         <v>42796</v>
       </c>
       <c r="C17" s="11">
         <v>42254</v>
       </c>
       <c r="D17" s="11">
         <v>41713</v>
       </c>
       <c r="E17" s="11">
         <v>41335</v>
       </c>
       <c r="F17" s="11">
         <v>40742</v>
@@ -2816,51 +2838,53 @@
       </c>
       <c r="AP17" s="19">
         <v>43408</v>
       </c>
       <c r="AQ17" s="11">
         <v>42600</v>
       </c>
       <c r="AR17" s="11">
         <v>42765</v>
       </c>
       <c r="AS17" s="11">
         <v>42673</v>
       </c>
       <c r="AT17" s="11">
         <v>42488</v>
       </c>
       <c r="AU17" s="11">
         <v>43156</v>
       </c>
       <c r="AV17" s="11">
         <v>45946</v>
       </c>
       <c r="AW17" s="11">
         <v>48280</v>
       </c>
-      <c r="AX17" s="18"/>
+      <c r="AX17" s="11">
+        <v>46350</v>
+      </c>
       <c r="AY17" s="18"/>
       <c r="AZ17" s="18"/>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>32</v>
@@ -2972,51 +2996,53 @@
       </c>
       <c r="AP18" s="19">
         <v>11493</v>
       </c>
       <c r="AQ18" s="11">
         <v>11594</v>
       </c>
       <c r="AR18" s="11">
         <v>11132</v>
       </c>
       <c r="AS18" s="11">
         <v>11325</v>
       </c>
       <c r="AT18" s="11">
         <v>11274</v>
       </c>
       <c r="AU18" s="11">
         <v>12840</v>
       </c>
       <c r="AV18" s="11">
         <v>15549</v>
       </c>
       <c r="AW18" s="11">
         <v>17837</v>
       </c>
-      <c r="AX18" s="18"/>
+      <c r="AX18" s="11">
+        <v>12998</v>
+      </c>
       <c r="AY18" s="18"/>
       <c r="AZ18" s="18"/>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="11">
         <v>3566</v>
       </c>
       <c r="C19" s="11">
         <v>3249</v>
       </c>
       <c r="D19" s="11">
         <v>3203</v>
       </c>
       <c r="E19" s="11">
         <v>3115</v>
       </c>
       <c r="F19" s="11">
         <v>2961</v>
@@ -3128,51 +3154,53 @@
       </c>
       <c r="AP19" s="19">
         <v>3343</v>
       </c>
       <c r="AQ19" s="11">
         <v>3516</v>
       </c>
       <c r="AR19" s="11">
         <v>2803</v>
       </c>
       <c r="AS19" s="11">
         <v>2819</v>
       </c>
       <c r="AT19" s="11">
         <v>2842</v>
       </c>
       <c r="AU19" s="11">
         <v>2893</v>
       </c>
       <c r="AV19" s="11">
         <v>2962</v>
       </c>
       <c r="AW19" s="11">
         <v>2983</v>
       </c>
-      <c r="AX19" s="18"/>
+      <c r="AX19" s="11">
+        <v>2876</v>
+      </c>
       <c r="AY19" s="18"/>
       <c r="AZ19" s="18"/>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="2"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
@@ -3369,61 +3397,61 @@
       <c r="A89" s="4"/>
     </row>
     <row r="90" spans="1:1" s="3" customFormat="1">
       <c r="A90" s="4"/>
     </row>
     <row r="91" spans="1:1" s="3" customFormat="1">
       <c r="A91" s="4"/>
     </row>
     <row r="92" spans="1:1" s="3" customFormat="1">
       <c r="A92" s="4"/>
     </row>
     <row r="93" spans="1:1" s="3" customFormat="1">
       <c r="A93" s="4"/>
     </row>
     <row r="94" spans="1:1" s="3" customFormat="1">
       <c r="A94" s="4"/>
     </row>
     <row r="95" spans="1:1" s="3" customFormat="1">
       <c r="A95" s="4"/>
     </row>
     <row r="96" spans="1:1" s="3" customFormat="1">
       <c r="A96" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>