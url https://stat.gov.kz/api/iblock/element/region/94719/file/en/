--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -326,70 +326,70 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -654,182 +654,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD96"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BC28" sqref="BC28"/>
+      <selection pane="topRight" activeCell="AY29" sqref="AY29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="20"/>
-[...17 lines deleted...]
-      <c r="T2" s="20"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="AC3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AD3" s="23"/>
       <c r="AE3" s="23"/>
       <c r="AF3" s="23"/>
       <c r="AO3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AP3" s="23"/>
       <c r="AQ3" s="23"/>
       <c r="AR3" s="23"/>
       <c r="BA3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="BB3" s="23"/>
       <c r="BC3" s="23"/>
       <c r="BD3" s="23"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="21" t="s">
+      <c r="A4" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="24"/>
-[...5 lines deleted...]
-      <c r="I4" s="26" t="s">
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="24"/>
-[...10 lines deleted...]
-      <c r="U4" s="26" t="s">
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="21"/>
+      <c r="Q4" s="21"/>
+      <c r="R4" s="21"/>
+      <c r="S4" s="21"/>
+      <c r="T4" s="22"/>
+      <c r="U4" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="V4" s="24"/>
-[...10 lines deleted...]
-      <c r="AG4" s="26" t="s">
+      <c r="V4" s="21"/>
+      <c r="W4" s="21"/>
+      <c r="X4" s="21"/>
+      <c r="Y4" s="21"/>
+      <c r="Z4" s="21"/>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="AH4" s="24"/>
-[...10 lines deleted...]
-      <c r="AS4" s="26" t="s">
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21"/>
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="AT4" s="24"/>
-[...9 lines deleted...]
-      <c r="BD4" s="25"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="21"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+      <c r="BB4" s="21"/>
+      <c r="BC4" s="21"/>
+      <c r="BD4" s="22"/>
     </row>
     <row r="5" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="22"/>
+      <c r="A5" s="26"/>
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1103,51 +1103,53 @@
       </c>
       <c r="AQ6" s="11">
         <v>233410</v>
       </c>
       <c r="AR6" s="11">
         <v>228501</v>
       </c>
       <c r="AS6" s="11">
         <v>230343</v>
       </c>
       <c r="AT6" s="11">
         <v>230104</v>
       </c>
       <c r="AU6" s="11">
         <v>237597</v>
       </c>
       <c r="AV6" s="11">
         <v>263914</v>
       </c>
       <c r="AW6" s="11">
         <v>282434</v>
       </c>
       <c r="AX6" s="11">
         <v>254395</v>
       </c>
-      <c r="AY6" s="18"/>
+      <c r="AY6" s="11">
+        <v>249391</v>
+      </c>
       <c r="AZ6" s="18"/>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1924</v>
       </c>
       <c r="C7" s="11">
         <v>1890</v>
       </c>
       <c r="D7" s="11">
         <v>1545</v>
       </c>
       <c r="E7" s="11">
         <v>1477</v>
       </c>
       <c r="F7" s="11">
         <v>1546</v>
       </c>
@@ -1261,51 +1263,53 @@
       </c>
       <c r="AQ7" s="11">
         <v>2500</v>
       </c>
       <c r="AR7" s="11">
         <v>2939</v>
       </c>
       <c r="AS7" s="11">
         <v>2897</v>
       </c>
       <c r="AT7" s="11">
         <v>2833</v>
       </c>
       <c r="AU7" s="11">
         <v>2777</v>
       </c>
       <c r="AV7" s="11">
         <v>3324</v>
       </c>
       <c r="AW7" s="11">
         <v>3343</v>
       </c>
       <c r="AX7" s="11">
         <v>2503</v>
       </c>
-      <c r="AY7" s="18"/>
+      <c r="AY7" s="11">
+        <v>2393</v>
+      </c>
       <c r="AZ7" s="18"/>
       <c r="BA7" s="18"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2797</v>
       </c>
       <c r="C8" s="11">
         <v>2414</v>
       </c>
       <c r="D8" s="11">
         <v>2353</v>
       </c>
       <c r="E8" s="11">
         <v>2286</v>
       </c>
       <c r="F8" s="11">
         <v>2280</v>
       </c>
@@ -1419,51 +1423,53 @@
       </c>
       <c r="AQ8" s="11">
         <v>3360</v>
       </c>
       <c r="AR8" s="11">
         <v>3602</v>
       </c>
       <c r="AS8" s="11">
         <v>3689</v>
       </c>
       <c r="AT8" s="11">
         <v>3700</v>
       </c>
       <c r="AU8" s="11">
         <v>3775</v>
       </c>
       <c r="AV8" s="11">
         <v>4008</v>
       </c>
       <c r="AW8" s="11">
         <v>4062</v>
       </c>
       <c r="AX8" s="11">
         <v>3591</v>
       </c>
-      <c r="AY8" s="18"/>
+      <c r="AY8" s="11">
+        <v>3492</v>
+      </c>
       <c r="AZ8" s="18"/>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>3780</v>
       </c>
       <c r="C9" s="11">
         <v>3692</v>
       </c>
       <c r="D9" s="11">
         <v>3691</v>
       </c>
       <c r="E9" s="11">
         <v>3549</v>
       </c>
       <c r="F9" s="11">
         <v>3535</v>
       </c>
@@ -1577,51 +1583,53 @@
       </c>
       <c r="AQ9" s="11">
         <v>3652</v>
       </c>
       <c r="AR9" s="11">
         <v>3384</v>
       </c>
       <c r="AS9" s="11">
         <v>3311</v>
       </c>
       <c r="AT9" s="11">
         <v>3317</v>
       </c>
       <c r="AU9" s="11">
         <v>3255</v>
       </c>
       <c r="AV9" s="11">
         <v>3276</v>
       </c>
       <c r="AW9" s="11">
         <v>3468</v>
       </c>
       <c r="AX9" s="11">
         <v>3650</v>
       </c>
-      <c r="AY9" s="18"/>
+      <c r="AY9" s="11">
+        <v>3530</v>
+      </c>
       <c r="AZ9" s="18"/>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>45128</v>
       </c>
       <c r="C10" s="11">
         <v>44803</v>
       </c>
       <c r="D10" s="11">
         <v>43728</v>
       </c>
       <c r="E10" s="11">
         <v>42942</v>
       </c>
       <c r="F10" s="11">
         <v>41819</v>
       </c>
@@ -1735,51 +1743,53 @@
       </c>
       <c r="AQ10" s="11">
         <v>53405</v>
       </c>
       <c r="AR10" s="11">
         <v>49927</v>
       </c>
       <c r="AS10" s="11">
         <v>51367</v>
       </c>
       <c r="AT10" s="11">
         <v>51181</v>
       </c>
       <c r="AU10" s="11">
         <v>51046</v>
       </c>
       <c r="AV10" s="11">
         <v>53626</v>
       </c>
       <c r="AW10" s="11">
         <v>52485</v>
       </c>
       <c r="AX10" s="11">
         <v>53788</v>
       </c>
-      <c r="AY10" s="18"/>
+      <c r="AY10" s="11">
+        <v>53356</v>
+      </c>
       <c r="AZ10" s="18"/>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11138</v>
       </c>
       <c r="C11" s="11">
         <v>11080</v>
       </c>
       <c r="D11" s="11">
         <v>10923</v>
       </c>
       <c r="E11" s="11">
         <v>10356</v>
       </c>
       <c r="F11" s="11">
         <v>10239</v>
       </c>
@@ -1893,51 +1903,53 @@
       </c>
       <c r="AQ11" s="11">
         <v>9321</v>
       </c>
       <c r="AR11" s="11">
         <v>10854</v>
       </c>
       <c r="AS11" s="11">
         <v>10647</v>
       </c>
       <c r="AT11" s="11">
         <v>10508</v>
       </c>
       <c r="AU11" s="11">
         <v>10664</v>
       </c>
       <c r="AV11" s="11">
         <v>11469</v>
       </c>
       <c r="AW11" s="11">
         <v>11817</v>
       </c>
       <c r="AX11" s="11">
         <v>11457</v>
       </c>
-      <c r="AY11" s="18"/>
+      <c r="AY11" s="11">
+        <v>10780</v>
+      </c>
       <c r="AZ11" s="18"/>
       <c r="BA11" s="18"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>36931</v>
       </c>
       <c r="C12" s="11">
         <v>36855</v>
       </c>
       <c r="D12" s="11">
         <v>36344</v>
       </c>
       <c r="E12" s="11">
         <v>33677</v>
       </c>
       <c r="F12" s="11">
         <v>32607</v>
       </c>
@@ -2051,51 +2063,53 @@
       </c>
       <c r="AQ12" s="11">
         <v>20153</v>
       </c>
       <c r="AR12" s="11">
         <v>24070</v>
       </c>
       <c r="AS12" s="11">
         <v>24003</v>
       </c>
       <c r="AT12" s="11">
         <v>24382</v>
       </c>
       <c r="AU12" s="11">
         <v>25183</v>
       </c>
       <c r="AV12" s="11">
         <v>29872</v>
       </c>
       <c r="AW12" s="11">
         <v>34538</v>
       </c>
       <c r="AX12" s="11">
         <v>27945</v>
       </c>
-      <c r="AY12" s="18"/>
+      <c r="AY12" s="11">
+        <v>27828</v>
+      </c>
       <c r="AZ12" s="18"/>
       <c r="BA12" s="18"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>39301</v>
       </c>
       <c r="C13" s="11">
         <v>38559</v>
       </c>
       <c r="D13" s="11">
         <v>37081</v>
       </c>
       <c r="E13" s="11">
         <v>35804</v>
       </c>
       <c r="F13" s="11">
         <v>35495</v>
       </c>
@@ -2209,51 +2223,53 @@
       </c>
       <c r="AQ13" s="11">
         <v>22298</v>
       </c>
       <c r="AR13" s="11">
         <v>21889</v>
       </c>
       <c r="AS13" s="11">
         <v>21726</v>
       </c>
       <c r="AT13" s="11">
         <v>21805</v>
       </c>
       <c r="AU13" s="11">
         <v>23943</v>
       </c>
       <c r="AV13" s="11">
         <v>29095</v>
       </c>
       <c r="AW13" s="11">
         <v>31325</v>
       </c>
       <c r="AX13" s="11">
         <v>23718</v>
       </c>
-      <c r="AY13" s="18"/>
+      <c r="AY13" s="11">
+        <v>23136</v>
+      </c>
       <c r="AZ13" s="18"/>
       <c r="BA13" s="18"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>32</v>
       </c>
@@ -2367,51 +2383,53 @@
       </c>
       <c r="AQ14" s="11">
         <v>15932</v>
       </c>
       <c r="AR14" s="11">
         <v>16739</v>
       </c>
       <c r="AS14" s="11">
         <v>16682</v>
       </c>
       <c r="AT14" s="11">
         <v>17022</v>
       </c>
       <c r="AU14" s="11">
         <v>17713</v>
       </c>
       <c r="AV14" s="11">
         <v>21716</v>
       </c>
       <c r="AW14" s="11">
         <v>24632</v>
       </c>
       <c r="AX14" s="11">
         <v>20032</v>
       </c>
-      <c r="AY14" s="18"/>
+      <c r="AY14" s="11">
+        <v>19978</v>
+      </c>
       <c r="AZ14" s="18"/>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>11573</v>
       </c>
       <c r="C15" s="11">
         <v>10612</v>
       </c>
       <c r="D15" s="11">
         <v>10272</v>
       </c>
       <c r="E15" s="11">
         <v>10217</v>
       </c>
       <c r="F15" s="11">
         <v>9677</v>
       </c>
@@ -2525,51 +2543,53 @@
       </c>
       <c r="AQ15" s="11">
         <v>9782</v>
       </c>
       <c r="AR15" s="11">
         <v>11892</v>
       </c>
       <c r="AS15" s="11">
         <v>11674</v>
       </c>
       <c r="AT15" s="11">
         <v>11485</v>
       </c>
       <c r="AU15" s="11">
         <v>12421</v>
       </c>
       <c r="AV15" s="11">
         <v>12586</v>
       </c>
       <c r="AW15" s="11">
         <v>14620</v>
       </c>
       <c r="AX15" s="11">
         <v>12425</v>
       </c>
-      <c r="AY15" s="18"/>
+      <c r="AY15" s="11">
+        <v>11114</v>
+      </c>
       <c r="AZ15" s="18"/>
       <c r="BA15" s="18"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>21864</v>
       </c>
       <c r="C16" s="11">
         <v>21499</v>
       </c>
       <c r="D16" s="11">
         <v>20960</v>
       </c>
       <c r="E16" s="11">
         <v>20190</v>
       </c>
       <c r="F16" s="11">
         <v>19477</v>
       </c>
@@ -2683,51 +2703,53 @@
       </c>
       <c r="AQ16" s="11">
         <v>35297</v>
       </c>
       <c r="AR16" s="11">
         <v>26505</v>
       </c>
       <c r="AS16" s="11">
         <v>27530</v>
       </c>
       <c r="AT16" s="11">
         <v>27267</v>
       </c>
       <c r="AU16" s="11">
         <v>27931</v>
       </c>
       <c r="AV16" s="11">
         <v>30485</v>
       </c>
       <c r="AW16" s="11">
         <v>33044</v>
       </c>
       <c r="AX16" s="11">
         <v>33062</v>
       </c>
-      <c r="AY16" s="18"/>
+      <c r="AY16" s="11">
+        <v>32371</v>
+      </c>
       <c r="AZ16" s="18"/>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="11">
         <v>42796</v>
       </c>
       <c r="C17" s="11">
         <v>42254</v>
       </c>
       <c r="D17" s="11">
         <v>41713</v>
       </c>
       <c r="E17" s="11">
         <v>41335</v>
       </c>
       <c r="F17" s="11">
         <v>40742</v>
       </c>
@@ -2841,51 +2863,53 @@
       </c>
       <c r="AQ17" s="11">
         <v>42600</v>
       </c>
       <c r="AR17" s="11">
         <v>42765</v>
       </c>
       <c r="AS17" s="11">
         <v>42673</v>
       </c>
       <c r="AT17" s="11">
         <v>42488</v>
       </c>
       <c r="AU17" s="11">
         <v>43156</v>
       </c>
       <c r="AV17" s="11">
         <v>45946</v>
       </c>
       <c r="AW17" s="11">
         <v>48280</v>
       </c>
       <c r="AX17" s="11">
         <v>46350</v>
       </c>
-      <c r="AY17" s="18"/>
+      <c r="AY17" s="11">
+        <v>45896</v>
+      </c>
       <c r="AZ17" s="18"/>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>32</v>
       </c>
@@ -2999,51 +3023,53 @@
       </c>
       <c r="AQ18" s="11">
         <v>11594</v>
       </c>
       <c r="AR18" s="11">
         <v>11132</v>
       </c>
       <c r="AS18" s="11">
         <v>11325</v>
       </c>
       <c r="AT18" s="11">
         <v>11274</v>
       </c>
       <c r="AU18" s="11">
         <v>12840</v>
       </c>
       <c r="AV18" s="11">
         <v>15549</v>
       </c>
       <c r="AW18" s="11">
         <v>17837</v>
       </c>
       <c r="AX18" s="11">
         <v>12998</v>
       </c>
-      <c r="AY18" s="18"/>
+      <c r="AY18" s="11">
+        <v>12819</v>
+      </c>
       <c r="AZ18" s="18"/>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="11">
         <v>3566</v>
       </c>
       <c r="C19" s="11">
         <v>3249</v>
       </c>
       <c r="D19" s="11">
         <v>3203</v>
       </c>
       <c r="E19" s="11">
         <v>3115</v>
       </c>
       <c r="F19" s="11">
         <v>2961</v>
       </c>
@@ -3157,51 +3183,53 @@
       </c>
       <c r="AQ19" s="11">
         <v>3516</v>
       </c>
       <c r="AR19" s="11">
         <v>2803</v>
       </c>
       <c r="AS19" s="11">
         <v>2819</v>
       </c>
       <c r="AT19" s="11">
         <v>2842</v>
       </c>
       <c r="AU19" s="11">
         <v>2893</v>
       </c>
       <c r="AV19" s="11">
         <v>2962</v>
       </c>
       <c r="AW19" s="11">
         <v>2983</v>
       </c>
       <c r="AX19" s="11">
         <v>2876</v>
       </c>
-      <c r="AY19" s="18"/>
+      <c r="AY19" s="11">
+        <v>2698</v>
+      </c>
       <c r="AZ19" s="18"/>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="2"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:56" s="3" customFormat="1">
@@ -3397,61 +3425,61 @@
       <c r="A89" s="4"/>
     </row>
     <row r="90" spans="1:1" s="3" customFormat="1">
       <c r="A90" s="4"/>
     </row>
     <row r="91" spans="1:1" s="3" customFormat="1">
       <c r="A91" s="4"/>
     </row>
     <row r="92" spans="1:1" s="3" customFormat="1">
       <c r="A92" s="4"/>
     </row>
     <row r="93" spans="1:1" s="3" customFormat="1">
       <c r="A93" s="4"/>
     </row>
     <row r="94" spans="1:1" s="3" customFormat="1">
       <c r="A94" s="4"/>
     </row>
     <row r="95" spans="1:1" s="3" customFormat="1">
       <c r="A95" s="4"/>
     </row>
     <row r="96" spans="1:1" s="3" customFormat="1">
       <c r="A96" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>