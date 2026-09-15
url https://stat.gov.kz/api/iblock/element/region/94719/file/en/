--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -326,70 +326,70 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 15" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -654,182 +654,182 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD96"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AY29" sqref="AY29"/>
+      <selection pane="topRight" activeCell="BA27" sqref="BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="24"/>
-[...17 lines deleted...]
-      <c r="T2" s="24"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
     </row>
     <row r="3" spans="1:56" s="7" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="AC3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AD3" s="23"/>
       <c r="AE3" s="23"/>
       <c r="AF3" s="23"/>
       <c r="AO3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="AP3" s="23"/>
       <c r="AQ3" s="23"/>
       <c r="AR3" s="23"/>
       <c r="BA3" s="23" t="s">
         <v>15</v>
       </c>
       <c r="BB3" s="23"/>
       <c r="BC3" s="23"/>
       <c r="BD3" s="23"/>
     </row>
     <row r="4" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="21"/>
-[...5 lines deleted...]
-      <c r="I4" s="20" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="J4" s="21"/>
-[...10 lines deleted...]
-      <c r="U4" s="20" t="s">
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="V4" s="21"/>
-[...10 lines deleted...]
-      <c r="AG4" s="20" t="s">
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="AH4" s="21"/>
-[...10 lines deleted...]
-      <c r="AS4" s="20" t="s">
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AL4" s="24"/>
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="AT4" s="21"/>
-[...9 lines deleted...]
-      <c r="BD4" s="22"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="24"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
+      <c r="BD4" s="25"/>
     </row>
     <row r="5" spans="1:56" s="8" customFormat="1" ht="12" thickBot="1">
-      <c r="A5" s="26"/>
+      <c r="A5" s="22"/>
       <c r="B5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -1106,51 +1106,53 @@
       </c>
       <c r="AR6" s="11">
         <v>228501</v>
       </c>
       <c r="AS6" s="11">
         <v>230343</v>
       </c>
       <c r="AT6" s="11">
         <v>230104</v>
       </c>
       <c r="AU6" s="11">
         <v>237597</v>
       </c>
       <c r="AV6" s="11">
         <v>263914</v>
       </c>
       <c r="AW6" s="11">
         <v>282434</v>
       </c>
       <c r="AX6" s="11">
         <v>254395</v>
       </c>
       <c r="AY6" s="11">
         <v>249391</v>
       </c>
-      <c r="AZ6" s="18"/>
+      <c r="AZ6" s="11">
+        <v>245384</v>
+      </c>
       <c r="BA6" s="18"/>
       <c r="BB6" s="19"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>1924</v>
       </c>
       <c r="C7" s="11">
         <v>1890</v>
       </c>
       <c r="D7" s="11">
         <v>1545</v>
       </c>
       <c r="E7" s="11">
         <v>1477</v>
       </c>
       <c r="F7" s="11">
         <v>1546</v>
       </c>
       <c r="G7" s="11">
@@ -1266,51 +1268,53 @@
       </c>
       <c r="AR7" s="11">
         <v>2939</v>
       </c>
       <c r="AS7" s="11">
         <v>2897</v>
       </c>
       <c r="AT7" s="11">
         <v>2833</v>
       </c>
       <c r="AU7" s="11">
         <v>2777</v>
       </c>
       <c r="AV7" s="11">
         <v>3324</v>
       </c>
       <c r="AW7" s="11">
         <v>3343</v>
       </c>
       <c r="AX7" s="11">
         <v>2503</v>
       </c>
       <c r="AY7" s="11">
         <v>2393</v>
       </c>
-      <c r="AZ7" s="18"/>
+      <c r="AZ7" s="11">
+        <v>2371</v>
+      </c>
       <c r="BA7" s="18"/>
       <c r="BB7" s="19"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2797</v>
       </c>
       <c r="C8" s="11">
         <v>2414</v>
       </c>
       <c r="D8" s="11">
         <v>2353</v>
       </c>
       <c r="E8" s="11">
         <v>2286</v>
       </c>
       <c r="F8" s="11">
         <v>2280</v>
       </c>
       <c r="G8" s="11">
@@ -1426,51 +1430,53 @@
       </c>
       <c r="AR8" s="11">
         <v>3602</v>
       </c>
       <c r="AS8" s="11">
         <v>3689</v>
       </c>
       <c r="AT8" s="11">
         <v>3700</v>
       </c>
       <c r="AU8" s="11">
         <v>3775</v>
       </c>
       <c r="AV8" s="11">
         <v>4008</v>
       </c>
       <c r="AW8" s="11">
         <v>4062</v>
       </c>
       <c r="AX8" s="11">
         <v>3591</v>
       </c>
       <c r="AY8" s="11">
         <v>3492</v>
       </c>
-      <c r="AZ8" s="18"/>
+      <c r="AZ8" s="11">
+        <v>3358</v>
+      </c>
       <c r="BA8" s="18"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="11">
         <v>3780</v>
       </c>
       <c r="C9" s="11">
         <v>3692</v>
       </c>
       <c r="D9" s="11">
         <v>3691</v>
       </c>
       <c r="E9" s="11">
         <v>3549</v>
       </c>
       <c r="F9" s="11">
         <v>3535</v>
       </c>
       <c r="G9" s="11">
@@ -1586,51 +1592,53 @@
       </c>
       <c r="AR9" s="11">
         <v>3384</v>
       </c>
       <c r="AS9" s="11">
         <v>3311</v>
       </c>
       <c r="AT9" s="11">
         <v>3317</v>
       </c>
       <c r="AU9" s="11">
         <v>3255</v>
       </c>
       <c r="AV9" s="11">
         <v>3276</v>
       </c>
       <c r="AW9" s="11">
         <v>3468</v>
       </c>
       <c r="AX9" s="11">
         <v>3650</v>
       </c>
       <c r="AY9" s="11">
         <v>3530</v>
       </c>
-      <c r="AZ9" s="18"/>
+      <c r="AZ9" s="11">
+        <v>3530</v>
+      </c>
       <c r="BA9" s="18"/>
       <c r="BB9" s="19"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="11">
         <v>45128</v>
       </c>
       <c r="C10" s="11">
         <v>44803</v>
       </c>
       <c r="D10" s="11">
         <v>43728</v>
       </c>
       <c r="E10" s="11">
         <v>42942</v>
       </c>
       <c r="F10" s="11">
         <v>41819</v>
       </c>
       <c r="G10" s="11">
@@ -1746,51 +1754,53 @@
       </c>
       <c r="AR10" s="11">
         <v>49927</v>
       </c>
       <c r="AS10" s="11">
         <v>51367</v>
       </c>
       <c r="AT10" s="11">
         <v>51181</v>
       </c>
       <c r="AU10" s="11">
         <v>51046</v>
       </c>
       <c r="AV10" s="11">
         <v>53626</v>
       </c>
       <c r="AW10" s="11">
         <v>52485</v>
       </c>
       <c r="AX10" s="11">
         <v>53788</v>
       </c>
       <c r="AY10" s="11">
         <v>53356</v>
       </c>
-      <c r="AZ10" s="18"/>
+      <c r="AZ10" s="11">
+        <v>52338</v>
+      </c>
       <c r="BA10" s="18"/>
       <c r="BB10" s="19"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="11">
         <v>11138</v>
       </c>
       <c r="C11" s="11">
         <v>11080</v>
       </c>
       <c r="D11" s="11">
         <v>10923</v>
       </c>
       <c r="E11" s="11">
         <v>10356</v>
       </c>
       <c r="F11" s="11">
         <v>10239</v>
       </c>
       <c r="G11" s="11">
@@ -1906,51 +1916,53 @@
       </c>
       <c r="AR11" s="11">
         <v>10854</v>
       </c>
       <c r="AS11" s="11">
         <v>10647</v>
       </c>
       <c r="AT11" s="11">
         <v>10508</v>
       </c>
       <c r="AU11" s="11">
         <v>10664</v>
       </c>
       <c r="AV11" s="11">
         <v>11469</v>
       </c>
       <c r="AW11" s="11">
         <v>11817</v>
       </c>
       <c r="AX11" s="11">
         <v>11457</v>
       </c>
       <c r="AY11" s="11">
         <v>10780</v>
       </c>
-      <c r="AZ11" s="18"/>
+      <c r="AZ11" s="11">
+        <v>10679</v>
+      </c>
       <c r="BA11" s="18"/>
       <c r="BB11" s="19"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="11">
         <v>36931</v>
       </c>
       <c r="C12" s="11">
         <v>36855</v>
       </c>
       <c r="D12" s="11">
         <v>36344</v>
       </c>
       <c r="E12" s="11">
         <v>33677</v>
       </c>
       <c r="F12" s="11">
         <v>32607</v>
       </c>
       <c r="G12" s="11">
@@ -2066,51 +2078,53 @@
       </c>
       <c r="AR12" s="11">
         <v>24070</v>
       </c>
       <c r="AS12" s="11">
         <v>24003</v>
       </c>
       <c r="AT12" s="11">
         <v>24382</v>
       </c>
       <c r="AU12" s="11">
         <v>25183</v>
       </c>
       <c r="AV12" s="11">
         <v>29872</v>
       </c>
       <c r="AW12" s="11">
         <v>34538</v>
       </c>
       <c r="AX12" s="11">
         <v>27945</v>
       </c>
       <c r="AY12" s="11">
         <v>27828</v>
       </c>
-      <c r="AZ12" s="18"/>
+      <c r="AZ12" s="11">
+        <v>27530</v>
+      </c>
       <c r="BA12" s="18"/>
       <c r="BB12" s="19"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="11">
         <v>39301</v>
       </c>
       <c r="C13" s="11">
         <v>38559</v>
       </c>
       <c r="D13" s="11">
         <v>37081</v>
       </c>
       <c r="E13" s="11">
         <v>35804</v>
       </c>
       <c r="F13" s="11">
         <v>35495</v>
       </c>
       <c r="G13" s="11">
@@ -2226,51 +2240,53 @@
       </c>
       <c r="AR13" s="11">
         <v>21889</v>
       </c>
       <c r="AS13" s="11">
         <v>21726</v>
       </c>
       <c r="AT13" s="11">
         <v>21805</v>
       </c>
       <c r="AU13" s="11">
         <v>23943</v>
       </c>
       <c r="AV13" s="11">
         <v>29095</v>
       </c>
       <c r="AW13" s="11">
         <v>31325</v>
       </c>
       <c r="AX13" s="11">
         <v>23718</v>
       </c>
       <c r="AY13" s="11">
         <v>23136</v>
       </c>
-      <c r="AZ13" s="18"/>
+      <c r="AZ13" s="11">
+        <v>22715</v>
+      </c>
       <c r="BA13" s="18"/>
       <c r="BB13" s="19"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="11" t="s">
@@ -2386,51 +2402,53 @@
       </c>
       <c r="AR14" s="11">
         <v>16739</v>
       </c>
       <c r="AS14" s="11">
         <v>16682</v>
       </c>
       <c r="AT14" s="11">
         <v>17022</v>
       </c>
       <c r="AU14" s="11">
         <v>17713</v>
       </c>
       <c r="AV14" s="11">
         <v>21716</v>
       </c>
       <c r="AW14" s="11">
         <v>24632</v>
       </c>
       <c r="AX14" s="11">
         <v>20032</v>
       </c>
       <c r="AY14" s="11">
         <v>19978</v>
       </c>
-      <c r="AZ14" s="18"/>
+      <c r="AZ14" s="11">
+        <v>19636</v>
+      </c>
       <c r="BA14" s="18"/>
       <c r="BB14" s="19"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="11">
         <v>11573</v>
       </c>
       <c r="C15" s="11">
         <v>10612</v>
       </c>
       <c r="D15" s="11">
         <v>10272</v>
       </c>
       <c r="E15" s="11">
         <v>10217</v>
       </c>
       <c r="F15" s="11">
         <v>9677</v>
       </c>
       <c r="G15" s="11">
@@ -2546,51 +2564,53 @@
       </c>
       <c r="AR15" s="11">
         <v>11892</v>
       </c>
       <c r="AS15" s="11">
         <v>11674</v>
       </c>
       <c r="AT15" s="11">
         <v>11485</v>
       </c>
       <c r="AU15" s="11">
         <v>12421</v>
       </c>
       <c r="AV15" s="11">
         <v>12586</v>
       </c>
       <c r="AW15" s="11">
         <v>14620</v>
       </c>
       <c r="AX15" s="11">
         <v>12425</v>
       </c>
       <c r="AY15" s="11">
         <v>11114</v>
       </c>
-      <c r="AZ15" s="18"/>
+      <c r="AZ15" s="11">
+        <v>10646</v>
+      </c>
       <c r="BA15" s="18"/>
       <c r="BB15" s="19"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="11">
         <v>21864</v>
       </c>
       <c r="C16" s="11">
         <v>21499</v>
       </c>
       <c r="D16" s="11">
         <v>20960</v>
       </c>
       <c r="E16" s="11">
         <v>20190</v>
       </c>
       <c r="F16" s="11">
         <v>19477</v>
       </c>
       <c r="G16" s="11">
@@ -2706,51 +2726,53 @@
       </c>
       <c r="AR16" s="11">
         <v>26505</v>
       </c>
       <c r="AS16" s="11">
         <v>27530</v>
       </c>
       <c r="AT16" s="11">
         <v>27267</v>
       </c>
       <c r="AU16" s="11">
         <v>27931</v>
       </c>
       <c r="AV16" s="11">
         <v>30485</v>
       </c>
       <c r="AW16" s="11">
         <v>33044</v>
       </c>
       <c r="AX16" s="11">
         <v>33062</v>
       </c>
       <c r="AY16" s="11">
         <v>32371</v>
       </c>
-      <c r="AZ16" s="18"/>
+      <c r="AZ16" s="11">
+        <v>31690</v>
+      </c>
       <c r="BA16" s="18"/>
       <c r="BB16" s="19"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="11">
         <v>42796</v>
       </c>
       <c r="C17" s="11">
         <v>42254</v>
       </c>
       <c r="D17" s="11">
         <v>41713</v>
       </c>
       <c r="E17" s="11">
         <v>41335</v>
       </c>
       <c r="F17" s="11">
         <v>40742</v>
       </c>
       <c r="G17" s="11">
@@ -2866,51 +2888,53 @@
       </c>
       <c r="AR17" s="11">
         <v>42765</v>
       </c>
       <c r="AS17" s="11">
         <v>42673</v>
       </c>
       <c r="AT17" s="11">
         <v>42488</v>
       </c>
       <c r="AU17" s="11">
         <v>43156</v>
       </c>
       <c r="AV17" s="11">
         <v>45946</v>
       </c>
       <c r="AW17" s="11">
         <v>48280</v>
       </c>
       <c r="AX17" s="11">
         <v>46350</v>
       </c>
       <c r="AY17" s="11">
         <v>45896</v>
       </c>
-      <c r="AZ17" s="18"/>
+      <c r="AZ17" s="11">
+        <v>45408</v>
+      </c>
       <c r="BA17" s="18"/>
       <c r="BB17" s="19"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="11" t="s">
@@ -3026,51 +3050,53 @@
       </c>
       <c r="AR18" s="11">
         <v>11132</v>
       </c>
       <c r="AS18" s="11">
         <v>11325</v>
       </c>
       <c r="AT18" s="11">
         <v>11274</v>
       </c>
       <c r="AU18" s="11">
         <v>12840</v>
       </c>
       <c r="AV18" s="11">
         <v>15549</v>
       </c>
       <c r="AW18" s="11">
         <v>17837</v>
       </c>
       <c r="AX18" s="11">
         <v>12998</v>
       </c>
       <c r="AY18" s="11">
         <v>12819</v>
       </c>
-      <c r="AZ18" s="18"/>
+      <c r="AZ18" s="11">
+        <v>12744</v>
+      </c>
       <c r="BA18" s="18"/>
       <c r="BB18" s="19"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="11">
         <v>3566</v>
       </c>
       <c r="C19" s="11">
         <v>3249</v>
       </c>
       <c r="D19" s="11">
         <v>3203</v>
       </c>
       <c r="E19" s="11">
         <v>3115</v>
       </c>
       <c r="F19" s="11">
         <v>2961</v>
       </c>
       <c r="G19" s="11">
@@ -3186,51 +3212,53 @@
       </c>
       <c r="AR19" s="11">
         <v>2803</v>
       </c>
       <c r="AS19" s="11">
         <v>2819</v>
       </c>
       <c r="AT19" s="11">
         <v>2842</v>
       </c>
       <c r="AU19" s="11">
         <v>2893</v>
       </c>
       <c r="AV19" s="11">
         <v>2962</v>
       </c>
       <c r="AW19" s="11">
         <v>2983</v>
       </c>
       <c r="AX19" s="11">
         <v>2876</v>
       </c>
       <c r="AY19" s="11">
         <v>2698</v>
       </c>
-      <c r="AZ19" s="18"/>
+      <c r="AZ19" s="11">
+        <v>2739</v>
+      </c>
       <c r="BA19" s="18"/>
       <c r="BB19" s="19"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="2"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:56" s="3" customFormat="1">
       <c r="A26" s="4"/>
@@ -3425,61 +3453,61 @@
       <c r="A89" s="4"/>
     </row>
     <row r="90" spans="1:1" s="3" customFormat="1">
       <c r="A90" s="4"/>
     </row>
     <row r="91" spans="1:1" s="3" customFormat="1">
       <c r="A91" s="4"/>
     </row>
     <row r="92" spans="1:1" s="3" customFormat="1">
       <c r="A92" s="4"/>
     </row>
     <row r="93" spans="1:1" s="3" customFormat="1">
       <c r="A93" s="4"/>
     </row>
     <row r="94" spans="1:1" s="3" customFormat="1">
       <c r="A94" s="4"/>
     </row>
     <row r="95" spans="1:1" s="3" customFormat="1">
       <c r="A95" s="4"/>
     </row>
     <row r="96" spans="1:1" s="3" customFormat="1">
       <c r="A96" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A2:T2"/>
-[...3 lines deleted...]
-    <mergeCell ref="I4:T4"/>
     <mergeCell ref="AG4:AR4"/>
     <mergeCell ref="U4:AF4"/>
     <mergeCell ref="AC3:AF3"/>
     <mergeCell ref="AS4:BD4"/>
     <mergeCell ref="BA3:BD3"/>
     <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="E3:H3"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>