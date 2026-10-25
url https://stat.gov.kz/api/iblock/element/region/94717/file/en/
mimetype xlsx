--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -654,51 +654,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BD96"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX30" sqref="AX30"/>
+      <selection pane="topRight" activeCell="AZ29" sqref="AZ29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2"/>
     <col min="5" max="5" width="10.140625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="36.75" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
@@ -1109,51 +1109,53 @@
       </c>
       <c r="AS6" s="11">
         <v>3956425</v>
       </c>
       <c r="AT6" s="11">
         <v>3856907</v>
       </c>
       <c r="AU6" s="11">
         <v>3896840</v>
       </c>
       <c r="AV6" s="11">
         <v>3866052</v>
       </c>
       <c r="AW6" s="11">
         <v>3955430</v>
       </c>
       <c r="AX6" s="11">
         <v>3863840</v>
       </c>
       <c r="AY6" s="11">
         <v>3677084</v>
       </c>
       <c r="AZ6" s="11">
         <v>3703910</v>
       </c>
-      <c r="BA6" s="18"/>
+      <c r="BA6" s="11">
+        <v>3882218</v>
+      </c>
       <c r="BB6" s="19"/>
       <c r="BC6" s="11"/>
       <c r="BD6" s="11"/>
     </row>
     <row r="7" spans="1:56" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>30643</v>
       </c>
       <c r="C7" s="11">
         <v>90143</v>
       </c>
       <c r="D7" s="11">
         <v>77040</v>
       </c>
       <c r="E7" s="11">
         <v>77040</v>
       </c>
       <c r="F7" s="11">
         <v>65262</v>
       </c>
       <c r="G7" s="11">
         <v>30978</v>
@@ -1271,51 +1273,53 @@
       </c>
       <c r="AS7" s="11">
         <v>4575</v>
       </c>
       <c r="AT7" s="11">
         <v>4575</v>
       </c>
       <c r="AU7" s="11">
         <v>4565</v>
       </c>
       <c r="AV7" s="11">
         <v>4551</v>
       </c>
       <c r="AW7" s="11">
         <v>4539</v>
       </c>
       <c r="AX7" s="11">
         <v>5195</v>
       </c>
       <c r="AY7" s="11">
         <v>5165</v>
       </c>
       <c r="AZ7" s="11">
         <v>5125</v>
       </c>
-      <c r="BA7" s="18"/>
+      <c r="BA7" s="11">
+        <v>5073</v>
+      </c>
       <c r="BB7" s="19"/>
       <c r="BC7" s="11"/>
       <c r="BD7" s="11"/>
     </row>
     <row r="8" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>17771</v>
       </c>
       <c r="C8" s="11">
         <v>17181</v>
       </c>
       <c r="D8" s="11">
         <v>17031</v>
       </c>
       <c r="E8" s="11">
         <v>16765</v>
       </c>
       <c r="F8" s="11">
         <v>16536</v>
       </c>
       <c r="G8" s="11">
         <v>16035</v>
@@ -1433,51 +1437,53 @@
       </c>
       <c r="AS8" s="11">
         <v>18029</v>
       </c>
       <c r="AT8" s="11">
         <v>18009</v>
       </c>
       <c r="AU8" s="11">
         <v>17867</v>
       </c>
       <c r="AV8" s="11">
         <v>17967</v>
       </c>
       <c r="AW8" s="11">
         <v>17967</v>
       </c>
       <c r="AX8" s="11">
         <v>18050</v>
       </c>
       <c r="AY8" s="11">
         <v>17615</v>
       </c>
       <c r="AZ8" s="11">
         <v>17967</v>
       </c>
-      <c r="BA8" s="18"/>
+      <c r="BA8" s="11">
+        <v>18029</v>
+      </c>
       <c r="BB8" s="19"/>
       <c r="BC8" s="11"/>
       <c r="BD8" s="11"/>
     </row>
     <row r="9" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="11">
         <v>148921</v>
       </c>
       <c r="C9" s="11">
         <v>148214</v>
       </c>
       <c r="D9" s="11">
         <v>157010</v>
       </c>
       <c r="E9" s="11">
         <v>151714</v>
       </c>
       <c r="F9" s="11">
         <v>161550</v>
       </c>
       <c r="G9" s="11">
         <v>155645</v>
@@ -1595,51 +1601,53 @@
       </c>
       <c r="AS9" s="11">
         <v>89561</v>
       </c>
       <c r="AT9" s="11">
         <v>89102</v>
       </c>
       <c r="AU9" s="11">
         <v>94901</v>
       </c>
       <c r="AV9" s="11">
         <v>88990</v>
       </c>
       <c r="AW9" s="11">
         <v>99545</v>
       </c>
       <c r="AX9" s="11">
         <v>90412</v>
       </c>
       <c r="AY9" s="11">
         <v>89814</v>
       </c>
       <c r="AZ9" s="11">
         <v>88860</v>
       </c>
-      <c r="BA9" s="18"/>
+      <c r="BA9" s="11">
+        <v>90260</v>
+      </c>
       <c r="BB9" s="19"/>
       <c r="BC9" s="11"/>
       <c r="BD9" s="11"/>
     </row>
     <row r="10" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="11">
         <v>73146</v>
       </c>
       <c r="C10" s="11">
         <v>73146</v>
       </c>
       <c r="D10" s="11">
         <v>73146</v>
       </c>
       <c r="E10" s="11">
         <v>70546</v>
       </c>
       <c r="F10" s="11">
         <v>66896</v>
       </c>
       <c r="G10" s="11">
         <v>64396</v>
@@ -1757,51 +1765,53 @@
       </c>
       <c r="AS10" s="11">
         <v>19552</v>
       </c>
       <c r="AT10" s="11">
         <v>19552</v>
       </c>
       <c r="AU10" s="11">
         <v>19552</v>
       </c>
       <c r="AV10" s="11">
         <v>19552</v>
       </c>
       <c r="AW10" s="11">
         <v>19552</v>
       </c>
       <c r="AX10" s="11">
         <v>17112</v>
       </c>
       <c r="AY10" s="11">
         <v>17102</v>
       </c>
       <c r="AZ10" s="11">
         <v>17102</v>
       </c>
-      <c r="BA10" s="18"/>
+      <c r="BA10" s="11">
+        <v>17102</v>
+      </c>
       <c r="BB10" s="19"/>
       <c r="BC10" s="11"/>
       <c r="BD10" s="11"/>
     </row>
     <row r="11" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11">
         <v>123019</v>
       </c>
       <c r="C11" s="11">
         <v>122858</v>
       </c>
       <c r="D11" s="11">
         <v>116834</v>
       </c>
       <c r="E11" s="11">
         <v>100097</v>
       </c>
       <c r="F11" s="11">
         <v>96410</v>
       </c>
       <c r="G11" s="11">
         <v>93946</v>
@@ -1919,51 +1929,53 @@
       </c>
       <c r="AS11" s="11">
         <v>65160</v>
       </c>
       <c r="AT11" s="11">
         <v>64854</v>
       </c>
       <c r="AU11" s="11">
         <v>63837</v>
       </c>
       <c r="AV11" s="11">
         <v>62090</v>
       </c>
       <c r="AW11" s="11">
         <v>61477</v>
       </c>
       <c r="AX11" s="11">
         <v>72614</v>
       </c>
       <c r="AY11" s="11">
         <v>72392</v>
       </c>
       <c r="AZ11" s="11">
         <v>69278</v>
       </c>
-      <c r="BA11" s="18"/>
+      <c r="BA11" s="11">
+        <v>67213</v>
+      </c>
       <c r="BB11" s="19"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
     </row>
     <row r="12" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="11">
         <v>52973</v>
       </c>
       <c r="C12" s="11">
         <v>52973</v>
       </c>
       <c r="D12" s="11">
         <v>52973</v>
       </c>
       <c r="E12" s="11">
         <v>52973</v>
       </c>
       <c r="F12" s="11">
         <v>52973</v>
       </c>
       <c r="G12" s="11">
         <v>51053</v>
@@ -2081,51 +2093,53 @@
       </c>
       <c r="AS12" s="11">
         <v>18007</v>
       </c>
       <c r="AT12" s="11">
         <v>14518</v>
       </c>
       <c r="AU12" s="11">
         <v>11822</v>
       </c>
       <c r="AV12" s="11">
         <v>15618</v>
       </c>
       <c r="AW12" s="11">
         <v>12972</v>
       </c>
       <c r="AX12" s="11">
         <v>13254</v>
       </c>
       <c r="AY12" s="11">
         <v>13204</v>
       </c>
       <c r="AZ12" s="11">
         <v>12894</v>
       </c>
-      <c r="BA12" s="18"/>
+      <c r="BA12" s="11">
+        <v>27924</v>
+      </c>
       <c r="BB12" s="19"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
     </row>
     <row r="13" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="11">
         <v>75118</v>
       </c>
       <c r="C13" s="11">
         <v>75118</v>
       </c>
       <c r="D13" s="11">
         <v>75118</v>
       </c>
       <c r="E13" s="11">
         <v>75118</v>
       </c>
       <c r="F13" s="11">
         <v>75118</v>
       </c>
       <c r="G13" s="11">
         <v>75118</v>
@@ -2243,51 +2257,53 @@
       </c>
       <c r="AS13" s="11">
         <v>7388</v>
       </c>
       <c r="AT13" s="11">
         <v>7388</v>
       </c>
       <c r="AU13" s="11">
         <v>7388</v>
       </c>
       <c r="AV13" s="11">
         <v>7388</v>
       </c>
       <c r="AW13" s="11">
         <v>7388</v>
       </c>
       <c r="AX13" s="11">
         <v>7563</v>
       </c>
       <c r="AY13" s="11">
         <v>7563</v>
       </c>
       <c r="AZ13" s="11">
         <v>7563</v>
       </c>
-      <c r="BA13" s="18"/>
+      <c r="BA13" s="11">
+        <v>7563</v>
+      </c>
       <c r="BB13" s="19"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
     </row>
     <row r="14" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>32</v>
@@ -2405,51 +2421,53 @@
       </c>
       <c r="AS14" s="11">
         <v>14613</v>
       </c>
       <c r="AT14" s="11">
         <v>14613</v>
       </c>
       <c r="AU14" s="11">
         <v>14613</v>
       </c>
       <c r="AV14" s="11">
         <v>14613</v>
       </c>
       <c r="AW14" s="11">
         <v>14613</v>
       </c>
       <c r="AX14" s="11">
         <v>14457</v>
       </c>
       <c r="AY14" s="11">
         <v>14457</v>
       </c>
       <c r="AZ14" s="11">
         <v>14457</v>
       </c>
-      <c r="BA14" s="18"/>
+      <c r="BA14" s="11">
+        <v>14457</v>
+      </c>
       <c r="BB14" s="19"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
     </row>
     <row r="15" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="11">
         <v>34609</v>
       </c>
       <c r="C15" s="11">
         <v>34609</v>
       </c>
       <c r="D15" s="11">
         <v>34609</v>
       </c>
       <c r="E15" s="11">
         <v>34609</v>
       </c>
       <c r="F15" s="11">
         <v>34609</v>
       </c>
       <c r="G15" s="11">
         <v>34609</v>
@@ -2567,51 +2585,53 @@
       </c>
       <c r="AS15" s="11">
         <v>24037</v>
       </c>
       <c r="AT15" s="11">
         <v>24037</v>
       </c>
       <c r="AU15" s="11">
         <v>24037</v>
       </c>
       <c r="AV15" s="11">
         <v>24037</v>
       </c>
       <c r="AW15" s="11">
         <v>24037</v>
       </c>
       <c r="AX15" s="11">
         <v>31885</v>
       </c>
       <c r="AY15" s="11">
         <v>31872</v>
       </c>
       <c r="AZ15" s="11">
         <v>31872</v>
       </c>
-      <c r="BA15" s="18"/>
+      <c r="BA15" s="11">
+        <v>31872</v>
+      </c>
       <c r="BB15" s="19"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
     </row>
     <row r="16" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="11">
         <v>14067</v>
       </c>
       <c r="C16" s="11">
         <v>14067</v>
       </c>
       <c r="D16" s="11">
         <v>14067</v>
       </c>
       <c r="E16" s="11">
         <v>14067</v>
       </c>
       <c r="F16" s="11">
         <v>14067</v>
       </c>
       <c r="G16" s="11">
         <v>14067</v>
@@ -2729,51 +2749,53 @@
       </c>
       <c r="AS16" s="11">
         <v>2254</v>
       </c>
       <c r="AT16" s="11">
         <v>2254</v>
       </c>
       <c r="AU16" s="11">
         <v>2254</v>
       </c>
       <c r="AV16" s="11">
         <v>2254</v>
       </c>
       <c r="AW16" s="11">
         <v>2254</v>
       </c>
       <c r="AX16" s="11">
         <v>2778</v>
       </c>
       <c r="AY16" s="11">
         <v>2778</v>
       </c>
       <c r="AZ16" s="11">
         <v>2778</v>
       </c>
-      <c r="BA16" s="18"/>
+      <c r="BA16" s="11">
+        <v>2778</v>
+      </c>
       <c r="BB16" s="19"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
     </row>
     <row r="17" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="11">
         <v>1678765</v>
       </c>
       <c r="C17" s="11">
         <v>2023633</v>
       </c>
       <c r="D17" s="11">
         <v>3032356</v>
       </c>
       <c r="E17" s="11">
         <v>3559432</v>
       </c>
       <c r="F17" s="11">
         <v>3647336</v>
       </c>
       <c r="G17" s="11">
         <v>3392036</v>
@@ -2891,51 +2913,53 @@
       </c>
       <c r="AS17" s="11">
         <v>3626895</v>
       </c>
       <c r="AT17" s="11">
         <v>3531651</v>
       </c>
       <c r="AU17" s="11">
         <v>3569650</v>
       </c>
       <c r="AV17" s="11">
         <v>3542638</v>
       </c>
       <c r="AW17" s="11">
         <v>3624732</v>
       </c>
       <c r="AX17" s="11">
         <v>3514925</v>
       </c>
       <c r="AY17" s="11">
         <v>3329537</v>
       </c>
       <c r="AZ17" s="11">
         <v>3360429</v>
       </c>
-      <c r="BA17" s="18"/>
+      <c r="BA17" s="11">
+        <v>3524362</v>
+      </c>
       <c r="BB17" s="19"/>
       <c r="BC17" s="11"/>
       <c r="BD17" s="11"/>
     </row>
     <row r="18" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>32</v>
@@ -3053,51 +3077,53 @@
       </c>
       <c r="AS18" s="11">
         <v>15183</v>
       </c>
       <c r="AT18" s="11">
         <v>15183</v>
       </c>
       <c r="AU18" s="11">
         <v>15183</v>
       </c>
       <c r="AV18" s="11">
         <v>15183</v>
       </c>
       <c r="AW18" s="11">
         <v>15183</v>
       </c>
       <c r="AX18" s="11">
         <v>17002</v>
       </c>
       <c r="AY18" s="11">
         <v>16992</v>
       </c>
       <c r="AZ18" s="11">
         <v>16992</v>
       </c>
-      <c r="BA18" s="18"/>
+      <c r="BA18" s="11">
+        <v>16992</v>
+      </c>
       <c r="BB18" s="19"/>
       <c r="BC18" s="11"/>
       <c r="BD18" s="11"/>
     </row>
     <row r="19" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="11">
         <v>83633</v>
       </c>
       <c r="C19" s="11">
         <v>82433</v>
       </c>
       <c r="D19" s="11">
         <v>82433</v>
       </c>
       <c r="E19" s="11">
         <v>82433</v>
       </c>
       <c r="F19" s="11">
         <v>75933</v>
       </c>
       <c r="G19" s="11">
         <v>73533</v>
@@ -3215,51 +3241,53 @@
       </c>
       <c r="AS19" s="11">
         <v>51171</v>
       </c>
       <c r="AT19" s="11">
         <v>51171</v>
       </c>
       <c r="AU19" s="11">
         <v>51171</v>
       </c>
       <c r="AV19" s="11">
         <v>51171</v>
       </c>
       <c r="AW19" s="11">
         <v>51171</v>
       </c>
       <c r="AX19" s="11">
         <v>58593</v>
       </c>
       <c r="AY19" s="11">
         <v>58593</v>
       </c>
       <c r="AZ19" s="11">
         <v>58593</v>
       </c>
-      <c r="BA19" s="18"/>
+      <c r="BA19" s="11">
+        <v>58593</v>
+      </c>
       <c r="BB19" s="19"/>
       <c r="BC19" s="11"/>
       <c r="BD19" s="11"/>
     </row>
     <row r="20" spans="1:56" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="15"/>
     </row>
     <row r="21" spans="1:56" s="3" customFormat="1">
       <c r="A21" s="4"/>
     </row>
     <row r="22" spans="1:56" s="3" customFormat="1">
       <c r="A22" s="4"/>
     </row>
     <row r="23" spans="1:56" s="3" customFormat="1">
       <c r="A23" s="4"/>
     </row>
     <row r="24" spans="1:56" s="3" customFormat="1">
       <c r="A24" s="4"/>
     </row>
     <row r="25" spans="1:56" s="3" customFormat="1">
       <c r="A25" s="4"/>
     </row>
     <row r="26" spans="1:56" s="3" customFormat="1">
       <c r="A26" s="4"/>
     </row>