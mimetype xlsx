--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="135" yWindow="-15" windowWidth="17325" windowHeight="10800"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -380,70 +380,70 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -723,211 +723,213 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="A34" sqref="A34"/>
+      <selection activeCell="AW9" sqref="AW9"/>
+      <selection pane="topRight" activeCell="AY15" sqref="AY15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.5703125" style="12" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.5703125" style="12" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="23" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="23"/>
-[...47 lines deleted...]
-      <c r="AY2" s="23"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="24"/>
+      <c r="AZ2" s="24"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="22">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
+      <c r="B4" s="23">
         <v>2022</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="22">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23">
         <v>2023</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
     </row>
-    <row r="5" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="21"/>
+    <row r="5" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1034,106 +1036,110 @@
       </c>
       <c r="AR5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AS5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="24"/>
-[...47 lines deleted...]
-      <c r="AY6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>341</v>
       </c>
       <c r="C7" s="7">
         <v>372</v>
       </c>
       <c r="D7" s="7">
         <v>366</v>
       </c>
       <c r="E7" s="7">
         <v>410</v>
       </c>
       <c r="F7" s="7">
         <v>369</v>
       </c>
       <c r="G7" s="8">
         <v>480</v>
       </c>
       <c r="H7" s="8">
         <v>497</v>
       </c>
       <c r="I7" s="7">
@@ -1240,55 +1246,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>902</v>
       </c>
       <c r="AR7" s="7">
         <v>982</v>
       </c>
       <c r="AS7" s="7">
         <v>1149</v>
       </c>
       <c r="AT7" s="7">
         <v>1248</v>
       </c>
       <c r="AU7" s="7">
         <v>860</v>
       </c>
       <c r="AV7" s="8">
         <v>870</v>
       </c>
       <c r="AW7" s="7">
         <v>824</v>
       </c>
       <c r="AX7" s="7">
         <v>1066</v>
       </c>
-      <c r="AY7" s="25">
+      <c r="AY7" s="19">
         <v>1047</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>998</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>135</v>
       </c>
       <c r="C8" s="7">
         <v>167</v>
       </c>
       <c r="D8" s="7">
         <v>161</v>
       </c>
       <c r="E8" s="7">
         <v>168</v>
       </c>
       <c r="F8" s="7">
         <v>145</v>
       </c>
       <c r="G8" s="8">
         <v>218</v>
       </c>
       <c r="H8" s="8">
         <v>202</v>
       </c>
       <c r="I8" s="7">
@@ -1398,52 +1407,55 @@
       </c>
       <c r="AR8" s="7">
         <v>438</v>
       </c>
       <c r="AS8" s="7">
         <v>544</v>
       </c>
       <c r="AT8" s="7">
         <v>557</v>
       </c>
       <c r="AU8" s="7">
         <v>457</v>
       </c>
       <c r="AV8" s="8">
         <v>449</v>
       </c>
       <c r="AW8" s="7">
         <v>403</v>
       </c>
       <c r="AX8" s="7">
         <v>533</v>
       </c>
       <c r="AY8" s="8">
         <v>497</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>469</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>41</v>
       </c>
       <c r="C9" s="7">
         <v>41</v>
       </c>
       <c r="D9" s="7">
         <v>30</v>
       </c>
       <c r="E9" s="7">
         <v>49</v>
       </c>
       <c r="F9" s="7">
         <v>40</v>
       </c>
       <c r="G9" s="8">
         <v>50</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="7">
@@ -1553,52 +1565,55 @@
       </c>
       <c r="AR9" s="7">
         <v>90</v>
       </c>
       <c r="AS9" s="7">
         <v>106</v>
       </c>
       <c r="AT9" s="7">
         <v>102</v>
       </c>
       <c r="AU9" s="7">
         <v>69</v>
       </c>
       <c r="AV9" s="8">
         <v>64</v>
       </c>
       <c r="AW9" s="7">
         <v>103</v>
       </c>
       <c r="AX9" s="7">
         <v>98</v>
       </c>
       <c r="AY9" s="8">
         <v>94</v>
       </c>
+      <c r="AZ9" s="7">
+        <v>57</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>8</v>
       </c>
       <c r="C10" s="7">
         <v>11</v>
       </c>
       <c r="D10" s="7">
         <v>7</v>
       </c>
       <c r="E10" s="7">
         <v>13</v>
       </c>
       <c r="F10" s="7">
         <v>14</v>
       </c>
       <c r="G10" s="8">
         <v>9</v>
       </c>
       <c r="H10" s="8">
         <v>9</v>
       </c>
       <c r="I10" s="7">
@@ -1708,52 +1723,55 @@
       </c>
       <c r="AR10" s="7">
         <v>38</v>
       </c>
       <c r="AS10" s="7">
         <v>33</v>
       </c>
       <c r="AT10" s="7">
         <v>18</v>
       </c>
       <c r="AU10" s="7">
         <v>6</v>
       </c>
       <c r="AV10" s="8">
         <v>7</v>
       </c>
       <c r="AW10" s="7">
         <v>4</v>
       </c>
       <c r="AX10" s="7">
         <v>26</v>
       </c>
       <c r="AY10" s="8">
         <v>10</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>18</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>50</v>
       </c>
       <c r="C11" s="7">
         <v>34</v>
       </c>
       <c r="D11" s="7">
         <v>59</v>
       </c>
       <c r="E11" s="7">
         <v>60</v>
       </c>
       <c r="F11" s="7">
         <v>53</v>
       </c>
       <c r="G11" s="8">
         <v>62</v>
       </c>
       <c r="H11" s="8">
         <v>96</v>
       </c>
       <c r="I11" s="7">
@@ -1863,52 +1881,55 @@
       </c>
       <c r="AR11" s="7">
         <v>169</v>
       </c>
       <c r="AS11" s="7">
         <v>176</v>
       </c>
       <c r="AT11" s="7">
         <v>125</v>
       </c>
       <c r="AU11" s="7">
         <v>70</v>
       </c>
       <c r="AV11" s="8">
         <v>91</v>
       </c>
       <c r="AW11" s="7">
         <v>87</v>
       </c>
       <c r="AX11" s="7">
         <v>112</v>
       </c>
       <c r="AY11" s="8">
         <v>126</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>137</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>6</v>
       </c>
       <c r="C12" s="7">
         <v>3</v>
       </c>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7">
         <v>1</v>
       </c>
       <c r="F12" s="7">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>4</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="7">
@@ -2018,52 +2039,55 @@
       </c>
       <c r="AR12" s="7">
         <v>1</v>
       </c>
       <c r="AS12" s="7">
         <v>3</v>
       </c>
       <c r="AT12" s="7">
         <v>8</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8">
         <v>5</v>
       </c>
       <c r="AW12" s="7">
         <v>9</v>
       </c>
       <c r="AX12" s="7">
         <v>2</v>
       </c>
       <c r="AY12" s="8">
         <v>10</v>
       </c>
+      <c r="AZ12" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>4</v>
       </c>
       <c r="C13" s="7">
         <v>6</v>
       </c>
       <c r="D13" s="7">
         <v>6</v>
       </c>
       <c r="E13" s="7">
         <v>6</v>
       </c>
       <c r="F13" s="7">
         <v>11</v>
       </c>
       <c r="G13" s="8">
         <v>13</v>
       </c>
       <c r="H13" s="8">
         <v>5</v>
       </c>
       <c r="I13" s="7">
@@ -2173,52 +2197,55 @@
       </c>
       <c r="AR13" s="7">
         <v>7</v>
       </c>
       <c r="AS13" s="7">
         <v>28</v>
       </c>
       <c r="AT13" s="7">
         <v>25</v>
       </c>
       <c r="AU13" s="7">
         <v>32</v>
       </c>
       <c r="AV13" s="8">
         <v>26</v>
       </c>
       <c r="AW13" s="7">
         <v>3</v>
       </c>
       <c r="AX13" s="7">
         <v>20</v>
       </c>
       <c r="AY13" s="8">
         <v>24</v>
       </c>
+      <c r="AZ13" s="7">
+        <v>21</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>18</v>
       </c>
       <c r="C14" s="7">
         <v>15</v>
       </c>
       <c r="D14" s="7">
         <v>16</v>
       </c>
       <c r="E14" s="7">
         <v>14</v>
       </c>
       <c r="F14" s="7">
         <v>16</v>
       </c>
       <c r="G14" s="8">
         <v>23</v>
       </c>
       <c r="H14" s="8">
         <v>33</v>
       </c>
       <c r="I14" s="7">
@@ -2328,52 +2355,55 @@
       </c>
       <c r="AR14" s="7">
         <v>17</v>
       </c>
       <c r="AS14" s="7">
         <v>53</v>
       </c>
       <c r="AT14" s="7">
         <v>36</v>
       </c>
       <c r="AU14" s="7">
         <v>33</v>
       </c>
       <c r="AV14" s="8">
         <v>44</v>
       </c>
       <c r="AW14" s="7">
         <v>49</v>
       </c>
       <c r="AX14" s="7">
         <v>39</v>
       </c>
       <c r="AY14" s="8">
         <v>57</v>
       </c>
+      <c r="AZ14" s="7">
+        <v>42</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>4</v>
       </c>
       <c r="C15" s="7">
         <v>3</v>
       </c>
       <c r="D15" s="7">
         <v>3</v>
       </c>
       <c r="E15" s="7">
         <v>2</v>
       </c>
       <c r="F15" s="7">
         <v>1</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8">
         <v>7</v>
       </c>
       <c r="I15" s="7">
@@ -2483,52 +2513,55 @@
       </c>
       <c r="AR15" s="7">
         <v>3</v>
       </c>
       <c r="AS15" s="7">
         <v>8</v>
       </c>
       <c r="AT15" s="7">
         <v>12</v>
       </c>
       <c r="AU15" s="7">
         <v>9</v>
       </c>
       <c r="AV15" s="8">
         <v>11</v>
       </c>
       <c r="AW15" s="7">
         <v>10</v>
       </c>
       <c r="AX15" s="7">
         <v>11</v>
       </c>
       <c r="AY15" s="8">
         <v>4</v>
       </c>
+      <c r="AZ15" s="7">
+        <v>15</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>4</v>
       </c>
       <c r="C16" s="7">
         <v>8</v>
       </c>
       <c r="D16" s="7">
         <v>3</v>
       </c>
       <c r="E16" s="7">
         <v>4</v>
       </c>
       <c r="F16" s="7">
         <v>7</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="7">
@@ -2638,52 +2671,55 @@
       </c>
       <c r="AR16" s="7">
         <v>4</v>
       </c>
       <c r="AS16" s="7">
         <v>10</v>
       </c>
       <c r="AT16" s="7">
         <v>13</v>
       </c>
       <c r="AU16" s="7">
         <v>17</v>
       </c>
       <c r="AV16" s="8">
         <v>26</v>
       </c>
       <c r="AW16" s="7">
         <v>3</v>
       </c>
       <c r="AX16" s="7">
         <v>16</v>
       </c>
       <c r="AY16" s="8">
         <v>20</v>
       </c>
+      <c r="AZ16" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>13</v>
       </c>
       <c r="C17" s="7">
         <v>17</v>
       </c>
       <c r="D17" s="7">
         <v>14</v>
       </c>
       <c r="E17" s="7">
         <v>14</v>
       </c>
       <c r="F17" s="7">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>20</v>
       </c>
       <c r="H17" s="8">
         <v>18</v>
       </c>
       <c r="I17" s="7">
@@ -2793,52 +2829,55 @@
       </c>
       <c r="AR17" s="7">
         <v>45</v>
       </c>
       <c r="AS17" s="7">
         <v>24</v>
       </c>
       <c r="AT17" s="7">
         <v>34</v>
       </c>
       <c r="AU17" s="7">
         <v>20</v>
       </c>
       <c r="AV17" s="8">
         <v>16</v>
       </c>
       <c r="AW17" s="7">
         <v>23</v>
       </c>
       <c r="AX17" s="7">
         <v>21</v>
       </c>
       <c r="AY17" s="8">
         <v>33</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>37</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>2</v>
       </c>
       <c r="C18" s="7">
         <v>7</v>
       </c>
       <c r="D18" s="7">
         <v>8</v>
       </c>
       <c r="E18" s="7">
         <v>6</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="8">
         <v>3</v>
       </c>
       <c r="H18" s="8">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -2948,52 +2987,55 @@
       </c>
       <c r="AR18" s="7">
         <v>4</v>
       </c>
       <c r="AS18" s="7">
         <v>18</v>
       </c>
       <c r="AT18" s="7">
         <v>11</v>
       </c>
       <c r="AU18" s="7">
         <v>8</v>
       </c>
       <c r="AV18" s="8">
         <v>11</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7">
         <v>8</v>
       </c>
       <c r="AY18" s="8">
         <v>4</v>
       </c>
+      <c r="AZ18" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>8</v>
       </c>
       <c r="C19" s="7">
         <v>9</v>
       </c>
       <c r="D19" s="7">
         <v>4</v>
       </c>
       <c r="E19" s="7">
         <v>5</v>
       </c>
       <c r="F19" s="7">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>8</v>
       </c>
       <c r="H19" s="8">
         <v>4</v>
       </c>
       <c r="I19" s="7">
@@ -3103,52 +3145,55 @@
       </c>
       <c r="AR19" s="7">
         <v>8</v>
       </c>
       <c r="AS19" s="7">
         <v>29</v>
       </c>
       <c r="AT19" s="7">
         <v>19</v>
       </c>
       <c r="AU19" s="7">
         <v>14</v>
       </c>
       <c r="AV19" s="8">
         <v>3</v>
       </c>
       <c r="AW19" s="7">
         <v>18</v>
       </c>
       <c r="AX19" s="7">
         <v>21</v>
       </c>
       <c r="AY19" s="8">
         <v>19</v>
       </c>
+      <c r="AZ19" s="7">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="7">
         <v>6</v>
       </c>
       <c r="D20" s="7">
         <v>7</v>
       </c>
       <c r="E20" s="7">
         <v>7</v>
       </c>
       <c r="F20" s="7">
         <v>7</v>
       </c>
       <c r="G20" s="8">
         <v>9</v>
       </c>
       <c r="H20" s="8">
         <v>10</v>
       </c>
       <c r="I20" s="7">
@@ -3258,52 +3303,55 @@
       </c>
       <c r="AR20" s="7">
         <v>13</v>
       </c>
       <c r="AS20" s="7">
         <v>2</v>
       </c>
       <c r="AT20" s="7">
         <v>15</v>
       </c>
       <c r="AU20" s="7">
         <v>9</v>
       </c>
       <c r="AV20" s="8">
         <v>15</v>
       </c>
       <c r="AW20" s="7">
         <v>17</v>
       </c>
       <c r="AX20" s="7">
         <v>9</v>
       </c>
       <c r="AY20" s="8">
         <v>13</v>
       </c>
+      <c r="AZ20" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>18</v>
       </c>
       <c r="C21" s="7">
         <v>21</v>
       </c>
       <c r="D21" s="7">
         <v>23</v>
       </c>
       <c r="E21" s="7">
         <v>21</v>
       </c>
       <c r="F21" s="7">
         <v>25</v>
       </c>
       <c r="G21" s="8">
         <v>24</v>
       </c>
       <c r="H21" s="8">
         <v>26</v>
       </c>
       <c r="I21" s="7">
@@ -3413,52 +3461,55 @@
       </c>
       <c r="AR21" s="7">
         <v>78</v>
       </c>
       <c r="AS21" s="7">
         <v>51</v>
       </c>
       <c r="AT21" s="7">
         <v>77</v>
       </c>
       <c r="AU21" s="7">
         <v>58</v>
       </c>
       <c r="AV21" s="8">
         <v>65</v>
       </c>
       <c r="AW21" s="7">
         <v>51</v>
       </c>
       <c r="AX21" s="7">
         <v>86</v>
       </c>
       <c r="AY21" s="8">
         <v>86</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>66</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>5</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="7">
         <v>10</v>
       </c>
       <c r="F22" s="7">
         <v>5</v>
       </c>
       <c r="G22" s="8">
         <v>15</v>
       </c>
       <c r="H22" s="8">
         <v>4</v>
       </c>
       <c r="I22" s="7">
@@ -3568,52 +3619,55 @@
       </c>
       <c r="AR22" s="7">
         <v>13</v>
       </c>
       <c r="AS22" s="7">
         <v>8</v>
       </c>
       <c r="AT22" s="7">
         <v>107</v>
       </c>
       <c r="AU22" s="7">
         <v>10</v>
       </c>
       <c r="AV22" s="8">
         <v>5</v>
       </c>
       <c r="AW22" s="7">
         <v>14</v>
       </c>
       <c r="AX22" s="7">
         <v>14</v>
       </c>
       <c r="AY22" s="8">
         <v>12</v>
       </c>
+      <c r="AZ22" s="7">
+        <v>17</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>2</v>
       </c>
       <c r="C23" s="7">
         <v>3</v>
       </c>
       <c r="D23" s="7">
         <v>2</v>
       </c>
       <c r="E23" s="7">
         <v>3</v>
       </c>
       <c r="F23" s="7">
         <v>7</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>2</v>
       </c>
       <c r="I23" s="7">
@@ -3723,52 +3777,55 @@
       </c>
       <c r="AR23" s="7">
         <v>1</v>
       </c>
       <c r="AS23" s="7">
         <v>3</v>
       </c>
       <c r="AT23" s="7">
         <v>17</v>
       </c>
       <c r="AU23" s="7">
         <v>11</v>
       </c>
       <c r="AV23" s="8">
         <v>5</v>
       </c>
       <c r="AW23" s="7">
         <v>2</v>
       </c>
       <c r="AX23" s="7">
         <v>5</v>
       </c>
       <c r="AY23" s="8">
         <v>5</v>
       </c>
+      <c r="AZ23" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>2</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7">
         <v>6</v>
       </c>
       <c r="E24" s="7">
         <v>7</v>
       </c>
       <c r="F24" s="7">
         <v>5</v>
       </c>
       <c r="G24" s="7">
         <v>5</v>
       </c>
       <c r="H24" s="8">
         <v>10</v>
       </c>
       <c r="I24" s="7">
@@ -3878,52 +3935,55 @@
       </c>
       <c r="AR24" s="7">
         <v>12</v>
       </c>
       <c r="AS24" s="7">
         <v>7</v>
       </c>
       <c r="AT24" s="7">
         <v>25</v>
       </c>
       <c r="AU24" s="7">
         <v>7</v>
       </c>
       <c r="AV24" s="8">
         <v>6</v>
       </c>
       <c r="AW24" s="7">
         <v>6</v>
       </c>
       <c r="AX24" s="7">
         <v>14</v>
       </c>
       <c r="AY24" s="8">
         <v>13</v>
       </c>
+      <c r="AZ24" s="7">
+        <v>15</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>7</v>
       </c>
       <c r="C25" s="7">
         <v>7</v>
       </c>
       <c r="D25" s="7">
         <v>2</v>
       </c>
       <c r="E25" s="7">
         <v>13</v>
       </c>
       <c r="F25" s="7">
         <v>5</v>
       </c>
       <c r="G25" s="7">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>6</v>
       </c>
       <c r="I25" s="7">
@@ -4033,52 +4093,55 @@
       </c>
       <c r="AR25" s="7">
         <v>24</v>
       </c>
       <c r="AS25" s="7">
         <v>22</v>
       </c>
       <c r="AT25" s="7">
         <v>22</v>
       </c>
       <c r="AU25" s="7">
         <v>8</v>
       </c>
       <c r="AV25" s="8">
         <v>17</v>
       </c>
       <c r="AW25" s="7">
         <v>8</v>
       </c>
       <c r="AX25" s="7">
         <v>6</v>
       </c>
       <c r="AY25" s="8">
         <v>10</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>28</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>6</v>
       </c>
       <c r="C26" s="7">
         <v>2</v>
       </c>
       <c r="D26" s="7">
         <v>3</v>
       </c>
       <c r="E26" s="7">
         <v>2</v>
       </c>
       <c r="F26" s="7">
         <v>7</v>
       </c>
       <c r="G26" s="7">
         <v>2</v>
       </c>
       <c r="H26" s="8">
         <v>6</v>
       </c>
       <c r="I26" s="7">
@@ -4188,52 +4251,55 @@
       </c>
       <c r="AR26" s="7">
         <v>6</v>
       </c>
       <c r="AS26" s="7">
         <v>10</v>
       </c>
       <c r="AT26" s="7">
         <v>18</v>
       </c>
       <c r="AU26" s="7">
         <v>7</v>
       </c>
       <c r="AV26" s="8">
         <v>4</v>
       </c>
       <c r="AW26" s="7">
         <v>1</v>
       </c>
       <c r="AX26" s="7">
         <v>13</v>
       </c>
       <c r="AY26" s="8">
         <v>6</v>
       </c>
+      <c r="AZ26" s="7">
+        <v>22</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>4</v>
       </c>
       <c r="D27" s="11">
         <v>4</v>
       </c>
       <c r="E27" s="11">
         <v>5</v>
       </c>
       <c r="F27" s="11">
         <v>3</v>
       </c>
       <c r="G27" s="11">
         <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>5</v>
       </c>
       <c r="I27" s="11">
@@ -4343,250 +4409,255 @@
       </c>
       <c r="AR27" s="11">
         <v>11</v>
       </c>
       <c r="AS27" s="11">
         <v>14</v>
       </c>
       <c r="AT27" s="11">
         <v>7</v>
       </c>
       <c r="AU27" s="11">
         <v>12</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="11">
         <v>11</v>
       </c>
       <c r="AX27" s="11">
         <v>12</v>
       </c>
       <c r="AY27" s="11">
         <v>4</v>
       </c>
+      <c r="AZ27" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AM33" sqref="AM33"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="12" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="23" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C2" s="23"/>
-[...47 lines deleted...]
-      <c r="AY2" s="23"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="24"/>
+      <c r="AZ2" s="24"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="22">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
+      <c r="B4" s="23">
         <v>2022</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="22">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23">
         <v>2023</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
     </row>
-    <row r="5" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="21"/>
+    <row r="5" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -4693,106 +4764,110 @@
       </c>
       <c r="AR5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AS5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="24"/>
-[...47 lines deleted...]
-      <c r="AY6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>581</v>
       </c>
       <c r="C7" s="7">
         <v>704</v>
       </c>
       <c r="D7" s="7">
         <v>528</v>
       </c>
       <c r="E7" s="7">
         <v>704</v>
       </c>
       <c r="F7" s="7">
         <v>543</v>
       </c>
       <c r="G7" s="8">
         <v>691</v>
       </c>
       <c r="H7" s="8">
         <v>796</v>
       </c>
       <c r="I7" s="7">
@@ -4899,55 +4974,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>1314</v>
       </c>
       <c r="AR7" s="7">
         <v>1545</v>
       </c>
       <c r="AS7" s="7">
         <v>1608</v>
       </c>
       <c r="AT7" s="7">
         <v>1564</v>
       </c>
       <c r="AU7" s="7">
         <v>1272</v>
       </c>
       <c r="AV7" s="8">
         <v>1162</v>
       </c>
       <c r="AW7" s="7">
         <v>1101</v>
       </c>
       <c r="AX7" s="7">
         <v>1392</v>
       </c>
-      <c r="AY7" s="25">
+      <c r="AY7" s="19">
         <v>1188</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>1291</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>214</v>
       </c>
       <c r="C8" s="7">
         <v>232</v>
       </c>
       <c r="D8" s="7">
         <v>183</v>
       </c>
       <c r="E8" s="7">
         <v>252</v>
       </c>
       <c r="F8" s="7">
         <v>219</v>
       </c>
       <c r="G8" s="8">
         <v>257</v>
       </c>
       <c r="H8" s="8">
         <v>256</v>
       </c>
       <c r="I8" s="7">
@@ -5057,52 +5135,55 @@
       </c>
       <c r="AR8" s="7">
         <v>638</v>
       </c>
       <c r="AS8" s="7">
         <v>675</v>
       </c>
       <c r="AT8" s="7">
         <v>587</v>
       </c>
       <c r="AU8" s="7">
         <v>538</v>
       </c>
       <c r="AV8" s="8">
         <v>478</v>
       </c>
       <c r="AW8" s="7">
         <v>528</v>
       </c>
       <c r="AX8" s="7">
         <v>599</v>
       </c>
       <c r="AY8" s="8">
         <v>539</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>631</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>105</v>
       </c>
       <c r="C9" s="7">
         <v>125</v>
       </c>
       <c r="D9" s="7">
         <v>77</v>
       </c>
       <c r="E9" s="7">
         <v>113</v>
       </c>
       <c r="F9" s="7">
         <v>83</v>
       </c>
       <c r="G9" s="8">
         <v>107</v>
       </c>
       <c r="H9" s="8">
         <v>131</v>
       </c>
       <c r="I9" s="7">
@@ -5212,52 +5293,55 @@
       </c>
       <c r="AR9" s="7">
         <v>184</v>
       </c>
       <c r="AS9" s="7">
         <v>244</v>
       </c>
       <c r="AT9" s="7">
         <v>233</v>
       </c>
       <c r="AU9" s="7">
         <v>182</v>
       </c>
       <c r="AV9" s="8">
         <v>127</v>
       </c>
       <c r="AW9" s="7">
         <v>112</v>
       </c>
       <c r="AX9" s="7">
         <v>142</v>
       </c>
       <c r="AY9" s="8">
         <v>141</v>
       </c>
+      <c r="AZ9" s="7">
+        <v>154</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>19</v>
       </c>
       <c r="D10" s="7">
         <v>20</v>
       </c>
       <c r="E10" s="7">
         <v>13</v>
       </c>
       <c r="F10" s="7">
         <v>18</v>
       </c>
       <c r="G10" s="8">
         <v>18</v>
       </c>
       <c r="H10" s="8">
         <v>15</v>
       </c>
       <c r="I10" s="7">
@@ -5367,52 +5451,55 @@
       </c>
       <c r="AR10" s="7">
         <v>11</v>
       </c>
       <c r="AS10" s="7">
         <v>18</v>
       </c>
       <c r="AT10" s="7">
         <v>30</v>
       </c>
       <c r="AU10" s="7">
         <v>26</v>
       </c>
       <c r="AV10" s="8">
         <v>27</v>
       </c>
       <c r="AW10" s="7">
         <v>12</v>
       </c>
       <c r="AX10" s="7">
         <v>26</v>
       </c>
       <c r="AY10" s="8">
         <v>29</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>68</v>
       </c>
       <c r="C11" s="7">
         <v>93</v>
       </c>
       <c r="D11" s="7">
         <v>77</v>
       </c>
       <c r="E11" s="7">
         <v>96</v>
       </c>
       <c r="F11" s="7">
         <v>67</v>
       </c>
       <c r="G11" s="8">
         <v>102</v>
       </c>
       <c r="H11" s="8">
         <v>121</v>
       </c>
       <c r="I11" s="7">
@@ -5522,52 +5609,55 @@
       </c>
       <c r="AR11" s="7">
         <v>258</v>
       </c>
       <c r="AS11" s="7">
         <v>203</v>
       </c>
       <c r="AT11" s="7">
         <v>235</v>
       </c>
       <c r="AU11" s="7">
         <v>155</v>
       </c>
       <c r="AV11" s="8">
         <v>157</v>
       </c>
       <c r="AW11" s="7">
         <v>153</v>
       </c>
       <c r="AX11" s="7">
         <v>173</v>
       </c>
       <c r="AY11" s="8">
         <v>132</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>139</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>7</v>
       </c>
       <c r="D12" s="7">
         <v>3</v>
       </c>
       <c r="E12" s="7">
         <v>3</v>
       </c>
       <c r="F12" s="7">
         <v>3</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>6</v>
       </c>
       <c r="I12" s="7">
@@ -5677,52 +5767,55 @@
       </c>
       <c r="AR12" s="7">
         <v>9</v>
       </c>
       <c r="AS12" s="7">
         <v>10</v>
       </c>
       <c r="AT12" s="7">
         <v>12</v>
       </c>
       <c r="AU12" s="7">
         <v>7</v>
       </c>
       <c r="AV12" s="8">
         <v>5</v>
       </c>
       <c r="AW12" s="7">
         <v>10</v>
       </c>
       <c r="AX12" s="7">
         <v>3</v>
       </c>
       <c r="AY12" s="8">
         <v>5</v>
       </c>
+      <c r="AZ12" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
       <c r="C13" s="7">
         <v>19</v>
       </c>
       <c r="D13" s="7">
         <v>22</v>
       </c>
       <c r="E13" s="7">
         <v>28</v>
       </c>
       <c r="F13" s="7">
         <v>15</v>
       </c>
       <c r="G13" s="8">
         <v>16</v>
       </c>
       <c r="H13" s="8">
         <v>34</v>
       </c>
       <c r="I13" s="7">
@@ -5832,52 +5925,55 @@
       </c>
       <c r="AR13" s="7">
         <v>46</v>
       </c>
       <c r="AS13" s="7">
         <v>54</v>
       </c>
       <c r="AT13" s="7">
         <v>54</v>
       </c>
       <c r="AU13" s="7">
         <v>46</v>
       </c>
       <c r="AV13" s="8">
         <v>45</v>
       </c>
       <c r="AW13" s="7">
         <v>24</v>
       </c>
       <c r="AX13" s="7">
         <v>89</v>
       </c>
       <c r="AY13" s="8">
         <v>43</v>
       </c>
+      <c r="AZ13" s="7">
+        <v>44</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>30</v>
       </c>
       <c r="C14" s="7">
         <v>27</v>
       </c>
       <c r="D14" s="7">
         <v>19</v>
       </c>
       <c r="E14" s="7">
         <v>37</v>
       </c>
       <c r="F14" s="7">
         <v>17</v>
       </c>
       <c r="G14" s="8">
         <v>29</v>
       </c>
       <c r="H14" s="8">
         <v>41</v>
       </c>
       <c r="I14" s="7">
@@ -5987,52 +6083,55 @@
       </c>
       <c r="AR14" s="7">
         <v>73</v>
       </c>
       <c r="AS14" s="7">
         <v>54</v>
       </c>
       <c r="AT14" s="7">
         <v>63</v>
       </c>
       <c r="AU14" s="7">
         <v>42</v>
       </c>
       <c r="AV14" s="8">
         <v>57</v>
       </c>
       <c r="AW14" s="7">
         <v>35</v>
       </c>
       <c r="AX14" s="7">
         <v>60</v>
       </c>
       <c r="AY14" s="8">
         <v>50</v>
       </c>
+      <c r="AZ14" s="7">
+        <v>45</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
       <c r="C15" s="7">
         <v>6</v>
       </c>
       <c r="D15" s="7">
         <v>8</v>
       </c>
       <c r="E15" s="7">
         <v>8</v>
       </c>
       <c r="F15" s="7">
         <v>6</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
         <v>5</v>
       </c>
       <c r="I15" s="7">
@@ -6142,52 +6241,55 @@
       </c>
       <c r="AR15" s="7">
         <v>16</v>
       </c>
       <c r="AS15" s="7">
         <v>20</v>
       </c>
       <c r="AT15" s="7">
         <v>20</v>
       </c>
       <c r="AU15" s="7">
         <v>11</v>
       </c>
       <c r="AV15" s="8">
         <v>5</v>
       </c>
       <c r="AW15" s="7">
         <v>6</v>
       </c>
       <c r="AX15" s="7">
         <v>17</v>
       </c>
       <c r="AY15" s="8">
         <v>12</v>
       </c>
+      <c r="AZ15" s="7">
+        <v>14</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>15</v>
       </c>
       <c r="C16" s="7">
         <v>19</v>
       </c>
       <c r="D16" s="7">
         <v>13</v>
       </c>
       <c r="E16" s="7">
         <v>16</v>
       </c>
       <c r="F16" s="7">
         <v>20</v>
       </c>
       <c r="G16" s="8">
         <v>13</v>
       </c>
       <c r="H16" s="8">
         <v>17</v>
       </c>
       <c r="I16" s="7">
@@ -6297,52 +6399,55 @@
       </c>
       <c r="AR16" s="7">
         <v>22</v>
       </c>
       <c r="AS16" s="7">
         <v>26</v>
       </c>
       <c r="AT16" s="7">
         <v>40</v>
       </c>
       <c r="AU16" s="7">
         <v>34</v>
       </c>
       <c r="AV16" s="8">
         <v>28</v>
       </c>
       <c r="AW16" s="7">
         <v>12</v>
       </c>
       <c r="AX16" s="7">
         <v>24</v>
       </c>
       <c r="AY16" s="8">
         <v>22</v>
       </c>
+      <c r="AZ16" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>30</v>
       </c>
       <c r="D17" s="7">
         <v>22</v>
       </c>
       <c r="E17" s="7">
         <v>29</v>
       </c>
       <c r="F17" s="7">
         <v>20</v>
       </c>
       <c r="G17" s="8">
         <v>29</v>
       </c>
       <c r="H17" s="8">
         <v>33</v>
       </c>
       <c r="I17" s="7">
@@ -6452,52 +6557,55 @@
       </c>
       <c r="AR17" s="7">
         <v>68</v>
       </c>
       <c r="AS17" s="7">
         <v>45</v>
       </c>
       <c r="AT17" s="7">
         <v>62</v>
       </c>
       <c r="AU17" s="7">
         <v>41</v>
       </c>
       <c r="AV17" s="8">
         <v>38</v>
       </c>
       <c r="AW17" s="7">
         <v>34</v>
       </c>
       <c r="AX17" s="7">
         <v>33</v>
       </c>
       <c r="AY17" s="8">
         <v>30</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>48</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>5</v>
       </c>
       <c r="C18" s="7">
         <v>9</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>5</v>
       </c>
       <c r="F18" s="7">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>4</v>
       </c>
       <c r="H18" s="8">
         <v>4</v>
       </c>
       <c r="I18" s="7">
@@ -6607,52 +6715,55 @@
       </c>
       <c r="AR18" s="7">
         <v>7</v>
       </c>
       <c r="AS18" s="7">
         <v>8</v>
       </c>
       <c r="AT18" s="7">
         <v>14</v>
       </c>
       <c r="AU18" s="7">
         <v>5</v>
       </c>
       <c r="AV18" s="8">
         <v>5</v>
       </c>
       <c r="AW18" s="7">
         <v>5</v>
       </c>
       <c r="AX18" s="7">
         <v>13</v>
       </c>
       <c r="AY18" s="8">
         <v>15</v>
       </c>
+      <c r="AZ18" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>7</v>
       </c>
       <c r="C19" s="7">
         <v>13</v>
       </c>
       <c r="D19" s="7">
         <v>12</v>
       </c>
       <c r="E19" s="7">
         <v>3</v>
       </c>
       <c r="F19" s="7">
         <v>5</v>
       </c>
       <c r="G19" s="8">
         <v>8</v>
       </c>
       <c r="H19" s="8">
         <v>10</v>
       </c>
       <c r="I19" s="7">
@@ -6762,52 +6873,55 @@
       </c>
       <c r="AR19" s="7">
         <v>18</v>
       </c>
       <c r="AS19" s="7">
         <v>14</v>
       </c>
       <c r="AT19" s="7">
         <v>7</v>
       </c>
       <c r="AU19" s="7">
         <v>16</v>
       </c>
       <c r="AV19" s="8">
         <v>17</v>
       </c>
       <c r="AW19" s="7">
         <v>7</v>
       </c>
       <c r="AX19" s="7">
         <v>14</v>
       </c>
       <c r="AY19" s="8">
         <v>7</v>
       </c>
+      <c r="AZ19" s="7">
+        <v>14</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>4</v>
       </c>
       <c r="C20" s="7">
         <v>14</v>
       </c>
       <c r="D20" s="7">
         <v>18</v>
       </c>
       <c r="E20" s="7">
         <v>8</v>
       </c>
       <c r="F20" s="7">
         <v>7</v>
       </c>
       <c r="G20" s="8">
         <v>10</v>
       </c>
       <c r="H20" s="8">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -6917,52 +7031,55 @@
       </c>
       <c r="AR20" s="7">
         <v>10</v>
       </c>
       <c r="AS20" s="7">
         <v>22</v>
       </c>
       <c r="AT20" s="7">
         <v>26</v>
       </c>
       <c r="AU20" s="7">
         <v>19</v>
       </c>
       <c r="AV20" s="8">
         <v>14</v>
       </c>
       <c r="AW20" s="7">
         <v>11</v>
       </c>
       <c r="AX20" s="7">
         <v>17</v>
       </c>
       <c r="AY20" s="8">
         <v>9</v>
       </c>
+      <c r="AZ20" s="7">
+        <v>23</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>37</v>
       </c>
       <c r="C21" s="7">
         <v>36</v>
       </c>
       <c r="D21" s="7">
         <v>23</v>
       </c>
       <c r="E21" s="7">
         <v>40</v>
       </c>
       <c r="F21" s="7">
         <v>30</v>
       </c>
       <c r="G21" s="8">
         <v>42</v>
       </c>
       <c r="H21" s="8">
         <v>41</v>
       </c>
       <c r="I21" s="7">
@@ -7072,52 +7189,55 @@
       </c>
       <c r="AR21" s="7">
         <v>92</v>
       </c>
       <c r="AS21" s="7">
         <v>80</v>
       </c>
       <c r="AT21" s="7">
         <v>99</v>
       </c>
       <c r="AU21" s="7">
         <v>60</v>
       </c>
       <c r="AV21" s="8">
         <v>71</v>
       </c>
       <c r="AW21" s="7">
         <v>70</v>
       </c>
       <c r="AX21" s="7">
         <v>72</v>
       </c>
       <c r="AY21" s="8">
         <v>87</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>69</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>8</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="7">
         <v>9</v>
       </c>
       <c r="F22" s="7">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>12</v>
       </c>
       <c r="H22" s="8">
         <v>8</v>
       </c>
       <c r="I22" s="7">
@@ -7227,52 +7347,55 @@
       </c>
       <c r="AR22" s="7">
         <v>13</v>
       </c>
       <c r="AS22" s="7">
         <v>14</v>
       </c>
       <c r="AT22" s="7">
         <v>6</v>
       </c>
       <c r="AU22" s="7">
         <v>26</v>
       </c>
       <c r="AV22" s="8">
         <v>16</v>
       </c>
       <c r="AW22" s="7">
         <v>21</v>
       </c>
       <c r="AX22" s="7">
         <v>37</v>
       </c>
       <c r="AY22" s="8">
         <v>24</v>
       </c>
+      <c r="AZ22" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>4</v>
       </c>
       <c r="C23" s="7">
         <v>6</v>
       </c>
       <c r="D23" s="7">
         <v>7</v>
       </c>
       <c r="E23" s="7">
         <v>7</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>5</v>
       </c>
       <c r="H23" s="8">
         <v>12</v>
       </c>
       <c r="I23" s="7">
@@ -7382,52 +7505,55 @@
       </c>
       <c r="AR23" s="7">
         <v>13</v>
       </c>
       <c r="AS23" s="7">
         <v>19</v>
       </c>
       <c r="AT23" s="7">
         <v>12</v>
       </c>
       <c r="AU23" s="7">
         <v>4</v>
       </c>
       <c r="AV23" s="8">
         <v>7</v>
       </c>
       <c r="AW23" s="7">
         <v>5</v>
       </c>
       <c r="AX23" s="7">
         <v>14</v>
       </c>
       <c r="AY23" s="8">
         <v>5</v>
       </c>
+      <c r="AZ23" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>9</v>
       </c>
       <c r="C24" s="7">
         <v>7</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>8</v>
       </c>
       <c r="F24" s="7">
         <v>7</v>
       </c>
       <c r="G24" s="7">
         <v>12</v>
       </c>
       <c r="H24" s="8">
         <v>10</v>
       </c>
       <c r="I24" s="7">
@@ -7537,52 +7663,55 @@
       </c>
       <c r="AR24" s="7">
         <v>13</v>
       </c>
       <c r="AS24" s="7">
         <v>17</v>
       </c>
       <c r="AT24" s="7">
         <v>21</v>
       </c>
       <c r="AU24" s="7">
         <v>23</v>
       </c>
       <c r="AV24" s="8">
         <v>13</v>
       </c>
       <c r="AW24" s="7">
         <v>15</v>
       </c>
       <c r="AX24" s="7">
         <v>22</v>
       </c>
       <c r="AY24" s="8">
         <v>8</v>
       </c>
+      <c r="AZ24" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>6</v>
       </c>
       <c r="C25" s="7">
         <v>18</v>
       </c>
       <c r="D25" s="7">
         <v>9</v>
       </c>
       <c r="E25" s="7">
         <v>15</v>
       </c>
       <c r="F25" s="7">
         <v>7</v>
       </c>
       <c r="G25" s="7">
         <v>7</v>
       </c>
       <c r="H25" s="8">
         <v>13</v>
       </c>
       <c r="I25" s="7">
@@ -7692,52 +7821,55 @@
       </c>
       <c r="AR25" s="7">
         <v>19</v>
       </c>
       <c r="AS25" s="7">
         <v>62</v>
       </c>
       <c r="AT25" s="7">
         <v>24</v>
       </c>
       <c r="AU25" s="7">
         <v>16</v>
       </c>
       <c r="AV25" s="8">
         <v>39</v>
       </c>
       <c r="AW25" s="7">
         <v>14</v>
       </c>
       <c r="AX25" s="7">
         <v>18</v>
       </c>
       <c r="AY25" s="8">
         <v>14</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>5</v>
       </c>
       <c r="C26" s="7">
         <v>7</v>
       </c>
       <c r="D26" s="7">
         <v>3</v>
       </c>
       <c r="E26" s="7">
         <v>6</v>
       </c>
       <c r="F26" s="7">
         <v>5</v>
       </c>
       <c r="G26" s="7">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="7">
@@ -7847,52 +7979,55 @@
       </c>
       <c r="AR26" s="7">
         <v>18</v>
       </c>
       <c r="AS26" s="7">
         <v>10</v>
       </c>
       <c r="AT26" s="7">
         <v>11</v>
       </c>
       <c r="AU26" s="7">
         <v>7</v>
       </c>
       <c r="AV26" s="8">
         <v>8</v>
       </c>
       <c r="AW26" s="7">
         <v>9</v>
       </c>
       <c r="AX26" s="7">
         <v>11</v>
       </c>
       <c r="AY26" s="8">
         <v>8</v>
       </c>
+      <c r="AZ26" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>6</v>
       </c>
       <c r="C27" s="11">
         <v>9</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>8</v>
       </c>
       <c r="F27" s="11">
         <v>3</v>
       </c>
       <c r="G27" s="11">
         <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>12</v>
       </c>
       <c r="I27" s="11">
@@ -8002,249 +8137,254 @@
       </c>
       <c r="AR27" s="11">
         <v>17</v>
       </c>
       <c r="AS27" s="11">
         <v>13</v>
       </c>
       <c r="AT27" s="11">
         <v>8</v>
       </c>
       <c r="AU27" s="11">
         <v>14</v>
       </c>
       <c r="AV27" s="11">
         <v>5</v>
       </c>
       <c r="AW27" s="11">
         <v>18</v>
       </c>
       <c r="AX27" s="11">
         <v>8</v>
       </c>
       <c r="AY27" s="11">
         <v>8</v>
       </c>
+      <c r="AZ27" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AM33" sqref="AM33"/>
+      <selection activeCell="AW9" sqref="AW9"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="12" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="23" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="C2" s="23"/>
-[...47 lines deleted...]
-      <c r="AY2" s="23"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="24"/>
+      <c r="AZ2" s="24"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="22">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="21"/>
+      <c r="B4" s="23">
         <v>2022</v>
       </c>
-      <c r="C4" s="22"/>
-[...10 lines deleted...]
-      <c r="N4" s="22">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="23"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="23"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="23">
         <v>2023</v>
       </c>
-      <c r="O4" s="22"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="23"/>
+      <c r="P4" s="23"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="23"/>
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="23"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="23"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
     </row>
-    <row r="5" spans="1:51" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="21"/>
+    <row r="5" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -8351,106 +8491,110 @@
       </c>
       <c r="AR5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="AS5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="15" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="24"/>
-[...47 lines deleted...]
-      <c r="AY6" s="24"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>-240</v>
       </c>
       <c r="C7" s="7">
         <v>-332</v>
       </c>
       <c r="D7" s="7">
         <v>-162</v>
       </c>
       <c r="E7" s="7">
         <v>-294</v>
       </c>
       <c r="F7" s="7">
         <v>-174</v>
       </c>
       <c r="G7" s="8">
         <v>-211</v>
       </c>
       <c r="H7" s="8">
         <v>-299</v>
       </c>
       <c r="I7" s="7">
@@ -8557,55 +8701,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>-412</v>
       </c>
       <c r="AR7" s="7">
         <v>-563</v>
       </c>
       <c r="AS7" s="7">
         <v>-459</v>
       </c>
       <c r="AT7" s="7">
         <v>-316</v>
       </c>
       <c r="AU7" s="7">
         <v>-412</v>
       </c>
       <c r="AV7" s="8">
         <v>-292</v>
       </c>
       <c r="AW7" s="7">
         <v>-277</v>
       </c>
       <c r="AX7" s="7">
         <v>-326</v>
       </c>
-      <c r="AY7" s="25">
+      <c r="AY7" s="19">
         <v>-141</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>-293</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>-79</v>
       </c>
       <c r="C8" s="7">
         <v>-65</v>
       </c>
       <c r="D8" s="7">
         <v>-22</v>
       </c>
       <c r="E8" s="7">
         <v>-84</v>
       </c>
       <c r="F8" s="7">
         <v>-74</v>
       </c>
       <c r="G8" s="8">
         <v>-39</v>
       </c>
       <c r="H8" s="8">
         <v>-54</v>
       </c>
       <c r="I8" s="7">
@@ -8715,52 +8862,55 @@
       </c>
       <c r="AR8" s="7">
         <v>-200</v>
       </c>
       <c r="AS8" s="7">
         <v>-131</v>
       </c>
       <c r="AT8" s="7">
         <v>-30</v>
       </c>
       <c r="AU8" s="7">
         <v>-81</v>
       </c>
       <c r="AV8" s="8">
         <v>-29</v>
       </c>
       <c r="AW8" s="7">
         <v>-125</v>
       </c>
       <c r="AX8" s="7">
         <v>-66</v>
       </c>
       <c r="AY8" s="8">
         <v>-42</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>-162</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>-64</v>
       </c>
       <c r="C9" s="7">
         <v>-84</v>
       </c>
       <c r="D9" s="7">
         <v>-47</v>
       </c>
       <c r="E9" s="7">
         <v>-64</v>
       </c>
       <c r="F9" s="7">
         <v>-43</v>
       </c>
       <c r="G9" s="8">
         <v>-57</v>
       </c>
       <c r="H9" s="8">
         <v>-91</v>
       </c>
       <c r="I9" s="7">
@@ -8870,52 +9020,55 @@
       </c>
       <c r="AR9" s="7">
         <v>-94</v>
       </c>
       <c r="AS9" s="7">
         <v>-138</v>
       </c>
       <c r="AT9" s="7">
         <v>-131</v>
       </c>
       <c r="AU9" s="7">
         <v>-113</v>
       </c>
       <c r="AV9" s="8">
         <v>-63</v>
       </c>
       <c r="AW9" s="7">
         <v>-9</v>
       </c>
       <c r="AX9" s="7">
         <v>-44</v>
       </c>
       <c r="AY9" s="8">
         <v>-47</v>
       </c>
+      <c r="AZ9" s="7">
+        <v>-97</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>-8</v>
       </c>
       <c r="C10" s="7">
         <v>-8</v>
       </c>
       <c r="D10" s="7">
         <v>-13</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="7">
         <v>-4</v>
       </c>
       <c r="G10" s="8">
         <v>-9</v>
       </c>
       <c r="H10" s="8">
         <v>-6</v>
       </c>
       <c r="I10" s="7">
@@ -9025,52 +9178,55 @@
       </c>
       <c r="AR10" s="7">
         <v>27</v>
       </c>
       <c r="AS10" s="7">
         <v>15</v>
       </c>
       <c r="AT10" s="7">
         <v>-12</v>
       </c>
       <c r="AU10" s="7">
         <v>-20</v>
       </c>
       <c r="AV10" s="8">
         <v>-20</v>
       </c>
       <c r="AW10" s="7">
         <v>-8</v>
       </c>
       <c r="AX10" s="7">
         <v>0</v>
       </c>
       <c r="AY10" s="8">
         <v>-19</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>-18</v>
       </c>
       <c r="C11" s="7">
         <v>-59</v>
       </c>
       <c r="D11" s="7">
         <v>-18</v>
       </c>
       <c r="E11" s="7">
         <v>-36</v>
       </c>
       <c r="F11" s="7">
         <v>-14</v>
       </c>
       <c r="G11" s="8">
         <v>-40</v>
       </c>
       <c r="H11" s="8">
         <v>-25</v>
       </c>
       <c r="I11" s="7">
@@ -9180,52 +9336,55 @@
       </c>
       <c r="AR11" s="7">
         <v>-89</v>
       </c>
       <c r="AS11" s="7">
         <v>-27</v>
       </c>
       <c r="AT11" s="7">
         <v>-110</v>
       </c>
       <c r="AU11" s="7">
         <v>-85</v>
       </c>
       <c r="AV11" s="8">
         <v>-66</v>
       </c>
       <c r="AW11" s="7">
         <v>-66</v>
       </c>
       <c r="AX11" s="7">
         <v>-61</v>
       </c>
       <c r="AY11" s="8">
         <v>-6</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>-4</v>
       </c>
       <c r="D12" s="7">
         <v>-1</v>
       </c>
       <c r="E12" s="7">
         <v>-2</v>
       </c>
       <c r="F12" s="7">
         <v>1</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>-1</v>
       </c>
       <c r="I12" s="7">
@@ -9335,52 +9494,55 @@
       </c>
       <c r="AR12" s="7">
         <v>-8</v>
       </c>
       <c r="AS12" s="7">
         <v>-7</v>
       </c>
       <c r="AT12" s="7">
         <v>-4</v>
       </c>
       <c r="AU12" s="7">
         <v>-4</v>
       </c>
       <c r="AV12" s="8">
         <v>0</v>
       </c>
       <c r="AW12" s="7">
         <v>-1</v>
       </c>
       <c r="AX12" s="7">
         <v>-1</v>
       </c>
       <c r="AY12" s="8">
         <v>5</v>
       </c>
+      <c r="AZ12" s="7">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>-16</v>
       </c>
       <c r="C13" s="7">
         <v>-13</v>
       </c>
       <c r="D13" s="7">
         <v>-16</v>
       </c>
       <c r="E13" s="7">
         <v>-22</v>
       </c>
       <c r="F13" s="7">
         <v>-4</v>
       </c>
       <c r="G13" s="8">
         <v>-3</v>
       </c>
       <c r="H13" s="8">
         <v>-29</v>
       </c>
       <c r="I13" s="7">
@@ -9490,52 +9652,55 @@
       </c>
       <c r="AR13" s="7">
         <v>-39</v>
       </c>
       <c r="AS13" s="7">
         <v>-26</v>
       </c>
       <c r="AT13" s="7">
         <v>-29</v>
       </c>
       <c r="AU13" s="7">
         <v>-14</v>
       </c>
       <c r="AV13" s="8">
         <v>-19</v>
       </c>
       <c r="AW13" s="7">
         <v>-21</v>
       </c>
       <c r="AX13" s="7">
         <v>-69</v>
       </c>
       <c r="AY13" s="8">
         <v>-19</v>
       </c>
+      <c r="AZ13" s="7">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>-12</v>
       </c>
       <c r="C14" s="7">
         <v>-12</v>
       </c>
       <c r="D14" s="7">
         <v>-3</v>
       </c>
       <c r="E14" s="7">
         <v>-23</v>
       </c>
       <c r="F14" s="7">
         <v>-1</v>
       </c>
       <c r="G14" s="8">
         <v>-6</v>
       </c>
       <c r="H14" s="8">
         <v>-8</v>
       </c>
       <c r="I14" s="7">
@@ -9645,52 +9810,55 @@
       </c>
       <c r="AR14" s="7">
         <v>-56</v>
       </c>
       <c r="AS14" s="7">
         <v>-1</v>
       </c>
       <c r="AT14" s="7">
         <v>-27</v>
       </c>
       <c r="AU14" s="7">
         <v>-9</v>
       </c>
       <c r="AV14" s="8">
         <v>-13</v>
       </c>
       <c r="AW14" s="7">
         <v>14</v>
       </c>
       <c r="AX14" s="7">
         <v>-21</v>
       </c>
       <c r="AY14" s="8">
         <v>7</v>
       </c>
+      <c r="AZ14" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>-4</v>
       </c>
       <c r="C15" s="7">
         <v>-3</v>
       </c>
       <c r="D15" s="7">
         <v>-5</v>
       </c>
       <c r="E15" s="7">
         <v>-6</v>
       </c>
       <c r="F15" s="7">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-2</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="7">
@@ -9800,52 +9968,55 @@
       </c>
       <c r="AR15" s="7">
         <v>-13</v>
       </c>
       <c r="AS15" s="7">
         <v>-12</v>
       </c>
       <c r="AT15" s="7">
         <v>-8</v>
       </c>
       <c r="AU15" s="7">
         <v>-2</v>
       </c>
       <c r="AV15" s="8">
         <v>6</v>
       </c>
       <c r="AW15" s="7">
         <v>4</v>
       </c>
       <c r="AX15" s="7">
         <v>-6</v>
       </c>
       <c r="AY15" s="8">
         <v>-8</v>
       </c>
+      <c r="AZ15" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>-11</v>
       </c>
       <c r="C16" s="7">
         <v>-11</v>
       </c>
       <c r="D16" s="7">
         <v>-10</v>
       </c>
       <c r="E16" s="7">
         <v>-12</v>
       </c>
       <c r="F16" s="7">
         <v>-13</v>
       </c>
       <c r="G16" s="8">
         <v>-9</v>
       </c>
       <c r="H16" s="8">
         <v>-14</v>
       </c>
       <c r="I16" s="7">
@@ -9955,52 +10126,55 @@
       </c>
       <c r="AR16" s="7">
         <v>-18</v>
       </c>
       <c r="AS16" s="7">
         <v>-16</v>
       </c>
       <c r="AT16" s="7">
         <v>-27</v>
       </c>
       <c r="AU16" s="7">
         <v>-17</v>
       </c>
       <c r="AV16" s="8">
         <v>-2</v>
       </c>
       <c r="AW16" s="7">
         <v>-9</v>
       </c>
       <c r="AX16" s="7">
         <v>-8</v>
       </c>
       <c r="AY16" s="8">
         <v>-2</v>
       </c>
+      <c r="AZ16" s="7">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>-3</v>
       </c>
       <c r="C17" s="7">
         <v>-13</v>
       </c>
       <c r="D17" s="7">
         <v>-8</v>
       </c>
       <c r="E17" s="7">
         <v>-15</v>
       </c>
       <c r="F17" s="7">
         <v>-11</v>
       </c>
       <c r="G17" s="8">
         <v>-9</v>
       </c>
       <c r="H17" s="8">
         <v>-15</v>
       </c>
       <c r="I17" s="7">
@@ -10110,52 +10284,55 @@
       </c>
       <c r="AR17" s="7">
         <v>-23</v>
       </c>
       <c r="AS17" s="7">
         <v>-21</v>
       </c>
       <c r="AT17" s="7">
         <v>-28</v>
       </c>
       <c r="AU17" s="7">
         <v>-21</v>
       </c>
       <c r="AV17" s="8">
         <v>-22</v>
       </c>
       <c r="AW17" s="7">
         <v>-11</v>
       </c>
       <c r="AX17" s="7">
         <v>-12</v>
       </c>
       <c r="AY17" s="8">
         <v>3</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>-3</v>
       </c>
       <c r="C18" s="7">
         <v>-2</v>
       </c>
       <c r="D18" s="7">
         <v>8</v>
       </c>
       <c r="E18" s="7">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>-2</v>
       </c>
       <c r="G18" s="8">
         <v>-1</v>
       </c>
       <c r="H18" s="8">
         <v>2</v>
       </c>
       <c r="I18" s="7">
@@ -10265,52 +10442,55 @@
       </c>
       <c r="AR18" s="7">
         <v>-3</v>
       </c>
       <c r="AS18" s="7">
         <v>10</v>
       </c>
       <c r="AT18" s="7">
         <v>-3</v>
       </c>
       <c r="AU18" s="7">
         <v>3</v>
       </c>
       <c r="AV18" s="8">
         <v>6</v>
       </c>
       <c r="AW18" s="7">
         <v>-3</v>
       </c>
       <c r="AX18" s="7">
         <v>-5</v>
       </c>
       <c r="AY18" s="8">
         <v>-11</v>
       </c>
+      <c r="AZ18" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>1</v>
       </c>
       <c r="C19" s="7">
         <v>-4</v>
       </c>
       <c r="D19" s="7">
         <v>-8</v>
       </c>
       <c r="E19" s="7">
         <v>2</v>
       </c>
       <c r="F19" s="7">
         <v>-1</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>-6</v>
       </c>
       <c r="I19" s="7">
@@ -10420,52 +10600,55 @@
       </c>
       <c r="AR19" s="7">
         <v>-10</v>
       </c>
       <c r="AS19" s="7">
         <v>15</v>
       </c>
       <c r="AT19" s="7">
         <v>12</v>
       </c>
       <c r="AU19" s="7">
         <v>-2</v>
       </c>
       <c r="AV19" s="8">
         <v>-14</v>
       </c>
       <c r="AW19" s="7">
         <v>11</v>
       </c>
       <c r="AX19" s="7">
         <v>7</v>
       </c>
       <c r="AY19" s="8">
         <v>12</v>
       </c>
+      <c r="AZ19" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>1</v>
       </c>
       <c r="C20" s="7">
         <v>-8</v>
       </c>
       <c r="D20" s="7">
         <v>-11</v>
       </c>
       <c r="E20" s="7">
         <v>-1</v>
       </c>
       <c r="F20" s="7">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>-6</v>
       </c>
       <c r="I20" s="7">
@@ -10575,52 +10758,55 @@
       </c>
       <c r="AR20" s="7">
         <v>3</v>
       </c>
       <c r="AS20" s="7">
         <v>-20</v>
       </c>
       <c r="AT20" s="7">
         <v>-11</v>
       </c>
       <c r="AU20" s="7">
         <v>-10</v>
       </c>
       <c r="AV20" s="8">
         <v>1</v>
       </c>
       <c r="AW20" s="7">
         <v>6</v>
       </c>
       <c r="AX20" s="7">
         <v>-8</v>
       </c>
       <c r="AY20" s="8">
         <v>4</v>
       </c>
+      <c r="AZ20" s="7">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>-19</v>
       </c>
       <c r="C21" s="7">
         <v>-15</v>
       </c>
       <c r="D21" s="7">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>-19</v>
       </c>
       <c r="F21" s="7">
         <v>-5</v>
       </c>
       <c r="G21" s="8">
         <v>-18</v>
       </c>
       <c r="H21" s="8">
         <v>-15</v>
       </c>
       <c r="I21" s="7">
@@ -10730,52 +10916,55 @@
       </c>
       <c r="AR21" s="7">
         <v>-14</v>
       </c>
       <c r="AS21" s="7">
         <v>-29</v>
       </c>
       <c r="AT21" s="7">
         <v>-22</v>
       </c>
       <c r="AU21" s="7">
         <v>-2</v>
       </c>
       <c r="AV21" s="8">
         <v>-6</v>
       </c>
       <c r="AW21" s="7">
         <v>-19</v>
       </c>
       <c r="AX21" s="7">
         <v>14</v>
       </c>
       <c r="AY21" s="8">
         <v>-1</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>-3</v>
       </c>
       <c r="D22" s="7">
         <v>0</v>
       </c>
       <c r="E22" s="7">
         <v>1</v>
       </c>
       <c r="F22" s="7">
         <v>-1</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>-4</v>
       </c>
       <c r="I22" s="7">
@@ -10885,52 +11074,55 @@
       </c>
       <c r="AR22" s="7">
         <v>0</v>
       </c>
       <c r="AS22" s="7">
         <v>-6</v>
       </c>
       <c r="AT22" s="7">
         <v>101</v>
       </c>
       <c r="AU22" s="7">
         <v>-16</v>
       </c>
       <c r="AV22" s="8">
         <v>-11</v>
       </c>
       <c r="AW22" s="7">
         <v>-7</v>
       </c>
       <c r="AX22" s="7">
         <v>-23</v>
       </c>
       <c r="AY22" s="8">
         <v>-12</v>
       </c>
+      <c r="AZ22" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>-2</v>
       </c>
       <c r="C23" s="7">
         <v>-3</v>
       </c>
       <c r="D23" s="7">
         <v>-5</v>
       </c>
       <c r="E23" s="7">
         <v>-4</v>
       </c>
       <c r="F23" s="7">
         <v>5</v>
       </c>
       <c r="G23" s="8">
         <v>-4</v>
       </c>
       <c r="H23" s="8">
         <v>-10</v>
       </c>
       <c r="I23" s="7">
@@ -11040,52 +11232,55 @@
       </c>
       <c r="AR23" s="7">
         <v>-12</v>
       </c>
       <c r="AS23" s="7">
         <v>-16</v>
       </c>
       <c r="AT23" s="7">
         <v>5</v>
       </c>
       <c r="AU23" s="7">
         <v>7</v>
       </c>
       <c r="AV23" s="8">
         <v>-2</v>
       </c>
       <c r="AW23" s="7">
         <v>-3</v>
       </c>
       <c r="AX23" s="7">
         <v>-9</v>
       </c>
       <c r="AY23" s="8">
         <v>0</v>
       </c>
+      <c r="AZ23" s="7">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>-7</v>
       </c>
       <c r="C24" s="7">
         <v>-4</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>-1</v>
       </c>
       <c r="F24" s="7">
         <v>-2</v>
       </c>
       <c r="G24" s="7">
         <v>-7</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="7">
@@ -11195,52 +11390,55 @@
       </c>
       <c r="AR24" s="7">
         <v>-1</v>
       </c>
       <c r="AS24" s="7">
         <v>-10</v>
       </c>
       <c r="AT24" s="7">
         <v>4</v>
       </c>
       <c r="AU24" s="7">
         <v>-16</v>
       </c>
       <c r="AV24" s="8">
         <v>-7</v>
       </c>
       <c r="AW24" s="7">
         <v>-9</v>
       </c>
       <c r="AX24" s="7">
         <v>-8</v>
       </c>
       <c r="AY24" s="8">
         <v>5</v>
       </c>
+      <c r="AZ24" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>1</v>
       </c>
       <c r="C25" s="7">
         <v>-11</v>
       </c>
       <c r="D25" s="7">
         <v>-7</v>
       </c>
       <c r="E25" s="7">
         <v>-2</v>
       </c>
       <c r="F25" s="7">
         <v>-2</v>
       </c>
       <c r="G25" s="7">
         <v>-3</v>
       </c>
       <c r="H25" s="8">
         <v>-7</v>
       </c>
       <c r="I25" s="7">
@@ -11350,52 +11548,55 @@
       </c>
       <c r="AR25" s="7">
         <v>5</v>
       </c>
       <c r="AS25" s="7">
         <v>-40</v>
       </c>
       <c r="AT25" s="7">
         <v>-2</v>
       </c>
       <c r="AU25" s="7">
         <v>-8</v>
       </c>
       <c r="AV25" s="8">
         <v>-22</v>
       </c>
       <c r="AW25" s="7">
         <v>-6</v>
       </c>
       <c r="AX25" s="7">
         <v>-12</v>
       </c>
       <c r="AY25" s="8">
         <v>-4</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>1</v>
       </c>
       <c r="C26" s="7">
         <v>-5</v>
       </c>
       <c r="D26" s="7">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>-4</v>
       </c>
       <c r="F26" s="7">
         <v>2</v>
       </c>
       <c r="G26" s="7">
         <v>-4</v>
       </c>
       <c r="H26" s="8">
         <v>-5</v>
       </c>
       <c r="I26" s="7">
@@ -11505,52 +11706,55 @@
       </c>
       <c r="AR26" s="7">
         <v>-12</v>
       </c>
       <c r="AS26" s="7">
         <v>0</v>
       </c>
       <c r="AT26" s="7">
         <v>7</v>
       </c>
       <c r="AU26" s="7">
         <v>0</v>
       </c>
       <c r="AV26" s="8">
         <v>-4</v>
       </c>
       <c r="AW26" s="7">
         <v>-8</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>-2</v>
       </c>
+      <c r="AZ26" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>-1</v>
       </c>
       <c r="C27" s="11">
         <v>-5</v>
       </c>
       <c r="D27" s="11">
         <v>1</v>
       </c>
       <c r="E27" s="11">
         <v>-3</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>-7</v>
       </c>
       <c r="I27" s="11">
@@ -11660,75 +11864,78 @@
       </c>
       <c r="AR27" s="11">
         <v>-6</v>
       </c>
       <c r="AS27" s="11">
         <v>1</v>
       </c>
       <c r="AT27" s="11">
         <v>-1</v>
       </c>
       <c r="AU27" s="11">
         <v>-2</v>
       </c>
       <c r="AV27" s="11">
         <v>-5</v>
       </c>
       <c r="AW27" s="11">
         <v>-7</v>
       </c>
       <c r="AX27" s="11">
         <v>4</v>
       </c>
       <c r="AY27" s="11">
         <v>-4</v>
       </c>
+      <c r="AZ27" s="11">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>