--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="135" yWindow="-15" windowWidth="17325" windowHeight="10800"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -723,79 +723,79 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="AW9" sqref="AW9"/>
-      <selection pane="topRight" activeCell="AY15" sqref="AY15"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.5703125" style="12" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.5703125" style="12" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -805,66 +805,67 @@
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
+      <c r="BA2" s="24"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -883,52 +884,53 @@
       <c r="AF4" s="20"/>
       <c r="AG4" s="20"/>
       <c r="AH4" s="20"/>
       <c r="AI4" s="20"/>
       <c r="AJ4" s="20"/>
       <c r="AK4" s="20"/>
       <c r="AL4" s="20">
         <v>2025</v>
       </c>
       <c r="AM4" s="20"/>
       <c r="AN4" s="20"/>
       <c r="AO4" s="20"/>
       <c r="AP4" s="20"/>
       <c r="AQ4" s="20"/>
       <c r="AR4" s="20"/>
       <c r="AS4" s="20"/>
       <c r="AT4" s="20"/>
       <c r="AU4" s="20"/>
       <c r="AV4" s="20"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="20">
         <v>2026</v>
       </c>
       <c r="AY4" s="20"/>
       <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
     </row>
-    <row r="5" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
@@ -1039,52 +1041,55 @@
       </c>
       <c r="AS5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="14" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -1094,52 +1099,53 @@
       <c r="AB6" s="25"/>
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>341</v>
       </c>
       <c r="C7" s="7">
         <v>372</v>
       </c>
       <c r="D7" s="7">
         <v>366</v>
       </c>
       <c r="E7" s="7">
         <v>410</v>
       </c>
       <c r="F7" s="7">
         <v>369</v>
       </c>
       <c r="G7" s="8">
         <v>480</v>
       </c>
       <c r="H7" s="8">
         <v>497</v>
       </c>
       <c r="I7" s="7">
@@ -1252,52 +1258,55 @@
       </c>
       <c r="AS7" s="7">
         <v>1149</v>
       </c>
       <c r="AT7" s="7">
         <v>1248</v>
       </c>
       <c r="AU7" s="7">
         <v>860</v>
       </c>
       <c r="AV7" s="8">
         <v>870</v>
       </c>
       <c r="AW7" s="7">
         <v>824</v>
       </c>
       <c r="AX7" s="7">
         <v>1066</v>
       </c>
       <c r="AY7" s="19">
         <v>1047</v>
       </c>
       <c r="AZ7" s="7">
         <v>998</v>
       </c>
+      <c r="BA7" s="7">
+        <v>960</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>135</v>
       </c>
       <c r="C8" s="7">
         <v>167</v>
       </c>
       <c r="D8" s="7">
         <v>161</v>
       </c>
       <c r="E8" s="7">
         <v>168</v>
       </c>
       <c r="F8" s="7">
         <v>145</v>
       </c>
       <c r="G8" s="8">
         <v>218</v>
       </c>
       <c r="H8" s="8">
         <v>202</v>
       </c>
       <c r="I8" s="7">
@@ -1410,52 +1419,55 @@
       </c>
       <c r="AS8" s="7">
         <v>544</v>
       </c>
       <c r="AT8" s="7">
         <v>557</v>
       </c>
       <c r="AU8" s="7">
         <v>457</v>
       </c>
       <c r="AV8" s="8">
         <v>449</v>
       </c>
       <c r="AW8" s="7">
         <v>403</v>
       </c>
       <c r="AX8" s="7">
         <v>533</v>
       </c>
       <c r="AY8" s="8">
         <v>497</v>
       </c>
       <c r="AZ8" s="7">
         <v>469</v>
       </c>
+      <c r="BA8" s="7">
+        <v>430</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>41</v>
       </c>
       <c r="C9" s="7">
         <v>41</v>
       </c>
       <c r="D9" s="7">
         <v>30</v>
       </c>
       <c r="E9" s="7">
         <v>49</v>
       </c>
       <c r="F9" s="7">
         <v>40</v>
       </c>
       <c r="G9" s="8">
         <v>50</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="7">
@@ -1568,52 +1580,55 @@
       </c>
       <c r="AS9" s="7">
         <v>106</v>
       </c>
       <c r="AT9" s="7">
         <v>102</v>
       </c>
       <c r="AU9" s="7">
         <v>69</v>
       </c>
       <c r="AV9" s="8">
         <v>64</v>
       </c>
       <c r="AW9" s="7">
         <v>103</v>
       </c>
       <c r="AX9" s="7">
         <v>98</v>
       </c>
       <c r="AY9" s="8">
         <v>94</v>
       </c>
       <c r="AZ9" s="7">
         <v>57</v>
       </c>
+      <c r="BA9" s="7">
+        <v>107</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>8</v>
       </c>
       <c r="C10" s="7">
         <v>11</v>
       </c>
       <c r="D10" s="7">
         <v>7</v>
       </c>
       <c r="E10" s="7">
         <v>13</v>
       </c>
       <c r="F10" s="7">
         <v>14</v>
       </c>
       <c r="G10" s="8">
         <v>9</v>
       </c>
       <c r="H10" s="8">
         <v>9</v>
       </c>
       <c r="I10" s="7">
@@ -1726,52 +1741,55 @@
       </c>
       <c r="AS10" s="7">
         <v>33</v>
       </c>
       <c r="AT10" s="7">
         <v>18</v>
       </c>
       <c r="AU10" s="7">
         <v>6</v>
       </c>
       <c r="AV10" s="8">
         <v>7</v>
       </c>
       <c r="AW10" s="7">
         <v>4</v>
       </c>
       <c r="AX10" s="7">
         <v>26</v>
       </c>
       <c r="AY10" s="8">
         <v>10</v>
       </c>
       <c r="AZ10" s="7">
         <v>18</v>
       </c>
+      <c r="BA10" s="7">
+        <v>20</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>50</v>
       </c>
       <c r="C11" s="7">
         <v>34</v>
       </c>
       <c r="D11" s="7">
         <v>59</v>
       </c>
       <c r="E11" s="7">
         <v>60</v>
       </c>
       <c r="F11" s="7">
         <v>53</v>
       </c>
       <c r="G11" s="8">
         <v>62</v>
       </c>
       <c r="H11" s="8">
         <v>96</v>
       </c>
       <c r="I11" s="7">
@@ -1884,52 +1902,55 @@
       </c>
       <c r="AS11" s="7">
         <v>176</v>
       </c>
       <c r="AT11" s="7">
         <v>125</v>
       </c>
       <c r="AU11" s="7">
         <v>70</v>
       </c>
       <c r="AV11" s="8">
         <v>91</v>
       </c>
       <c r="AW11" s="7">
         <v>87</v>
       </c>
       <c r="AX11" s="7">
         <v>112</v>
       </c>
       <c r="AY11" s="8">
         <v>126</v>
       </c>
       <c r="AZ11" s="7">
         <v>137</v>
       </c>
+      <c r="BA11" s="7">
+        <v>88</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>6</v>
       </c>
       <c r="C12" s="7">
         <v>3</v>
       </c>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7">
         <v>1</v>
       </c>
       <c r="F12" s="7">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>4</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="7">
@@ -2042,52 +2063,55 @@
       </c>
       <c r="AS12" s="7">
         <v>3</v>
       </c>
       <c r="AT12" s="7">
         <v>8</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8">
         <v>5</v>
       </c>
       <c r="AW12" s="7">
         <v>9</v>
       </c>
       <c r="AX12" s="7">
         <v>2</v>
       </c>
       <c r="AY12" s="8">
         <v>10</v>
       </c>
       <c r="AZ12" s="7">
         <v>3</v>
       </c>
+      <c r="BA12" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>4</v>
       </c>
       <c r="C13" s="7">
         <v>6</v>
       </c>
       <c r="D13" s="7">
         <v>6</v>
       </c>
       <c r="E13" s="7">
         <v>6</v>
       </c>
       <c r="F13" s="7">
         <v>11</v>
       </c>
       <c r="G13" s="8">
         <v>13</v>
       </c>
       <c r="H13" s="8">
         <v>5</v>
       </c>
       <c r="I13" s="7">
@@ -2200,52 +2224,55 @@
       </c>
       <c r="AS13" s="7">
         <v>28</v>
       </c>
       <c r="AT13" s="7">
         <v>25</v>
       </c>
       <c r="AU13" s="7">
         <v>32</v>
       </c>
       <c r="AV13" s="8">
         <v>26</v>
       </c>
       <c r="AW13" s="7">
         <v>3</v>
       </c>
       <c r="AX13" s="7">
         <v>20</v>
       </c>
       <c r="AY13" s="8">
         <v>24</v>
       </c>
       <c r="AZ13" s="7">
         <v>21</v>
       </c>
+      <c r="BA13" s="7">
+        <v>19</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>18</v>
       </c>
       <c r="C14" s="7">
         <v>15</v>
       </c>
       <c r="D14" s="7">
         <v>16</v>
       </c>
       <c r="E14" s="7">
         <v>14</v>
       </c>
       <c r="F14" s="7">
         <v>16</v>
       </c>
       <c r="G14" s="8">
         <v>23</v>
       </c>
       <c r="H14" s="8">
         <v>33</v>
       </c>
       <c r="I14" s="7">
@@ -2358,52 +2385,55 @@
       </c>
       <c r="AS14" s="7">
         <v>53</v>
       </c>
       <c r="AT14" s="7">
         <v>36</v>
       </c>
       <c r="AU14" s="7">
         <v>33</v>
       </c>
       <c r="AV14" s="8">
         <v>44</v>
       </c>
       <c r="AW14" s="7">
         <v>49</v>
       </c>
       <c r="AX14" s="7">
         <v>39</v>
       </c>
       <c r="AY14" s="8">
         <v>57</v>
       </c>
       <c r="AZ14" s="7">
         <v>42</v>
       </c>
+      <c r="BA14" s="7">
+        <v>40</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>4</v>
       </c>
       <c r="C15" s="7">
         <v>3</v>
       </c>
       <c r="D15" s="7">
         <v>3</v>
       </c>
       <c r="E15" s="7">
         <v>2</v>
       </c>
       <c r="F15" s="7">
         <v>1</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8">
         <v>7</v>
       </c>
       <c r="I15" s="7">
@@ -2516,52 +2546,55 @@
       </c>
       <c r="AS15" s="7">
         <v>8</v>
       </c>
       <c r="AT15" s="7">
         <v>12</v>
       </c>
       <c r="AU15" s="7">
         <v>9</v>
       </c>
       <c r="AV15" s="8">
         <v>11</v>
       </c>
       <c r="AW15" s="7">
         <v>10</v>
       </c>
       <c r="AX15" s="7">
         <v>11</v>
       </c>
       <c r="AY15" s="8">
         <v>4</v>
       </c>
       <c r="AZ15" s="7">
         <v>15</v>
       </c>
+      <c r="BA15" s="7">
+        <v>22</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>4</v>
       </c>
       <c r="C16" s="7">
         <v>8</v>
       </c>
       <c r="D16" s="7">
         <v>3</v>
       </c>
       <c r="E16" s="7">
         <v>4</v>
       </c>
       <c r="F16" s="7">
         <v>7</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="7">
@@ -2674,52 +2707,55 @@
       </c>
       <c r="AS16" s="7">
         <v>10</v>
       </c>
       <c r="AT16" s="7">
         <v>13</v>
       </c>
       <c r="AU16" s="7">
         <v>17</v>
       </c>
       <c r="AV16" s="8">
         <v>26</v>
       </c>
       <c r="AW16" s="7">
         <v>3</v>
       </c>
       <c r="AX16" s="7">
         <v>16</v>
       </c>
       <c r="AY16" s="8">
         <v>20</v>
       </c>
       <c r="AZ16" s="7">
         <v>6</v>
       </c>
+      <c r="BA16" s="7">
+        <v>12</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>13</v>
       </c>
       <c r="C17" s="7">
         <v>17</v>
       </c>
       <c r="D17" s="7">
         <v>14</v>
       </c>
       <c r="E17" s="7">
         <v>14</v>
       </c>
       <c r="F17" s="7">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>20</v>
       </c>
       <c r="H17" s="8">
         <v>18</v>
       </c>
       <c r="I17" s="7">
@@ -2832,52 +2868,55 @@
       </c>
       <c r="AS17" s="7">
         <v>24</v>
       </c>
       <c r="AT17" s="7">
         <v>34</v>
       </c>
       <c r="AU17" s="7">
         <v>20</v>
       </c>
       <c r="AV17" s="8">
         <v>16</v>
       </c>
       <c r="AW17" s="7">
         <v>23</v>
       </c>
       <c r="AX17" s="7">
         <v>21</v>
       </c>
       <c r="AY17" s="8">
         <v>33</v>
       </c>
       <c r="AZ17" s="7">
         <v>37</v>
       </c>
+      <c r="BA17" s="7">
+        <v>33</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>2</v>
       </c>
       <c r="C18" s="7">
         <v>7</v>
       </c>
       <c r="D18" s="7">
         <v>8</v>
       </c>
       <c r="E18" s="7">
         <v>6</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="8">
         <v>3</v>
       </c>
       <c r="H18" s="8">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -2990,52 +3029,55 @@
       </c>
       <c r="AS18" s="7">
         <v>18</v>
       </c>
       <c r="AT18" s="7">
         <v>11</v>
       </c>
       <c r="AU18" s="7">
         <v>8</v>
       </c>
       <c r="AV18" s="8">
         <v>11</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7">
         <v>8</v>
       </c>
       <c r="AY18" s="8">
         <v>4</v>
       </c>
       <c r="AZ18" s="7">
         <v>11</v>
       </c>
+      <c r="BA18" s="7">
+        <v>34</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>8</v>
       </c>
       <c r="C19" s="7">
         <v>9</v>
       </c>
       <c r="D19" s="7">
         <v>4</v>
       </c>
       <c r="E19" s="7">
         <v>5</v>
       </c>
       <c r="F19" s="7">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>8</v>
       </c>
       <c r="H19" s="8">
         <v>4</v>
       </c>
       <c r="I19" s="7">
@@ -3148,52 +3190,55 @@
       </c>
       <c r="AS19" s="7">
         <v>29</v>
       </c>
       <c r="AT19" s="7">
         <v>19</v>
       </c>
       <c r="AU19" s="7">
         <v>14</v>
       </c>
       <c r="AV19" s="8">
         <v>3</v>
       </c>
       <c r="AW19" s="7">
         <v>18</v>
       </c>
       <c r="AX19" s="7">
         <v>21</v>
       </c>
       <c r="AY19" s="8">
         <v>19</v>
       </c>
       <c r="AZ19" s="7">
         <v>15</v>
       </c>
+      <c r="BA19" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="7">
         <v>6</v>
       </c>
       <c r="D20" s="7">
         <v>7</v>
       </c>
       <c r="E20" s="7">
         <v>7</v>
       </c>
       <c r="F20" s="7">
         <v>7</v>
       </c>
       <c r="G20" s="8">
         <v>9</v>
       </c>
       <c r="H20" s="8">
         <v>10</v>
       </c>
       <c r="I20" s="7">
@@ -3306,52 +3351,55 @@
       </c>
       <c r="AS20" s="7">
         <v>2</v>
       </c>
       <c r="AT20" s="7">
         <v>15</v>
       </c>
       <c r="AU20" s="7">
         <v>9</v>
       </c>
       <c r="AV20" s="8">
         <v>15</v>
       </c>
       <c r="AW20" s="7">
         <v>17</v>
       </c>
       <c r="AX20" s="7">
         <v>9</v>
       </c>
       <c r="AY20" s="8">
         <v>13</v>
       </c>
       <c r="AZ20" s="7">
         <v>9</v>
       </c>
+      <c r="BA20" s="7">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>18</v>
       </c>
       <c r="C21" s="7">
         <v>21</v>
       </c>
       <c r="D21" s="7">
         <v>23</v>
       </c>
       <c r="E21" s="7">
         <v>21</v>
       </c>
       <c r="F21" s="7">
         <v>25</v>
       </c>
       <c r="G21" s="8">
         <v>24</v>
       </c>
       <c r="H21" s="8">
         <v>26</v>
       </c>
       <c r="I21" s="7">
@@ -3464,52 +3512,55 @@
       </c>
       <c r="AS21" s="7">
         <v>51</v>
       </c>
       <c r="AT21" s="7">
         <v>77</v>
       </c>
       <c r="AU21" s="7">
         <v>58</v>
       </c>
       <c r="AV21" s="8">
         <v>65</v>
       </c>
       <c r="AW21" s="7">
         <v>51</v>
       </c>
       <c r="AX21" s="7">
         <v>86</v>
       </c>
       <c r="AY21" s="8">
         <v>86</v>
       </c>
       <c r="AZ21" s="7">
         <v>66</v>
       </c>
+      <c r="BA21" s="7">
+        <v>53</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>5</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="7">
         <v>10</v>
       </c>
       <c r="F22" s="7">
         <v>5</v>
       </c>
       <c r="G22" s="8">
         <v>15</v>
       </c>
       <c r="H22" s="8">
         <v>4</v>
       </c>
       <c r="I22" s="7">
@@ -3622,52 +3673,55 @@
       </c>
       <c r="AS22" s="7">
         <v>8</v>
       </c>
       <c r="AT22" s="7">
         <v>107</v>
       </c>
       <c r="AU22" s="7">
         <v>10</v>
       </c>
       <c r="AV22" s="8">
         <v>5</v>
       </c>
       <c r="AW22" s="7">
         <v>14</v>
       </c>
       <c r="AX22" s="7">
         <v>14</v>
       </c>
       <c r="AY22" s="8">
         <v>12</v>
       </c>
       <c r="AZ22" s="7">
         <v>17</v>
       </c>
+      <c r="BA22" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>2</v>
       </c>
       <c r="C23" s="7">
         <v>3</v>
       </c>
       <c r="D23" s="7">
         <v>2</v>
       </c>
       <c r="E23" s="7">
         <v>3</v>
       </c>
       <c r="F23" s="7">
         <v>7</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>2</v>
       </c>
       <c r="I23" s="7">
@@ -3780,52 +3834,55 @@
       </c>
       <c r="AS23" s="7">
         <v>3</v>
       </c>
       <c r="AT23" s="7">
         <v>17</v>
       </c>
       <c r="AU23" s="7">
         <v>11</v>
       </c>
       <c r="AV23" s="8">
         <v>5</v>
       </c>
       <c r="AW23" s="7">
         <v>2</v>
       </c>
       <c r="AX23" s="7">
         <v>5</v>
       </c>
       <c r="AY23" s="8">
         <v>5</v>
       </c>
       <c r="AZ23" s="7">
         <v>3</v>
       </c>
+      <c r="BA23" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>2</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7">
         <v>6</v>
       </c>
       <c r="E24" s="7">
         <v>7</v>
       </c>
       <c r="F24" s="7">
         <v>5</v>
       </c>
       <c r="G24" s="7">
         <v>5</v>
       </c>
       <c r="H24" s="8">
         <v>10</v>
       </c>
       <c r="I24" s="7">
@@ -3938,52 +3995,55 @@
       </c>
       <c r="AS24" s="7">
         <v>7</v>
       </c>
       <c r="AT24" s="7">
         <v>25</v>
       </c>
       <c r="AU24" s="7">
         <v>7</v>
       </c>
       <c r="AV24" s="8">
         <v>6</v>
       </c>
       <c r="AW24" s="7">
         <v>6</v>
       </c>
       <c r="AX24" s="7">
         <v>14</v>
       </c>
       <c r="AY24" s="8">
         <v>13</v>
       </c>
       <c r="AZ24" s="7">
         <v>15</v>
       </c>
+      <c r="BA24" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>7</v>
       </c>
       <c r="C25" s="7">
         <v>7</v>
       </c>
       <c r="D25" s="7">
         <v>2</v>
       </c>
       <c r="E25" s="7">
         <v>13</v>
       </c>
       <c r="F25" s="7">
         <v>5</v>
       </c>
       <c r="G25" s="7">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>6</v>
       </c>
       <c r="I25" s="7">
@@ -4096,52 +4156,55 @@
       </c>
       <c r="AS25" s="7">
         <v>22</v>
       </c>
       <c r="AT25" s="7">
         <v>22</v>
       </c>
       <c r="AU25" s="7">
         <v>8</v>
       </c>
       <c r="AV25" s="8">
         <v>17</v>
       </c>
       <c r="AW25" s="7">
         <v>8</v>
       </c>
       <c r="AX25" s="7">
         <v>6</v>
       </c>
       <c r="AY25" s="8">
         <v>10</v>
       </c>
       <c r="AZ25" s="7">
         <v>28</v>
       </c>
+      <c r="BA25" s="7">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>6</v>
       </c>
       <c r="C26" s="7">
         <v>2</v>
       </c>
       <c r="D26" s="7">
         <v>3</v>
       </c>
       <c r="E26" s="7">
         <v>2</v>
       </c>
       <c r="F26" s="7">
         <v>7</v>
       </c>
       <c r="G26" s="7">
         <v>2</v>
       </c>
       <c r="H26" s="8">
         <v>6</v>
       </c>
       <c r="I26" s="7">
@@ -4254,52 +4317,55 @@
       </c>
       <c r="AS26" s="7">
         <v>10</v>
       </c>
       <c r="AT26" s="7">
         <v>18</v>
       </c>
       <c r="AU26" s="7">
         <v>7</v>
       </c>
       <c r="AV26" s="8">
         <v>4</v>
       </c>
       <c r="AW26" s="7">
         <v>1</v>
       </c>
       <c r="AX26" s="7">
         <v>13</v>
       </c>
       <c r="AY26" s="8">
         <v>6</v>
       </c>
       <c r="AZ26" s="7">
         <v>22</v>
       </c>
+      <c r="BA26" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>4</v>
       </c>
       <c r="D27" s="11">
         <v>4</v>
       </c>
       <c r="E27" s="11">
         <v>5</v>
       </c>
       <c r="F27" s="11">
         <v>3</v>
       </c>
       <c r="G27" s="11">
         <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>5</v>
       </c>
       <c r="I27" s="11">
@@ -4412,117 +4478,120 @@
       </c>
       <c r="AS27" s="11">
         <v>14</v>
       </c>
       <c r="AT27" s="11">
         <v>7</v>
       </c>
       <c r="AU27" s="11">
         <v>12</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="11">
         <v>11</v>
       </c>
       <c r="AX27" s="11">
         <v>12</v>
       </c>
       <c r="AY27" s="11">
         <v>4</v>
       </c>
       <c r="AZ27" s="11">
         <v>7</v>
       </c>
+      <c r="BA27" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AW10" sqref="AW10"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="12" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -4532,67 +4601,68 @@
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
+      <c r="BA2" s="24"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -4611,52 +4681,53 @@
       <c r="AF4" s="20"/>
       <c r="AG4" s="20"/>
       <c r="AH4" s="20"/>
       <c r="AI4" s="20"/>
       <c r="AJ4" s="20"/>
       <c r="AK4" s="20"/>
       <c r="AL4" s="20">
         <v>2025</v>
       </c>
       <c r="AM4" s="20"/>
       <c r="AN4" s="20"/>
       <c r="AO4" s="20"/>
       <c r="AP4" s="20"/>
       <c r="AQ4" s="20"/>
       <c r="AR4" s="20"/>
       <c r="AS4" s="20"/>
       <c r="AT4" s="20"/>
       <c r="AU4" s="20"/>
       <c r="AV4" s="20"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="20">
         <v>2026</v>
       </c>
       <c r="AY4" s="20"/>
       <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
     </row>
-    <row r="5" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
@@ -4767,52 +4838,55 @@
       </c>
       <c r="AS5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="14" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -4822,52 +4896,53 @@
       <c r="AB6" s="25"/>
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>581</v>
       </c>
       <c r="C7" s="7">
         <v>704</v>
       </c>
       <c r="D7" s="7">
         <v>528</v>
       </c>
       <c r="E7" s="7">
         <v>704</v>
       </c>
       <c r="F7" s="7">
         <v>543</v>
       </c>
       <c r="G7" s="8">
         <v>691</v>
       </c>
       <c r="H7" s="8">
         <v>796</v>
       </c>
       <c r="I7" s="7">
@@ -4980,52 +5055,55 @@
       </c>
       <c r="AS7" s="7">
         <v>1608</v>
       </c>
       <c r="AT7" s="7">
         <v>1564</v>
       </c>
       <c r="AU7" s="7">
         <v>1272</v>
       </c>
       <c r="AV7" s="8">
         <v>1162</v>
       </c>
       <c r="AW7" s="7">
         <v>1101</v>
       </c>
       <c r="AX7" s="7">
         <v>1392</v>
       </c>
       <c r="AY7" s="19">
         <v>1188</v>
       </c>
       <c r="AZ7" s="7">
         <v>1291</v>
       </c>
+      <c r="BA7" s="7">
+        <v>1157</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>214</v>
       </c>
       <c r="C8" s="7">
         <v>232</v>
       </c>
       <c r="D8" s="7">
         <v>183</v>
       </c>
       <c r="E8" s="7">
         <v>252</v>
       </c>
       <c r="F8" s="7">
         <v>219</v>
       </c>
       <c r="G8" s="8">
         <v>257</v>
       </c>
       <c r="H8" s="8">
         <v>256</v>
       </c>
       <c r="I8" s="7">
@@ -5138,52 +5216,55 @@
       </c>
       <c r="AS8" s="7">
         <v>675</v>
       </c>
       <c r="AT8" s="7">
         <v>587</v>
       </c>
       <c r="AU8" s="7">
         <v>538</v>
       </c>
       <c r="AV8" s="8">
         <v>478</v>
       </c>
       <c r="AW8" s="7">
         <v>528</v>
       </c>
       <c r="AX8" s="7">
         <v>599</v>
       </c>
       <c r="AY8" s="8">
         <v>539</v>
       </c>
       <c r="AZ8" s="7">
         <v>631</v>
       </c>
+      <c r="BA8" s="7">
+        <v>464</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>105</v>
       </c>
       <c r="C9" s="7">
         <v>125</v>
       </c>
       <c r="D9" s="7">
         <v>77</v>
       </c>
       <c r="E9" s="7">
         <v>113</v>
       </c>
       <c r="F9" s="7">
         <v>83</v>
       </c>
       <c r="G9" s="8">
         <v>107</v>
       </c>
       <c r="H9" s="8">
         <v>131</v>
       </c>
       <c r="I9" s="7">
@@ -5296,52 +5377,55 @@
       </c>
       <c r="AS9" s="7">
         <v>244</v>
       </c>
       <c r="AT9" s="7">
         <v>233</v>
       </c>
       <c r="AU9" s="7">
         <v>182</v>
       </c>
       <c r="AV9" s="8">
         <v>127</v>
       </c>
       <c r="AW9" s="7">
         <v>112</v>
       </c>
       <c r="AX9" s="7">
         <v>142</v>
       </c>
       <c r="AY9" s="8">
         <v>141</v>
       </c>
       <c r="AZ9" s="7">
         <v>154</v>
       </c>
+      <c r="BA9" s="7">
+        <v>123</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>19</v>
       </c>
       <c r="D10" s="7">
         <v>20</v>
       </c>
       <c r="E10" s="7">
         <v>13</v>
       </c>
       <c r="F10" s="7">
         <v>18</v>
       </c>
       <c r="G10" s="8">
         <v>18</v>
       </c>
       <c r="H10" s="8">
         <v>15</v>
       </c>
       <c r="I10" s="7">
@@ -5454,52 +5538,55 @@
       </c>
       <c r="AS10" s="7">
         <v>18</v>
       </c>
       <c r="AT10" s="7">
         <v>30</v>
       </c>
       <c r="AU10" s="7">
         <v>26</v>
       </c>
       <c r="AV10" s="8">
         <v>27</v>
       </c>
       <c r="AW10" s="7">
         <v>12</v>
       </c>
       <c r="AX10" s="7">
         <v>26</v>
       </c>
       <c r="AY10" s="8">
         <v>29</v>
       </c>
       <c r="AZ10" s="7">
         <v>16</v>
       </c>
+      <c r="BA10" s="7">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>68</v>
       </c>
       <c r="C11" s="7">
         <v>93</v>
       </c>
       <c r="D11" s="7">
         <v>77</v>
       </c>
       <c r="E11" s="7">
         <v>96</v>
       </c>
       <c r="F11" s="7">
         <v>67</v>
       </c>
       <c r="G11" s="8">
         <v>102</v>
       </c>
       <c r="H11" s="8">
         <v>121</v>
       </c>
       <c r="I11" s="7">
@@ -5612,52 +5699,55 @@
       </c>
       <c r="AS11" s="7">
         <v>203</v>
       </c>
       <c r="AT11" s="7">
         <v>235</v>
       </c>
       <c r="AU11" s="7">
         <v>155</v>
       </c>
       <c r="AV11" s="8">
         <v>157</v>
       </c>
       <c r="AW11" s="7">
         <v>153</v>
       </c>
       <c r="AX11" s="7">
         <v>173</v>
       </c>
       <c r="AY11" s="8">
         <v>132</v>
       </c>
       <c r="AZ11" s="7">
         <v>139</v>
       </c>
+      <c r="BA11" s="7">
+        <v>162</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>7</v>
       </c>
       <c r="D12" s="7">
         <v>3</v>
       </c>
       <c r="E12" s="7">
         <v>3</v>
       </c>
       <c r="F12" s="7">
         <v>3</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>6</v>
       </c>
       <c r="I12" s="7">
@@ -5770,52 +5860,55 @@
       </c>
       <c r="AS12" s="7">
         <v>10</v>
       </c>
       <c r="AT12" s="7">
         <v>12</v>
       </c>
       <c r="AU12" s="7">
         <v>7</v>
       </c>
       <c r="AV12" s="8">
         <v>5</v>
       </c>
       <c r="AW12" s="7">
         <v>10</v>
       </c>
       <c r="AX12" s="7">
         <v>3</v>
       </c>
       <c r="AY12" s="8">
         <v>5</v>
       </c>
       <c r="AZ12" s="7">
         <v>10</v>
       </c>
+      <c r="BA12" s="7">
+        <v>12</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
       <c r="C13" s="7">
         <v>19</v>
       </c>
       <c r="D13" s="7">
         <v>22</v>
       </c>
       <c r="E13" s="7">
         <v>28</v>
       </c>
       <c r="F13" s="7">
         <v>15</v>
       </c>
       <c r="G13" s="8">
         <v>16</v>
       </c>
       <c r="H13" s="8">
         <v>34</v>
       </c>
       <c r="I13" s="7">
@@ -5928,52 +6021,55 @@
       </c>
       <c r="AS13" s="7">
         <v>54</v>
       </c>
       <c r="AT13" s="7">
         <v>54</v>
       </c>
       <c r="AU13" s="7">
         <v>46</v>
       </c>
       <c r="AV13" s="8">
         <v>45</v>
       </c>
       <c r="AW13" s="7">
         <v>24</v>
       </c>
       <c r="AX13" s="7">
         <v>89</v>
       </c>
       <c r="AY13" s="8">
         <v>43</v>
       </c>
       <c r="AZ13" s="7">
         <v>44</v>
       </c>
+      <c r="BA13" s="7">
+        <v>63</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>30</v>
       </c>
       <c r="C14" s="7">
         <v>27</v>
       </c>
       <c r="D14" s="7">
         <v>19</v>
       </c>
       <c r="E14" s="7">
         <v>37</v>
       </c>
       <c r="F14" s="7">
         <v>17</v>
       </c>
       <c r="G14" s="8">
         <v>29</v>
       </c>
       <c r="H14" s="8">
         <v>41</v>
       </c>
       <c r="I14" s="7">
@@ -6086,52 +6182,55 @@
       </c>
       <c r="AS14" s="7">
         <v>54</v>
       </c>
       <c r="AT14" s="7">
         <v>63</v>
       </c>
       <c r="AU14" s="7">
         <v>42</v>
       </c>
       <c r="AV14" s="8">
         <v>57</v>
       </c>
       <c r="AW14" s="7">
         <v>35</v>
       </c>
       <c r="AX14" s="7">
         <v>60</v>
       </c>
       <c r="AY14" s="8">
         <v>50</v>
       </c>
       <c r="AZ14" s="7">
         <v>45</v>
       </c>
+      <c r="BA14" s="7">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
       <c r="C15" s="7">
         <v>6</v>
       </c>
       <c r="D15" s="7">
         <v>8</v>
       </c>
       <c r="E15" s="7">
         <v>8</v>
       </c>
       <c r="F15" s="7">
         <v>6</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
         <v>5</v>
       </c>
       <c r="I15" s="7">
@@ -6244,52 +6343,55 @@
       </c>
       <c r="AS15" s="7">
         <v>20</v>
       </c>
       <c r="AT15" s="7">
         <v>20</v>
       </c>
       <c r="AU15" s="7">
         <v>11</v>
       </c>
       <c r="AV15" s="8">
         <v>5</v>
       </c>
       <c r="AW15" s="7">
         <v>6</v>
       </c>
       <c r="AX15" s="7">
         <v>17</v>
       </c>
       <c r="AY15" s="8">
         <v>12</v>
       </c>
       <c r="AZ15" s="7">
         <v>14</v>
       </c>
+      <c r="BA15" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>15</v>
       </c>
       <c r="C16" s="7">
         <v>19</v>
       </c>
       <c r="D16" s="7">
         <v>13</v>
       </c>
       <c r="E16" s="7">
         <v>16</v>
       </c>
       <c r="F16" s="7">
         <v>20</v>
       </c>
       <c r="G16" s="8">
         <v>13</v>
       </c>
       <c r="H16" s="8">
         <v>17</v>
       </c>
       <c r="I16" s="7">
@@ -6402,52 +6504,55 @@
       </c>
       <c r="AS16" s="7">
         <v>26</v>
       </c>
       <c r="AT16" s="7">
         <v>40</v>
       </c>
       <c r="AU16" s="7">
         <v>34</v>
       </c>
       <c r="AV16" s="8">
         <v>28</v>
       </c>
       <c r="AW16" s="7">
         <v>12</v>
       </c>
       <c r="AX16" s="7">
         <v>24</v>
       </c>
       <c r="AY16" s="8">
         <v>22</v>
       </c>
       <c r="AZ16" s="7">
         <v>16</v>
       </c>
+      <c r="BA16" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>30</v>
       </c>
       <c r="D17" s="7">
         <v>22</v>
       </c>
       <c r="E17" s="7">
         <v>29</v>
       </c>
       <c r="F17" s="7">
         <v>20</v>
       </c>
       <c r="G17" s="8">
         <v>29</v>
       </c>
       <c r="H17" s="8">
         <v>33</v>
       </c>
       <c r="I17" s="7">
@@ -6560,52 +6665,55 @@
       </c>
       <c r="AS17" s="7">
         <v>45</v>
       </c>
       <c r="AT17" s="7">
         <v>62</v>
       </c>
       <c r="AU17" s="7">
         <v>41</v>
       </c>
       <c r="AV17" s="8">
         <v>38</v>
       </c>
       <c r="AW17" s="7">
         <v>34</v>
       </c>
       <c r="AX17" s="7">
         <v>33</v>
       </c>
       <c r="AY17" s="8">
         <v>30</v>
       </c>
       <c r="AZ17" s="7">
         <v>48</v>
       </c>
+      <c r="BA17" s="7">
+        <v>38</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>5</v>
       </c>
       <c r="C18" s="7">
         <v>9</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>5</v>
       </c>
       <c r="F18" s="7">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>4</v>
       </c>
       <c r="H18" s="8">
         <v>4</v>
       </c>
       <c r="I18" s="7">
@@ -6718,52 +6826,55 @@
       </c>
       <c r="AS18" s="7">
         <v>8</v>
       </c>
       <c r="AT18" s="7">
         <v>14</v>
       </c>
       <c r="AU18" s="7">
         <v>5</v>
       </c>
       <c r="AV18" s="8">
         <v>5</v>
       </c>
       <c r="AW18" s="7">
         <v>5</v>
       </c>
       <c r="AX18" s="7">
         <v>13</v>
       </c>
       <c r="AY18" s="8">
         <v>15</v>
       </c>
       <c r="AZ18" s="7">
         <v>9</v>
       </c>
+      <c r="BA18" s="7">
+        <v>14</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>7</v>
       </c>
       <c r="C19" s="7">
         <v>13</v>
       </c>
       <c r="D19" s="7">
         <v>12</v>
       </c>
       <c r="E19" s="7">
         <v>3</v>
       </c>
       <c r="F19" s="7">
         <v>5</v>
       </c>
       <c r="G19" s="8">
         <v>8</v>
       </c>
       <c r="H19" s="8">
         <v>10</v>
       </c>
       <c r="I19" s="7">
@@ -6876,52 +6987,55 @@
       </c>
       <c r="AS19" s="7">
         <v>14</v>
       </c>
       <c r="AT19" s="7">
         <v>7</v>
       </c>
       <c r="AU19" s="7">
         <v>16</v>
       </c>
       <c r="AV19" s="8">
         <v>17</v>
       </c>
       <c r="AW19" s="7">
         <v>7</v>
       </c>
       <c r="AX19" s="7">
         <v>14</v>
       </c>
       <c r="AY19" s="8">
         <v>7</v>
       </c>
       <c r="AZ19" s="7">
         <v>14</v>
       </c>
+      <c r="BA19" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>4</v>
       </c>
       <c r="C20" s="7">
         <v>14</v>
       </c>
       <c r="D20" s="7">
         <v>18</v>
       </c>
       <c r="E20" s="7">
         <v>8</v>
       </c>
       <c r="F20" s="7">
         <v>7</v>
       </c>
       <c r="G20" s="8">
         <v>10</v>
       </c>
       <c r="H20" s="8">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -7034,52 +7148,55 @@
       </c>
       <c r="AS20" s="7">
         <v>22</v>
       </c>
       <c r="AT20" s="7">
         <v>26</v>
       </c>
       <c r="AU20" s="7">
         <v>19</v>
       </c>
       <c r="AV20" s="8">
         <v>14</v>
       </c>
       <c r="AW20" s="7">
         <v>11</v>
       </c>
       <c r="AX20" s="7">
         <v>17</v>
       </c>
       <c r="AY20" s="8">
         <v>9</v>
       </c>
       <c r="AZ20" s="7">
         <v>23</v>
       </c>
+      <c r="BA20" s="7">
+        <v>24</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>37</v>
       </c>
       <c r="C21" s="7">
         <v>36</v>
       </c>
       <c r="D21" s="7">
         <v>23</v>
       </c>
       <c r="E21" s="7">
         <v>40</v>
       </c>
       <c r="F21" s="7">
         <v>30</v>
       </c>
       <c r="G21" s="8">
         <v>42</v>
       </c>
       <c r="H21" s="8">
         <v>41</v>
       </c>
       <c r="I21" s="7">
@@ -7192,52 +7309,55 @@
       </c>
       <c r="AS21" s="7">
         <v>80</v>
       </c>
       <c r="AT21" s="7">
         <v>99</v>
       </c>
       <c r="AU21" s="7">
         <v>60</v>
       </c>
       <c r="AV21" s="8">
         <v>71</v>
       </c>
       <c r="AW21" s="7">
         <v>70</v>
       </c>
       <c r="AX21" s="7">
         <v>72</v>
       </c>
       <c r="AY21" s="8">
         <v>87</v>
       </c>
       <c r="AZ21" s="7">
         <v>69</v>
       </c>
+      <c r="BA21" s="7">
+        <v>90</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>8</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="7">
         <v>9</v>
       </c>
       <c r="F22" s="7">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>12</v>
       </c>
       <c r="H22" s="8">
         <v>8</v>
       </c>
       <c r="I22" s="7">
@@ -7350,52 +7470,55 @@
       </c>
       <c r="AS22" s="7">
         <v>14</v>
       </c>
       <c r="AT22" s="7">
         <v>6</v>
       </c>
       <c r="AU22" s="7">
         <v>26</v>
       </c>
       <c r="AV22" s="8">
         <v>16</v>
       </c>
       <c r="AW22" s="7">
         <v>21</v>
       </c>
       <c r="AX22" s="7">
         <v>37</v>
       </c>
       <c r="AY22" s="8">
         <v>24</v>
       </c>
       <c r="AZ22" s="7">
         <v>9</v>
       </c>
+      <c r="BA22" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>4</v>
       </c>
       <c r="C23" s="7">
         <v>6</v>
       </c>
       <c r="D23" s="7">
         <v>7</v>
       </c>
       <c r="E23" s="7">
         <v>7</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>5</v>
       </c>
       <c r="H23" s="8">
         <v>12</v>
       </c>
       <c r="I23" s="7">
@@ -7508,52 +7631,55 @@
       </c>
       <c r="AS23" s="7">
         <v>19</v>
       </c>
       <c r="AT23" s="7">
         <v>12</v>
       </c>
       <c r="AU23" s="7">
         <v>4</v>
       </c>
       <c r="AV23" s="8">
         <v>7</v>
       </c>
       <c r="AW23" s="7">
         <v>5</v>
       </c>
       <c r="AX23" s="7">
         <v>14</v>
       </c>
       <c r="AY23" s="8">
         <v>5</v>
       </c>
       <c r="AZ23" s="7">
         <v>8</v>
       </c>
+      <c r="BA23" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>9</v>
       </c>
       <c r="C24" s="7">
         <v>7</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>8</v>
       </c>
       <c r="F24" s="7">
         <v>7</v>
       </c>
       <c r="G24" s="7">
         <v>12</v>
       </c>
       <c r="H24" s="8">
         <v>10</v>
       </c>
       <c r="I24" s="7">
@@ -7666,52 +7792,55 @@
       </c>
       <c r="AS24" s="7">
         <v>17</v>
       </c>
       <c r="AT24" s="7">
         <v>21</v>
       </c>
       <c r="AU24" s="7">
         <v>23</v>
       </c>
       <c r="AV24" s="8">
         <v>13</v>
       </c>
       <c r="AW24" s="7">
         <v>15</v>
       </c>
       <c r="AX24" s="7">
         <v>22</v>
       </c>
       <c r="AY24" s="8">
         <v>8</v>
       </c>
       <c r="AZ24" s="7">
         <v>8</v>
       </c>
+      <c r="BA24" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>6</v>
       </c>
       <c r="C25" s="7">
         <v>18</v>
       </c>
       <c r="D25" s="7">
         <v>9</v>
       </c>
       <c r="E25" s="7">
         <v>15</v>
       </c>
       <c r="F25" s="7">
         <v>7</v>
       </c>
       <c r="G25" s="7">
         <v>7</v>
       </c>
       <c r="H25" s="8">
         <v>13</v>
       </c>
       <c r="I25" s="7">
@@ -7824,52 +7953,55 @@
       </c>
       <c r="AS25" s="7">
         <v>62</v>
       </c>
       <c r="AT25" s="7">
         <v>24</v>
       </c>
       <c r="AU25" s="7">
         <v>16</v>
       </c>
       <c r="AV25" s="8">
         <v>39</v>
       </c>
       <c r="AW25" s="7">
         <v>14</v>
       </c>
       <c r="AX25" s="7">
         <v>18</v>
       </c>
       <c r="AY25" s="8">
         <v>14</v>
       </c>
       <c r="AZ25" s="7">
         <v>20</v>
       </c>
+      <c r="BA25" s="7">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>5</v>
       </c>
       <c r="C26" s="7">
         <v>7</v>
       </c>
       <c r="D26" s="7">
         <v>3</v>
       </c>
       <c r="E26" s="7">
         <v>6</v>
       </c>
       <c r="F26" s="7">
         <v>5</v>
       </c>
       <c r="G26" s="7">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="7">
@@ -7982,52 +8114,55 @@
       </c>
       <c r="AS26" s="7">
         <v>10</v>
       </c>
       <c r="AT26" s="7">
         <v>11</v>
       </c>
       <c r="AU26" s="7">
         <v>7</v>
       </c>
       <c r="AV26" s="8">
         <v>8</v>
       </c>
       <c r="AW26" s="7">
         <v>9</v>
       </c>
       <c r="AX26" s="7">
         <v>11</v>
       </c>
       <c r="AY26" s="8">
         <v>8</v>
       </c>
       <c r="AZ26" s="7">
         <v>6</v>
       </c>
+      <c r="BA26" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>6</v>
       </c>
       <c r="C27" s="11">
         <v>9</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>8</v>
       </c>
       <c r="F27" s="11">
         <v>3</v>
       </c>
       <c r="G27" s="11">
         <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>12</v>
       </c>
       <c r="I27" s="11">
@@ -8140,116 +8275,119 @@
       </c>
       <c r="AS27" s="11">
         <v>13</v>
       </c>
       <c r="AT27" s="11">
         <v>8</v>
       </c>
       <c r="AU27" s="11">
         <v>14</v>
       </c>
       <c r="AV27" s="11">
         <v>5</v>
       </c>
       <c r="AW27" s="11">
         <v>18</v>
       </c>
       <c r="AX27" s="11">
         <v>8</v>
       </c>
       <c r="AY27" s="11">
         <v>8</v>
       </c>
       <c r="AZ27" s="11">
         <v>8</v>
       </c>
+      <c r="BA27" s="11">
+        <v>13</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AW9" sqref="AW9"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="AW10" sqref="AW10"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="12" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -8259,67 +8397,68 @@
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
+      <c r="BA2" s="24"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -8338,52 +8477,53 @@
       <c r="AF4" s="20"/>
       <c r="AG4" s="20"/>
       <c r="AH4" s="20"/>
       <c r="AI4" s="20"/>
       <c r="AJ4" s="20"/>
       <c r="AK4" s="20"/>
       <c r="AL4" s="20">
         <v>2025</v>
       </c>
       <c r="AM4" s="20"/>
       <c r="AN4" s="20"/>
       <c r="AO4" s="20"/>
       <c r="AP4" s="20"/>
       <c r="AQ4" s="20"/>
       <c r="AR4" s="20"/>
       <c r="AS4" s="20"/>
       <c r="AT4" s="20"/>
       <c r="AU4" s="20"/>
       <c r="AV4" s="20"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="20">
         <v>2026</v>
       </c>
       <c r="AY4" s="20"/>
       <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
     </row>
-    <row r="5" spans="1:52" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
@@ -8494,52 +8634,55 @@
       </c>
       <c r="AS5" s="15" t="s">
         <v>12</v>
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="14" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -8549,52 +8692,53 @@
       <c r="AB6" s="25"/>
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>-240</v>
       </c>
       <c r="C7" s="7">
         <v>-332</v>
       </c>
       <c r="D7" s="7">
         <v>-162</v>
       </c>
       <c r="E7" s="7">
         <v>-294</v>
       </c>
       <c r="F7" s="7">
         <v>-174</v>
       </c>
       <c r="G7" s="8">
         <v>-211</v>
       </c>
       <c r="H7" s="8">
         <v>-299</v>
       </c>
       <c r="I7" s="7">
@@ -8707,52 +8851,55 @@
       </c>
       <c r="AS7" s="7">
         <v>-459</v>
       </c>
       <c r="AT7" s="7">
         <v>-316</v>
       </c>
       <c r="AU7" s="7">
         <v>-412</v>
       </c>
       <c r="AV7" s="8">
         <v>-292</v>
       </c>
       <c r="AW7" s="7">
         <v>-277</v>
       </c>
       <c r="AX7" s="7">
         <v>-326</v>
       </c>
       <c r="AY7" s="19">
         <v>-141</v>
       </c>
       <c r="AZ7" s="7">
         <v>-293</v>
       </c>
+      <c r="BA7" s="7">
+        <v>-197</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>-79</v>
       </c>
       <c r="C8" s="7">
         <v>-65</v>
       </c>
       <c r="D8" s="7">
         <v>-22</v>
       </c>
       <c r="E8" s="7">
         <v>-84</v>
       </c>
       <c r="F8" s="7">
         <v>-74</v>
       </c>
       <c r="G8" s="8">
         <v>-39</v>
       </c>
       <c r="H8" s="8">
         <v>-54</v>
       </c>
       <c r="I8" s="7">
@@ -8865,52 +9012,55 @@
       </c>
       <c r="AS8" s="7">
         <v>-131</v>
       </c>
       <c r="AT8" s="7">
         <v>-30</v>
       </c>
       <c r="AU8" s="7">
         <v>-81</v>
       </c>
       <c r="AV8" s="8">
         <v>-29</v>
       </c>
       <c r="AW8" s="7">
         <v>-125</v>
       </c>
       <c r="AX8" s="7">
         <v>-66</v>
       </c>
       <c r="AY8" s="8">
         <v>-42</v>
       </c>
       <c r="AZ8" s="7">
         <v>-162</v>
       </c>
+      <c r="BA8" s="7">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>-64</v>
       </c>
       <c r="C9" s="7">
         <v>-84</v>
       </c>
       <c r="D9" s="7">
         <v>-47</v>
       </c>
       <c r="E9" s="7">
         <v>-64</v>
       </c>
       <c r="F9" s="7">
         <v>-43</v>
       </c>
       <c r="G9" s="8">
         <v>-57</v>
       </c>
       <c r="H9" s="8">
         <v>-91</v>
       </c>
       <c r="I9" s="7">
@@ -9023,52 +9173,55 @@
       </c>
       <c r="AS9" s="7">
         <v>-138</v>
       </c>
       <c r="AT9" s="7">
         <v>-131</v>
       </c>
       <c r="AU9" s="7">
         <v>-113</v>
       </c>
       <c r="AV9" s="8">
         <v>-63</v>
       </c>
       <c r="AW9" s="7">
         <v>-9</v>
       </c>
       <c r="AX9" s="7">
         <v>-44</v>
       </c>
       <c r="AY9" s="8">
         <v>-47</v>
       </c>
       <c r="AZ9" s="7">
         <v>-97</v>
       </c>
+      <c r="BA9" s="7">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>-8</v>
       </c>
       <c r="C10" s="7">
         <v>-8</v>
       </c>
       <c r="D10" s="7">
         <v>-13</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="7">
         <v>-4</v>
       </c>
       <c r="G10" s="8">
         <v>-9</v>
       </c>
       <c r="H10" s="8">
         <v>-6</v>
       </c>
       <c r="I10" s="7">
@@ -9181,52 +9334,55 @@
       </c>
       <c r="AS10" s="7">
         <v>15</v>
       </c>
       <c r="AT10" s="7">
         <v>-12</v>
       </c>
       <c r="AU10" s="7">
         <v>-20</v>
       </c>
       <c r="AV10" s="8">
         <v>-20</v>
       </c>
       <c r="AW10" s="7">
         <v>-8</v>
       </c>
       <c r="AX10" s="7">
         <v>0</v>
       </c>
       <c r="AY10" s="8">
         <v>-19</v>
       </c>
       <c r="AZ10" s="7">
         <v>2</v>
       </c>
+      <c r="BA10" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>-18</v>
       </c>
       <c r="C11" s="7">
         <v>-59</v>
       </c>
       <c r="D11" s="7">
         <v>-18</v>
       </c>
       <c r="E11" s="7">
         <v>-36</v>
       </c>
       <c r="F11" s="7">
         <v>-14</v>
       </c>
       <c r="G11" s="8">
         <v>-40</v>
       </c>
       <c r="H11" s="8">
         <v>-25</v>
       </c>
       <c r="I11" s="7">
@@ -9339,52 +9495,55 @@
       </c>
       <c r="AS11" s="7">
         <v>-27</v>
       </c>
       <c r="AT11" s="7">
         <v>-110</v>
       </c>
       <c r="AU11" s="7">
         <v>-85</v>
       </c>
       <c r="AV11" s="8">
         <v>-66</v>
       </c>
       <c r="AW11" s="7">
         <v>-66</v>
       </c>
       <c r="AX11" s="7">
         <v>-61</v>
       </c>
       <c r="AY11" s="8">
         <v>-6</v>
       </c>
       <c r="AZ11" s="7">
         <v>-2</v>
       </c>
+      <c r="BA11" s="7">
+        <v>-74</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>-4</v>
       </c>
       <c r="D12" s="7">
         <v>-1</v>
       </c>
       <c r="E12" s="7">
         <v>-2</v>
       </c>
       <c r="F12" s="7">
         <v>1</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>-1</v>
       </c>
       <c r="I12" s="7">
@@ -9497,52 +9656,55 @@
       </c>
       <c r="AS12" s="7">
         <v>-7</v>
       </c>
       <c r="AT12" s="7">
         <v>-4</v>
       </c>
       <c r="AU12" s="7">
         <v>-4</v>
       </c>
       <c r="AV12" s="8">
         <v>0</v>
       </c>
       <c r="AW12" s="7">
         <v>-1</v>
       </c>
       <c r="AX12" s="7">
         <v>-1</v>
       </c>
       <c r="AY12" s="8">
         <v>5</v>
       </c>
       <c r="AZ12" s="7">
         <v>-7</v>
       </c>
+      <c r="BA12" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>-16</v>
       </c>
       <c r="C13" s="7">
         <v>-13</v>
       </c>
       <c r="D13" s="7">
         <v>-16</v>
       </c>
       <c r="E13" s="7">
         <v>-22</v>
       </c>
       <c r="F13" s="7">
         <v>-4</v>
       </c>
       <c r="G13" s="8">
         <v>-3</v>
       </c>
       <c r="H13" s="8">
         <v>-29</v>
       </c>
       <c r="I13" s="7">
@@ -9655,52 +9817,55 @@
       </c>
       <c r="AS13" s="7">
         <v>-26</v>
       </c>
       <c r="AT13" s="7">
         <v>-29</v>
       </c>
       <c r="AU13" s="7">
         <v>-14</v>
       </c>
       <c r="AV13" s="8">
         <v>-19</v>
       </c>
       <c r="AW13" s="7">
         <v>-21</v>
       </c>
       <c r="AX13" s="7">
         <v>-69</v>
       </c>
       <c r="AY13" s="8">
         <v>-19</v>
       </c>
       <c r="AZ13" s="7">
         <v>-23</v>
       </c>
+      <c r="BA13" s="7">
+        <v>-44</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>-12</v>
       </c>
       <c r="C14" s="7">
         <v>-12</v>
       </c>
       <c r="D14" s="7">
         <v>-3</v>
       </c>
       <c r="E14" s="7">
         <v>-23</v>
       </c>
       <c r="F14" s="7">
         <v>-1</v>
       </c>
       <c r="G14" s="8">
         <v>-6</v>
       </c>
       <c r="H14" s="8">
         <v>-8</v>
       </c>
       <c r="I14" s="7">
@@ -9813,52 +9978,55 @@
       </c>
       <c r="AS14" s="7">
         <v>-1</v>
       </c>
       <c r="AT14" s="7">
         <v>-27</v>
       </c>
       <c r="AU14" s="7">
         <v>-9</v>
       </c>
       <c r="AV14" s="8">
         <v>-13</v>
       </c>
       <c r="AW14" s="7">
         <v>14</v>
       </c>
       <c r="AX14" s="7">
         <v>-21</v>
       </c>
       <c r="AY14" s="8">
         <v>7</v>
       </c>
       <c r="AZ14" s="7">
         <v>-3</v>
       </c>
+      <c r="BA14" s="7">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>-4</v>
       </c>
       <c r="C15" s="7">
         <v>-3</v>
       </c>
       <c r="D15" s="7">
         <v>-5</v>
       </c>
       <c r="E15" s="7">
         <v>-6</v>
       </c>
       <c r="F15" s="7">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-2</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="7">
@@ -9971,52 +10139,55 @@
       </c>
       <c r="AS15" s="7">
         <v>-12</v>
       </c>
       <c r="AT15" s="7">
         <v>-8</v>
       </c>
       <c r="AU15" s="7">
         <v>-2</v>
       </c>
       <c r="AV15" s="8">
         <v>6</v>
       </c>
       <c r="AW15" s="7">
         <v>4</v>
       </c>
       <c r="AX15" s="7">
         <v>-6</v>
       </c>
       <c r="AY15" s="8">
         <v>-8</v>
       </c>
       <c r="AZ15" s="7">
         <v>1</v>
       </c>
+      <c r="BA15" s="7">
+        <v>17</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>-11</v>
       </c>
       <c r="C16" s="7">
         <v>-11</v>
       </c>
       <c r="D16" s="7">
         <v>-10</v>
       </c>
       <c r="E16" s="7">
         <v>-12</v>
       </c>
       <c r="F16" s="7">
         <v>-13</v>
       </c>
       <c r="G16" s="8">
         <v>-9</v>
       </c>
       <c r="H16" s="8">
         <v>-14</v>
       </c>
       <c r="I16" s="7">
@@ -10129,52 +10300,55 @@
       </c>
       <c r="AS16" s="7">
         <v>-16</v>
       </c>
       <c r="AT16" s="7">
         <v>-27</v>
       </c>
       <c r="AU16" s="7">
         <v>-17</v>
       </c>
       <c r="AV16" s="8">
         <v>-2</v>
       </c>
       <c r="AW16" s="7">
         <v>-9</v>
       </c>
       <c r="AX16" s="7">
         <v>-8</v>
       </c>
       <c r="AY16" s="8">
         <v>-2</v>
       </c>
       <c r="AZ16" s="7">
         <v>-10</v>
       </c>
+      <c r="BA16" s="7">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>-3</v>
       </c>
       <c r="C17" s="7">
         <v>-13</v>
       </c>
       <c r="D17" s="7">
         <v>-8</v>
       </c>
       <c r="E17" s="7">
         <v>-15</v>
       </c>
       <c r="F17" s="7">
         <v>-11</v>
       </c>
       <c r="G17" s="8">
         <v>-9</v>
       </c>
       <c r="H17" s="8">
         <v>-15</v>
       </c>
       <c r="I17" s="7">
@@ -10287,52 +10461,55 @@
       </c>
       <c r="AS17" s="7">
         <v>-21</v>
       </c>
       <c r="AT17" s="7">
         <v>-28</v>
       </c>
       <c r="AU17" s="7">
         <v>-21</v>
       </c>
       <c r="AV17" s="8">
         <v>-22</v>
       </c>
       <c r="AW17" s="7">
         <v>-11</v>
       </c>
       <c r="AX17" s="7">
         <v>-12</v>
       </c>
       <c r="AY17" s="8">
         <v>3</v>
       </c>
       <c r="AZ17" s="7">
         <v>-11</v>
       </c>
+      <c r="BA17" s="7">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>-3</v>
       </c>
       <c r="C18" s="7">
         <v>-2</v>
       </c>
       <c r="D18" s="7">
         <v>8</v>
       </c>
       <c r="E18" s="7">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>-2</v>
       </c>
       <c r="G18" s="8">
         <v>-1</v>
       </c>
       <c r="H18" s="8">
         <v>2</v>
       </c>
       <c r="I18" s="7">
@@ -10445,52 +10622,55 @@
       </c>
       <c r="AS18" s="7">
         <v>10</v>
       </c>
       <c r="AT18" s="7">
         <v>-3</v>
       </c>
       <c r="AU18" s="7">
         <v>3</v>
       </c>
       <c r="AV18" s="8">
         <v>6</v>
       </c>
       <c r="AW18" s="7">
         <v>-3</v>
       </c>
       <c r="AX18" s="7">
         <v>-5</v>
       </c>
       <c r="AY18" s="8">
         <v>-11</v>
       </c>
       <c r="AZ18" s="7">
         <v>2</v>
       </c>
+      <c r="BA18" s="7">
+        <v>20</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>1</v>
       </c>
       <c r="C19" s="7">
         <v>-4</v>
       </c>
       <c r="D19" s="7">
         <v>-8</v>
       </c>
       <c r="E19" s="7">
         <v>2</v>
       </c>
       <c r="F19" s="7">
         <v>-1</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>-6</v>
       </c>
       <c r="I19" s="7">
@@ -10603,52 +10783,55 @@
       </c>
       <c r="AS19" s="7">
         <v>15</v>
       </c>
       <c r="AT19" s="7">
         <v>12</v>
       </c>
       <c r="AU19" s="7">
         <v>-2</v>
       </c>
       <c r="AV19" s="8">
         <v>-14</v>
       </c>
       <c r="AW19" s="7">
         <v>11</v>
       </c>
       <c r="AX19" s="7">
         <v>7</v>
       </c>
       <c r="AY19" s="8">
         <v>12</v>
       </c>
       <c r="AZ19" s="7">
         <v>1</v>
       </c>
+      <c r="BA19" s="7">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>1</v>
       </c>
       <c r="C20" s="7">
         <v>-8</v>
       </c>
       <c r="D20" s="7">
         <v>-11</v>
       </c>
       <c r="E20" s="7">
         <v>-1</v>
       </c>
       <c r="F20" s="7">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>-6</v>
       </c>
       <c r="I20" s="7">
@@ -10761,52 +10944,55 @@
       </c>
       <c r="AS20" s="7">
         <v>-20</v>
       </c>
       <c r="AT20" s="7">
         <v>-11</v>
       </c>
       <c r="AU20" s="7">
         <v>-10</v>
       </c>
       <c r="AV20" s="8">
         <v>1</v>
       </c>
       <c r="AW20" s="7">
         <v>6</v>
       </c>
       <c r="AX20" s="7">
         <v>-8</v>
       </c>
       <c r="AY20" s="8">
         <v>4</v>
       </c>
       <c r="AZ20" s="7">
         <v>-14</v>
       </c>
+      <c r="BA20" s="7">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>-19</v>
       </c>
       <c r="C21" s="7">
         <v>-15</v>
       </c>
       <c r="D21" s="7">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>-19</v>
       </c>
       <c r="F21" s="7">
         <v>-5</v>
       </c>
       <c r="G21" s="8">
         <v>-18</v>
       </c>
       <c r="H21" s="8">
         <v>-15</v>
       </c>
       <c r="I21" s="7">
@@ -10919,52 +11105,55 @@
       </c>
       <c r="AS21" s="7">
         <v>-29</v>
       </c>
       <c r="AT21" s="7">
         <v>-22</v>
       </c>
       <c r="AU21" s="7">
         <v>-2</v>
       </c>
       <c r="AV21" s="8">
         <v>-6</v>
       </c>
       <c r="AW21" s="7">
         <v>-19</v>
       </c>
       <c r="AX21" s="7">
         <v>14</v>
       </c>
       <c r="AY21" s="8">
         <v>-1</v>
       </c>
       <c r="AZ21" s="7">
         <v>-3</v>
       </c>
+      <c r="BA21" s="7">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>-3</v>
       </c>
       <c r="D22" s="7">
         <v>0</v>
       </c>
       <c r="E22" s="7">
         <v>1</v>
       </c>
       <c r="F22" s="7">
         <v>-1</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>-4</v>
       </c>
       <c r="I22" s="7">
@@ -11077,52 +11266,55 @@
       </c>
       <c r="AS22" s="7">
         <v>-6</v>
       </c>
       <c r="AT22" s="7">
         <v>101</v>
       </c>
       <c r="AU22" s="7">
         <v>-16</v>
       </c>
       <c r="AV22" s="8">
         <v>-11</v>
       </c>
       <c r="AW22" s="7">
         <v>-7</v>
       </c>
       <c r="AX22" s="7">
         <v>-23</v>
       </c>
       <c r="AY22" s="8">
         <v>-12</v>
       </c>
       <c r="AZ22" s="7">
         <v>8</v>
       </c>
+      <c r="BA22" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>-2</v>
       </c>
       <c r="C23" s="7">
         <v>-3</v>
       </c>
       <c r="D23" s="7">
         <v>-5</v>
       </c>
       <c r="E23" s="7">
         <v>-4</v>
       </c>
       <c r="F23" s="7">
         <v>5</v>
       </c>
       <c r="G23" s="8">
         <v>-4</v>
       </c>
       <c r="H23" s="8">
         <v>-10</v>
       </c>
       <c r="I23" s="7">
@@ -11235,52 +11427,55 @@
       </c>
       <c r="AS23" s="7">
         <v>-16</v>
       </c>
       <c r="AT23" s="7">
         <v>5</v>
       </c>
       <c r="AU23" s="7">
         <v>7</v>
       </c>
       <c r="AV23" s="8">
         <v>-2</v>
       </c>
       <c r="AW23" s="7">
         <v>-3</v>
       </c>
       <c r="AX23" s="7">
         <v>-9</v>
       </c>
       <c r="AY23" s="8">
         <v>0</v>
       </c>
       <c r="AZ23" s="7">
         <v>-5</v>
       </c>
+      <c r="BA23" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>-7</v>
       </c>
       <c r="C24" s="7">
         <v>-4</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>-1</v>
       </c>
       <c r="F24" s="7">
         <v>-2</v>
       </c>
       <c r="G24" s="7">
         <v>-7</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="7">
@@ -11393,52 +11588,55 @@
       </c>
       <c r="AS24" s="7">
         <v>-10</v>
       </c>
       <c r="AT24" s="7">
         <v>4</v>
       </c>
       <c r="AU24" s="7">
         <v>-16</v>
       </c>
       <c r="AV24" s="8">
         <v>-7</v>
       </c>
       <c r="AW24" s="7">
         <v>-9</v>
       </c>
       <c r="AX24" s="7">
         <v>-8</v>
       </c>
       <c r="AY24" s="8">
         <v>5</v>
       </c>
       <c r="AZ24" s="7">
         <v>7</v>
       </c>
+      <c r="BA24" s="7">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>1</v>
       </c>
       <c r="C25" s="7">
         <v>-11</v>
       </c>
       <c r="D25" s="7">
         <v>-7</v>
       </c>
       <c r="E25" s="7">
         <v>-2</v>
       </c>
       <c r="F25" s="7">
         <v>-2</v>
       </c>
       <c r="G25" s="7">
         <v>-3</v>
       </c>
       <c r="H25" s="8">
         <v>-7</v>
       </c>
       <c r="I25" s="7">
@@ -11551,52 +11749,55 @@
       </c>
       <c r="AS25" s="7">
         <v>-40</v>
       </c>
       <c r="AT25" s="7">
         <v>-2</v>
       </c>
       <c r="AU25" s="7">
         <v>-8</v>
       </c>
       <c r="AV25" s="8">
         <v>-22</v>
       </c>
       <c r="AW25" s="7">
         <v>-6</v>
       </c>
       <c r="AX25" s="7">
         <v>-12</v>
       </c>
       <c r="AY25" s="8">
         <v>-4</v>
       </c>
       <c r="AZ25" s="7">
         <v>8</v>
       </c>
+      <c r="BA25" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>1</v>
       </c>
       <c r="C26" s="7">
         <v>-5</v>
       </c>
       <c r="D26" s="7">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>-4</v>
       </c>
       <c r="F26" s="7">
         <v>2</v>
       </c>
       <c r="G26" s="7">
         <v>-4</v>
       </c>
       <c r="H26" s="8">
         <v>-5</v>
       </c>
       <c r="I26" s="7">
@@ -11709,52 +11910,55 @@
       </c>
       <c r="AS26" s="7">
         <v>0</v>
       </c>
       <c r="AT26" s="7">
         <v>7</v>
       </c>
       <c r="AU26" s="7">
         <v>0</v>
       </c>
       <c r="AV26" s="8">
         <v>-4</v>
       </c>
       <c r="AW26" s="7">
         <v>-8</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>-2</v>
       </c>
       <c r="AZ26" s="7">
         <v>16</v>
       </c>
+      <c r="BA26" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>-1</v>
       </c>
       <c r="C27" s="11">
         <v>-5</v>
       </c>
       <c r="D27" s="11">
         <v>1</v>
       </c>
       <c r="E27" s="11">
         <v>-3</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>-7</v>
       </c>
       <c r="I27" s="11">
@@ -11867,75 +12071,78 @@
       </c>
       <c r="AS27" s="11">
         <v>1</v>
       </c>
       <c r="AT27" s="11">
         <v>-1</v>
       </c>
       <c r="AU27" s="11">
         <v>-2</v>
       </c>
       <c r="AV27" s="11">
         <v>-5</v>
       </c>
       <c r="AW27" s="11">
         <v>-7</v>
       </c>
       <c r="AX27" s="11">
         <v>4</v>
       </c>
       <c r="AY27" s="11">
         <v>-4</v>
       </c>
       <c r="AZ27" s="11">
         <v>-1</v>
       </c>
+      <c r="BA27" s="11">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>