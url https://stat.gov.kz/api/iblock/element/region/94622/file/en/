--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="135" yWindow="-15" windowWidth="17325" windowHeight="10800"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -336,51 +336,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -400,50 +400,53 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -723,79 +726,79 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BB6"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.5703125" style="12" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.5703125" style="12" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -806,66 +809,67 @@
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
+      <c r="BB2" s="24"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -885,52 +889,53 @@
       <c r="AG4" s="20"/>
       <c r="AH4" s="20"/>
       <c r="AI4" s="20"/>
       <c r="AJ4" s="20"/>
       <c r="AK4" s="20"/>
       <c r="AL4" s="20">
         <v>2025</v>
       </c>
       <c r="AM4" s="20"/>
       <c r="AN4" s="20"/>
       <c r="AO4" s="20"/>
       <c r="AP4" s="20"/>
       <c r="AQ4" s="20"/>
       <c r="AR4" s="20"/>
       <c r="AS4" s="20"/>
       <c r="AT4" s="20"/>
       <c r="AU4" s="20"/>
       <c r="AV4" s="20"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="20">
         <v>2026</v>
       </c>
       <c r="AY4" s="20"/>
       <c r="AZ4" s="20"/>
       <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
     </row>
-    <row r="5" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
@@ -1044,52 +1049,55 @@
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="15" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -1100,52 +1108,53 @@
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
       <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>341</v>
       </c>
       <c r="C7" s="7">
         <v>372</v>
       </c>
       <c r="D7" s="7">
         <v>366</v>
       </c>
       <c r="E7" s="7">
         <v>410</v>
       </c>
       <c r="F7" s="7">
         <v>369</v>
       </c>
       <c r="G7" s="8">
         <v>480</v>
       </c>
       <c r="H7" s="8">
         <v>497</v>
       </c>
       <c r="I7" s="7">
@@ -1261,52 +1270,55 @@
       </c>
       <c r="AT7" s="7">
         <v>1248</v>
       </c>
       <c r="AU7" s="7">
         <v>860</v>
       </c>
       <c r="AV7" s="8">
         <v>870</v>
       </c>
       <c r="AW7" s="7">
         <v>824</v>
       </c>
       <c r="AX7" s="7">
         <v>1066</v>
       </c>
       <c r="AY7" s="19">
         <v>1047</v>
       </c>
       <c r="AZ7" s="7">
         <v>998</v>
       </c>
       <c r="BA7" s="7">
         <v>960</v>
       </c>
+      <c r="BB7" s="26">
+        <v>789</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>135</v>
       </c>
       <c r="C8" s="7">
         <v>167</v>
       </c>
       <c r="D8" s="7">
         <v>161</v>
       </c>
       <c r="E8" s="7">
         <v>168</v>
       </c>
       <c r="F8" s="7">
         <v>145</v>
       </c>
       <c r="G8" s="8">
         <v>218</v>
       </c>
       <c r="H8" s="8">
         <v>202</v>
       </c>
       <c r="I8" s="7">
@@ -1422,52 +1434,55 @@
       </c>
       <c r="AT8" s="7">
         <v>557</v>
       </c>
       <c r="AU8" s="7">
         <v>457</v>
       </c>
       <c r="AV8" s="8">
         <v>449</v>
       </c>
       <c r="AW8" s="7">
         <v>403</v>
       </c>
       <c r="AX8" s="7">
         <v>533</v>
       </c>
       <c r="AY8" s="8">
         <v>497</v>
       </c>
       <c r="AZ8" s="7">
         <v>469</v>
       </c>
       <c r="BA8" s="7">
         <v>430</v>
       </c>
+      <c r="BB8" s="7">
+        <v>382</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>41</v>
       </c>
       <c r="C9" s="7">
         <v>41</v>
       </c>
       <c r="D9" s="7">
         <v>30</v>
       </c>
       <c r="E9" s="7">
         <v>49</v>
       </c>
       <c r="F9" s="7">
         <v>40</v>
       </c>
       <c r="G9" s="8">
         <v>50</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="7">
@@ -1583,52 +1598,55 @@
       </c>
       <c r="AT9" s="7">
         <v>102</v>
       </c>
       <c r="AU9" s="7">
         <v>69</v>
       </c>
       <c r="AV9" s="8">
         <v>64</v>
       </c>
       <c r="AW9" s="7">
         <v>103</v>
       </c>
       <c r="AX9" s="7">
         <v>98</v>
       </c>
       <c r="AY9" s="8">
         <v>94</v>
       </c>
       <c r="AZ9" s="7">
         <v>57</v>
       </c>
       <c r="BA9" s="7">
         <v>107</v>
       </c>
+      <c r="BB9" s="7">
+        <v>76</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>8</v>
       </c>
       <c r="C10" s="7">
         <v>11</v>
       </c>
       <c r="D10" s="7">
         <v>7</v>
       </c>
       <c r="E10" s="7">
         <v>13</v>
       </c>
       <c r="F10" s="7">
         <v>14</v>
       </c>
       <c r="G10" s="8">
         <v>9</v>
       </c>
       <c r="H10" s="8">
         <v>9</v>
       </c>
       <c r="I10" s="7">
@@ -1744,52 +1762,55 @@
       </c>
       <c r="AT10" s="7">
         <v>18</v>
       </c>
       <c r="AU10" s="7">
         <v>6</v>
       </c>
       <c r="AV10" s="8">
         <v>7</v>
       </c>
       <c r="AW10" s="7">
         <v>4</v>
       </c>
       <c r="AX10" s="7">
         <v>26</v>
       </c>
       <c r="AY10" s="8">
         <v>10</v>
       </c>
       <c r="AZ10" s="7">
         <v>18</v>
       </c>
       <c r="BA10" s="7">
         <v>20</v>
       </c>
+      <c r="BB10" s="7">
+        <v>17</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>50</v>
       </c>
       <c r="C11" s="7">
         <v>34</v>
       </c>
       <c r="D11" s="7">
         <v>59</v>
       </c>
       <c r="E11" s="7">
         <v>60</v>
       </c>
       <c r="F11" s="7">
         <v>53</v>
       </c>
       <c r="G11" s="8">
         <v>62</v>
       </c>
       <c r="H11" s="8">
         <v>96</v>
       </c>
       <c r="I11" s="7">
@@ -1905,52 +1926,55 @@
       </c>
       <c r="AT11" s="7">
         <v>125</v>
       </c>
       <c r="AU11" s="7">
         <v>70</v>
       </c>
       <c r="AV11" s="8">
         <v>91</v>
       </c>
       <c r="AW11" s="7">
         <v>87</v>
       </c>
       <c r="AX11" s="7">
         <v>112</v>
       </c>
       <c r="AY11" s="8">
         <v>126</v>
       </c>
       <c r="AZ11" s="7">
         <v>137</v>
       </c>
       <c r="BA11" s="7">
         <v>88</v>
       </c>
+      <c r="BB11" s="7">
+        <v>89</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>6</v>
       </c>
       <c r="C12" s="7">
         <v>3</v>
       </c>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7">
         <v>1</v>
       </c>
       <c r="F12" s="7">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>4</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="7">
@@ -2066,52 +2090,55 @@
       </c>
       <c r="AT12" s="7">
         <v>8</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8">
         <v>5</v>
       </c>
       <c r="AW12" s="7">
         <v>9</v>
       </c>
       <c r="AX12" s="7">
         <v>2</v>
       </c>
       <c r="AY12" s="8">
         <v>10</v>
       </c>
       <c r="AZ12" s="7">
         <v>3</v>
       </c>
       <c r="BA12" s="7">
         <v>16</v>
       </c>
+      <c r="BB12" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>4</v>
       </c>
       <c r="C13" s="7">
         <v>6</v>
       </c>
       <c r="D13" s="7">
         <v>6</v>
       </c>
       <c r="E13" s="7">
         <v>6</v>
       </c>
       <c r="F13" s="7">
         <v>11</v>
       </c>
       <c r="G13" s="8">
         <v>13</v>
       </c>
       <c r="H13" s="8">
         <v>5</v>
       </c>
       <c r="I13" s="7">
@@ -2227,52 +2254,55 @@
       </c>
       <c r="AT13" s="7">
         <v>25</v>
       </c>
       <c r="AU13" s="7">
         <v>32</v>
       </c>
       <c r="AV13" s="8">
         <v>26</v>
       </c>
       <c r="AW13" s="7">
         <v>3</v>
       </c>
       <c r="AX13" s="7">
         <v>20</v>
       </c>
       <c r="AY13" s="8">
         <v>24</v>
       </c>
       <c r="AZ13" s="7">
         <v>21</v>
       </c>
       <c r="BA13" s="7">
         <v>19</v>
       </c>
+      <c r="BB13" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>18</v>
       </c>
       <c r="C14" s="7">
         <v>15</v>
       </c>
       <c r="D14" s="7">
         <v>16</v>
       </c>
       <c r="E14" s="7">
         <v>14</v>
       </c>
       <c r="F14" s="7">
         <v>16</v>
       </c>
       <c r="G14" s="8">
         <v>23</v>
       </c>
       <c r="H14" s="8">
         <v>33</v>
       </c>
       <c r="I14" s="7">
@@ -2388,52 +2418,55 @@
       </c>
       <c r="AT14" s="7">
         <v>36</v>
       </c>
       <c r="AU14" s="7">
         <v>33</v>
       </c>
       <c r="AV14" s="8">
         <v>44</v>
       </c>
       <c r="AW14" s="7">
         <v>49</v>
       </c>
       <c r="AX14" s="7">
         <v>39</v>
       </c>
       <c r="AY14" s="8">
         <v>57</v>
       </c>
       <c r="AZ14" s="7">
         <v>42</v>
       </c>
       <c r="BA14" s="7">
         <v>40</v>
       </c>
+      <c r="BB14" s="7">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>4</v>
       </c>
       <c r="C15" s="7">
         <v>3</v>
       </c>
       <c r="D15" s="7">
         <v>3</v>
       </c>
       <c r="E15" s="7">
         <v>2</v>
       </c>
       <c r="F15" s="7">
         <v>1</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8">
         <v>7</v>
       </c>
       <c r="I15" s="7">
@@ -2549,52 +2582,55 @@
       </c>
       <c r="AT15" s="7">
         <v>12</v>
       </c>
       <c r="AU15" s="7">
         <v>9</v>
       </c>
       <c r="AV15" s="8">
         <v>11</v>
       </c>
       <c r="AW15" s="7">
         <v>10</v>
       </c>
       <c r="AX15" s="7">
         <v>11</v>
       </c>
       <c r="AY15" s="8">
         <v>4</v>
       </c>
       <c r="AZ15" s="7">
         <v>15</v>
       </c>
       <c r="BA15" s="7">
         <v>22</v>
       </c>
+      <c r="BB15" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>4</v>
       </c>
       <c r="C16" s="7">
         <v>8</v>
       </c>
       <c r="D16" s="7">
         <v>3</v>
       </c>
       <c r="E16" s="7">
         <v>4</v>
       </c>
       <c r="F16" s="7">
         <v>7</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="7">
@@ -2710,52 +2746,55 @@
       </c>
       <c r="AT16" s="7">
         <v>13</v>
       </c>
       <c r="AU16" s="7">
         <v>17</v>
       </c>
       <c r="AV16" s="8">
         <v>26</v>
       </c>
       <c r="AW16" s="7">
         <v>3</v>
       </c>
       <c r="AX16" s="7">
         <v>16</v>
       </c>
       <c r="AY16" s="8">
         <v>20</v>
       </c>
       <c r="AZ16" s="7">
         <v>6</v>
       </c>
       <c r="BA16" s="7">
         <v>12</v>
       </c>
+      <c r="BB16" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>13</v>
       </c>
       <c r="C17" s="7">
         <v>17</v>
       </c>
       <c r="D17" s="7">
         <v>14</v>
       </c>
       <c r="E17" s="7">
         <v>14</v>
       </c>
       <c r="F17" s="7">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>20</v>
       </c>
       <c r="H17" s="8">
         <v>18</v>
       </c>
       <c r="I17" s="7">
@@ -2871,52 +2910,55 @@
       </c>
       <c r="AT17" s="7">
         <v>34</v>
       </c>
       <c r="AU17" s="7">
         <v>20</v>
       </c>
       <c r="AV17" s="8">
         <v>16</v>
       </c>
       <c r="AW17" s="7">
         <v>23</v>
       </c>
       <c r="AX17" s="7">
         <v>21</v>
       </c>
       <c r="AY17" s="8">
         <v>33</v>
       </c>
       <c r="AZ17" s="7">
         <v>37</v>
       </c>
       <c r="BA17" s="7">
         <v>33</v>
       </c>
+      <c r="BB17" s="7">
+        <v>34</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>2</v>
       </c>
       <c r="C18" s="7">
         <v>7</v>
       </c>
       <c r="D18" s="7">
         <v>8</v>
       </c>
       <c r="E18" s="7">
         <v>6</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="8">
         <v>3</v>
       </c>
       <c r="H18" s="8">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -3032,52 +3074,55 @@
       </c>
       <c r="AT18" s="7">
         <v>11</v>
       </c>
       <c r="AU18" s="7">
         <v>8</v>
       </c>
       <c r="AV18" s="8">
         <v>11</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7">
         <v>8</v>
       </c>
       <c r="AY18" s="8">
         <v>4</v>
       </c>
       <c r="AZ18" s="7">
         <v>11</v>
       </c>
       <c r="BA18" s="7">
         <v>34</v>
       </c>
+      <c r="BB18" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>8</v>
       </c>
       <c r="C19" s="7">
         <v>9</v>
       </c>
       <c r="D19" s="7">
         <v>4</v>
       </c>
       <c r="E19" s="7">
         <v>5</v>
       </c>
       <c r="F19" s="7">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>8</v>
       </c>
       <c r="H19" s="8">
         <v>4</v>
       </c>
       <c r="I19" s="7">
@@ -3193,52 +3238,55 @@
       </c>
       <c r="AT19" s="7">
         <v>19</v>
       </c>
       <c r="AU19" s="7">
         <v>14</v>
       </c>
       <c r="AV19" s="8">
         <v>3</v>
       </c>
       <c r="AW19" s="7">
         <v>18</v>
       </c>
       <c r="AX19" s="7">
         <v>21</v>
       </c>
       <c r="AY19" s="8">
         <v>19</v>
       </c>
       <c r="AZ19" s="7">
         <v>15</v>
       </c>
       <c r="BA19" s="7">
         <v>6</v>
       </c>
+      <c r="BB19" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="7">
         <v>6</v>
       </c>
       <c r="D20" s="7">
         <v>7</v>
       </c>
       <c r="E20" s="7">
         <v>7</v>
       </c>
       <c r="F20" s="7">
         <v>7</v>
       </c>
       <c r="G20" s="8">
         <v>9</v>
       </c>
       <c r="H20" s="8">
         <v>10</v>
       </c>
       <c r="I20" s="7">
@@ -3354,52 +3402,55 @@
       </c>
       <c r="AT20" s="7">
         <v>15</v>
       </c>
       <c r="AU20" s="7">
         <v>9</v>
       </c>
       <c r="AV20" s="8">
         <v>15</v>
       </c>
       <c r="AW20" s="7">
         <v>17</v>
       </c>
       <c r="AX20" s="7">
         <v>9</v>
       </c>
       <c r="AY20" s="8">
         <v>13</v>
       </c>
       <c r="AZ20" s="7">
         <v>9</v>
       </c>
       <c r="BA20" s="7">
         <v>18</v>
       </c>
+      <c r="BB20" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>18</v>
       </c>
       <c r="C21" s="7">
         <v>21</v>
       </c>
       <c r="D21" s="7">
         <v>23</v>
       </c>
       <c r="E21" s="7">
         <v>21</v>
       </c>
       <c r="F21" s="7">
         <v>25</v>
       </c>
       <c r="G21" s="8">
         <v>24</v>
       </c>
       <c r="H21" s="8">
         <v>26</v>
       </c>
       <c r="I21" s="7">
@@ -3515,52 +3566,55 @@
       </c>
       <c r="AT21" s="7">
         <v>77</v>
       </c>
       <c r="AU21" s="7">
         <v>58</v>
       </c>
       <c r="AV21" s="8">
         <v>65</v>
       </c>
       <c r="AW21" s="7">
         <v>51</v>
       </c>
       <c r="AX21" s="7">
         <v>86</v>
       </c>
       <c r="AY21" s="8">
         <v>86</v>
       </c>
       <c r="AZ21" s="7">
         <v>66</v>
       </c>
       <c r="BA21" s="7">
         <v>53</v>
       </c>
+      <c r="BB21" s="7">
+        <v>45</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>5</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="7">
         <v>10</v>
       </c>
       <c r="F22" s="7">
         <v>5</v>
       </c>
       <c r="G22" s="8">
         <v>15</v>
       </c>
       <c r="H22" s="8">
         <v>4</v>
       </c>
       <c r="I22" s="7">
@@ -3676,52 +3730,55 @@
       </c>
       <c r="AT22" s="7">
         <v>107</v>
       </c>
       <c r="AU22" s="7">
         <v>10</v>
       </c>
       <c r="AV22" s="8">
         <v>5</v>
       </c>
       <c r="AW22" s="7">
         <v>14</v>
       </c>
       <c r="AX22" s="7">
         <v>14</v>
       </c>
       <c r="AY22" s="8">
         <v>12</v>
       </c>
       <c r="AZ22" s="7">
         <v>17</v>
       </c>
       <c r="BA22" s="7">
         <v>8</v>
       </c>
+      <c r="BB22" s="7">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>2</v>
       </c>
       <c r="C23" s="7">
         <v>3</v>
       </c>
       <c r="D23" s="7">
         <v>2</v>
       </c>
       <c r="E23" s="7">
         <v>3</v>
       </c>
       <c r="F23" s="7">
         <v>7</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>2</v>
       </c>
       <c r="I23" s="7">
@@ -3837,52 +3894,55 @@
       </c>
       <c r="AT23" s="7">
         <v>17</v>
       </c>
       <c r="AU23" s="7">
         <v>11</v>
       </c>
       <c r="AV23" s="8">
         <v>5</v>
       </c>
       <c r="AW23" s="7">
         <v>2</v>
       </c>
       <c r="AX23" s="7">
         <v>5</v>
       </c>
       <c r="AY23" s="8">
         <v>5</v>
       </c>
       <c r="AZ23" s="7">
         <v>3</v>
       </c>
       <c r="BA23" s="7">
         <v>6</v>
       </c>
+      <c r="BB23" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>2</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7">
         <v>6</v>
       </c>
       <c r="E24" s="7">
         <v>7</v>
       </c>
       <c r="F24" s="7">
         <v>5</v>
       </c>
       <c r="G24" s="7">
         <v>5</v>
       </c>
       <c r="H24" s="8">
         <v>10</v>
       </c>
       <c r="I24" s="7">
@@ -3998,52 +4058,55 @@
       </c>
       <c r="AT24" s="7">
         <v>25</v>
       </c>
       <c r="AU24" s="7">
         <v>7</v>
       </c>
       <c r="AV24" s="8">
         <v>6</v>
       </c>
       <c r="AW24" s="7">
         <v>6</v>
       </c>
       <c r="AX24" s="7">
         <v>14</v>
       </c>
       <c r="AY24" s="8">
         <v>13</v>
       </c>
       <c r="AZ24" s="7">
         <v>15</v>
       </c>
       <c r="BA24" s="7">
         <v>4</v>
       </c>
+      <c r="BB24" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>7</v>
       </c>
       <c r="C25" s="7">
         <v>7</v>
       </c>
       <c r="D25" s="7">
         <v>2</v>
       </c>
       <c r="E25" s="7">
         <v>13</v>
       </c>
       <c r="F25" s="7">
         <v>5</v>
       </c>
       <c r="G25" s="7">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>6</v>
       </c>
       <c r="I25" s="7">
@@ -4159,52 +4222,55 @@
       </c>
       <c r="AT25" s="7">
         <v>22</v>
       </c>
       <c r="AU25" s="7">
         <v>8</v>
       </c>
       <c r="AV25" s="8">
         <v>17</v>
       </c>
       <c r="AW25" s="7">
         <v>8</v>
       </c>
       <c r="AX25" s="7">
         <v>6</v>
       </c>
       <c r="AY25" s="8">
         <v>10</v>
       </c>
       <c r="AZ25" s="7">
         <v>28</v>
       </c>
       <c r="BA25" s="7">
         <v>21</v>
       </c>
+      <c r="BB25" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>6</v>
       </c>
       <c r="C26" s="7">
         <v>2</v>
       </c>
       <c r="D26" s="7">
         <v>3</v>
       </c>
       <c r="E26" s="7">
         <v>2</v>
       </c>
       <c r="F26" s="7">
         <v>7</v>
       </c>
       <c r="G26" s="7">
         <v>2</v>
       </c>
       <c r="H26" s="8">
         <v>6</v>
       </c>
       <c r="I26" s="7">
@@ -4320,52 +4386,55 @@
       </c>
       <c r="AT26" s="7">
         <v>18</v>
       </c>
       <c r="AU26" s="7">
         <v>7</v>
       </c>
       <c r="AV26" s="8">
         <v>4</v>
       </c>
       <c r="AW26" s="7">
         <v>1</v>
       </c>
       <c r="AX26" s="7">
         <v>13</v>
       </c>
       <c r="AY26" s="8">
         <v>6</v>
       </c>
       <c r="AZ26" s="7">
         <v>22</v>
       </c>
       <c r="BA26" s="7">
         <v>16</v>
       </c>
+      <c r="BB26" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>4</v>
       </c>
       <c r="D27" s="11">
         <v>4</v>
       </c>
       <c r="E27" s="11">
         <v>5</v>
       </c>
       <c r="F27" s="11">
         <v>3</v>
       </c>
       <c r="G27" s="11">
         <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>5</v>
       </c>
       <c r="I27" s="11">
@@ -4481,117 +4550,120 @@
       </c>
       <c r="AT27" s="11">
         <v>7</v>
       </c>
       <c r="AU27" s="11">
         <v>12</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="11">
         <v>11</v>
       </c>
       <c r="AX27" s="11">
         <v>12</v>
       </c>
       <c r="AY27" s="11">
         <v>4</v>
       </c>
       <c r="AZ27" s="11">
         <v>7</v>
       </c>
       <c r="BA27" s="11">
         <v>7</v>
       </c>
+      <c r="BB27" s="11">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="12" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -4602,67 +4674,68 @@
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
+      <c r="BB2" s="24"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -4682,52 +4755,53 @@
       <c r="AG4" s="20"/>
       <c r="AH4" s="20"/>
       <c r="AI4" s="20"/>
       <c r="AJ4" s="20"/>
       <c r="AK4" s="20"/>
       <c r="AL4" s="20">
         <v>2025</v>
       </c>
       <c r="AM4" s="20"/>
       <c r="AN4" s="20"/>
       <c r="AO4" s="20"/>
       <c r="AP4" s="20"/>
       <c r="AQ4" s="20"/>
       <c r="AR4" s="20"/>
       <c r="AS4" s="20"/>
       <c r="AT4" s="20"/>
       <c r="AU4" s="20"/>
       <c r="AV4" s="20"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="20">
         <v>2026</v>
       </c>
       <c r="AY4" s="20"/>
       <c r="AZ4" s="20"/>
       <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
     </row>
-    <row r="5" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
@@ -4841,52 +4915,55 @@
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="15" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -4897,52 +4974,53 @@
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
       <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>581</v>
       </c>
       <c r="C7" s="7">
         <v>704</v>
       </c>
       <c r="D7" s="7">
         <v>528</v>
       </c>
       <c r="E7" s="7">
         <v>704</v>
       </c>
       <c r="F7" s="7">
         <v>543</v>
       </c>
       <c r="G7" s="8">
         <v>691</v>
       </c>
       <c r="H7" s="8">
         <v>796</v>
       </c>
       <c r="I7" s="7">
@@ -5058,52 +5136,55 @@
       </c>
       <c r="AT7" s="7">
         <v>1564</v>
       </c>
       <c r="AU7" s="7">
         <v>1272</v>
       </c>
       <c r="AV7" s="8">
         <v>1162</v>
       </c>
       <c r="AW7" s="7">
         <v>1101</v>
       </c>
       <c r="AX7" s="7">
         <v>1392</v>
       </c>
       <c r="AY7" s="19">
         <v>1188</v>
       </c>
       <c r="AZ7" s="7">
         <v>1291</v>
       </c>
       <c r="BA7" s="7">
         <v>1157</v>
       </c>
+      <c r="BB7" s="26">
+        <v>1030</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>214</v>
       </c>
       <c r="C8" s="7">
         <v>232</v>
       </c>
       <c r="D8" s="7">
         <v>183</v>
       </c>
       <c r="E8" s="7">
         <v>252</v>
       </c>
       <c r="F8" s="7">
         <v>219</v>
       </c>
       <c r="G8" s="8">
         <v>257</v>
       </c>
       <c r="H8" s="8">
         <v>256</v>
       </c>
       <c r="I8" s="7">
@@ -5219,52 +5300,55 @@
       </c>
       <c r="AT8" s="7">
         <v>587</v>
       </c>
       <c r="AU8" s="7">
         <v>538</v>
       </c>
       <c r="AV8" s="8">
         <v>478</v>
       </c>
       <c r="AW8" s="7">
         <v>528</v>
       </c>
       <c r="AX8" s="7">
         <v>599</v>
       </c>
       <c r="AY8" s="8">
         <v>539</v>
       </c>
       <c r="AZ8" s="7">
         <v>631</v>
       </c>
       <c r="BA8" s="7">
         <v>464</v>
       </c>
+      <c r="BB8" s="7">
+        <v>441</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>105</v>
       </c>
       <c r="C9" s="7">
         <v>125</v>
       </c>
       <c r="D9" s="7">
         <v>77</v>
       </c>
       <c r="E9" s="7">
         <v>113</v>
       </c>
       <c r="F9" s="7">
         <v>83</v>
       </c>
       <c r="G9" s="8">
         <v>107</v>
       </c>
       <c r="H9" s="8">
         <v>131</v>
       </c>
       <c r="I9" s="7">
@@ -5380,52 +5464,55 @@
       </c>
       <c r="AT9" s="7">
         <v>233</v>
       </c>
       <c r="AU9" s="7">
         <v>182</v>
       </c>
       <c r="AV9" s="8">
         <v>127</v>
       </c>
       <c r="AW9" s="7">
         <v>112</v>
       </c>
       <c r="AX9" s="7">
         <v>142</v>
       </c>
       <c r="AY9" s="8">
         <v>141</v>
       </c>
       <c r="AZ9" s="7">
         <v>154</v>
       </c>
       <c r="BA9" s="7">
         <v>123</v>
       </c>
+      <c r="BB9" s="7">
+        <v>115</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>19</v>
       </c>
       <c r="D10" s="7">
         <v>20</v>
       </c>
       <c r="E10" s="7">
         <v>13</v>
       </c>
       <c r="F10" s="7">
         <v>18</v>
       </c>
       <c r="G10" s="8">
         <v>18</v>
       </c>
       <c r="H10" s="8">
         <v>15</v>
       </c>
       <c r="I10" s="7">
@@ -5541,52 +5628,55 @@
       </c>
       <c r="AT10" s="7">
         <v>30</v>
       </c>
       <c r="AU10" s="7">
         <v>26</v>
       </c>
       <c r="AV10" s="8">
         <v>27</v>
       </c>
       <c r="AW10" s="7">
         <v>12</v>
       </c>
       <c r="AX10" s="7">
         <v>26</v>
       </c>
       <c r="AY10" s="8">
         <v>29</v>
       </c>
       <c r="AZ10" s="7">
         <v>16</v>
       </c>
       <c r="BA10" s="7">
         <v>14</v>
       </c>
+      <c r="BB10" s="7">
+        <v>13</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>68</v>
       </c>
       <c r="C11" s="7">
         <v>93</v>
       </c>
       <c r="D11" s="7">
         <v>77</v>
       </c>
       <c r="E11" s="7">
         <v>96</v>
       </c>
       <c r="F11" s="7">
         <v>67</v>
       </c>
       <c r="G11" s="8">
         <v>102</v>
       </c>
       <c r="H11" s="8">
         <v>121</v>
       </c>
       <c r="I11" s="7">
@@ -5702,52 +5792,55 @@
       </c>
       <c r="AT11" s="7">
         <v>235</v>
       </c>
       <c r="AU11" s="7">
         <v>155</v>
       </c>
       <c r="AV11" s="8">
         <v>157</v>
       </c>
       <c r="AW11" s="7">
         <v>153</v>
       </c>
       <c r="AX11" s="7">
         <v>173</v>
       </c>
       <c r="AY11" s="8">
         <v>132</v>
       </c>
       <c r="AZ11" s="7">
         <v>139</v>
       </c>
       <c r="BA11" s="7">
         <v>162</v>
       </c>
+      <c r="BB11" s="7">
+        <v>158</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>7</v>
       </c>
       <c r="D12" s="7">
         <v>3</v>
       </c>
       <c r="E12" s="7">
         <v>3</v>
       </c>
       <c r="F12" s="7">
         <v>3</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>6</v>
       </c>
       <c r="I12" s="7">
@@ -5863,52 +5956,55 @@
       </c>
       <c r="AT12" s="7">
         <v>12</v>
       </c>
       <c r="AU12" s="7">
         <v>7</v>
       </c>
       <c r="AV12" s="8">
         <v>5</v>
       </c>
       <c r="AW12" s="7">
         <v>10</v>
       </c>
       <c r="AX12" s="7">
         <v>3</v>
       </c>
       <c r="AY12" s="8">
         <v>5</v>
       </c>
       <c r="AZ12" s="7">
         <v>10</v>
       </c>
       <c r="BA12" s="7">
         <v>12</v>
       </c>
+      <c r="BB12" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
       <c r="C13" s="7">
         <v>19</v>
       </c>
       <c r="D13" s="7">
         <v>22</v>
       </c>
       <c r="E13" s="7">
         <v>28</v>
       </c>
       <c r="F13" s="7">
         <v>15</v>
       </c>
       <c r="G13" s="8">
         <v>16</v>
       </c>
       <c r="H13" s="8">
         <v>34</v>
       </c>
       <c r="I13" s="7">
@@ -6024,52 +6120,55 @@
       </c>
       <c r="AT13" s="7">
         <v>54</v>
       </c>
       <c r="AU13" s="7">
         <v>46</v>
       </c>
       <c r="AV13" s="8">
         <v>45</v>
       </c>
       <c r="AW13" s="7">
         <v>24</v>
       </c>
       <c r="AX13" s="7">
         <v>89</v>
       </c>
       <c r="AY13" s="8">
         <v>43</v>
       </c>
       <c r="AZ13" s="7">
         <v>44</v>
       </c>
       <c r="BA13" s="7">
         <v>63</v>
       </c>
+      <c r="BB13" s="7">
+        <v>38</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>30</v>
       </c>
       <c r="C14" s="7">
         <v>27</v>
       </c>
       <c r="D14" s="7">
         <v>19</v>
       </c>
       <c r="E14" s="7">
         <v>37</v>
       </c>
       <c r="F14" s="7">
         <v>17</v>
       </c>
       <c r="G14" s="8">
         <v>29</v>
       </c>
       <c r="H14" s="8">
         <v>41</v>
       </c>
       <c r="I14" s="7">
@@ -6185,52 +6284,55 @@
       </c>
       <c r="AT14" s="7">
         <v>63</v>
       </c>
       <c r="AU14" s="7">
         <v>42</v>
       </c>
       <c r="AV14" s="8">
         <v>57</v>
       </c>
       <c r="AW14" s="7">
         <v>35</v>
       </c>
       <c r="AX14" s="7">
         <v>60</v>
       </c>
       <c r="AY14" s="8">
         <v>50</v>
       </c>
       <c r="AZ14" s="7">
         <v>45</v>
       </c>
       <c r="BA14" s="7">
         <v>47</v>
       </c>
+      <c r="BB14" s="7">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
       <c r="C15" s="7">
         <v>6</v>
       </c>
       <c r="D15" s="7">
         <v>8</v>
       </c>
       <c r="E15" s="7">
         <v>8</v>
       </c>
       <c r="F15" s="7">
         <v>6</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
         <v>5</v>
       </c>
       <c r="I15" s="7">
@@ -6346,52 +6448,55 @@
       </c>
       <c r="AT15" s="7">
         <v>20</v>
       </c>
       <c r="AU15" s="7">
         <v>11</v>
       </c>
       <c r="AV15" s="8">
         <v>5</v>
       </c>
       <c r="AW15" s="7">
         <v>6</v>
       </c>
       <c r="AX15" s="7">
         <v>17</v>
       </c>
       <c r="AY15" s="8">
         <v>12</v>
       </c>
       <c r="AZ15" s="7">
         <v>14</v>
       </c>
       <c r="BA15" s="7">
         <v>5</v>
       </c>
+      <c r="BB15" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>15</v>
       </c>
       <c r="C16" s="7">
         <v>19</v>
       </c>
       <c r="D16" s="7">
         <v>13</v>
       </c>
       <c r="E16" s="7">
         <v>16</v>
       </c>
       <c r="F16" s="7">
         <v>20</v>
       </c>
       <c r="G16" s="8">
         <v>13</v>
       </c>
       <c r="H16" s="8">
         <v>17</v>
       </c>
       <c r="I16" s="7">
@@ -6507,52 +6612,55 @@
       </c>
       <c r="AT16" s="7">
         <v>40</v>
       </c>
       <c r="AU16" s="7">
         <v>34</v>
       </c>
       <c r="AV16" s="8">
         <v>28</v>
       </c>
       <c r="AW16" s="7">
         <v>12</v>
       </c>
       <c r="AX16" s="7">
         <v>24</v>
       </c>
       <c r="AY16" s="8">
         <v>22</v>
       </c>
       <c r="AZ16" s="7">
         <v>16</v>
       </c>
       <c r="BA16" s="7">
         <v>16</v>
       </c>
+      <c r="BB16" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>30</v>
       </c>
       <c r="D17" s="7">
         <v>22</v>
       </c>
       <c r="E17" s="7">
         <v>29</v>
       </c>
       <c r="F17" s="7">
         <v>20</v>
       </c>
       <c r="G17" s="8">
         <v>29</v>
       </c>
       <c r="H17" s="8">
         <v>33</v>
       </c>
       <c r="I17" s="7">
@@ -6668,52 +6776,55 @@
       </c>
       <c r="AT17" s="7">
         <v>62</v>
       </c>
       <c r="AU17" s="7">
         <v>41</v>
       </c>
       <c r="AV17" s="8">
         <v>38</v>
       </c>
       <c r="AW17" s="7">
         <v>34</v>
       </c>
       <c r="AX17" s="7">
         <v>33</v>
       </c>
       <c r="AY17" s="8">
         <v>30</v>
       </c>
       <c r="AZ17" s="7">
         <v>48</v>
       </c>
       <c r="BA17" s="7">
         <v>38</v>
       </c>
+      <c r="BB17" s="7">
+        <v>42</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>5</v>
       </c>
       <c r="C18" s="7">
         <v>9</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>5</v>
       </c>
       <c r="F18" s="7">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>4</v>
       </c>
       <c r="H18" s="8">
         <v>4</v>
       </c>
       <c r="I18" s="7">
@@ -6829,52 +6940,55 @@
       </c>
       <c r="AT18" s="7">
         <v>14</v>
       </c>
       <c r="AU18" s="7">
         <v>5</v>
       </c>
       <c r="AV18" s="8">
         <v>5</v>
       </c>
       <c r="AW18" s="7">
         <v>5</v>
       </c>
       <c r="AX18" s="7">
         <v>13</v>
       </c>
       <c r="AY18" s="8">
         <v>15</v>
       </c>
       <c r="AZ18" s="7">
         <v>9</v>
       </c>
       <c r="BA18" s="7">
         <v>14</v>
       </c>
+      <c r="BB18" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>7</v>
       </c>
       <c r="C19" s="7">
         <v>13</v>
       </c>
       <c r="D19" s="7">
         <v>12</v>
       </c>
       <c r="E19" s="7">
         <v>3</v>
       </c>
       <c r="F19" s="7">
         <v>5</v>
       </c>
       <c r="G19" s="8">
         <v>8</v>
       </c>
       <c r="H19" s="8">
         <v>10</v>
       </c>
       <c r="I19" s="7">
@@ -6990,52 +7104,55 @@
       </c>
       <c r="AT19" s="7">
         <v>7</v>
       </c>
       <c r="AU19" s="7">
         <v>16</v>
       </c>
       <c r="AV19" s="8">
         <v>17</v>
       </c>
       <c r="AW19" s="7">
         <v>7</v>
       </c>
       <c r="AX19" s="7">
         <v>14</v>
       </c>
       <c r="AY19" s="8">
         <v>7</v>
       </c>
       <c r="AZ19" s="7">
         <v>14</v>
       </c>
       <c r="BA19" s="7">
         <v>10</v>
       </c>
+      <c r="BB19" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>4</v>
       </c>
       <c r="C20" s="7">
         <v>14</v>
       </c>
       <c r="D20" s="7">
         <v>18</v>
       </c>
       <c r="E20" s="7">
         <v>8</v>
       </c>
       <c r="F20" s="7">
         <v>7</v>
       </c>
       <c r="G20" s="8">
         <v>10</v>
       </c>
       <c r="H20" s="8">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -7151,52 +7268,55 @@
       </c>
       <c r="AT20" s="7">
         <v>26</v>
       </c>
       <c r="AU20" s="7">
         <v>19</v>
       </c>
       <c r="AV20" s="8">
         <v>14</v>
       </c>
       <c r="AW20" s="7">
         <v>11</v>
       </c>
       <c r="AX20" s="7">
         <v>17</v>
       </c>
       <c r="AY20" s="8">
         <v>9</v>
       </c>
       <c r="AZ20" s="7">
         <v>23</v>
       </c>
       <c r="BA20" s="7">
         <v>24</v>
       </c>
+      <c r="BB20" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>37</v>
       </c>
       <c r="C21" s="7">
         <v>36</v>
       </c>
       <c r="D21" s="7">
         <v>23</v>
       </c>
       <c r="E21" s="7">
         <v>40</v>
       </c>
       <c r="F21" s="7">
         <v>30</v>
       </c>
       <c r="G21" s="8">
         <v>42</v>
       </c>
       <c r="H21" s="8">
         <v>41</v>
       </c>
       <c r="I21" s="7">
@@ -7312,52 +7432,55 @@
       </c>
       <c r="AT21" s="7">
         <v>99</v>
       </c>
       <c r="AU21" s="7">
         <v>60</v>
       </c>
       <c r="AV21" s="8">
         <v>71</v>
       </c>
       <c r="AW21" s="7">
         <v>70</v>
       </c>
       <c r="AX21" s="7">
         <v>72</v>
       </c>
       <c r="AY21" s="8">
         <v>87</v>
       </c>
       <c r="AZ21" s="7">
         <v>69</v>
       </c>
       <c r="BA21" s="7">
         <v>90</v>
       </c>
+      <c r="BB21" s="7">
+        <v>48</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>8</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="7">
         <v>9</v>
       </c>
       <c r="F22" s="7">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>12</v>
       </c>
       <c r="H22" s="8">
         <v>8</v>
       </c>
       <c r="I22" s="7">
@@ -7473,52 +7596,55 @@
       </c>
       <c r="AT22" s="7">
         <v>6</v>
       </c>
       <c r="AU22" s="7">
         <v>26</v>
       </c>
       <c r="AV22" s="8">
         <v>16</v>
       </c>
       <c r="AW22" s="7">
         <v>21</v>
       </c>
       <c r="AX22" s="7">
         <v>37</v>
       </c>
       <c r="AY22" s="8">
         <v>24</v>
       </c>
       <c r="AZ22" s="7">
         <v>9</v>
       </c>
       <c r="BA22" s="7">
         <v>11</v>
       </c>
+      <c r="BB22" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>4</v>
       </c>
       <c r="C23" s="7">
         <v>6</v>
       </c>
       <c r="D23" s="7">
         <v>7</v>
       </c>
       <c r="E23" s="7">
         <v>7</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>5</v>
       </c>
       <c r="H23" s="8">
         <v>12</v>
       </c>
       <c r="I23" s="7">
@@ -7634,52 +7760,55 @@
       </c>
       <c r="AT23" s="7">
         <v>12</v>
       </c>
       <c r="AU23" s="7">
         <v>4</v>
       </c>
       <c r="AV23" s="8">
         <v>7</v>
       </c>
       <c r="AW23" s="7">
         <v>5</v>
       </c>
       <c r="AX23" s="7">
         <v>14</v>
       </c>
       <c r="AY23" s="8">
         <v>5</v>
       </c>
       <c r="AZ23" s="7">
         <v>8</v>
       </c>
       <c r="BA23" s="7">
         <v>9</v>
       </c>
+      <c r="BB23" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>9</v>
       </c>
       <c r="C24" s="7">
         <v>7</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>8</v>
       </c>
       <c r="F24" s="7">
         <v>7</v>
       </c>
       <c r="G24" s="7">
         <v>12</v>
       </c>
       <c r="H24" s="8">
         <v>10</v>
       </c>
       <c r="I24" s="7">
@@ -7795,52 +7924,55 @@
       </c>
       <c r="AT24" s="7">
         <v>21</v>
       </c>
       <c r="AU24" s="7">
         <v>23</v>
       </c>
       <c r="AV24" s="8">
         <v>13</v>
       </c>
       <c r="AW24" s="7">
         <v>15</v>
       </c>
       <c r="AX24" s="7">
         <v>22</v>
       </c>
       <c r="AY24" s="8">
         <v>8</v>
       </c>
       <c r="AZ24" s="7">
         <v>8</v>
       </c>
       <c r="BA24" s="7">
         <v>10</v>
       </c>
+      <c r="BB24" s="7">
+        <v>22</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>6</v>
       </c>
       <c r="C25" s="7">
         <v>18</v>
       </c>
       <c r="D25" s="7">
         <v>9</v>
       </c>
       <c r="E25" s="7">
         <v>15</v>
       </c>
       <c r="F25" s="7">
         <v>7</v>
       </c>
       <c r="G25" s="7">
         <v>7</v>
       </c>
       <c r="H25" s="8">
         <v>13</v>
       </c>
       <c r="I25" s="7">
@@ -7956,52 +8088,55 @@
       </c>
       <c r="AT25" s="7">
         <v>24</v>
       </c>
       <c r="AU25" s="7">
         <v>16</v>
       </c>
       <c r="AV25" s="8">
         <v>39</v>
       </c>
       <c r="AW25" s="7">
         <v>14</v>
       </c>
       <c r="AX25" s="7">
         <v>18</v>
       </c>
       <c r="AY25" s="8">
         <v>14</v>
       </c>
       <c r="AZ25" s="7">
         <v>20</v>
       </c>
       <c r="BA25" s="7">
         <v>21</v>
       </c>
+      <c r="BB25" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>5</v>
       </c>
       <c r="C26" s="7">
         <v>7</v>
       </c>
       <c r="D26" s="7">
         <v>3</v>
       </c>
       <c r="E26" s="7">
         <v>6</v>
       </c>
       <c r="F26" s="7">
         <v>5</v>
       </c>
       <c r="G26" s="7">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="7">
@@ -8117,52 +8252,55 @@
       </c>
       <c r="AT26" s="7">
         <v>11</v>
       </c>
       <c r="AU26" s="7">
         <v>7</v>
       </c>
       <c r="AV26" s="8">
         <v>8</v>
       </c>
       <c r="AW26" s="7">
         <v>9</v>
       </c>
       <c r="AX26" s="7">
         <v>11</v>
       </c>
       <c r="AY26" s="8">
         <v>8</v>
       </c>
       <c r="AZ26" s="7">
         <v>6</v>
       </c>
       <c r="BA26" s="7">
         <v>11</v>
       </c>
+      <c r="BB26" s="7">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>6</v>
       </c>
       <c r="C27" s="11">
         <v>9</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>8</v>
       </c>
       <c r="F27" s="11">
         <v>3</v>
       </c>
       <c r="G27" s="11">
         <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>12</v>
       </c>
       <c r="I27" s="11">
@@ -8278,116 +8416,119 @@
       </c>
       <c r="AT27" s="11">
         <v>8</v>
       </c>
       <c r="AU27" s="11">
         <v>14</v>
       </c>
       <c r="AV27" s="11">
         <v>5</v>
       </c>
       <c r="AW27" s="11">
         <v>18</v>
       </c>
       <c r="AX27" s="11">
         <v>8</v>
       </c>
       <c r="AY27" s="11">
         <v>8</v>
       </c>
       <c r="AZ27" s="11">
         <v>8</v>
       </c>
       <c r="BA27" s="11">
         <v>13</v>
       </c>
+      <c r="BB27" s="11">
+        <v>8</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="12" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="24" t="s">
         <v>21</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
@@ -8398,67 +8539,68 @@
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
       <c r="AM2" s="24"/>
       <c r="AN2" s="24"/>
       <c r="AO2" s="24"/>
       <c r="AP2" s="24"/>
       <c r="AQ2" s="24"/>
       <c r="AR2" s="24"/>
       <c r="AS2" s="24"/>
       <c r="AT2" s="24"/>
       <c r="AU2" s="24"/>
       <c r="AV2" s="24"/>
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
+      <c r="BB2" s="24"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="23">
         <v>2022</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23">
         <v>2023</v>
       </c>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
@@ -8478,52 +8620,53 @@
       <c r="AG4" s="20"/>
       <c r="AH4" s="20"/>
       <c r="AI4" s="20"/>
       <c r="AJ4" s="20"/>
       <c r="AK4" s="20"/>
       <c r="AL4" s="20">
         <v>2025</v>
       </c>
       <c r="AM4" s="20"/>
       <c r="AN4" s="20"/>
       <c r="AO4" s="20"/>
       <c r="AP4" s="20"/>
       <c r="AQ4" s="20"/>
       <c r="AR4" s="20"/>
       <c r="AS4" s="20"/>
       <c r="AT4" s="20"/>
       <c r="AU4" s="20"/>
       <c r="AV4" s="20"/>
       <c r="AW4" s="20"/>
       <c r="AX4" s="20">
         <v>2026</v>
       </c>
       <c r="AY4" s="20"/>
       <c r="AZ4" s="20"/>
       <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
     </row>
-    <row r="5" spans="1:53" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="22"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
@@ -8637,52 +8780,55 @@
       </c>
       <c r="AT5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="15" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="25" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
       <c r="Q6" s="25"/>
       <c r="R6" s="25"/>
       <c r="S6" s="25"/>
       <c r="T6" s="25"/>
       <c r="U6" s="25"/>
       <c r="V6" s="25"/>
       <c r="W6" s="25"/>
       <c r="X6" s="25"/>
@@ -8693,52 +8839,53 @@
       <c r="AC6" s="25"/>
       <c r="AD6" s="25"/>
       <c r="AE6" s="25"/>
       <c r="AF6" s="25"/>
       <c r="AG6" s="25"/>
       <c r="AH6" s="25"/>
       <c r="AI6" s="25"/>
       <c r="AJ6" s="25"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="25"/>
       <c r="AM6" s="25"/>
       <c r="AN6" s="25"/>
       <c r="AO6" s="25"/>
       <c r="AP6" s="25"/>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="25"/>
       <c r="AT6" s="25"/>
       <c r="AU6" s="25"/>
       <c r="AV6" s="25"/>
       <c r="AW6" s="25"/>
       <c r="AX6" s="25"/>
       <c r="AY6" s="25"/>
       <c r="AZ6" s="25"/>
       <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>-240</v>
       </c>
       <c r="C7" s="7">
         <v>-332</v>
       </c>
       <c r="D7" s="7">
         <v>-162</v>
       </c>
       <c r="E7" s="7">
         <v>-294</v>
       </c>
       <c r="F7" s="7">
         <v>-174</v>
       </c>
       <c r="G7" s="8">
         <v>-211</v>
       </c>
       <c r="H7" s="8">
         <v>-299</v>
       </c>
       <c r="I7" s="7">
@@ -8854,52 +9001,55 @@
       </c>
       <c r="AT7" s="7">
         <v>-316</v>
       </c>
       <c r="AU7" s="7">
         <v>-412</v>
       </c>
       <c r="AV7" s="8">
         <v>-292</v>
       </c>
       <c r="AW7" s="7">
         <v>-277</v>
       </c>
       <c r="AX7" s="7">
         <v>-326</v>
       </c>
       <c r="AY7" s="19">
         <v>-141</v>
       </c>
       <c r="AZ7" s="7">
         <v>-293</v>
       </c>
       <c r="BA7" s="7">
         <v>-197</v>
       </c>
+      <c r="BB7" s="26">
+        <v>-241</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>-79</v>
       </c>
       <c r="C8" s="7">
         <v>-65</v>
       </c>
       <c r="D8" s="7">
         <v>-22</v>
       </c>
       <c r="E8" s="7">
         <v>-84</v>
       </c>
       <c r="F8" s="7">
         <v>-74</v>
       </c>
       <c r="G8" s="8">
         <v>-39</v>
       </c>
       <c r="H8" s="8">
         <v>-54</v>
       </c>
       <c r="I8" s="7">
@@ -9015,52 +9165,55 @@
       </c>
       <c r="AT8" s="7">
         <v>-30</v>
       </c>
       <c r="AU8" s="7">
         <v>-81</v>
       </c>
       <c r="AV8" s="8">
         <v>-29</v>
       </c>
       <c r="AW8" s="7">
         <v>-125</v>
       </c>
       <c r="AX8" s="7">
         <v>-66</v>
       </c>
       <c r="AY8" s="8">
         <v>-42</v>
       </c>
       <c r="AZ8" s="7">
         <v>-162</v>
       </c>
       <c r="BA8" s="7">
         <v>-34</v>
       </c>
+      <c r="BB8" s="7">
+        <v>-59</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>-64</v>
       </c>
       <c r="C9" s="7">
         <v>-84</v>
       </c>
       <c r="D9" s="7">
         <v>-47</v>
       </c>
       <c r="E9" s="7">
         <v>-64</v>
       </c>
       <c r="F9" s="7">
         <v>-43</v>
       </c>
       <c r="G9" s="8">
         <v>-57</v>
       </c>
       <c r="H9" s="8">
         <v>-91</v>
       </c>
       <c r="I9" s="7">
@@ -9176,52 +9329,55 @@
       </c>
       <c r="AT9" s="7">
         <v>-131</v>
       </c>
       <c r="AU9" s="7">
         <v>-113</v>
       </c>
       <c r="AV9" s="8">
         <v>-63</v>
       </c>
       <c r="AW9" s="7">
         <v>-9</v>
       </c>
       <c r="AX9" s="7">
         <v>-44</v>
       </c>
       <c r="AY9" s="8">
         <v>-47</v>
       </c>
       <c r="AZ9" s="7">
         <v>-97</v>
       </c>
       <c r="BA9" s="7">
         <v>-16</v>
       </c>
+      <c r="BB9" s="7">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>-8</v>
       </c>
       <c r="C10" s="7">
         <v>-8</v>
       </c>
       <c r="D10" s="7">
         <v>-13</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="7">
         <v>-4</v>
       </c>
       <c r="G10" s="8">
         <v>-9</v>
       </c>
       <c r="H10" s="8">
         <v>-6</v>
       </c>
       <c r="I10" s="7">
@@ -9337,52 +9493,55 @@
       </c>
       <c r="AT10" s="7">
         <v>-12</v>
       </c>
       <c r="AU10" s="7">
         <v>-20</v>
       </c>
       <c r="AV10" s="8">
         <v>-20</v>
       </c>
       <c r="AW10" s="7">
         <v>-8</v>
       </c>
       <c r="AX10" s="7">
         <v>0</v>
       </c>
       <c r="AY10" s="8">
         <v>-19</v>
       </c>
       <c r="AZ10" s="7">
         <v>2</v>
       </c>
       <c r="BA10" s="7">
         <v>6</v>
       </c>
+      <c r="BB10" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>-18</v>
       </c>
       <c r="C11" s="7">
         <v>-59</v>
       </c>
       <c r="D11" s="7">
         <v>-18</v>
       </c>
       <c r="E11" s="7">
         <v>-36</v>
       </c>
       <c r="F11" s="7">
         <v>-14</v>
       </c>
       <c r="G11" s="8">
         <v>-40</v>
       </c>
       <c r="H11" s="8">
         <v>-25</v>
       </c>
       <c r="I11" s="7">
@@ -9498,52 +9657,55 @@
       </c>
       <c r="AT11" s="7">
         <v>-110</v>
       </c>
       <c r="AU11" s="7">
         <v>-85</v>
       </c>
       <c r="AV11" s="8">
         <v>-66</v>
       </c>
       <c r="AW11" s="7">
         <v>-66</v>
       </c>
       <c r="AX11" s="7">
         <v>-61</v>
       </c>
       <c r="AY11" s="8">
         <v>-6</v>
       </c>
       <c r="AZ11" s="7">
         <v>-2</v>
       </c>
       <c r="BA11" s="7">
         <v>-74</v>
       </c>
+      <c r="BB11" s="7">
+        <v>-69</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>-4</v>
       </c>
       <c r="D12" s="7">
         <v>-1</v>
       </c>
       <c r="E12" s="7">
         <v>-2</v>
       </c>
       <c r="F12" s="7">
         <v>1</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>-1</v>
       </c>
       <c r="I12" s="7">
@@ -9659,52 +9821,55 @@
       </c>
       <c r="AT12" s="7">
         <v>-4</v>
       </c>
       <c r="AU12" s="7">
         <v>-4</v>
       </c>
       <c r="AV12" s="8">
         <v>0</v>
       </c>
       <c r="AW12" s="7">
         <v>-1</v>
       </c>
       <c r="AX12" s="7">
         <v>-1</v>
       </c>
       <c r="AY12" s="8">
         <v>5</v>
       </c>
       <c r="AZ12" s="7">
         <v>-7</v>
       </c>
       <c r="BA12" s="7">
         <v>4</v>
       </c>
+      <c r="BB12" s="7">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>-16</v>
       </c>
       <c r="C13" s="7">
         <v>-13</v>
       </c>
       <c r="D13" s="7">
         <v>-16</v>
       </c>
       <c r="E13" s="7">
         <v>-22</v>
       </c>
       <c r="F13" s="7">
         <v>-4</v>
       </c>
       <c r="G13" s="8">
         <v>-3</v>
       </c>
       <c r="H13" s="8">
         <v>-29</v>
       </c>
       <c r="I13" s="7">
@@ -9820,52 +9985,55 @@
       </c>
       <c r="AT13" s="7">
         <v>-29</v>
       </c>
       <c r="AU13" s="7">
         <v>-14</v>
       </c>
       <c r="AV13" s="8">
         <v>-19</v>
       </c>
       <c r="AW13" s="7">
         <v>-21</v>
       </c>
       <c r="AX13" s="7">
         <v>-69</v>
       </c>
       <c r="AY13" s="8">
         <v>-19</v>
       </c>
       <c r="AZ13" s="7">
         <v>-23</v>
       </c>
       <c r="BA13" s="7">
         <v>-44</v>
       </c>
+      <c r="BB13" s="7">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>-12</v>
       </c>
       <c r="C14" s="7">
         <v>-12</v>
       </c>
       <c r="D14" s="7">
         <v>-3</v>
       </c>
       <c r="E14" s="7">
         <v>-23</v>
       </c>
       <c r="F14" s="7">
         <v>-1</v>
       </c>
       <c r="G14" s="8">
         <v>-6</v>
       </c>
       <c r="H14" s="8">
         <v>-8</v>
       </c>
       <c r="I14" s="7">
@@ -9981,52 +10149,55 @@
       </c>
       <c r="AT14" s="7">
         <v>-27</v>
       </c>
       <c r="AU14" s="7">
         <v>-9</v>
       </c>
       <c r="AV14" s="8">
         <v>-13</v>
       </c>
       <c r="AW14" s="7">
         <v>14</v>
       </c>
       <c r="AX14" s="7">
         <v>-21</v>
       </c>
       <c r="AY14" s="8">
         <v>7</v>
       </c>
       <c r="AZ14" s="7">
         <v>-3</v>
       </c>
       <c r="BA14" s="7">
         <v>-7</v>
       </c>
+      <c r="BB14" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>-4</v>
       </c>
       <c r="C15" s="7">
         <v>-3</v>
       </c>
       <c r="D15" s="7">
         <v>-5</v>
       </c>
       <c r="E15" s="7">
         <v>-6</v>
       </c>
       <c r="F15" s="7">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-2</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="7">
@@ -10142,52 +10313,55 @@
       </c>
       <c r="AT15" s="7">
         <v>-8</v>
       </c>
       <c r="AU15" s="7">
         <v>-2</v>
       </c>
       <c r="AV15" s="8">
         <v>6</v>
       </c>
       <c r="AW15" s="7">
         <v>4</v>
       </c>
       <c r="AX15" s="7">
         <v>-6</v>
       </c>
       <c r="AY15" s="8">
         <v>-8</v>
       </c>
       <c r="AZ15" s="7">
         <v>1</v>
       </c>
       <c r="BA15" s="7">
         <v>17</v>
       </c>
+      <c r="BB15" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>-11</v>
       </c>
       <c r="C16" s="7">
         <v>-11</v>
       </c>
       <c r="D16" s="7">
         <v>-10</v>
       </c>
       <c r="E16" s="7">
         <v>-12</v>
       </c>
       <c r="F16" s="7">
         <v>-13</v>
       </c>
       <c r="G16" s="8">
         <v>-9</v>
       </c>
       <c r="H16" s="8">
         <v>-14</v>
       </c>
       <c r="I16" s="7">
@@ -10303,52 +10477,55 @@
       </c>
       <c r="AT16" s="7">
         <v>-27</v>
       </c>
       <c r="AU16" s="7">
         <v>-17</v>
       </c>
       <c r="AV16" s="8">
         <v>-2</v>
       </c>
       <c r="AW16" s="7">
         <v>-9</v>
       </c>
       <c r="AX16" s="7">
         <v>-8</v>
       </c>
       <c r="AY16" s="8">
         <v>-2</v>
       </c>
       <c r="AZ16" s="7">
         <v>-10</v>
       </c>
       <c r="BA16" s="7">
         <v>-4</v>
       </c>
+      <c r="BB16" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>-3</v>
       </c>
       <c r="C17" s="7">
         <v>-13</v>
       </c>
       <c r="D17" s="7">
         <v>-8</v>
       </c>
       <c r="E17" s="7">
         <v>-15</v>
       </c>
       <c r="F17" s="7">
         <v>-11</v>
       </c>
       <c r="G17" s="8">
         <v>-9</v>
       </c>
       <c r="H17" s="8">
         <v>-15</v>
       </c>
       <c r="I17" s="7">
@@ -10464,52 +10641,55 @@
       </c>
       <c r="AT17" s="7">
         <v>-28</v>
       </c>
       <c r="AU17" s="7">
         <v>-21</v>
       </c>
       <c r="AV17" s="8">
         <v>-22</v>
       </c>
       <c r="AW17" s="7">
         <v>-11</v>
       </c>
       <c r="AX17" s="7">
         <v>-12</v>
       </c>
       <c r="AY17" s="8">
         <v>3</v>
       </c>
       <c r="AZ17" s="7">
         <v>-11</v>
       </c>
       <c r="BA17" s="7">
         <v>-5</v>
       </c>
+      <c r="BB17" s="7">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>-3</v>
       </c>
       <c r="C18" s="7">
         <v>-2</v>
       </c>
       <c r="D18" s="7">
         <v>8</v>
       </c>
       <c r="E18" s="7">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>-2</v>
       </c>
       <c r="G18" s="8">
         <v>-1</v>
       </c>
       <c r="H18" s="8">
         <v>2</v>
       </c>
       <c r="I18" s="7">
@@ -10625,52 +10805,55 @@
       </c>
       <c r="AT18" s="7">
         <v>-3</v>
       </c>
       <c r="AU18" s="7">
         <v>3</v>
       </c>
       <c r="AV18" s="8">
         <v>6</v>
       </c>
       <c r="AW18" s="7">
         <v>-3</v>
       </c>
       <c r="AX18" s="7">
         <v>-5</v>
       </c>
       <c r="AY18" s="8">
         <v>-11</v>
       </c>
       <c r="AZ18" s="7">
         <v>2</v>
       </c>
       <c r="BA18" s="7">
         <v>20</v>
       </c>
+      <c r="BB18" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>1</v>
       </c>
       <c r="C19" s="7">
         <v>-4</v>
       </c>
       <c r="D19" s="7">
         <v>-8</v>
       </c>
       <c r="E19" s="7">
         <v>2</v>
       </c>
       <c r="F19" s="7">
         <v>-1</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>-6</v>
       </c>
       <c r="I19" s="7">
@@ -10786,52 +10969,55 @@
       </c>
       <c r="AT19" s="7">
         <v>12</v>
       </c>
       <c r="AU19" s="7">
         <v>-2</v>
       </c>
       <c r="AV19" s="8">
         <v>-14</v>
       </c>
       <c r="AW19" s="7">
         <v>11</v>
       </c>
       <c r="AX19" s="7">
         <v>7</v>
       </c>
       <c r="AY19" s="8">
         <v>12</v>
       </c>
       <c r="AZ19" s="7">
         <v>1</v>
       </c>
       <c r="BA19" s="7">
         <v>-4</v>
       </c>
+      <c r="BB19" s="7">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>1</v>
       </c>
       <c r="C20" s="7">
         <v>-8</v>
       </c>
       <c r="D20" s="7">
         <v>-11</v>
       </c>
       <c r="E20" s="7">
         <v>-1</v>
       </c>
       <c r="F20" s="7">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>-6</v>
       </c>
       <c r="I20" s="7">
@@ -10947,52 +11133,55 @@
       </c>
       <c r="AT20" s="7">
         <v>-11</v>
       </c>
       <c r="AU20" s="7">
         <v>-10</v>
       </c>
       <c r="AV20" s="8">
         <v>1</v>
       </c>
       <c r="AW20" s="7">
         <v>6</v>
       </c>
       <c r="AX20" s="7">
         <v>-8</v>
       </c>
       <c r="AY20" s="8">
         <v>4</v>
       </c>
       <c r="AZ20" s="7">
         <v>-14</v>
       </c>
       <c r="BA20" s="7">
         <v>-6</v>
       </c>
+      <c r="BB20" s="7">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>-19</v>
       </c>
       <c r="C21" s="7">
         <v>-15</v>
       </c>
       <c r="D21" s="7">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>-19</v>
       </c>
       <c r="F21" s="7">
         <v>-5</v>
       </c>
       <c r="G21" s="8">
         <v>-18</v>
       </c>
       <c r="H21" s="8">
         <v>-15</v>
       </c>
       <c r="I21" s="7">
@@ -11108,52 +11297,55 @@
       </c>
       <c r="AT21" s="7">
         <v>-22</v>
       </c>
       <c r="AU21" s="7">
         <v>-2</v>
       </c>
       <c r="AV21" s="8">
         <v>-6</v>
       </c>
       <c r="AW21" s="7">
         <v>-19</v>
       </c>
       <c r="AX21" s="7">
         <v>14</v>
       </c>
       <c r="AY21" s="8">
         <v>-1</v>
       </c>
       <c r="AZ21" s="7">
         <v>-3</v>
       </c>
       <c r="BA21" s="7">
         <v>-37</v>
       </c>
+      <c r="BB21" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>-3</v>
       </c>
       <c r="D22" s="7">
         <v>0</v>
       </c>
       <c r="E22" s="7">
         <v>1</v>
       </c>
       <c r="F22" s="7">
         <v>-1</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>-4</v>
       </c>
       <c r="I22" s="7">
@@ -11269,52 +11461,55 @@
       </c>
       <c r="AT22" s="7">
         <v>101</v>
       </c>
       <c r="AU22" s="7">
         <v>-16</v>
       </c>
       <c r="AV22" s="8">
         <v>-11</v>
       </c>
       <c r="AW22" s="7">
         <v>-7</v>
       </c>
       <c r="AX22" s="7">
         <v>-23</v>
       </c>
       <c r="AY22" s="8">
         <v>-12</v>
       </c>
       <c r="AZ22" s="7">
         <v>8</v>
       </c>
       <c r="BA22" s="7">
         <v>-3</v>
       </c>
+      <c r="BB22" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>-2</v>
       </c>
       <c r="C23" s="7">
         <v>-3</v>
       </c>
       <c r="D23" s="7">
         <v>-5</v>
       </c>
       <c r="E23" s="7">
         <v>-4</v>
       </c>
       <c r="F23" s="7">
         <v>5</v>
       </c>
       <c r="G23" s="8">
         <v>-4</v>
       </c>
       <c r="H23" s="8">
         <v>-10</v>
       </c>
       <c r="I23" s="7">
@@ -11430,52 +11625,55 @@
       </c>
       <c r="AT23" s="7">
         <v>5</v>
       </c>
       <c r="AU23" s="7">
         <v>7</v>
       </c>
       <c r="AV23" s="8">
         <v>-2</v>
       </c>
       <c r="AW23" s="7">
         <v>-3</v>
       </c>
       <c r="AX23" s="7">
         <v>-9</v>
       </c>
       <c r="AY23" s="8">
         <v>0</v>
       </c>
       <c r="AZ23" s="7">
         <v>-5</v>
       </c>
       <c r="BA23" s="7">
         <v>-3</v>
       </c>
+      <c r="BB23" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>-7</v>
       </c>
       <c r="C24" s="7">
         <v>-4</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>-1</v>
       </c>
       <c r="F24" s="7">
         <v>-2</v>
       </c>
       <c r="G24" s="7">
         <v>-7</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="7">
@@ -11591,52 +11789,55 @@
       </c>
       <c r="AT24" s="7">
         <v>4</v>
       </c>
       <c r="AU24" s="7">
         <v>-16</v>
       </c>
       <c r="AV24" s="8">
         <v>-7</v>
       </c>
       <c r="AW24" s="7">
         <v>-9</v>
       </c>
       <c r="AX24" s="7">
         <v>-8</v>
       </c>
       <c r="AY24" s="8">
         <v>5</v>
       </c>
       <c r="AZ24" s="7">
         <v>7</v>
       </c>
       <c r="BA24" s="7">
         <v>-6</v>
       </c>
+      <c r="BB24" s="7">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>1</v>
       </c>
       <c r="C25" s="7">
         <v>-11</v>
       </c>
       <c r="D25" s="7">
         <v>-7</v>
       </c>
       <c r="E25" s="7">
         <v>-2</v>
       </c>
       <c r="F25" s="7">
         <v>-2</v>
       </c>
       <c r="G25" s="7">
         <v>-3</v>
       </c>
       <c r="H25" s="8">
         <v>-7</v>
       </c>
       <c r="I25" s="7">
@@ -11752,52 +11953,55 @@
       </c>
       <c r="AT25" s="7">
         <v>-2</v>
       </c>
       <c r="AU25" s="7">
         <v>-8</v>
       </c>
       <c r="AV25" s="8">
         <v>-22</v>
       </c>
       <c r="AW25" s="7">
         <v>-6</v>
       </c>
       <c r="AX25" s="7">
         <v>-12</v>
       </c>
       <c r="AY25" s="8">
         <v>-4</v>
       </c>
       <c r="AZ25" s="7">
         <v>8</v>
       </c>
       <c r="BA25" s="7">
         <v>0</v>
       </c>
+      <c r="BB25" s="7">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>1</v>
       </c>
       <c r="C26" s="7">
         <v>-5</v>
       </c>
       <c r="D26" s="7">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>-4</v>
       </c>
       <c r="F26" s="7">
         <v>2</v>
       </c>
       <c r="G26" s="7">
         <v>-4</v>
       </c>
       <c r="H26" s="8">
         <v>-5</v>
       </c>
       <c r="I26" s="7">
@@ -11913,52 +12117,55 @@
       </c>
       <c r="AT26" s="7">
         <v>7</v>
       </c>
       <c r="AU26" s="7">
         <v>0</v>
       </c>
       <c r="AV26" s="8">
         <v>-4</v>
       </c>
       <c r="AW26" s="7">
         <v>-8</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>-2</v>
       </c>
       <c r="AZ26" s="7">
         <v>16</v>
       </c>
       <c r="BA26" s="7">
         <v>5</v>
       </c>
+      <c r="BB26" s="7">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>-1</v>
       </c>
       <c r="C27" s="11">
         <v>-5</v>
       </c>
       <c r="D27" s="11">
         <v>1</v>
       </c>
       <c r="E27" s="11">
         <v>-3</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>-7</v>
       </c>
       <c r="I27" s="11">
@@ -12074,75 +12281,78 @@
       </c>
       <c r="AT27" s="11">
         <v>-1</v>
       </c>
       <c r="AU27" s="11">
         <v>-2</v>
       </c>
       <c r="AV27" s="11">
         <v>-5</v>
       </c>
       <c r="AW27" s="11">
         <v>-7</v>
       </c>
       <c r="AX27" s="11">
         <v>4</v>
       </c>
       <c r="AY27" s="11">
         <v>-4</v>
       </c>
       <c r="AZ27" s="11">
         <v>-1</v>
       </c>
       <c r="BA27" s="11">
         <v>-6</v>
       </c>
+      <c r="BB27" s="11">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>