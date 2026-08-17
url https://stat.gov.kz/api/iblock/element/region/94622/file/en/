--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="135" yWindow="-15" windowWidth="17325" windowHeight="10800"/>
   </bookViews>
   <sheets>
     <sheet name="Arrivals" sheetId="1" r:id="rId1"/>
     <sheet name="Departures" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -383,70 +383,70 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -726,217 +726,219 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AR29" sqref="AR29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.5703125" style="12" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.5703125" style="12" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="24"/>
-[...50 lines deleted...]
-      <c r="BB2" s="24"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="20"/>
-[...10 lines deleted...]
-      <c r="AL4" s="20">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="20"/>
-[...10 lines deleted...]
-      <c r="AX4" s="20">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="20"/>
-[...2 lines deleted...]
-      <c r="BB4" s="20"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+      <c r="BB4" s="21"/>
+      <c r="BC4" s="21"/>
     </row>
-    <row r="5" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -1052,109 +1054,113 @@
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="15" t="s">
         <v>9</v>
       </c>
+      <c r="BC5" s="15" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="25"/>
-[...50 lines deleted...]
-      <c r="BB6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>341</v>
       </c>
       <c r="C7" s="7">
         <v>372</v>
       </c>
       <c r="D7" s="7">
         <v>366</v>
       </c>
       <c r="E7" s="7">
         <v>410</v>
       </c>
       <c r="F7" s="7">
         <v>369</v>
       </c>
       <c r="G7" s="8">
         <v>480</v>
       </c>
       <c r="H7" s="8">
         <v>497</v>
       </c>
       <c r="I7" s="7">
@@ -1270,55 +1276,58 @@
       </c>
       <c r="AT7" s="7">
         <v>1248</v>
       </c>
       <c r="AU7" s="7">
         <v>860</v>
       </c>
       <c r="AV7" s="8">
         <v>870</v>
       </c>
       <c r="AW7" s="7">
         <v>824</v>
       </c>
       <c r="AX7" s="7">
         <v>1066</v>
       </c>
       <c r="AY7" s="19">
         <v>1047</v>
       </c>
       <c r="AZ7" s="7">
         <v>998</v>
       </c>
       <c r="BA7" s="7">
         <v>960</v>
       </c>
-      <c r="BB7" s="26">
+      <c r="BB7" s="20">
         <v>789</v>
       </c>
+      <c r="BC7" s="7">
+        <v>926</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>135</v>
       </c>
       <c r="C8" s="7">
         <v>167</v>
       </c>
       <c r="D8" s="7">
         <v>161</v>
       </c>
       <c r="E8" s="7">
         <v>168</v>
       </c>
       <c r="F8" s="7">
         <v>145</v>
       </c>
       <c r="G8" s="8">
         <v>218</v>
       </c>
       <c r="H8" s="8">
         <v>202</v>
       </c>
       <c r="I8" s="7">
@@ -1437,52 +1446,55 @@
       </c>
       <c r="AU8" s="7">
         <v>457</v>
       </c>
       <c r="AV8" s="8">
         <v>449</v>
       </c>
       <c r="AW8" s="7">
         <v>403</v>
       </c>
       <c r="AX8" s="7">
         <v>533</v>
       </c>
       <c r="AY8" s="8">
         <v>497</v>
       </c>
       <c r="AZ8" s="7">
         <v>469</v>
       </c>
       <c r="BA8" s="7">
         <v>430</v>
       </c>
       <c r="BB8" s="7">
         <v>382</v>
       </c>
+      <c r="BC8" s="7">
+        <v>486</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>41</v>
       </c>
       <c r="C9" s="7">
         <v>41</v>
       </c>
       <c r="D9" s="7">
         <v>30</v>
       </c>
       <c r="E9" s="7">
         <v>49</v>
       </c>
       <c r="F9" s="7">
         <v>40</v>
       </c>
       <c r="G9" s="8">
         <v>50</v>
       </c>
       <c r="H9" s="8">
         <v>40</v>
       </c>
       <c r="I9" s="7">
@@ -1601,52 +1613,55 @@
       </c>
       <c r="AU9" s="7">
         <v>69</v>
       </c>
       <c r="AV9" s="8">
         <v>64</v>
       </c>
       <c r="AW9" s="7">
         <v>103</v>
       </c>
       <c r="AX9" s="7">
         <v>98</v>
       </c>
       <c r="AY9" s="8">
         <v>94</v>
       </c>
       <c r="AZ9" s="7">
         <v>57</v>
       </c>
       <c r="BA9" s="7">
         <v>107</v>
       </c>
       <c r="BB9" s="7">
         <v>76</v>
       </c>
+      <c r="BC9" s="7">
+        <v>72</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>8</v>
       </c>
       <c r="C10" s="7">
         <v>11</v>
       </c>
       <c r="D10" s="7">
         <v>7</v>
       </c>
       <c r="E10" s="7">
         <v>13</v>
       </c>
       <c r="F10" s="7">
         <v>14</v>
       </c>
       <c r="G10" s="8">
         <v>9</v>
       </c>
       <c r="H10" s="8">
         <v>9</v>
       </c>
       <c r="I10" s="7">
@@ -1765,52 +1780,55 @@
       </c>
       <c r="AU10" s="7">
         <v>6</v>
       </c>
       <c r="AV10" s="8">
         <v>7</v>
       </c>
       <c r="AW10" s="7">
         <v>4</v>
       </c>
       <c r="AX10" s="7">
         <v>26</v>
       </c>
       <c r="AY10" s="8">
         <v>10</v>
       </c>
       <c r="AZ10" s="7">
         <v>18</v>
       </c>
       <c r="BA10" s="7">
         <v>20</v>
       </c>
       <c r="BB10" s="7">
         <v>17</v>
       </c>
+      <c r="BC10" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>50</v>
       </c>
       <c r="C11" s="7">
         <v>34</v>
       </c>
       <c r="D11" s="7">
         <v>59</v>
       </c>
       <c r="E11" s="7">
         <v>60</v>
       </c>
       <c r="F11" s="7">
         <v>53</v>
       </c>
       <c r="G11" s="8">
         <v>62</v>
       </c>
       <c r="H11" s="8">
         <v>96</v>
       </c>
       <c r="I11" s="7">
@@ -1929,52 +1947,55 @@
       </c>
       <c r="AU11" s="7">
         <v>70</v>
       </c>
       <c r="AV11" s="8">
         <v>91</v>
       </c>
       <c r="AW11" s="7">
         <v>87</v>
       </c>
       <c r="AX11" s="7">
         <v>112</v>
       </c>
       <c r="AY11" s="8">
         <v>126</v>
       </c>
       <c r="AZ11" s="7">
         <v>137</v>
       </c>
       <c r="BA11" s="7">
         <v>88</v>
       </c>
       <c r="BB11" s="7">
         <v>89</v>
       </c>
+      <c r="BC11" s="7">
+        <v>99</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>6</v>
       </c>
       <c r="C12" s="7">
         <v>3</v>
       </c>
       <c r="D12" s="7">
         <v>2</v>
       </c>
       <c r="E12" s="7">
         <v>1</v>
       </c>
       <c r="F12" s="7">
         <v>4</v>
       </c>
       <c r="G12" s="8">
         <v>4</v>
       </c>
       <c r="H12" s="8">
         <v>5</v>
       </c>
       <c r="I12" s="7">
@@ -2093,52 +2114,55 @@
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8">
         <v>5</v>
       </c>
       <c r="AW12" s="7">
         <v>9</v>
       </c>
       <c r="AX12" s="7">
         <v>2</v>
       </c>
       <c r="AY12" s="8">
         <v>10</v>
       </c>
       <c r="AZ12" s="7">
         <v>3</v>
       </c>
       <c r="BA12" s="7">
         <v>16</v>
       </c>
       <c r="BB12" s="7">
         <v>1</v>
       </c>
+      <c r="BC12" s="7">
+        <v>12</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>4</v>
       </c>
       <c r="C13" s="7">
         <v>6</v>
       </c>
       <c r="D13" s="7">
         <v>6</v>
       </c>
       <c r="E13" s="7">
         <v>6</v>
       </c>
       <c r="F13" s="7">
         <v>11</v>
       </c>
       <c r="G13" s="8">
         <v>13</v>
       </c>
       <c r="H13" s="8">
         <v>5</v>
       </c>
       <c r="I13" s="7">
@@ -2257,52 +2281,55 @@
       </c>
       <c r="AU13" s="7">
         <v>32</v>
       </c>
       <c r="AV13" s="8">
         <v>26</v>
       </c>
       <c r="AW13" s="7">
         <v>3</v>
       </c>
       <c r="AX13" s="7">
         <v>20</v>
       </c>
       <c r="AY13" s="8">
         <v>24</v>
       </c>
       <c r="AZ13" s="7">
         <v>21</v>
       </c>
       <c r="BA13" s="7">
         <v>19</v>
       </c>
       <c r="BB13" s="7">
         <v>9</v>
       </c>
+      <c r="BC13" s="7">
+        <v>17</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>18</v>
       </c>
       <c r="C14" s="7">
         <v>15</v>
       </c>
       <c r="D14" s="7">
         <v>16</v>
       </c>
       <c r="E14" s="7">
         <v>14</v>
       </c>
       <c r="F14" s="7">
         <v>16</v>
       </c>
       <c r="G14" s="8">
         <v>23</v>
       </c>
       <c r="H14" s="8">
         <v>33</v>
       </c>
       <c r="I14" s="7">
@@ -2421,52 +2448,55 @@
       </c>
       <c r="AU14" s="7">
         <v>33</v>
       </c>
       <c r="AV14" s="8">
         <v>44</v>
       </c>
       <c r="AW14" s="7">
         <v>49</v>
       </c>
       <c r="AX14" s="7">
         <v>39</v>
       </c>
       <c r="AY14" s="8">
         <v>57</v>
       </c>
       <c r="AZ14" s="7">
         <v>42</v>
       </c>
       <c r="BA14" s="7">
         <v>40</v>
       </c>
       <c r="BB14" s="7">
         <v>47</v>
       </c>
+      <c r="BC14" s="7">
+        <v>28</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>4</v>
       </c>
       <c r="C15" s="7">
         <v>3</v>
       </c>
       <c r="D15" s="7">
         <v>3</v>
       </c>
       <c r="E15" s="7">
         <v>2</v>
       </c>
       <c r="F15" s="7">
         <v>1</v>
       </c>
       <c r="G15" s="8">
         <v>2</v>
       </c>
       <c r="H15" s="8">
         <v>7</v>
       </c>
       <c r="I15" s="7">
@@ -2585,52 +2615,55 @@
       </c>
       <c r="AU15" s="7">
         <v>9</v>
       </c>
       <c r="AV15" s="8">
         <v>11</v>
       </c>
       <c r="AW15" s="7">
         <v>10</v>
       </c>
       <c r="AX15" s="7">
         <v>11</v>
       </c>
       <c r="AY15" s="8">
         <v>4</v>
       </c>
       <c r="AZ15" s="7">
         <v>15</v>
       </c>
       <c r="BA15" s="7">
         <v>22</v>
       </c>
       <c r="BB15" s="7">
         <v>9</v>
       </c>
+      <c r="BC15" s="7">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>4</v>
       </c>
       <c r="C16" s="7">
         <v>8</v>
       </c>
       <c r="D16" s="7">
         <v>3</v>
       </c>
       <c r="E16" s="7">
         <v>4</v>
       </c>
       <c r="F16" s="7">
         <v>7</v>
       </c>
       <c r="G16" s="8">
         <v>4</v>
       </c>
       <c r="H16" s="8">
         <v>3</v>
       </c>
       <c r="I16" s="7">
@@ -2749,52 +2782,55 @@
       </c>
       <c r="AU16" s="7">
         <v>17</v>
       </c>
       <c r="AV16" s="8">
         <v>26</v>
       </c>
       <c r="AW16" s="7">
         <v>3</v>
       </c>
       <c r="AX16" s="7">
         <v>16</v>
       </c>
       <c r="AY16" s="8">
         <v>20</v>
       </c>
       <c r="AZ16" s="7">
         <v>6</v>
       </c>
       <c r="BA16" s="7">
         <v>12</v>
       </c>
       <c r="BB16" s="7">
         <v>11</v>
       </c>
+      <c r="BC16" s="7">
+        <v>13</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>13</v>
       </c>
       <c r="C17" s="7">
         <v>17</v>
       </c>
       <c r="D17" s="7">
         <v>14</v>
       </c>
       <c r="E17" s="7">
         <v>14</v>
       </c>
       <c r="F17" s="7">
         <v>9</v>
       </c>
       <c r="G17" s="8">
         <v>20</v>
       </c>
       <c r="H17" s="8">
         <v>18</v>
       </c>
       <c r="I17" s="7">
@@ -2913,52 +2949,55 @@
       </c>
       <c r="AU17" s="7">
         <v>20</v>
       </c>
       <c r="AV17" s="8">
         <v>16</v>
       </c>
       <c r="AW17" s="7">
         <v>23</v>
       </c>
       <c r="AX17" s="7">
         <v>21</v>
       </c>
       <c r="AY17" s="8">
         <v>33</v>
       </c>
       <c r="AZ17" s="7">
         <v>37</v>
       </c>
       <c r="BA17" s="7">
         <v>33</v>
       </c>
       <c r="BB17" s="7">
         <v>34</v>
       </c>
+      <c r="BC17" s="7">
+        <v>28</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>2</v>
       </c>
       <c r="C18" s="7">
         <v>7</v>
       </c>
       <c r="D18" s="7">
         <v>8</v>
       </c>
       <c r="E18" s="7">
         <v>6</v>
       </c>
       <c r="F18" s="7">
         <v>1</v>
       </c>
       <c r="G18" s="8">
         <v>3</v>
       </c>
       <c r="H18" s="8">
         <v>6</v>
       </c>
       <c r="I18" s="7">
@@ -3077,52 +3116,55 @@
       </c>
       <c r="AU18" s="7">
         <v>8</v>
       </c>
       <c r="AV18" s="8">
         <v>11</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7">
         <v>8</v>
       </c>
       <c r="AY18" s="8">
         <v>4</v>
       </c>
       <c r="AZ18" s="7">
         <v>11</v>
       </c>
       <c r="BA18" s="7">
         <v>34</v>
       </c>
       <c r="BB18" s="7">
         <v>8</v>
       </c>
+      <c r="BC18" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>8</v>
       </c>
       <c r="C19" s="7">
         <v>9</v>
       </c>
       <c r="D19" s="7">
         <v>4</v>
       </c>
       <c r="E19" s="7">
         <v>5</v>
       </c>
       <c r="F19" s="7">
         <v>4</v>
       </c>
       <c r="G19" s="8">
         <v>8</v>
       </c>
       <c r="H19" s="8">
         <v>4</v>
       </c>
       <c r="I19" s="7">
@@ -3241,52 +3283,55 @@
       </c>
       <c r="AU19" s="7">
         <v>14</v>
       </c>
       <c r="AV19" s="8">
         <v>3</v>
       </c>
       <c r="AW19" s="7">
         <v>18</v>
       </c>
       <c r="AX19" s="7">
         <v>21</v>
       </c>
       <c r="AY19" s="8">
         <v>19</v>
       </c>
       <c r="AZ19" s="7">
         <v>15</v>
       </c>
       <c r="BA19" s="7">
         <v>6</v>
       </c>
       <c r="BB19" s="7">
         <v>5</v>
       </c>
+      <c r="BC19" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="7">
         <v>6</v>
       </c>
       <c r="D20" s="7">
         <v>7</v>
       </c>
       <c r="E20" s="7">
         <v>7</v>
       </c>
       <c r="F20" s="7">
         <v>7</v>
       </c>
       <c r="G20" s="8">
         <v>9</v>
       </c>
       <c r="H20" s="8">
         <v>10</v>
       </c>
       <c r="I20" s="7">
@@ -3405,52 +3450,55 @@
       </c>
       <c r="AU20" s="7">
         <v>9</v>
       </c>
       <c r="AV20" s="8">
         <v>15</v>
       </c>
       <c r="AW20" s="7">
         <v>17</v>
       </c>
       <c r="AX20" s="7">
         <v>9</v>
       </c>
       <c r="AY20" s="8">
         <v>13</v>
       </c>
       <c r="AZ20" s="7">
         <v>9</v>
       </c>
       <c r="BA20" s="7">
         <v>18</v>
       </c>
       <c r="BB20" s="7">
         <v>10</v>
       </c>
+      <c r="BC20" s="7">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>18</v>
       </c>
       <c r="C21" s="7">
         <v>21</v>
       </c>
       <c r="D21" s="7">
         <v>23</v>
       </c>
       <c r="E21" s="7">
         <v>21</v>
       </c>
       <c r="F21" s="7">
         <v>25</v>
       </c>
       <c r="G21" s="8">
         <v>24</v>
       </c>
       <c r="H21" s="8">
         <v>26</v>
       </c>
       <c r="I21" s="7">
@@ -3569,52 +3617,55 @@
       </c>
       <c r="AU21" s="7">
         <v>58</v>
       </c>
       <c r="AV21" s="8">
         <v>65</v>
       </c>
       <c r="AW21" s="7">
         <v>51</v>
       </c>
       <c r="AX21" s="7">
         <v>86</v>
       </c>
       <c r="AY21" s="8">
         <v>86</v>
       </c>
       <c r="AZ21" s="7">
         <v>66</v>
       </c>
       <c r="BA21" s="7">
         <v>53</v>
       </c>
       <c r="BB21" s="7">
         <v>45</v>
       </c>
+      <c r="BC21" s="7">
+        <v>49</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>5</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="7">
         <v>10</v>
       </c>
       <c r="F22" s="7">
         <v>5</v>
       </c>
       <c r="G22" s="8">
         <v>15</v>
       </c>
       <c r="H22" s="8">
         <v>4</v>
       </c>
       <c r="I22" s="7">
@@ -3733,52 +3784,55 @@
       </c>
       <c r="AU22" s="7">
         <v>10</v>
       </c>
       <c r="AV22" s="8">
         <v>5</v>
       </c>
       <c r="AW22" s="7">
         <v>14</v>
       </c>
       <c r="AX22" s="7">
         <v>14</v>
       </c>
       <c r="AY22" s="8">
         <v>12</v>
       </c>
       <c r="AZ22" s="7">
         <v>17</v>
       </c>
       <c r="BA22" s="7">
         <v>8</v>
       </c>
       <c r="BB22" s="7">
         <v>19</v>
       </c>
+      <c r="BC22" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>2</v>
       </c>
       <c r="C23" s="7">
         <v>3</v>
       </c>
       <c r="D23" s="7">
         <v>2</v>
       </c>
       <c r="E23" s="7">
         <v>3</v>
       </c>
       <c r="F23" s="7">
         <v>7</v>
       </c>
       <c r="G23" s="8">
         <v>1</v>
       </c>
       <c r="H23" s="8">
         <v>2</v>
       </c>
       <c r="I23" s="7">
@@ -3897,52 +3951,55 @@
       </c>
       <c r="AU23" s="7">
         <v>11</v>
       </c>
       <c r="AV23" s="8">
         <v>5</v>
       </c>
       <c r="AW23" s="7">
         <v>2</v>
       </c>
       <c r="AX23" s="7">
         <v>5</v>
       </c>
       <c r="AY23" s="8">
         <v>5</v>
       </c>
       <c r="AZ23" s="7">
         <v>3</v>
       </c>
       <c r="BA23" s="7">
         <v>6</v>
       </c>
       <c r="BB23" s="7">
         <v>7</v>
       </c>
+      <c r="BC23" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>2</v>
       </c>
       <c r="C24" s="7">
         <v>3</v>
       </c>
       <c r="D24" s="7">
         <v>6</v>
       </c>
       <c r="E24" s="7">
         <v>7</v>
       </c>
       <c r="F24" s="7">
         <v>5</v>
       </c>
       <c r="G24" s="7">
         <v>5</v>
       </c>
       <c r="H24" s="8">
         <v>10</v>
       </c>
       <c r="I24" s="7">
@@ -4061,52 +4118,55 @@
       </c>
       <c r="AU24" s="7">
         <v>7</v>
       </c>
       <c r="AV24" s="8">
         <v>6</v>
       </c>
       <c r="AW24" s="7">
         <v>6</v>
       </c>
       <c r="AX24" s="7">
         <v>14</v>
       </c>
       <c r="AY24" s="8">
         <v>13</v>
       </c>
       <c r="AZ24" s="7">
         <v>15</v>
       </c>
       <c r="BA24" s="7">
         <v>4</v>
       </c>
       <c r="BB24" s="7">
         <v>5</v>
       </c>
+      <c r="BC24" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>7</v>
       </c>
       <c r="C25" s="7">
         <v>7</v>
       </c>
       <c r="D25" s="7">
         <v>2</v>
       </c>
       <c r="E25" s="7">
         <v>13</v>
       </c>
       <c r="F25" s="7">
         <v>5</v>
       </c>
       <c r="G25" s="7">
         <v>4</v>
       </c>
       <c r="H25" s="8">
         <v>6</v>
       </c>
       <c r="I25" s="7">
@@ -4225,52 +4285,55 @@
       </c>
       <c r="AU25" s="7">
         <v>8</v>
       </c>
       <c r="AV25" s="8">
         <v>17</v>
       </c>
       <c r="AW25" s="7">
         <v>8</v>
       </c>
       <c r="AX25" s="7">
         <v>6</v>
       </c>
       <c r="AY25" s="8">
         <v>10</v>
       </c>
       <c r="AZ25" s="7">
         <v>28</v>
       </c>
       <c r="BA25" s="7">
         <v>21</v>
       </c>
       <c r="BB25" s="7">
         <v>7</v>
       </c>
+      <c r="BC25" s="7">
+        <v>30</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>6</v>
       </c>
       <c r="C26" s="7">
         <v>2</v>
       </c>
       <c r="D26" s="7">
         <v>3</v>
       </c>
       <c r="E26" s="7">
         <v>2</v>
       </c>
       <c r="F26" s="7">
         <v>7</v>
       </c>
       <c r="G26" s="7">
         <v>2</v>
       </c>
       <c r="H26" s="8">
         <v>6</v>
       </c>
       <c r="I26" s="7">
@@ -4389,52 +4452,55 @@
       </c>
       <c r="AU26" s="7">
         <v>7</v>
       </c>
       <c r="AV26" s="8">
         <v>4</v>
       </c>
       <c r="AW26" s="7">
         <v>1</v>
       </c>
       <c r="AX26" s="7">
         <v>13</v>
       </c>
       <c r="AY26" s="8">
         <v>6</v>
       </c>
       <c r="AZ26" s="7">
         <v>22</v>
       </c>
       <c r="BA26" s="7">
         <v>16</v>
       </c>
       <c r="BB26" s="7">
         <v>4</v>
       </c>
+      <c r="BC26" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>4</v>
       </c>
       <c r="D27" s="11">
         <v>4</v>
       </c>
       <c r="E27" s="11">
         <v>5</v>
       </c>
       <c r="F27" s="11">
         <v>3</v>
       </c>
       <c r="G27" s="11">
         <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>5</v>
       </c>
       <c r="I27" s="11">
@@ -4553,256 +4619,261 @@
       </c>
       <c r="AU27" s="11">
         <v>12</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="11">
         <v>11</v>
       </c>
       <c r="AX27" s="11">
         <v>12</v>
       </c>
       <c r="AY27" s="11">
         <v>4</v>
       </c>
       <c r="AZ27" s="11">
         <v>7</v>
       </c>
       <c r="BA27" s="11">
         <v>7</v>
       </c>
       <c r="BB27" s="11">
         <v>4</v>
       </c>
+      <c r="BC27" s="11">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AQ37" sqref="AQ37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="12" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C2" s="24"/>
-[...50 lines deleted...]
-      <c r="BB2" s="24"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="20"/>
-[...10 lines deleted...]
-      <c r="AL4" s="20">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="20"/>
-[...10 lines deleted...]
-      <c r="AX4" s="20">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="20"/>
-[...2 lines deleted...]
-      <c r="BB4" s="20"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+      <c r="BB4" s="21"/>
+      <c r="BC4" s="21"/>
     </row>
-    <row r="5" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -4918,109 +4989,113 @@
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="15" t="s">
         <v>9</v>
       </c>
+      <c r="BC5" s="15" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="25"/>
-[...50 lines deleted...]
-      <c r="BB6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>581</v>
       </c>
       <c r="C7" s="7">
         <v>704</v>
       </c>
       <c r="D7" s="7">
         <v>528</v>
       </c>
       <c r="E7" s="7">
         <v>704</v>
       </c>
       <c r="F7" s="7">
         <v>543</v>
       </c>
       <c r="G7" s="8">
         <v>691</v>
       </c>
       <c r="H7" s="8">
         <v>796</v>
       </c>
       <c r="I7" s="7">
@@ -5136,55 +5211,58 @@
       </c>
       <c r="AT7" s="7">
         <v>1564</v>
       </c>
       <c r="AU7" s="7">
         <v>1272</v>
       </c>
       <c r="AV7" s="8">
         <v>1162</v>
       </c>
       <c r="AW7" s="7">
         <v>1101</v>
       </c>
       <c r="AX7" s="7">
         <v>1392</v>
       </c>
       <c r="AY7" s="19">
         <v>1188</v>
       </c>
       <c r="AZ7" s="7">
         <v>1291</v>
       </c>
       <c r="BA7" s="7">
         <v>1157</v>
       </c>
-      <c r="BB7" s="26">
+      <c r="BB7" s="20">
         <v>1030</v>
       </c>
+      <c r="BC7" s="7">
+        <v>1287</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>214</v>
       </c>
       <c r="C8" s="7">
         <v>232</v>
       </c>
       <c r="D8" s="7">
         <v>183</v>
       </c>
       <c r="E8" s="7">
         <v>252</v>
       </c>
       <c r="F8" s="7">
         <v>219</v>
       </c>
       <c r="G8" s="8">
         <v>257</v>
       </c>
       <c r="H8" s="8">
         <v>256</v>
       </c>
       <c r="I8" s="7">
@@ -5303,52 +5381,55 @@
       </c>
       <c r="AU8" s="7">
         <v>538</v>
       </c>
       <c r="AV8" s="8">
         <v>478</v>
       </c>
       <c r="AW8" s="7">
         <v>528</v>
       </c>
       <c r="AX8" s="7">
         <v>599</v>
       </c>
       <c r="AY8" s="8">
         <v>539</v>
       </c>
       <c r="AZ8" s="7">
         <v>631</v>
       </c>
       <c r="BA8" s="7">
         <v>464</v>
       </c>
       <c r="BB8" s="7">
         <v>441</v>
       </c>
+      <c r="BC8" s="7">
+        <v>566</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>105</v>
       </c>
       <c r="C9" s="7">
         <v>125</v>
       </c>
       <c r="D9" s="7">
         <v>77</v>
       </c>
       <c r="E9" s="7">
         <v>113</v>
       </c>
       <c r="F9" s="7">
         <v>83</v>
       </c>
       <c r="G9" s="8">
         <v>107</v>
       </c>
       <c r="H9" s="8">
         <v>131</v>
       </c>
       <c r="I9" s="7">
@@ -5467,52 +5548,55 @@
       </c>
       <c r="AU9" s="7">
         <v>182</v>
       </c>
       <c r="AV9" s="8">
         <v>127</v>
       </c>
       <c r="AW9" s="7">
         <v>112</v>
       </c>
       <c r="AX9" s="7">
         <v>142</v>
       </c>
       <c r="AY9" s="8">
         <v>141</v>
       </c>
       <c r="AZ9" s="7">
         <v>154</v>
       </c>
       <c r="BA9" s="7">
         <v>123</v>
       </c>
       <c r="BB9" s="7">
         <v>115</v>
       </c>
+      <c r="BC9" s="7">
+        <v>148</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>19</v>
       </c>
       <c r="D10" s="7">
         <v>20</v>
       </c>
       <c r="E10" s="7">
         <v>13</v>
       </c>
       <c r="F10" s="7">
         <v>18</v>
       </c>
       <c r="G10" s="8">
         <v>18</v>
       </c>
       <c r="H10" s="8">
         <v>15</v>
       </c>
       <c r="I10" s="7">
@@ -5631,52 +5715,55 @@
       </c>
       <c r="AU10" s="7">
         <v>26</v>
       </c>
       <c r="AV10" s="8">
         <v>27</v>
       </c>
       <c r="AW10" s="7">
         <v>12</v>
       </c>
       <c r="AX10" s="7">
         <v>26</v>
       </c>
       <c r="AY10" s="8">
         <v>29</v>
       </c>
       <c r="AZ10" s="7">
         <v>16</v>
       </c>
       <c r="BA10" s="7">
         <v>14</v>
       </c>
       <c r="BB10" s="7">
         <v>13</v>
       </c>
+      <c r="BC10" s="7">
+        <v>17</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>68</v>
       </c>
       <c r="C11" s="7">
         <v>93</v>
       </c>
       <c r="D11" s="7">
         <v>77</v>
       </c>
       <c r="E11" s="7">
         <v>96</v>
       </c>
       <c r="F11" s="7">
         <v>67</v>
       </c>
       <c r="G11" s="8">
         <v>102</v>
       </c>
       <c r="H11" s="8">
         <v>121</v>
       </c>
       <c r="I11" s="7">
@@ -5795,52 +5882,55 @@
       </c>
       <c r="AU11" s="7">
         <v>155</v>
       </c>
       <c r="AV11" s="8">
         <v>157</v>
       </c>
       <c r="AW11" s="7">
         <v>153</v>
       </c>
       <c r="AX11" s="7">
         <v>173</v>
       </c>
       <c r="AY11" s="8">
         <v>132</v>
       </c>
       <c r="AZ11" s="7">
         <v>139</v>
       </c>
       <c r="BA11" s="7">
         <v>162</v>
       </c>
       <c r="BB11" s="7">
         <v>158</v>
       </c>
+      <c r="BC11" s="7">
+        <v>186</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>7</v>
       </c>
       <c r="D12" s="7">
         <v>3</v>
       </c>
       <c r="E12" s="7">
         <v>3</v>
       </c>
       <c r="F12" s="7">
         <v>3</v>
       </c>
       <c r="G12" s="8">
         <v>6</v>
       </c>
       <c r="H12" s="8">
         <v>6</v>
       </c>
       <c r="I12" s="7">
@@ -5959,52 +6049,55 @@
       </c>
       <c r="AU12" s="7">
         <v>7</v>
       </c>
       <c r="AV12" s="8">
         <v>5</v>
       </c>
       <c r="AW12" s="7">
         <v>10</v>
       </c>
       <c r="AX12" s="7">
         <v>3</v>
       </c>
       <c r="AY12" s="8">
         <v>5</v>
       </c>
       <c r="AZ12" s="7">
         <v>10</v>
       </c>
       <c r="BA12" s="7">
         <v>12</v>
       </c>
       <c r="BB12" s="7">
         <v>9</v>
       </c>
+      <c r="BC12" s="7">
+        <v>20</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
       <c r="C13" s="7">
         <v>19</v>
       </c>
       <c r="D13" s="7">
         <v>22</v>
       </c>
       <c r="E13" s="7">
         <v>28</v>
       </c>
       <c r="F13" s="7">
         <v>15</v>
       </c>
       <c r="G13" s="8">
         <v>16</v>
       </c>
       <c r="H13" s="8">
         <v>34</v>
       </c>
       <c r="I13" s="7">
@@ -6123,52 +6216,55 @@
       </c>
       <c r="AU13" s="7">
         <v>46</v>
       </c>
       <c r="AV13" s="8">
         <v>45</v>
       </c>
       <c r="AW13" s="7">
         <v>24</v>
       </c>
       <c r="AX13" s="7">
         <v>89</v>
       </c>
       <c r="AY13" s="8">
         <v>43</v>
       </c>
       <c r="AZ13" s="7">
         <v>44</v>
       </c>
       <c r="BA13" s="7">
         <v>63</v>
       </c>
       <c r="BB13" s="7">
         <v>38</v>
       </c>
+      <c r="BC13" s="7">
+        <v>30</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>30</v>
       </c>
       <c r="C14" s="7">
         <v>27</v>
       </c>
       <c r="D14" s="7">
         <v>19</v>
       </c>
       <c r="E14" s="7">
         <v>37</v>
       </c>
       <c r="F14" s="7">
         <v>17</v>
       </c>
       <c r="G14" s="8">
         <v>29</v>
       </c>
       <c r="H14" s="8">
         <v>41</v>
       </c>
       <c r="I14" s="7">
@@ -6287,52 +6383,55 @@
       </c>
       <c r="AU14" s="7">
         <v>42</v>
       </c>
       <c r="AV14" s="8">
         <v>57</v>
       </c>
       <c r="AW14" s="7">
         <v>35</v>
       </c>
       <c r="AX14" s="7">
         <v>60</v>
       </c>
       <c r="AY14" s="8">
         <v>50</v>
       </c>
       <c r="AZ14" s="7">
         <v>45</v>
       </c>
       <c r="BA14" s="7">
         <v>47</v>
       </c>
       <c r="BB14" s="7">
         <v>47</v>
       </c>
+      <c r="BC14" s="7">
+        <v>42</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
       <c r="C15" s="7">
         <v>6</v>
       </c>
       <c r="D15" s="7">
         <v>8</v>
       </c>
       <c r="E15" s="7">
         <v>8</v>
       </c>
       <c r="F15" s="7">
         <v>6</v>
       </c>
       <c r="G15" s="8">
         <v>4</v>
       </c>
       <c r="H15" s="8">
         <v>5</v>
       </c>
       <c r="I15" s="7">
@@ -6451,52 +6550,55 @@
       </c>
       <c r="AU15" s="7">
         <v>11</v>
       </c>
       <c r="AV15" s="8">
         <v>5</v>
       </c>
       <c r="AW15" s="7">
         <v>6</v>
       </c>
       <c r="AX15" s="7">
         <v>17</v>
       </c>
       <c r="AY15" s="8">
         <v>12</v>
       </c>
       <c r="AZ15" s="7">
         <v>14</v>
       </c>
       <c r="BA15" s="7">
         <v>5</v>
       </c>
       <c r="BB15" s="7">
         <v>7</v>
       </c>
+      <c r="BC15" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>15</v>
       </c>
       <c r="C16" s="7">
         <v>19</v>
       </c>
       <c r="D16" s="7">
         <v>13</v>
       </c>
       <c r="E16" s="7">
         <v>16</v>
       </c>
       <c r="F16" s="7">
         <v>20</v>
       </c>
       <c r="G16" s="8">
         <v>13</v>
       </c>
       <c r="H16" s="8">
         <v>17</v>
       </c>
       <c r="I16" s="7">
@@ -6615,52 +6717,55 @@
       </c>
       <c r="AU16" s="7">
         <v>34</v>
       </c>
       <c r="AV16" s="8">
         <v>28</v>
       </c>
       <c r="AW16" s="7">
         <v>12</v>
       </c>
       <c r="AX16" s="7">
         <v>24</v>
       </c>
       <c r="AY16" s="8">
         <v>22</v>
       </c>
       <c r="AZ16" s="7">
         <v>16</v>
       </c>
       <c r="BA16" s="7">
         <v>16</v>
       </c>
       <c r="BB16" s="7">
         <v>11</v>
       </c>
+      <c r="BC16" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>30</v>
       </c>
       <c r="D17" s="7">
         <v>22</v>
       </c>
       <c r="E17" s="7">
         <v>29</v>
       </c>
       <c r="F17" s="7">
         <v>20</v>
       </c>
       <c r="G17" s="8">
         <v>29</v>
       </c>
       <c r="H17" s="8">
         <v>33</v>
       </c>
       <c r="I17" s="7">
@@ -6779,52 +6884,55 @@
       </c>
       <c r="AU17" s="7">
         <v>41</v>
       </c>
       <c r="AV17" s="8">
         <v>38</v>
       </c>
       <c r="AW17" s="7">
         <v>34</v>
       </c>
       <c r="AX17" s="7">
         <v>33</v>
       </c>
       <c r="AY17" s="8">
         <v>30</v>
       </c>
       <c r="AZ17" s="7">
         <v>48</v>
       </c>
       <c r="BA17" s="7">
         <v>38</v>
       </c>
       <c r="BB17" s="7">
         <v>42</v>
       </c>
+      <c r="BC17" s="7">
+        <v>44</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>5</v>
       </c>
       <c r="C18" s="7">
         <v>9</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>5</v>
       </c>
       <c r="F18" s="7">
         <v>3</v>
       </c>
       <c r="G18" s="8">
         <v>4</v>
       </c>
       <c r="H18" s="8">
         <v>4</v>
       </c>
       <c r="I18" s="7">
@@ -6943,52 +7051,55 @@
       </c>
       <c r="AU18" s="7">
         <v>5</v>
       </c>
       <c r="AV18" s="8">
         <v>5</v>
       </c>
       <c r="AW18" s="7">
         <v>5</v>
       </c>
       <c r="AX18" s="7">
         <v>13</v>
       </c>
       <c r="AY18" s="8">
         <v>15</v>
       </c>
       <c r="AZ18" s="7">
         <v>9</v>
       </c>
       <c r="BA18" s="7">
         <v>14</v>
       </c>
       <c r="BB18" s="7">
         <v>7</v>
       </c>
+      <c r="BC18" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>7</v>
       </c>
       <c r="C19" s="7">
         <v>13</v>
       </c>
       <c r="D19" s="7">
         <v>12</v>
       </c>
       <c r="E19" s="7">
         <v>3</v>
       </c>
       <c r="F19" s="7">
         <v>5</v>
       </c>
       <c r="G19" s="8">
         <v>8</v>
       </c>
       <c r="H19" s="8">
         <v>10</v>
       </c>
       <c r="I19" s="7">
@@ -7107,52 +7218,55 @@
       </c>
       <c r="AU19" s="7">
         <v>16</v>
       </c>
       <c r="AV19" s="8">
         <v>17</v>
       </c>
       <c r="AW19" s="7">
         <v>7</v>
       </c>
       <c r="AX19" s="7">
         <v>14</v>
       </c>
       <c r="AY19" s="8">
         <v>7</v>
       </c>
       <c r="AZ19" s="7">
         <v>14</v>
       </c>
       <c r="BA19" s="7">
         <v>10</v>
       </c>
       <c r="BB19" s="7">
         <v>7</v>
       </c>
+      <c r="BC19" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>4</v>
       </c>
       <c r="C20" s="7">
         <v>14</v>
       </c>
       <c r="D20" s="7">
         <v>18</v>
       </c>
       <c r="E20" s="7">
         <v>8</v>
       </c>
       <c r="F20" s="7">
         <v>7</v>
       </c>
       <c r="G20" s="8">
         <v>10</v>
       </c>
       <c r="H20" s="8">
         <v>16</v>
       </c>
       <c r="I20" s="7">
@@ -7271,52 +7385,55 @@
       </c>
       <c r="AU20" s="7">
         <v>19</v>
       </c>
       <c r="AV20" s="8">
         <v>14</v>
       </c>
       <c r="AW20" s="7">
         <v>11</v>
       </c>
       <c r="AX20" s="7">
         <v>17</v>
       </c>
       <c r="AY20" s="8">
         <v>9</v>
       </c>
       <c r="AZ20" s="7">
         <v>23</v>
       </c>
       <c r="BA20" s="7">
         <v>24</v>
       </c>
       <c r="BB20" s="7">
         <v>11</v>
       </c>
+      <c r="BC20" s="7">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>37</v>
       </c>
       <c r="C21" s="7">
         <v>36</v>
       </c>
       <c r="D21" s="7">
         <v>23</v>
       </c>
       <c r="E21" s="7">
         <v>40</v>
       </c>
       <c r="F21" s="7">
         <v>30</v>
       </c>
       <c r="G21" s="8">
         <v>42</v>
       </c>
       <c r="H21" s="8">
         <v>41</v>
       </c>
       <c r="I21" s="7">
@@ -7435,52 +7552,55 @@
       </c>
       <c r="AU21" s="7">
         <v>60</v>
       </c>
       <c r="AV21" s="8">
         <v>71</v>
       </c>
       <c r="AW21" s="7">
         <v>70</v>
       </c>
       <c r="AX21" s="7">
         <v>72</v>
       </c>
       <c r="AY21" s="8">
         <v>87</v>
       </c>
       <c r="AZ21" s="7">
         <v>69</v>
       </c>
       <c r="BA21" s="7">
         <v>90</v>
       </c>
       <c r="BB21" s="7">
         <v>48</v>
       </c>
+      <c r="BC21" s="7">
+        <v>85</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>3</v>
       </c>
       <c r="C22" s="7">
         <v>8</v>
       </c>
       <c r="D22" s="7">
         <v>6</v>
       </c>
       <c r="E22" s="7">
         <v>9</v>
       </c>
       <c r="F22" s="7">
         <v>6</v>
       </c>
       <c r="G22" s="8">
         <v>12</v>
       </c>
       <c r="H22" s="8">
         <v>8</v>
       </c>
       <c r="I22" s="7">
@@ -7599,52 +7719,55 @@
       </c>
       <c r="AU22" s="7">
         <v>26</v>
       </c>
       <c r="AV22" s="8">
         <v>16</v>
       </c>
       <c r="AW22" s="7">
         <v>21</v>
       </c>
       <c r="AX22" s="7">
         <v>37</v>
       </c>
       <c r="AY22" s="8">
         <v>24</v>
       </c>
       <c r="AZ22" s="7">
         <v>9</v>
       </c>
       <c r="BA22" s="7">
         <v>11</v>
       </c>
       <c r="BB22" s="7">
         <v>16</v>
       </c>
+      <c r="BC22" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>4</v>
       </c>
       <c r="C23" s="7">
         <v>6</v>
       </c>
       <c r="D23" s="7">
         <v>7</v>
       </c>
       <c r="E23" s="7">
         <v>7</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="8">
         <v>5</v>
       </c>
       <c r="H23" s="8">
         <v>12</v>
       </c>
       <c r="I23" s="7">
@@ -7763,52 +7886,55 @@
       </c>
       <c r="AU23" s="7">
         <v>4</v>
       </c>
       <c r="AV23" s="8">
         <v>7</v>
       </c>
       <c r="AW23" s="7">
         <v>5</v>
       </c>
       <c r="AX23" s="7">
         <v>14</v>
       </c>
       <c r="AY23" s="8">
         <v>5</v>
       </c>
       <c r="AZ23" s="7">
         <v>8</v>
       </c>
       <c r="BA23" s="7">
         <v>9</v>
       </c>
       <c r="BB23" s="7">
         <v>7</v>
       </c>
+      <c r="BC23" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>9</v>
       </c>
       <c r="C24" s="7">
         <v>7</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>8</v>
       </c>
       <c r="F24" s="7">
         <v>7</v>
       </c>
       <c r="G24" s="7">
         <v>12</v>
       </c>
       <c r="H24" s="8">
         <v>10</v>
       </c>
       <c r="I24" s="7">
@@ -7927,52 +8053,55 @@
       </c>
       <c r="AU24" s="7">
         <v>23</v>
       </c>
       <c r="AV24" s="8">
         <v>13</v>
       </c>
       <c r="AW24" s="7">
         <v>15</v>
       </c>
       <c r="AX24" s="7">
         <v>22</v>
       </c>
       <c r="AY24" s="8">
         <v>8</v>
       </c>
       <c r="AZ24" s="7">
         <v>8</v>
       </c>
       <c r="BA24" s="7">
         <v>10</v>
       </c>
       <c r="BB24" s="7">
         <v>22</v>
       </c>
+      <c r="BC24" s="7">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>6</v>
       </c>
       <c r="C25" s="7">
         <v>18</v>
       </c>
       <c r="D25" s="7">
         <v>9</v>
       </c>
       <c r="E25" s="7">
         <v>15</v>
       </c>
       <c r="F25" s="7">
         <v>7</v>
       </c>
       <c r="G25" s="7">
         <v>7</v>
       </c>
       <c r="H25" s="8">
         <v>13</v>
       </c>
       <c r="I25" s="7">
@@ -8091,52 +8220,55 @@
       </c>
       <c r="AU25" s="7">
         <v>16</v>
       </c>
       <c r="AV25" s="8">
         <v>39</v>
       </c>
       <c r="AW25" s="7">
         <v>14</v>
       </c>
       <c r="AX25" s="7">
         <v>18</v>
       </c>
       <c r="AY25" s="8">
         <v>14</v>
       </c>
       <c r="AZ25" s="7">
         <v>20</v>
       </c>
       <c r="BA25" s="7">
         <v>21</v>
       </c>
       <c r="BB25" s="7">
         <v>9</v>
       </c>
+      <c r="BC25" s="7">
+        <v>29</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>5</v>
       </c>
       <c r="C26" s="7">
         <v>7</v>
       </c>
       <c r="D26" s="7">
         <v>3</v>
       </c>
       <c r="E26" s="7">
         <v>6</v>
       </c>
       <c r="F26" s="7">
         <v>5</v>
       </c>
       <c r="G26" s="7">
         <v>6</v>
       </c>
       <c r="H26" s="8">
         <v>11</v>
       </c>
       <c r="I26" s="7">
@@ -8255,52 +8387,55 @@
       </c>
       <c r="AU26" s="7">
         <v>7</v>
       </c>
       <c r="AV26" s="8">
         <v>8</v>
       </c>
       <c r="AW26" s="7">
         <v>9</v>
       </c>
       <c r="AX26" s="7">
         <v>11</v>
       </c>
       <c r="AY26" s="8">
         <v>8</v>
       </c>
       <c r="AZ26" s="7">
         <v>6</v>
       </c>
       <c r="BA26" s="7">
         <v>11</v>
       </c>
       <c r="BB26" s="7">
         <v>14</v>
       </c>
+      <c r="BC26" s="7">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>6</v>
       </c>
       <c r="C27" s="11">
         <v>9</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>8</v>
       </c>
       <c r="F27" s="11">
         <v>3</v>
       </c>
       <c r="G27" s="11">
         <v>4</v>
       </c>
       <c r="H27" s="11">
         <v>12</v>
       </c>
       <c r="I27" s="11">
@@ -8419,255 +8554,260 @@
       </c>
       <c r="AU27" s="11">
         <v>14</v>
       </c>
       <c r="AV27" s="11">
         <v>5</v>
       </c>
       <c r="AW27" s="11">
         <v>18</v>
       </c>
       <c r="AX27" s="11">
         <v>8</v>
       </c>
       <c r="AY27" s="11">
         <v>8</v>
       </c>
       <c r="AZ27" s="11">
         <v>8</v>
       </c>
       <c r="BA27" s="11">
         <v>13</v>
       </c>
       <c r="BB27" s="11">
         <v>8</v>
       </c>
+      <c r="BC27" s="11">
+        <v>27</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BA25" sqref="BA25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13" style="12" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="7.7109375" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="12" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="12" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C2" s="24"/>
-[...50 lines deleted...]
-      <c r="BB2" s="24"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AL3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="20"/>
-[...10 lines deleted...]
-      <c r="AL4" s="20">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="20"/>
-[...10 lines deleted...]
-      <c r="AX4" s="20">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="20"/>
-[...2 lines deleted...]
-      <c r="BB4" s="20"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+      <c r="BB4" s="21"/>
+      <c r="BC4" s="21"/>
     </row>
-    <row r="5" spans="1:54" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:55" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -8783,109 +8923,113 @@
       </c>
       <c r="AU5" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AV5" s="15" t="s">
         <v>15</v>
       </c>
       <c r="AW5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AX5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="15" t="s">
         <v>9</v>
       </c>
+      <c r="BC5" s="15" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="25"/>
-[...50 lines deleted...]
-      <c r="BB6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>-240</v>
       </c>
       <c r="C7" s="7">
         <v>-332</v>
       </c>
       <c r="D7" s="7">
         <v>-162</v>
       </c>
       <c r="E7" s="7">
         <v>-294</v>
       </c>
       <c r="F7" s="7">
         <v>-174</v>
       </c>
       <c r="G7" s="8">
         <v>-211</v>
       </c>
       <c r="H7" s="8">
         <v>-299</v>
       </c>
       <c r="I7" s="7">
@@ -9001,55 +9145,58 @@
       </c>
       <c r="AT7" s="7">
         <v>-316</v>
       </c>
       <c r="AU7" s="7">
         <v>-412</v>
       </c>
       <c r="AV7" s="8">
         <v>-292</v>
       </c>
       <c r="AW7" s="7">
         <v>-277</v>
       </c>
       <c r="AX7" s="7">
         <v>-326</v>
       </c>
       <c r="AY7" s="19">
         <v>-141</v>
       </c>
       <c r="AZ7" s="7">
         <v>-293</v>
       </c>
       <c r="BA7" s="7">
         <v>-197</v>
       </c>
-      <c r="BB7" s="26">
+      <c r="BB7" s="20">
         <v>-241</v>
       </c>
+      <c r="BC7" s="7">
+        <v>-361</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>-79</v>
       </c>
       <c r="C8" s="7">
         <v>-65</v>
       </c>
       <c r="D8" s="7">
         <v>-22</v>
       </c>
       <c r="E8" s="7">
         <v>-84</v>
       </c>
       <c r="F8" s="7">
         <v>-74</v>
       </c>
       <c r="G8" s="8">
         <v>-39</v>
       </c>
       <c r="H8" s="8">
         <v>-54</v>
       </c>
       <c r="I8" s="7">
@@ -9168,52 +9315,55 @@
       </c>
       <c r="AU8" s="7">
         <v>-81</v>
       </c>
       <c r="AV8" s="8">
         <v>-29</v>
       </c>
       <c r="AW8" s="7">
         <v>-125</v>
       </c>
       <c r="AX8" s="7">
         <v>-66</v>
       </c>
       <c r="AY8" s="8">
         <v>-42</v>
       </c>
       <c r="AZ8" s="7">
         <v>-162</v>
       </c>
       <c r="BA8" s="7">
         <v>-34</v>
       </c>
       <c r="BB8" s="7">
         <v>-59</v>
       </c>
+      <c r="BC8" s="7">
+        <v>-80</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="7">
         <v>-64</v>
       </c>
       <c r="C9" s="7">
         <v>-84</v>
       </c>
       <c r="D9" s="7">
         <v>-47</v>
       </c>
       <c r="E9" s="7">
         <v>-64</v>
       </c>
       <c r="F9" s="7">
         <v>-43</v>
       </c>
       <c r="G9" s="8">
         <v>-57</v>
       </c>
       <c r="H9" s="8">
         <v>-91</v>
       </c>
       <c r="I9" s="7">
@@ -9332,52 +9482,55 @@
       </c>
       <c r="AU9" s="7">
         <v>-113</v>
       </c>
       <c r="AV9" s="8">
         <v>-63</v>
       </c>
       <c r="AW9" s="7">
         <v>-9</v>
       </c>
       <c r="AX9" s="7">
         <v>-44</v>
       </c>
       <c r="AY9" s="8">
         <v>-47</v>
       </c>
       <c r="AZ9" s="7">
         <v>-97</v>
       </c>
       <c r="BA9" s="7">
         <v>-16</v>
       </c>
       <c r="BB9" s="7">
         <v>-39</v>
       </c>
+      <c r="BC9" s="7">
+        <v>-76</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="7">
         <v>-8</v>
       </c>
       <c r="C10" s="7">
         <v>-8</v>
       </c>
       <c r="D10" s="7">
         <v>-13</v>
       </c>
       <c r="E10" s="7">
         <v>0</v>
       </c>
       <c r="F10" s="7">
         <v>-4</v>
       </c>
       <c r="G10" s="8">
         <v>-9</v>
       </c>
       <c r="H10" s="8">
         <v>-6</v>
       </c>
       <c r="I10" s="7">
@@ -9496,52 +9649,55 @@
       </c>
       <c r="AU10" s="7">
         <v>-20</v>
       </c>
       <c r="AV10" s="8">
         <v>-20</v>
       </c>
       <c r="AW10" s="7">
         <v>-8</v>
       </c>
       <c r="AX10" s="7">
         <v>0</v>
       </c>
       <c r="AY10" s="8">
         <v>-19</v>
       </c>
       <c r="AZ10" s="7">
         <v>2</v>
       </c>
       <c r="BA10" s="7">
         <v>6</v>
       </c>
       <c r="BB10" s="7">
         <v>4</v>
       </c>
+      <c r="BC10" s="7">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="7">
         <v>-18</v>
       </c>
       <c r="C11" s="7">
         <v>-59</v>
       </c>
       <c r="D11" s="7">
         <v>-18</v>
       </c>
       <c r="E11" s="7">
         <v>-36</v>
       </c>
       <c r="F11" s="7">
         <v>-14</v>
       </c>
       <c r="G11" s="8">
         <v>-40</v>
       </c>
       <c r="H11" s="8">
         <v>-25</v>
       </c>
       <c r="I11" s="7">
@@ -9660,52 +9816,55 @@
       </c>
       <c r="AU11" s="7">
         <v>-85</v>
       </c>
       <c r="AV11" s="8">
         <v>-66</v>
       </c>
       <c r="AW11" s="7">
         <v>-66</v>
       </c>
       <c r="AX11" s="7">
         <v>-61</v>
       </c>
       <c r="AY11" s="8">
         <v>-6</v>
       </c>
       <c r="AZ11" s="7">
         <v>-2</v>
       </c>
       <c r="BA11" s="7">
         <v>-74</v>
       </c>
       <c r="BB11" s="7">
         <v>-69</v>
       </c>
+      <c r="BC11" s="7">
+        <v>-87</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>-4</v>
       </c>
       <c r="D12" s="7">
         <v>-1</v>
       </c>
       <c r="E12" s="7">
         <v>-2</v>
       </c>
       <c r="F12" s="7">
         <v>1</v>
       </c>
       <c r="G12" s="8">
         <v>-2</v>
       </c>
       <c r="H12" s="8">
         <v>-1</v>
       </c>
       <c r="I12" s="7">
@@ -9824,52 +9983,55 @@
       </c>
       <c r="AU12" s="7">
         <v>-4</v>
       </c>
       <c r="AV12" s="8">
         <v>0</v>
       </c>
       <c r="AW12" s="7">
         <v>-1</v>
       </c>
       <c r="AX12" s="7">
         <v>-1</v>
       </c>
       <c r="AY12" s="8">
         <v>5</v>
       </c>
       <c r="AZ12" s="7">
         <v>-7</v>
       </c>
       <c r="BA12" s="7">
         <v>4</v>
       </c>
       <c r="BB12" s="7">
         <v>-8</v>
       </c>
+      <c r="BC12" s="7">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7">
         <v>-16</v>
       </c>
       <c r="C13" s="7">
         <v>-13</v>
       </c>
       <c r="D13" s="7">
         <v>-16</v>
       </c>
       <c r="E13" s="7">
         <v>-22</v>
       </c>
       <c r="F13" s="7">
         <v>-4</v>
       </c>
       <c r="G13" s="8">
         <v>-3</v>
       </c>
       <c r="H13" s="8">
         <v>-29</v>
       </c>
       <c r="I13" s="7">
@@ -9988,52 +10150,55 @@
       </c>
       <c r="AU13" s="7">
         <v>-14</v>
       </c>
       <c r="AV13" s="8">
         <v>-19</v>
       </c>
       <c r="AW13" s="7">
         <v>-21</v>
       </c>
       <c r="AX13" s="7">
         <v>-69</v>
       </c>
       <c r="AY13" s="8">
         <v>-19</v>
       </c>
       <c r="AZ13" s="7">
         <v>-23</v>
       </c>
       <c r="BA13" s="7">
         <v>-44</v>
       </c>
       <c r="BB13" s="7">
         <v>-29</v>
       </c>
+      <c r="BC13" s="7">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>-12</v>
       </c>
       <c r="C14" s="7">
         <v>-12</v>
       </c>
       <c r="D14" s="7">
         <v>-3</v>
       </c>
       <c r="E14" s="7">
         <v>-23</v>
       </c>
       <c r="F14" s="7">
         <v>-1</v>
       </c>
       <c r="G14" s="8">
         <v>-6</v>
       </c>
       <c r="H14" s="8">
         <v>-8</v>
       </c>
       <c r="I14" s="7">
@@ -10152,52 +10317,55 @@
       </c>
       <c r="AU14" s="7">
         <v>-9</v>
       </c>
       <c r="AV14" s="8">
         <v>-13</v>
       </c>
       <c r="AW14" s="7">
         <v>14</v>
       </c>
       <c r="AX14" s="7">
         <v>-21</v>
       </c>
       <c r="AY14" s="8">
         <v>7</v>
       </c>
       <c r="AZ14" s="7">
         <v>-3</v>
       </c>
       <c r="BA14" s="7">
         <v>-7</v>
       </c>
       <c r="BB14" s="7">
         <v>0</v>
       </c>
+      <c r="BC14" s="7">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>-4</v>
       </c>
       <c r="C15" s="7">
         <v>-3</v>
       </c>
       <c r="D15" s="7">
         <v>-5</v>
       </c>
       <c r="E15" s="7">
         <v>-6</v>
       </c>
       <c r="F15" s="7">
         <v>-5</v>
       </c>
       <c r="G15" s="8">
         <v>-2</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="7">
@@ -10316,52 +10484,55 @@
       </c>
       <c r="AU15" s="7">
         <v>-2</v>
       </c>
       <c r="AV15" s="8">
         <v>6</v>
       </c>
       <c r="AW15" s="7">
         <v>4</v>
       </c>
       <c r="AX15" s="7">
         <v>-6</v>
       </c>
       <c r="AY15" s="8">
         <v>-8</v>
       </c>
       <c r="AZ15" s="7">
         <v>1</v>
       </c>
       <c r="BA15" s="7">
         <v>17</v>
       </c>
       <c r="BB15" s="7">
         <v>2</v>
       </c>
+      <c r="BC15" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7">
         <v>-11</v>
       </c>
       <c r="C16" s="7">
         <v>-11</v>
       </c>
       <c r="D16" s="7">
         <v>-10</v>
       </c>
       <c r="E16" s="7">
         <v>-12</v>
       </c>
       <c r="F16" s="7">
         <v>-13</v>
       </c>
       <c r="G16" s="8">
         <v>-9</v>
       </c>
       <c r="H16" s="8">
         <v>-14</v>
       </c>
       <c r="I16" s="7">
@@ -10480,52 +10651,55 @@
       </c>
       <c r="AU16" s="7">
         <v>-17</v>
       </c>
       <c r="AV16" s="8">
         <v>-2</v>
       </c>
       <c r="AW16" s="7">
         <v>-9</v>
       </c>
       <c r="AX16" s="7">
         <v>-8</v>
       </c>
       <c r="AY16" s="8">
         <v>-2</v>
       </c>
       <c r="AZ16" s="7">
         <v>-10</v>
       </c>
       <c r="BA16" s="7">
         <v>-4</v>
       </c>
       <c r="BB16" s="7">
         <v>0</v>
       </c>
+      <c r="BC16" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>-3</v>
       </c>
       <c r="C17" s="7">
         <v>-13</v>
       </c>
       <c r="D17" s="7">
         <v>-8</v>
       </c>
       <c r="E17" s="7">
         <v>-15</v>
       </c>
       <c r="F17" s="7">
         <v>-11</v>
       </c>
       <c r="G17" s="8">
         <v>-9</v>
       </c>
       <c r="H17" s="8">
         <v>-15</v>
       </c>
       <c r="I17" s="7">
@@ -10644,52 +10818,55 @@
       </c>
       <c r="AU17" s="7">
         <v>-21</v>
       </c>
       <c r="AV17" s="8">
         <v>-22</v>
       </c>
       <c r="AW17" s="7">
         <v>-11</v>
       </c>
       <c r="AX17" s="7">
         <v>-12</v>
       </c>
       <c r="AY17" s="8">
         <v>3</v>
       </c>
       <c r="AZ17" s="7">
         <v>-11</v>
       </c>
       <c r="BA17" s="7">
         <v>-5</v>
       </c>
       <c r="BB17" s="7">
         <v>-8</v>
       </c>
+      <c r="BC17" s="7">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7">
         <v>-3</v>
       </c>
       <c r="C18" s="7">
         <v>-2</v>
       </c>
       <c r="D18" s="7">
         <v>8</v>
       </c>
       <c r="E18" s="7">
         <v>1</v>
       </c>
       <c r="F18" s="7">
         <v>-2</v>
       </c>
       <c r="G18" s="8">
         <v>-1</v>
       </c>
       <c r="H18" s="8">
         <v>2</v>
       </c>
       <c r="I18" s="7">
@@ -10808,52 +10985,55 @@
       </c>
       <c r="AU18" s="7">
         <v>3</v>
       </c>
       <c r="AV18" s="8">
         <v>6</v>
       </c>
       <c r="AW18" s="7">
         <v>-3</v>
       </c>
       <c r="AX18" s="7">
         <v>-5</v>
       </c>
       <c r="AY18" s="8">
         <v>-11</v>
       </c>
       <c r="AZ18" s="7">
         <v>2</v>
       </c>
       <c r="BA18" s="7">
         <v>20</v>
       </c>
       <c r="BB18" s="7">
         <v>1</v>
       </c>
+      <c r="BC18" s="7">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>1</v>
       </c>
       <c r="C19" s="7">
         <v>-4</v>
       </c>
       <c r="D19" s="7">
         <v>-8</v>
       </c>
       <c r="E19" s="7">
         <v>2</v>
       </c>
       <c r="F19" s="7">
         <v>-1</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>-6</v>
       </c>
       <c r="I19" s="7">
@@ -10972,52 +11152,55 @@
       </c>
       <c r="AU19" s="7">
         <v>-2</v>
       </c>
       <c r="AV19" s="8">
         <v>-14</v>
       </c>
       <c r="AW19" s="7">
         <v>11</v>
       </c>
       <c r="AX19" s="7">
         <v>7</v>
       </c>
       <c r="AY19" s="8">
         <v>12</v>
       </c>
       <c r="AZ19" s="7">
         <v>1</v>
       </c>
       <c r="BA19" s="7">
         <v>-4</v>
       </c>
       <c r="BB19" s="7">
         <v>-2</v>
       </c>
+      <c r="BC19" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>1</v>
       </c>
       <c r="C20" s="7">
         <v>-8</v>
       </c>
       <c r="D20" s="7">
         <v>-11</v>
       </c>
       <c r="E20" s="7">
         <v>-1</v>
       </c>
       <c r="F20" s="7">
         <v>0</v>
       </c>
       <c r="G20" s="8">
         <v>-1</v>
       </c>
       <c r="H20" s="8">
         <v>-6</v>
       </c>
       <c r="I20" s="7">
@@ -11136,52 +11319,55 @@
       </c>
       <c r="AU20" s="7">
         <v>-10</v>
       </c>
       <c r="AV20" s="8">
         <v>1</v>
       </c>
       <c r="AW20" s="7">
         <v>6</v>
       </c>
       <c r="AX20" s="7">
         <v>-8</v>
       </c>
       <c r="AY20" s="8">
         <v>4</v>
       </c>
       <c r="AZ20" s="7">
         <v>-14</v>
       </c>
       <c r="BA20" s="7">
         <v>-6</v>
       </c>
       <c r="BB20" s="7">
         <v>-1</v>
       </c>
+      <c r="BC20" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="7">
         <v>-19</v>
       </c>
       <c r="C21" s="7">
         <v>-15</v>
       </c>
       <c r="D21" s="7">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>-19</v>
       </c>
       <c r="F21" s="7">
         <v>-5</v>
       </c>
       <c r="G21" s="8">
         <v>-18</v>
       </c>
       <c r="H21" s="8">
         <v>-15</v>
       </c>
       <c r="I21" s="7">
@@ -11300,52 +11486,55 @@
       </c>
       <c r="AU21" s="7">
         <v>-2</v>
       </c>
       <c r="AV21" s="8">
         <v>-6</v>
       </c>
       <c r="AW21" s="7">
         <v>-19</v>
       </c>
       <c r="AX21" s="7">
         <v>14</v>
       </c>
       <c r="AY21" s="8">
         <v>-1</v>
       </c>
       <c r="AZ21" s="7">
         <v>-3</v>
       </c>
       <c r="BA21" s="7">
         <v>-37</v>
       </c>
       <c r="BB21" s="7">
         <v>-3</v>
       </c>
+      <c r="BC21" s="7">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>-3</v>
       </c>
       <c r="D22" s="7">
         <v>0</v>
       </c>
       <c r="E22" s="7">
         <v>1</v>
       </c>
       <c r="F22" s="7">
         <v>-1</v>
       </c>
       <c r="G22" s="8">
         <v>3</v>
       </c>
       <c r="H22" s="8">
         <v>-4</v>
       </c>
       <c r="I22" s="7">
@@ -11464,52 +11653,55 @@
       </c>
       <c r="AU22" s="7">
         <v>-16</v>
       </c>
       <c r="AV22" s="8">
         <v>-11</v>
       </c>
       <c r="AW22" s="7">
         <v>-7</v>
       </c>
       <c r="AX22" s="7">
         <v>-23</v>
       </c>
       <c r="AY22" s="8">
         <v>-12</v>
       </c>
       <c r="AZ22" s="7">
         <v>8</v>
       </c>
       <c r="BA22" s="7">
         <v>-3</v>
       </c>
       <c r="BB22" s="7">
         <v>3</v>
       </c>
+      <c r="BC22" s="7">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>-2</v>
       </c>
       <c r="C23" s="7">
         <v>-3</v>
       </c>
       <c r="D23" s="7">
         <v>-5</v>
       </c>
       <c r="E23" s="7">
         <v>-4</v>
       </c>
       <c r="F23" s="7">
         <v>5</v>
       </c>
       <c r="G23" s="8">
         <v>-4</v>
       </c>
       <c r="H23" s="8">
         <v>-10</v>
       </c>
       <c r="I23" s="7">
@@ -11628,52 +11820,55 @@
       </c>
       <c r="AU23" s="7">
         <v>7</v>
       </c>
       <c r="AV23" s="8">
         <v>-2</v>
       </c>
       <c r="AW23" s="7">
         <v>-3</v>
       </c>
       <c r="AX23" s="7">
         <v>-9</v>
       </c>
       <c r="AY23" s="8">
         <v>0</v>
       </c>
       <c r="AZ23" s="7">
         <v>-5</v>
       </c>
       <c r="BA23" s="7">
         <v>-3</v>
       </c>
       <c r="BB23" s="7">
         <v>0</v>
       </c>
+      <c r="BC23" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>-7</v>
       </c>
       <c r="C24" s="7">
         <v>-4</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>-1</v>
       </c>
       <c r="F24" s="7">
         <v>-2</v>
       </c>
       <c r="G24" s="7">
         <v>-7</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="7">
@@ -11792,52 +11987,55 @@
       </c>
       <c r="AU24" s="7">
         <v>-16</v>
       </c>
       <c r="AV24" s="8">
         <v>-7</v>
       </c>
       <c r="AW24" s="7">
         <v>-9</v>
       </c>
       <c r="AX24" s="7">
         <v>-8</v>
       </c>
       <c r="AY24" s="8">
         <v>5</v>
       </c>
       <c r="AZ24" s="7">
         <v>7</v>
       </c>
       <c r="BA24" s="7">
         <v>-6</v>
       </c>
       <c r="BB24" s="7">
         <v>-17</v>
       </c>
+      <c r="BC24" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>1</v>
       </c>
       <c r="C25" s="7">
         <v>-11</v>
       </c>
       <c r="D25" s="7">
         <v>-7</v>
       </c>
       <c r="E25" s="7">
         <v>-2</v>
       </c>
       <c r="F25" s="7">
         <v>-2</v>
       </c>
       <c r="G25" s="7">
         <v>-3</v>
       </c>
       <c r="H25" s="8">
         <v>-7</v>
       </c>
       <c r="I25" s="7">
@@ -11956,52 +12154,55 @@
       </c>
       <c r="AU25" s="7">
         <v>-8</v>
       </c>
       <c r="AV25" s="8">
         <v>-22</v>
       </c>
       <c r="AW25" s="7">
         <v>-6</v>
       </c>
       <c r="AX25" s="7">
         <v>-12</v>
       </c>
       <c r="AY25" s="8">
         <v>-4</v>
       </c>
       <c r="AZ25" s="7">
         <v>8</v>
       </c>
       <c r="BA25" s="7">
         <v>0</v>
       </c>
       <c r="BB25" s="7">
         <v>-2</v>
       </c>
+      <c r="BC25" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>1</v>
       </c>
       <c r="C26" s="7">
         <v>-5</v>
       </c>
       <c r="D26" s="7">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>-4</v>
       </c>
       <c r="F26" s="7">
         <v>2</v>
       </c>
       <c r="G26" s="7">
         <v>-4</v>
       </c>
       <c r="H26" s="8">
         <v>-5</v>
       </c>
       <c r="I26" s="7">
@@ -12120,52 +12321,55 @@
       </c>
       <c r="AU26" s="7">
         <v>0</v>
       </c>
       <c r="AV26" s="8">
         <v>-4</v>
       </c>
       <c r="AW26" s="7">
         <v>-8</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>-2</v>
       </c>
       <c r="AZ26" s="7">
         <v>16</v>
       </c>
       <c r="BA26" s="7">
         <v>5</v>
       </c>
       <c r="BB26" s="7">
         <v>-10</v>
       </c>
+      <c r="BC26" s="7">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>-1</v>
       </c>
       <c r="C27" s="11">
         <v>-5</v>
       </c>
       <c r="D27" s="11">
         <v>1</v>
       </c>
       <c r="E27" s="11">
         <v>-3</v>
       </c>
       <c r="F27" s="11">
         <v>0</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="11">
         <v>-7</v>
       </c>
       <c r="I27" s="11">
@@ -12284,75 +12488,78 @@
       </c>
       <c r="AU27" s="11">
         <v>-2</v>
       </c>
       <c r="AV27" s="11">
         <v>-5</v>
       </c>
       <c r="AW27" s="11">
         <v>-7</v>
       </c>
       <c r="AX27" s="11">
         <v>4</v>
       </c>
       <c r="AY27" s="11">
         <v>-4</v>
       </c>
       <c r="AZ27" s="11">
         <v>-1</v>
       </c>
       <c r="BA27" s="11">
         <v>-6</v>
       </c>
       <c r="BB27" s="11">
         <v>-4</v>
       </c>
+      <c r="BC27" s="11">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="8"/>
       <c r="K30" s="7"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>