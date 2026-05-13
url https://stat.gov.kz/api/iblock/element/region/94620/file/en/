--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="90" yWindow="30" windowWidth="19740" windowHeight="9375"/>
   </bookViews>
   <sheets>
     <sheet name="Immigrants" sheetId="1" r:id="rId1"/>
     <sheet name="Emigrants" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1440" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1479" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Number of arrivals from outside the Republic of Kazakhstan</t>
   </si>
   <si>
@@ -408,88 +408,88 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -769,212 +769,214 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY31"/>
+  <dimension ref="A1:AZ31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="30"/>
-[...47 lines deleted...]
-      <c r="AY2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AX3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="25">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="25">
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27"/>
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="28"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="29"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
     </row>
-    <row r="5" spans="1:51" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="24"/>
+    <row r="5" spans="1:52" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1081,106 +1083,110 @@
       </c>
       <c r="AR5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AS5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
+      <c r="AZ5" s="17" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AY6" s="31"/>
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>51</v>
       </c>
       <c r="C7" s="7">
         <v>67</v>
       </c>
       <c r="D7" s="7">
         <v>60</v>
       </c>
       <c r="E7" s="7">
         <v>39</v>
       </c>
       <c r="F7" s="8">
         <v>54</v>
       </c>
       <c r="G7" s="8">
         <v>54</v>
       </c>
       <c r="H7" s="8">
         <v>74</v>
       </c>
       <c r="I7" s="7">
@@ -1287,55 +1293,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>40</v>
       </c>
       <c r="AR7" s="7">
         <v>145</v>
       </c>
       <c r="AS7" s="7">
         <v>75</v>
       </c>
       <c r="AT7" s="7">
         <v>23</v>
       </c>
       <c r="AU7" s="7">
         <v>127</v>
       </c>
       <c r="AV7" s="8">
         <v>130</v>
       </c>
       <c r="AW7" s="7">
         <v>127</v>
       </c>
       <c r="AX7" s="7">
         <v>73</v>
       </c>
-      <c r="AY7" s="33">
+      <c r="AY7" s="21">
         <v>54</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>53</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>13</v>
       </c>
       <c r="C8" s="7">
         <v>30</v>
       </c>
       <c r="D8" s="7">
         <v>23</v>
       </c>
       <c r="E8" s="7">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>32</v>
       </c>
       <c r="G8" s="8">
         <v>26</v>
       </c>
       <c r="H8" s="8">
         <v>21</v>
       </c>
       <c r="I8" s="7">
@@ -1445,52 +1454,55 @@
       </c>
       <c r="AR8" s="7">
         <v>31</v>
       </c>
       <c r="AS8" s="7">
         <v>23</v>
       </c>
       <c r="AT8" s="7">
         <v>10</v>
       </c>
       <c r="AU8" s="7">
         <v>37</v>
       </c>
       <c r="AV8" s="8">
         <v>24</v>
       </c>
       <c r="AW8" s="7">
         <v>47</v>
       </c>
       <c r="AX8" s="7">
         <v>10</v>
       </c>
       <c r="AY8" s="8">
         <v>21</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>18</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -1600,52 +1612,55 @@
       </c>
       <c r="AR9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7">
         <v>3</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8">
         <v>1</v>
       </c>
+      <c r="AZ9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>1</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="7">
         <v>1</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
       </c>
       <c r="I10" s="7">
@@ -1755,52 +1770,55 @@
       </c>
       <c r="AR10" s="7">
         <v>4</v>
       </c>
       <c r="AS10" s="7">
         <v>3</v>
       </c>
       <c r="AT10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="7">
         <v>6</v>
       </c>
       <c r="AV10" s="8">
         <v>6</v>
       </c>
       <c r="AW10" s="7">
         <v>10</v>
       </c>
       <c r="AX10" s="7">
         <v>3</v>
       </c>
       <c r="AY10" s="8">
         <v>7</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>33</v>
       </c>
       <c r="C11" s="7">
         <v>32</v>
       </c>
       <c r="D11" s="7">
         <v>28</v>
       </c>
       <c r="E11" s="7">
         <v>8</v>
       </c>
       <c r="F11" s="8">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <v>21</v>
       </c>
       <c r="H11" s="8">
         <v>43</v>
       </c>
       <c r="I11" s="7">
@@ -1910,52 +1928,55 @@
       </c>
       <c r="AR11" s="7">
         <v>96</v>
       </c>
       <c r="AS11" s="7">
         <v>42</v>
       </c>
       <c r="AT11" s="7">
         <v>7</v>
       </c>
       <c r="AU11" s="7">
         <v>56</v>
       </c>
       <c r="AV11" s="8">
         <v>80</v>
       </c>
       <c r="AW11" s="7">
         <v>56</v>
       </c>
       <c r="AX11" s="7">
         <v>43</v>
       </c>
       <c r="AY11" s="8">
         <v>14</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>16</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="7" t="s">
@@ -2065,52 +2086,55 @@
       </c>
       <c r="AR12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="7">
         <v>1</v>
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ12" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -2220,52 +2244,55 @@
       </c>
       <c r="AR13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>1</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>1</v>
       </c>
       <c r="G14" s="8">
         <v>3</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="7">
@@ -2375,52 +2402,55 @@
       </c>
       <c r="AR14" s="7">
         <v>1</v>
       </c>
       <c r="AS14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="7">
         <v>1</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>1</v>
       </c>
       <c r="AX14" s="7">
         <v>2</v>
       </c>
       <c r="AY14" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ14" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="7" t="s">
@@ -2530,52 +2560,55 @@
       </c>
       <c r="AR15" s="7">
         <v>2</v>
       </c>
       <c r="AS15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ15" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -2685,52 +2718,55 @@
       </c>
       <c r="AR16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>2</v>
       </c>
       <c r="E17" s="7">
         <v>1</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="7" t="s">
@@ -2840,52 +2876,55 @@
       </c>
       <c r="AR17" s="7">
         <v>3</v>
       </c>
       <c r="AS17" s="7">
         <v>1</v>
       </c>
       <c r="AT17" s="7">
         <v>1</v>
       </c>
       <c r="AU17" s="7">
         <v>8</v>
       </c>
       <c r="AV17" s="8">
         <v>2</v>
       </c>
       <c r="AW17" s="7">
         <v>2</v>
       </c>
       <c r="AX17" s="7">
         <v>3</v>
       </c>
       <c r="AY17" s="8">
         <v>1</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -2995,52 +3034,55 @@
       </c>
       <c r="AR18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="7">
         <v>2</v>
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8">
         <v>2</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="7">
         <v>1</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -3150,52 +3192,55 @@
       </c>
       <c r="AR19" s="7">
         <v>3</v>
       </c>
       <c r="AS19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT19" s="7">
         <v>1</v>
       </c>
       <c r="AU19" s="7">
         <v>2</v>
       </c>
       <c r="AV19" s="8">
         <v>4</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7">
         <v>2</v>
       </c>
       <c r="AY19" s="8">
         <v>1</v>
       </c>
+      <c r="AZ19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -3305,52 +3350,55 @@
       </c>
       <c r="AR20" s="7">
         <v>1</v>
       </c>
       <c r="AS20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8">
         <v>2</v>
       </c>
       <c r="AW20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>1</v>
       </c>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="8">
         <v>3</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7">
@@ -3460,52 +3508,55 @@
       </c>
       <c r="AR21" s="7">
         <v>2</v>
       </c>
       <c r="AS21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT21" s="7">
         <v>3</v>
       </c>
       <c r="AU21" s="7">
         <v>5</v>
       </c>
       <c r="AV21" s="8">
         <v>3</v>
       </c>
       <c r="AW21" s="7">
         <v>6</v>
       </c>
       <c r="AX21" s="7">
         <v>5</v>
       </c>
       <c r="AY21" s="8">
         <v>3</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7">
         <v>1</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>1</v>
       </c>
       <c r="I22" s="7" t="s">
@@ -3615,52 +3666,55 @@
       </c>
       <c r="AR22" s="7">
         <v>1</v>
       </c>
       <c r="AS22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8">
         <v>3</v>
       </c>
       <c r="AW22" s="7">
         <v>1</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8">
         <v>1</v>
       </c>
+      <c r="AZ22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -3770,52 +3824,55 @@
       </c>
       <c r="AR23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="7" t="s">
@@ -3925,52 +3982,55 @@
       </c>
       <c r="AR24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>1</v>
       </c>
       <c r="AV24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>2</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -4080,52 +4140,55 @@
       </c>
       <c r="AR25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW25" s="7">
         <v>2</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>1</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>1</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>2</v>
       </c>
       <c r="I26" s="7">
@@ -4235,52 +4298,55 @@
       </c>
       <c r="AR26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS26" s="7">
         <v>2</v>
       </c>
       <c r="AT26" s="7">
         <v>1</v>
       </c>
       <c r="AU26" s="7">
         <v>3</v>
       </c>
       <c r="AV26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>1</v>
       </c>
+      <c r="AZ26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>3</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>2</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -4390,265 +4456,270 @@
       </c>
       <c r="AR27" s="11">
         <v>1</v>
       </c>
       <c r="AS27" s="11">
         <v>1</v>
       </c>
       <c r="AT27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="11">
         <v>1</v>
       </c>
       <c r="AV27" s="11">
         <v>4</v>
       </c>
       <c r="AW27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="11">
         <v>2</v>
       </c>
       <c r="AY27" s="11">
         <v>2</v>
       </c>
+      <c r="AZ27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY31"/>
+  <dimension ref="A1:AZ31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AW11" sqref="AW11"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.42578125" style="13" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.42578125" style="13" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="30"/>
-[...47 lines deleted...]
-      <c r="AY2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AX3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="32">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="33">
         <v>2022</v>
       </c>
-      <c r="C4" s="32"/>
-[...10 lines deleted...]
-      <c r="N4" s="32">
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33">
         <v>2023</v>
       </c>
-      <c r="O4" s="32"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33"/>
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="28"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="29"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
     </row>
-    <row r="5" spans="1:51" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="24"/>
+    <row r="5" spans="1:52" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -4755,106 +4826,110 @@
       </c>
       <c r="AR5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AS5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
+      <c r="AZ5" s="17" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AY6" s="31"/>
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>225</v>
       </c>
       <c r="C7" s="7">
         <v>218</v>
       </c>
       <c r="D7" s="7">
         <v>202</v>
       </c>
       <c r="E7" s="7">
         <v>228</v>
       </c>
       <c r="F7" s="7">
         <v>232</v>
       </c>
       <c r="G7" s="8">
         <v>377</v>
       </c>
       <c r="H7" s="8">
         <v>436</v>
       </c>
       <c r="I7" s="7">
@@ -4961,55 +5036,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>78</v>
       </c>
       <c r="AR7" s="7">
         <v>70</v>
       </c>
       <c r="AS7" s="7">
         <v>61</v>
       </c>
       <c r="AT7" s="7">
         <v>68</v>
       </c>
       <c r="AU7" s="7">
         <v>58</v>
       </c>
       <c r="AV7" s="8">
         <v>31</v>
       </c>
       <c r="AW7" s="7">
         <v>18</v>
       </c>
       <c r="AX7" s="7">
         <v>16</v>
       </c>
-      <c r="AY7" s="33">
+      <c r="AY7" s="21">
         <v>29</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>21</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>98</v>
       </c>
       <c r="C8" s="7">
         <v>96</v>
       </c>
       <c r="D8" s="7">
         <v>84</v>
       </c>
       <c r="E8" s="7">
         <v>73</v>
       </c>
       <c r="F8" s="7">
         <v>90</v>
       </c>
       <c r="G8" s="8">
         <v>135</v>
       </c>
       <c r="H8" s="8">
         <v>153</v>
       </c>
       <c r="I8" s="7">
@@ -5119,52 +5197,55 @@
       </c>
       <c r="AR8" s="7">
         <v>24</v>
       </c>
       <c r="AS8" s="7">
         <v>13</v>
       </c>
       <c r="AT8" s="7">
         <v>30</v>
       </c>
       <c r="AU8" s="7">
         <v>38</v>
       </c>
       <c r="AV8" s="8">
         <v>15</v>
       </c>
       <c r="AW8" s="7">
         <v>3</v>
       </c>
       <c r="AX8" s="7">
         <v>8</v>
       </c>
       <c r="AY8" s="8">
         <v>21</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7">
         <v>2</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>5</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -5274,52 +5355,55 @@
       </c>
       <c r="AR9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>18</v>
       </c>
       <c r="C10" s="7">
         <v>29</v>
       </c>
       <c r="D10" s="7">
         <v>26</v>
       </c>
       <c r="E10" s="7">
         <v>31</v>
       </c>
       <c r="F10" s="7">
         <v>23</v>
       </c>
       <c r="G10" s="8">
         <v>31</v>
       </c>
       <c r="H10" s="8">
         <v>42</v>
       </c>
       <c r="I10" s="7">
@@ -5429,52 +5513,55 @@
       </c>
       <c r="AR10" s="7">
         <v>6</v>
       </c>
       <c r="AS10" s="7">
         <v>1</v>
       </c>
       <c r="AT10" s="7">
         <v>7</v>
       </c>
       <c r="AU10" s="7">
         <v>1</v>
       </c>
       <c r="AV10" s="8">
         <v>3</v>
       </c>
       <c r="AW10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="8">
         <v>1</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>41</v>
       </c>
       <c r="C11" s="7">
         <v>42</v>
       </c>
       <c r="D11" s="7">
         <v>37</v>
       </c>
       <c r="E11" s="7">
         <v>54</v>
       </c>
       <c r="F11" s="7">
         <v>43</v>
       </c>
       <c r="G11" s="8">
         <v>79</v>
       </c>
       <c r="H11" s="8">
         <v>101</v>
       </c>
       <c r="I11" s="7">
@@ -5584,52 +5671,55 @@
       </c>
       <c r="AR11" s="7">
         <v>12</v>
       </c>
       <c r="AS11" s="7">
         <v>14</v>
       </c>
       <c r="AT11" s="7">
         <v>10</v>
       </c>
       <c r="AU11" s="7">
         <v>11</v>
       </c>
       <c r="AV11" s="8">
         <v>3</v>
       </c>
       <c r="AW11" s="7">
         <v>7</v>
       </c>
       <c r="AX11" s="7">
         <v>6</v>
       </c>
       <c r="AY11" s="8">
         <v>3</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>1</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>2</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>1</v>
       </c>
       <c r="H12" s="8">
         <v>11</v>
       </c>
       <c r="I12" s="7">
@@ -5739,52 +5829,55 @@
       </c>
       <c r="AR12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="7">
         <v>2</v>
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8">
         <v>1</v>
       </c>
+      <c r="AZ12" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -5894,52 +5987,55 @@
       </c>
       <c r="AR13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>4</v>
       </c>
       <c r="C14" s="7">
         <v>5</v>
       </c>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7">
         <v>3</v>
       </c>
       <c r="F14" s="7">
         <v>10</v>
       </c>
       <c r="G14" s="8">
         <v>9</v>
       </c>
       <c r="H14" s="8">
         <v>17</v>
       </c>
       <c r="I14" s="7">
@@ -6049,52 +6145,55 @@
       </c>
       <c r="AR14" s="7">
         <v>1</v>
       </c>
       <c r="AS14" s="7">
         <v>8</v>
       </c>
       <c r="AT14" s="7">
         <v>2</v>
       </c>
       <c r="AU14" s="7">
         <v>1</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="8">
         <v>1</v>
       </c>
+      <c r="AZ14" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>3</v>
       </c>
       <c r="E15" s="7">
         <v>6</v>
       </c>
       <c r="F15" s="7">
         <v>4</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>8</v>
       </c>
       <c r="I15" s="7">
@@ -6204,52 +6303,55 @@
       </c>
       <c r="AR15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS15" s="7">
         <v>3</v>
       </c>
       <c r="AT15" s="7">
         <v>8</v>
       </c>
       <c r="AU15" s="7">
         <v>1</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ15" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -6359,52 +6461,55 @@
       </c>
       <c r="AR16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>7</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>8</v>
       </c>
       <c r="E17" s="7">
         <v>14</v>
       </c>
       <c r="F17" s="7">
         <v>10</v>
       </c>
       <c r="G17" s="8">
         <v>13</v>
       </c>
       <c r="H17" s="8">
         <v>14</v>
       </c>
       <c r="I17" s="7">
@@ -6514,52 +6619,55 @@
       </c>
       <c r="AR17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS17" s="7">
         <v>7</v>
       </c>
       <c r="AT17" s="7">
         <v>1</v>
       </c>
       <c r="AU17" s="7">
         <v>1</v>
       </c>
       <c r="AV17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>2</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>4</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -6669,52 +6777,55 @@
       </c>
       <c r="AR18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>10</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7">
         <v>3</v>
       </c>
       <c r="E19" s="7">
         <v>13</v>
       </c>
       <c r="F19" s="7">
         <v>1</v>
       </c>
       <c r="G19" s="8">
         <v>23</v>
       </c>
       <c r="H19" s="8">
         <v>15</v>
       </c>
       <c r="I19" s="7">
@@ -6824,52 +6935,55 @@
       </c>
       <c r="AR19" s="7">
         <v>1</v>
       </c>
       <c r="AS19" s="7">
         <v>1</v>
       </c>
       <c r="AT19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>2</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>2</v>
       </c>
       <c r="H20" s="8">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -6979,52 +7093,55 @@
       </c>
       <c r="AR20" s="7">
         <v>3</v>
       </c>
       <c r="AS20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="7">
         <v>2</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>11</v>
       </c>
       <c r="C21" s="7">
         <v>19</v>
       </c>
       <c r="D21" s="7">
         <v>10</v>
       </c>
       <c r="E21" s="7">
         <v>16</v>
       </c>
       <c r="F21" s="7">
         <v>25</v>
       </c>
       <c r="G21" s="8">
         <v>37</v>
       </c>
       <c r="H21" s="8">
         <v>31</v>
       </c>
       <c r="I21" s="7">
@@ -7134,52 +7251,55 @@
       </c>
       <c r="AR21" s="7">
         <v>8</v>
       </c>
       <c r="AS21" s="7">
         <v>10</v>
       </c>
       <c r="AT21" s="7">
         <v>8</v>
       </c>
       <c r="AU21" s="7">
         <v>1</v>
       </c>
       <c r="AV21" s="8">
         <v>2</v>
       </c>
       <c r="AW21" s="7">
         <v>4</v>
       </c>
       <c r="AX21" s="7">
         <v>2</v>
       </c>
       <c r="AY21" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7">
         <v>2</v>
       </c>
       <c r="F22" s="7">
         <v>1</v>
       </c>
       <c r="G22" s="8">
         <v>5</v>
       </c>
       <c r="H22" s="8">
         <v>6</v>
       </c>
       <c r="I22" s="7">
@@ -7289,52 +7409,55 @@
       </c>
       <c r="AR22" s="7">
         <v>1</v>
       </c>
       <c r="AS22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -7444,52 +7567,55 @@
       </c>
       <c r="AR23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>7</v>
       </c>
       <c r="C24" s="7">
         <v>1</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>3</v>
       </c>
       <c r="F24" s="7">
         <v>2</v>
       </c>
       <c r="G24" s="7">
         <v>3</v>
       </c>
       <c r="H24" s="8">
         <v>4</v>
       </c>
       <c r="I24" s="7">
@@ -7599,52 +7725,55 @@
       </c>
       <c r="AR24" s="7">
         <v>12</v>
       </c>
       <c r="AS24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>2</v>
       </c>
       <c r="AV24" s="8">
         <v>6</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8">
         <v>1</v>
       </c>
+      <c r="AZ24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>3</v>
       </c>
       <c r="C25" s="7">
         <v>9</v>
       </c>
       <c r="D25" s="7">
         <v>8</v>
       </c>
       <c r="E25" s="7">
         <v>1</v>
       </c>
       <c r="F25" s="7">
         <v>15</v>
       </c>
       <c r="G25" s="7">
         <v>11</v>
       </c>
       <c r="H25" s="8">
         <v>14</v>
       </c>
       <c r="I25" s="7">
@@ -7754,52 +7883,55 @@
       </c>
       <c r="AR25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS25" s="7">
         <v>1</v>
       </c>
       <c r="AT25" s="7">
         <v>1</v>
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="8">
         <v>1</v>
       </c>
       <c r="AW25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>6</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>5</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7">
         <v>5</v>
       </c>
       <c r="G26" s="7">
         <v>9</v>
       </c>
       <c r="H26" s="8">
         <v>2</v>
       </c>
       <c r="I26" s="7">
@@ -7909,52 +8041,55 @@
       </c>
       <c r="AR26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="8">
         <v>1</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>10</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>6</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>7</v>
       </c>
       <c r="H27" s="11">
         <v>9</v>
       </c>
       <c r="I27" s="11">
@@ -8064,261 +8199,266 @@
       </c>
       <c r="AR27" s="11">
         <v>2</v>
       </c>
       <c r="AS27" s="11">
         <v>1</v>
       </c>
       <c r="AT27" s="11">
         <v>1</v>
       </c>
       <c r="AU27" s="11">
         <v>1</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="11">
         <v>2</v>
       </c>
       <c r="AX27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="11">
         <v>1</v>
       </c>
+      <c r="AZ27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY31"/>
+  <dimension ref="A1:AZ31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AW11" sqref="AW11"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="22" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="6.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="30" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="30"/>
-[...47 lines deleted...]
-      <c r="AY2" s="30"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+      <c r="S2" s="31"/>
+      <c r="T2" s="31"/>
+      <c r="U2" s="31"/>
+      <c r="V2" s="31"/>
+      <c r="W2" s="31"/>
+      <c r="X2" s="31"/>
+      <c r="Y2" s="31"/>
+      <c r="Z2" s="31"/>
+      <c r="AA2" s="31"/>
+      <c r="AB2" s="31"/>
+      <c r="AC2" s="31"/>
+      <c r="AD2" s="31"/>
+      <c r="AE2" s="31"/>
+      <c r="AF2" s="31"/>
+      <c r="AG2" s="31"/>
+      <c r="AH2" s="31"/>
+      <c r="AI2" s="31"/>
+      <c r="AJ2" s="31"/>
+      <c r="AK2" s="31"/>
+      <c r="AL2" s="31"/>
+      <c r="AM2" s="31"/>
+      <c r="AN2" s="31"/>
+      <c r="AO2" s="31"/>
+      <c r="AP2" s="31"/>
+      <c r="AQ2" s="31"/>
+      <c r="AR2" s="31"/>
+      <c r="AS2" s="31"/>
+      <c r="AT2" s="31"/>
+      <c r="AU2" s="31"/>
+      <c r="AV2" s="31"/>
+      <c r="AW2" s="31"/>
+      <c r="AX2" s="31"/>
+      <c r="AY2" s="31"/>
+      <c r="AZ2" s="31"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AX3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="32">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="33">
         <v>2022</v>
       </c>
-      <c r="C4" s="32"/>
-[...10 lines deleted...]
-      <c r="N4" s="32">
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33">
         <v>2023</v>
       </c>
-      <c r="O4" s="32"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33"/>
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="28"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="29"/>
+      <c r="AB4" s="29"/>
+      <c r="AC4" s="29"/>
+      <c r="AD4" s="29"/>
+      <c r="AE4" s="29"/>
+      <c r="AF4" s="29"/>
+      <c r="AG4" s="29"/>
+      <c r="AH4" s="29"/>
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
     </row>
-    <row r="5" spans="1:51" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="24"/>
+    <row r="5" spans="1:52" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -8425,106 +8565,110 @@
       </c>
       <c r="AR5" s="17" t="s">
         <v>16</v>
       </c>
       <c r="AS5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
+      <c r="AZ5" s="17" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="AY6" s="31"/>
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="32"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="32"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="32"/>
+      <c r="P6" s="32"/>
+      <c r="Q6" s="32"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="32"/>
+      <c r="T6" s="32"/>
+      <c r="U6" s="32"/>
+      <c r="V6" s="32"/>
+      <c r="W6" s="32"/>
+      <c r="X6" s="32"/>
+      <c r="Y6" s="32"/>
+      <c r="Z6" s="32"/>
+      <c r="AA6" s="32"/>
+      <c r="AB6" s="32"/>
+      <c r="AC6" s="32"/>
+      <c r="AD6" s="32"/>
+      <c r="AE6" s="32"/>
+      <c r="AF6" s="32"/>
+      <c r="AG6" s="32"/>
+      <c r="AH6" s="32"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="32"/>
+      <c r="AK6" s="32"/>
+      <c r="AL6" s="32"/>
+      <c r="AM6" s="32"/>
+      <c r="AN6" s="32"/>
+      <c r="AO6" s="32"/>
+      <c r="AP6" s="32"/>
+      <c r="AQ6" s="32"/>
+      <c r="AR6" s="32"/>
+      <c r="AS6" s="32"/>
+      <c r="AT6" s="32"/>
+      <c r="AU6" s="32"/>
+      <c r="AV6" s="32"/>
+      <c r="AW6" s="32"/>
+      <c r="AX6" s="32"/>
+      <c r="AY6" s="32"/>
+      <c r="AZ6" s="32"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>-174</v>
       </c>
       <c r="C7" s="7">
         <v>-151</v>
       </c>
       <c r="D7" s="7">
         <v>-142</v>
       </c>
       <c r="E7" s="7">
         <v>-189</v>
       </c>
       <c r="F7" s="7">
         <v>-178</v>
       </c>
       <c r="G7" s="8">
         <v>-323</v>
       </c>
       <c r="H7" s="8">
         <v>-362</v>
       </c>
       <c r="I7" s="7">
@@ -8631,55 +8775,58 @@
       </c>
       <c r="AQ7" s="8">
         <v>-38</v>
       </c>
       <c r="AR7" s="7">
         <v>75</v>
       </c>
       <c r="AS7" s="7">
         <v>14</v>
       </c>
       <c r="AT7" s="7">
         <v>-45</v>
       </c>
       <c r="AU7" s="7">
         <v>69</v>
       </c>
       <c r="AV7" s="8">
         <v>99</v>
       </c>
       <c r="AW7" s="7">
         <v>109</v>
       </c>
       <c r="AX7" s="7">
         <v>57</v>
       </c>
-      <c r="AY7" s="33">
+      <c r="AY7" s="21">
         <v>25</v>
       </c>
+      <c r="AZ7" s="7">
+        <v>32</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>-85</v>
       </c>
       <c r="C8" s="7">
         <v>-66</v>
       </c>
       <c r="D8" s="7">
         <v>-61</v>
       </c>
       <c r="E8" s="7">
         <v>-50</v>
       </c>
       <c r="F8" s="7">
         <v>-58</v>
       </c>
       <c r="G8" s="8">
         <v>-109</v>
       </c>
       <c r="H8" s="8">
         <v>-132</v>
       </c>
       <c r="I8" s="7">
@@ -8789,52 +8936,55 @@
       </c>
       <c r="AR8" s="7">
         <v>7</v>
       </c>
       <c r="AS8" s="7">
         <v>10</v>
       </c>
       <c r="AT8" s="7">
         <v>-20</v>
       </c>
       <c r="AU8" s="7">
         <v>-1</v>
       </c>
       <c r="AV8" s="8">
         <v>9</v>
       </c>
       <c r="AW8" s="7">
         <v>44</v>
       </c>
       <c r="AX8" s="7">
         <v>2</v>
       </c>
       <c r="AY8" s="8">
         <v>0</v>
       </c>
+      <c r="AZ8" s="7">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>-2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7">
         <v>-2</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>-5</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -8944,52 +9094,55 @@
       </c>
       <c r="AR9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7">
         <v>3</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8">
         <v>1</v>
       </c>
+      <c r="AZ9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>-17</v>
       </c>
       <c r="C10" s="7">
         <v>-29</v>
       </c>
       <c r="D10" s="7">
         <v>-25</v>
       </c>
       <c r="E10" s="7">
         <v>-31</v>
       </c>
       <c r="F10" s="7">
         <v>-22</v>
       </c>
       <c r="G10" s="8">
         <v>-31</v>
       </c>
       <c r="H10" s="8">
         <v>-41</v>
       </c>
       <c r="I10" s="7">
@@ -9099,52 +9252,55 @@
       </c>
       <c r="AR10" s="7">
         <v>-2</v>
       </c>
       <c r="AS10" s="7">
         <v>2</v>
       </c>
       <c r="AT10" s="7">
         <v>-7</v>
       </c>
       <c r="AU10" s="7">
         <v>5</v>
       </c>
       <c r="AV10" s="8">
         <v>3</v>
       </c>
       <c r="AW10" s="7">
         <v>10</v>
       </c>
       <c r="AX10" s="7">
         <v>3</v>
       </c>
       <c r="AY10" s="8">
         <v>6</v>
       </c>
+      <c r="AZ10" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>-8</v>
       </c>
       <c r="C11" s="7">
         <v>-10</v>
       </c>
       <c r="D11" s="7">
         <v>-9</v>
       </c>
       <c r="E11" s="7">
         <v>-46</v>
       </c>
       <c r="F11" s="7">
         <v>-28</v>
       </c>
       <c r="G11" s="8">
         <v>-58</v>
       </c>
       <c r="H11" s="8">
         <v>-58</v>
       </c>
       <c r="I11" s="7">
@@ -9254,52 +9410,55 @@
       </c>
       <c r="AR11" s="7">
         <v>84</v>
       </c>
       <c r="AS11" s="7">
         <v>28</v>
       </c>
       <c r="AT11" s="7">
         <v>-3</v>
       </c>
       <c r="AU11" s="7">
         <v>45</v>
       </c>
       <c r="AV11" s="8">
         <v>77</v>
       </c>
       <c r="AW11" s="7">
         <v>49</v>
       </c>
       <c r="AX11" s="7">
         <v>37</v>
       </c>
       <c r="AY11" s="8">
         <v>11</v>
       </c>
+      <c r="AZ11" s="7">
+        <v>11</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>-3</v>
       </c>
       <c r="C12" s="7">
         <v>-1</v>
       </c>
       <c r="D12" s="7">
         <v>-4</v>
       </c>
       <c r="E12" s="7">
         <v>-2</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>-1</v>
       </c>
       <c r="H12" s="8">
         <v>-11</v>
       </c>
       <c r="I12" s="7">
@@ -9409,52 +9568,55 @@
       </c>
       <c r="AR12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS12" s="7">
         <v>-1</v>
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8">
         <v>-1</v>
       </c>
+      <c r="AZ12" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -9564,52 +9726,55 @@
       </c>
       <c r="AR13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>-3</v>
       </c>
       <c r="C14" s="7">
         <v>-5</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>-9</v>
       </c>
       <c r="G14" s="8">
         <v>-6</v>
       </c>
       <c r="H14" s="8">
         <v>-17</v>
       </c>
       <c r="I14" s="7">
@@ -9719,52 +9884,55 @@
       </c>
       <c r="AR14" s="7">
         <v>0</v>
       </c>
       <c r="AS14" s="7">
         <v>-8</v>
       </c>
       <c r="AT14" s="7">
         <v>-2</v>
       </c>
       <c r="AU14" s="7">
         <v>0</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>1</v>
       </c>
       <c r="AX14" s="7">
         <v>2</v>
       </c>
       <c r="AY14" s="8">
         <v>-1</v>
       </c>
+      <c r="AZ14" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>-8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>-3</v>
       </c>
       <c r="E15" s="7">
         <v>-6</v>
       </c>
       <c r="F15" s="7">
         <v>-4</v>
       </c>
       <c r="G15" s="8">
         <v>-3</v>
       </c>
       <c r="H15" s="8">
         <v>-6</v>
       </c>
       <c r="I15" s="7">
@@ -9874,52 +10042,55 @@
       </c>
       <c r="AR15" s="7">
         <v>2</v>
       </c>
       <c r="AS15" s="7">
         <v>-3</v>
       </c>
       <c r="AT15" s="7">
         <v>-8</v>
       </c>
       <c r="AU15" s="7">
         <v>-1</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ15" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -10029,52 +10200,55 @@
       </c>
       <c r="AR16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>-7</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>-6</v>
       </c>
       <c r="E17" s="7">
         <v>-13</v>
       </c>
       <c r="F17" s="7">
         <v>-10</v>
       </c>
       <c r="G17" s="8">
         <v>-13</v>
       </c>
       <c r="H17" s="8">
         <v>-12</v>
       </c>
       <c r="I17" s="7">
@@ -10184,52 +10358,55 @@
       </c>
       <c r="AR17" s="7">
         <v>3</v>
       </c>
       <c r="AS17" s="7">
         <v>-6</v>
       </c>
       <c r="AT17" s="7">
         <v>0</v>
       </c>
       <c r="AU17" s="7">
         <v>7</v>
       </c>
       <c r="AV17" s="8">
         <v>2</v>
       </c>
       <c r="AW17" s="7">
         <v>2</v>
       </c>
       <c r="AX17" s="7">
         <v>3</v>
       </c>
       <c r="AY17" s="8">
         <v>1</v>
       </c>
+      <c r="AZ17" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>-2</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>-4</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -10339,52 +10516,55 @@
       </c>
       <c r="AR18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS18" s="7">
         <v>2</v>
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8">
         <v>2</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>-10</v>
       </c>
       <c r="C19" s="7">
         <v>-5</v>
       </c>
       <c r="D19" s="7">
         <v>-3</v>
       </c>
       <c r="E19" s="7">
         <v>-13</v>
       </c>
       <c r="F19" s="7">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>-23</v>
       </c>
       <c r="H19" s="8">
         <v>-14</v>
       </c>
       <c r="I19" s="7">
@@ -10494,52 +10674,55 @@
       </c>
       <c r="AR19" s="7">
         <v>2</v>
       </c>
       <c r="AS19" s="7">
         <v>-1</v>
       </c>
       <c r="AT19" s="7">
         <v>1</v>
       </c>
       <c r="AU19" s="7">
         <v>2</v>
       </c>
       <c r="AV19" s="8">
         <v>4</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7">
         <v>2</v>
       </c>
       <c r="AY19" s="8">
         <v>1</v>
       </c>
+      <c r="AZ19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>-2</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7">
         <v>-1</v>
       </c>
       <c r="G20" s="8">
         <v>-2</v>
       </c>
       <c r="H20" s="8">
         <v>-9</v>
       </c>
       <c r="I20" s="7">
@@ -10649,52 +10832,55 @@
       </c>
       <c r="AR20" s="7">
         <v>-2</v>
       </c>
       <c r="AS20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8">
         <v>2</v>
       </c>
       <c r="AW20" s="7">
         <v>-2</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>-11</v>
       </c>
       <c r="C21" s="7">
         <v>-17</v>
       </c>
       <c r="D21" s="7">
         <v>-10</v>
       </c>
       <c r="E21" s="7">
         <v>-15</v>
       </c>
       <c r="F21" s="7">
         <v>-24</v>
       </c>
       <c r="G21" s="8">
         <v>-34</v>
       </c>
       <c r="H21" s="8">
         <v>-31</v>
       </c>
       <c r="I21" s="7">
@@ -10804,52 +10990,55 @@
       </c>
       <c r="AR21" s="7">
         <v>-6</v>
       </c>
       <c r="AS21" s="7">
         <v>-10</v>
       </c>
       <c r="AT21" s="7">
         <v>-5</v>
       </c>
       <c r="AU21" s="7">
         <v>4</v>
       </c>
       <c r="AV21" s="8">
         <v>1</v>
       </c>
       <c r="AW21" s="7">
         <v>2</v>
       </c>
       <c r="AX21" s="7">
         <v>3</v>
       </c>
       <c r="AY21" s="8">
         <v>3</v>
       </c>
+      <c r="AZ21" s="7">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7">
         <v>-3</v>
       </c>
       <c r="E22" s="7">
         <v>-2</v>
       </c>
       <c r="F22" s="7">
         <v>-1</v>
       </c>
       <c r="G22" s="8">
         <v>-4</v>
       </c>
       <c r="H22" s="8">
         <v>-5</v>
       </c>
       <c r="I22" s="7">
@@ -10959,52 +11148,55 @@
       </c>
       <c r="AR22" s="7">
         <v>0</v>
       </c>
       <c r="AS22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8">
         <v>3</v>
       </c>
       <c r="AW22" s="7">
         <v>1</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8">
         <v>1</v>
       </c>
+      <c r="AZ22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="7">
         <v>-2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -11114,52 +11306,55 @@
       </c>
       <c r="AR23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
+      <c r="AZ23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>-7</v>
       </c>
       <c r="C24" s="7">
         <v>-1</v>
       </c>
       <c r="D24" s="7">
         <v>-3</v>
       </c>
       <c r="E24" s="7">
         <v>-3</v>
       </c>
       <c r="F24" s="7">
         <v>-2</v>
       </c>
       <c r="G24" s="7">
         <v>-3</v>
       </c>
       <c r="H24" s="8">
         <v>-4</v>
       </c>
       <c r="I24" s="7">
@@ -11269,52 +11464,55 @@
       </c>
       <c r="AR24" s="7">
         <v>-12</v>
       </c>
       <c r="AS24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>-1</v>
       </c>
       <c r="AV24" s="8">
         <v>-6</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8">
         <v>-1</v>
       </c>
+      <c r="AZ24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>-3</v>
       </c>
       <c r="C25" s="7">
         <v>-9</v>
       </c>
       <c r="D25" s="7">
         <v>-8</v>
       </c>
       <c r="E25" s="7">
         <v>-1</v>
       </c>
       <c r="F25" s="7">
         <v>-13</v>
       </c>
       <c r="G25" s="7">
         <v>-11</v>
       </c>
       <c r="H25" s="8">
         <v>-13</v>
       </c>
       <c r="I25" s="7">
@@ -11424,52 +11622,55 @@
       </c>
       <c r="AR25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS25" s="7">
         <v>-1</v>
       </c>
       <c r="AT25" s="7">
         <v>-1</v>
       </c>
       <c r="AU25" s="7">
         <v>0</v>
       </c>
       <c r="AV25" s="8">
         <v>-1</v>
       </c>
       <c r="AW25" s="7">
         <v>2</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
+      <c r="AZ25" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>-6</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>-4</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7">
         <v>-4</v>
       </c>
       <c r="G26" s="7">
         <v>-9</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="7">
@@ -11579,52 +11780,55 @@
       </c>
       <c r="AR26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AS26" s="7">
         <v>2</v>
       </c>
       <c r="AT26" s="7">
         <v>1</v>
       </c>
       <c r="AU26" s="7">
         <v>3</v>
       </c>
       <c r="AV26" s="8">
         <v>-1</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>1</v>
       </c>
+      <c r="AZ26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>-2</v>
       </c>
       <c r="C27" s="11">
         <v>-10</v>
       </c>
       <c r="D27" s="11">
         <v>-3</v>
       </c>
       <c r="E27" s="11">
         <v>-4</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>-7</v>
       </c>
       <c r="H27" s="11">
         <v>-9</v>
       </c>
       <c r="I27" s="11">
@@ -11734,86 +11938,89 @@
       </c>
       <c r="AR27" s="11">
         <v>-1</v>
       </c>
       <c r="AS27" s="11">
         <v>0</v>
       </c>
       <c r="AT27" s="11">
         <v>-1</v>
       </c>
       <c r="AU27" s="11">
         <v>0</v>
       </c>
       <c r="AV27" s="11">
         <v>4</v>
       </c>
       <c r="AW27" s="11">
         <v>-2</v>
       </c>
       <c r="AX27" s="11">
         <v>2</v>
       </c>
       <c r="AY27" s="11">
         <v>1</v>
       </c>
+      <c r="AZ27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>