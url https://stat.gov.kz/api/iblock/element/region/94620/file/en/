--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="90" yWindow="30" windowWidth="19740" windowHeight="9375"/>
   </bookViews>
   <sheets>
     <sheet name="Immigrants" sheetId="1" r:id="rId1"/>
     <sheet name="Emigrants" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1479" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Number of arrivals from outside the Republic of Kazakhstan</t>
   </si>
   <si>
@@ -769,81 +769,81 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:AY6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="B6" sqref="B6:BA6"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -853,65 +853,66 @@
       <c r="AB2" s="31"/>
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AX3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="26">
         <v>2022</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
       <c r="N4" s="26">
         <v>2023</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
@@ -930,52 +931,53 @@
       <c r="AF4" s="29"/>
       <c r="AG4" s="29"/>
       <c r="AH4" s="29"/>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="29"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="22">
         <v>2025</v>
       </c>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="22">
         <v>2026</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
+      <c r="BA4" s="22"/>
     </row>
-    <row r="5" spans="1:52" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
@@ -1086,52 +1088,55 @@
       </c>
       <c r="AS5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
+      <c r="BA5" s="15" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -1141,52 +1146,53 @@
       <c r="AB6" s="32"/>
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>51</v>
       </c>
       <c r="C7" s="7">
         <v>67</v>
       </c>
       <c r="D7" s="7">
         <v>60</v>
       </c>
       <c r="E7" s="7">
         <v>39</v>
       </c>
       <c r="F7" s="8">
         <v>54</v>
       </c>
       <c r="G7" s="8">
         <v>54</v>
       </c>
       <c r="H7" s="8">
         <v>74</v>
       </c>
       <c r="I7" s="7">
@@ -1299,52 +1305,55 @@
       </c>
       <c r="AS7" s="7">
         <v>75</v>
       </c>
       <c r="AT7" s="7">
         <v>23</v>
       </c>
       <c r="AU7" s="7">
         <v>127</v>
       </c>
       <c r="AV7" s="8">
         <v>130</v>
       </c>
       <c r="AW7" s="7">
         <v>127</v>
       </c>
       <c r="AX7" s="7">
         <v>73</v>
       </c>
       <c r="AY7" s="21">
         <v>54</v>
       </c>
       <c r="AZ7" s="7">
         <v>53</v>
       </c>
+      <c r="BA7" s="7">
+        <v>20</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>13</v>
       </c>
       <c r="C8" s="7">
         <v>30</v>
       </c>
       <c r="D8" s="7">
         <v>23</v>
       </c>
       <c r="E8" s="7">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>32</v>
       </c>
       <c r="G8" s="8">
         <v>26</v>
       </c>
       <c r="H8" s="8">
         <v>21</v>
       </c>
       <c r="I8" s="7">
@@ -1457,52 +1466,55 @@
       </c>
       <c r="AS8" s="7">
         <v>23</v>
       </c>
       <c r="AT8" s="7">
         <v>10</v>
       </c>
       <c r="AU8" s="7">
         <v>37</v>
       </c>
       <c r="AV8" s="8">
         <v>24</v>
       </c>
       <c r="AW8" s="7">
         <v>47</v>
       </c>
       <c r="AX8" s="7">
         <v>10</v>
       </c>
       <c r="AY8" s="8">
         <v>21</v>
       </c>
       <c r="AZ8" s="7">
         <v>18</v>
       </c>
+      <c r="BA8" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -1615,52 +1627,55 @@
       </c>
       <c r="AS9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7">
         <v>3</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8">
         <v>1</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>1</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="7">
         <v>1</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
       </c>
       <c r="I10" s="7">
@@ -1773,52 +1788,55 @@
       </c>
       <c r="AS10" s="7">
         <v>3</v>
       </c>
       <c r="AT10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="7">
         <v>6</v>
       </c>
       <c r="AV10" s="8">
         <v>6</v>
       </c>
       <c r="AW10" s="7">
         <v>10</v>
       </c>
       <c r="AX10" s="7">
         <v>3</v>
       </c>
       <c r="AY10" s="8">
         <v>7</v>
       </c>
       <c r="AZ10" s="7">
         <v>6</v>
       </c>
+      <c r="BA10" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>33</v>
       </c>
       <c r="C11" s="7">
         <v>32</v>
       </c>
       <c r="D11" s="7">
         <v>28</v>
       </c>
       <c r="E11" s="7">
         <v>8</v>
       </c>
       <c r="F11" s="8">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <v>21</v>
       </c>
       <c r="H11" s="8">
         <v>43</v>
       </c>
       <c r="I11" s="7">
@@ -1931,52 +1949,55 @@
       </c>
       <c r="AS11" s="7">
         <v>42</v>
       </c>
       <c r="AT11" s="7">
         <v>7</v>
       </c>
       <c r="AU11" s="7">
         <v>56</v>
       </c>
       <c r="AV11" s="8">
         <v>80</v>
       </c>
       <c r="AW11" s="7">
         <v>56</v>
       </c>
       <c r="AX11" s="7">
         <v>43</v>
       </c>
       <c r="AY11" s="8">
         <v>14</v>
       </c>
       <c r="AZ11" s="7">
         <v>16</v>
       </c>
+      <c r="BA11" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="7" t="s">
@@ -2089,52 +2110,55 @@
       </c>
       <c r="AS12" s="7">
         <v>1</v>
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="7">
         <v>2</v>
       </c>
+      <c r="BA12" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -2247,52 +2271,55 @@
       </c>
       <c r="AS13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>1</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>1</v>
       </c>
       <c r="G14" s="8">
         <v>3</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="7">
@@ -2405,52 +2432,55 @@
       </c>
       <c r="AS14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="7">
         <v>1</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>1</v>
       </c>
       <c r="AX14" s="7">
         <v>2</v>
       </c>
       <c r="AY14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="7">
         <v>4</v>
       </c>
+      <c r="BA14" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="7" t="s">
@@ -2563,52 +2593,55 @@
       </c>
       <c r="AS15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7">
         <v>2</v>
       </c>
+      <c r="BA15" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -2721,52 +2754,55 @@
       </c>
       <c r="AS16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>2</v>
       </c>
       <c r="E17" s="7">
         <v>1</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="7" t="s">
@@ -2879,52 +2915,55 @@
       </c>
       <c r="AS17" s="7">
         <v>1</v>
       </c>
       <c r="AT17" s="7">
         <v>1</v>
       </c>
       <c r="AU17" s="7">
         <v>8</v>
       </c>
       <c r="AV17" s="8">
         <v>2</v>
       </c>
       <c r="AW17" s="7">
         <v>2</v>
       </c>
       <c r="AX17" s="7">
         <v>3</v>
       </c>
       <c r="AY17" s="8">
         <v>1</v>
       </c>
       <c r="AZ17" s="7">
         <v>1</v>
       </c>
+      <c r="BA17" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -3037,52 +3076,55 @@
       </c>
       <c r="AS18" s="7">
         <v>2</v>
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8">
         <v>2</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="7">
         <v>1</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -3195,52 +3237,55 @@
       </c>
       <c r="AS19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT19" s="7">
         <v>1</v>
       </c>
       <c r="AU19" s="7">
         <v>2</v>
       </c>
       <c r="AV19" s="8">
         <v>4</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7">
         <v>2</v>
       </c>
       <c r="AY19" s="8">
         <v>1</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -3353,52 +3398,55 @@
       </c>
       <c r="AS20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8">
         <v>2</v>
       </c>
       <c r="AW20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>1</v>
       </c>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="8">
         <v>3</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7">
@@ -3511,52 +3559,55 @@
       </c>
       <c r="AS21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT21" s="7">
         <v>3</v>
       </c>
       <c r="AU21" s="7">
         <v>5</v>
       </c>
       <c r="AV21" s="8">
         <v>3</v>
       </c>
       <c r="AW21" s="7">
         <v>6</v>
       </c>
       <c r="AX21" s="7">
         <v>5</v>
       </c>
       <c r="AY21" s="8">
         <v>3</v>
       </c>
       <c r="AZ21" s="7">
         <v>2</v>
       </c>
+      <c r="BA21" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7">
         <v>1</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>1</v>
       </c>
       <c r="I22" s="7" t="s">
@@ -3669,52 +3720,55 @@
       </c>
       <c r="AS22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8">
         <v>3</v>
       </c>
       <c r="AW22" s="7">
         <v>1</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8">
         <v>1</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -3827,52 +3881,55 @@
       </c>
       <c r="AS23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="7" t="s">
@@ -3985,52 +4042,55 @@
       </c>
       <c r="AS24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>1</v>
       </c>
       <c r="AV24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>2</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -4143,52 +4203,55 @@
       </c>
       <c r="AS25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW25" s="7">
         <v>2</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
       <c r="AZ25" s="7">
         <v>2</v>
       </c>
+      <c r="BA25" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>1</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>1</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>2</v>
       </c>
       <c r="I26" s="7">
@@ -4301,52 +4364,55 @@
       </c>
       <c r="AS26" s="7">
         <v>2</v>
       </c>
       <c r="AT26" s="7">
         <v>1</v>
       </c>
       <c r="AU26" s="7">
         <v>3</v>
       </c>
       <c r="AV26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>1</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>3</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>2</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -4459,133 +4525,136 @@
       </c>
       <c r="AS27" s="11">
         <v>1</v>
       </c>
       <c r="AT27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="11">
         <v>1</v>
       </c>
       <c r="AV27" s="11">
         <v>4</v>
       </c>
       <c r="AW27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="11">
         <v>2</v>
       </c>
       <c r="AY27" s="11">
         <v>2</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AW11" sqref="AW11"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="B6" sqref="B6:BA6"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.42578125" style="13" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.42578125" style="13" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -4595,66 +4664,67 @@
       <c r="AB2" s="31"/>
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AX3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="33">
         <v>2022</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33">
         <v>2023</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
@@ -4673,52 +4743,53 @@
       <c r="AF4" s="29"/>
       <c r="AG4" s="29"/>
       <c r="AH4" s="29"/>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="29"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="22">
         <v>2025</v>
       </c>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="22">
         <v>2026</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
+      <c r="BA4" s="22"/>
     </row>
-    <row r="5" spans="1:52" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
@@ -4829,52 +4900,55 @@
       </c>
       <c r="AS5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
+      <c r="BA5" s="15" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -4884,52 +4958,53 @@
       <c r="AB6" s="32"/>
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>225</v>
       </c>
       <c r="C7" s="7">
         <v>218</v>
       </c>
       <c r="D7" s="7">
         <v>202</v>
       </c>
       <c r="E7" s="7">
         <v>228</v>
       </c>
       <c r="F7" s="7">
         <v>232</v>
       </c>
       <c r="G7" s="8">
         <v>377</v>
       </c>
       <c r="H7" s="8">
         <v>436</v>
       </c>
       <c r="I7" s="7">
@@ -5042,52 +5117,55 @@
       </c>
       <c r="AS7" s="7">
         <v>61</v>
       </c>
       <c r="AT7" s="7">
         <v>68</v>
       </c>
       <c r="AU7" s="7">
         <v>58</v>
       </c>
       <c r="AV7" s="8">
         <v>31</v>
       </c>
       <c r="AW7" s="7">
         <v>18</v>
       </c>
       <c r="AX7" s="7">
         <v>16</v>
       </c>
       <c r="AY7" s="21">
         <v>29</v>
       </c>
       <c r="AZ7" s="7">
         <v>21</v>
       </c>
+      <c r="BA7" s="7">
+        <v>24</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>98</v>
       </c>
       <c r="C8" s="7">
         <v>96</v>
       </c>
       <c r="D8" s="7">
         <v>84</v>
       </c>
       <c r="E8" s="7">
         <v>73</v>
       </c>
       <c r="F8" s="7">
         <v>90</v>
       </c>
       <c r="G8" s="8">
         <v>135</v>
       </c>
       <c r="H8" s="8">
         <v>153</v>
       </c>
       <c r="I8" s="7">
@@ -5200,52 +5278,55 @@
       </c>
       <c r="AS8" s="7">
         <v>13</v>
       </c>
       <c r="AT8" s="7">
         <v>30</v>
       </c>
       <c r="AU8" s="7">
         <v>38</v>
       </c>
       <c r="AV8" s="8">
         <v>15</v>
       </c>
       <c r="AW8" s="7">
         <v>3</v>
       </c>
       <c r="AX8" s="7">
         <v>8</v>
       </c>
       <c r="AY8" s="8">
         <v>21</v>
       </c>
       <c r="AZ8" s="7">
         <v>6</v>
       </c>
+      <c r="BA8" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7">
         <v>2</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>5</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -5358,52 +5439,55 @@
       </c>
       <c r="AS9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>18</v>
       </c>
       <c r="C10" s="7">
         <v>29</v>
       </c>
       <c r="D10" s="7">
         <v>26</v>
       </c>
       <c r="E10" s="7">
         <v>31</v>
       </c>
       <c r="F10" s="7">
         <v>23</v>
       </c>
       <c r="G10" s="8">
         <v>31</v>
       </c>
       <c r="H10" s="8">
         <v>42</v>
       </c>
       <c r="I10" s="7">
@@ -5516,52 +5600,55 @@
       </c>
       <c r="AS10" s="7">
         <v>1</v>
       </c>
       <c r="AT10" s="7">
         <v>7</v>
       </c>
       <c r="AU10" s="7">
         <v>1</v>
       </c>
       <c r="AV10" s="8">
         <v>3</v>
       </c>
       <c r="AW10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="8">
         <v>1</v>
       </c>
       <c r="AZ10" s="7">
         <v>2</v>
       </c>
+      <c r="BA10" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>41</v>
       </c>
       <c r="C11" s="7">
         <v>42</v>
       </c>
       <c r="D11" s="7">
         <v>37</v>
       </c>
       <c r="E11" s="7">
         <v>54</v>
       </c>
       <c r="F11" s="7">
         <v>43</v>
       </c>
       <c r="G11" s="8">
         <v>79</v>
       </c>
       <c r="H11" s="8">
         <v>101</v>
       </c>
       <c r="I11" s="7">
@@ -5674,52 +5761,55 @@
       </c>
       <c r="AS11" s="7">
         <v>14</v>
       </c>
       <c r="AT11" s="7">
         <v>10</v>
       </c>
       <c r="AU11" s="7">
         <v>11</v>
       </c>
       <c r="AV11" s="8">
         <v>3</v>
       </c>
       <c r="AW11" s="7">
         <v>7</v>
       </c>
       <c r="AX11" s="7">
         <v>6</v>
       </c>
       <c r="AY11" s="8">
         <v>3</v>
       </c>
       <c r="AZ11" s="7">
         <v>5</v>
       </c>
+      <c r="BA11" s="7">
+        <v>7</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>1</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>2</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>1</v>
       </c>
       <c r="H12" s="8">
         <v>11</v>
       </c>
       <c r="I12" s="7">
@@ -5832,52 +5922,55 @@
       </c>
       <c r="AS12" s="7">
         <v>2</v>
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8">
         <v>1</v>
       </c>
       <c r="AZ12" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA12" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -5990,52 +6083,55 @@
       </c>
       <c r="AS13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>4</v>
       </c>
       <c r="C14" s="7">
         <v>5</v>
       </c>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7">
         <v>3</v>
       </c>
       <c r="F14" s="7">
         <v>10</v>
       </c>
       <c r="G14" s="8">
         <v>9</v>
       </c>
       <c r="H14" s="8">
         <v>17</v>
       </c>
       <c r="I14" s="7">
@@ -6148,52 +6244,55 @@
       </c>
       <c r="AS14" s="7">
         <v>8</v>
       </c>
       <c r="AT14" s="7">
         <v>2</v>
       </c>
       <c r="AU14" s="7">
         <v>1</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="8">
         <v>1</v>
       </c>
       <c r="AZ14" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA14" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>3</v>
       </c>
       <c r="E15" s="7">
         <v>6</v>
       </c>
       <c r="F15" s="7">
         <v>4</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>8</v>
       </c>
       <c r="I15" s="7">
@@ -6306,52 +6405,55 @@
       </c>
       <c r="AS15" s="7">
         <v>3</v>
       </c>
       <c r="AT15" s="7">
         <v>8</v>
       </c>
       <c r="AU15" s="7">
         <v>1</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA15" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -6464,52 +6566,55 @@
       </c>
       <c r="AS16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>7</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>8</v>
       </c>
       <c r="E17" s="7">
         <v>14</v>
       </c>
       <c r="F17" s="7">
         <v>10</v>
       </c>
       <c r="G17" s="8">
         <v>13</v>
       </c>
       <c r="H17" s="8">
         <v>14</v>
       </c>
       <c r="I17" s="7">
@@ -6622,52 +6727,55 @@
       </c>
       <c r="AS17" s="7">
         <v>7</v>
       </c>
       <c r="AT17" s="7">
         <v>1</v>
       </c>
       <c r="AU17" s="7">
         <v>1</v>
       </c>
       <c r="AV17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="7">
         <v>1</v>
       </c>
+      <c r="BA17" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>2</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>4</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -6780,52 +6888,55 @@
       </c>
       <c r="AS18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>10</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7">
         <v>3</v>
       </c>
       <c r="E19" s="7">
         <v>13</v>
       </c>
       <c r="F19" s="7">
         <v>1</v>
       </c>
       <c r="G19" s="8">
         <v>23</v>
       </c>
       <c r="H19" s="8">
         <v>15</v>
       </c>
       <c r="I19" s="7">
@@ -6938,52 +7049,55 @@
       </c>
       <c r="AS19" s="7">
         <v>1</v>
       </c>
       <c r="AT19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>2</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>2</v>
       </c>
       <c r="H20" s="8">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -7096,52 +7210,55 @@
       </c>
       <c r="AS20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="7">
         <v>2</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>11</v>
       </c>
       <c r="C21" s="7">
         <v>19</v>
       </c>
       <c r="D21" s="7">
         <v>10</v>
       </c>
       <c r="E21" s="7">
         <v>16</v>
       </c>
       <c r="F21" s="7">
         <v>25</v>
       </c>
       <c r="G21" s="8">
         <v>37</v>
       </c>
       <c r="H21" s="8">
         <v>31</v>
       </c>
       <c r="I21" s="7">
@@ -7254,52 +7371,55 @@
       </c>
       <c r="AS21" s="7">
         <v>10</v>
       </c>
       <c r="AT21" s="7">
         <v>8</v>
       </c>
       <c r="AU21" s="7">
         <v>1</v>
       </c>
       <c r="AV21" s="8">
         <v>2</v>
       </c>
       <c r="AW21" s="7">
         <v>4</v>
       </c>
       <c r="AX21" s="7">
         <v>2</v>
       </c>
       <c r="AY21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="7">
         <v>6</v>
       </c>
+      <c r="BA21" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7">
         <v>2</v>
       </c>
       <c r="F22" s="7">
         <v>1</v>
       </c>
       <c r="G22" s="8">
         <v>5</v>
       </c>
       <c r="H22" s="8">
         <v>6</v>
       </c>
       <c r="I22" s="7">
@@ -7412,52 +7532,55 @@
       </c>
       <c r="AS22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -7570,52 +7693,55 @@
       </c>
       <c r="AS23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>7</v>
       </c>
       <c r="C24" s="7">
         <v>1</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>3</v>
       </c>
       <c r="F24" s="7">
         <v>2</v>
       </c>
       <c r="G24" s="7">
         <v>3</v>
       </c>
       <c r="H24" s="8">
         <v>4</v>
       </c>
       <c r="I24" s="7">
@@ -7728,52 +7854,55 @@
       </c>
       <c r="AS24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>2</v>
       </c>
       <c r="AV24" s="8">
         <v>6</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8">
         <v>1</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>3</v>
       </c>
       <c r="C25" s="7">
         <v>9</v>
       </c>
       <c r="D25" s="7">
         <v>8</v>
       </c>
       <c r="E25" s="7">
         <v>1</v>
       </c>
       <c r="F25" s="7">
         <v>15</v>
       </c>
       <c r="G25" s="7">
         <v>11</v>
       </c>
       <c r="H25" s="8">
         <v>14</v>
       </c>
       <c r="I25" s="7">
@@ -7886,52 +8015,55 @@
       </c>
       <c r="AS25" s="7">
         <v>1</v>
       </c>
       <c r="AT25" s="7">
         <v>1</v>
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="8">
         <v>1</v>
       </c>
       <c r="AW25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="7">
         <v>1</v>
       </c>
+      <c r="BA25" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>6</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>5</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7">
         <v>5</v>
       </c>
       <c r="G26" s="7">
         <v>9</v>
       </c>
       <c r="H26" s="8">
         <v>2</v>
       </c>
       <c r="I26" s="7">
@@ -8044,52 +8176,55 @@
       </c>
       <c r="AS26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="8">
         <v>1</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>10</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>6</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>7</v>
       </c>
       <c r="H27" s="11">
         <v>9</v>
       </c>
       <c r="I27" s="11">
@@ -8202,129 +8337,132 @@
       </c>
       <c r="AS27" s="11">
         <v>1</v>
       </c>
       <c r="AT27" s="11">
         <v>1</v>
       </c>
       <c r="AU27" s="11">
         <v>1</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="11">
         <v>2</v>
       </c>
       <c r="AX27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="11">
         <v>1</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AW11" sqref="AW11"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection activeCell="B6" sqref="B6:BA6"/>
+      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="22" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="6.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -8334,66 +8472,67 @@
       <c r="AB2" s="31"/>
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
+      <c r="BA2" s="31"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AX3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="33">
         <v>2022</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33">
         <v>2023</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
@@ -8412,52 +8551,53 @@
       <c r="AF4" s="29"/>
       <c r="AG4" s="29"/>
       <c r="AH4" s="29"/>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="29"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="22">
         <v>2025</v>
       </c>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="22">
         <v>2026</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
+      <c r="BA4" s="22"/>
     </row>
-    <row r="5" spans="1:52" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
@@ -8568,52 +8708,55 @@
       </c>
       <c r="AS5" s="17" t="s">
         <v>17</v>
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
+      <c r="BA5" s="15" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -8623,52 +8766,53 @@
       <c r="AB6" s="32"/>
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
+      <c r="BA6" s="32"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>-174</v>
       </c>
       <c r="C7" s="7">
         <v>-151</v>
       </c>
       <c r="D7" s="7">
         <v>-142</v>
       </c>
       <c r="E7" s="7">
         <v>-189</v>
       </c>
       <c r="F7" s="7">
         <v>-178</v>
       </c>
       <c r="G7" s="8">
         <v>-323</v>
       </c>
       <c r="H7" s="8">
         <v>-362</v>
       </c>
       <c r="I7" s="7">
@@ -8781,52 +8925,55 @@
       </c>
       <c r="AS7" s="7">
         <v>14</v>
       </c>
       <c r="AT7" s="7">
         <v>-45</v>
       </c>
       <c r="AU7" s="7">
         <v>69</v>
       </c>
       <c r="AV7" s="8">
         <v>99</v>
       </c>
       <c r="AW7" s="7">
         <v>109</v>
       </c>
       <c r="AX7" s="7">
         <v>57</v>
       </c>
       <c r="AY7" s="21">
         <v>25</v>
       </c>
       <c r="AZ7" s="7">
         <v>32</v>
       </c>
+      <c r="BA7" s="7">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>-85</v>
       </c>
       <c r="C8" s="7">
         <v>-66</v>
       </c>
       <c r="D8" s="7">
         <v>-61</v>
       </c>
       <c r="E8" s="7">
         <v>-50</v>
       </c>
       <c r="F8" s="7">
         <v>-58</v>
       </c>
       <c r="G8" s="8">
         <v>-109</v>
       </c>
       <c r="H8" s="8">
         <v>-132</v>
       </c>
       <c r="I8" s="7">
@@ -8939,52 +9086,55 @@
       </c>
       <c r="AS8" s="7">
         <v>10</v>
       </c>
       <c r="AT8" s="7">
         <v>-20</v>
       </c>
       <c r="AU8" s="7">
         <v>-1</v>
       </c>
       <c r="AV8" s="8">
         <v>9</v>
       </c>
       <c r="AW8" s="7">
         <v>44</v>
       </c>
       <c r="AX8" s="7">
         <v>2</v>
       </c>
       <c r="AY8" s="8">
         <v>0</v>
       </c>
       <c r="AZ8" s="7">
         <v>12</v>
       </c>
+      <c r="BA8" s="7">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>-2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7">
         <v>-2</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>-5</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -9097,52 +9247,55 @@
       </c>
       <c r="AS9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7">
         <v>3</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8">
         <v>1</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>-17</v>
       </c>
       <c r="C10" s="7">
         <v>-29</v>
       </c>
       <c r="D10" s="7">
         <v>-25</v>
       </c>
       <c r="E10" s="7">
         <v>-31</v>
       </c>
       <c r="F10" s="7">
         <v>-22</v>
       </c>
       <c r="G10" s="8">
         <v>-31</v>
       </c>
       <c r="H10" s="8">
         <v>-41</v>
       </c>
       <c r="I10" s="7">
@@ -9255,52 +9408,55 @@
       </c>
       <c r="AS10" s="7">
         <v>2</v>
       </c>
       <c r="AT10" s="7">
         <v>-7</v>
       </c>
       <c r="AU10" s="7">
         <v>5</v>
       </c>
       <c r="AV10" s="8">
         <v>3</v>
       </c>
       <c r="AW10" s="7">
         <v>10</v>
       </c>
       <c r="AX10" s="7">
         <v>3</v>
       </c>
       <c r="AY10" s="8">
         <v>6</v>
       </c>
       <c r="AZ10" s="7">
         <v>4</v>
       </c>
+      <c r="BA10" s="7">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>-8</v>
       </c>
       <c r="C11" s="7">
         <v>-10</v>
       </c>
       <c r="D11" s="7">
         <v>-9</v>
       </c>
       <c r="E11" s="7">
         <v>-46</v>
       </c>
       <c r="F11" s="7">
         <v>-28</v>
       </c>
       <c r="G11" s="8">
         <v>-58</v>
       </c>
       <c r="H11" s="8">
         <v>-58</v>
       </c>
       <c r="I11" s="7">
@@ -9413,52 +9569,55 @@
       </c>
       <c r="AS11" s="7">
         <v>28</v>
       </c>
       <c r="AT11" s="7">
         <v>-3</v>
       </c>
       <c r="AU11" s="7">
         <v>45</v>
       </c>
       <c r="AV11" s="8">
         <v>77</v>
       </c>
       <c r="AW11" s="7">
         <v>49</v>
       </c>
       <c r="AX11" s="7">
         <v>37</v>
       </c>
       <c r="AY11" s="8">
         <v>11</v>
       </c>
       <c r="AZ11" s="7">
         <v>11</v>
       </c>
+      <c r="BA11" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>-3</v>
       </c>
       <c r="C12" s="7">
         <v>-1</v>
       </c>
       <c r="D12" s="7">
         <v>-4</v>
       </c>
       <c r="E12" s="7">
         <v>-2</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>-1</v>
       </c>
       <c r="H12" s="8">
         <v>-11</v>
       </c>
       <c r="I12" s="7">
@@ -9571,52 +9730,55 @@
       </c>
       <c r="AS12" s="7">
         <v>-1</v>
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8">
         <v>-1</v>
       </c>
       <c r="AZ12" s="7">
         <v>2</v>
       </c>
+      <c r="BA12" s="7">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -9729,52 +9891,55 @@
       </c>
       <c r="AS13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>-3</v>
       </c>
       <c r="C14" s="7">
         <v>-5</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>-9</v>
       </c>
       <c r="G14" s="8">
         <v>-6</v>
       </c>
       <c r="H14" s="8">
         <v>-17</v>
       </c>
       <c r="I14" s="7">
@@ -9887,52 +10052,55 @@
       </c>
       <c r="AS14" s="7">
         <v>-8</v>
       </c>
       <c r="AT14" s="7">
         <v>-2</v>
       </c>
       <c r="AU14" s="7">
         <v>0</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>1</v>
       </c>
       <c r="AX14" s="7">
         <v>2</v>
       </c>
       <c r="AY14" s="8">
         <v>-1</v>
       </c>
       <c r="AZ14" s="7">
         <v>4</v>
       </c>
+      <c r="BA14" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>-8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>-3</v>
       </c>
       <c r="E15" s="7">
         <v>-6</v>
       </c>
       <c r="F15" s="7">
         <v>-4</v>
       </c>
       <c r="G15" s="8">
         <v>-3</v>
       </c>
       <c r="H15" s="8">
         <v>-6</v>
       </c>
       <c r="I15" s="7">
@@ -10045,52 +10213,55 @@
       </c>
       <c r="AS15" s="7">
         <v>-3</v>
       </c>
       <c r="AT15" s="7">
         <v>-8</v>
       </c>
       <c r="AU15" s="7">
         <v>-1</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7">
         <v>2</v>
       </c>
+      <c r="BA15" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -10203,52 +10374,55 @@
       </c>
       <c r="AS16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>-7</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>-6</v>
       </c>
       <c r="E17" s="7">
         <v>-13</v>
       </c>
       <c r="F17" s="7">
         <v>-10</v>
       </c>
       <c r="G17" s="8">
         <v>-13</v>
       </c>
       <c r="H17" s="8">
         <v>-12</v>
       </c>
       <c r="I17" s="7">
@@ -10361,52 +10535,55 @@
       </c>
       <c r="AS17" s="7">
         <v>-6</v>
       </c>
       <c r="AT17" s="7">
         <v>0</v>
       </c>
       <c r="AU17" s="7">
         <v>7</v>
       </c>
       <c r="AV17" s="8">
         <v>2</v>
       </c>
       <c r="AW17" s="7">
         <v>2</v>
       </c>
       <c r="AX17" s="7">
         <v>3</v>
       </c>
       <c r="AY17" s="8">
         <v>1</v>
       </c>
       <c r="AZ17" s="7">
         <v>0</v>
       </c>
+      <c r="BA17" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>-2</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>-4</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -10519,52 +10696,55 @@
       </c>
       <c r="AS18" s="7">
         <v>2</v>
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8">
         <v>2</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>-10</v>
       </c>
       <c r="C19" s="7">
         <v>-5</v>
       </c>
       <c r="D19" s="7">
         <v>-3</v>
       </c>
       <c r="E19" s="7">
         <v>-13</v>
       </c>
       <c r="F19" s="7">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>-23</v>
       </c>
       <c r="H19" s="8">
         <v>-14</v>
       </c>
       <c r="I19" s="7">
@@ -10677,52 +10857,55 @@
       </c>
       <c r="AS19" s="7">
         <v>-1</v>
       </c>
       <c r="AT19" s="7">
         <v>1</v>
       </c>
       <c r="AU19" s="7">
         <v>2</v>
       </c>
       <c r="AV19" s="8">
         <v>4</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7">
         <v>2</v>
       </c>
       <c r="AY19" s="8">
         <v>1</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>-2</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7">
         <v>-1</v>
       </c>
       <c r="G20" s="8">
         <v>-2</v>
       </c>
       <c r="H20" s="8">
         <v>-9</v>
       </c>
       <c r="I20" s="7">
@@ -10835,52 +11018,55 @@
       </c>
       <c r="AS20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8">
         <v>2</v>
       </c>
       <c r="AW20" s="7">
         <v>-2</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>-11</v>
       </c>
       <c r="C21" s="7">
         <v>-17</v>
       </c>
       <c r="D21" s="7">
         <v>-10</v>
       </c>
       <c r="E21" s="7">
         <v>-15</v>
       </c>
       <c r="F21" s="7">
         <v>-24</v>
       </c>
       <c r="G21" s="8">
         <v>-34</v>
       </c>
       <c r="H21" s="8">
         <v>-31</v>
       </c>
       <c r="I21" s="7">
@@ -10993,52 +11179,55 @@
       </c>
       <c r="AS21" s="7">
         <v>-10</v>
       </c>
       <c r="AT21" s="7">
         <v>-5</v>
       </c>
       <c r="AU21" s="7">
         <v>4</v>
       </c>
       <c r="AV21" s="8">
         <v>1</v>
       </c>
       <c r="AW21" s="7">
         <v>2</v>
       </c>
       <c r="AX21" s="7">
         <v>3</v>
       </c>
       <c r="AY21" s="8">
         <v>3</v>
       </c>
       <c r="AZ21" s="7">
         <v>-4</v>
       </c>
+      <c r="BA21" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7">
         <v>-3</v>
       </c>
       <c r="E22" s="7">
         <v>-2</v>
       </c>
       <c r="F22" s="7">
         <v>-1</v>
       </c>
       <c r="G22" s="8">
         <v>-4</v>
       </c>
       <c r="H22" s="8">
         <v>-5</v>
       </c>
       <c r="I22" s="7">
@@ -11151,52 +11340,55 @@
       </c>
       <c r="AS22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8">
         <v>3</v>
       </c>
       <c r="AW22" s="7">
         <v>1</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8">
         <v>1</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="7">
         <v>-2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -11309,52 +11501,55 @@
       </c>
       <c r="AS23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>-7</v>
       </c>
       <c r="C24" s="7">
         <v>-1</v>
       </c>
       <c r="D24" s="7">
         <v>-3</v>
       </c>
       <c r="E24" s="7">
         <v>-3</v>
       </c>
       <c r="F24" s="7">
         <v>-2</v>
       </c>
       <c r="G24" s="7">
         <v>-3</v>
       </c>
       <c r="H24" s="8">
         <v>-4</v>
       </c>
       <c r="I24" s="7">
@@ -11467,52 +11662,55 @@
       </c>
       <c r="AS24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>-1</v>
       </c>
       <c r="AV24" s="8">
         <v>-6</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8">
         <v>-1</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>-3</v>
       </c>
       <c r="C25" s="7">
         <v>-9</v>
       </c>
       <c r="D25" s="7">
         <v>-8</v>
       </c>
       <c r="E25" s="7">
         <v>-1</v>
       </c>
       <c r="F25" s="7">
         <v>-13</v>
       </c>
       <c r="G25" s="7">
         <v>-11</v>
       </c>
       <c r="H25" s="8">
         <v>-13</v>
       </c>
       <c r="I25" s="7">
@@ -11625,52 +11823,55 @@
       </c>
       <c r="AS25" s="7">
         <v>-1</v>
       </c>
       <c r="AT25" s="7">
         <v>-1</v>
       </c>
       <c r="AU25" s="7">
         <v>0</v>
       </c>
       <c r="AV25" s="8">
         <v>-1</v>
       </c>
       <c r="AW25" s="7">
         <v>2</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
       <c r="AZ25" s="7">
         <v>1</v>
       </c>
+      <c r="BA25" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>-6</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>-4</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7">
         <v>-4</v>
       </c>
       <c r="G26" s="7">
         <v>-9</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="7">
@@ -11783,52 +11984,55 @@
       </c>
       <c r="AS26" s="7">
         <v>2</v>
       </c>
       <c r="AT26" s="7">
         <v>1</v>
       </c>
       <c r="AU26" s="7">
         <v>3</v>
       </c>
       <c r="AV26" s="8">
         <v>-1</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>1</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BA26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>-2</v>
       </c>
       <c r="C27" s="11">
         <v>-10</v>
       </c>
       <c r="D27" s="11">
         <v>-3</v>
       </c>
       <c r="E27" s="11">
         <v>-4</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>-7</v>
       </c>
       <c r="H27" s="11">
         <v>-9</v>
       </c>
       <c r="I27" s="11">
@@ -11941,86 +12145,89 @@
       </c>
       <c r="AS27" s="11">
         <v>0</v>
       </c>
       <c r="AT27" s="11">
         <v>-1</v>
       </c>
       <c r="AU27" s="11">
         <v>0</v>
       </c>
       <c r="AV27" s="11">
         <v>4</v>
       </c>
       <c r="AW27" s="11">
         <v>-2</v>
       </c>
       <c r="AX27" s="11">
         <v>2</v>
       </c>
       <c r="AY27" s="11">
         <v>1</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BA27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>