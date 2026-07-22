--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="90" yWindow="30" windowWidth="19740" windowHeight="9375"/>
   </bookViews>
   <sheets>
     <sheet name="Immigrants" sheetId="1" r:id="rId1"/>
     <sheet name="Emigrants" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1567" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Number of arrivals from outside the Republic of Kazakhstan</t>
   </si>
   <si>
@@ -360,51 +360,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -446,50 +446,53 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -769,81 +772,81 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA31"/>
+  <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:BA6"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA28"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -854,65 +857,66 @@
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
       <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AX3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="26">
         <v>2022</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="28"/>
       <c r="N4" s="26">
         <v>2023</v>
       </c>
       <c r="O4" s="27"/>
       <c r="P4" s="27"/>
       <c r="Q4" s="27"/>
       <c r="R4" s="27"/>
       <c r="S4" s="27"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
@@ -932,52 +936,53 @@
       <c r="AG4" s="29"/>
       <c r="AH4" s="29"/>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="29"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="22">
         <v>2025</v>
       </c>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="22">
         <v>2026</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
       <c r="BA4" s="22"/>
+      <c r="BB4" s="22"/>
     </row>
-    <row r="5" spans="1:53" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
@@ -1091,52 +1096,55 @@
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA5" s="15" t="s">
         <v>13</v>
       </c>
+      <c r="BB5" s="17" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -1147,52 +1155,53 @@
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>51</v>
       </c>
       <c r="C7" s="7">
         <v>67</v>
       </c>
       <c r="D7" s="7">
         <v>60</v>
       </c>
       <c r="E7" s="7">
         <v>39</v>
       </c>
       <c r="F7" s="8">
         <v>54</v>
       </c>
       <c r="G7" s="8">
         <v>54</v>
       </c>
       <c r="H7" s="8">
         <v>74</v>
       </c>
       <c r="I7" s="7">
@@ -1308,52 +1317,55 @@
       </c>
       <c r="AT7" s="7">
         <v>23</v>
       </c>
       <c r="AU7" s="7">
         <v>127</v>
       </c>
       <c r="AV7" s="8">
         <v>130</v>
       </c>
       <c r="AW7" s="7">
         <v>127</v>
       </c>
       <c r="AX7" s="7">
         <v>73</v>
       </c>
       <c r="AY7" s="21">
         <v>54</v>
       </c>
       <c r="AZ7" s="7">
         <v>53</v>
       </c>
       <c r="BA7" s="7">
         <v>20</v>
       </c>
+      <c r="BB7" s="34">
+        <v>13</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>13</v>
       </c>
       <c r="C8" s="7">
         <v>30</v>
       </c>
       <c r="D8" s="7">
         <v>23</v>
       </c>
       <c r="E8" s="7">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>32</v>
       </c>
       <c r="G8" s="8">
         <v>26</v>
       </c>
       <c r="H8" s="8">
         <v>21</v>
       </c>
       <c r="I8" s="7">
@@ -1469,52 +1481,55 @@
       </c>
       <c r="AT8" s="7">
         <v>10</v>
       </c>
       <c r="AU8" s="7">
         <v>37</v>
       </c>
       <c r="AV8" s="8">
         <v>24</v>
       </c>
       <c r="AW8" s="7">
         <v>47</v>
       </c>
       <c r="AX8" s="7">
         <v>10</v>
       </c>
       <c r="AY8" s="8">
         <v>21</v>
       </c>
       <c r="AZ8" s="7">
         <v>18</v>
       </c>
       <c r="BA8" s="7">
         <v>6</v>
       </c>
+      <c r="BB8" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -1630,52 +1645,55 @@
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7">
         <v>3</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8">
         <v>1</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>1</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="7">
         <v>1</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
       </c>
       <c r="I10" s="7">
@@ -1791,52 +1809,55 @@
       </c>
       <c r="AT10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU10" s="7">
         <v>6</v>
       </c>
       <c r="AV10" s="8">
         <v>6</v>
       </c>
       <c r="AW10" s="7">
         <v>10</v>
       </c>
       <c r="AX10" s="7">
         <v>3</v>
       </c>
       <c r="AY10" s="8">
         <v>7</v>
       </c>
       <c r="AZ10" s="7">
         <v>6</v>
       </c>
       <c r="BA10" s="7">
         <v>4</v>
       </c>
+      <c r="BB10" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>33</v>
       </c>
       <c r="C11" s="7">
         <v>32</v>
       </c>
       <c r="D11" s="7">
         <v>28</v>
       </c>
       <c r="E11" s="7">
         <v>8</v>
       </c>
       <c r="F11" s="8">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <v>21</v>
       </c>
       <c r="H11" s="8">
         <v>43</v>
       </c>
       <c r="I11" s="7">
@@ -1952,52 +1973,55 @@
       </c>
       <c r="AT11" s="7">
         <v>7</v>
       </c>
       <c r="AU11" s="7">
         <v>56</v>
       </c>
       <c r="AV11" s="8">
         <v>80</v>
       </c>
       <c r="AW11" s="7">
         <v>56</v>
       </c>
       <c r="AX11" s="7">
         <v>43</v>
       </c>
       <c r="AY11" s="8">
         <v>14</v>
       </c>
       <c r="AZ11" s="7">
         <v>16</v>
       </c>
       <c r="BA11" s="7">
         <v>9</v>
       </c>
+      <c r="BB11" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="7" t="s">
@@ -2113,52 +2137,55 @@
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="7">
         <v>2</v>
       </c>
       <c r="BA12" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB12" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -2274,52 +2301,55 @@
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>1</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>1</v>
       </c>
       <c r="G14" s="8">
         <v>3</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="7">
@@ -2435,52 +2465,55 @@
       </c>
       <c r="AT14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU14" s="7">
         <v>1</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>1</v>
       </c>
       <c r="AX14" s="7">
         <v>2</v>
       </c>
       <c r="AY14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="7">
         <v>4</v>
       </c>
       <c r="BA14" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB14" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="7" t="s">
@@ -2596,52 +2629,55 @@
       </c>
       <c r="AT15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7">
         <v>2</v>
       </c>
       <c r="BA15" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB15" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -2757,52 +2793,55 @@
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>2</v>
       </c>
       <c r="E17" s="7">
         <v>1</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="7" t="s">
@@ -2918,52 +2957,55 @@
       </c>
       <c r="AT17" s="7">
         <v>1</v>
       </c>
       <c r="AU17" s="7">
         <v>8</v>
       </c>
       <c r="AV17" s="8">
         <v>2</v>
       </c>
       <c r="AW17" s="7">
         <v>2</v>
       </c>
       <c r="AX17" s="7">
         <v>3</v>
       </c>
       <c r="AY17" s="8">
         <v>1</v>
       </c>
       <c r="AZ17" s="7">
         <v>1</v>
       </c>
       <c r="BA17" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB17" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -3079,52 +3121,55 @@
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8">
         <v>2</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="7">
         <v>1</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -3240,52 +3285,55 @@
       </c>
       <c r="AT19" s="7">
         <v>1</v>
       </c>
       <c r="AU19" s="7">
         <v>2</v>
       </c>
       <c r="AV19" s="8">
         <v>4</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7">
         <v>2</v>
       </c>
       <c r="AY19" s="8">
         <v>1</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -3401,52 +3449,55 @@
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8">
         <v>2</v>
       </c>
       <c r="AW20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>1</v>
       </c>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="8">
         <v>3</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7">
@@ -3562,52 +3613,55 @@
       </c>
       <c r="AT21" s="7">
         <v>3</v>
       </c>
       <c r="AU21" s="7">
         <v>5</v>
       </c>
       <c r="AV21" s="8">
         <v>3</v>
       </c>
       <c r="AW21" s="7">
         <v>6</v>
       </c>
       <c r="AX21" s="7">
         <v>5</v>
       </c>
       <c r="AY21" s="8">
         <v>3</v>
       </c>
       <c r="AZ21" s="7">
         <v>2</v>
       </c>
       <c r="BA21" s="7">
         <v>1</v>
       </c>
+      <c r="BB21" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7">
         <v>1</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>1</v>
       </c>
       <c r="I22" s="7" t="s">
@@ -3723,52 +3777,55 @@
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8">
         <v>3</v>
       </c>
       <c r="AW22" s="7">
         <v>1</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8">
         <v>1</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB22" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -3884,52 +3941,55 @@
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="7" t="s">
@@ -4045,52 +4105,55 @@
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>1</v>
       </c>
       <c r="AV24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>2</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -4206,52 +4269,55 @@
       </c>
       <c r="AT25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW25" s="7">
         <v>2</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
       <c r="AZ25" s="7">
         <v>2</v>
       </c>
       <c r="BA25" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB25" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>1</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>1</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>2</v>
       </c>
       <c r="I26" s="7">
@@ -4367,52 +4433,55 @@
       </c>
       <c r="AT26" s="7">
         <v>1</v>
       </c>
       <c r="AU26" s="7">
         <v>3</v>
       </c>
       <c r="AV26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>1</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>3</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>2</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -4528,133 +4597,136 @@
       </c>
       <c r="AT27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AU27" s="11">
         <v>1</v>
       </c>
       <c r="AV27" s="11">
         <v>4</v>
       </c>
       <c r="AW27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="11">
         <v>2</v>
       </c>
       <c r="AY27" s="11">
         <v>2</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA31"/>
+  <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:BA6"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.42578125" style="13" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.42578125" style="13" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -4665,66 +4737,67 @@
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
       <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AX3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="33">
         <v>2022</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33">
         <v>2023</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
@@ -4744,52 +4817,53 @@
       <c r="AG4" s="29"/>
       <c r="AH4" s="29"/>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="29"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="22">
         <v>2025</v>
       </c>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="22">
         <v>2026</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
       <c r="BA4" s="22"/>
+      <c r="BB4" s="22"/>
     </row>
-    <row r="5" spans="1:53" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
@@ -4903,52 +4977,55 @@
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA5" s="15" t="s">
         <v>13</v>
       </c>
+      <c r="BB5" s="17" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -4959,52 +5036,53 @@
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>225</v>
       </c>
       <c r="C7" s="7">
         <v>218</v>
       </c>
       <c r="D7" s="7">
         <v>202</v>
       </c>
       <c r="E7" s="7">
         <v>228</v>
       </c>
       <c r="F7" s="7">
         <v>232</v>
       </c>
       <c r="G7" s="8">
         <v>377</v>
       </c>
       <c r="H7" s="8">
         <v>436</v>
       </c>
       <c r="I7" s="7">
@@ -5120,52 +5198,55 @@
       </c>
       <c r="AT7" s="7">
         <v>68</v>
       </c>
       <c r="AU7" s="7">
         <v>58</v>
       </c>
       <c r="AV7" s="8">
         <v>31</v>
       </c>
       <c r="AW7" s="7">
         <v>18</v>
       </c>
       <c r="AX7" s="7">
         <v>16</v>
       </c>
       <c r="AY7" s="21">
         <v>29</v>
       </c>
       <c r="AZ7" s="7">
         <v>21</v>
       </c>
       <c r="BA7" s="7">
         <v>24</v>
       </c>
+      <c r="BB7" s="34">
+        <v>28</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>98</v>
       </c>
       <c r="C8" s="7">
         <v>96</v>
       </c>
       <c r="D8" s="7">
         <v>84</v>
       </c>
       <c r="E8" s="7">
         <v>73</v>
       </c>
       <c r="F8" s="7">
         <v>90</v>
       </c>
       <c r="G8" s="8">
         <v>135</v>
       </c>
       <c r="H8" s="8">
         <v>153</v>
       </c>
       <c r="I8" s="7">
@@ -5281,52 +5362,55 @@
       </c>
       <c r="AT8" s="7">
         <v>30</v>
       </c>
       <c r="AU8" s="7">
         <v>38</v>
       </c>
       <c r="AV8" s="8">
         <v>15</v>
       </c>
       <c r="AW8" s="7">
         <v>3</v>
       </c>
       <c r="AX8" s="7">
         <v>8</v>
       </c>
       <c r="AY8" s="8">
         <v>21</v>
       </c>
       <c r="AZ8" s="7">
         <v>6</v>
       </c>
       <c r="BA8" s="7">
         <v>10</v>
       </c>
+      <c r="BB8" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7">
         <v>2</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>5</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -5442,52 +5526,55 @@
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>18</v>
       </c>
       <c r="C10" s="7">
         <v>29</v>
       </c>
       <c r="D10" s="7">
         <v>26</v>
       </c>
       <c r="E10" s="7">
         <v>31</v>
       </c>
       <c r="F10" s="7">
         <v>23</v>
       </c>
       <c r="G10" s="8">
         <v>31</v>
       </c>
       <c r="H10" s="8">
         <v>42</v>
       </c>
       <c r="I10" s="7">
@@ -5603,52 +5690,55 @@
       </c>
       <c r="AT10" s="7">
         <v>7</v>
       </c>
       <c r="AU10" s="7">
         <v>1</v>
       </c>
       <c r="AV10" s="8">
         <v>3</v>
       </c>
       <c r="AW10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="8">
         <v>1</v>
       </c>
       <c r="AZ10" s="7">
         <v>2</v>
       </c>
       <c r="BA10" s="7">
         <v>5</v>
       </c>
+      <c r="BB10" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>41</v>
       </c>
       <c r="C11" s="7">
         <v>42</v>
       </c>
       <c r="D11" s="7">
         <v>37</v>
       </c>
       <c r="E11" s="7">
         <v>54</v>
       </c>
       <c r="F11" s="7">
         <v>43</v>
       </c>
       <c r="G11" s="8">
         <v>79</v>
       </c>
       <c r="H11" s="8">
         <v>101</v>
       </c>
       <c r="I11" s="7">
@@ -5764,52 +5854,55 @@
       </c>
       <c r="AT11" s="7">
         <v>10</v>
       </c>
       <c r="AU11" s="7">
         <v>11</v>
       </c>
       <c r="AV11" s="8">
         <v>3</v>
       </c>
       <c r="AW11" s="7">
         <v>7</v>
       </c>
       <c r="AX11" s="7">
         <v>6</v>
       </c>
       <c r="AY11" s="8">
         <v>3</v>
       </c>
       <c r="AZ11" s="7">
         <v>5</v>
       </c>
       <c r="BA11" s="7">
         <v>7</v>
       </c>
+      <c r="BB11" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>1</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>2</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>1</v>
       </c>
       <c r="H12" s="8">
         <v>11</v>
       </c>
       <c r="I12" s="7">
@@ -5925,52 +6018,55 @@
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8">
         <v>1</v>
       </c>
       <c r="AZ12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="7">
         <v>1</v>
       </c>
+      <c r="BB12" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -6086,52 +6182,55 @@
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>4</v>
       </c>
       <c r="C14" s="7">
         <v>5</v>
       </c>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7">
         <v>3</v>
       </c>
       <c r="F14" s="7">
         <v>10</v>
       </c>
       <c r="G14" s="8">
         <v>9</v>
       </c>
       <c r="H14" s="8">
         <v>17</v>
       </c>
       <c r="I14" s="7">
@@ -6247,52 +6346,55 @@
       </c>
       <c r="AT14" s="7">
         <v>2</v>
       </c>
       <c r="AU14" s="7">
         <v>1</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="8">
         <v>1</v>
       </c>
       <c r="AZ14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB14" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>3</v>
       </c>
       <c r="E15" s="7">
         <v>6</v>
       </c>
       <c r="F15" s="7">
         <v>4</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>8</v>
       </c>
       <c r="I15" s="7">
@@ -6408,52 +6510,55 @@
       </c>
       <c r="AT15" s="7">
         <v>8</v>
       </c>
       <c r="AU15" s="7">
         <v>1</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB15" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -6569,52 +6674,55 @@
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>7</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>8</v>
       </c>
       <c r="E17" s="7">
         <v>14</v>
       </c>
       <c r="F17" s="7">
         <v>10</v>
       </c>
       <c r="G17" s="8">
         <v>13</v>
       </c>
       <c r="H17" s="8">
         <v>14</v>
       </c>
       <c r="I17" s="7">
@@ -6730,52 +6838,55 @@
       </c>
       <c r="AT17" s="7">
         <v>1</v>
       </c>
       <c r="AU17" s="7">
         <v>1</v>
       </c>
       <c r="AV17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="7">
         <v>1</v>
       </c>
       <c r="BA17" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB17" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>2</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>4</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -6891,52 +7002,55 @@
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>10</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7">
         <v>3</v>
       </c>
       <c r="E19" s="7">
         <v>13</v>
       </c>
       <c r="F19" s="7">
         <v>1</v>
       </c>
       <c r="G19" s="8">
         <v>23</v>
       </c>
       <c r="H19" s="8">
         <v>15</v>
       </c>
       <c r="I19" s="7">
@@ -7052,52 +7166,55 @@
       </c>
       <c r="AT19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>2</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>2</v>
       </c>
       <c r="H20" s="8">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -7213,52 +7330,55 @@
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="7">
         <v>2</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>11</v>
       </c>
       <c r="C21" s="7">
         <v>19</v>
       </c>
       <c r="D21" s="7">
         <v>10</v>
       </c>
       <c r="E21" s="7">
         <v>16</v>
       </c>
       <c r="F21" s="7">
         <v>25</v>
       </c>
       <c r="G21" s="8">
         <v>37</v>
       </c>
       <c r="H21" s="8">
         <v>31</v>
       </c>
       <c r="I21" s="7">
@@ -7374,52 +7494,55 @@
       </c>
       <c r="AT21" s="7">
         <v>8</v>
       </c>
       <c r="AU21" s="7">
         <v>1</v>
       </c>
       <c r="AV21" s="8">
         <v>2</v>
       </c>
       <c r="AW21" s="7">
         <v>4</v>
       </c>
       <c r="AX21" s="7">
         <v>2</v>
       </c>
       <c r="AY21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="7">
         <v>6</v>
       </c>
       <c r="BA21" s="7">
         <v>1</v>
       </c>
+      <c r="BB21" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7">
         <v>2</v>
       </c>
       <c r="F22" s="7">
         <v>1</v>
       </c>
       <c r="G22" s="8">
         <v>5</v>
       </c>
       <c r="H22" s="8">
         <v>6</v>
       </c>
       <c r="I22" s="7">
@@ -7535,52 +7658,55 @@
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -7696,52 +7822,55 @@
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>7</v>
       </c>
       <c r="C24" s="7">
         <v>1</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>3</v>
       </c>
       <c r="F24" s="7">
         <v>2</v>
       </c>
       <c r="G24" s="7">
         <v>3</v>
       </c>
       <c r="H24" s="8">
         <v>4</v>
       </c>
       <c r="I24" s="7">
@@ -7857,52 +7986,55 @@
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>2</v>
       </c>
       <c r="AV24" s="8">
         <v>6</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8">
         <v>1</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>3</v>
       </c>
       <c r="C25" s="7">
         <v>9</v>
       </c>
       <c r="D25" s="7">
         <v>8</v>
       </c>
       <c r="E25" s="7">
         <v>1</v>
       </c>
       <c r="F25" s="7">
         <v>15</v>
       </c>
       <c r="G25" s="7">
         <v>11</v>
       </c>
       <c r="H25" s="8">
         <v>14</v>
       </c>
       <c r="I25" s="7">
@@ -8018,52 +8150,55 @@
       </c>
       <c r="AT25" s="7">
         <v>1</v>
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="8">
         <v>1</v>
       </c>
       <c r="AW25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="7">
         <v>1</v>
       </c>
       <c r="BA25" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB25" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>6</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>5</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7">
         <v>5</v>
       </c>
       <c r="G26" s="7">
         <v>9</v>
       </c>
       <c r="H26" s="8">
         <v>2</v>
       </c>
       <c r="I26" s="7">
@@ -8179,52 +8314,55 @@
       </c>
       <c r="AT26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="8">
         <v>1</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>10</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>6</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>7</v>
       </c>
       <c r="H27" s="11">
         <v>9</v>
       </c>
       <c r="I27" s="11">
@@ -8340,129 +8478,132 @@
       </c>
       <c r="AT27" s="11">
         <v>1</v>
       </c>
       <c r="AU27" s="11">
         <v>1</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="11">
         <v>2</v>
       </c>
       <c r="AX27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="11">
         <v>1</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA31"/>
+  <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:BA6"/>
-      <selection pane="topRight" activeCell="BA7" sqref="BA7:BA27"/>
+      <selection activeCell="BB7" sqref="BB7:BB27"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="22" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="6.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="N2" s="31"/>
       <c r="O2" s="31"/>
       <c r="P2" s="31"/>
       <c r="Q2" s="31"/>
       <c r="R2" s="31"/>
       <c r="S2" s="31"/>
       <c r="T2" s="31"/>
       <c r="U2" s="31"/>
       <c r="V2" s="31"/>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
@@ -8473,66 +8614,67 @@
       <c r="AC2" s="31"/>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31"/>
       <c r="AF2" s="31"/>
       <c r="AG2" s="31"/>
       <c r="AH2" s="31"/>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AL2" s="31"/>
       <c r="AM2" s="31"/>
       <c r="AN2" s="31"/>
       <c r="AO2" s="31"/>
       <c r="AP2" s="31"/>
       <c r="AQ2" s="31"/>
       <c r="AR2" s="31"/>
       <c r="AS2" s="31"/>
       <c r="AT2" s="31"/>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="AX2" s="31"/>
       <c r="AY2" s="31"/>
       <c r="AZ2" s="31"/>
       <c r="BA2" s="31"/>
+      <c r="BB2" s="31"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AX3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="33">
         <v>2022</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33">
         <v>2023</v>
       </c>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
       <c r="Q4" s="33"/>
       <c r="R4" s="33"/>
       <c r="S4" s="33"/>
       <c r="T4" s="33"/>
       <c r="U4" s="33"/>
@@ -8552,52 +8694,53 @@
       <c r="AG4" s="29"/>
       <c r="AH4" s="29"/>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="29"/>
       <c r="AK4" s="30"/>
       <c r="AL4" s="22">
         <v>2025</v>
       </c>
       <c r="AM4" s="22"/>
       <c r="AN4" s="22"/>
       <c r="AO4" s="22"/>
       <c r="AP4" s="22"/>
       <c r="AQ4" s="22"/>
       <c r="AR4" s="22"/>
       <c r="AS4" s="22"/>
       <c r="AT4" s="22"/>
       <c r="AU4" s="22"/>
       <c r="AV4" s="22"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="22">
         <v>2026</v>
       </c>
       <c r="AY4" s="22"/>
       <c r="AZ4" s="22"/>
       <c r="BA4" s="22"/>
+      <c r="BB4" s="22"/>
     </row>
-    <row r="5" spans="1:53" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
@@ -8711,52 +8854,55 @@
       </c>
       <c r="AT5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA5" s="15" t="s">
         <v>13</v>
       </c>
+      <c r="BB5" s="17" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="32"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
@@ -8767,52 +8913,53 @@
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
       <c r="AG6" s="32"/>
       <c r="AH6" s="32"/>
       <c r="AI6" s="32"/>
       <c r="AJ6" s="32"/>
       <c r="AK6" s="32"/>
       <c r="AL6" s="32"/>
       <c r="AM6" s="32"/>
       <c r="AN6" s="32"/>
       <c r="AO6" s="32"/>
       <c r="AP6" s="32"/>
       <c r="AQ6" s="32"/>
       <c r="AR6" s="32"/>
       <c r="AS6" s="32"/>
       <c r="AT6" s="32"/>
       <c r="AU6" s="32"/>
       <c r="AV6" s="32"/>
       <c r="AW6" s="32"/>
       <c r="AX6" s="32"/>
       <c r="AY6" s="32"/>
       <c r="AZ6" s="32"/>
       <c r="BA6" s="32"/>
+      <c r="BB6" s="32"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>-174</v>
       </c>
       <c r="C7" s="7">
         <v>-151</v>
       </c>
       <c r="D7" s="7">
         <v>-142</v>
       </c>
       <c r="E7" s="7">
         <v>-189</v>
       </c>
       <c r="F7" s="7">
         <v>-178</v>
       </c>
       <c r="G7" s="8">
         <v>-323</v>
       </c>
       <c r="H7" s="8">
         <v>-362</v>
       </c>
       <c r="I7" s="7">
@@ -8928,52 +9075,55 @@
       </c>
       <c r="AT7" s="7">
         <v>-45</v>
       </c>
       <c r="AU7" s="7">
         <v>69</v>
       </c>
       <c r="AV7" s="8">
         <v>99</v>
       </c>
       <c r="AW7" s="7">
         <v>109</v>
       </c>
       <c r="AX7" s="7">
         <v>57</v>
       </c>
       <c r="AY7" s="21">
         <v>25</v>
       </c>
       <c r="AZ7" s="7">
         <v>32</v>
       </c>
       <c r="BA7" s="7">
         <v>-4</v>
       </c>
+      <c r="BB7" s="34">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>-85</v>
       </c>
       <c r="C8" s="7">
         <v>-66</v>
       </c>
       <c r="D8" s="7">
         <v>-61</v>
       </c>
       <c r="E8" s="7">
         <v>-50</v>
       </c>
       <c r="F8" s="7">
         <v>-58</v>
       </c>
       <c r="G8" s="8">
         <v>-109</v>
       </c>
       <c r="H8" s="8">
         <v>-132</v>
       </c>
       <c r="I8" s="7">
@@ -9089,52 +9239,55 @@
       </c>
       <c r="AT8" s="7">
         <v>-20</v>
       </c>
       <c r="AU8" s="7">
         <v>-1</v>
       </c>
       <c r="AV8" s="8">
         <v>9</v>
       </c>
       <c r="AW8" s="7">
         <v>44</v>
       </c>
       <c r="AX8" s="7">
         <v>2</v>
       </c>
       <c r="AY8" s="8">
         <v>0</v>
       </c>
       <c r="AZ8" s="7">
         <v>12</v>
       </c>
       <c r="BA8" s="7">
         <v>-4</v>
       </c>
+      <c r="BB8" s="7">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>-2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7">
         <v>-2</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>-5</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -9250,52 +9403,55 @@
       </c>
       <c r="AT9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU9" s="7">
         <v>3</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8">
         <v>1</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>-17</v>
       </c>
       <c r="C10" s="7">
         <v>-29</v>
       </c>
       <c r="D10" s="7">
         <v>-25</v>
       </c>
       <c r="E10" s="7">
         <v>-31</v>
       </c>
       <c r="F10" s="7">
         <v>-22</v>
       </c>
       <c r="G10" s="8">
         <v>-31</v>
       </c>
       <c r="H10" s="8">
         <v>-41</v>
       </c>
       <c r="I10" s="7">
@@ -9411,52 +9567,55 @@
       </c>
       <c r="AT10" s="7">
         <v>-7</v>
       </c>
       <c r="AU10" s="7">
         <v>5</v>
       </c>
       <c r="AV10" s="8">
         <v>3</v>
       </c>
       <c r="AW10" s="7">
         <v>10</v>
       </c>
       <c r="AX10" s="7">
         <v>3</v>
       </c>
       <c r="AY10" s="8">
         <v>6</v>
       </c>
       <c r="AZ10" s="7">
         <v>4</v>
       </c>
       <c r="BA10" s="7">
         <v>-1</v>
       </c>
+      <c r="BB10" s="7">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>-8</v>
       </c>
       <c r="C11" s="7">
         <v>-10</v>
       </c>
       <c r="D11" s="7">
         <v>-9</v>
       </c>
       <c r="E11" s="7">
         <v>-46</v>
       </c>
       <c r="F11" s="7">
         <v>-28</v>
       </c>
       <c r="G11" s="8">
         <v>-58</v>
       </c>
       <c r="H11" s="8">
         <v>-58</v>
       </c>
       <c r="I11" s="7">
@@ -9572,52 +9731,55 @@
       </c>
       <c r="AT11" s="7">
         <v>-3</v>
       </c>
       <c r="AU11" s="7">
         <v>45</v>
       </c>
       <c r="AV11" s="8">
         <v>77</v>
       </c>
       <c r="AW11" s="7">
         <v>49</v>
       </c>
       <c r="AX11" s="7">
         <v>37</v>
       </c>
       <c r="AY11" s="8">
         <v>11</v>
       </c>
       <c r="AZ11" s="7">
         <v>11</v>
       </c>
       <c r="BA11" s="7">
         <v>2</v>
       </c>
+      <c r="BB11" s="7">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>-3</v>
       </c>
       <c r="C12" s="7">
         <v>-1</v>
       </c>
       <c r="D12" s="7">
         <v>-4</v>
       </c>
       <c r="E12" s="7">
         <v>-2</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>-1</v>
       </c>
       <c r="H12" s="8">
         <v>-11</v>
       </c>
       <c r="I12" s="7">
@@ -9733,52 +9895,55 @@
       </c>
       <c r="AT12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8">
         <v>-1</v>
       </c>
       <c r="AZ12" s="7">
         <v>2</v>
       </c>
       <c r="BA12" s="7">
         <v>-1</v>
       </c>
+      <c r="BB12" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -9894,52 +10059,55 @@
       </c>
       <c r="AT13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>-3</v>
       </c>
       <c r="C14" s="7">
         <v>-5</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>-9</v>
       </c>
       <c r="G14" s="8">
         <v>-6</v>
       </c>
       <c r="H14" s="8">
         <v>-17</v>
       </c>
       <c r="I14" s="7">
@@ -10055,52 +10223,55 @@
       </c>
       <c r="AT14" s="7">
         <v>-2</v>
       </c>
       <c r="AU14" s="7">
         <v>0</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>1</v>
       </c>
       <c r="AX14" s="7">
         <v>2</v>
       </c>
       <c r="AY14" s="8">
         <v>-1</v>
       </c>
       <c r="AZ14" s="7">
         <v>4</v>
       </c>
       <c r="BA14" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB14" s="7">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>-8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>-3</v>
       </c>
       <c r="E15" s="7">
         <v>-6</v>
       </c>
       <c r="F15" s="7">
         <v>-4</v>
       </c>
       <c r="G15" s="8">
         <v>-3</v>
       </c>
       <c r="H15" s="8">
         <v>-6</v>
       </c>
       <c r="I15" s="7">
@@ -10216,52 +10387,55 @@
       </c>
       <c r="AT15" s="7">
         <v>-8</v>
       </c>
       <c r="AU15" s="7">
         <v>-1</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7">
         <v>2</v>
       </c>
       <c r="BA15" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB15" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -10377,52 +10551,55 @@
       </c>
       <c r="AT16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>-7</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>-6</v>
       </c>
       <c r="E17" s="7">
         <v>-13</v>
       </c>
       <c r="F17" s="7">
         <v>-10</v>
       </c>
       <c r="G17" s="8">
         <v>-13</v>
       </c>
       <c r="H17" s="8">
         <v>-12</v>
       </c>
       <c r="I17" s="7">
@@ -10538,52 +10715,55 @@
       </c>
       <c r="AT17" s="7">
         <v>0</v>
       </c>
       <c r="AU17" s="7">
         <v>7</v>
       </c>
       <c r="AV17" s="8">
         <v>2</v>
       </c>
       <c r="AW17" s="7">
         <v>2</v>
       </c>
       <c r="AX17" s="7">
         <v>3</v>
       </c>
       <c r="AY17" s="8">
         <v>1</v>
       </c>
       <c r="AZ17" s="7">
         <v>0</v>
       </c>
       <c r="BA17" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB17" s="7">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>-2</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>-4</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -10699,52 +10879,55 @@
       </c>
       <c r="AT18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8">
         <v>2</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>-10</v>
       </c>
       <c r="C19" s="7">
         <v>-5</v>
       </c>
       <c r="D19" s="7">
         <v>-3</v>
       </c>
       <c r="E19" s="7">
         <v>-13</v>
       </c>
       <c r="F19" s="7">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>-23</v>
       </c>
       <c r="H19" s="8">
         <v>-14</v>
       </c>
       <c r="I19" s="7">
@@ -10860,52 +11043,55 @@
       </c>
       <c r="AT19" s="7">
         <v>1</v>
       </c>
       <c r="AU19" s="7">
         <v>2</v>
       </c>
       <c r="AV19" s="8">
         <v>4</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7">
         <v>2</v>
       </c>
       <c r="AY19" s="8">
         <v>1</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>-2</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7">
         <v>-1</v>
       </c>
       <c r="G20" s="8">
         <v>-2</v>
       </c>
       <c r="H20" s="8">
         <v>-9</v>
       </c>
       <c r="I20" s="7">
@@ -11021,52 +11207,55 @@
       </c>
       <c r="AT20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8">
         <v>2</v>
       </c>
       <c r="AW20" s="7">
         <v>-2</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>-11</v>
       </c>
       <c r="C21" s="7">
         <v>-17</v>
       </c>
       <c r="D21" s="7">
         <v>-10</v>
       </c>
       <c r="E21" s="7">
         <v>-15</v>
       </c>
       <c r="F21" s="7">
         <v>-24</v>
       </c>
       <c r="G21" s="8">
         <v>-34</v>
       </c>
       <c r="H21" s="8">
         <v>-31</v>
       </c>
       <c r="I21" s="7">
@@ -11182,52 +11371,55 @@
       </c>
       <c r="AT21" s="7">
         <v>-5</v>
       </c>
       <c r="AU21" s="7">
         <v>4</v>
       </c>
       <c r="AV21" s="8">
         <v>1</v>
       </c>
       <c r="AW21" s="7">
         <v>2</v>
       </c>
       <c r="AX21" s="7">
         <v>3</v>
       </c>
       <c r="AY21" s="8">
         <v>3</v>
       </c>
       <c r="AZ21" s="7">
         <v>-4</v>
       </c>
       <c r="BA21" s="7">
         <v>0</v>
       </c>
+      <c r="BB21" s="7">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7">
         <v>-3</v>
       </c>
       <c r="E22" s="7">
         <v>-2</v>
       </c>
       <c r="F22" s="7">
         <v>-1</v>
       </c>
       <c r="G22" s="8">
         <v>-4</v>
       </c>
       <c r="H22" s="8">
         <v>-5</v>
       </c>
       <c r="I22" s="7">
@@ -11343,52 +11535,55 @@
       </c>
       <c r="AT22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8">
         <v>3</v>
       </c>
       <c r="AW22" s="7">
         <v>1</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8">
         <v>1</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB22" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="7">
         <v>-2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -11504,52 +11699,55 @@
       </c>
       <c r="AT23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>-7</v>
       </c>
       <c r="C24" s="7">
         <v>-1</v>
       </c>
       <c r="D24" s="7">
         <v>-3</v>
       </c>
       <c r="E24" s="7">
         <v>-3</v>
       </c>
       <c r="F24" s="7">
         <v>-2</v>
       </c>
       <c r="G24" s="7">
         <v>-3</v>
       </c>
       <c r="H24" s="8">
         <v>-4</v>
       </c>
       <c r="I24" s="7">
@@ -11665,52 +11863,55 @@
       </c>
       <c r="AT24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AU24" s="7">
         <v>-1</v>
       </c>
       <c r="AV24" s="8">
         <v>-6</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8">
         <v>-1</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>-3</v>
       </c>
       <c r="C25" s="7">
         <v>-9</v>
       </c>
       <c r="D25" s="7">
         <v>-8</v>
       </c>
       <c r="E25" s="7">
         <v>-1</v>
       </c>
       <c r="F25" s="7">
         <v>-13</v>
       </c>
       <c r="G25" s="7">
         <v>-11</v>
       </c>
       <c r="H25" s="8">
         <v>-13</v>
       </c>
       <c r="I25" s="7">
@@ -11826,52 +12027,55 @@
       </c>
       <c r="AT25" s="7">
         <v>-1</v>
       </c>
       <c r="AU25" s="7">
         <v>0</v>
       </c>
       <c r="AV25" s="8">
         <v>-1</v>
       </c>
       <c r="AW25" s="7">
         <v>2</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
       <c r="AZ25" s="7">
         <v>1</v>
       </c>
       <c r="BA25" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB25" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>-6</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>-4</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7">
         <v>-4</v>
       </c>
       <c r="G26" s="7">
         <v>-9</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="7">
@@ -11987,52 +12191,55 @@
       </c>
       <c r="AT26" s="7">
         <v>1</v>
       </c>
       <c r="AU26" s="7">
         <v>3</v>
       </c>
       <c r="AV26" s="8">
         <v>-1</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>1</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BB26" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>-2</v>
       </c>
       <c r="C27" s="11">
         <v>-10</v>
       </c>
       <c r="D27" s="11">
         <v>-3</v>
       </c>
       <c r="E27" s="11">
         <v>-4</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>-7</v>
       </c>
       <c r="H27" s="11">
         <v>-9</v>
       </c>
       <c r="I27" s="11">
@@ -12148,86 +12355,89 @@
       </c>
       <c r="AT27" s="11">
         <v>-1</v>
       </c>
       <c r="AU27" s="11">
         <v>0</v>
       </c>
       <c r="AV27" s="11">
         <v>4</v>
       </c>
       <c r="AW27" s="11">
         <v>-2</v>
       </c>
       <c r="AX27" s="11">
         <v>2</v>
       </c>
       <c r="AY27" s="11">
         <v>1</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BB27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>