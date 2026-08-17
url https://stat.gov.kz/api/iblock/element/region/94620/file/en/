--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="90" yWindow="30" windowWidth="19740" windowHeight="9375"/>
   </bookViews>
   <sheets>
     <sheet name="Immigrants" sheetId="1" r:id="rId1"/>
     <sheet name="Emigrants" sheetId="2" r:id="rId2"/>
     <sheet name="Net migration" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1567" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1609" uniqueCount="39">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t xml:space="preserve">Kostanay </t>
   </si>
   <si>
     <t>Arkalyk c.a.</t>
   </si>
   <si>
     <t>Lisakov c.a.</t>
   </si>
   <si>
     <t>Rudny c.a.</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Number of arrivals from outside the Republic of Kazakhstan</t>
   </si>
   <si>
@@ -411,88 +411,88 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -772,218 +772,220 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="B6" sqref="B6:BA6"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AU29" sqref="AU29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="31" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="31"/>
-[...50 lines deleted...]
-      <c r="BB2" s="31"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AX3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="27">
         <v>2022</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="27">
         <v>2023</v>
       </c>
-      <c r="O4" s="27"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="29"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-[...2 lines deleted...]
-      <c r="BB4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
+      <c r="BC4" s="23"/>
     </row>
-    <row r="5" spans="1:54" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:55" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1099,109 +1101,113 @@
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="BB5" s="17" t="s">
         <v>14</v>
       </c>
+      <c r="BC5" s="17" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="BB6" s="32"/>
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="33"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="33"/>
+      <c r="AL6" s="33"/>
+      <c r="AM6" s="33"/>
+      <c r="AN6" s="33"/>
+      <c r="AO6" s="33"/>
+      <c r="AP6" s="33"/>
+      <c r="AQ6" s="33"/>
+      <c r="AR6" s="33"/>
+      <c r="AS6" s="33"/>
+      <c r="AT6" s="33"/>
+      <c r="AU6" s="33"/>
+      <c r="AV6" s="33"/>
+      <c r="AW6" s="33"/>
+      <c r="AX6" s="33"/>
+      <c r="AY6" s="33"/>
+      <c r="AZ6" s="33"/>
+      <c r="BA6" s="33"/>
+      <c r="BB6" s="33"/>
+      <c r="BC6" s="33"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>51</v>
       </c>
       <c r="C7" s="7">
         <v>67</v>
       </c>
       <c r="D7" s="7">
         <v>60</v>
       </c>
       <c r="E7" s="7">
         <v>39</v>
       </c>
       <c r="F7" s="8">
         <v>54</v>
       </c>
       <c r="G7" s="8">
         <v>54</v>
       </c>
       <c r="H7" s="8">
         <v>74</v>
       </c>
       <c r="I7" s="7">
@@ -1317,55 +1323,58 @@
       </c>
       <c r="AT7" s="7">
         <v>23</v>
       </c>
       <c r="AU7" s="7">
         <v>127</v>
       </c>
       <c r="AV7" s="8">
         <v>130</v>
       </c>
       <c r="AW7" s="7">
         <v>127</v>
       </c>
       <c r="AX7" s="7">
         <v>73</v>
       </c>
       <c r="AY7" s="21">
         <v>54</v>
       </c>
       <c r="AZ7" s="7">
         <v>53</v>
       </c>
       <c r="BA7" s="7">
         <v>20</v>
       </c>
-      <c r="BB7" s="34">
+      <c r="BB7" s="22">
         <v>13</v>
       </c>
+      <c r="BC7" s="7">
+        <v>32</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>13</v>
       </c>
       <c r="C8" s="7">
         <v>30</v>
       </c>
       <c r="D8" s="7">
         <v>23</v>
       </c>
       <c r="E8" s="7">
         <v>23</v>
       </c>
       <c r="F8" s="8">
         <v>32</v>
       </c>
       <c r="G8" s="8">
         <v>26</v>
       </c>
       <c r="H8" s="8">
         <v>21</v>
       </c>
       <c r="I8" s="7">
@@ -1484,52 +1493,55 @@
       </c>
       <c r="AU8" s="7">
         <v>37</v>
       </c>
       <c r="AV8" s="8">
         <v>24</v>
       </c>
       <c r="AW8" s="7">
         <v>47</v>
       </c>
       <c r="AX8" s="7">
         <v>10</v>
       </c>
       <c r="AY8" s="8">
         <v>21</v>
       </c>
       <c r="AZ8" s="7">
         <v>18</v>
       </c>
       <c r="BA8" s="7">
         <v>6</v>
       </c>
       <c r="BB8" s="7">
         <v>1</v>
       </c>
+      <c r="BC8" s="7">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -1648,52 +1660,55 @@
       </c>
       <c r="AU9" s="7">
         <v>3</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8">
         <v>1</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>1</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="7">
         <v>1</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>1</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H10" s="8">
         <v>1</v>
       </c>
       <c r="I10" s="7">
@@ -1812,52 +1827,55 @@
       </c>
       <c r="AU10" s="7">
         <v>6</v>
       </c>
       <c r="AV10" s="8">
         <v>6</v>
       </c>
       <c r="AW10" s="7">
         <v>10</v>
       </c>
       <c r="AX10" s="7">
         <v>3</v>
       </c>
       <c r="AY10" s="8">
         <v>7</v>
       </c>
       <c r="AZ10" s="7">
         <v>6</v>
       </c>
       <c r="BA10" s="7">
         <v>4</v>
       </c>
       <c r="BB10" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC10" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>33</v>
       </c>
       <c r="C11" s="7">
         <v>32</v>
       </c>
       <c r="D11" s="7">
         <v>28</v>
       </c>
       <c r="E11" s="7">
         <v>8</v>
       </c>
       <c r="F11" s="8">
         <v>15</v>
       </c>
       <c r="G11" s="8">
         <v>21</v>
       </c>
       <c r="H11" s="8">
         <v>43</v>
       </c>
       <c r="I11" s="7">
@@ -1976,52 +1994,55 @@
       </c>
       <c r="AU11" s="7">
         <v>56</v>
       </c>
       <c r="AV11" s="8">
         <v>80</v>
       </c>
       <c r="AW11" s="7">
         <v>56</v>
       </c>
       <c r="AX11" s="7">
         <v>43</v>
       </c>
       <c r="AY11" s="8">
         <v>14</v>
       </c>
       <c r="AZ11" s="7">
         <v>16</v>
       </c>
       <c r="BA11" s="7">
         <v>9</v>
       </c>
       <c r="BB11" s="7">
         <v>4</v>
       </c>
+      <c r="BC11" s="7">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I12" s="7" t="s">
@@ -2140,52 +2161,55 @@
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ12" s="7">
         <v>2</v>
       </c>
       <c r="BA12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB12" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC12" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -2304,52 +2328,55 @@
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>1</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7">
         <v>4</v>
       </c>
       <c r="F14" s="8">
         <v>1</v>
       </c>
       <c r="G14" s="8">
         <v>3</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I14" s="7">
@@ -2468,52 +2495,55 @@
       </c>
       <c r="AU14" s="7">
         <v>1</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>1</v>
       </c>
       <c r="AX14" s="7">
         <v>2</v>
       </c>
       <c r="AY14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ14" s="7">
         <v>4</v>
       </c>
       <c r="BA14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="7">
         <v>1</v>
       </c>
+      <c r="BC14" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>2</v>
       </c>
       <c r="I15" s="7" t="s">
@@ -2632,52 +2662,55 @@
       </c>
       <c r="AU15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7">
         <v>2</v>
       </c>
       <c r="BA15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="7">
         <v>1</v>
       </c>
+      <c r="BC15" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -2796,52 +2829,55 @@
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>2</v>
       </c>
       <c r="E17" s="7">
         <v>1</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="8">
         <v>2</v>
       </c>
       <c r="I17" s="7" t="s">
@@ -2960,52 +2996,55 @@
       </c>
       <c r="AU17" s="7">
         <v>8</v>
       </c>
       <c r="AV17" s="8">
         <v>2</v>
       </c>
       <c r="AW17" s="7">
         <v>2</v>
       </c>
       <c r="AX17" s="7">
         <v>3</v>
       </c>
       <c r="AY17" s="8">
         <v>1</v>
       </c>
       <c r="AZ17" s="7">
         <v>1</v>
       </c>
       <c r="BA17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC17" s="7">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -3124,52 +3163,55 @@
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8">
         <v>2</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="7">
         <v>1</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F19" s="8">
         <v>1</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>1</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -3288,52 +3330,55 @@
       </c>
       <c r="AU19" s="7">
         <v>2</v>
       </c>
       <c r="AV19" s="8">
         <v>4</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7">
         <v>2</v>
       </c>
       <c r="AY19" s="8">
         <v>1</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -3452,52 +3497,55 @@
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8">
         <v>2</v>
       </c>
       <c r="AW20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="7">
         <v>2</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="7">
         <v>1</v>
       </c>
       <c r="F21" s="8">
         <v>1</v>
       </c>
       <c r="G21" s="8">
         <v>3</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7">
@@ -3616,52 +3664,55 @@
       </c>
       <c r="AU21" s="7">
         <v>5</v>
       </c>
       <c r="AV21" s="8">
         <v>3</v>
       </c>
       <c r="AW21" s="7">
         <v>6</v>
       </c>
       <c r="AX21" s="7">
         <v>5</v>
       </c>
       <c r="AY21" s="8">
         <v>3</v>
       </c>
       <c r="AZ21" s="7">
         <v>2</v>
       </c>
       <c r="BA21" s="7">
         <v>1</v>
       </c>
       <c r="BB21" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC21" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7">
         <v>1</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>1</v>
       </c>
       <c r="H22" s="8">
         <v>1</v>
       </c>
       <c r="I22" s="7" t="s">
@@ -3780,52 +3831,55 @@
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8">
         <v>3</v>
       </c>
       <c r="AW22" s="7">
         <v>1</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8">
         <v>1</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB22" s="7">
         <v>2</v>
       </c>
+      <c r="BC22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -3944,52 +3998,55 @@
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I24" s="7" t="s">
@@ -4108,52 +4165,55 @@
       </c>
       <c r="AU24" s="7">
         <v>1</v>
       </c>
       <c r="AV24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>2</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -4272,52 +4332,55 @@
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW25" s="7">
         <v>2</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
       <c r="AZ25" s="7">
         <v>2</v>
       </c>
       <c r="BA25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="7">
         <v>2</v>
       </c>
+      <c r="BC25" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>1</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>1</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>2</v>
       </c>
       <c r="I26" s="7">
@@ -4436,52 +4499,55 @@
       </c>
       <c r="AU26" s="7">
         <v>3</v>
       </c>
       <c r="AV26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>1</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="7">
         <v>2</v>
       </c>
+      <c r="BC26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>3</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="11">
         <v>2</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="I27" s="11">
@@ -4600,271 +4666,276 @@
       </c>
       <c r="AU27" s="11">
         <v>1</v>
       </c>
       <c r="AV27" s="11">
         <v>4</v>
       </c>
       <c r="AW27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AX27" s="11">
         <v>2</v>
       </c>
       <c r="AY27" s="11">
         <v>2</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC27" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="BB7" sqref="BB7:BB27"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="BC7" sqref="BC7:BC27"/>
+      <selection pane="topRight" activeCell="AY21" sqref="AY21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="21" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="37" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8.42578125" style="13" customWidth="1" collapsed="1"/>
     <col min="39" max="40" width="8.42578125" style="13" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="31" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="31"/>
-[...50 lines deleted...]
-      <c r="BB2" s="31"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AX3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="33">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="34">
         <v>2022</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="33">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34">
         <v>2023</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34"/>
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="29"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-[...2 lines deleted...]
-      <c r="BB4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
+      <c r="BC4" s="23"/>
     </row>
-    <row r="5" spans="1:54" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:55" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -4980,109 +5051,113 @@
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="BB5" s="17" t="s">
         <v>14</v>
       </c>
+      <c r="BC5" s="17" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="BB6" s="32"/>
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="33"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="33"/>
+      <c r="AL6" s="33"/>
+      <c r="AM6" s="33"/>
+      <c r="AN6" s="33"/>
+      <c r="AO6" s="33"/>
+      <c r="AP6" s="33"/>
+      <c r="AQ6" s="33"/>
+      <c r="AR6" s="33"/>
+      <c r="AS6" s="33"/>
+      <c r="AT6" s="33"/>
+      <c r="AU6" s="33"/>
+      <c r="AV6" s="33"/>
+      <c r="AW6" s="33"/>
+      <c r="AX6" s="33"/>
+      <c r="AY6" s="33"/>
+      <c r="AZ6" s="33"/>
+      <c r="BA6" s="33"/>
+      <c r="BB6" s="33"/>
+      <c r="BC6" s="33"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>225</v>
       </c>
       <c r="C7" s="7">
         <v>218</v>
       </c>
       <c r="D7" s="7">
         <v>202</v>
       </c>
       <c r="E7" s="7">
         <v>228</v>
       </c>
       <c r="F7" s="7">
         <v>232</v>
       </c>
       <c r="G7" s="8">
         <v>377</v>
       </c>
       <c r="H7" s="8">
         <v>436</v>
       </c>
       <c r="I7" s="7">
@@ -5198,55 +5273,58 @@
       </c>
       <c r="AT7" s="7">
         <v>68</v>
       </c>
       <c r="AU7" s="7">
         <v>58</v>
       </c>
       <c r="AV7" s="8">
         <v>31</v>
       </c>
       <c r="AW7" s="7">
         <v>18</v>
       </c>
       <c r="AX7" s="7">
         <v>16</v>
       </c>
       <c r="AY7" s="21">
         <v>29</v>
       </c>
       <c r="AZ7" s="7">
         <v>21</v>
       </c>
       <c r="BA7" s="7">
         <v>24</v>
       </c>
-      <c r="BB7" s="34">
+      <c r="BB7" s="22">
         <v>28</v>
       </c>
+      <c r="BC7" s="7">
+        <v>27</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>98</v>
       </c>
       <c r="C8" s="7">
         <v>96</v>
       </c>
       <c r="D8" s="7">
         <v>84</v>
       </c>
       <c r="E8" s="7">
         <v>73</v>
       </c>
       <c r="F8" s="7">
         <v>90</v>
       </c>
       <c r="G8" s="8">
         <v>135</v>
       </c>
       <c r="H8" s="8">
         <v>153</v>
       </c>
       <c r="I8" s="7">
@@ -5365,52 +5443,55 @@
       </c>
       <c r="AU8" s="7">
         <v>38</v>
       </c>
       <c r="AV8" s="8">
         <v>15</v>
       </c>
       <c r="AW8" s="7">
         <v>3</v>
       </c>
       <c r="AX8" s="7">
         <v>8</v>
       </c>
       <c r="AY8" s="8">
         <v>21</v>
       </c>
       <c r="AZ8" s="7">
         <v>6</v>
       </c>
       <c r="BA8" s="7">
         <v>10</v>
       </c>
       <c r="BB8" s="7">
         <v>10</v>
       </c>
+      <c r="BC8" s="7">
+        <v>15</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7">
         <v>2</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>5</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -5529,52 +5610,55 @@
       </c>
       <c r="AU9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>18</v>
       </c>
       <c r="C10" s="7">
         <v>29</v>
       </c>
       <c r="D10" s="7">
         <v>26</v>
       </c>
       <c r="E10" s="7">
         <v>31</v>
       </c>
       <c r="F10" s="7">
         <v>23</v>
       </c>
       <c r="G10" s="8">
         <v>31</v>
       </c>
       <c r="H10" s="8">
         <v>42</v>
       </c>
       <c r="I10" s="7">
@@ -5693,52 +5777,55 @@
       </c>
       <c r="AU10" s="7">
         <v>1</v>
       </c>
       <c r="AV10" s="8">
         <v>3</v>
       </c>
       <c r="AW10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX10" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY10" s="8">
         <v>1</v>
       </c>
       <c r="AZ10" s="7">
         <v>2</v>
       </c>
       <c r="BA10" s="7">
         <v>5</v>
       </c>
       <c r="BB10" s="7">
         <v>6</v>
       </c>
+      <c r="BC10" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>41</v>
       </c>
       <c r="C11" s="7">
         <v>42</v>
       </c>
       <c r="D11" s="7">
         <v>37</v>
       </c>
       <c r="E11" s="7">
         <v>54</v>
       </c>
       <c r="F11" s="7">
         <v>43</v>
       </c>
       <c r="G11" s="8">
         <v>79</v>
       </c>
       <c r="H11" s="8">
         <v>101</v>
       </c>
       <c r="I11" s="7">
@@ -5857,52 +5944,55 @@
       </c>
       <c r="AU11" s="7">
         <v>11</v>
       </c>
       <c r="AV11" s="8">
         <v>3</v>
       </c>
       <c r="AW11" s="7">
         <v>7</v>
       </c>
       <c r="AX11" s="7">
         <v>6</v>
       </c>
       <c r="AY11" s="8">
         <v>3</v>
       </c>
       <c r="AZ11" s="7">
         <v>5</v>
       </c>
       <c r="BA11" s="7">
         <v>7</v>
       </c>
       <c r="BB11" s="7">
         <v>6</v>
       </c>
+      <c r="BC11" s="7">
+        <v>6</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>3</v>
       </c>
       <c r="C12" s="7">
         <v>1</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>2</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>1</v>
       </c>
       <c r="H12" s="8">
         <v>11</v>
       </c>
       <c r="I12" s="7">
@@ -6021,52 +6111,55 @@
       </c>
       <c r="AU12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8">
         <v>1</v>
       </c>
       <c r="AZ12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA12" s="7">
         <v>1</v>
       </c>
       <c r="BB12" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC12" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -6185,52 +6278,55 @@
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>4</v>
       </c>
       <c r="C14" s="7">
         <v>5</v>
       </c>
       <c r="D14" s="7">
         <v>4</v>
       </c>
       <c r="E14" s="7">
         <v>3</v>
       </c>
       <c r="F14" s="7">
         <v>10</v>
       </c>
       <c r="G14" s="8">
         <v>9</v>
       </c>
       <c r="H14" s="8">
         <v>17</v>
       </c>
       <c r="I14" s="7">
@@ -6349,52 +6445,55 @@
       </c>
       <c r="AU14" s="7">
         <v>1</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY14" s="8">
         <v>1</v>
       </c>
       <c r="AZ14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="7">
         <v>3</v>
       </c>
+      <c r="BC14" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>3</v>
       </c>
       <c r="E15" s="7">
         <v>6</v>
       </c>
       <c r="F15" s="7">
         <v>4</v>
       </c>
       <c r="G15" s="8">
         <v>3</v>
       </c>
       <c r="H15" s="8">
         <v>8</v>
       </c>
       <c r="I15" s="7">
@@ -6513,52 +6612,55 @@
       </c>
       <c r="AU15" s="7">
         <v>1</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="7">
         <v>1</v>
       </c>
+      <c r="BC15" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -6677,52 +6779,55 @@
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>7</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>8</v>
       </c>
       <c r="E17" s="7">
         <v>14</v>
       </c>
       <c r="F17" s="7">
         <v>10</v>
       </c>
       <c r="G17" s="8">
         <v>13</v>
       </c>
       <c r="H17" s="8">
         <v>14</v>
       </c>
       <c r="I17" s="7">
@@ -6841,52 +6946,55 @@
       </c>
       <c r="AU17" s="7">
         <v>1</v>
       </c>
       <c r="AV17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ17" s="7">
         <v>1</v>
       </c>
       <c r="BA17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="7">
         <v>1</v>
       </c>
+      <c r="BC17" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>2</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>4</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -7005,52 +7113,55 @@
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>10</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7">
         <v>3</v>
       </c>
       <c r="E19" s="7">
         <v>13</v>
       </c>
       <c r="F19" s="7">
         <v>1</v>
       </c>
       <c r="G19" s="8">
         <v>23</v>
       </c>
       <c r="H19" s="8">
         <v>15</v>
       </c>
       <c r="I19" s="7">
@@ -7169,52 +7280,55 @@
       </c>
       <c r="AU19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY19" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>2</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7">
         <v>1</v>
       </c>
       <c r="G20" s="8">
         <v>2</v>
       </c>
       <c r="H20" s="8">
         <v>9</v>
       </c>
       <c r="I20" s="7">
@@ -7333,52 +7447,55 @@
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW20" s="7">
         <v>2</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>11</v>
       </c>
       <c r="C21" s="7">
         <v>19</v>
       </c>
       <c r="D21" s="7">
         <v>10</v>
       </c>
       <c r="E21" s="7">
         <v>16</v>
       </c>
       <c r="F21" s="7">
         <v>25</v>
       </c>
       <c r="G21" s="8">
         <v>37</v>
       </c>
       <c r="H21" s="8">
         <v>31</v>
       </c>
       <c r="I21" s="7">
@@ -7497,52 +7614,55 @@
       </c>
       <c r="AU21" s="7">
         <v>1</v>
       </c>
       <c r="AV21" s="8">
         <v>2</v>
       </c>
       <c r="AW21" s="7">
         <v>4</v>
       </c>
       <c r="AX21" s="7">
         <v>2</v>
       </c>
       <c r="AY21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ21" s="7">
         <v>6</v>
       </c>
       <c r="BA21" s="7">
         <v>1</v>
       </c>
       <c r="BB21" s="7">
         <v>1</v>
       </c>
+      <c r="BC21" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="7">
         <v>4</v>
       </c>
       <c r="E22" s="7">
         <v>2</v>
       </c>
       <c r="F22" s="7">
         <v>1</v>
       </c>
       <c r="G22" s="8">
         <v>5</v>
       </c>
       <c r="H22" s="8">
         <v>6</v>
       </c>
       <c r="I22" s="7">
@@ -7661,52 +7781,55 @@
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB22" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -7825,52 +7948,55 @@
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>7</v>
       </c>
       <c r="C24" s="7">
         <v>1</v>
       </c>
       <c r="D24" s="7">
         <v>3</v>
       </c>
       <c r="E24" s="7">
         <v>3</v>
       </c>
       <c r="F24" s="7">
         <v>2</v>
       </c>
       <c r="G24" s="7">
         <v>3</v>
       </c>
       <c r="H24" s="8">
         <v>4</v>
       </c>
       <c r="I24" s="7">
@@ -7989,52 +8115,55 @@
       </c>
       <c r="AU24" s="7">
         <v>2</v>
       </c>
       <c r="AV24" s="8">
         <v>6</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8">
         <v>1</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>3</v>
       </c>
       <c r="C25" s="7">
         <v>9</v>
       </c>
       <c r="D25" s="7">
         <v>8</v>
       </c>
       <c r="E25" s="7">
         <v>1</v>
       </c>
       <c r="F25" s="7">
         <v>15</v>
       </c>
       <c r="G25" s="7">
         <v>11</v>
       </c>
       <c r="H25" s="8">
         <v>14</v>
       </c>
       <c r="I25" s="7">
@@ -8153,52 +8282,55 @@
       </c>
       <c r="AU25" s="7">
         <v>1</v>
       </c>
       <c r="AV25" s="8">
         <v>1</v>
       </c>
       <c r="AW25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ25" s="7">
         <v>1</v>
       </c>
       <c r="BA25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC25" s="7">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>6</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>5</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7">
         <v>5</v>
       </c>
       <c r="G26" s="7">
         <v>9</v>
       </c>
       <c r="H26" s="8">
         <v>2</v>
       </c>
       <c r="I26" s="7">
@@ -8317,52 +8449,55 @@
       </c>
       <c r="AU26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV26" s="8">
         <v>1</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>5</v>
       </c>
       <c r="C27" s="11">
         <v>10</v>
       </c>
       <c r="D27" s="11">
         <v>3</v>
       </c>
       <c r="E27" s="11">
         <v>6</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>7</v>
       </c>
       <c r="H27" s="11">
         <v>9</v>
       </c>
       <c r="I27" s="11">
@@ -8481,267 +8616,272 @@
       </c>
       <c r="AU27" s="11">
         <v>1</v>
       </c>
       <c r="AV27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AW27" s="11">
         <v>2</v>
       </c>
       <c r="AX27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="AY27" s="11">
         <v>1</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC27" s="11" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection activeCell="BB7" sqref="BB7:BB27"/>
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <selection activeCell="BC7" sqref="BC7:BC27"/>
+      <selection pane="topRight" activeCell="BB25" sqref="BB25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="13" customWidth="1"/>
     <col min="2" max="9" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="9.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="8.140625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="13" width="8.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="14" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="15" max="22" width="7.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="25" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="6.5703125" style="13" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="33" width="7.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="8.85546875" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="6.7109375" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="37" width="8.28515625" style="13" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="9.140625" style="13" collapsed="1"/>
     <col min="39" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="31" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="32" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="31"/>
-[...50 lines deleted...]
-      <c r="BB2" s="31"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
       <c r="AX3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="33">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="34">
         <v>2022</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="33">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34">
         <v>2023</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34"/>
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="29"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="30"/>
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30"/>
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30"/>
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30"/>
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30"/>
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="24"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-[...2 lines deleted...]
-      <c r="BB4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
+      <c r="BB4" s="23"/>
+      <c r="BC4" s="23"/>
     </row>
-    <row r="5" spans="1:54" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:55" s="19" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="26"/>
       <c r="B5" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -8857,109 +8997,113 @@
       </c>
       <c r="AU5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="17" t="s">
         <v>20</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>21</v>
       </c>
       <c r="AX5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="AY5" s="17" t="s">
         <v>11</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>12</v>
       </c>
       <c r="BA5" s="15" t="s">
         <v>13</v>
       </c>
       <c r="BB5" s="17" t="s">
         <v>14</v>
       </c>
+      <c r="BC5" s="17" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="BB6" s="32"/>
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="33"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="33"/>
+      <c r="F6" s="33"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="33"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="33"/>
+      <c r="M6" s="33"/>
+      <c r="N6" s="33"/>
+      <c r="O6" s="33"/>
+      <c r="P6" s="33"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="33"/>
+      <c r="T6" s="33"/>
+      <c r="U6" s="33"/>
+      <c r="V6" s="33"/>
+      <c r="W6" s="33"/>
+      <c r="X6" s="33"/>
+      <c r="Y6" s="33"/>
+      <c r="Z6" s="33"/>
+      <c r="AA6" s="33"/>
+      <c r="AB6" s="33"/>
+      <c r="AC6" s="33"/>
+      <c r="AD6" s="33"/>
+      <c r="AE6" s="33"/>
+      <c r="AF6" s="33"/>
+      <c r="AG6" s="33"/>
+      <c r="AH6" s="33"/>
+      <c r="AI6" s="33"/>
+      <c r="AJ6" s="33"/>
+      <c r="AK6" s="33"/>
+      <c r="AL6" s="33"/>
+      <c r="AM6" s="33"/>
+      <c r="AN6" s="33"/>
+      <c r="AO6" s="33"/>
+      <c r="AP6" s="33"/>
+      <c r="AQ6" s="33"/>
+      <c r="AR6" s="33"/>
+      <c r="AS6" s="33"/>
+      <c r="AT6" s="33"/>
+      <c r="AU6" s="33"/>
+      <c r="AV6" s="33"/>
+      <c r="AW6" s="33"/>
+      <c r="AX6" s="33"/>
+      <c r="AY6" s="33"/>
+      <c r="AZ6" s="33"/>
+      <c r="BA6" s="33"/>
+      <c r="BB6" s="33"/>
+      <c r="BC6" s="33"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="7">
         <v>-174</v>
       </c>
       <c r="C7" s="7">
         <v>-151</v>
       </c>
       <c r="D7" s="7">
         <v>-142</v>
       </c>
       <c r="E7" s="7">
         <v>-189</v>
       </c>
       <c r="F7" s="7">
         <v>-178</v>
       </c>
       <c r="G7" s="8">
         <v>-323</v>
       </c>
       <c r="H7" s="8">
         <v>-362</v>
       </c>
       <c r="I7" s="7">
@@ -9075,55 +9219,58 @@
       </c>
       <c r="AT7" s="7">
         <v>-45</v>
       </c>
       <c r="AU7" s="7">
         <v>69</v>
       </c>
       <c r="AV7" s="8">
         <v>99</v>
       </c>
       <c r="AW7" s="7">
         <v>109</v>
       </c>
       <c r="AX7" s="7">
         <v>57</v>
       </c>
       <c r="AY7" s="21">
         <v>25</v>
       </c>
       <c r="AZ7" s="7">
         <v>32</v>
       </c>
       <c r="BA7" s="7">
         <v>-4</v>
       </c>
-      <c r="BB7" s="34">
+      <c r="BB7" s="22">
         <v>-15</v>
       </c>
+      <c r="BC7" s="7">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="7">
         <v>-85</v>
       </c>
       <c r="C8" s="7">
         <v>-66</v>
       </c>
       <c r="D8" s="7">
         <v>-61</v>
       </c>
       <c r="E8" s="7">
         <v>-50</v>
       </c>
       <c r="F8" s="7">
         <v>-58</v>
       </c>
       <c r="G8" s="8">
         <v>-109</v>
       </c>
       <c r="H8" s="8">
         <v>-132</v>
       </c>
       <c r="I8" s="7">
@@ -9242,52 +9389,55 @@
       </c>
       <c r="AU8" s="7">
         <v>-1</v>
       </c>
       <c r="AV8" s="8">
         <v>9</v>
       </c>
       <c r="AW8" s="7">
         <v>44</v>
       </c>
       <c r="AX8" s="7">
         <v>2</v>
       </c>
       <c r="AY8" s="8">
         <v>0</v>
       </c>
       <c r="AZ8" s="7">
         <v>12</v>
       </c>
       <c r="BA8" s="7">
         <v>-4</v>
       </c>
       <c r="BB8" s="7">
         <v>-9</v>
       </c>
+      <c r="BC8" s="7">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7">
         <v>-2</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="7">
         <v>-2</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>-5</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="7" t="s">
@@ -9406,52 +9556,55 @@
       </c>
       <c r="AU9" s="7">
         <v>3</v>
       </c>
       <c r="AV9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY9" s="8">
         <v>1</v>
       </c>
       <c r="AZ9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA9" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB9" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC9" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="7">
         <v>-17</v>
       </c>
       <c r="C10" s="7">
         <v>-29</v>
       </c>
       <c r="D10" s="7">
         <v>-25</v>
       </c>
       <c r="E10" s="7">
         <v>-31</v>
       </c>
       <c r="F10" s="7">
         <v>-22</v>
       </c>
       <c r="G10" s="8">
         <v>-31</v>
       </c>
       <c r="H10" s="8">
         <v>-41</v>
       </c>
       <c r="I10" s="7">
@@ -9570,52 +9723,55 @@
       </c>
       <c r="AU10" s="7">
         <v>5</v>
       </c>
       <c r="AV10" s="8">
         <v>3</v>
       </c>
       <c r="AW10" s="7">
         <v>10</v>
       </c>
       <c r="AX10" s="7">
         <v>3</v>
       </c>
       <c r="AY10" s="8">
         <v>6</v>
       </c>
       <c r="AZ10" s="7">
         <v>4</v>
       </c>
       <c r="BA10" s="7">
         <v>-1</v>
       </c>
       <c r="BB10" s="7">
         <v>-6</v>
       </c>
+      <c r="BC10" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="7">
         <v>-8</v>
       </c>
       <c r="C11" s="7">
         <v>-10</v>
       </c>
       <c r="D11" s="7">
         <v>-9</v>
       </c>
       <c r="E11" s="7">
         <v>-46</v>
       </c>
       <c r="F11" s="7">
         <v>-28</v>
       </c>
       <c r="G11" s="8">
         <v>-58</v>
       </c>
       <c r="H11" s="8">
         <v>-58</v>
       </c>
       <c r="I11" s="7">
@@ -9734,52 +9890,55 @@
       </c>
       <c r="AU11" s="7">
         <v>45</v>
       </c>
       <c r="AV11" s="8">
         <v>77</v>
       </c>
       <c r="AW11" s="7">
         <v>49</v>
       </c>
       <c r="AX11" s="7">
         <v>37</v>
       </c>
       <c r="AY11" s="8">
         <v>11</v>
       </c>
       <c r="AZ11" s="7">
         <v>11</v>
       </c>
       <c r="BA11" s="7">
         <v>2</v>
       </c>
       <c r="BB11" s="7">
         <v>-2</v>
       </c>
+      <c r="BC11" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7">
         <v>-3</v>
       </c>
       <c r="C12" s="7">
         <v>-1</v>
       </c>
       <c r="D12" s="7">
         <v>-4</v>
       </c>
       <c r="E12" s="7">
         <v>-2</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>-1</v>
       </c>
       <c r="H12" s="8">
         <v>-11</v>
       </c>
       <c r="I12" s="7">
@@ -9898,52 +10057,55 @@
       </c>
       <c r="AU12" s="7">
         <v>3</v>
       </c>
       <c r="AV12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX12" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY12" s="8">
         <v>-1</v>
       </c>
       <c r="AZ12" s="7">
         <v>2</v>
       </c>
       <c r="BA12" s="7">
         <v>-1</v>
       </c>
       <c r="BB12" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC12" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="7" t="s">
@@ -10062,52 +10224,55 @@
       </c>
       <c r="AU13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA13" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB13" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC13" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="7">
         <v>-3</v>
       </c>
       <c r="C14" s="7">
         <v>-5</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>-9</v>
       </c>
       <c r="G14" s="8">
         <v>-6</v>
       </c>
       <c r="H14" s="8">
         <v>-17</v>
       </c>
       <c r="I14" s="7">
@@ -10226,52 +10391,55 @@
       </c>
       <c r="AU14" s="7">
         <v>0</v>
       </c>
       <c r="AV14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW14" s="7">
         <v>1</v>
       </c>
       <c r="AX14" s="7">
         <v>2</v>
       </c>
       <c r="AY14" s="8">
         <v>-1</v>
       </c>
       <c r="AZ14" s="7">
         <v>4</v>
       </c>
       <c r="BA14" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB14" s="7">
         <v>-2</v>
       </c>
+      <c r="BC14" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="7">
         <v>-8</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="7">
         <v>-3</v>
       </c>
       <c r="E15" s="7">
         <v>-6</v>
       </c>
       <c r="F15" s="7">
         <v>-4</v>
       </c>
       <c r="G15" s="8">
         <v>-3</v>
       </c>
       <c r="H15" s="8">
         <v>-6</v>
       </c>
       <c r="I15" s="7">
@@ -10390,52 +10558,55 @@
       </c>
       <c r="AU15" s="7">
         <v>-1</v>
       </c>
       <c r="AV15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX15" s="7">
         <v>1</v>
       </c>
       <c r="AY15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ15" s="7">
         <v>2</v>
       </c>
       <c r="BA15" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB15" s="7">
         <v>0</v>
       </c>
+      <c r="BC15" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I16" s="7" t="s">
@@ -10554,52 +10725,55 @@
       </c>
       <c r="AU16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY16" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB16" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC16" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="7">
         <v>-7</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="7">
         <v>-6</v>
       </c>
       <c r="E17" s="7">
         <v>-13</v>
       </c>
       <c r="F17" s="7">
         <v>-10</v>
       </c>
       <c r="G17" s="8">
         <v>-13</v>
       </c>
       <c r="H17" s="8">
         <v>-12</v>
       </c>
       <c r="I17" s="7">
@@ -10718,52 +10892,55 @@
       </c>
       <c r="AU17" s="7">
         <v>7</v>
       </c>
       <c r="AV17" s="8">
         <v>2</v>
       </c>
       <c r="AW17" s="7">
         <v>2</v>
       </c>
       <c r="AX17" s="7">
         <v>3</v>
       </c>
       <c r="AY17" s="8">
         <v>1</v>
       </c>
       <c r="AZ17" s="7">
         <v>0</v>
       </c>
       <c r="BA17" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB17" s="7">
         <v>-1</v>
       </c>
+      <c r="BC17" s="7">
+        <v>3</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="7">
         <v>-2</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G18" s="8">
         <v>-4</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I18" s="7" t="s">
@@ -10882,52 +11059,55 @@
       </c>
       <c r="AU18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV18" s="8">
         <v>2</v>
       </c>
       <c r="AW18" s="7">
         <v>2</v>
       </c>
       <c r="AX18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA18" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB18" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC18" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="7">
         <v>-10</v>
       </c>
       <c r="C19" s="7">
         <v>-5</v>
       </c>
       <c r="D19" s="7">
         <v>-3</v>
       </c>
       <c r="E19" s="7">
         <v>-13</v>
       </c>
       <c r="F19" s="7">
         <v>0</v>
       </c>
       <c r="G19" s="8">
         <v>-23</v>
       </c>
       <c r="H19" s="8">
         <v>-14</v>
       </c>
       <c r="I19" s="7">
@@ -11046,52 +11226,55 @@
       </c>
       <c r="AU19" s="7">
         <v>2</v>
       </c>
       <c r="AV19" s="8">
         <v>4</v>
       </c>
       <c r="AW19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX19" s="7">
         <v>2</v>
       </c>
       <c r="AY19" s="8">
         <v>1</v>
       </c>
       <c r="AZ19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB19" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC19" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="7">
         <v>-2</v>
       </c>
       <c r="C20" s="7">
         <v>1</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F20" s="7">
         <v>-1</v>
       </c>
       <c r="G20" s="8">
         <v>-2</v>
       </c>
       <c r="H20" s="8">
         <v>-9</v>
       </c>
       <c r="I20" s="7">
@@ -11210,52 +11393,55 @@
       </c>
       <c r="AU20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV20" s="8">
         <v>2</v>
       </c>
       <c r="AW20" s="7">
         <v>-2</v>
       </c>
       <c r="AX20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY20" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA20" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB20" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC20" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="7">
         <v>-11</v>
       </c>
       <c r="C21" s="7">
         <v>-17</v>
       </c>
       <c r="D21" s="7">
         <v>-10</v>
       </c>
       <c r="E21" s="7">
         <v>-15</v>
       </c>
       <c r="F21" s="7">
         <v>-24</v>
       </c>
       <c r="G21" s="8">
         <v>-34</v>
       </c>
       <c r="H21" s="8">
         <v>-31</v>
       </c>
       <c r="I21" s="7">
@@ -11374,52 +11560,55 @@
       </c>
       <c r="AU21" s="7">
         <v>4</v>
       </c>
       <c r="AV21" s="8">
         <v>1</v>
       </c>
       <c r="AW21" s="7">
         <v>2</v>
       </c>
       <c r="AX21" s="7">
         <v>3</v>
       </c>
       <c r="AY21" s="8">
         <v>3</v>
       </c>
       <c r="AZ21" s="7">
         <v>-4</v>
       </c>
       <c r="BA21" s="7">
         <v>0</v>
       </c>
       <c r="BB21" s="7">
         <v>-1</v>
       </c>
+      <c r="BC21" s="7">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="7">
         <v>1</v>
       </c>
       <c r="D22" s="7">
         <v>-3</v>
       </c>
       <c r="E22" s="7">
         <v>-2</v>
       </c>
       <c r="F22" s="7">
         <v>-1</v>
       </c>
       <c r="G22" s="8">
         <v>-4</v>
       </c>
       <c r="H22" s="8">
         <v>-5</v>
       </c>
       <c r="I22" s="7">
@@ -11538,52 +11727,55 @@
       </c>
       <c r="AU22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV22" s="8">
         <v>3</v>
       </c>
       <c r="AW22" s="7">
         <v>1</v>
       </c>
       <c r="AX22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY22" s="8">
         <v>1</v>
       </c>
       <c r="AZ22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB22" s="7">
         <v>2</v>
       </c>
+      <c r="BC22" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="7">
         <v>-2</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="7" t="s">
@@ -11702,52 +11894,55 @@
       </c>
       <c r="AU23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AV23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AW23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY23" s="8" t="s">
         <v>0</v>
       </c>
       <c r="AZ23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA23" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB23" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC23" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="7">
         <v>-7</v>
       </c>
       <c r="C24" s="7">
         <v>-1</v>
       </c>
       <c r="D24" s="7">
         <v>-3</v>
       </c>
       <c r="E24" s="7">
         <v>-3</v>
       </c>
       <c r="F24" s="7">
         <v>-2</v>
       </c>
       <c r="G24" s="7">
         <v>-3</v>
       </c>
       <c r="H24" s="8">
         <v>-4</v>
       </c>
       <c r="I24" s="7">
@@ -11866,52 +12061,55 @@
       </c>
       <c r="AU24" s="7">
         <v>-1</v>
       </c>
       <c r="AV24" s="8">
         <v>-6</v>
       </c>
       <c r="AW24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY24" s="8">
         <v>-1</v>
       </c>
       <c r="AZ24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA24" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB24" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="BC24" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="7">
         <v>-3</v>
       </c>
       <c r="C25" s="7">
         <v>-9</v>
       </c>
       <c r="D25" s="7">
         <v>-8</v>
       </c>
       <c r="E25" s="7">
         <v>-1</v>
       </c>
       <c r="F25" s="7">
         <v>-13</v>
       </c>
       <c r="G25" s="7">
         <v>-11</v>
       </c>
       <c r="H25" s="8">
         <v>-13</v>
       </c>
       <c r="I25" s="7">
@@ -12030,52 +12228,55 @@
       </c>
       <c r="AU25" s="7">
         <v>0</v>
       </c>
       <c r="AV25" s="8">
         <v>-1</v>
       </c>
       <c r="AW25" s="7">
         <v>2</v>
       </c>
       <c r="AX25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AY25" s="8">
         <v>2</v>
       </c>
       <c r="AZ25" s="7">
         <v>1</v>
       </c>
       <c r="BA25" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB25" s="7">
         <v>2</v>
       </c>
+      <c r="BC25" s="7">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="7">
         <v>-6</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7">
         <v>-4</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7">
         <v>-4</v>
       </c>
       <c r="G26" s="7">
         <v>-9</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="7">
@@ -12194,52 +12395,55 @@
       </c>
       <c r="AU26" s="7">
         <v>3</v>
       </c>
       <c r="AV26" s="8">
         <v>-1</v>
       </c>
       <c r="AW26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AX26" s="7">
         <v>2</v>
       </c>
       <c r="AY26" s="8">
         <v>1</v>
       </c>
       <c r="AZ26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BA26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="BB26" s="7">
         <v>2</v>
       </c>
+      <c r="BC26" s="7" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>-2</v>
       </c>
       <c r="C27" s="11">
         <v>-10</v>
       </c>
       <c r="D27" s="11">
         <v>-3</v>
       </c>
       <c r="E27" s="11">
         <v>-4</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G27" s="11">
         <v>-7</v>
       </c>
       <c r="H27" s="11">
         <v>-9</v>
       </c>
       <c r="I27" s="11">
@@ -12358,86 +12562,89 @@
       </c>
       <c r="AU27" s="11">
         <v>0</v>
       </c>
       <c r="AV27" s="11">
         <v>4</v>
       </c>
       <c r="AW27" s="11">
         <v>-2</v>
       </c>
       <c r="AX27" s="11">
         <v>2</v>
       </c>
       <c r="AY27" s="11">
         <v>1</v>
       </c>
       <c r="AZ27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BA27" s="11" t="s">
         <v>0</v>
       </c>
       <c r="BB27" s="11" t="s">
         <v>0</v>
       </c>
+      <c r="BC27" s="11">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="12"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="14"/>
       <c r="I31" s="14"/>
       <c r="J31" s="14"/>
       <c r="K31" s="14"/>
       <c r="L31" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>