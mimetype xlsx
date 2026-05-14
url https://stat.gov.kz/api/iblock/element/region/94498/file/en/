--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Kenshimbaeva\Desktop\Валовка 01\Мес\Месяц-анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал\Вал дин ряд ян-апрель\дин ряд анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972"/>
   </bookViews>
   <sheets>
     <sheet name="IFO" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1619" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1691" uniqueCount="338">
   <si>
     <t xml:space="preserve">Index of physical volume of gross output production (services) of agriculture, forestry and fisheries </t>
   </si>
   <si>
     <t>in % by to the correspouding month</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -1018,50 +1018,65 @@
     <t>88.0</t>
   </si>
   <si>
     <t>115.7</t>
   </si>
   <si>
     <t>133.1</t>
   </si>
   <si>
     <t>131.9</t>
   </si>
   <si>
     <t>158.1</t>
   </si>
   <si>
     <t>110.2</t>
   </si>
   <si>
     <t>78.8</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>105.9</t>
+  </si>
+  <si>
+    <t>94.5</t>
+  </si>
+  <si>
+    <t>94.1</t>
+  </si>
+  <si>
+    <t>110.3</t>
+  </si>
+  <si>
+    <t>110.1</t>
+  </si>
+  <si>
+    <t>114.1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -1206,51 +1221,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1306,84 +1321,90 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1656,246 +1677,246 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18:AW18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.109375" style="1"/>
     <col min="9" max="9" width="10.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...34 lines deleted...]
-      <c r="AK1" s="44"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
     </row>
     <row r="2" spans="1:49" ht="13.5" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
     </row>
     <row r="3" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="50"/>
-[...46 lines deleted...]
-      <c r="AW3" s="50"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="46"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="46"/>
+      <c r="Q3" s="46"/>
+      <c r="R3" s="46"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="46"/>
+      <c r="V3" s="46"/>
+      <c r="W3" s="46"/>
+      <c r="X3" s="46"/>
+      <c r="Y3" s="46"/>
+      <c r="Z3" s="46"/>
+      <c r="AA3" s="46"/>
+      <c r="AB3" s="46"/>
+      <c r="AC3" s="46"/>
+      <c r="AD3" s="46"/>
+      <c r="AE3" s="46"/>
+      <c r="AF3" s="46"/>
+      <c r="AG3" s="46"/>
+      <c r="AH3" s="46"/>
+      <c r="AI3" s="46"/>
+      <c r="AJ3" s="46"/>
+      <c r="AK3" s="46"/>
+      <c r="AL3" s="46"/>
+      <c r="AM3" s="46"/>
+      <c r="AN3" s="46"/>
+      <c r="AO3" s="46"/>
+      <c r="AP3" s="46"/>
+      <c r="AQ3" s="46"/>
+      <c r="AR3" s="46"/>
+      <c r="AS3" s="46"/>
+      <c r="AT3" s="46"/>
+      <c r="AU3" s="46"/>
+      <c r="AV3" s="46"/>
+      <c r="AW3" s="46"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="46"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="50"/>
+      <c r="B4" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="42" t="s">
         <v>127</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="43" t="s">
         <v>250</v>
       </c>
-      <c r="AA4" s="42"/>
-[...10 lines deleted...]
-      <c r="AL4" s="41" t="s">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="42" t="s">
         <v>331</v>
       </c>
-      <c r="AM4" s="42"/>
-[...9 lines deleted...]
-      <c r="AW4" s="45"/>
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="44"/>
     </row>
     <row r="5" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A5" s="47"/>
+      <c r="A5" s="51"/>
       <c r="B5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -2115,50 +2136,57 @@
       </c>
       <c r="AF6" s="7" t="s">
         <v>60</v>
       </c>
       <c r="AG6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AH6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AI6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ6" s="7" t="s">
         <v>165</v>
       </c>
       <c r="AK6" s="6" t="s">
         <v>319</v>
       </c>
       <c r="AL6" s="37" t="s">
         <v>216</v>
       </c>
       <c r="AM6" s="38" t="s">
         <v>90</v>
       </c>
+      <c r="AN6" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="AO6" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP6" s="38"/>
     </row>
     <row r="7" spans="1:49" s="4" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>32</v>
@@ -2234,50 +2262,57 @@
       </c>
       <c r="AF7" s="7" t="s">
         <v>163</v>
       </c>
       <c r="AG7" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AH7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>291</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>320</v>
       </c>
       <c r="AL7" s="37" t="s">
         <v>104</v>
       </c>
       <c r="AM7" s="38" t="s">
         <v>274</v>
       </c>
+      <c r="AN7" s="38" t="s">
+        <v>333</v>
+      </c>
+      <c r="AO7" s="38" t="s">
+        <v>203</v>
+      </c>
+      <c r="AP7" s="38"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>31</v>
@@ -2353,50 +2388,57 @@
       </c>
       <c r="AF8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="AG8" s="6" t="s">
         <v>181</v>
       </c>
       <c r="AH8" s="6" t="s">
         <v>105</v>
       </c>
       <c r="AI8" s="6" t="s">
         <v>239</v>
       </c>
       <c r="AJ8" s="7" t="s">
         <v>294</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AL8" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AM8" s="38" t="s">
         <v>216</v>
       </c>
+      <c r="AN8" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="AO8" s="38" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP8" s="38"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>18</v>
@@ -2472,50 +2514,57 @@
       </c>
       <c r="AF9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AG9" s="6" t="s">
         <v>107</v>
       </c>
       <c r="AH9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AI9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AJ9" s="7" t="s">
         <v>295</v>
       </c>
       <c r="AK9" s="7" t="s">
         <v>321</v>
       </c>
       <c r="AL9" s="37" t="s">
         <v>52</v>
       </c>
       <c r="AM9" s="38" t="s">
         <v>29</v>
       </c>
+      <c r="AN9" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="AO9" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP9" s="38"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>29</v>
@@ -2591,50 +2640,57 @@
       </c>
       <c r="AF10" s="7" t="s">
         <v>85</v>
       </c>
       <c r="AG10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AH10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AI10" s="6" t="s">
         <v>112</v>
       </c>
       <c r="AJ10" s="7" t="s">
         <v>296</v>
       </c>
       <c r="AK10" s="6" t="s">
         <v>329</v>
       </c>
       <c r="AL10" s="37" t="s">
         <v>128</v>
       </c>
       <c r="AM10" s="38" t="s">
         <v>61</v>
       </c>
+      <c r="AN10" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="AO10" s="38" t="s">
+        <v>336</v>
+      </c>
+      <c r="AP10" s="38"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>60</v>
@@ -2710,50 +2766,57 @@
       </c>
       <c r="AF11" s="7" t="s">
         <v>165</v>
       </c>
       <c r="AG11" s="6" t="s">
         <v>285</v>
       </c>
       <c r="AH11" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI11" s="6" t="s">
         <v>287</v>
       </c>
       <c r="AJ11" s="7" t="s">
         <v>297</v>
       </c>
       <c r="AK11" s="6" t="s">
         <v>216</v>
       </c>
       <c r="AL11" s="37" t="s">
         <v>230</v>
       </c>
       <c r="AM11" s="38" t="s">
         <v>191</v>
       </c>
+      <c r="AN11" s="38" t="s">
+        <v>286</v>
+      </c>
+      <c r="AO11" s="38" t="s">
+        <v>337</v>
+      </c>
+      <c r="AP11" s="38"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>38</v>
@@ -2829,50 +2892,57 @@
       </c>
       <c r="AF12" s="7" t="s">
         <v>108</v>
       </c>
       <c r="AG12" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AH12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="AI12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AJ12" s="7" t="s">
         <v>298</v>
       </c>
       <c r="AK12" s="6" t="s">
         <v>322</v>
       </c>
       <c r="AL12" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AM12" s="38" t="s">
         <v>16</v>
       </c>
+      <c r="AN12" s="38" t="s">
+        <v>293</v>
+      </c>
+      <c r="AO12" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="AP12" s="38"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>54</v>
@@ -2945,56 +3015,60 @@
       </c>
       <c r="AE13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AF13" s="7" t="s">
         <v>57</v>
       </c>
       <c r="AG13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AH13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="AI13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AJ13" s="7" t="s">
         <v>299</v>
       </c>
       <c r="AK13" s="6" t="s">
         <v>323</v>
       </c>
       <c r="AL13" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="AM13" s="51" t="s">
+      <c r="AM13" s="40" t="s">
         <v>293</v>
       </c>
-      <c r="AN13" s="2"/>
-[...1 lines deleted...]
-      <c r="AP13" s="2"/>
+      <c r="AN13" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="AO13" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP13" s="40"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="14" t="s">
@@ -3077,272 +3151,276 @@
       </c>
       <c r="AF14" s="14" t="s">
         <v>71</v>
       </c>
       <c r="AG14" s="13" t="s">
         <v>201</v>
       </c>
       <c r="AH14" s="13" t="s">
         <v>158</v>
       </c>
       <c r="AI14" s="13" t="s">
         <v>274</v>
       </c>
       <c r="AJ14" s="14" t="s">
         <v>300</v>
       </c>
       <c r="AK14" s="13" t="s">
         <v>330</v>
       </c>
       <c r="AL14" s="36" t="s">
         <v>181</v>
       </c>
       <c r="AM14" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="AN14" s="32"/>
-[...1 lines deleted...]
-      <c r="AP14" s="32"/>
+      <c r="AN14" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO14" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP14" s="41"/>
       <c r="AQ14" s="32"/>
       <c r="AR14" s="32"/>
       <c r="AS14" s="32"/>
       <c r="AT14" s="32"/>
       <c r="AU14" s="32"/>
       <c r="AV14" s="32"/>
       <c r="AW14" s="32"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="10"/>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="6"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="2"/>
     </row>
     <row r="16" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A16" s="43" t="s">
+      <c r="A16" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="43"/>
-[...34 lines deleted...]
-      <c r="AK16" s="44"/>
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="49"/>
+      <c r="I16" s="49"/>
+      <c r="J16" s="49"/>
+      <c r="K16" s="49"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="49"/>
+      <c r="N16" s="49"/>
+      <c r="O16" s="49"/>
+      <c r="P16" s="49"/>
+      <c r="Q16" s="49"/>
+      <c r="R16" s="49"/>
+      <c r="S16" s="49"/>
+      <c r="T16" s="49"/>
+      <c r="U16" s="49"/>
+      <c r="V16" s="49"/>
+      <c r="W16" s="49"/>
+      <c r="X16" s="49"/>
+      <c r="Y16" s="49"/>
+      <c r="Z16" s="48"/>
+      <c r="AA16" s="48"/>
+      <c r="AB16" s="48"/>
+      <c r="AC16" s="48"/>
+      <c r="AD16" s="48"/>
+      <c r="AE16" s="48"/>
+      <c r="AF16" s="48"/>
+      <c r="AG16" s="48"/>
+      <c r="AH16" s="48"/>
+      <c r="AI16" s="48"/>
+      <c r="AJ16" s="48"/>
+      <c r="AK16" s="48"/>
     </row>
     <row r="17" spans="1:49" ht="12.75" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="2"/>
     </row>
     <row r="18" spans="1:49" ht="15" customHeight="1">
-      <c r="A18" s="49" t="s">
+      <c r="A18" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="50"/>
-[...46 lines deleted...]
-      <c r="AW18" s="50"/>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="46"/>
+      <c r="I18" s="46"/>
+      <c r="J18" s="46"/>
+      <c r="K18" s="46"/>
+      <c r="L18" s="46"/>
+      <c r="M18" s="46"/>
+      <c r="N18" s="46"/>
+      <c r="O18" s="46"/>
+      <c r="P18" s="46"/>
+      <c r="Q18" s="46"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="46"/>
+      <c r="T18" s="46"/>
+      <c r="U18" s="46"/>
+      <c r="V18" s="46"/>
+      <c r="W18" s="46"/>
+      <c r="X18" s="46"/>
+      <c r="Y18" s="46"/>
+      <c r="Z18" s="46"/>
+      <c r="AA18" s="46"/>
+      <c r="AB18" s="46"/>
+      <c r="AC18" s="46"/>
+      <c r="AD18" s="46"/>
+      <c r="AE18" s="46"/>
+      <c r="AF18" s="46"/>
+      <c r="AG18" s="46"/>
+      <c r="AH18" s="46"/>
+      <c r="AI18" s="46"/>
+      <c r="AJ18" s="46"/>
+      <c r="AK18" s="46"/>
+      <c r="AL18" s="46"/>
+      <c r="AM18" s="46"/>
+      <c r="AN18" s="46"/>
+      <c r="AO18" s="46"/>
+      <c r="AP18" s="46"/>
+      <c r="AQ18" s="46"/>
+      <c r="AR18" s="46"/>
+      <c r="AS18" s="46"/>
+      <c r="AT18" s="46"/>
+      <c r="AU18" s="46"/>
+      <c r="AV18" s="46"/>
+      <c r="AW18" s="46"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="46"/>
-      <c r="B19" s="42" t="s">
+      <c r="A19" s="50"/>
+      <c r="B19" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="42"/>
-[...10 lines deleted...]
-      <c r="N19" s="41" t="s">
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="42" t="s">
         <v>127</v>
       </c>
-      <c r="O19" s="42"/>
-[...10 lines deleted...]
-      <c r="Z19" s="41" t="s">
+      <c r="O19" s="43"/>
+      <c r="P19" s="43"/>
+      <c r="Q19" s="43"/>
+      <c r="R19" s="43"/>
+      <c r="S19" s="43"/>
+      <c r="T19" s="43"/>
+      <c r="U19" s="43"/>
+      <c r="V19" s="43"/>
+      <c r="W19" s="43"/>
+      <c r="X19" s="43"/>
+      <c r="Y19" s="43"/>
+      <c r="Z19" s="42" t="s">
         <v>250</v>
       </c>
-      <c r="AA19" s="42"/>
-[...10 lines deleted...]
-      <c r="AL19" s="41" t="s">
+      <c r="AA19" s="43"/>
+      <c r="AB19" s="43"/>
+      <c r="AC19" s="43"/>
+      <c r="AD19" s="43"/>
+      <c r="AE19" s="43"/>
+      <c r="AF19" s="43"/>
+      <c r="AG19" s="43"/>
+      <c r="AH19" s="43"/>
+      <c r="AI19" s="43"/>
+      <c r="AJ19" s="43"/>
+      <c r="AK19" s="43"/>
+      <c r="AL19" s="42" t="s">
         <v>331</v>
       </c>
-      <c r="AM19" s="42"/>
-[...9 lines deleted...]
-      <c r="AW19" s="45"/>
+      <c r="AM19" s="43"/>
+      <c r="AN19" s="43"/>
+      <c r="AO19" s="43"/>
+      <c r="AP19" s="43"/>
+      <c r="AQ19" s="43"/>
+      <c r="AR19" s="43"/>
+      <c r="AS19" s="43"/>
+      <c r="AT19" s="43"/>
+      <c r="AU19" s="43"/>
+      <c r="AV19" s="43"/>
+      <c r="AW19" s="44"/>
     </row>
     <row r="20" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A20" s="47"/>
+      <c r="A20" s="51"/>
       <c r="B20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="16" t="s">
@@ -3562,50 +3640,57 @@
       </c>
       <c r="AF21" s="7" t="s">
         <v>60</v>
       </c>
       <c r="AG21" s="6" t="s">
         <v>16</v>
       </c>
       <c r="AH21" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AI21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AK21" s="6" t="s">
         <v>324</v>
       </c>
       <c r="AL21" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AM21" s="38" t="s">
         <v>158</v>
       </c>
+      <c r="AN21" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="AO21" s="38" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP21" s="38"/>
     </row>
     <row r="22" spans="1:49" s="4" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>32</v>
@@ -3681,50 +3766,57 @@
       </c>
       <c r="AF22" s="7" t="s">
         <v>280</v>
       </c>
       <c r="AG22" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AH22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AI22" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AJ22" s="6" t="s">
         <v>301</v>
       </c>
       <c r="AK22" s="6" t="s">
         <v>320</v>
       </c>
       <c r="AL22" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AM22" s="38" t="s">
         <v>266</v>
       </c>
+      <c r="AN22" s="38" t="s">
+        <v>258</v>
+      </c>
+      <c r="AO22" s="38" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP22" s="38"/>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>85</v>
@@ -3800,50 +3892,57 @@
       </c>
       <c r="AF23" s="7" t="s">
         <v>71</v>
       </c>
       <c r="AG23" s="6" t="s">
         <v>286</v>
       </c>
       <c r="AH23" s="6" t="s">
         <v>173</v>
       </c>
       <c r="AI23" s="6" t="s">
         <v>288</v>
       </c>
       <c r="AJ23" s="6" t="s">
         <v>233</v>
       </c>
       <c r="AK23" s="6" t="s">
         <v>66</v>
       </c>
       <c r="AL23" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AM23" s="38" t="s">
         <v>332</v>
       </c>
+      <c r="AN23" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="AO23" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP23" s="38"/>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>18</v>
@@ -3919,50 +4018,57 @@
       </c>
       <c r="AF24" s="7" t="s">
         <v>31</v>
       </c>
       <c r="AG24" s="6" t="s">
         <v>107</v>
       </c>
       <c r="AH24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AI24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AJ24" s="6" t="s">
         <v>302</v>
       </c>
       <c r="AK24" s="7" t="s">
         <v>321</v>
       </c>
       <c r="AL24" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AM24" s="38" t="s">
         <v>29</v>
       </c>
+      <c r="AN24" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="AO24" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP24" s="38"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>29</v>
@@ -4038,50 +4144,57 @@
       </c>
       <c r="AF25" s="7" t="s">
         <v>85</v>
       </c>
       <c r="AG25" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AH25" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AI25" s="6" t="s">
         <v>289</v>
       </c>
       <c r="AJ25" s="6" t="s">
         <v>303</v>
       </c>
       <c r="AK25" s="6" t="s">
         <v>329</v>
       </c>
       <c r="AL25" s="38" t="s">
         <v>130</v>
       </c>
       <c r="AM25" s="38" t="s">
         <v>73</v>
       </c>
+      <c r="AN25" s="38" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO25" s="38" t="s">
+        <v>329</v>
+      </c>
+      <c r="AP25" s="38"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>60</v>
@@ -4157,50 +4270,57 @@
       </c>
       <c r="AF26" s="7" t="s">
         <v>165</v>
       </c>
       <c r="AG26" s="6" t="s">
         <v>285</v>
       </c>
       <c r="AH26" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI26" s="6" t="s">
         <v>148</v>
       </c>
       <c r="AJ26" s="6" t="s">
         <v>304</v>
       </c>
       <c r="AK26" s="6" t="s">
         <v>216</v>
       </c>
       <c r="AL26" s="38" t="s">
         <v>67</v>
       </c>
       <c r="AM26" s="38" t="s">
         <v>191</v>
       </c>
+      <c r="AN26" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="AO26" s="38" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP26" s="38"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>38</v>
@@ -4276,50 +4396,57 @@
       </c>
       <c r="AF27" s="7" t="s">
         <v>108</v>
       </c>
       <c r="AG27" s="6" t="s">
         <v>58</v>
       </c>
       <c r="AH27" s="6" t="s">
         <v>84</v>
       </c>
       <c r="AI27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AJ27" s="6" t="s">
         <v>305</v>
       </c>
       <c r="AK27" s="6" t="s">
         <v>322</v>
       </c>
       <c r="AL27" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AM27" s="38" t="s">
         <v>53</v>
       </c>
+      <c r="AN27" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="AO27" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP27" s="38"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>54</v>
@@ -4395,50 +4522,57 @@
       </c>
       <c r="AF28" s="7" t="s">
         <v>57</v>
       </c>
       <c r="AG28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AH28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="AI28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AJ28" s="6" t="s">
         <v>306</v>
       </c>
       <c r="AK28" s="6" t="s">
         <v>323</v>
       </c>
       <c r="AL28" s="38" t="s">
         <v>66</v>
       </c>
       <c r="AM28" s="38" t="s">
         <v>293</v>
       </c>
+      <c r="AN28" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO28" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP28" s="38"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>73</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>29</v>
@@ -4514,272 +4648,276 @@
       </c>
       <c r="AF29" s="14" t="s">
         <v>71</v>
       </c>
       <c r="AG29" s="13" t="s">
         <v>201</v>
       </c>
       <c r="AH29" s="13" t="s">
         <v>158</v>
       </c>
       <c r="AI29" s="13" t="s">
         <v>274</v>
       </c>
       <c r="AJ29" s="13" t="s">
         <v>307</v>
       </c>
       <c r="AK29" s="13" t="s">
         <v>330</v>
       </c>
       <c r="AL29" s="31" t="s">
         <v>181</v>
       </c>
       <c r="AM29" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="AN29" s="32"/>
-[...1 lines deleted...]
-      <c r="AP29" s="32"/>
+      <c r="AN29" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO29" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="AP29" s="41"/>
       <c r="AQ29" s="32"/>
       <c r="AR29" s="32"/>
       <c r="AS29" s="32"/>
       <c r="AT29" s="32"/>
       <c r="AU29" s="32"/>
       <c r="AV29" s="32"/>
       <c r="AW29" s="32"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="10"/>
       <c r="B30" s="6"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
       <c r="Z30" s="2"/>
     </row>
     <row r="31" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A31" s="43" t="s">
+      <c r="A31" s="49" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="43"/>
-[...34 lines deleted...]
-      <c r="AK31" s="44"/>
+      <c r="B31" s="49"/>
+      <c r="C31" s="49"/>
+      <c r="D31" s="49"/>
+      <c r="E31" s="49"/>
+      <c r="F31" s="49"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="49"/>
+      <c r="K31" s="49"/>
+      <c r="L31" s="49"/>
+      <c r="M31" s="49"/>
+      <c r="N31" s="49"/>
+      <c r="O31" s="49"/>
+      <c r="P31" s="49"/>
+      <c r="Q31" s="49"/>
+      <c r="R31" s="49"/>
+      <c r="S31" s="49"/>
+      <c r="T31" s="49"/>
+      <c r="U31" s="49"/>
+      <c r="V31" s="49"/>
+      <c r="W31" s="49"/>
+      <c r="X31" s="49"/>
+      <c r="Y31" s="49"/>
+      <c r="Z31" s="48"/>
+      <c r="AA31" s="48"/>
+      <c r="AB31" s="48"/>
+      <c r="AC31" s="48"/>
+      <c r="AD31" s="48"/>
+      <c r="AE31" s="48"/>
+      <c r="AF31" s="48"/>
+      <c r="AG31" s="48"/>
+      <c r="AH31" s="48"/>
+      <c r="AI31" s="48"/>
+      <c r="AJ31" s="48"/>
+      <c r="AK31" s="48"/>
     </row>
     <row r="32" spans="1:49" ht="13.5" customHeight="1">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="2"/>
     </row>
     <row r="33" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A33" s="49" t="s">
+      <c r="A33" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="50"/>
-[...46 lines deleted...]
-      <c r="AW33" s="50"/>
+      <c r="B33" s="46"/>
+      <c r="C33" s="46"/>
+      <c r="D33" s="46"/>
+      <c r="E33" s="46"/>
+      <c r="F33" s="46"/>
+      <c r="G33" s="46"/>
+      <c r="H33" s="46"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="46"/>
+      <c r="K33" s="46"/>
+      <c r="L33" s="46"/>
+      <c r="M33" s="46"/>
+      <c r="N33" s="46"/>
+      <c r="O33" s="46"/>
+      <c r="P33" s="46"/>
+      <c r="Q33" s="46"/>
+      <c r="R33" s="46"/>
+      <c r="S33" s="46"/>
+      <c r="T33" s="46"/>
+      <c r="U33" s="46"/>
+      <c r="V33" s="46"/>
+      <c r="W33" s="46"/>
+      <c r="X33" s="46"/>
+      <c r="Y33" s="46"/>
+      <c r="Z33" s="46"/>
+      <c r="AA33" s="46"/>
+      <c r="AB33" s="46"/>
+      <c r="AC33" s="46"/>
+      <c r="AD33" s="46"/>
+      <c r="AE33" s="46"/>
+      <c r="AF33" s="46"/>
+      <c r="AG33" s="46"/>
+      <c r="AH33" s="46"/>
+      <c r="AI33" s="46"/>
+      <c r="AJ33" s="46"/>
+      <c r="AK33" s="46"/>
+      <c r="AL33" s="46"/>
+      <c r="AM33" s="46"/>
+      <c r="AN33" s="46"/>
+      <c r="AO33" s="46"/>
+      <c r="AP33" s="46"/>
+      <c r="AQ33" s="46"/>
+      <c r="AR33" s="46"/>
+      <c r="AS33" s="46"/>
+      <c r="AT33" s="46"/>
+      <c r="AU33" s="46"/>
+      <c r="AV33" s="46"/>
+      <c r="AW33" s="46"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="46"/>
-      <c r="B34" s="42" t="s">
+      <c r="A34" s="50"/>
+      <c r="B34" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C34" s="42"/>
-[...10 lines deleted...]
-      <c r="N34" s="41" t="s">
+      <c r="C34" s="43"/>
+      <c r="D34" s="43"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="43"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="44"/>
+      <c r="N34" s="42" t="s">
         <v>127</v>
       </c>
-      <c r="O34" s="42"/>
-[...10 lines deleted...]
-      <c r="Z34" s="41" t="s">
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+      <c r="S34" s="43"/>
+      <c r="T34" s="43"/>
+      <c r="U34" s="43"/>
+      <c r="V34" s="43"/>
+      <c r="W34" s="43"/>
+      <c r="X34" s="43"/>
+      <c r="Y34" s="44"/>
+      <c r="Z34" s="42" t="s">
         <v>250</v>
       </c>
-      <c r="AA34" s="42"/>
-[...10 lines deleted...]
-      <c r="AL34" s="41" t="s">
+      <c r="AA34" s="43"/>
+      <c r="AB34" s="43"/>
+      <c r="AC34" s="43"/>
+      <c r="AD34" s="43"/>
+      <c r="AE34" s="43"/>
+      <c r="AF34" s="43"/>
+      <c r="AG34" s="43"/>
+      <c r="AH34" s="43"/>
+      <c r="AI34" s="43"/>
+      <c r="AJ34" s="43"/>
+      <c r="AK34" s="43"/>
+      <c r="AL34" s="42" t="s">
         <v>331</v>
       </c>
-      <c r="AM34" s="42"/>
-[...9 lines deleted...]
-      <c r="AW34" s="45"/>
+      <c r="AM34" s="43"/>
+      <c r="AN34" s="43"/>
+      <c r="AO34" s="43"/>
+      <c r="AP34" s="43"/>
+      <c r="AQ34" s="43"/>
+      <c r="AR34" s="43"/>
+      <c r="AS34" s="43"/>
+      <c r="AT34" s="43"/>
+      <c r="AU34" s="43"/>
+      <c r="AV34" s="43"/>
+      <c r="AW34" s="44"/>
     </row>
     <row r="35" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A35" s="47"/>
+      <c r="A35" s="51"/>
       <c r="B35" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J35" s="16" t="s">
@@ -4999,50 +5137,56 @@
       </c>
       <c r="AF36" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AG36" s="6" t="s">
         <v>19</v>
       </c>
       <c r="AH36" s="6" t="s">
         <v>53</v>
       </c>
       <c r="AI36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ36" s="6" t="s">
         <v>133</v>
       </c>
       <c r="AK36" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL36" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AM36" s="38" t="s">
         <v>93</v>
       </c>
+      <c r="AN36" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="AO36" s="38" t="s">
+        <v>222</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="4" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>96</v>
@@ -5118,50 +5262,56 @@
       </c>
       <c r="AF37" s="7" t="s">
         <v>85</v>
       </c>
       <c r="AG37" s="6" t="s">
         <v>222</v>
       </c>
       <c r="AH37" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AI37" s="6" t="s">
         <v>285</v>
       </c>
       <c r="AJ37" s="6" t="s">
         <v>308</v>
       </c>
       <c r="AK37" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL37" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AM37" s="38" t="s">
         <v>93</v>
       </c>
+      <c r="AN37" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="AO37" s="38" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="38" spans="1:49" s="4" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>93</v>
@@ -5237,50 +5387,56 @@
       </c>
       <c r="AF38" s="7" t="s">
         <v>105</v>
       </c>
       <c r="AG38" s="6" t="s">
         <v>144</v>
       </c>
       <c r="AH38" s="6" t="s">
         <v>283</v>
       </c>
       <c r="AI38" s="6" t="s">
         <v>290</v>
       </c>
       <c r="AJ38" s="6" t="s">
         <v>97</v>
       </c>
       <c r="AK38" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL38" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM38" s="38" t="s">
         <v>97</v>
       </c>
+      <c r="AN38" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO38" s="38" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="39" spans="1:49" s="4" customFormat="1">
       <c r="A39" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>66</v>
@@ -5356,50 +5512,56 @@
       </c>
       <c r="AF39" s="7" t="s">
         <v>51</v>
       </c>
       <c r="AG39" s="6" t="s">
         <v>188</v>
       </c>
       <c r="AH39" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AI39" s="6" t="s">
         <v>54</v>
       </c>
       <c r="AJ39" s="6" t="s">
         <v>309</v>
       </c>
       <c r="AK39" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL39" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM39" s="38" t="s">
         <v>97</v>
       </c>
+      <c r="AN39" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO39" s="38" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="40" spans="1:49" s="4" customFormat="1">
       <c r="A40" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>21</v>
@@ -5475,50 +5637,56 @@
       </c>
       <c r="AF40" s="7" t="s">
         <v>85</v>
       </c>
       <c r="AG40" s="6" t="s">
         <v>173</v>
       </c>
       <c r="AH40" s="6" t="s">
         <v>128</v>
       </c>
       <c r="AI40" s="6" t="s">
         <v>119</v>
       </c>
       <c r="AJ40" s="6" t="s">
         <v>310</v>
       </c>
       <c r="AK40" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL40" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AM40" s="38" t="s">
         <v>93</v>
       </c>
+      <c r="AN40" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="AO40" s="38" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="41" spans="1:49" s="4" customFormat="1">
       <c r="A41" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>93</v>
@@ -5594,50 +5762,56 @@
       </c>
       <c r="AF41" s="7" t="s">
         <v>72</v>
       </c>
       <c r="AG41" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AH41" s="6" t="s">
         <v>129</v>
       </c>
       <c r="AI41" s="6" t="s">
         <v>96</v>
       </c>
       <c r="AJ41" s="6" t="s">
         <v>311</v>
       </c>
       <c r="AK41" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL41" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM41" s="38" t="s">
         <v>97</v>
       </c>
+      <c r="AN41" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO41" s="38" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="42" spans="1:49" s="4" customFormat="1">
       <c r="A42" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>31</v>
@@ -5713,50 +5887,56 @@
       </c>
       <c r="AF42" s="7" t="s">
         <v>51</v>
       </c>
       <c r="AG42" s="6" t="s">
         <v>52</v>
       </c>
       <c r="AH42" s="6" t="s">
         <v>74</v>
       </c>
       <c r="AI42" s="6" t="s">
         <v>173</v>
       </c>
       <c r="AJ42" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AK42" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL42" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM42" s="38" t="s">
         <v>97</v>
       </c>
+      <c r="AN42" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO42" s="38" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="43" spans="1:49" s="4" customFormat="1">
       <c r="A43" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>21</v>
@@ -5832,50 +6012,56 @@
       </c>
       <c r="AF43" s="7" t="s">
         <v>51</v>
       </c>
       <c r="AG43" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AH43" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AI43" s="6" t="s">
         <v>198</v>
       </c>
       <c r="AJ43" s="6" t="s">
         <v>312</v>
       </c>
       <c r="AK43" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL43" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AM43" s="38" t="s">
         <v>93</v>
       </c>
+      <c r="AN43" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="AO43" s="38" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="44" spans="1:49" s="4" customFormat="1">
       <c r="A44" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>93</v>
@@ -5951,272 +6137,276 @@
       </c>
       <c r="AF44" s="14" t="s">
         <v>22</v>
       </c>
       <c r="AG44" s="13" t="s">
         <v>183</v>
       </c>
       <c r="AH44" s="13" t="s">
         <v>108</v>
       </c>
       <c r="AI44" s="13" t="s">
         <v>291</v>
       </c>
       <c r="AJ44" s="13" t="s">
         <v>313</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>97</v>
       </c>
       <c r="AL44" s="36" t="s">
         <v>93</v>
       </c>
       <c r="AM44" s="34" t="s">
         <v>93</v>
       </c>
-      <c r="AN44" s="33"/>
-      <c r="AO44" s="33"/>
+      <c r="AN44" s="39" t="s">
+        <v>93</v>
+      </c>
+      <c r="AO44" s="41" t="s">
+        <v>93</v>
+      </c>
       <c r="AP44" s="33"/>
       <c r="AQ44" s="33"/>
       <c r="AR44" s="33"/>
       <c r="AS44" s="33"/>
       <c r="AT44" s="33"/>
       <c r="AU44" s="33"/>
       <c r="AV44" s="33"/>
       <c r="AW44" s="33"/>
     </row>
     <row r="45" spans="1:49" s="4" customFormat="1">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="8"/>
       <c r="N45" s="7"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="3"/>
     </row>
     <row r="46" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A46" s="43" t="s">
+      <c r="A46" s="49" t="s">
         <v>98</v>
       </c>
-      <c r="B46" s="43"/>
-[...34 lines deleted...]
-      <c r="AK46" s="44"/>
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="49"/>
+      <c r="E46" s="49"/>
+      <c r="F46" s="49"/>
+      <c r="G46" s="49"/>
+      <c r="H46" s="49"/>
+      <c r="I46" s="49"/>
+      <c r="J46" s="49"/>
+      <c r="K46" s="49"/>
+      <c r="L46" s="49"/>
+      <c r="M46" s="49"/>
+      <c r="N46" s="49"/>
+      <c r="O46" s="49"/>
+      <c r="P46" s="49"/>
+      <c r="Q46" s="49"/>
+      <c r="R46" s="49"/>
+      <c r="S46" s="49"/>
+      <c r="T46" s="49"/>
+      <c r="U46" s="49"/>
+      <c r="V46" s="49"/>
+      <c r="W46" s="49"/>
+      <c r="X46" s="49"/>
+      <c r="Y46" s="49"/>
+      <c r="Z46" s="48"/>
+      <c r="AA46" s="48"/>
+      <c r="AB46" s="48"/>
+      <c r="AC46" s="48"/>
+      <c r="AD46" s="48"/>
+      <c r="AE46" s="48"/>
+      <c r="AF46" s="48"/>
+      <c r="AG46" s="48"/>
+      <c r="AH46" s="48"/>
+      <c r="AI46" s="48"/>
+      <c r="AJ46" s="48"/>
+      <c r="AK46" s="48"/>
     </row>
     <row r="47" spans="1:49" ht="13.5" customHeight="1">
       <c r="A47" s="25"/>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
       <c r="X47" s="25"/>
       <c r="Y47" s="25"/>
       <c r="Z47" s="2"/>
     </row>
     <row r="48" spans="1:49" ht="11.25" customHeight="1">
-      <c r="A48" s="49" t="s">
+      <c r="A48" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="50"/>
-[...46 lines deleted...]
-      <c r="AW48" s="50"/>
+      <c r="B48" s="46"/>
+      <c r="C48" s="46"/>
+      <c r="D48" s="46"/>
+      <c r="E48" s="46"/>
+      <c r="F48" s="46"/>
+      <c r="G48" s="46"/>
+      <c r="H48" s="46"/>
+      <c r="I48" s="46"/>
+      <c r="J48" s="46"/>
+      <c r="K48" s="46"/>
+      <c r="L48" s="46"/>
+      <c r="M48" s="46"/>
+      <c r="N48" s="46"/>
+      <c r="O48" s="46"/>
+      <c r="P48" s="46"/>
+      <c r="Q48" s="46"/>
+      <c r="R48" s="46"/>
+      <c r="S48" s="46"/>
+      <c r="T48" s="46"/>
+      <c r="U48" s="46"/>
+      <c r="V48" s="46"/>
+      <c r="W48" s="46"/>
+      <c r="X48" s="46"/>
+      <c r="Y48" s="46"/>
+      <c r="Z48" s="46"/>
+      <c r="AA48" s="46"/>
+      <c r="AB48" s="46"/>
+      <c r="AC48" s="46"/>
+      <c r="AD48" s="46"/>
+      <c r="AE48" s="46"/>
+      <c r="AF48" s="46"/>
+      <c r="AG48" s="46"/>
+      <c r="AH48" s="46"/>
+      <c r="AI48" s="46"/>
+      <c r="AJ48" s="46"/>
+      <c r="AK48" s="46"/>
+      <c r="AL48" s="46"/>
+      <c r="AM48" s="46"/>
+      <c r="AN48" s="46"/>
+      <c r="AO48" s="46"/>
+      <c r="AP48" s="46"/>
+      <c r="AQ48" s="46"/>
+      <c r="AR48" s="46"/>
+      <c r="AS48" s="46"/>
+      <c r="AT48" s="46"/>
+      <c r="AU48" s="46"/>
+      <c r="AV48" s="46"/>
+      <c r="AW48" s="46"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="46"/>
-      <c r="B49" s="42" t="s">
+      <c r="A49" s="50"/>
+      <c r="B49" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C49" s="42"/>
-[...10 lines deleted...]
-      <c r="N49" s="41" t="s">
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
+      <c r="J49" s="43"/>
+      <c r="K49" s="43"/>
+      <c r="L49" s="43"/>
+      <c r="M49" s="44"/>
+      <c r="N49" s="42" t="s">
         <v>127</v>
       </c>
-      <c r="O49" s="42"/>
-[...10 lines deleted...]
-      <c r="Z49" s="42" t="s">
+      <c r="O49" s="43"/>
+      <c r="P49" s="43"/>
+      <c r="Q49" s="43"/>
+      <c r="R49" s="43"/>
+      <c r="S49" s="43"/>
+      <c r="T49" s="43"/>
+      <c r="U49" s="43"/>
+      <c r="V49" s="43"/>
+      <c r="W49" s="43"/>
+      <c r="X49" s="43"/>
+      <c r="Y49" s="44"/>
+      <c r="Z49" s="43" t="s">
         <v>250</v>
       </c>
-      <c r="AA49" s="42"/>
-[...10 lines deleted...]
-      <c r="AL49" s="41" t="s">
+      <c r="AA49" s="43"/>
+      <c r="AB49" s="43"/>
+      <c r="AC49" s="43"/>
+      <c r="AD49" s="43"/>
+      <c r="AE49" s="43"/>
+      <c r="AF49" s="43"/>
+      <c r="AG49" s="43"/>
+      <c r="AH49" s="43"/>
+      <c r="AI49" s="43"/>
+      <c r="AJ49" s="43"/>
+      <c r="AK49" s="43"/>
+      <c r="AL49" s="42" t="s">
         <v>331</v>
       </c>
-      <c r="AM49" s="42"/>
-[...9 lines deleted...]
-      <c r="AW49" s="45"/>
+      <c r="AM49" s="43"/>
+      <c r="AN49" s="43"/>
+      <c r="AO49" s="43"/>
+      <c r="AP49" s="43"/>
+      <c r="AQ49" s="43"/>
+      <c r="AR49" s="43"/>
+      <c r="AS49" s="43"/>
+      <c r="AT49" s="43"/>
+      <c r="AU49" s="43"/>
+      <c r="AV49" s="43"/>
+      <c r="AW49" s="44"/>
     </row>
     <row r="50" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A50" s="47"/>
+      <c r="A50" s="51"/>
       <c r="B50" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G50" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H50" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I50" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J50" s="16" t="s">
@@ -6436,50 +6626,57 @@
       </c>
       <c r="AF51" s="7" t="s">
         <v>154</v>
       </c>
       <c r="AG51" s="6" t="s">
         <v>84</v>
       </c>
       <c r="AH51" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AI51" s="6" t="s">
         <v>63</v>
       </c>
       <c r="AJ51" s="6" t="s">
         <v>128</v>
       </c>
       <c r="AK51" s="6" t="s">
         <v>325</v>
       </c>
       <c r="AL51" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AM51" s="38" t="s">
         <v>216</v>
       </c>
+      <c r="AN51" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="AO51" s="38" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP51" s="38"/>
     </row>
     <row r="52" spans="1:49" s="4" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>101</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>51</v>
@@ -6555,50 +6752,57 @@
       </c>
       <c r="AF52" s="7" t="s">
         <v>281</v>
       </c>
       <c r="AG52" s="6" t="s">
         <v>75</v>
       </c>
       <c r="AH52" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AI52" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AJ52" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AK52" s="6" t="s">
         <v>225</v>
       </c>
       <c r="AL52" s="38" t="s">
         <v>301</v>
       </c>
       <c r="AM52" s="38" t="s">
         <v>267</v>
       </c>
+      <c r="AN52" s="37" t="s">
+        <v>334</v>
+      </c>
+      <c r="AO52" s="38" t="s">
+        <v>333</v>
+      </c>
+      <c r="AP52" s="38"/>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>21</v>
@@ -6674,50 +6878,57 @@
       </c>
       <c r="AF53" s="7" t="s">
         <v>154</v>
       </c>
       <c r="AG53" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AH53" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI53" s="6" t="s">
         <v>217</v>
       </c>
       <c r="AJ53" s="6" t="s">
         <v>233</v>
       </c>
       <c r="AK53" s="6" t="s">
         <v>65</v>
       </c>
       <c r="AL53" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AM53" s="38" t="s">
         <v>332</v>
       </c>
+      <c r="AN53" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="AO53" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP53" s="38"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>54</v>
@@ -6793,50 +7004,57 @@
       </c>
       <c r="AF54" s="7" t="s">
         <v>72</v>
       </c>
       <c r="AG54" s="6" t="s">
         <v>85</v>
       </c>
       <c r="AH54" s="6" t="s">
         <v>54</v>
       </c>
       <c r="AI54" s="6" t="s">
         <v>292</v>
       </c>
       <c r="AJ54" s="6" t="s">
         <v>314</v>
       </c>
       <c r="AK54" s="6" t="s">
         <v>326</v>
       </c>
       <c r="AL54" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AM54" s="38" t="s">
         <v>29</v>
       </c>
+      <c r="AN54" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="AO54" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP54" s="38"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>31</v>
@@ -6912,50 +7130,57 @@
       </c>
       <c r="AF55" s="7" t="s">
         <v>51</v>
       </c>
       <c r="AG55" s="6" t="s">
         <v>68</v>
       </c>
       <c r="AH55" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AI55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AJ55" s="6" t="s">
         <v>315</v>
       </c>
       <c r="AK55" s="6" t="s">
         <v>327</v>
       </c>
       <c r="AL55" s="38" t="s">
         <v>130</v>
       </c>
       <c r="AM55" s="38" t="s">
         <v>270</v>
       </c>
+      <c r="AN55" s="37" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO55" s="38" t="s">
+        <v>335</v>
+      </c>
+      <c r="AP55" s="38"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>104</v>
@@ -7031,50 +7256,57 @@
       </c>
       <c r="AF56" s="7" t="s">
         <v>282</v>
       </c>
       <c r="AG56" s="6" t="s">
         <v>178</v>
       </c>
       <c r="AH56" s="6" t="s">
         <v>284</v>
       </c>
       <c r="AI56" s="6" t="s">
         <v>100</v>
       </c>
       <c r="AJ56" s="6" t="s">
         <v>316</v>
       </c>
       <c r="AK56" s="6" t="s">
         <v>71</v>
       </c>
       <c r="AL56" s="38" t="s">
         <v>67</v>
       </c>
       <c r="AM56" s="38" t="s">
         <v>191</v>
       </c>
+      <c r="AN56" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="AO56" s="38" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP56" s="38"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>22</v>
@@ -7150,50 +7382,57 @@
       </c>
       <c r="AF57" s="7" t="s">
         <v>42</v>
       </c>
       <c r="AG57" s="6" t="s">
         <v>47</v>
       </c>
       <c r="AH57" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI57" s="6" t="s">
         <v>141</v>
       </c>
       <c r="AJ57" s="6" t="s">
         <v>317</v>
       </c>
       <c r="AK57" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AL57" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AM57" s="38" t="s">
         <v>53</v>
       </c>
+      <c r="AN57" s="37" t="s">
+        <v>293</v>
+      </c>
+      <c r="AO57" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP57" s="38"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>39</v>
@@ -7269,50 +7508,57 @@
       </c>
       <c r="AF58" s="7" t="s">
         <v>176</v>
       </c>
       <c r="AG58" s="6" t="s">
         <v>181</v>
       </c>
       <c r="AH58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="AI58" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AJ58" s="6" t="s">
         <v>63</v>
       </c>
       <c r="AK58" s="6" t="s">
         <v>212</v>
       </c>
       <c r="AL58" s="38" t="s">
         <v>66</v>
       </c>
       <c r="AM58" s="38" t="s">
         <v>293</v>
       </c>
+      <c r="AN58" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO58" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="AP58" s="38"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="14" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>63</v>
       </c>
       <c r="H59" s="14" t="s">
         <v>62</v>
@@ -7388,248 +7634,252 @@
       </c>
       <c r="AF59" s="14" t="s">
         <v>141</v>
       </c>
       <c r="AG59" s="13" t="s">
         <v>129</v>
       </c>
       <c r="AH59" s="13" t="s">
         <v>105</v>
       </c>
       <c r="AI59" s="13" t="s">
         <v>293</v>
       </c>
       <c r="AJ59" s="13" t="s">
         <v>318</v>
       </c>
       <c r="AK59" s="13" t="s">
         <v>328</v>
       </c>
       <c r="AL59" s="31" t="s">
         <v>181</v>
       </c>
       <c r="AM59" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="AN59" s="32"/>
-[...1 lines deleted...]
-      <c r="AP59" s="32"/>
+      <c r="AN59" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="AO59" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP59" s="41"/>
       <c r="AQ59" s="32"/>
       <c r="AR59" s="32"/>
       <c r="AS59" s="32"/>
       <c r="AT59" s="32"/>
       <c r="AU59" s="32"/>
       <c r="AV59" s="32"/>
       <c r="AW59" s="32"/>
     </row>
     <row r="61" spans="1:49" ht="35.25" customHeight="1">
       <c r="A61" s="23"/>
       <c r="B61" s="23"/>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="23"/>
       <c r="H61" s="23"/>
-      <c r="N61" s="39" t="s">
+      <c r="N61" s="52" t="s">
         <v>268</v>
       </c>
-      <c r="O61" s="40"/>
-[...9 lines deleted...]
-      <c r="Y61" s="40"/>
+      <c r="O61" s="53"/>
+      <c r="P61" s="53"/>
+      <c r="Q61" s="53"/>
+      <c r="R61" s="53"/>
+      <c r="S61" s="53"/>
+      <c r="T61" s="53"/>
+      <c r="U61" s="53"/>
+      <c r="V61" s="53"/>
+      <c r="W61" s="53"/>
+      <c r="X61" s="53"/>
+      <c r="Y61" s="53"/>
       <c r="Z61" s="26"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
       <c r="AN61" s="26"/>
       <c r="AO61" s="26"/>
       <c r="AP61" s="26"/>
       <c r="AQ61" s="26"/>
       <c r="AR61" s="26"/>
       <c r="AS61" s="26"/>
       <c r="AT61" s="26"/>
       <c r="AU61" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="AL4:AW4"/>
-[...16 lines deleted...]
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="Z34:AK34"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z49:AK49"/>
     <mergeCell ref="A46:AK46"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="A34:A35"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="A16:AK16"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N19:Y19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AL49:AW49"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="A48:AW48"/>
+    <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IFO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>