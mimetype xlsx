--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал\Вал дин ряд ян-апрель\дин ряд анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-май\дин ряд анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972"/>
   </bookViews>
   <sheets>
     <sheet name="IFO" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1691" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1727" uniqueCount="340">
   <si>
     <t xml:space="preserve">Index of physical volume of gross output production (services) of agriculture, forestry and fisheries </t>
   </si>
   <si>
     <t>in % by to the correspouding month</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -1033,61 +1033,67 @@
     <t>110.2</t>
   </si>
   <si>
     <t>78.8</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>105.9</t>
   </si>
   <si>
     <t>94.5</t>
   </si>
   <si>
     <t>94.1</t>
   </si>
   <si>
     <t>110.3</t>
   </si>
   <si>
     <t>110.1</t>
   </si>
   <si>
     <t>114.1</t>
+  </si>
+  <si>
+    <t>116.9</t>
+  </si>
+  <si>
+    <t>117.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
@@ -1104,50 +1110,56 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1221,51 +1233,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1330,81 +1342,87 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1678,245 +1696,245 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection activeCell="AR26" sqref="AR26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.109375" style="1"/>
     <col min="9" max="9" width="10.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...34 lines deleted...]
-      <c r="AK1" s="48"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="47"/>
+      <c r="AA1" s="47"/>
+      <c r="AB1" s="47"/>
+      <c r="AC1" s="47"/>
+      <c r="AD1" s="47"/>
+      <c r="AE1" s="47"/>
+      <c r="AF1" s="47"/>
+      <c r="AG1" s="47"/>
+      <c r="AH1" s="47"/>
+      <c r="AI1" s="47"/>
+      <c r="AJ1" s="47"/>
+      <c r="AK1" s="47"/>
     </row>
     <row r="2" spans="1:49" ht="13.5" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
     </row>
     <row r="3" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A3" s="45" t="s">
+      <c r="A3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="46"/>
-[...46 lines deleted...]
-      <c r="AW3" s="46"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="53"/>
+      <c r="Z3" s="53"/>
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+      <c r="AD3" s="53"/>
+      <c r="AE3" s="53"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="53"/>
+      <c r="AH3" s="53"/>
+      <c r="AI3" s="53"/>
+      <c r="AJ3" s="53"/>
+      <c r="AK3" s="53"/>
+      <c r="AL3" s="53"/>
+      <c r="AM3" s="53"/>
+      <c r="AN3" s="53"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="53"/>
+      <c r="AQ3" s="53"/>
+      <c r="AR3" s="53"/>
+      <c r="AS3" s="53"/>
+      <c r="AT3" s="53"/>
+      <c r="AU3" s="53"/>
+      <c r="AV3" s="53"/>
+      <c r="AW3" s="53"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="50"/>
-      <c r="B4" s="43" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="44" t="s">
         <v>127</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43" t="s">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="45" t="s">
         <v>250</v>
       </c>
-      <c r="AA4" s="43"/>
-[...10 lines deleted...]
-      <c r="AL4" s="42" t="s">
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="45"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="45"/>
+      <c r="AJ4" s="45"/>
+      <c r="AK4" s="45"/>
+      <c r="AL4" s="44" t="s">
         <v>331</v>
       </c>
-      <c r="AM4" s="43"/>
-[...9 lines deleted...]
-      <c r="AW4" s="44"/>
+      <c r="AM4" s="45"/>
+      <c r="AN4" s="45"/>
+      <c r="AO4" s="45"/>
+      <c r="AP4" s="45"/>
+      <c r="AQ4" s="45"/>
+      <c r="AR4" s="45"/>
+      <c r="AS4" s="45"/>
+      <c r="AT4" s="45"/>
+      <c r="AU4" s="45"/>
+      <c r="AV4" s="45"/>
+      <c r="AW4" s="48"/>
     </row>
     <row r="5" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A5" s="51"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -2142,51 +2160,53 @@
       </c>
       <c r="AH6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AI6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ6" s="7" t="s">
         <v>165</v>
       </c>
       <c r="AK6" s="6" t="s">
         <v>319</v>
       </c>
       <c r="AL6" s="37" t="s">
         <v>216</v>
       </c>
       <c r="AM6" s="38" t="s">
         <v>90</v>
       </c>
       <c r="AN6" s="38" t="s">
         <v>46</v>
       </c>
       <c r="AO6" s="38" t="s">
         <v>108</v>
       </c>
-      <c r="AP6" s="38"/>
+      <c r="AP6" s="54" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="7" spans="1:49" s="4" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>32</v>
@@ -2268,51 +2288,53 @@
       </c>
       <c r="AH7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>291</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>320</v>
       </c>
       <c r="AL7" s="37" t="s">
         <v>104</v>
       </c>
       <c r="AM7" s="38" t="s">
         <v>274</v>
       </c>
       <c r="AN7" s="38" t="s">
         <v>333</v>
       </c>
       <c r="AO7" s="38" t="s">
         <v>203</v>
       </c>
-      <c r="AP7" s="38"/>
+      <c r="AP7" s="54" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>31</v>
@@ -2394,51 +2416,53 @@
       </c>
       <c r="AH8" s="6" t="s">
         <v>105</v>
       </c>
       <c r="AI8" s="6" t="s">
         <v>239</v>
       </c>
       <c r="AJ8" s="7" t="s">
         <v>294</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AL8" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AM8" s="38" t="s">
         <v>216</v>
       </c>
       <c r="AN8" s="38" t="s">
         <v>21</v>
       </c>
       <c r="AO8" s="38" t="s">
         <v>176</v>
       </c>
-      <c r="AP8" s="38"/>
+      <c r="AP8" s="54" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>18</v>
@@ -2520,51 +2544,53 @@
       </c>
       <c r="AH9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AI9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AJ9" s="7" t="s">
         <v>295</v>
       </c>
       <c r="AK9" s="7" t="s">
         <v>321</v>
       </c>
       <c r="AL9" s="37" t="s">
         <v>52</v>
       </c>
       <c r="AM9" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN9" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AO9" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP9" s="38"/>
+      <c r="AP9" s="54" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>29</v>
@@ -2646,51 +2672,53 @@
       </c>
       <c r="AH10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AI10" s="6" t="s">
         <v>112</v>
       </c>
       <c r="AJ10" s="7" t="s">
         <v>296</v>
       </c>
       <c r="AK10" s="6" t="s">
         <v>329</v>
       </c>
       <c r="AL10" s="37" t="s">
         <v>128</v>
       </c>
       <c r="AM10" s="38" t="s">
         <v>61</v>
       </c>
       <c r="AN10" s="38" t="s">
         <v>65</v>
       </c>
       <c r="AO10" s="38" t="s">
         <v>336</v>
       </c>
-      <c r="AP10" s="38"/>
+      <c r="AP10" s="54" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>60</v>
@@ -2772,51 +2800,53 @@
       </c>
       <c r="AH11" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI11" s="6" t="s">
         <v>287</v>
       </c>
       <c r="AJ11" s="7" t="s">
         <v>297</v>
       </c>
       <c r="AK11" s="6" t="s">
         <v>216</v>
       </c>
       <c r="AL11" s="37" t="s">
         <v>230</v>
       </c>
       <c r="AM11" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN11" s="38" t="s">
         <v>286</v>
       </c>
       <c r="AO11" s="38" t="s">
         <v>337</v>
       </c>
-      <c r="AP11" s="38"/>
+      <c r="AP11" s="54" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>38</v>
@@ -2898,51 +2928,53 @@
       </c>
       <c r="AH12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="AI12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AJ12" s="7" t="s">
         <v>298</v>
       </c>
       <c r="AK12" s="6" t="s">
         <v>322</v>
       </c>
       <c r="AL12" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AM12" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AN12" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AO12" s="38" t="s">
         <v>84</v>
       </c>
-      <c r="AP12" s="38"/>
+      <c r="AP12" s="54" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>54</v>
@@ -3024,51 +3056,53 @@
       </c>
       <c r="AH13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="AI13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AJ13" s="7" t="s">
         <v>299</v>
       </c>
       <c r="AK13" s="6" t="s">
         <v>323</v>
       </c>
       <c r="AL13" s="37" t="s">
         <v>66</v>
       </c>
       <c r="AM13" s="40" t="s">
         <v>293</v>
       </c>
       <c r="AN13" s="40" t="s">
         <v>22</v>
       </c>
       <c r="AO13" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="AP13" s="40"/>
+      <c r="AP13" s="54" t="s">
+        <v>59</v>
+      </c>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="14" t="s">
@@ -3157,270 +3191,272 @@
       </c>
       <c r="AH14" s="13" t="s">
         <v>158</v>
       </c>
       <c r="AI14" s="13" t="s">
         <v>274</v>
       </c>
       <c r="AJ14" s="14" t="s">
         <v>300</v>
       </c>
       <c r="AK14" s="13" t="s">
         <v>330</v>
       </c>
       <c r="AL14" s="36" t="s">
         <v>181</v>
       </c>
       <c r="AM14" s="34" t="s">
         <v>27</v>
       </c>
       <c r="AN14" s="39" t="s">
         <v>19</v>
       </c>
       <c r="AO14" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="AP14" s="41"/>
+      <c r="AP14" s="55" t="s">
+        <v>223</v>
+      </c>
       <c r="AQ14" s="32"/>
       <c r="AR14" s="32"/>
       <c r="AS14" s="32"/>
       <c r="AT14" s="32"/>
       <c r="AU14" s="32"/>
       <c r="AV14" s="32"/>
       <c r="AW14" s="32"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="10"/>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="6"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="2"/>
     </row>
     <row r="16" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A16" s="49" t="s">
+      <c r="A16" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="49"/>
-[...34 lines deleted...]
-      <c r="AK16" s="48"/>
+      <c r="B16" s="46"/>
+      <c r="C16" s="46"/>
+      <c r="D16" s="46"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="46"/>
+      <c r="T16" s="46"/>
+      <c r="U16" s="46"/>
+      <c r="V16" s="46"/>
+      <c r="W16" s="46"/>
+      <c r="X16" s="46"/>
+      <c r="Y16" s="46"/>
+      <c r="Z16" s="47"/>
+      <c r="AA16" s="47"/>
+      <c r="AB16" s="47"/>
+      <c r="AC16" s="47"/>
+      <c r="AD16" s="47"/>
+      <c r="AE16" s="47"/>
+      <c r="AF16" s="47"/>
+      <c r="AG16" s="47"/>
+      <c r="AH16" s="47"/>
+      <c r="AI16" s="47"/>
+      <c r="AJ16" s="47"/>
+      <c r="AK16" s="47"/>
     </row>
     <row r="17" spans="1:49" ht="12.75" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="2"/>
     </row>
     <row r="18" spans="1:49" ht="15" customHeight="1">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="46"/>
-[...46 lines deleted...]
-      <c r="AW18" s="46"/>
+      <c r="B18" s="53"/>
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="53"/>
+      <c r="K18" s="53"/>
+      <c r="L18" s="53"/>
+      <c r="M18" s="53"/>
+      <c r="N18" s="53"/>
+      <c r="O18" s="53"/>
+      <c r="P18" s="53"/>
+      <c r="Q18" s="53"/>
+      <c r="R18" s="53"/>
+      <c r="S18" s="53"/>
+      <c r="T18" s="53"/>
+      <c r="U18" s="53"/>
+      <c r="V18" s="53"/>
+      <c r="W18" s="53"/>
+      <c r="X18" s="53"/>
+      <c r="Y18" s="53"/>
+      <c r="Z18" s="53"/>
+      <c r="AA18" s="53"/>
+      <c r="AB18" s="53"/>
+      <c r="AC18" s="53"/>
+      <c r="AD18" s="53"/>
+      <c r="AE18" s="53"/>
+      <c r="AF18" s="53"/>
+      <c r="AG18" s="53"/>
+      <c r="AH18" s="53"/>
+      <c r="AI18" s="53"/>
+      <c r="AJ18" s="53"/>
+      <c r="AK18" s="53"/>
+      <c r="AL18" s="53"/>
+      <c r="AM18" s="53"/>
+      <c r="AN18" s="53"/>
+      <c r="AO18" s="53"/>
+      <c r="AP18" s="53"/>
+      <c r="AQ18" s="53"/>
+      <c r="AR18" s="53"/>
+      <c r="AS18" s="53"/>
+      <c r="AT18" s="53"/>
+      <c r="AU18" s="53"/>
+      <c r="AV18" s="53"/>
+      <c r="AW18" s="53"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="50"/>
-      <c r="B19" s="43" t="s">
+      <c r="A19" s="49"/>
+      <c r="B19" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="43"/>
-[...10 lines deleted...]
-      <c r="N19" s="42" t="s">
+      <c r="C19" s="45"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="45"/>
+      <c r="K19" s="45"/>
+      <c r="L19" s="45"/>
+      <c r="M19" s="48"/>
+      <c r="N19" s="44" t="s">
         <v>127</v>
       </c>
-      <c r="O19" s="43"/>
-[...10 lines deleted...]
-      <c r="Z19" s="42" t="s">
+      <c r="O19" s="45"/>
+      <c r="P19" s="45"/>
+      <c r="Q19" s="45"/>
+      <c r="R19" s="45"/>
+      <c r="S19" s="45"/>
+      <c r="T19" s="45"/>
+      <c r="U19" s="45"/>
+      <c r="V19" s="45"/>
+      <c r="W19" s="45"/>
+      <c r="X19" s="45"/>
+      <c r="Y19" s="45"/>
+      <c r="Z19" s="44" t="s">
         <v>250</v>
       </c>
-      <c r="AA19" s="43"/>
-[...10 lines deleted...]
-      <c r="AL19" s="42" t="s">
+      <c r="AA19" s="45"/>
+      <c r="AB19" s="45"/>
+      <c r="AC19" s="45"/>
+      <c r="AD19" s="45"/>
+      <c r="AE19" s="45"/>
+      <c r="AF19" s="45"/>
+      <c r="AG19" s="45"/>
+      <c r="AH19" s="45"/>
+      <c r="AI19" s="45"/>
+      <c r="AJ19" s="45"/>
+      <c r="AK19" s="45"/>
+      <c r="AL19" s="44" t="s">
         <v>331</v>
       </c>
-      <c r="AM19" s="43"/>
-[...9 lines deleted...]
-      <c r="AW19" s="44"/>
+      <c r="AM19" s="45"/>
+      <c r="AN19" s="45"/>
+      <c r="AO19" s="45"/>
+      <c r="AP19" s="45"/>
+      <c r="AQ19" s="45"/>
+      <c r="AR19" s="45"/>
+      <c r="AS19" s="45"/>
+      <c r="AT19" s="45"/>
+      <c r="AU19" s="45"/>
+      <c r="AV19" s="45"/>
+      <c r="AW19" s="48"/>
     </row>
     <row r="20" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A20" s="51"/>
+      <c r="A20" s="50"/>
       <c r="B20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="16" t="s">
@@ -3646,51 +3682,53 @@
       </c>
       <c r="AH21" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AI21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AK21" s="6" t="s">
         <v>324</v>
       </c>
       <c r="AL21" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AM21" s="38" t="s">
         <v>158</v>
       </c>
       <c r="AN21" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AO21" s="38" t="s">
         <v>129</v>
       </c>
-      <c r="AP21" s="38"/>
+      <c r="AP21" s="54" t="s">
+        <v>158</v>
+      </c>
     </row>
     <row r="22" spans="1:49" s="4" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>32</v>
@@ -3772,51 +3810,53 @@
       </c>
       <c r="AH22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AI22" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AJ22" s="6" t="s">
         <v>301</v>
       </c>
       <c r="AK22" s="6" t="s">
         <v>320</v>
       </c>
       <c r="AL22" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AM22" s="38" t="s">
         <v>266</v>
       </c>
       <c r="AN22" s="38" t="s">
         <v>258</v>
       </c>
       <c r="AO22" s="38" t="s">
         <v>172</v>
       </c>
-      <c r="AP22" s="38"/>
+      <c r="AP22" s="54" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>85</v>
@@ -3898,51 +3938,53 @@
       </c>
       <c r="AH23" s="6" t="s">
         <v>173</v>
       </c>
       <c r="AI23" s="6" t="s">
         <v>288</v>
       </c>
       <c r="AJ23" s="6" t="s">
         <v>233</v>
       </c>
       <c r="AK23" s="6" t="s">
         <v>66</v>
       </c>
       <c r="AL23" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AM23" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AN23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AO23" s="38" t="s">
         <v>105</v>
       </c>
-      <c r="AP23" s="38"/>
+      <c r="AP23" s="54" t="s">
+        <v>229</v>
+      </c>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>18</v>
@@ -4024,51 +4066,53 @@
       </c>
       <c r="AH24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AI24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AJ24" s="6" t="s">
         <v>302</v>
       </c>
       <c r="AK24" s="7" t="s">
         <v>321</v>
       </c>
       <c r="AL24" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AM24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN24" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AO24" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP24" s="38"/>
+      <c r="AP24" s="54" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>29</v>
@@ -4150,51 +4194,53 @@
       </c>
       <c r="AH25" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AI25" s="6" t="s">
         <v>289</v>
       </c>
       <c r="AJ25" s="6" t="s">
         <v>303</v>
       </c>
       <c r="AK25" s="6" t="s">
         <v>329</v>
       </c>
       <c r="AL25" s="38" t="s">
         <v>130</v>
       </c>
       <c r="AM25" s="38" t="s">
         <v>73</v>
       </c>
       <c r="AN25" s="38" t="s">
         <v>171</v>
       </c>
       <c r="AO25" s="38" t="s">
         <v>329</v>
       </c>
-      <c r="AP25" s="38"/>
+      <c r="AP25" s="54" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>60</v>
@@ -4276,51 +4322,53 @@
       </c>
       <c r="AH26" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI26" s="6" t="s">
         <v>148</v>
       </c>
       <c r="AJ26" s="6" t="s">
         <v>304</v>
       </c>
       <c r="AK26" s="6" t="s">
         <v>216</v>
       </c>
       <c r="AL26" s="38" t="s">
         <v>67</v>
       </c>
       <c r="AM26" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN26" s="37" t="s">
         <v>47</v>
       </c>
       <c r="AO26" s="38" t="s">
         <v>157</v>
       </c>
-      <c r="AP26" s="38"/>
+      <c r="AP26" s="54" t="s">
+        <v>230</v>
+      </c>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>38</v>
@@ -4402,51 +4450,53 @@
       </c>
       <c r="AH27" s="6" t="s">
         <v>84</v>
       </c>
       <c r="AI27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AJ27" s="6" t="s">
         <v>305</v>
       </c>
       <c r="AK27" s="6" t="s">
         <v>322</v>
       </c>
       <c r="AL27" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AM27" s="38" t="s">
         <v>53</v>
       </c>
       <c r="AN27" s="37" t="s">
         <v>293</v>
       </c>
       <c r="AO27" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="AP27" s="38"/>
+      <c r="AP27" s="54" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>54</v>
@@ -4528,51 +4578,53 @@
       </c>
       <c r="AH28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="AI28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AJ28" s="6" t="s">
         <v>306</v>
       </c>
       <c r="AK28" s="6" t="s">
         <v>323</v>
       </c>
       <c r="AL28" s="38" t="s">
         <v>66</v>
       </c>
       <c r="AM28" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AN28" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AO28" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP28" s="38"/>
+      <c r="AP28" s="54" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>73</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>29</v>
@@ -4654,270 +4706,272 @@
       </c>
       <c r="AH29" s="13" t="s">
         <v>158</v>
       </c>
       <c r="AI29" s="13" t="s">
         <v>274</v>
       </c>
       <c r="AJ29" s="13" t="s">
         <v>307</v>
       </c>
       <c r="AK29" s="13" t="s">
         <v>330</v>
       </c>
       <c r="AL29" s="31" t="s">
         <v>181</v>
       </c>
       <c r="AM29" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AN29" s="39" t="s">
         <v>19</v>
       </c>
       <c r="AO29" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="AP29" s="41"/>
+      <c r="AP29" s="55" t="s">
+        <v>338</v>
+      </c>
       <c r="AQ29" s="32"/>
       <c r="AR29" s="32"/>
       <c r="AS29" s="32"/>
       <c r="AT29" s="32"/>
       <c r="AU29" s="32"/>
       <c r="AV29" s="32"/>
       <c r="AW29" s="32"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="10"/>
       <c r="B30" s="6"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
       <c r="Z30" s="2"/>
     </row>
     <row r="31" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A31" s="49" t="s">
+      <c r="A31" s="46" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="49"/>
-[...34 lines deleted...]
-      <c r="AK31" s="48"/>
+      <c r="B31" s="46"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="46"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="46"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="46"/>
+      <c r="K31" s="46"/>
+      <c r="L31" s="46"/>
+      <c r="M31" s="46"/>
+      <c r="N31" s="46"/>
+      <c r="O31" s="46"/>
+      <c r="P31" s="46"/>
+      <c r="Q31" s="46"/>
+      <c r="R31" s="46"/>
+      <c r="S31" s="46"/>
+      <c r="T31" s="46"/>
+      <c r="U31" s="46"/>
+      <c r="V31" s="46"/>
+      <c r="W31" s="46"/>
+      <c r="X31" s="46"/>
+      <c r="Y31" s="46"/>
+      <c r="Z31" s="47"/>
+      <c r="AA31" s="47"/>
+      <c r="AB31" s="47"/>
+      <c r="AC31" s="47"/>
+      <c r="AD31" s="47"/>
+      <c r="AE31" s="47"/>
+      <c r="AF31" s="47"/>
+      <c r="AG31" s="47"/>
+      <c r="AH31" s="47"/>
+      <c r="AI31" s="47"/>
+      <c r="AJ31" s="47"/>
+      <c r="AK31" s="47"/>
     </row>
     <row r="32" spans="1:49" ht="13.5" customHeight="1">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="2"/>
     </row>
     <row r="33" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A33" s="45" t="s">
+      <c r="A33" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="46"/>
-[...46 lines deleted...]
-      <c r="AW33" s="46"/>
+      <c r="B33" s="53"/>
+      <c r="C33" s="53"/>
+      <c r="D33" s="53"/>
+      <c r="E33" s="53"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="53"/>
+      <c r="H33" s="53"/>
+      <c r="I33" s="53"/>
+      <c r="J33" s="53"/>
+      <c r="K33" s="53"/>
+      <c r="L33" s="53"/>
+      <c r="M33" s="53"/>
+      <c r="N33" s="53"/>
+      <c r="O33" s="53"/>
+      <c r="P33" s="53"/>
+      <c r="Q33" s="53"/>
+      <c r="R33" s="53"/>
+      <c r="S33" s="53"/>
+      <c r="T33" s="53"/>
+      <c r="U33" s="53"/>
+      <c r="V33" s="53"/>
+      <c r="W33" s="53"/>
+      <c r="X33" s="53"/>
+      <c r="Y33" s="53"/>
+      <c r="Z33" s="53"/>
+      <c r="AA33" s="53"/>
+      <c r="AB33" s="53"/>
+      <c r="AC33" s="53"/>
+      <c r="AD33" s="53"/>
+      <c r="AE33" s="53"/>
+      <c r="AF33" s="53"/>
+      <c r="AG33" s="53"/>
+      <c r="AH33" s="53"/>
+      <c r="AI33" s="53"/>
+      <c r="AJ33" s="53"/>
+      <c r="AK33" s="53"/>
+      <c r="AL33" s="53"/>
+      <c r="AM33" s="53"/>
+      <c r="AN33" s="53"/>
+      <c r="AO33" s="53"/>
+      <c r="AP33" s="53"/>
+      <c r="AQ33" s="53"/>
+      <c r="AR33" s="53"/>
+      <c r="AS33" s="53"/>
+      <c r="AT33" s="53"/>
+      <c r="AU33" s="53"/>
+      <c r="AV33" s="53"/>
+      <c r="AW33" s="53"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="50"/>
-      <c r="B34" s="43" t="s">
+      <c r="A34" s="49"/>
+      <c r="B34" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C34" s="43"/>
-[...10 lines deleted...]
-      <c r="N34" s="42" t="s">
+      <c r="C34" s="45"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="45"/>
+      <c r="H34" s="45"/>
+      <c r="I34" s="45"/>
+      <c r="J34" s="45"/>
+      <c r="K34" s="45"/>
+      <c r="L34" s="45"/>
+      <c r="M34" s="48"/>
+      <c r="N34" s="44" t="s">
         <v>127</v>
       </c>
-      <c r="O34" s="43"/>
-[...10 lines deleted...]
-      <c r="Z34" s="42" t="s">
+      <c r="O34" s="45"/>
+      <c r="P34" s="45"/>
+      <c r="Q34" s="45"/>
+      <c r="R34" s="45"/>
+      <c r="S34" s="45"/>
+      <c r="T34" s="45"/>
+      <c r="U34" s="45"/>
+      <c r="V34" s="45"/>
+      <c r="W34" s="45"/>
+      <c r="X34" s="45"/>
+      <c r="Y34" s="48"/>
+      <c r="Z34" s="44" t="s">
         <v>250</v>
       </c>
-      <c r="AA34" s="43"/>
-[...10 lines deleted...]
-      <c r="AL34" s="42" t="s">
+      <c r="AA34" s="45"/>
+      <c r="AB34" s="45"/>
+      <c r="AC34" s="45"/>
+      <c r="AD34" s="45"/>
+      <c r="AE34" s="45"/>
+      <c r="AF34" s="45"/>
+      <c r="AG34" s="45"/>
+      <c r="AH34" s="45"/>
+      <c r="AI34" s="45"/>
+      <c r="AJ34" s="45"/>
+      <c r="AK34" s="45"/>
+      <c r="AL34" s="44" t="s">
         <v>331</v>
       </c>
-      <c r="AM34" s="43"/>
-[...9 lines deleted...]
-      <c r="AW34" s="44"/>
+      <c r="AM34" s="45"/>
+      <c r="AN34" s="45"/>
+      <c r="AO34" s="45"/>
+      <c r="AP34" s="45"/>
+      <c r="AQ34" s="45"/>
+      <c r="AR34" s="45"/>
+      <c r="AS34" s="45"/>
+      <c r="AT34" s="45"/>
+      <c r="AU34" s="45"/>
+      <c r="AV34" s="45"/>
+      <c r="AW34" s="48"/>
     </row>
     <row r="35" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A35" s="51"/>
+      <c r="A35" s="50"/>
       <c r="B35" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J35" s="16" t="s">
@@ -5143,50 +5197,53 @@
       </c>
       <c r="AH36" s="6" t="s">
         <v>53</v>
       </c>
       <c r="AI36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ36" s="6" t="s">
         <v>133</v>
       </c>
       <c r="AK36" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL36" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AM36" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN36" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO36" s="38" t="s">
         <v>222</v>
       </c>
+      <c r="AP36" s="37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="4" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>96</v>
@@ -5268,50 +5325,53 @@
       </c>
       <c r="AH37" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AI37" s="6" t="s">
         <v>285</v>
       </c>
       <c r="AJ37" s="6" t="s">
         <v>308</v>
       </c>
       <c r="AK37" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL37" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AM37" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN37" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO37" s="38" t="s">
         <v>93</v>
       </c>
+      <c r="AP37" s="37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="38" spans="1:49" s="4" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>93</v>
@@ -5393,50 +5453,53 @@
       </c>
       <c r="AH38" s="6" t="s">
         <v>283</v>
       </c>
       <c r="AI38" s="6" t="s">
         <v>290</v>
       </c>
       <c r="AJ38" s="6" t="s">
         <v>97</v>
       </c>
       <c r="AK38" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL38" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM38" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN38" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO38" s="38" t="s">
         <v>97</v>
       </c>
+      <c r="AP38" s="37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="39" spans="1:49" s="4" customFormat="1">
       <c r="A39" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>66</v>
@@ -5518,50 +5581,53 @@
       </c>
       <c r="AH39" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AI39" s="6" t="s">
         <v>54</v>
       </c>
       <c r="AJ39" s="6" t="s">
         <v>309</v>
       </c>
       <c r="AK39" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL39" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM39" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN39" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO39" s="38" t="s">
         <v>97</v>
       </c>
+      <c r="AP39" s="37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="40" spans="1:49" s="4" customFormat="1">
       <c r="A40" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>21</v>
@@ -5643,50 +5709,53 @@
       </c>
       <c r="AH40" s="6" t="s">
         <v>128</v>
       </c>
       <c r="AI40" s="6" t="s">
         <v>119</v>
       </c>
       <c r="AJ40" s="6" t="s">
         <v>310</v>
       </c>
       <c r="AK40" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL40" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AM40" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN40" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO40" s="38" t="s">
         <v>176</v>
       </c>
+      <c r="AP40" s="37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="41" spans="1:49" s="4" customFormat="1">
       <c r="A41" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>93</v>
@@ -5768,50 +5837,53 @@
       </c>
       <c r="AH41" s="6" t="s">
         <v>129</v>
       </c>
       <c r="AI41" s="6" t="s">
         <v>96</v>
       </c>
       <c r="AJ41" s="6" t="s">
         <v>311</v>
       </c>
       <c r="AK41" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL41" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM41" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN41" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO41" s="38" t="s">
         <v>97</v>
       </c>
+      <c r="AP41" s="37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="42" spans="1:49" s="4" customFormat="1">
       <c r="A42" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>31</v>
@@ -5893,50 +5965,53 @@
       </c>
       <c r="AH42" s="6" t="s">
         <v>74</v>
       </c>
       <c r="AI42" s="6" t="s">
         <v>173</v>
       </c>
       <c r="AJ42" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AK42" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL42" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM42" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN42" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO42" s="38" t="s">
         <v>97</v>
       </c>
+      <c r="AP42" s="37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="43" spans="1:49" s="4" customFormat="1">
       <c r="A43" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>21</v>
@@ -6018,50 +6093,53 @@
       </c>
       <c r="AH43" s="6" t="s">
         <v>51</v>
       </c>
       <c r="AI43" s="6" t="s">
         <v>198</v>
       </c>
       <c r="AJ43" s="6" t="s">
         <v>312</v>
       </c>
       <c r="AK43" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL43" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AM43" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN43" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO43" s="38" t="s">
         <v>179</v>
       </c>
+      <c r="AP43" s="37" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="44" spans="1:49" s="4" customFormat="1">
       <c r="A44" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>93</v>
@@ -6143,270 +6221,272 @@
       </c>
       <c r="AH44" s="13" t="s">
         <v>108</v>
       </c>
       <c r="AI44" s="13" t="s">
         <v>291</v>
       </c>
       <c r="AJ44" s="13" t="s">
         <v>313</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>97</v>
       </c>
       <c r="AL44" s="36" t="s">
         <v>93</v>
       </c>
       <c r="AM44" s="34" t="s">
         <v>93</v>
       </c>
       <c r="AN44" s="39" t="s">
         <v>93</v>
       </c>
       <c r="AO44" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="AP44" s="33"/>
+      <c r="AP44" s="36" t="s">
+        <v>93</v>
+      </c>
       <c r="AQ44" s="33"/>
       <c r="AR44" s="33"/>
       <c r="AS44" s="33"/>
       <c r="AT44" s="33"/>
       <c r="AU44" s="33"/>
       <c r="AV44" s="33"/>
       <c r="AW44" s="33"/>
     </row>
     <row r="45" spans="1:49" s="4" customFormat="1">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="8"/>
       <c r="N45" s="7"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="3"/>
     </row>
     <row r="46" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A46" s="49" t="s">
+      <c r="A46" s="46" t="s">
         <v>98</v>
       </c>
-      <c r="B46" s="49"/>
-[...34 lines deleted...]
-      <c r="AK46" s="48"/>
+      <c r="B46" s="46"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="46"/>
+      <c r="F46" s="46"/>
+      <c r="G46" s="46"/>
+      <c r="H46" s="46"/>
+      <c r="I46" s="46"/>
+      <c r="J46" s="46"/>
+      <c r="K46" s="46"/>
+      <c r="L46" s="46"/>
+      <c r="M46" s="46"/>
+      <c r="N46" s="46"/>
+      <c r="O46" s="46"/>
+      <c r="P46" s="46"/>
+      <c r="Q46" s="46"/>
+      <c r="R46" s="46"/>
+      <c r="S46" s="46"/>
+      <c r="T46" s="46"/>
+      <c r="U46" s="46"/>
+      <c r="V46" s="46"/>
+      <c r="W46" s="46"/>
+      <c r="X46" s="46"/>
+      <c r="Y46" s="46"/>
+      <c r="Z46" s="47"/>
+      <c r="AA46" s="47"/>
+      <c r="AB46" s="47"/>
+      <c r="AC46" s="47"/>
+      <c r="AD46" s="47"/>
+      <c r="AE46" s="47"/>
+      <c r="AF46" s="47"/>
+      <c r="AG46" s="47"/>
+      <c r="AH46" s="47"/>
+      <c r="AI46" s="47"/>
+      <c r="AJ46" s="47"/>
+      <c r="AK46" s="47"/>
     </row>
     <row r="47" spans="1:49" ht="13.5" customHeight="1">
       <c r="A47" s="25"/>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
       <c r="X47" s="25"/>
       <c r="Y47" s="25"/>
       <c r="Z47" s="2"/>
     </row>
     <row r="48" spans="1:49" ht="11.25" customHeight="1">
-      <c r="A48" s="45" t="s">
+      <c r="A48" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="46"/>
-[...46 lines deleted...]
-      <c r="AW48" s="46"/>
+      <c r="B48" s="53"/>
+      <c r="C48" s="53"/>
+      <c r="D48" s="53"/>
+      <c r="E48" s="53"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="53"/>
+      <c r="H48" s="53"/>
+      <c r="I48" s="53"/>
+      <c r="J48" s="53"/>
+      <c r="K48" s="53"/>
+      <c r="L48" s="53"/>
+      <c r="M48" s="53"/>
+      <c r="N48" s="53"/>
+      <c r="O48" s="53"/>
+      <c r="P48" s="53"/>
+      <c r="Q48" s="53"/>
+      <c r="R48" s="53"/>
+      <c r="S48" s="53"/>
+      <c r="T48" s="53"/>
+      <c r="U48" s="53"/>
+      <c r="V48" s="53"/>
+      <c r="W48" s="53"/>
+      <c r="X48" s="53"/>
+      <c r="Y48" s="53"/>
+      <c r="Z48" s="53"/>
+      <c r="AA48" s="53"/>
+      <c r="AB48" s="53"/>
+      <c r="AC48" s="53"/>
+      <c r="AD48" s="53"/>
+      <c r="AE48" s="53"/>
+      <c r="AF48" s="53"/>
+      <c r="AG48" s="53"/>
+      <c r="AH48" s="53"/>
+      <c r="AI48" s="53"/>
+      <c r="AJ48" s="53"/>
+      <c r="AK48" s="53"/>
+      <c r="AL48" s="53"/>
+      <c r="AM48" s="53"/>
+      <c r="AN48" s="53"/>
+      <c r="AO48" s="53"/>
+      <c r="AP48" s="53"/>
+      <c r="AQ48" s="53"/>
+      <c r="AR48" s="53"/>
+      <c r="AS48" s="53"/>
+      <c r="AT48" s="53"/>
+      <c r="AU48" s="53"/>
+      <c r="AV48" s="53"/>
+      <c r="AW48" s="53"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="50"/>
-      <c r="B49" s="43" t="s">
+      <c r="A49" s="49"/>
+      <c r="B49" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C49" s="43"/>
-[...10 lines deleted...]
-      <c r="N49" s="42" t="s">
+      <c r="C49" s="45"/>
+      <c r="D49" s="45"/>
+      <c r="E49" s="45"/>
+      <c r="F49" s="45"/>
+      <c r="G49" s="45"/>
+      <c r="H49" s="45"/>
+      <c r="I49" s="45"/>
+      <c r="J49" s="45"/>
+      <c r="K49" s="45"/>
+      <c r="L49" s="45"/>
+      <c r="M49" s="48"/>
+      <c r="N49" s="44" t="s">
         <v>127</v>
       </c>
-      <c r="O49" s="43"/>
-[...10 lines deleted...]
-      <c r="Z49" s="43" t="s">
+      <c r="O49" s="45"/>
+      <c r="P49" s="45"/>
+      <c r="Q49" s="45"/>
+      <c r="R49" s="45"/>
+      <c r="S49" s="45"/>
+      <c r="T49" s="45"/>
+      <c r="U49" s="45"/>
+      <c r="V49" s="45"/>
+      <c r="W49" s="45"/>
+      <c r="X49" s="45"/>
+      <c r="Y49" s="48"/>
+      <c r="Z49" s="45" t="s">
         <v>250</v>
       </c>
-      <c r="AA49" s="43"/>
-[...10 lines deleted...]
-      <c r="AL49" s="42" t="s">
+      <c r="AA49" s="45"/>
+      <c r="AB49" s="45"/>
+      <c r="AC49" s="45"/>
+      <c r="AD49" s="45"/>
+      <c r="AE49" s="45"/>
+      <c r="AF49" s="45"/>
+      <c r="AG49" s="45"/>
+      <c r="AH49" s="45"/>
+      <c r="AI49" s="45"/>
+      <c r="AJ49" s="45"/>
+      <c r="AK49" s="45"/>
+      <c r="AL49" s="44" t="s">
         <v>331</v>
       </c>
-      <c r="AM49" s="43"/>
-[...9 lines deleted...]
-      <c r="AW49" s="44"/>
+      <c r="AM49" s="45"/>
+      <c r="AN49" s="45"/>
+      <c r="AO49" s="45"/>
+      <c r="AP49" s="45"/>
+      <c r="AQ49" s="45"/>
+      <c r="AR49" s="45"/>
+      <c r="AS49" s="45"/>
+      <c r="AT49" s="45"/>
+      <c r="AU49" s="45"/>
+      <c r="AV49" s="45"/>
+      <c r="AW49" s="48"/>
     </row>
     <row r="50" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A50" s="51"/>
+      <c r="A50" s="50"/>
       <c r="B50" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G50" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H50" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I50" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J50" s="16" t="s">
@@ -6632,51 +6712,53 @@
       </c>
       <c r="AH51" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AI51" s="6" t="s">
         <v>63</v>
       </c>
       <c r="AJ51" s="6" t="s">
         <v>128</v>
       </c>
       <c r="AK51" s="6" t="s">
         <v>325</v>
       </c>
       <c r="AL51" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AM51" s="38" t="s">
         <v>216</v>
       </c>
       <c r="AN51" s="37" t="s">
         <v>58</v>
       </c>
       <c r="AO51" s="38" t="s">
         <v>129</v>
       </c>
-      <c r="AP51" s="38"/>
+      <c r="AP51" s="54" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="52" spans="1:49" s="4" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>101</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>51</v>
@@ -6758,51 +6840,53 @@
       </c>
       <c r="AH52" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AI52" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AJ52" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AK52" s="6" t="s">
         <v>225</v>
       </c>
       <c r="AL52" s="38" t="s">
         <v>301</v>
       </c>
       <c r="AM52" s="38" t="s">
         <v>267</v>
       </c>
       <c r="AN52" s="37" t="s">
         <v>334</v>
       </c>
       <c r="AO52" s="38" t="s">
         <v>333</v>
       </c>
-      <c r="AP52" s="38"/>
+      <c r="AP52" s="54" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>21</v>
@@ -6884,51 +6968,53 @@
       </c>
       <c r="AH53" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI53" s="6" t="s">
         <v>217</v>
       </c>
       <c r="AJ53" s="6" t="s">
         <v>233</v>
       </c>
       <c r="AK53" s="6" t="s">
         <v>65</v>
       </c>
       <c r="AL53" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AM53" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AN53" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AO53" s="38" t="s">
         <v>105</v>
       </c>
-      <c r="AP53" s="38"/>
+      <c r="AP53" s="54" t="s">
+        <v>229</v>
+      </c>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>54</v>
@@ -7010,51 +7096,53 @@
       </c>
       <c r="AH54" s="6" t="s">
         <v>54</v>
       </c>
       <c r="AI54" s="6" t="s">
         <v>292</v>
       </c>
       <c r="AJ54" s="6" t="s">
         <v>314</v>
       </c>
       <c r="AK54" s="6" t="s">
         <v>326</v>
       </c>
       <c r="AL54" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AM54" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN54" s="37" t="s">
         <v>45</v>
       </c>
       <c r="AO54" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP54" s="38"/>
+      <c r="AP54" s="54" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>31</v>
@@ -7136,51 +7224,53 @@
       </c>
       <c r="AH55" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AI55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AJ55" s="6" t="s">
         <v>315</v>
       </c>
       <c r="AK55" s="6" t="s">
         <v>327</v>
       </c>
       <c r="AL55" s="38" t="s">
         <v>130</v>
       </c>
       <c r="AM55" s="38" t="s">
         <v>270</v>
       </c>
       <c r="AN55" s="37" t="s">
         <v>171</v>
       </c>
       <c r="AO55" s="38" t="s">
         <v>335</v>
       </c>
-      <c r="AP55" s="38"/>
+      <c r="AP55" s="54" t="s">
+        <v>191</v>
+      </c>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>104</v>
@@ -7262,51 +7352,53 @@
       </c>
       <c r="AH56" s="6" t="s">
         <v>284</v>
       </c>
       <c r="AI56" s="6" t="s">
         <v>100</v>
       </c>
       <c r="AJ56" s="6" t="s">
         <v>316</v>
       </c>
       <c r="AK56" s="6" t="s">
         <v>71</v>
       </c>
       <c r="AL56" s="38" t="s">
         <v>67</v>
       </c>
       <c r="AM56" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN56" s="37" t="s">
         <v>47</v>
       </c>
       <c r="AO56" s="38" t="s">
         <v>157</v>
       </c>
-      <c r="AP56" s="38"/>
+      <c r="AP56" s="54" t="s">
+        <v>230</v>
+      </c>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>22</v>
@@ -7388,51 +7480,53 @@
       </c>
       <c r="AH57" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI57" s="6" t="s">
         <v>141</v>
       </c>
       <c r="AJ57" s="6" t="s">
         <v>317</v>
       </c>
       <c r="AK57" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AL57" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AM57" s="38" t="s">
         <v>53</v>
       </c>
       <c r="AN57" s="37" t="s">
         <v>293</v>
       </c>
       <c r="AO57" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="AP57" s="38"/>
+      <c r="AP57" s="54" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>39</v>
@@ -7514,51 +7608,53 @@
       </c>
       <c r="AH58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="AI58" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AJ58" s="6" t="s">
         <v>63</v>
       </c>
       <c r="AK58" s="6" t="s">
         <v>212</v>
       </c>
       <c r="AL58" s="38" t="s">
         <v>66</v>
       </c>
       <c r="AM58" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AN58" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AO58" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP58" s="38"/>
+      <c r="AP58" s="54" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="14" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>63</v>
       </c>
       <c r="H59" s="14" t="s">
         <v>62</v>
@@ -7640,246 +7736,248 @@
       </c>
       <c r="AH59" s="13" t="s">
         <v>105</v>
       </c>
       <c r="AI59" s="13" t="s">
         <v>293</v>
       </c>
       <c r="AJ59" s="13" t="s">
         <v>318</v>
       </c>
       <c r="AK59" s="13" t="s">
         <v>328</v>
       </c>
       <c r="AL59" s="31" t="s">
         <v>181</v>
       </c>
       <c r="AM59" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AN59" s="36" t="s">
         <v>19</v>
       </c>
       <c r="AO59" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="AP59" s="41"/>
+      <c r="AP59" s="55" t="s">
+        <v>339</v>
+      </c>
       <c r="AQ59" s="32"/>
       <c r="AR59" s="32"/>
       <c r="AS59" s="32"/>
       <c r="AT59" s="32"/>
       <c r="AU59" s="32"/>
       <c r="AV59" s="32"/>
       <c r="AW59" s="32"/>
     </row>
     <row r="61" spans="1:49" ht="35.25" customHeight="1">
       <c r="A61" s="23"/>
       <c r="B61" s="23"/>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="23"/>
       <c r="H61" s="23"/>
-      <c r="N61" s="52" t="s">
+      <c r="N61" s="42" t="s">
         <v>268</v>
       </c>
-      <c r="O61" s="53"/>
-[...9 lines deleted...]
-      <c r="Y61" s="53"/>
+      <c r="O61" s="43"/>
+      <c r="P61" s="43"/>
+      <c r="Q61" s="43"/>
+      <c r="R61" s="43"/>
+      <c r="S61" s="43"/>
+      <c r="T61" s="43"/>
+      <c r="U61" s="43"/>
+      <c r="V61" s="43"/>
+      <c r="W61" s="43"/>
+      <c r="X61" s="43"/>
+      <c r="Y61" s="43"/>
       <c r="Z61" s="26"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
       <c r="AN61" s="26"/>
       <c r="AO61" s="26"/>
       <c r="AP61" s="26"/>
       <c r="AQ61" s="26"/>
       <c r="AR61" s="26"/>
       <c r="AS61" s="26"/>
       <c r="AT61" s="26"/>
       <c r="AU61" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AL49:AW49"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="A48:AW48"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="A16:AK16"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N19:Y19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="Z34:AK34"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z49:AK49"/>
     <mergeCell ref="A46:AK46"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="A34:A35"/>
-    <mergeCell ref="A1:AK1"/>
-[...16 lines deleted...]
-    <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IFO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>