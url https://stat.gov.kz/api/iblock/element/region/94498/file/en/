--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-май\дин ряд анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-июнь\дин ряд анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972"/>
   </bookViews>
   <sheets>
     <sheet name="IFO" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1727" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1763" uniqueCount="349">
   <si>
     <t xml:space="preserve">Index of physical volume of gross output production (services) of agriculture, forestry and fisheries </t>
   </si>
   <si>
     <t>in % by to the correspouding month</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -1039,50 +1039,77 @@
     <t>2026 year</t>
   </si>
   <si>
     <t>105.9</t>
   </si>
   <si>
     <t>94.5</t>
   </si>
   <si>
     <t>94.1</t>
   </si>
   <si>
     <t>110.3</t>
   </si>
   <si>
     <t>110.1</t>
   </si>
   <si>
     <t>114.1</t>
   </si>
   <si>
     <t>116.9</t>
   </si>
   <si>
     <t>117.5</t>
+  </si>
+  <si>
+    <t>113.9</t>
+  </si>
+  <si>
+    <t>110.5</t>
+  </si>
+  <si>
+    <t>114.2</t>
+  </si>
+  <si>
+    <t>147.8</t>
+  </si>
+  <si>
+    <t>231.1</t>
+  </si>
+  <si>
+    <t>148.5</t>
+  </si>
+  <si>
+    <t>206.2</t>
+  </si>
+  <si>
+    <t>165.4</t>
+  </si>
+  <si>
+    <t>25.8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -1233,51 +1260,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1342,86 +1369,89 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1696,245 +1726,245 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AR26" sqref="AR26"/>
+      <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.109375" style="1"/>
     <col min="9" max="9" width="10.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="51"/>
-[...34 lines deleted...]
-      <c r="AK1" s="47"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
     </row>
     <row r="2" spans="1:49" ht="13.5" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
     </row>
     <row r="3" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="53"/>
-[...46 lines deleted...]
-      <c r="AW3" s="53"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
+      <c r="U3" s="48"/>
+      <c r="V3" s="48"/>
+      <c r="W3" s="48"/>
+      <c r="X3" s="48"/>
+      <c r="Y3" s="48"/>
+      <c r="Z3" s="48"/>
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="48"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="48"/>
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="48"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="45" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
-      <c r="M4" s="48"/>
+      <c r="M4" s="46"/>
       <c r="N4" s="44" t="s">
         <v>127</v>
       </c>
       <c r="O4" s="45"/>
       <c r="P4" s="45"/>
       <c r="Q4" s="45"/>
       <c r="R4" s="45"/>
       <c r="S4" s="45"/>
       <c r="T4" s="45"/>
       <c r="U4" s="45"/>
       <c r="V4" s="45"/>
       <c r="W4" s="45"/>
       <c r="X4" s="45"/>
-      <c r="Y4" s="48"/>
+      <c r="Y4" s="46"/>
       <c r="Z4" s="45" t="s">
         <v>250</v>
       </c>
       <c r="AA4" s="45"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="45"/>
       <c r="AE4" s="45"/>
       <c r="AF4" s="45"/>
       <c r="AG4" s="45"/>
       <c r="AH4" s="45"/>
       <c r="AI4" s="45"/>
       <c r="AJ4" s="45"/>
       <c r="AK4" s="45"/>
       <c r="AL4" s="44" t="s">
         <v>331</v>
       </c>
       <c r="AM4" s="45"/>
       <c r="AN4" s="45"/>
       <c r="AO4" s="45"/>
       <c r="AP4" s="45"/>
       <c r="AQ4" s="45"/>
       <c r="AR4" s="45"/>
       <c r="AS4" s="45"/>
       <c r="AT4" s="45"/>
       <c r="AU4" s="45"/>
       <c r="AV4" s="45"/>
-      <c r="AW4" s="48"/>
+      <c r="AW4" s="46"/>
     </row>
     <row r="5" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A5" s="50"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -2160,52 +2190,55 @@
       </c>
       <c r="AH6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AI6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ6" s="7" t="s">
         <v>165</v>
       </c>
       <c r="AK6" s="6" t="s">
         <v>319</v>
       </c>
       <c r="AL6" s="37" t="s">
         <v>216</v>
       </c>
       <c r="AM6" s="38" t="s">
         <v>90</v>
       </c>
       <c r="AN6" s="38" t="s">
         <v>46</v>
       </c>
       <c r="AO6" s="38" t="s">
         <v>108</v>
       </c>
-      <c r="AP6" s="54" t="s">
+      <c r="AP6" s="42" t="s">
         <v>90</v>
+      </c>
+      <c r="AQ6" s="42" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="7" spans="1:49" s="4" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="7" t="s">
@@ -2288,52 +2321,55 @@
       </c>
       <c r="AH7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AI7" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AJ7" s="7" t="s">
         <v>291</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>320</v>
       </c>
       <c r="AL7" s="37" t="s">
         <v>104</v>
       </c>
       <c r="AM7" s="38" t="s">
         <v>274</v>
       </c>
       <c r="AN7" s="38" t="s">
         <v>333</v>
       </c>
       <c r="AO7" s="38" t="s">
         <v>203</v>
       </c>
-      <c r="AP7" s="54" t="s">
+      <c r="AP7" s="42" t="s">
         <v>60</v>
+      </c>
+      <c r="AQ7" s="42" t="s">
+        <v>340</v>
       </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="7" t="s">
@@ -2416,52 +2452,55 @@
       </c>
       <c r="AH8" s="6" t="s">
         <v>105</v>
       </c>
       <c r="AI8" s="6" t="s">
         <v>239</v>
       </c>
       <c r="AJ8" s="7" t="s">
         <v>294</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AL8" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AM8" s="38" t="s">
         <v>216</v>
       </c>
       <c r="AN8" s="38" t="s">
         <v>21</v>
       </c>
       <c r="AO8" s="38" t="s">
         <v>176</v>
       </c>
-      <c r="AP8" s="54" t="s">
+      <c r="AP8" s="42" t="s">
         <v>208</v>
+      </c>
+      <c r="AQ8" s="42" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="7" t="s">
@@ -2544,52 +2583,55 @@
       </c>
       <c r="AH9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AI9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AJ9" s="7" t="s">
         <v>295</v>
       </c>
       <c r="AK9" s="7" t="s">
         <v>321</v>
       </c>
       <c r="AL9" s="37" t="s">
         <v>52</v>
       </c>
       <c r="AM9" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN9" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AO9" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP9" s="54" t="s">
+      <c r="AP9" s="42" t="s">
         <v>18</v>
+      </c>
+      <c r="AQ9" s="42" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="7" t="s">
@@ -2672,52 +2714,55 @@
       </c>
       <c r="AH10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AI10" s="6" t="s">
         <v>112</v>
       </c>
       <c r="AJ10" s="7" t="s">
         <v>296</v>
       </c>
       <c r="AK10" s="6" t="s">
         <v>329</v>
       </c>
       <c r="AL10" s="37" t="s">
         <v>128</v>
       </c>
       <c r="AM10" s="38" t="s">
         <v>61</v>
       </c>
       <c r="AN10" s="38" t="s">
         <v>65</v>
       </c>
       <c r="AO10" s="38" t="s">
         <v>336</v>
       </c>
-      <c r="AP10" s="54" t="s">
+      <c r="AP10" s="42" t="s">
         <v>191</v>
+      </c>
+      <c r="AQ10" s="42" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="7" t="s">
@@ -2800,52 +2845,55 @@
       </c>
       <c r="AH11" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI11" s="6" t="s">
         <v>287</v>
       </c>
       <c r="AJ11" s="7" t="s">
         <v>297</v>
       </c>
       <c r="AK11" s="6" t="s">
         <v>216</v>
       </c>
       <c r="AL11" s="37" t="s">
         <v>230</v>
       </c>
       <c r="AM11" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN11" s="38" t="s">
         <v>286</v>
       </c>
       <c r="AO11" s="38" t="s">
         <v>337</v>
       </c>
-      <c r="AP11" s="54" t="s">
+      <c r="AP11" s="42" t="s">
         <v>156</v>
+      </c>
+      <c r="AQ11" s="42" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="7" t="s">
@@ -2928,52 +2976,55 @@
       </c>
       <c r="AH12" s="6" t="s">
         <v>84</v>
       </c>
       <c r="AI12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AJ12" s="7" t="s">
         <v>298</v>
       </c>
       <c r="AK12" s="6" t="s">
         <v>322</v>
       </c>
       <c r="AL12" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AM12" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AN12" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AO12" s="38" t="s">
         <v>84</v>
       </c>
-      <c r="AP12" s="54" t="s">
+      <c r="AP12" s="42" t="s">
         <v>44</v>
+      </c>
+      <c r="AQ12" s="42" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H13" s="7" t="s">
@@ -3056,54 +3107,56 @@
       </c>
       <c r="AH13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="AI13" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AJ13" s="7" t="s">
         <v>299</v>
       </c>
       <c r="AK13" s="6" t="s">
         <v>323</v>
       </c>
       <c r="AL13" s="37" t="s">
         <v>66</v>
       </c>
       <c r="AM13" s="40" t="s">
         <v>293</v>
       </c>
       <c r="AN13" s="40" t="s">
         <v>22</v>
       </c>
       <c r="AO13" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="AP13" s="54" t="s">
+      <c r="AP13" s="42" t="s">
         <v>59</v>
       </c>
-      <c r="AQ13" s="2"/>
+      <c r="AQ13" s="42" t="s">
+        <v>217</v>
+      </c>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>73</v>
@@ -3191,272 +3244,274 @@
       </c>
       <c r="AH14" s="13" t="s">
         <v>158</v>
       </c>
       <c r="AI14" s="13" t="s">
         <v>274</v>
       </c>
       <c r="AJ14" s="14" t="s">
         <v>300</v>
       </c>
       <c r="AK14" s="13" t="s">
         <v>330</v>
       </c>
       <c r="AL14" s="36" t="s">
         <v>181</v>
       </c>
       <c r="AM14" s="34" t="s">
         <v>27</v>
       </c>
       <c r="AN14" s="39" t="s">
         <v>19</v>
       </c>
       <c r="AO14" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="AP14" s="55" t="s">
+      <c r="AP14" s="43" t="s">
         <v>223</v>
       </c>
-      <c r="AQ14" s="32"/>
+      <c r="AQ14" s="43" t="s">
+        <v>286</v>
+      </c>
       <c r="AR14" s="32"/>
       <c r="AS14" s="32"/>
       <c r="AT14" s="32"/>
       <c r="AU14" s="32"/>
       <c r="AV14" s="32"/>
       <c r="AW14" s="32"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="10"/>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="6"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="2"/>
     </row>
     <row r="16" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A16" s="46" t="s">
+      <c r="A16" s="51" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="46"/>
-[...34 lines deleted...]
-      <c r="AK16" s="47"/>
+      <c r="B16" s="51"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
+      <c r="O16" s="51"/>
+      <c r="P16" s="51"/>
+      <c r="Q16" s="51"/>
+      <c r="R16" s="51"/>
+      <c r="S16" s="51"/>
+      <c r="T16" s="51"/>
+      <c r="U16" s="51"/>
+      <c r="V16" s="51"/>
+      <c r="W16" s="51"/>
+      <c r="X16" s="51"/>
+      <c r="Y16" s="51"/>
+      <c r="Z16" s="50"/>
+      <c r="AA16" s="50"/>
+      <c r="AB16" s="50"/>
+      <c r="AC16" s="50"/>
+      <c r="AD16" s="50"/>
+      <c r="AE16" s="50"/>
+      <c r="AF16" s="50"/>
+      <c r="AG16" s="50"/>
+      <c r="AH16" s="50"/>
+      <c r="AI16" s="50"/>
+      <c r="AJ16" s="50"/>
+      <c r="AK16" s="50"/>
     </row>
     <row r="17" spans="1:49" ht="12.75" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="2"/>
     </row>
     <row r="18" spans="1:49" ht="15" customHeight="1">
-      <c r="A18" s="52" t="s">
+      <c r="A18" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="53"/>
-[...46 lines deleted...]
-      <c r="AW18" s="53"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="48"/>
+      <c r="L18" s="48"/>
+      <c r="M18" s="48"/>
+      <c r="N18" s="48"/>
+      <c r="O18" s="48"/>
+      <c r="P18" s="48"/>
+      <c r="Q18" s="48"/>
+      <c r="R18" s="48"/>
+      <c r="S18" s="48"/>
+      <c r="T18" s="48"/>
+      <c r="U18" s="48"/>
+      <c r="V18" s="48"/>
+      <c r="W18" s="48"/>
+      <c r="X18" s="48"/>
+      <c r="Y18" s="48"/>
+      <c r="Z18" s="48"/>
+      <c r="AA18" s="48"/>
+      <c r="AB18" s="48"/>
+      <c r="AC18" s="48"/>
+      <c r="AD18" s="48"/>
+      <c r="AE18" s="48"/>
+      <c r="AF18" s="48"/>
+      <c r="AG18" s="48"/>
+      <c r="AH18" s="48"/>
+      <c r="AI18" s="48"/>
+      <c r="AJ18" s="48"/>
+      <c r="AK18" s="48"/>
+      <c r="AL18" s="48"/>
+      <c r="AM18" s="48"/>
+      <c r="AN18" s="48"/>
+      <c r="AO18" s="48"/>
+      <c r="AP18" s="48"/>
+      <c r="AQ18" s="48"/>
+      <c r="AR18" s="48"/>
+      <c r="AS18" s="48"/>
+      <c r="AT18" s="48"/>
+      <c r="AU18" s="48"/>
+      <c r="AV18" s="48"/>
+      <c r="AW18" s="48"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="49"/>
+      <c r="A19" s="52"/>
       <c r="B19" s="45" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="45"/>
       <c r="D19" s="45"/>
       <c r="E19" s="45"/>
       <c r="F19" s="45"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
       <c r="J19" s="45"/>
       <c r="K19" s="45"/>
       <c r="L19" s="45"/>
-      <c r="M19" s="48"/>
+      <c r="M19" s="46"/>
       <c r="N19" s="44" t="s">
         <v>127</v>
       </c>
       <c r="O19" s="45"/>
       <c r="P19" s="45"/>
       <c r="Q19" s="45"/>
       <c r="R19" s="45"/>
       <c r="S19" s="45"/>
       <c r="T19" s="45"/>
       <c r="U19" s="45"/>
       <c r="V19" s="45"/>
       <c r="W19" s="45"/>
       <c r="X19" s="45"/>
       <c r="Y19" s="45"/>
       <c r="Z19" s="44" t="s">
         <v>250</v>
       </c>
       <c r="AA19" s="45"/>
       <c r="AB19" s="45"/>
       <c r="AC19" s="45"/>
       <c r="AD19" s="45"/>
       <c r="AE19" s="45"/>
       <c r="AF19" s="45"/>
       <c r="AG19" s="45"/>
       <c r="AH19" s="45"/>
       <c r="AI19" s="45"/>
       <c r="AJ19" s="45"/>
       <c r="AK19" s="45"/>
       <c r="AL19" s="44" t="s">
         <v>331</v>
       </c>
       <c r="AM19" s="45"/>
       <c r="AN19" s="45"/>
       <c r="AO19" s="45"/>
       <c r="AP19" s="45"/>
       <c r="AQ19" s="45"/>
       <c r="AR19" s="45"/>
       <c r="AS19" s="45"/>
       <c r="AT19" s="45"/>
       <c r="AU19" s="45"/>
       <c r="AV19" s="45"/>
-      <c r="AW19" s="48"/>
+      <c r="AW19" s="46"/>
     </row>
     <row r="20" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A20" s="50"/>
+      <c r="A20" s="53"/>
       <c r="B20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="16" t="s">
@@ -3682,52 +3737,55 @@
       </c>
       <c r="AH21" s="6" t="s">
         <v>44</v>
       </c>
       <c r="AI21" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AK21" s="6" t="s">
         <v>324</v>
       </c>
       <c r="AL21" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AM21" s="38" t="s">
         <v>158</v>
       </c>
       <c r="AN21" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AO21" s="38" t="s">
         <v>129</v>
       </c>
-      <c r="AP21" s="54" t="s">
+      <c r="AP21" s="42" t="s">
         <v>158</v>
+      </c>
+      <c r="AQ21" s="42" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:49" s="4" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="7" t="s">
@@ -3810,52 +3868,55 @@
       </c>
       <c r="AH22" s="6" t="s">
         <v>29</v>
       </c>
       <c r="AI22" s="6" t="s">
         <v>190</v>
       </c>
       <c r="AJ22" s="6" t="s">
         <v>301</v>
       </c>
       <c r="AK22" s="6" t="s">
         <v>320</v>
       </c>
       <c r="AL22" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AM22" s="38" t="s">
         <v>266</v>
       </c>
       <c r="AN22" s="38" t="s">
         <v>258</v>
       </c>
       <c r="AO22" s="38" t="s">
         <v>172</v>
       </c>
-      <c r="AP22" s="54" t="s">
+      <c r="AP22" s="42" t="s">
         <v>19</v>
+      </c>
+      <c r="AQ22" s="42" t="s">
+        <v>342</v>
       </c>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H23" s="7" t="s">
@@ -3938,52 +3999,55 @@
       </c>
       <c r="AH23" s="6" t="s">
         <v>173</v>
       </c>
       <c r="AI23" s="6" t="s">
         <v>288</v>
       </c>
       <c r="AJ23" s="6" t="s">
         <v>233</v>
       </c>
       <c r="AK23" s="6" t="s">
         <v>66</v>
       </c>
       <c r="AL23" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AM23" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AN23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AO23" s="38" t="s">
         <v>105</v>
       </c>
-      <c r="AP23" s="54" t="s">
+      <c r="AP23" s="42" t="s">
         <v>229</v>
+      </c>
+      <c r="AQ23" s="42" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="7" t="s">
@@ -4066,52 +4130,55 @@
       </c>
       <c r="AH24" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AI24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="AJ24" s="6" t="s">
         <v>302</v>
       </c>
       <c r="AK24" s="7" t="s">
         <v>321</v>
       </c>
       <c r="AL24" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AM24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN24" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AO24" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP24" s="54" t="s">
+      <c r="AP24" s="42" t="s">
         <v>18</v>
+      </c>
+      <c r="AQ24" s="42" t="s">
+        <v>217</v>
       </c>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H25" s="7" t="s">
@@ -4194,52 +4261,55 @@
       </c>
       <c r="AH25" s="6" t="s">
         <v>64</v>
       </c>
       <c r="AI25" s="6" t="s">
         <v>289</v>
       </c>
       <c r="AJ25" s="6" t="s">
         <v>303</v>
       </c>
       <c r="AK25" s="6" t="s">
         <v>329</v>
       </c>
       <c r="AL25" s="38" t="s">
         <v>130</v>
       </c>
       <c r="AM25" s="38" t="s">
         <v>73</v>
       </c>
       <c r="AN25" s="38" t="s">
         <v>171</v>
       </c>
       <c r="AO25" s="38" t="s">
         <v>329</v>
       </c>
-      <c r="AP25" s="54" t="s">
+      <c r="AP25" s="42" t="s">
         <v>191</v>
+      </c>
+      <c r="AQ25" s="42" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H26" s="7" t="s">
@@ -4322,52 +4392,55 @@
       </c>
       <c r="AH26" s="6" t="s">
         <v>267</v>
       </c>
       <c r="AI26" s="6" t="s">
         <v>148</v>
       </c>
       <c r="AJ26" s="6" t="s">
         <v>304</v>
       </c>
       <c r="AK26" s="6" t="s">
         <v>216</v>
       </c>
       <c r="AL26" s="38" t="s">
         <v>67</v>
       </c>
       <c r="AM26" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN26" s="37" t="s">
         <v>47</v>
       </c>
       <c r="AO26" s="38" t="s">
         <v>157</v>
       </c>
-      <c r="AP26" s="54" t="s">
+      <c r="AP26" s="42" t="s">
         <v>230</v>
+      </c>
+      <c r="AQ26" s="42" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="7" t="s">
@@ -4450,52 +4523,55 @@
       </c>
       <c r="AH27" s="6" t="s">
         <v>84</v>
       </c>
       <c r="AI27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="AJ27" s="6" t="s">
         <v>305</v>
       </c>
       <c r="AK27" s="6" t="s">
         <v>322</v>
       </c>
       <c r="AL27" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AM27" s="38" t="s">
         <v>53</v>
       </c>
       <c r="AN27" s="37" t="s">
         <v>293</v>
       </c>
       <c r="AO27" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="AP27" s="54" t="s">
+      <c r="AP27" s="42" t="s">
         <v>84</v>
+      </c>
+      <c r="AQ27" s="42" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H28" s="7" t="s">
@@ -4578,52 +4654,55 @@
       </c>
       <c r="AH28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="AI28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AJ28" s="6" t="s">
         <v>306</v>
       </c>
       <c r="AK28" s="6" t="s">
         <v>323</v>
       </c>
       <c r="AL28" s="38" t="s">
         <v>66</v>
       </c>
       <c r="AM28" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AN28" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AO28" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP28" s="54" t="s">
+      <c r="AP28" s="42" t="s">
         <v>59</v>
+      </c>
+      <c r="AQ28" s="42" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>73</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="14" t="s">
@@ -4706,272 +4785,274 @@
       </c>
       <c r="AH29" s="13" t="s">
         <v>158</v>
       </c>
       <c r="AI29" s="13" t="s">
         <v>274</v>
       </c>
       <c r="AJ29" s="13" t="s">
         <v>307</v>
       </c>
       <c r="AK29" s="13" t="s">
         <v>330</v>
       </c>
       <c r="AL29" s="31" t="s">
         <v>181</v>
       </c>
       <c r="AM29" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AN29" s="39" t="s">
         <v>19</v>
       </c>
       <c r="AO29" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="AP29" s="55" t="s">
+      <c r="AP29" s="43" t="s">
         <v>338</v>
       </c>
-      <c r="AQ29" s="32"/>
+      <c r="AQ29" s="43" t="s">
+        <v>165</v>
+      </c>
       <c r="AR29" s="32"/>
       <c r="AS29" s="32"/>
       <c r="AT29" s="32"/>
       <c r="AU29" s="32"/>
       <c r="AV29" s="32"/>
       <c r="AW29" s="32"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="10"/>
       <c r="B30" s="6"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
       <c r="Z30" s="2"/>
     </row>
     <row r="31" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A31" s="46" t="s">
+      <c r="A31" s="51" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="46"/>
-[...34 lines deleted...]
-      <c r="AK31" s="47"/>
+      <c r="B31" s="51"/>
+      <c r="C31" s="51"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="51"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="51"/>
+      <c r="H31" s="51"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="51"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="51"/>
+      <c r="M31" s="51"/>
+      <c r="N31" s="51"/>
+      <c r="O31" s="51"/>
+      <c r="P31" s="51"/>
+      <c r="Q31" s="51"/>
+      <c r="R31" s="51"/>
+      <c r="S31" s="51"/>
+      <c r="T31" s="51"/>
+      <c r="U31" s="51"/>
+      <c r="V31" s="51"/>
+      <c r="W31" s="51"/>
+      <c r="X31" s="51"/>
+      <c r="Y31" s="51"/>
+      <c r="Z31" s="50"/>
+      <c r="AA31" s="50"/>
+      <c r="AB31" s="50"/>
+      <c r="AC31" s="50"/>
+      <c r="AD31" s="50"/>
+      <c r="AE31" s="50"/>
+      <c r="AF31" s="50"/>
+      <c r="AG31" s="50"/>
+      <c r="AH31" s="50"/>
+      <c r="AI31" s="50"/>
+      <c r="AJ31" s="50"/>
+      <c r="AK31" s="50"/>
     </row>
     <row r="32" spans="1:49" ht="13.5" customHeight="1">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="2"/>
     </row>
     <row r="33" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A33" s="52" t="s">
+      <c r="A33" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="53"/>
-[...46 lines deleted...]
-      <c r="AW33" s="53"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="48"/>
+      <c r="J33" s="48"/>
+      <c r="K33" s="48"/>
+      <c r="L33" s="48"/>
+      <c r="M33" s="48"/>
+      <c r="N33" s="48"/>
+      <c r="O33" s="48"/>
+      <c r="P33" s="48"/>
+      <c r="Q33" s="48"/>
+      <c r="R33" s="48"/>
+      <c r="S33" s="48"/>
+      <c r="T33" s="48"/>
+      <c r="U33" s="48"/>
+      <c r="V33" s="48"/>
+      <c r="W33" s="48"/>
+      <c r="X33" s="48"/>
+      <c r="Y33" s="48"/>
+      <c r="Z33" s="48"/>
+      <c r="AA33" s="48"/>
+      <c r="AB33" s="48"/>
+      <c r="AC33" s="48"/>
+      <c r="AD33" s="48"/>
+      <c r="AE33" s="48"/>
+      <c r="AF33" s="48"/>
+      <c r="AG33" s="48"/>
+      <c r="AH33" s="48"/>
+      <c r="AI33" s="48"/>
+      <c r="AJ33" s="48"/>
+      <c r="AK33" s="48"/>
+      <c r="AL33" s="48"/>
+      <c r="AM33" s="48"/>
+      <c r="AN33" s="48"/>
+      <c r="AO33" s="48"/>
+      <c r="AP33" s="48"/>
+      <c r="AQ33" s="48"/>
+      <c r="AR33" s="48"/>
+      <c r="AS33" s="48"/>
+      <c r="AT33" s="48"/>
+      <c r="AU33" s="48"/>
+      <c r="AV33" s="48"/>
+      <c r="AW33" s="48"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="49"/>
+      <c r="A34" s="52"/>
       <c r="B34" s="45" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="45"/>
       <c r="D34" s="45"/>
       <c r="E34" s="45"/>
       <c r="F34" s="45"/>
       <c r="G34" s="45"/>
       <c r="H34" s="45"/>
       <c r="I34" s="45"/>
       <c r="J34" s="45"/>
       <c r="K34" s="45"/>
       <c r="L34" s="45"/>
-      <c r="M34" s="48"/>
+      <c r="M34" s="46"/>
       <c r="N34" s="44" t="s">
         <v>127</v>
       </c>
       <c r="O34" s="45"/>
       <c r="P34" s="45"/>
       <c r="Q34" s="45"/>
       <c r="R34" s="45"/>
       <c r="S34" s="45"/>
       <c r="T34" s="45"/>
       <c r="U34" s="45"/>
       <c r="V34" s="45"/>
       <c r="W34" s="45"/>
       <c r="X34" s="45"/>
-      <c r="Y34" s="48"/>
+      <c r="Y34" s="46"/>
       <c r="Z34" s="44" t="s">
         <v>250</v>
       </c>
       <c r="AA34" s="45"/>
       <c r="AB34" s="45"/>
       <c r="AC34" s="45"/>
       <c r="AD34" s="45"/>
       <c r="AE34" s="45"/>
       <c r="AF34" s="45"/>
       <c r="AG34" s="45"/>
       <c r="AH34" s="45"/>
       <c r="AI34" s="45"/>
       <c r="AJ34" s="45"/>
       <c r="AK34" s="45"/>
       <c r="AL34" s="44" t="s">
         <v>331</v>
       </c>
       <c r="AM34" s="45"/>
       <c r="AN34" s="45"/>
       <c r="AO34" s="45"/>
       <c r="AP34" s="45"/>
       <c r="AQ34" s="45"/>
       <c r="AR34" s="45"/>
       <c r="AS34" s="45"/>
       <c r="AT34" s="45"/>
       <c r="AU34" s="45"/>
       <c r="AV34" s="45"/>
-      <c r="AW34" s="48"/>
+      <c r="AW34" s="46"/>
     </row>
     <row r="35" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A35" s="50"/>
+      <c r="A35" s="53"/>
       <c r="B35" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J35" s="16" t="s">
@@ -5200,50 +5281,53 @@
       </c>
       <c r="AI36" s="6" t="s">
         <v>28</v>
       </c>
       <c r="AJ36" s="6" t="s">
         <v>133</v>
       </c>
       <c r="AK36" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL36" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AM36" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN36" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO36" s="38" t="s">
         <v>222</v>
       </c>
       <c r="AP36" s="37" t="s">
         <v>93</v>
       </c>
+      <c r="AQ36" s="42" t="s">
+        <v>343</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="4" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>96</v>
@@ -5328,50 +5412,53 @@
       </c>
       <c r="AI37" s="6" t="s">
         <v>285</v>
       </c>
       <c r="AJ37" s="6" t="s">
         <v>308</v>
       </c>
       <c r="AK37" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL37" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AM37" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN37" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO37" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AP37" s="37" t="s">
         <v>93</v>
       </c>
+      <c r="AQ37" s="42" t="s">
+        <v>185</v>
+      </c>
     </row>
     <row r="38" spans="1:49" s="4" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>93</v>
@@ -5456,50 +5543,53 @@
       </c>
       <c r="AI38" s="6" t="s">
         <v>290</v>
       </c>
       <c r="AJ38" s="6" t="s">
         <v>97</v>
       </c>
       <c r="AK38" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL38" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM38" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN38" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO38" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AP38" s="37" t="s">
         <v>93</v>
       </c>
+      <c r="AQ38" s="56" t="s">
+        <v>348</v>
+      </c>
     </row>
     <row r="39" spans="1:49" s="4" customFormat="1">
       <c r="A39" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>66</v>
@@ -5584,50 +5674,53 @@
       </c>
       <c r="AI39" s="6" t="s">
         <v>54</v>
       </c>
       <c r="AJ39" s="6" t="s">
         <v>309</v>
       </c>
       <c r="AK39" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL39" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM39" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN39" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO39" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AP39" s="37" t="s">
         <v>93</v>
       </c>
+      <c r="AQ39" s="42" t="s">
+        <v>344</v>
+      </c>
     </row>
     <row r="40" spans="1:49" s="4" customFormat="1">
       <c r="A40" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>21</v>
@@ -5712,50 +5805,53 @@
       </c>
       <c r="AI40" s="6" t="s">
         <v>119</v>
       </c>
       <c r="AJ40" s="6" t="s">
         <v>310</v>
       </c>
       <c r="AK40" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL40" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AM40" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN40" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO40" s="38" t="s">
         <v>176</v>
       </c>
       <c r="AP40" s="37" t="s">
         <v>93</v>
       </c>
+      <c r="AQ40" s="42" t="s">
+        <v>345</v>
+      </c>
     </row>
     <row r="41" spans="1:49" s="4" customFormat="1">
       <c r="A41" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>93</v>
@@ -5840,50 +5936,53 @@
       </c>
       <c r="AI41" s="6" t="s">
         <v>96</v>
       </c>
       <c r="AJ41" s="6" t="s">
         <v>311</v>
       </c>
       <c r="AK41" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL41" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM41" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN41" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO41" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AP41" s="37" t="s">
         <v>93</v>
       </c>
+      <c r="AQ41" s="42" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="42" spans="1:49" s="4" customFormat="1">
       <c r="A42" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>31</v>
@@ -5968,50 +6067,53 @@
       </c>
       <c r="AI42" s="6" t="s">
         <v>173</v>
       </c>
       <c r="AJ42" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AK42" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL42" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM42" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN42" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO42" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AP42" s="37" t="s">
         <v>93</v>
       </c>
+      <c r="AQ42" s="42" t="s">
+        <v>235</v>
+      </c>
     </row>
     <row r="43" spans="1:49" s="4" customFormat="1">
       <c r="A43" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>21</v>
@@ -6096,50 +6198,53 @@
       </c>
       <c r="AI43" s="6" t="s">
         <v>198</v>
       </c>
       <c r="AJ43" s="6" t="s">
         <v>312</v>
       </c>
       <c r="AK43" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL43" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AM43" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN43" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO43" s="38" t="s">
         <v>179</v>
       </c>
       <c r="AP43" s="37" t="s">
         <v>93</v>
       </c>
+      <c r="AQ43" s="42" t="s">
+        <v>346</v>
+      </c>
     </row>
     <row r="44" spans="1:49" s="4" customFormat="1">
       <c r="A44" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>93</v>
@@ -6224,269 +6329,271 @@
       </c>
       <c r="AI44" s="13" t="s">
         <v>291</v>
       </c>
       <c r="AJ44" s="13" t="s">
         <v>313</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>97</v>
       </c>
       <c r="AL44" s="36" t="s">
         <v>93</v>
       </c>
       <c r="AM44" s="34" t="s">
         <v>93</v>
       </c>
       <c r="AN44" s="39" t="s">
         <v>93</v>
       </c>
       <c r="AO44" s="41" t="s">
         <v>93</v>
       </c>
       <c r="AP44" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="AQ44" s="33"/>
+      <c r="AQ44" s="43" t="s">
+        <v>347</v>
+      </c>
       <c r="AR44" s="33"/>
       <c r="AS44" s="33"/>
       <c r="AT44" s="33"/>
       <c r="AU44" s="33"/>
       <c r="AV44" s="33"/>
       <c r="AW44" s="33"/>
     </row>
     <row r="45" spans="1:49" s="4" customFormat="1">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="8"/>
       <c r="N45" s="7"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="3"/>
     </row>
     <row r="46" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A46" s="46" t="s">
+      <c r="A46" s="51" t="s">
         <v>98</v>
       </c>
-      <c r="B46" s="46"/>
-[...34 lines deleted...]
-      <c r="AK46" s="47"/>
+      <c r="B46" s="51"/>
+      <c r="C46" s="51"/>
+      <c r="D46" s="51"/>
+      <c r="E46" s="51"/>
+      <c r="F46" s="51"/>
+      <c r="G46" s="51"/>
+      <c r="H46" s="51"/>
+      <c r="I46" s="51"/>
+      <c r="J46" s="51"/>
+      <c r="K46" s="51"/>
+      <c r="L46" s="51"/>
+      <c r="M46" s="51"/>
+      <c r="N46" s="51"/>
+      <c r="O46" s="51"/>
+      <c r="P46" s="51"/>
+      <c r="Q46" s="51"/>
+      <c r="R46" s="51"/>
+      <c r="S46" s="51"/>
+      <c r="T46" s="51"/>
+      <c r="U46" s="51"/>
+      <c r="V46" s="51"/>
+      <c r="W46" s="51"/>
+      <c r="X46" s="51"/>
+      <c r="Y46" s="51"/>
+      <c r="Z46" s="50"/>
+      <c r="AA46" s="50"/>
+      <c r="AB46" s="50"/>
+      <c r="AC46" s="50"/>
+      <c r="AD46" s="50"/>
+      <c r="AE46" s="50"/>
+      <c r="AF46" s="50"/>
+      <c r="AG46" s="50"/>
+      <c r="AH46" s="50"/>
+      <c r="AI46" s="50"/>
+      <c r="AJ46" s="50"/>
+      <c r="AK46" s="50"/>
     </row>
     <row r="47" spans="1:49" ht="13.5" customHeight="1">
       <c r="A47" s="25"/>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
       <c r="X47" s="25"/>
       <c r="Y47" s="25"/>
       <c r="Z47" s="2"/>
     </row>
     <row r="48" spans="1:49" ht="11.25" customHeight="1">
-      <c r="A48" s="52" t="s">
+      <c r="A48" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="53"/>
-[...46 lines deleted...]
-      <c r="AW48" s="53"/>
+      <c r="B48" s="48"/>
+      <c r="C48" s="48"/>
+      <c r="D48" s="48"/>
+      <c r="E48" s="48"/>
+      <c r="F48" s="48"/>
+      <c r="G48" s="48"/>
+      <c r="H48" s="48"/>
+      <c r="I48" s="48"/>
+      <c r="J48" s="48"/>
+      <c r="K48" s="48"/>
+      <c r="L48" s="48"/>
+      <c r="M48" s="48"/>
+      <c r="N48" s="48"/>
+      <c r="O48" s="48"/>
+      <c r="P48" s="48"/>
+      <c r="Q48" s="48"/>
+      <c r="R48" s="48"/>
+      <c r="S48" s="48"/>
+      <c r="T48" s="48"/>
+      <c r="U48" s="48"/>
+      <c r="V48" s="48"/>
+      <c r="W48" s="48"/>
+      <c r="X48" s="48"/>
+      <c r="Y48" s="48"/>
+      <c r="Z48" s="48"/>
+      <c r="AA48" s="48"/>
+      <c r="AB48" s="48"/>
+      <c r="AC48" s="48"/>
+      <c r="AD48" s="48"/>
+      <c r="AE48" s="48"/>
+      <c r="AF48" s="48"/>
+      <c r="AG48" s="48"/>
+      <c r="AH48" s="48"/>
+      <c r="AI48" s="48"/>
+      <c r="AJ48" s="48"/>
+      <c r="AK48" s="48"/>
+      <c r="AL48" s="48"/>
+      <c r="AM48" s="48"/>
+      <c r="AN48" s="48"/>
+      <c r="AO48" s="48"/>
+      <c r="AP48" s="48"/>
+      <c r="AQ48" s="48"/>
+      <c r="AR48" s="48"/>
+      <c r="AS48" s="48"/>
+      <c r="AT48" s="48"/>
+      <c r="AU48" s="48"/>
+      <c r="AV48" s="48"/>
+      <c r="AW48" s="48"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="49"/>
+      <c r="A49" s="52"/>
       <c r="B49" s="45" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="45"/>
       <c r="D49" s="45"/>
       <c r="E49" s="45"/>
       <c r="F49" s="45"/>
       <c r="G49" s="45"/>
       <c r="H49" s="45"/>
       <c r="I49" s="45"/>
       <c r="J49" s="45"/>
       <c r="K49" s="45"/>
       <c r="L49" s="45"/>
-      <c r="M49" s="48"/>
+      <c r="M49" s="46"/>
       <c r="N49" s="44" t="s">
         <v>127</v>
       </c>
       <c r="O49" s="45"/>
       <c r="P49" s="45"/>
       <c r="Q49" s="45"/>
       <c r="R49" s="45"/>
       <c r="S49" s="45"/>
       <c r="T49" s="45"/>
       <c r="U49" s="45"/>
       <c r="V49" s="45"/>
       <c r="W49" s="45"/>
       <c r="X49" s="45"/>
-      <c r="Y49" s="48"/>
+      <c r="Y49" s="46"/>
       <c r="Z49" s="45" t="s">
         <v>250</v>
       </c>
       <c r="AA49" s="45"/>
       <c r="AB49" s="45"/>
       <c r="AC49" s="45"/>
       <c r="AD49" s="45"/>
       <c r="AE49" s="45"/>
       <c r="AF49" s="45"/>
       <c r="AG49" s="45"/>
       <c r="AH49" s="45"/>
       <c r="AI49" s="45"/>
       <c r="AJ49" s="45"/>
       <c r="AK49" s="45"/>
       <c r="AL49" s="44" t="s">
         <v>331</v>
       </c>
       <c r="AM49" s="45"/>
       <c r="AN49" s="45"/>
       <c r="AO49" s="45"/>
       <c r="AP49" s="45"/>
       <c r="AQ49" s="45"/>
       <c r="AR49" s="45"/>
       <c r="AS49" s="45"/>
       <c r="AT49" s="45"/>
       <c r="AU49" s="45"/>
       <c r="AV49" s="45"/>
-      <c r="AW49" s="48"/>
+      <c r="AW49" s="46"/>
     </row>
     <row r="50" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A50" s="50"/>
+      <c r="A50" s="53"/>
       <c r="B50" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G50" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H50" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I50" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J50" s="16" t="s">
@@ -6712,52 +6819,55 @@
       </c>
       <c r="AH51" s="6" t="s">
         <v>108</v>
       </c>
       <c r="AI51" s="6" t="s">
         <v>63</v>
       </c>
       <c r="AJ51" s="6" t="s">
         <v>128</v>
       </c>
       <c r="AK51" s="6" t="s">
         <v>325</v>
       </c>
       <c r="AL51" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AM51" s="38" t="s">
         <v>216</v>
       </c>
       <c r="AN51" s="37" t="s">
         <v>58</v>
       </c>
       <c r="AO51" s="38" t="s">
         <v>129</v>
       </c>
-      <c r="AP51" s="54" t="s">
+      <c r="AP51" s="42" t="s">
         <v>216</v>
+      </c>
+      <c r="AQ51" s="42" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="52" spans="1:49" s="4" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>101</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H52" s="7" t="s">
@@ -6840,52 +6950,55 @@
       </c>
       <c r="AH52" s="6" t="s">
         <v>46</v>
       </c>
       <c r="AI52" s="6" t="s">
         <v>40</v>
       </c>
       <c r="AJ52" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AK52" s="6" t="s">
         <v>225</v>
       </c>
       <c r="AL52" s="38" t="s">
         <v>301</v>
       </c>
       <c r="AM52" s="38" t="s">
         <v>267</v>
       </c>
       <c r="AN52" s="37" t="s">
         <v>334</v>
       </c>
       <c r="AO52" s="38" t="s">
         <v>333</v>
       </c>
-      <c r="AP52" s="54" t="s">
+      <c r="AP52" s="42" t="s">
         <v>53</v>
+      </c>
+      <c r="AQ52" s="42" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H53" s="7" t="s">
@@ -6968,52 +7081,55 @@
       </c>
       <c r="AH53" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI53" s="6" t="s">
         <v>217</v>
       </c>
       <c r="AJ53" s="6" t="s">
         <v>233</v>
       </c>
       <c r="AK53" s="6" t="s">
         <v>65</v>
       </c>
       <c r="AL53" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AM53" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AN53" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AO53" s="38" t="s">
         <v>105</v>
       </c>
-      <c r="AP53" s="54" t="s">
+      <c r="AP53" s="42" t="s">
         <v>229</v>
+      </c>
+      <c r="AQ53" s="42" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H54" s="7" t="s">
@@ -7096,52 +7212,55 @@
       </c>
       <c r="AH54" s="6" t="s">
         <v>54</v>
       </c>
       <c r="AI54" s="6" t="s">
         <v>292</v>
       </c>
       <c r="AJ54" s="6" t="s">
         <v>314</v>
       </c>
       <c r="AK54" s="6" t="s">
         <v>326</v>
       </c>
       <c r="AL54" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AM54" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN54" s="37" t="s">
         <v>45</v>
       </c>
       <c r="AO54" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP54" s="54" t="s">
+      <c r="AP54" s="42" t="s">
         <v>18</v>
+      </c>
+      <c r="AQ54" s="42" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H55" s="7" t="s">
@@ -7224,52 +7343,55 @@
       </c>
       <c r="AH55" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AI55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="AJ55" s="6" t="s">
         <v>315</v>
       </c>
       <c r="AK55" s="6" t="s">
         <v>327</v>
       </c>
       <c r="AL55" s="38" t="s">
         <v>130</v>
       </c>
       <c r="AM55" s="38" t="s">
         <v>270</v>
       </c>
       <c r="AN55" s="37" t="s">
         <v>171</v>
       </c>
       <c r="AO55" s="38" t="s">
         <v>335</v>
       </c>
-      <c r="AP55" s="54" t="s">
+      <c r="AP55" s="42" t="s">
         <v>191</v>
+      </c>
+      <c r="AQ55" s="42" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H56" s="7" t="s">
@@ -7352,52 +7474,55 @@
       </c>
       <c r="AH56" s="6" t="s">
         <v>284</v>
       </c>
       <c r="AI56" s="6" t="s">
         <v>100</v>
       </c>
       <c r="AJ56" s="6" t="s">
         <v>316</v>
       </c>
       <c r="AK56" s="6" t="s">
         <v>71</v>
       </c>
       <c r="AL56" s="38" t="s">
         <v>67</v>
       </c>
       <c r="AM56" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN56" s="37" t="s">
         <v>47</v>
       </c>
       <c r="AO56" s="38" t="s">
         <v>157</v>
       </c>
-      <c r="AP56" s="54" t="s">
+      <c r="AP56" s="42" t="s">
         <v>230</v>
+      </c>
+      <c r="AQ56" s="42" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="7" t="s">
@@ -7480,52 +7605,55 @@
       </c>
       <c r="AH57" s="6" t="s">
         <v>73</v>
       </c>
       <c r="AI57" s="6" t="s">
         <v>141</v>
       </c>
       <c r="AJ57" s="6" t="s">
         <v>317</v>
       </c>
       <c r="AK57" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AL57" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AM57" s="38" t="s">
         <v>53</v>
       </c>
       <c r="AN57" s="37" t="s">
         <v>293</v>
       </c>
       <c r="AO57" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="AP57" s="54" t="s">
+      <c r="AP57" s="42" t="s">
         <v>74</v>
+      </c>
+      <c r="AQ57" s="42" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="7" t="s">
@@ -7608,52 +7736,55 @@
       </c>
       <c r="AH58" s="6" t="s">
         <v>102</v>
       </c>
       <c r="AI58" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AJ58" s="6" t="s">
         <v>63</v>
       </c>
       <c r="AK58" s="6" t="s">
         <v>212</v>
       </c>
       <c r="AL58" s="38" t="s">
         <v>66</v>
       </c>
       <c r="AM58" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AN58" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AO58" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="AP58" s="54" t="s">
+      <c r="AP58" s="42" t="s">
         <v>60</v>
+      </c>
+      <c r="AQ58" s="42" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="14" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>63</v>
       </c>
       <c r="H59" s="14" t="s">
@@ -7736,248 +7867,250 @@
       </c>
       <c r="AH59" s="13" t="s">
         <v>105</v>
       </c>
       <c r="AI59" s="13" t="s">
         <v>293</v>
       </c>
       <c r="AJ59" s="13" t="s">
         <v>318</v>
       </c>
       <c r="AK59" s="13" t="s">
         <v>328</v>
       </c>
       <c r="AL59" s="31" t="s">
         <v>181</v>
       </c>
       <c r="AM59" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AN59" s="36" t="s">
         <v>19</v>
       </c>
       <c r="AO59" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="AP59" s="55" t="s">
+      <c r="AP59" s="43" t="s">
         <v>339</v>
       </c>
-      <c r="AQ59" s="32"/>
+      <c r="AQ59" s="43" t="s">
+        <v>27</v>
+      </c>
       <c r="AR59" s="32"/>
       <c r="AS59" s="32"/>
       <c r="AT59" s="32"/>
       <c r="AU59" s="32"/>
       <c r="AV59" s="32"/>
       <c r="AW59" s="32"/>
     </row>
     <row r="61" spans="1:49" ht="35.25" customHeight="1">
       <c r="A61" s="23"/>
       <c r="B61" s="23"/>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="23"/>
       <c r="H61" s="23"/>
-      <c r="N61" s="42" t="s">
+      <c r="N61" s="54" t="s">
         <v>268</v>
       </c>
-      <c r="O61" s="43"/>
-[...9 lines deleted...]
-      <c r="Y61" s="43"/>
+      <c r="O61" s="55"/>
+      <c r="P61" s="55"/>
+      <c r="Q61" s="55"/>
+      <c r="R61" s="55"/>
+      <c r="S61" s="55"/>
+      <c r="T61" s="55"/>
+      <c r="U61" s="55"/>
+      <c r="V61" s="55"/>
+      <c r="W61" s="55"/>
+      <c r="X61" s="55"/>
+      <c r="Y61" s="55"/>
       <c r="Z61" s="26"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
       <c r="AN61" s="26"/>
       <c r="AO61" s="26"/>
       <c r="AP61" s="26"/>
       <c r="AQ61" s="26"/>
       <c r="AR61" s="26"/>
       <c r="AS61" s="26"/>
       <c r="AT61" s="26"/>
       <c r="AU61" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="AL4:AW4"/>
-[...16 lines deleted...]
-    <mergeCell ref="A4:A5"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="Z34:AK34"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z49:AK49"/>
     <mergeCell ref="A46:AK46"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="A34:A35"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="A16:AK16"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N19:Y19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AL49:AW49"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="A48:AW48"/>
+    <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IFO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>