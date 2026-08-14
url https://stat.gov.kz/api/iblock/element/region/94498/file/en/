--- v3 (2026-07-22)
+++ v4 (2026-08-14)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-июнь\дин ряд анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Kzl30-21\модем 30-03\БЮЛЛЕТЕНИ\БЮЛЛ ЭИ ПРЕСС\2026\Дин ряд Вал месяц\Вал дин ряд ян-июль\дин ряд анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9972"/>
   </bookViews>
   <sheets>
     <sheet name="IFO" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1763" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1799" uniqueCount="352">
   <si>
     <t xml:space="preserve">Index of physical volume of gross output production (services) of agriculture, forestry and fisheries </t>
   </si>
   <si>
     <t>in % by to the correspouding month</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -1066,50 +1066,59 @@
     <t>113.9</t>
   </si>
   <si>
     <t>110.5</t>
   </si>
   <si>
     <t>114.2</t>
   </si>
   <si>
     <t>147.8</t>
   </si>
   <si>
     <t>231.1</t>
   </si>
   <si>
     <t>148.5</t>
   </si>
   <si>
     <t>206.2</t>
   </si>
   <si>
     <t>165.4</t>
   </si>
   <si>
     <t>25.8</t>
+  </si>
+  <si>
+    <t>112.3</t>
+  </si>
+  <si>
+    <t>112.5</t>
+  </si>
+  <si>
+    <t>96.7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -1260,51 +1269,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1375,85 +1384,88 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1725,246 +1737,246 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AW61"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+    <sheetView tabSelected="1" topLeftCell="AG1" workbookViewId="0">
+      <selection activeCell="AL4" sqref="AL4:AW4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21.5546875" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.109375" style="1"/>
     <col min="9" max="9" width="10.44140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.33203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.109375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...34 lines deleted...]
-      <c r="AK1" s="50"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
     </row>
     <row r="2" spans="1:49" ht="13.5" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
     </row>
     <row r="3" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="48"/>
-[...46 lines deleted...]
-      <c r="AW3" s="48"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="57"/>
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="57"/>
+      <c r="AL3" s="57"/>
+      <c r="AM3" s="57"/>
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="57"/>
+      <c r="AP3" s="57"/>
+      <c r="AQ3" s="57"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="57"/>
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="57"/>
     </row>
     <row r="4" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A4" s="52"/>
-      <c r="B4" s="45" t="s">
+      <c r="A4" s="53"/>
+      <c r="B4" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44" t="s">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="48" t="s">
         <v>127</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45" t="s">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="49" t="s">
         <v>250</v>
       </c>
-      <c r="AA4" s="45"/>
-[...10 lines deleted...]
-      <c r="AL4" s="44" t="s">
+      <c r="AA4" s="49"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+      <c r="AD4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="49"/>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="48" t="s">
         <v>331</v>
       </c>
-      <c r="AM4" s="45"/>
-[...9 lines deleted...]
-      <c r="AW4" s="46"/>
+      <c r="AM4" s="49"/>
+      <c r="AN4" s="49"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="49"/>
+      <c r="AQ4" s="49"/>
+      <c r="AR4" s="49"/>
+      <c r="AS4" s="49"/>
+      <c r="AT4" s="49"/>
+      <c r="AU4" s="49"/>
+      <c r="AV4" s="49"/>
+      <c r="AW4" s="52"/>
     </row>
     <row r="5" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A5" s="53"/>
+      <c r="A5" s="54"/>
       <c r="B5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -2196,50 +2208,53 @@
       </c>
       <c r="AJ6" s="7" t="s">
         <v>165</v>
       </c>
       <c r="AK6" s="6" t="s">
         <v>319</v>
       </c>
       <c r="AL6" s="37" t="s">
         <v>216</v>
       </c>
       <c r="AM6" s="38" t="s">
         <v>90</v>
       </c>
       <c r="AN6" s="38" t="s">
         <v>46</v>
       </c>
       <c r="AO6" s="38" t="s">
         <v>108</v>
       </c>
       <c r="AP6" s="42" t="s">
         <v>90</v>
       </c>
       <c r="AQ6" s="42" t="s">
         <v>301</v>
       </c>
+      <c r="AR6" s="38" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="7" spans="1:49" s="4" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>32</v>
@@ -2327,50 +2342,53 @@
       </c>
       <c r="AJ7" s="7" t="s">
         <v>291</v>
       </c>
       <c r="AK7" s="6" t="s">
         <v>320</v>
       </c>
       <c r="AL7" s="37" t="s">
         <v>104</v>
       </c>
       <c r="AM7" s="38" t="s">
         <v>274</v>
       </c>
       <c r="AN7" s="38" t="s">
         <v>333</v>
       </c>
       <c r="AO7" s="38" t="s">
         <v>203</v>
       </c>
       <c r="AP7" s="42" t="s">
         <v>60</v>
       </c>
       <c r="AQ7" s="42" t="s">
         <v>340</v>
       </c>
+      <c r="AR7" s="38" t="s">
+        <v>349</v>
+      </c>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>39</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>31</v>
@@ -2458,50 +2476,53 @@
       </c>
       <c r="AJ8" s="7" t="s">
         <v>294</v>
       </c>
       <c r="AK8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="AL8" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AM8" s="38" t="s">
         <v>216</v>
       </c>
       <c r="AN8" s="38" t="s">
         <v>21</v>
       </c>
       <c r="AO8" s="38" t="s">
         <v>176</v>
       </c>
       <c r="AP8" s="42" t="s">
         <v>208</v>
       </c>
       <c r="AQ8" s="42" t="s">
         <v>63</v>
       </c>
+      <c r="AR8" s="38" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>18</v>
@@ -2589,50 +2610,53 @@
       </c>
       <c r="AJ9" s="7" t="s">
         <v>295</v>
       </c>
       <c r="AK9" s="7" t="s">
         <v>321</v>
       </c>
       <c r="AL9" s="37" t="s">
         <v>52</v>
       </c>
       <c r="AM9" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN9" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AO9" s="38" t="s">
         <v>18</v>
       </c>
       <c r="AP9" s="42" t="s">
         <v>18</v>
       </c>
       <c r="AQ9" s="42" t="s">
         <v>217</v>
       </c>
+      <c r="AR9" s="38" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>29</v>
@@ -2720,50 +2744,53 @@
       </c>
       <c r="AJ10" s="7" t="s">
         <v>296</v>
       </c>
       <c r="AK10" s="6" t="s">
         <v>329</v>
       </c>
       <c r="AL10" s="37" t="s">
         <v>128</v>
       </c>
       <c r="AM10" s="38" t="s">
         <v>61</v>
       </c>
       <c r="AN10" s="38" t="s">
         <v>65</v>
       </c>
       <c r="AO10" s="38" t="s">
         <v>336</v>
       </c>
       <c r="AP10" s="42" t="s">
         <v>191</v>
       </c>
       <c r="AQ10" s="42" t="s">
         <v>128</v>
       </c>
+      <c r="AR10" s="38" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>58</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>60</v>
@@ -2851,50 +2878,53 @@
       </c>
       <c r="AJ11" s="7" t="s">
         <v>297</v>
       </c>
       <c r="AK11" s="6" t="s">
         <v>216</v>
       </c>
       <c r="AL11" s="37" t="s">
         <v>230</v>
       </c>
       <c r="AM11" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN11" s="38" t="s">
         <v>286</v>
       </c>
       <c r="AO11" s="38" t="s">
         <v>337</v>
       </c>
       <c r="AP11" s="42" t="s">
         <v>156</v>
       </c>
       <c r="AQ11" s="42" t="s">
         <v>71</v>
       </c>
+      <c r="AR11" s="38" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>38</v>
@@ -2982,50 +3012,53 @@
       </c>
       <c r="AJ12" s="7" t="s">
         <v>298</v>
       </c>
       <c r="AK12" s="6" t="s">
         <v>322</v>
       </c>
       <c r="AL12" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AM12" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AN12" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AO12" s="38" t="s">
         <v>84</v>
       </c>
       <c r="AP12" s="42" t="s">
         <v>44</v>
       </c>
       <c r="AQ12" s="42" t="s">
         <v>341</v>
       </c>
+      <c r="AR12" s="38" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>54</v>
@@ -3113,51 +3146,53 @@
       </c>
       <c r="AJ13" s="7" t="s">
         <v>299</v>
       </c>
       <c r="AK13" s="6" t="s">
         <v>323</v>
       </c>
       <c r="AL13" s="37" t="s">
         <v>66</v>
       </c>
       <c r="AM13" s="40" t="s">
         <v>293</v>
       </c>
       <c r="AN13" s="40" t="s">
         <v>22</v>
       </c>
       <c r="AO13" s="40" t="s">
         <v>18</v>
       </c>
       <c r="AP13" s="42" t="s">
         <v>59</v>
       </c>
       <c r="AQ13" s="42" t="s">
         <v>217</v>
       </c>
-      <c r="AR13" s="2"/>
+      <c r="AR13" s="40" t="s">
+        <v>63</v>
+      </c>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>73</v>
       </c>
@@ -3250,268 +3285,270 @@
       </c>
       <c r="AJ14" s="14" t="s">
         <v>300</v>
       </c>
       <c r="AK14" s="13" t="s">
         <v>330</v>
       </c>
       <c r="AL14" s="36" t="s">
         <v>181</v>
       </c>
       <c r="AM14" s="34" t="s">
         <v>27</v>
       </c>
       <c r="AN14" s="39" t="s">
         <v>19</v>
       </c>
       <c r="AO14" s="41" t="s">
         <v>178</v>
       </c>
       <c r="AP14" s="43" t="s">
         <v>223</v>
       </c>
       <c r="AQ14" s="43" t="s">
         <v>286</v>
       </c>
-      <c r="AR14" s="32"/>
+      <c r="AR14" s="44" t="s">
+        <v>29</v>
+      </c>
       <c r="AS14" s="32"/>
       <c r="AT14" s="32"/>
       <c r="AU14" s="32"/>
       <c r="AV14" s="32"/>
       <c r="AW14" s="32"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="10"/>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="6"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="2"/>
     </row>
     <row r="16" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A16" s="51" t="s">
+      <c r="A16" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="51"/>
-[...34 lines deleted...]
-      <c r="AK16" s="50"/>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="50"/>
+      <c r="N16" s="50"/>
+      <c r="O16" s="50"/>
+      <c r="P16" s="50"/>
+      <c r="Q16" s="50"/>
+      <c r="R16" s="50"/>
+      <c r="S16" s="50"/>
+      <c r="T16" s="50"/>
+      <c r="U16" s="50"/>
+      <c r="V16" s="50"/>
+      <c r="W16" s="50"/>
+      <c r="X16" s="50"/>
+      <c r="Y16" s="50"/>
+      <c r="Z16" s="51"/>
+      <c r="AA16" s="51"/>
+      <c r="AB16" s="51"/>
+      <c r="AC16" s="51"/>
+      <c r="AD16" s="51"/>
+      <c r="AE16" s="51"/>
+      <c r="AF16" s="51"/>
+      <c r="AG16" s="51"/>
+      <c r="AH16" s="51"/>
+      <c r="AI16" s="51"/>
+      <c r="AJ16" s="51"/>
+      <c r="AK16" s="51"/>
     </row>
     <row r="17" spans="1:49" ht="12.75" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
       <c r="N17" s="25"/>
       <c r="O17" s="25"/>
       <c r="P17" s="25"/>
       <c r="Q17" s="25"/>
       <c r="R17" s="25"/>
       <c r="S17" s="25"/>
       <c r="T17" s="25"/>
       <c r="U17" s="25"/>
       <c r="V17" s="25"/>
       <c r="W17" s="25"/>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="Z17" s="2"/>
     </row>
     <row r="18" spans="1:49" ht="15" customHeight="1">
-      <c r="A18" s="47" t="s">
+      <c r="A18" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="48"/>
-[...46 lines deleted...]
-      <c r="AW18" s="48"/>
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="57"/>
+      <c r="G18" s="57"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="57"/>
+      <c r="K18" s="57"/>
+      <c r="L18" s="57"/>
+      <c r="M18" s="57"/>
+      <c r="N18" s="57"/>
+      <c r="O18" s="57"/>
+      <c r="P18" s="57"/>
+      <c r="Q18" s="57"/>
+      <c r="R18" s="57"/>
+      <c r="S18" s="57"/>
+      <c r="T18" s="57"/>
+      <c r="U18" s="57"/>
+      <c r="V18" s="57"/>
+      <c r="W18" s="57"/>
+      <c r="X18" s="57"/>
+      <c r="Y18" s="57"/>
+      <c r="Z18" s="57"/>
+      <c r="AA18" s="57"/>
+      <c r="AB18" s="57"/>
+      <c r="AC18" s="57"/>
+      <c r="AD18" s="57"/>
+      <c r="AE18" s="57"/>
+      <c r="AF18" s="57"/>
+      <c r="AG18" s="57"/>
+      <c r="AH18" s="57"/>
+      <c r="AI18" s="57"/>
+      <c r="AJ18" s="57"/>
+      <c r="AK18" s="57"/>
+      <c r="AL18" s="57"/>
+      <c r="AM18" s="57"/>
+      <c r="AN18" s="57"/>
+      <c r="AO18" s="57"/>
+      <c r="AP18" s="57"/>
+      <c r="AQ18" s="57"/>
+      <c r="AR18" s="57"/>
+      <c r="AS18" s="57"/>
+      <c r="AT18" s="57"/>
+      <c r="AU18" s="57"/>
+      <c r="AV18" s="57"/>
+      <c r="AW18" s="57"/>
     </row>
     <row r="19" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A19" s="52"/>
-      <c r="B19" s="45" t="s">
+      <c r="A19" s="53"/>
+      <c r="B19" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="45"/>
-[...10 lines deleted...]
-      <c r="N19" s="44" t="s">
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="52"/>
+      <c r="N19" s="48" t="s">
         <v>127</v>
       </c>
-      <c r="O19" s="45"/>
-[...10 lines deleted...]
-      <c r="Z19" s="44" t="s">
+      <c r="O19" s="49"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49"/>
+      <c r="S19" s="49"/>
+      <c r="T19" s="49"/>
+      <c r="U19" s="49"/>
+      <c r="V19" s="49"/>
+      <c r="W19" s="49"/>
+      <c r="X19" s="49"/>
+      <c r="Y19" s="49"/>
+      <c r="Z19" s="48" t="s">
         <v>250</v>
       </c>
-      <c r="AA19" s="45"/>
-[...10 lines deleted...]
-      <c r="AL19" s="44" t="s">
+      <c r="AA19" s="49"/>
+      <c r="AB19" s="49"/>
+      <c r="AC19" s="49"/>
+      <c r="AD19" s="49"/>
+      <c r="AE19" s="49"/>
+      <c r="AF19" s="49"/>
+      <c r="AG19" s="49"/>
+      <c r="AH19" s="49"/>
+      <c r="AI19" s="49"/>
+      <c r="AJ19" s="49"/>
+      <c r="AK19" s="49"/>
+      <c r="AL19" s="48" t="s">
         <v>331</v>
       </c>
-      <c r="AM19" s="45"/>
-[...9 lines deleted...]
-      <c r="AW19" s="46"/>
+      <c r="AM19" s="49"/>
+      <c r="AN19" s="49"/>
+      <c r="AO19" s="49"/>
+      <c r="AP19" s="49"/>
+      <c r="AQ19" s="49"/>
+      <c r="AR19" s="49"/>
+      <c r="AS19" s="49"/>
+      <c r="AT19" s="49"/>
+      <c r="AU19" s="49"/>
+      <c r="AV19" s="49"/>
+      <c r="AW19" s="52"/>
     </row>
     <row r="20" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A20" s="53"/>
+      <c r="A20" s="54"/>
       <c r="B20" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D20" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I20" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J20" s="16" t="s">
@@ -3743,50 +3780,53 @@
       </c>
       <c r="AJ21" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AK21" s="6" t="s">
         <v>324</v>
       </c>
       <c r="AL21" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AM21" s="38" t="s">
         <v>158</v>
       </c>
       <c r="AN21" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AO21" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AP21" s="42" t="s">
         <v>158</v>
       </c>
       <c r="AQ21" s="42" t="s">
         <v>23</v>
       </c>
+      <c r="AR21" s="38" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="22" spans="1:49" s="4" customFormat="1">
       <c r="A22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>32</v>
@@ -3874,50 +3914,53 @@
       </c>
       <c r="AJ22" s="6" t="s">
         <v>301</v>
       </c>
       <c r="AK22" s="6" t="s">
         <v>320</v>
       </c>
       <c r="AL22" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AM22" s="38" t="s">
         <v>266</v>
       </c>
       <c r="AN22" s="38" t="s">
         <v>258</v>
       </c>
       <c r="AO22" s="38" t="s">
         <v>172</v>
       </c>
       <c r="AP22" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AQ22" s="42" t="s">
         <v>342</v>
       </c>
+      <c r="AR22" s="38" t="s">
+        <v>350</v>
+      </c>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>85</v>
@@ -4005,50 +4048,53 @@
       </c>
       <c r="AJ23" s="6" t="s">
         <v>233</v>
       </c>
       <c r="AK23" s="6" t="s">
         <v>66</v>
       </c>
       <c r="AL23" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AM23" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AN23" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AO23" s="38" t="s">
         <v>105</v>
       </c>
       <c r="AP23" s="42" t="s">
         <v>229</v>
       </c>
       <c r="AQ23" s="42" t="s">
         <v>156</v>
       </c>
+      <c r="AR23" s="38" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>18</v>
@@ -4136,50 +4182,53 @@
       </c>
       <c r="AJ24" s="6" t="s">
         <v>302</v>
       </c>
       <c r="AK24" s="7" t="s">
         <v>321</v>
       </c>
       <c r="AL24" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AM24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN24" s="38" t="s">
         <v>45</v>
       </c>
       <c r="AO24" s="38" t="s">
         <v>18</v>
       </c>
       <c r="AP24" s="42" t="s">
         <v>18</v>
       </c>
       <c r="AQ24" s="42" t="s">
         <v>217</v>
       </c>
+      <c r="AR24" s="38" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>29</v>
@@ -4267,50 +4316,53 @@
       </c>
       <c r="AJ25" s="6" t="s">
         <v>303</v>
       </c>
       <c r="AK25" s="6" t="s">
         <v>329</v>
       </c>
       <c r="AL25" s="38" t="s">
         <v>130</v>
       </c>
       <c r="AM25" s="38" t="s">
         <v>73</v>
       </c>
       <c r="AN25" s="38" t="s">
         <v>171</v>
       </c>
       <c r="AO25" s="38" t="s">
         <v>329</v>
       </c>
       <c r="AP25" s="42" t="s">
         <v>191</v>
       </c>
       <c r="AQ25" s="42" t="s">
         <v>130</v>
       </c>
+      <c r="AR25" s="38" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>60</v>
@@ -4398,50 +4450,53 @@
       </c>
       <c r="AJ26" s="6" t="s">
         <v>304</v>
       </c>
       <c r="AK26" s="6" t="s">
         <v>216</v>
       </c>
       <c r="AL26" s="38" t="s">
         <v>67</v>
       </c>
       <c r="AM26" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN26" s="37" t="s">
         <v>47</v>
       </c>
       <c r="AO26" s="38" t="s">
         <v>157</v>
       </c>
       <c r="AP26" s="42" t="s">
         <v>230</v>
       </c>
       <c r="AQ26" s="42" t="s">
         <v>137</v>
       </c>
+      <c r="AR26" s="38" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>38</v>
@@ -4529,50 +4584,53 @@
       </c>
       <c r="AJ27" s="6" t="s">
         <v>305</v>
       </c>
       <c r="AK27" s="6" t="s">
         <v>322</v>
       </c>
       <c r="AL27" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AM27" s="38" t="s">
         <v>53</v>
       </c>
       <c r="AN27" s="37" t="s">
         <v>293</v>
       </c>
       <c r="AO27" s="38" t="s">
         <v>74</v>
       </c>
       <c r="AP27" s="42" t="s">
         <v>84</v>
       </c>
       <c r="AQ27" s="42" t="s">
         <v>35</v>
       </c>
+      <c r="AR27" s="38" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>62</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>54</v>
@@ -4660,50 +4718,53 @@
       </c>
       <c r="AJ28" s="6" t="s">
         <v>306</v>
       </c>
       <c r="AK28" s="6" t="s">
         <v>323</v>
       </c>
       <c r="AL28" s="38" t="s">
         <v>66</v>
       </c>
       <c r="AM28" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AN28" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AO28" s="38" t="s">
         <v>18</v>
       </c>
       <c r="AP28" s="42" t="s">
         <v>59</v>
       </c>
       <c r="AQ28" s="42" t="s">
         <v>131</v>
       </c>
+      <c r="AR28" s="38" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>73</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>29</v>
@@ -4791,268 +4852,270 @@
       </c>
       <c r="AJ29" s="13" t="s">
         <v>307</v>
       </c>
       <c r="AK29" s="13" t="s">
         <v>330</v>
       </c>
       <c r="AL29" s="31" t="s">
         <v>181</v>
       </c>
       <c r="AM29" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AN29" s="39" t="s">
         <v>19</v>
       </c>
       <c r="AO29" s="41" t="s">
         <v>178</v>
       </c>
       <c r="AP29" s="43" t="s">
         <v>338</v>
       </c>
       <c r="AQ29" s="43" t="s">
         <v>165</v>
       </c>
-      <c r="AR29" s="32"/>
+      <c r="AR29" s="44" t="s">
+        <v>29</v>
+      </c>
       <c r="AS29" s="32"/>
       <c r="AT29" s="32"/>
       <c r="AU29" s="32"/>
       <c r="AV29" s="32"/>
       <c r="AW29" s="32"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="10"/>
       <c r="B30" s="6"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="6"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
       <c r="M30" s="6"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
       <c r="Z30" s="2"/>
     </row>
     <row r="31" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A31" s="51" t="s">
+      <c r="A31" s="50" t="s">
         <v>92</v>
       </c>
-      <c r="B31" s="51"/>
-[...34 lines deleted...]
-      <c r="AK31" s="50"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="50"/>
+      <c r="I31" s="50"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="50"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="50"/>
+      <c r="N31" s="50"/>
+      <c r="O31" s="50"/>
+      <c r="P31" s="50"/>
+      <c r="Q31" s="50"/>
+      <c r="R31" s="50"/>
+      <c r="S31" s="50"/>
+      <c r="T31" s="50"/>
+      <c r="U31" s="50"/>
+      <c r="V31" s="50"/>
+      <c r="W31" s="50"/>
+      <c r="X31" s="50"/>
+      <c r="Y31" s="50"/>
+      <c r="Z31" s="51"/>
+      <c r="AA31" s="51"/>
+      <c r="AB31" s="51"/>
+      <c r="AC31" s="51"/>
+      <c r="AD31" s="51"/>
+      <c r="AE31" s="51"/>
+      <c r="AF31" s="51"/>
+      <c r="AG31" s="51"/>
+      <c r="AH31" s="51"/>
+      <c r="AI31" s="51"/>
+      <c r="AJ31" s="51"/>
+      <c r="AK31" s="51"/>
     </row>
     <row r="32" spans="1:49" ht="13.5" customHeight="1">
       <c r="A32" s="25"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
       <c r="U32" s="25"/>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
       <c r="X32" s="25"/>
       <c r="Y32" s="25"/>
       <c r="Z32" s="2"/>
     </row>
     <row r="33" spans="1:49" ht="14.25" customHeight="1">
-      <c r="A33" s="47" t="s">
+      <c r="A33" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B33" s="48"/>
-[...46 lines deleted...]
-      <c r="AW33" s="48"/>
+      <c r="B33" s="57"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="57"/>
+      <c r="F33" s="57"/>
+      <c r="G33" s="57"/>
+      <c r="H33" s="57"/>
+      <c r="I33" s="57"/>
+      <c r="J33" s="57"/>
+      <c r="K33" s="57"/>
+      <c r="L33" s="57"/>
+      <c r="M33" s="57"/>
+      <c r="N33" s="57"/>
+      <c r="O33" s="57"/>
+      <c r="P33" s="57"/>
+      <c r="Q33" s="57"/>
+      <c r="R33" s="57"/>
+      <c r="S33" s="57"/>
+      <c r="T33" s="57"/>
+      <c r="U33" s="57"/>
+      <c r="V33" s="57"/>
+      <c r="W33" s="57"/>
+      <c r="X33" s="57"/>
+      <c r="Y33" s="57"/>
+      <c r="Z33" s="57"/>
+      <c r="AA33" s="57"/>
+      <c r="AB33" s="57"/>
+      <c r="AC33" s="57"/>
+      <c r="AD33" s="57"/>
+      <c r="AE33" s="57"/>
+      <c r="AF33" s="57"/>
+      <c r="AG33" s="57"/>
+      <c r="AH33" s="57"/>
+      <c r="AI33" s="57"/>
+      <c r="AJ33" s="57"/>
+      <c r="AK33" s="57"/>
+      <c r="AL33" s="57"/>
+      <c r="AM33" s="57"/>
+      <c r="AN33" s="57"/>
+      <c r="AO33" s="57"/>
+      <c r="AP33" s="57"/>
+      <c r="AQ33" s="57"/>
+      <c r="AR33" s="57"/>
+      <c r="AS33" s="57"/>
+      <c r="AT33" s="57"/>
+      <c r="AU33" s="57"/>
+      <c r="AV33" s="57"/>
+      <c r="AW33" s="57"/>
     </row>
     <row r="34" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A34" s="52"/>
-      <c r="B34" s="45" t="s">
+      <c r="A34" s="53"/>
+      <c r="B34" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C34" s="45"/>
-[...10 lines deleted...]
-      <c r="N34" s="44" t="s">
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
+      <c r="K34" s="49"/>
+      <c r="L34" s="49"/>
+      <c r="M34" s="52"/>
+      <c r="N34" s="48" t="s">
         <v>127</v>
       </c>
-      <c r="O34" s="45"/>
-[...10 lines deleted...]
-      <c r="Z34" s="44" t="s">
+      <c r="O34" s="49"/>
+      <c r="P34" s="49"/>
+      <c r="Q34" s="49"/>
+      <c r="R34" s="49"/>
+      <c r="S34" s="49"/>
+      <c r="T34" s="49"/>
+      <c r="U34" s="49"/>
+      <c r="V34" s="49"/>
+      <c r="W34" s="49"/>
+      <c r="X34" s="49"/>
+      <c r="Y34" s="52"/>
+      <c r="Z34" s="48" t="s">
         <v>250</v>
       </c>
-      <c r="AA34" s="45"/>
-[...10 lines deleted...]
-      <c r="AL34" s="44" t="s">
+      <c r="AA34" s="49"/>
+      <c r="AB34" s="49"/>
+      <c r="AC34" s="49"/>
+      <c r="AD34" s="49"/>
+      <c r="AE34" s="49"/>
+      <c r="AF34" s="49"/>
+      <c r="AG34" s="49"/>
+      <c r="AH34" s="49"/>
+      <c r="AI34" s="49"/>
+      <c r="AJ34" s="49"/>
+      <c r="AK34" s="49"/>
+      <c r="AL34" s="48" t="s">
         <v>331</v>
       </c>
-      <c r="AM34" s="45"/>
-[...9 lines deleted...]
-      <c r="AW34" s="46"/>
+      <c r="AM34" s="49"/>
+      <c r="AN34" s="49"/>
+      <c r="AO34" s="49"/>
+      <c r="AP34" s="49"/>
+      <c r="AQ34" s="49"/>
+      <c r="AR34" s="49"/>
+      <c r="AS34" s="49"/>
+      <c r="AT34" s="49"/>
+      <c r="AU34" s="49"/>
+      <c r="AV34" s="49"/>
+      <c r="AW34" s="52"/>
     </row>
     <row r="35" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A35" s="53"/>
+      <c r="A35" s="54"/>
       <c r="B35" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J35" s="16" t="s">
@@ -5284,50 +5347,53 @@
       </c>
       <c r="AJ36" s="6" t="s">
         <v>133</v>
       </c>
       <c r="AK36" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL36" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AM36" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN36" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO36" s="38" t="s">
         <v>222</v>
       </c>
       <c r="AP36" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AQ36" s="42" t="s">
         <v>343</v>
       </c>
+      <c r="AR36" s="38" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="37" spans="1:49" s="4" customFormat="1">
       <c r="A37" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>96</v>
@@ -5415,50 +5481,53 @@
       </c>
       <c r="AJ37" s="6" t="s">
         <v>308</v>
       </c>
       <c r="AK37" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL37" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AM37" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN37" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO37" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AP37" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AQ37" s="42" t="s">
         <v>185</v>
       </c>
+      <c r="AR37" s="38" t="s">
+        <v>292</v>
+      </c>
     </row>
     <row r="38" spans="1:49" s="4" customFormat="1">
       <c r="A38" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>93</v>
@@ -5543,52 +5612,55 @@
       </c>
       <c r="AI38" s="6" t="s">
         <v>290</v>
       </c>
       <c r="AJ38" s="6" t="s">
         <v>97</v>
       </c>
       <c r="AK38" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL38" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM38" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN38" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO38" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AP38" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="AQ38" s="56" t="s">
+      <c r="AQ38" s="45" t="s">
         <v>348</v>
+      </c>
+      <c r="AR38" s="38" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:49" s="4" customFormat="1">
       <c r="A39" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H39" s="7" t="s">
@@ -5677,50 +5749,53 @@
       </c>
       <c r="AJ39" s="6" t="s">
         <v>309</v>
       </c>
       <c r="AK39" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL39" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM39" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN39" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO39" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AP39" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AQ39" s="42" t="s">
         <v>344</v>
       </c>
+      <c r="AR39" s="38" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="40" spans="1:49" s="4" customFormat="1">
       <c r="A40" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>21</v>
@@ -5808,50 +5883,53 @@
       </c>
       <c r="AJ40" s="6" t="s">
         <v>310</v>
       </c>
       <c r="AK40" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL40" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AM40" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN40" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO40" s="38" t="s">
         <v>176</v>
       </c>
       <c r="AP40" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AQ40" s="42" t="s">
         <v>345</v>
       </c>
+      <c r="AR40" s="38" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="41" spans="1:49" s="4" customFormat="1">
       <c r="A41" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>93</v>
@@ -5939,50 +6017,53 @@
       </c>
       <c r="AJ41" s="6" t="s">
         <v>311</v>
       </c>
       <c r="AK41" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL41" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM41" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN41" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO41" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AP41" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AQ41" s="42" t="s">
         <v>130</v>
       </c>
+      <c r="AR41" s="38" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="42" spans="1:49" s="4" customFormat="1">
       <c r="A42" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>97</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>31</v>
@@ -6070,50 +6151,53 @@
       </c>
       <c r="AJ42" s="6">
         <v>2.2000000000000002</v>
       </c>
       <c r="AK42" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL42" s="35" t="s">
         <v>97</v>
       </c>
       <c r="AM42" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AN42" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AO42" s="38" t="s">
         <v>97</v>
       </c>
       <c r="AP42" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AQ42" s="42" t="s">
         <v>235</v>
       </c>
+      <c r="AR42" s="38" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="43" spans="1:49" s="4" customFormat="1">
       <c r="A43" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>93</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>21</v>
@@ -6201,50 +6285,53 @@
       </c>
       <c r="AJ43" s="6" t="s">
         <v>312</v>
       </c>
       <c r="AK43" s="9" t="s">
         <v>97</v>
       </c>
       <c r="AL43" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AM43" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AN43" s="38" t="s">
         <v>93</v>
       </c>
       <c r="AO43" s="38" t="s">
         <v>179</v>
       </c>
       <c r="AP43" s="37" t="s">
         <v>93</v>
       </c>
       <c r="AQ43" s="42" t="s">
         <v>346</v>
       </c>
+      <c r="AR43" s="38" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="44" spans="1:49" s="4" customFormat="1">
       <c r="A44" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>93</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>93</v>
@@ -6332,268 +6419,270 @@
       </c>
       <c r="AJ44" s="13" t="s">
         <v>313</v>
       </c>
       <c r="AK44" s="21" t="s">
         <v>97</v>
       </c>
       <c r="AL44" s="36" t="s">
         <v>93</v>
       </c>
       <c r="AM44" s="34" t="s">
         <v>93</v>
       </c>
       <c r="AN44" s="39" t="s">
         <v>93</v>
       </c>
       <c r="AO44" s="41" t="s">
         <v>93</v>
       </c>
       <c r="AP44" s="36" t="s">
         <v>93</v>
       </c>
       <c r="AQ44" s="43" t="s">
         <v>347</v>
       </c>
-      <c r="AR44" s="33"/>
+      <c r="AR44" s="44" t="s">
+        <v>17</v>
+      </c>
       <c r="AS44" s="33"/>
       <c r="AT44" s="33"/>
       <c r="AU44" s="33"/>
       <c r="AV44" s="33"/>
       <c r="AW44" s="33"/>
     </row>
     <row r="45" spans="1:49" s="4" customFormat="1">
       <c r="A45" s="10"/>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="8"/>
       <c r="N45" s="7"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
       <c r="T45" s="8"/>
       <c r="U45" s="8"/>
       <c r="V45" s="9"/>
       <c r="W45" s="9"/>
       <c r="X45" s="9"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="3"/>
     </row>
     <row r="46" spans="1:49" ht="17.25" customHeight="1">
-      <c r="A46" s="51" t="s">
+      <c r="A46" s="50" t="s">
         <v>98</v>
       </c>
-      <c r="B46" s="51"/>
-[...34 lines deleted...]
-      <c r="AK46" s="50"/>
+      <c r="B46" s="50"/>
+      <c r="C46" s="50"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="50"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="50"/>
+      <c r="H46" s="50"/>
+      <c r="I46" s="50"/>
+      <c r="J46" s="50"/>
+      <c r="K46" s="50"/>
+      <c r="L46" s="50"/>
+      <c r="M46" s="50"/>
+      <c r="N46" s="50"/>
+      <c r="O46" s="50"/>
+      <c r="P46" s="50"/>
+      <c r="Q46" s="50"/>
+      <c r="R46" s="50"/>
+      <c r="S46" s="50"/>
+      <c r="T46" s="50"/>
+      <c r="U46" s="50"/>
+      <c r="V46" s="50"/>
+      <c r="W46" s="50"/>
+      <c r="X46" s="50"/>
+      <c r="Y46" s="50"/>
+      <c r="Z46" s="51"/>
+      <c r="AA46" s="51"/>
+      <c r="AB46" s="51"/>
+      <c r="AC46" s="51"/>
+      <c r="AD46" s="51"/>
+      <c r="AE46" s="51"/>
+      <c r="AF46" s="51"/>
+      <c r="AG46" s="51"/>
+      <c r="AH46" s="51"/>
+      <c r="AI46" s="51"/>
+      <c r="AJ46" s="51"/>
+      <c r="AK46" s="51"/>
     </row>
     <row r="47" spans="1:49" ht="13.5" customHeight="1">
       <c r="A47" s="25"/>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="25"/>
       <c r="N47" s="25"/>
       <c r="O47" s="25"/>
       <c r="P47" s="25"/>
       <c r="Q47" s="25"/>
       <c r="R47" s="25"/>
       <c r="S47" s="25"/>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="25"/>
       <c r="W47" s="25"/>
       <c r="X47" s="25"/>
       <c r="Y47" s="25"/>
       <c r="Z47" s="2"/>
     </row>
     <row r="48" spans="1:49" ht="11.25" customHeight="1">
-      <c r="A48" s="47" t="s">
+      <c r="A48" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="48"/>
-[...46 lines deleted...]
-      <c r="AW48" s="48"/>
+      <c r="B48" s="57"/>
+      <c r="C48" s="57"/>
+      <c r="D48" s="57"/>
+      <c r="E48" s="57"/>
+      <c r="F48" s="57"/>
+      <c r="G48" s="57"/>
+      <c r="H48" s="57"/>
+      <c r="I48" s="57"/>
+      <c r="J48" s="57"/>
+      <c r="K48" s="57"/>
+      <c r="L48" s="57"/>
+      <c r="M48" s="57"/>
+      <c r="N48" s="57"/>
+      <c r="O48" s="57"/>
+      <c r="P48" s="57"/>
+      <c r="Q48" s="57"/>
+      <c r="R48" s="57"/>
+      <c r="S48" s="57"/>
+      <c r="T48" s="57"/>
+      <c r="U48" s="57"/>
+      <c r="V48" s="57"/>
+      <c r="W48" s="57"/>
+      <c r="X48" s="57"/>
+      <c r="Y48" s="57"/>
+      <c r="Z48" s="57"/>
+      <c r="AA48" s="57"/>
+      <c r="AB48" s="57"/>
+      <c r="AC48" s="57"/>
+      <c r="AD48" s="57"/>
+      <c r="AE48" s="57"/>
+      <c r="AF48" s="57"/>
+      <c r="AG48" s="57"/>
+      <c r="AH48" s="57"/>
+      <c r="AI48" s="57"/>
+      <c r="AJ48" s="57"/>
+      <c r="AK48" s="57"/>
+      <c r="AL48" s="57"/>
+      <c r="AM48" s="57"/>
+      <c r="AN48" s="57"/>
+      <c r="AO48" s="57"/>
+      <c r="AP48" s="57"/>
+      <c r="AQ48" s="57"/>
+      <c r="AR48" s="57"/>
+      <c r="AS48" s="57"/>
+      <c r="AT48" s="57"/>
+      <c r="AU48" s="57"/>
+      <c r="AV48" s="57"/>
+      <c r="AW48" s="57"/>
     </row>
     <row r="49" spans="1:49" ht="20.25" customHeight="1">
-      <c r="A49" s="52"/>
-      <c r="B49" s="45" t="s">
+      <c r="A49" s="53"/>
+      <c r="B49" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C49" s="45"/>
-[...10 lines deleted...]
-      <c r="N49" s="44" t="s">
+      <c r="C49" s="49"/>
+      <c r="D49" s="49"/>
+      <c r="E49" s="49"/>
+      <c r="F49" s="49"/>
+      <c r="G49" s="49"/>
+      <c r="H49" s="49"/>
+      <c r="I49" s="49"/>
+      <c r="J49" s="49"/>
+      <c r="K49" s="49"/>
+      <c r="L49" s="49"/>
+      <c r="M49" s="52"/>
+      <c r="N49" s="48" t="s">
         <v>127</v>
       </c>
-      <c r="O49" s="45"/>
-[...10 lines deleted...]
-      <c r="Z49" s="45" t="s">
+      <c r="O49" s="49"/>
+      <c r="P49" s="49"/>
+      <c r="Q49" s="49"/>
+      <c r="R49" s="49"/>
+      <c r="S49" s="49"/>
+      <c r="T49" s="49"/>
+      <c r="U49" s="49"/>
+      <c r="V49" s="49"/>
+      <c r="W49" s="49"/>
+      <c r="X49" s="49"/>
+      <c r="Y49" s="52"/>
+      <c r="Z49" s="49" t="s">
         <v>250</v>
       </c>
-      <c r="AA49" s="45"/>
-[...10 lines deleted...]
-      <c r="AL49" s="44" t="s">
+      <c r="AA49" s="49"/>
+      <c r="AB49" s="49"/>
+      <c r="AC49" s="49"/>
+      <c r="AD49" s="49"/>
+      <c r="AE49" s="49"/>
+      <c r="AF49" s="49"/>
+      <c r="AG49" s="49"/>
+      <c r="AH49" s="49"/>
+      <c r="AI49" s="49"/>
+      <c r="AJ49" s="49"/>
+      <c r="AK49" s="49"/>
+      <c r="AL49" s="48" t="s">
         <v>331</v>
       </c>
-      <c r="AM49" s="45"/>
-[...9 lines deleted...]
-      <c r="AW49" s="46"/>
+      <c r="AM49" s="49"/>
+      <c r="AN49" s="49"/>
+      <c r="AO49" s="49"/>
+      <c r="AP49" s="49"/>
+      <c r="AQ49" s="49"/>
+      <c r="AR49" s="49"/>
+      <c r="AS49" s="49"/>
+      <c r="AT49" s="49"/>
+      <c r="AU49" s="49"/>
+      <c r="AV49" s="49"/>
+      <c r="AW49" s="52"/>
     </row>
     <row r="50" spans="1:49" ht="28.5" customHeight="1">
-      <c r="A50" s="53"/>
+      <c r="A50" s="54"/>
       <c r="B50" s="15" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D50" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="17" t="s">
         <v>6</v>
       </c>
       <c r="F50" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G50" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H50" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I50" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J50" s="16" t="s">
@@ -6825,50 +6914,53 @@
       </c>
       <c r="AJ51" s="6" t="s">
         <v>128</v>
       </c>
       <c r="AK51" s="6" t="s">
         <v>325</v>
       </c>
       <c r="AL51" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AM51" s="38" t="s">
         <v>216</v>
       </c>
       <c r="AN51" s="37" t="s">
         <v>58</v>
       </c>
       <c r="AO51" s="38" t="s">
         <v>129</v>
       </c>
       <c r="AP51" s="42" t="s">
         <v>216</v>
       </c>
       <c r="AQ51" s="42" t="s">
         <v>266</v>
       </c>
+      <c r="AR51" s="38" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="52" spans="1:49" s="4" customFormat="1">
       <c r="A52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>101</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>51</v>
@@ -6956,50 +7048,53 @@
       </c>
       <c r="AJ52" s="6" t="s">
         <v>62</v>
       </c>
       <c r="AK52" s="6" t="s">
         <v>225</v>
       </c>
       <c r="AL52" s="38" t="s">
         <v>301</v>
       </c>
       <c r="AM52" s="38" t="s">
         <v>267</v>
       </c>
       <c r="AN52" s="37" t="s">
         <v>334</v>
       </c>
       <c r="AO52" s="38" t="s">
         <v>333</v>
       </c>
       <c r="AP52" s="42" t="s">
         <v>53</v>
       </c>
       <c r="AQ52" s="42" t="s">
         <v>157</v>
       </c>
+      <c r="AR52" s="38" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>84</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="F53" s="7" t="s">
         <v>59</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>21</v>
@@ -7087,50 +7182,53 @@
       </c>
       <c r="AJ53" s="6" t="s">
         <v>233</v>
       </c>
       <c r="AK53" s="6" t="s">
         <v>65</v>
       </c>
       <c r="AL53" s="38" t="s">
         <v>58</v>
       </c>
       <c r="AM53" s="38" t="s">
         <v>332</v>
       </c>
       <c r="AN53" s="37" t="s">
         <v>17</v>
       </c>
       <c r="AO53" s="38" t="s">
         <v>105</v>
       </c>
       <c r="AP53" s="42" t="s">
         <v>229</v>
       </c>
       <c r="AQ53" s="42" t="s">
         <v>67</v>
       </c>
+      <c r="AR53" s="38" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>45</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>54</v>
@@ -7218,50 +7316,53 @@
       </c>
       <c r="AJ54" s="6" t="s">
         <v>314</v>
       </c>
       <c r="AK54" s="6" t="s">
         <v>326</v>
       </c>
       <c r="AL54" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AM54" s="38" t="s">
         <v>29</v>
       </c>
       <c r="AN54" s="37" t="s">
         <v>45</v>
       </c>
       <c r="AO54" s="38" t="s">
         <v>18</v>
       </c>
       <c r="AP54" s="42" t="s">
         <v>18</v>
       </c>
       <c r="AQ54" s="42" t="s">
         <v>22</v>
       </c>
+      <c r="AR54" s="38" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="10" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>51</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>46</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>52</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>31</v>
@@ -7349,50 +7450,53 @@
       </c>
       <c r="AJ55" s="6" t="s">
         <v>315</v>
       </c>
       <c r="AK55" s="6" t="s">
         <v>327</v>
       </c>
       <c r="AL55" s="38" t="s">
         <v>130</v>
       </c>
       <c r="AM55" s="38" t="s">
         <v>270</v>
       </c>
       <c r="AN55" s="37" t="s">
         <v>171</v>
       </c>
       <c r="AO55" s="38" t="s">
         <v>335</v>
       </c>
       <c r="AP55" s="42" t="s">
         <v>191</v>
       </c>
       <c r="AQ55" s="42" t="s">
         <v>67</v>
       </c>
+      <c r="AR55" s="38" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>45</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>90</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>44</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>60</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>53</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>104</v>
@@ -7480,50 +7584,53 @@
       </c>
       <c r="AJ56" s="6" t="s">
         <v>316</v>
       </c>
       <c r="AK56" s="6" t="s">
         <v>71</v>
       </c>
       <c r="AL56" s="38" t="s">
         <v>67</v>
       </c>
       <c r="AM56" s="38" t="s">
         <v>191</v>
       </c>
       <c r="AN56" s="37" t="s">
         <v>47</v>
       </c>
       <c r="AO56" s="38" t="s">
         <v>157</v>
       </c>
       <c r="AP56" s="42" t="s">
         <v>230</v>
       </c>
       <c r="AQ56" s="42" t="s">
         <v>137</v>
       </c>
+      <c r="AR56" s="38" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>22</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>22</v>
@@ -7611,50 +7718,53 @@
       </c>
       <c r="AJ57" s="6" t="s">
         <v>317</v>
       </c>
       <c r="AK57" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AL57" s="38" t="s">
         <v>17</v>
       </c>
       <c r="AM57" s="38" t="s">
         <v>53</v>
       </c>
       <c r="AN57" s="37" t="s">
         <v>293</v>
       </c>
       <c r="AO57" s="38" t="s">
         <v>74</v>
       </c>
       <c r="AP57" s="42" t="s">
         <v>74</v>
       </c>
       <c r="AQ57" s="42" t="s">
         <v>69</v>
       </c>
+      <c r="AR57" s="38" t="s">
+        <v>351</v>
+      </c>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="10" t="s">
         <v>152</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>38</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>62</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>39</v>
@@ -7742,50 +7852,53 @@
       </c>
       <c r="AJ58" s="6" t="s">
         <v>63</v>
       </c>
       <c r="AK58" s="6" t="s">
         <v>212</v>
       </c>
       <c r="AL58" s="38" t="s">
         <v>66</v>
       </c>
       <c r="AM58" s="38" t="s">
         <v>293</v>
       </c>
       <c r="AN58" s="37" t="s">
         <v>40</v>
       </c>
       <c r="AO58" s="38" t="s">
         <v>18</v>
       </c>
       <c r="AP58" s="42" t="s">
         <v>60</v>
       </c>
       <c r="AQ58" s="42" t="s">
         <v>16</v>
       </c>
+      <c r="AR58" s="38" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>71</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>51</v>
       </c>
       <c r="D59" s="14" t="s">
         <v>72</v>
       </c>
       <c r="E59" s="14" t="s">
         <v>39</v>
       </c>
       <c r="F59" s="14" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>63</v>
       </c>
       <c r="H59" s="14" t="s">
         <v>62</v>
@@ -7873,236 +7986,238 @@
       </c>
       <c r="AJ59" s="13" t="s">
         <v>318</v>
       </c>
       <c r="AK59" s="13" t="s">
         <v>328</v>
       </c>
       <c r="AL59" s="31" t="s">
         <v>181</v>
       </c>
       <c r="AM59" s="34" t="s">
         <v>64</v>
       </c>
       <c r="AN59" s="36" t="s">
         <v>19</v>
       </c>
       <c r="AO59" s="41" t="s">
         <v>96</v>
       </c>
       <c r="AP59" s="43" t="s">
         <v>339</v>
       </c>
       <c r="AQ59" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="AR59" s="32"/>
+      <c r="AR59" s="44" t="s">
+        <v>77</v>
+      </c>
       <c r="AS59" s="32"/>
       <c r="AT59" s="32"/>
       <c r="AU59" s="32"/>
       <c r="AV59" s="32"/>
       <c r="AW59" s="32"/>
     </row>
     <row r="61" spans="1:49" ht="35.25" customHeight="1">
       <c r="A61" s="23"/>
       <c r="B61" s="23"/>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="23"/>
       <c r="H61" s="23"/>
-      <c r="N61" s="54" t="s">
+      <c r="N61" s="46" t="s">
         <v>268</v>
       </c>
-      <c r="O61" s="55"/>
-[...9 lines deleted...]
-      <c r="Y61" s="55"/>
+      <c r="O61" s="47"/>
+      <c r="P61" s="47"/>
+      <c r="Q61" s="47"/>
+      <c r="R61" s="47"/>
+      <c r="S61" s="47"/>
+      <c r="T61" s="47"/>
+      <c r="U61" s="47"/>
+      <c r="V61" s="47"/>
+      <c r="W61" s="47"/>
+      <c r="X61" s="47"/>
+      <c r="Y61" s="47"/>
       <c r="Z61" s="26"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
       <c r="AN61" s="26"/>
       <c r="AO61" s="26"/>
       <c r="AP61" s="26"/>
       <c r="AQ61" s="26"/>
       <c r="AR61" s="26"/>
       <c r="AS61" s="26"/>
       <c r="AT61" s="26"/>
       <c r="AU61" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="29">
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL19:AW19"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AL49:AW49"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="A18:AW18"/>
+    <mergeCell ref="A33:AW33"/>
+    <mergeCell ref="A48:AW48"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A1:AK1"/>
+    <mergeCell ref="Z19:AK19"/>
+    <mergeCell ref="A16:AK16"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B19:M19"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N19:Y19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A4:A5"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="Z34:AK34"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z49:AK49"/>
     <mergeCell ref="A46:AK46"/>
     <mergeCell ref="B34:M34"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="N49:Y49"/>
     <mergeCell ref="N34:Y34"/>
     <mergeCell ref="B49:M49"/>
     <mergeCell ref="A34:A35"/>
-    <mergeCell ref="A1:AK1"/>
-[...16 lines deleted...]
-    <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>