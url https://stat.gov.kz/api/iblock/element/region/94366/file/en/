--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -2986,51 +2986,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M198"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A165" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="Q185" sqref="Q185"/>
+      <selection pane="topRight" activeCell="I185" sqref="I185:I195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="58" t="s">
         <v>729</v>
       </c>
       <c r="B1" s="58"/>
@@ -8665,346 +8665,366 @@
     <row r="185" spans="1:13" ht="12.2" customHeight="1">
       <c r="A185" s="22" t="s">
         <v>731</v>
       </c>
       <c r="B185" s="53">
         <v>119.3</v>
       </c>
       <c r="C185" s="49">
         <v>142.9</v>
       </c>
       <c r="D185" s="54">
         <v>183.9</v>
       </c>
       <c r="E185" s="37">
         <v>195.5</v>
       </c>
       <c r="F185" s="50">
         <v>194.7</v>
       </c>
       <c r="G185" s="51">
         <v>193.4</v>
       </c>
       <c r="H185" s="51">
         <v>194.8</v>
       </c>
-      <c r="I185" s="51"/>
+      <c r="I185" s="51">
+        <v>204.1</v>
+      </c>
       <c r="J185" s="45"/>
       <c r="K185" s="52"/>
       <c r="L185" s="52"/>
       <c r="M185" s="52"/>
     </row>
     <row r="186" spans="1:13" ht="12.2" customHeight="1">
       <c r="A186" s="23" t="s">
         <v>738</v>
       </c>
       <c r="B186" s="53">
         <v>50.3</v>
       </c>
       <c r="C186" s="34">
         <v>52.6</v>
       </c>
       <c r="D186" s="54">
         <v>65.099999999999994</v>
       </c>
       <c r="E186" s="34">
         <v>72.2</v>
       </c>
       <c r="F186" s="30">
         <v>70.8</v>
       </c>
       <c r="G186" s="9">
         <v>73.8</v>
       </c>
       <c r="H186" s="9">
         <v>74</v>
       </c>
-      <c r="I186" s="9"/>
+      <c r="I186" s="9">
+        <v>72.8</v>
+      </c>
       <c r="J186" s="45"/>
       <c r="K186" s="46"/>
       <c r="L186" s="46"/>
       <c r="M186" s="9"/>
     </row>
     <row r="187" spans="1:13" ht="12.2" customHeight="1">
       <c r="A187" s="22" t="s">
         <v>732</v>
       </c>
       <c r="B187" s="40">
         <v>1496.1</v>
       </c>
       <c r="C187" s="40">
         <v>1489.6</v>
       </c>
       <c r="D187" s="55">
         <v>1478.2</v>
       </c>
       <c r="E187" s="40">
         <v>1498.2</v>
       </c>
       <c r="F187" s="31">
         <v>1672.4</v>
       </c>
       <c r="G187" s="45">
         <v>1828.2</v>
       </c>
       <c r="H187" s="45">
         <v>2018.8</v>
       </c>
-      <c r="I187" s="44"/>
+      <c r="I187" s="44">
+        <v>2015.4</v>
+      </c>
       <c r="J187" s="45"/>
       <c r="K187" s="45"/>
       <c r="L187" s="9"/>
       <c r="M187" s="45"/>
     </row>
     <row r="188" spans="1:13" ht="12.2" customHeight="1">
       <c r="A188" s="24" t="s">
         <v>733</v>
       </c>
       <c r="B188" s="34"/>
       <c r="C188" s="34"/>
       <c r="E188" s="34"/>
       <c r="F188" s="32"/>
       <c r="G188" s="9"/>
       <c r="H188" s="46"/>
       <c r="I188" s="46"/>
       <c r="J188" s="46"/>
       <c r="K188" s="46"/>
       <c r="L188" s="46"/>
       <c r="M188" s="9"/>
     </row>
     <row r="189" spans="1:13" ht="12.2" customHeight="1">
       <c r="A189" s="25" t="s">
         <v>734</v>
       </c>
       <c r="B189" s="41">
         <v>67.400000000000006</v>
       </c>
       <c r="C189" s="43">
         <v>66</v>
       </c>
       <c r="D189" s="41">
         <v>65.599999999999994</v>
       </c>
       <c r="E189" s="41">
         <v>65.3</v>
       </c>
       <c r="F189" s="33">
         <v>65.099999999999994</v>
       </c>
       <c r="G189" s="47">
         <v>64.7</v>
       </c>
       <c r="H189" s="47">
         <v>64.400000000000006</v>
       </c>
-      <c r="I189" s="47"/>
+      <c r="I189" s="47">
+        <v>63.8</v>
+      </c>
       <c r="J189" s="47"/>
       <c r="K189" s="47"/>
       <c r="L189" s="47"/>
       <c r="M189" s="45"/>
     </row>
     <row r="190" spans="1:13" ht="12.2" customHeight="1">
       <c r="A190" s="25" t="s">
         <v>735</v>
       </c>
       <c r="B190" s="41">
         <v>90.3</v>
       </c>
       <c r="C190" s="41">
         <v>88.6</v>
       </c>
       <c r="D190" s="41">
         <v>87.6</v>
       </c>
       <c r="E190" s="41">
         <v>87.4</v>
       </c>
       <c r="F190" s="33">
         <v>85.7</v>
       </c>
       <c r="G190" s="34">
         <v>83.2</v>
       </c>
       <c r="H190" s="47">
         <v>82.2</v>
       </c>
-      <c r="I190" s="47"/>
+      <c r="I190" s="47">
+        <v>81</v>
+      </c>
       <c r="J190" s="47"/>
       <c r="K190" s="47"/>
       <c r="L190" s="47"/>
       <c r="M190" s="45"/>
     </row>
     <row r="191" spans="1:13" ht="12.2" customHeight="1">
       <c r="A191" s="25" t="s">
         <v>739</v>
       </c>
       <c r="B191" s="34">
         <v>7.9</v>
       </c>
       <c r="C191" s="34">
         <v>7.9</v>
       </c>
       <c r="D191" s="34">
         <v>7.9</v>
       </c>
       <c r="E191" s="43">
         <v>8.1</v>
       </c>
       <c r="F191" s="34">
         <v>15.9</v>
       </c>
       <c r="G191" s="47">
         <v>15.5</v>
       </c>
       <c r="H191" s="34">
         <v>15.9</v>
       </c>
-      <c r="I191" s="47"/>
+      <c r="I191" s="47">
+        <v>15.9</v>
+      </c>
       <c r="J191" s="47"/>
       <c r="K191" s="47"/>
       <c r="L191" s="47"/>
       <c r="M191" s="47"/>
     </row>
     <row r="192" spans="1:13" ht="12.2" customHeight="1">
       <c r="A192" s="25" t="s">
         <v>740</v>
       </c>
       <c r="B192" s="41">
         <v>803.4</v>
       </c>
       <c r="C192" s="43">
         <v>807</v>
       </c>
       <c r="D192" s="41">
         <v>804.5</v>
       </c>
       <c r="E192" s="41">
         <v>831</v>
       </c>
       <c r="F192" s="33">
         <v>981.8</v>
       </c>
       <c r="G192" s="47">
         <v>1143.9000000000001</v>
       </c>
       <c r="H192" s="47">
         <v>1352.8</v>
       </c>
-      <c r="I192" s="47"/>
+      <c r="I192" s="47">
+        <v>1350</v>
+      </c>
       <c r="J192" s="47"/>
       <c r="K192" s="47"/>
       <c r="L192" s="47"/>
       <c r="M192" s="45"/>
     </row>
     <row r="193" spans="1:13" ht="12.2" customHeight="1">
       <c r="A193" s="25" t="s">
         <v>736</v>
       </c>
       <c r="B193" s="41">
         <v>202.5</v>
       </c>
       <c r="C193" s="41">
         <v>194.5</v>
       </c>
       <c r="D193" s="42">
         <v>189.2</v>
       </c>
       <c r="E193" s="41">
         <v>186.9</v>
       </c>
       <c r="F193" s="33">
         <v>190.6</v>
       </c>
       <c r="G193" s="13">
         <v>182.1</v>
       </c>
       <c r="H193" s="47">
         <v>188.5</v>
       </c>
-      <c r="I193" s="47"/>
+      <c r="I193" s="47">
+        <v>189.6</v>
+      </c>
       <c r="J193" s="47"/>
       <c r="K193" s="47"/>
       <c r="L193" s="47"/>
       <c r="M193" s="45"/>
     </row>
     <row r="194" spans="1:13" ht="12.2" customHeight="1">
       <c r="A194" s="25" t="s">
         <v>737</v>
       </c>
       <c r="B194" s="41">
         <v>324.7</v>
       </c>
       <c r="C194" s="41">
         <v>325.5</v>
       </c>
       <c r="D194" s="41">
         <v>323.3</v>
       </c>
       <c r="E194" s="41">
         <v>319.5</v>
       </c>
       <c r="F194" s="33">
         <v>333.3</v>
       </c>
       <c r="G194" s="47">
         <v>338.7</v>
       </c>
       <c r="H194" s="47">
         <v>315</v>
       </c>
-      <c r="I194" s="47"/>
+      <c r="I194" s="47">
+        <v>315.10000000000002</v>
+      </c>
       <c r="J194" s="47"/>
       <c r="K194" s="47"/>
       <c r="L194" s="47"/>
       <c r="M194" s="9"/>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1">
       <c r="A195" s="23" t="s">
         <v>741</v>
       </c>
       <c r="B195" s="43">
         <v>1165.5</v>
       </c>
       <c r="C195" s="43">
         <v>1157.8</v>
       </c>
       <c r="D195" s="55">
         <v>1154.9000000000001</v>
       </c>
       <c r="E195" s="43">
         <v>1185.5</v>
       </c>
       <c r="F195" s="29">
         <v>1330</v>
       </c>
       <c r="G195" s="9">
         <v>1486</v>
       </c>
       <c r="H195" s="46">
         <v>1701</v>
       </c>
-      <c r="I195" s="9"/>
+      <c r="I195" s="9">
+        <v>1701.4</v>
+      </c>
       <c r="J195" s="45"/>
       <c r="K195" s="46"/>
       <c r="L195" s="9"/>
       <c r="M195" s="48"/>
     </row>
     <row r="196" spans="1:13" ht="12.2" customHeight="1">
       <c r="A196" s="16" t="s">
         <v>761</v>
       </c>
       <c r="B196" s="13"/>
       <c r="C196" s="13"/>
       <c r="D196" s="13"/>
       <c r="E196" s="13"/>
       <c r="F196" s="13"/>
       <c r="G196" s="13"/>
       <c r="H196" s="13"/>
       <c r="I196" s="13"/>
       <c r="J196" s="13"/>
       <c r="K196" s="13"/>
       <c r="L196" s="13"/>
       <c r="M196" s="13"/>
     </row>
     <row r="197" spans="1:13" ht="12.2" customHeight="1">
       <c r="A197" s="3" t="s">
         <v>762</v>
@@ -9051,56 +9071,53 @@
     <mergeCell ref="A71:M71"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -9109,82 +9126,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>