--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -621,64 +621,64 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="10" xfId="24" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="25">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Плохой" xfId="18" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="19" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="20" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="21" builtinId="24" customBuiltin="1"/>
@@ -965,98 +965,98 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="D34" sqref="D34:D37"/>
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="22">
+      <c r="A2" s="21">
         <v>2023</v>
       </c>
-      <c r="B2" s="23"/>
-[...10 lines deleted...]
-      <c r="M2" s="25"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:13" ht="12.75">
-      <c r="A3" s="21" t="s">
+      <c r="A3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="21"/>
-[...10 lines deleted...]
-      <c r="M3" s="21"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
     </row>
     <row r="4" spans="1:13" ht="13.5" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="5"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="39" thickBot="1">
       <c r="A5" s="8"/>
       <c r="B5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>14</v>
@@ -1235,82 +1235,82 @@
         <v>4992.2</v>
       </c>
       <c r="G9" s="2">
         <v>6013.4</v>
       </c>
       <c r="H9" s="3">
         <v>7037.9</v>
       </c>
       <c r="I9" s="3">
         <v>8057.9</v>
       </c>
       <c r="J9" s="10">
         <v>9076.6</v>
       </c>
       <c r="K9" s="3">
         <v>10099.6</v>
       </c>
       <c r="L9" s="3">
         <v>11129.9</v>
       </c>
       <c r="M9" s="2">
         <v>12157.8</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="12.75">
-      <c r="A11" s="22">
+      <c r="A11" s="21">
         <v>2024</v>
       </c>
-      <c r="B11" s="23"/>
-[...10 lines deleted...]
-      <c r="M11" s="25"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" ht="12.75">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="21"/>
-[...10 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="25"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" ht="13.5" thickBot="1">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="5"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="39" thickBot="1">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>14</v>
@@ -1489,82 +1489,82 @@
         <v>5106.2</v>
       </c>
       <c r="G18" s="2">
         <v>6130.1</v>
       </c>
       <c r="H18" s="3">
         <v>7196.9</v>
       </c>
       <c r="I18" s="3">
         <v>8256.5</v>
       </c>
       <c r="J18" s="10">
         <v>9076.6</v>
       </c>
       <c r="K18" s="3">
         <v>10354.799999999999</v>
       </c>
       <c r="L18" s="3">
         <v>11492.2</v>
       </c>
       <c r="M18" s="2">
         <v>12566.4</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="12.75">
-      <c r="A20" s="22">
+      <c r="A20" s="21">
         <v>2025</v>
       </c>
-      <c r="B20" s="23"/>
-[...10 lines deleted...]
-      <c r="M20" s="25"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" ht="12.75">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="21"/>
-[...10 lines deleted...]
-      <c r="M21" s="21"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" ht="13.5" thickBot="1">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="5"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="39" thickBot="1">
       <c r="A23" s="8"/>
       <c r="B23" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>14</v>
@@ -1743,82 +1743,82 @@
         <v>6001.3</v>
       </c>
       <c r="G27" s="2">
         <v>7187</v>
       </c>
       <c r="H27" s="3">
         <v>8380.9</v>
       </c>
       <c r="I27" s="3">
         <v>9581.2000000000007</v>
       </c>
       <c r="J27" s="10">
         <v>10779</v>
       </c>
       <c r="K27" s="3">
         <v>11985.8</v>
       </c>
       <c r="L27" s="3">
         <v>13162.4</v>
       </c>
       <c r="M27" s="2">
         <v>14355.9</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="12.75">
-      <c r="A30" s="22">
+      <c r="A30" s="21">
         <v>2026</v>
       </c>
-      <c r="B30" s="23"/>
-[...10 lines deleted...]
-      <c r="M30" s="25"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="22"/>
+      <c r="D30" s="22"/>
+      <c r="E30" s="22"/>
+      <c r="F30" s="22"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="24"/>
     </row>
     <row r="31" spans="1:13" ht="12.75">
-      <c r="A31" s="21" t="s">
+      <c r="A31" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="21"/>
-[...10 lines deleted...]
-      <c r="M31" s="21"/>
+      <c r="B31" s="25"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="13.5" thickBot="1">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="5"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="39" thickBot="1">
       <c r="A33" s="8"/>
       <c r="B33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>14</v>
@@ -1845,248 +1845,256 @@
         <v>21</v>
       </c>
       <c r="K33" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L33" s="14" t="s">
         <v>23</v>
       </c>
       <c r="M33" s="14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="24">
       <c r="A34" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="20">
         <v>119.3</v>
       </c>
       <c r="C34" s="12">
         <v>262.2</v>
       </c>
       <c r="D34" s="12">
         <v>446</v>
       </c>
-      <c r="E34" s="12"/>
+      <c r="E34" s="12">
+        <v>641.5</v>
+      </c>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="10"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="20">
         <v>50.3</v>
       </c>
       <c r="C35" s="12">
         <v>102.9</v>
       </c>
       <c r="D35" s="12">
         <v>168</v>
       </c>
-      <c r="E35" s="12"/>
+      <c r="E35" s="12">
+        <v>240.3</v>
+      </c>
       <c r="G35" s="2"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="24">
       <c r="A36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="20">
         <v>1496.1</v>
       </c>
       <c r="C36" s="12">
         <v>2985.7</v>
       </c>
       <c r="D36" s="12">
         <v>4463.8999999999996</v>
       </c>
-      <c r="E36" s="12"/>
+      <c r="E36" s="12">
+        <v>5962.1</v>
+      </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="11"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="20">
         <v>1165.5</v>
       </c>
       <c r="C37" s="12">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="12">
         <v>3478.3</v>
       </c>
-      <c r="E37" s="12"/>
+      <c r="E37" s="12">
+        <v>4663.8</v>
+      </c>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="10"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>