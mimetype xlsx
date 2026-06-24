--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -965,51 +965,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="Q31" sqref="Q31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="21">
         <v>2023</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
@@ -1848,253 +1848,262 @@
         <v>22</v>
       </c>
       <c r="L33" s="14" t="s">
         <v>23</v>
       </c>
       <c r="M33" s="14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="24">
       <c r="A34" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="20">
         <v>119.3</v>
       </c>
       <c r="C34" s="12">
         <v>262.2</v>
       </c>
       <c r="D34" s="12">
         <v>446</v>
       </c>
       <c r="E34" s="12">
         <v>641.5</v>
       </c>
-      <c r="F34" s="2"/>
+      <c r="F34" s="2">
+        <v>836.3</v>
+      </c>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="10"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="20">
         <v>50.3</v>
       </c>
       <c r="C35" s="12">
         <v>102.9</v>
       </c>
       <c r="D35" s="12">
         <v>168</v>
       </c>
       <c r="E35" s="12">
         <v>240.3</v>
+      </c>
+      <c r="F35" s="1">
+        <v>311.10000000000002</v>
       </c>
       <c r="G35" s="2"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="24">
       <c r="A36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="20">
         <v>1496.1</v>
       </c>
       <c r="C36" s="12">
         <v>2985.7</v>
       </c>
       <c r="D36" s="12">
         <v>4463.8999999999996</v>
       </c>
       <c r="E36" s="12">
         <v>5962.1</v>
       </c>
-      <c r="F36" s="2"/>
+      <c r="F36" s="2">
+        <v>7634.6</v>
+      </c>
       <c r="G36" s="2"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="11"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="20">
         <v>1165.5</v>
       </c>
       <c r="C37" s="12">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="12">
         <v>3478.3</v>
       </c>
       <c r="E37" s="12">
         <v>4663.8</v>
       </c>
-      <c r="F37" s="2"/>
+      <c r="F37" s="2">
+        <v>5993.8</v>
+      </c>
       <c r="G37" s="2"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="10"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>