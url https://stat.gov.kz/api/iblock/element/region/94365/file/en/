--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -965,51 +965,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="Q31" sqref="Q31"/>
+      <selection activeCell="O34" sqref="O34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="21">
         <v>2023</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
@@ -1851,259 +1851,267 @@
         <v>23</v>
       </c>
       <c r="M33" s="14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="24">
       <c r="A34" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="20">
         <v>119.3</v>
       </c>
       <c r="C34" s="12">
         <v>262.2</v>
       </c>
       <c r="D34" s="12">
         <v>446</v>
       </c>
       <c r="E34" s="12">
         <v>641.5</v>
       </c>
       <c r="F34" s="2">
         <v>836.3</v>
       </c>
-      <c r="G34" s="2"/>
+      <c r="G34" s="2">
+        <v>1029.5999999999999</v>
+      </c>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="10"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="20">
         <v>50.3</v>
       </c>
       <c r="C35" s="12">
         <v>102.9</v>
       </c>
       <c r="D35" s="12">
         <v>168</v>
       </c>
       <c r="E35" s="12">
         <v>240.3</v>
       </c>
       <c r="F35" s="1">
         <v>311.10000000000002</v>
       </c>
-      <c r="G35" s="2"/>
+      <c r="G35" s="2">
+        <v>384.9</v>
+      </c>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="24">
       <c r="A36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="20">
         <v>1496.1</v>
       </c>
       <c r="C36" s="12">
         <v>2985.7</v>
       </c>
       <c r="D36" s="12">
         <v>4463.8999999999996</v>
       </c>
       <c r="E36" s="12">
         <v>5962.1</v>
       </c>
       <c r="F36" s="2">
         <v>7634.6</v>
       </c>
-      <c r="G36" s="2"/>
+      <c r="G36" s="2">
+        <v>9462.7999999999993</v>
+      </c>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="11"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="20">
         <v>1165.5</v>
       </c>
       <c r="C37" s="12">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="12">
         <v>3478.3</v>
       </c>
       <c r="E37" s="12">
         <v>4663.8</v>
       </c>
       <c r="F37" s="2">
         <v>5993.8</v>
       </c>
-      <c r="G37" s="2"/>
+      <c r="G37" s="2">
+        <v>7479.7</v>
+      </c>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="10"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>