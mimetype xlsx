--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -965,51 +965,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:M37"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="O34" sqref="O34"/>
+      <selection activeCell="H34" sqref="H34:H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="15" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="16.42578125" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="12.75">
       <c r="A2" s="21">
         <v>2023</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="23"/>
@@ -1854,264 +1854,272 @@
         <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="24">
       <c r="A34" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="20">
         <v>119.3</v>
       </c>
       <c r="C34" s="12">
         <v>262.2</v>
       </c>
       <c r="D34" s="12">
         <v>446</v>
       </c>
       <c r="E34" s="12">
         <v>641.5</v>
       </c>
       <c r="F34" s="2">
         <v>836.3</v>
       </c>
       <c r="G34" s="2">
         <v>1029.5999999999999</v>
       </c>
-      <c r="H34" s="2"/>
+      <c r="H34" s="2">
+        <v>1224.5</v>
+      </c>
       <c r="I34" s="2"/>
       <c r="J34" s="10"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" ht="12.75">
       <c r="A35" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="20">
         <v>50.3</v>
       </c>
       <c r="C35" s="12">
         <v>102.9</v>
       </c>
       <c r="D35" s="12">
         <v>168</v>
       </c>
       <c r="E35" s="12">
         <v>240.3</v>
       </c>
       <c r="F35" s="1">
         <v>311.10000000000002</v>
       </c>
       <c r="G35" s="2">
         <v>384.9</v>
       </c>
-      <c r="H35" s="3"/>
+      <c r="H35" s="3">
+        <v>458.9</v>
+      </c>
       <c r="I35" s="3"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" ht="24">
       <c r="A36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="20">
         <v>1496.1</v>
       </c>
       <c r="C36" s="12">
         <v>2985.7</v>
       </c>
       <c r="D36" s="12">
         <v>4463.8999999999996</v>
       </c>
       <c r="E36" s="12">
         <v>5962.1</v>
       </c>
       <c r="F36" s="2">
         <v>7634.6</v>
       </c>
       <c r="G36" s="2">
         <v>9462.7999999999993</v>
       </c>
-      <c r="H36" s="3"/>
+      <c r="H36" s="3">
+        <v>11481.6</v>
+      </c>
       <c r="I36" s="3"/>
       <c r="J36" s="11"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" ht="12.75">
       <c r="A37" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="20">
         <v>1165.5</v>
       </c>
       <c r="C37" s="12">
         <v>2323.3000000000002</v>
       </c>
       <c r="D37" s="12">
         <v>3478.3</v>
       </c>
       <c r="E37" s="12">
         <v>4663.8</v>
       </c>
       <c r="F37" s="2">
         <v>5993.8</v>
       </c>
       <c r="G37" s="2">
         <v>7479.7</v>
       </c>
-      <c r="H37" s="3"/>
+      <c r="H37" s="3">
+        <v>9180.7999999999993</v>
+      </c>
       <c r="I37" s="3"/>
       <c r="J37" s="10"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A20:M20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.38" right="0.22" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C75CD5-BD7C-4FD0-B538-C06AAB35CF1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>