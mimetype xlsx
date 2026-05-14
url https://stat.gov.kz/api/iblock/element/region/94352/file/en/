--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 032026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 04 2026\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="15075" yWindow="-225" windowWidth="13755" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="months" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="42">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
@@ -226,51 +226,51 @@
       <t xml:space="preserve"> 1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>For 2009-2011, without the volume of railway and pipeline transport.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -334,50 +334,55 @@
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -415,51 +420,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -601,93 +606,96 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -979,65 +987,65 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="93" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="92"/>
-[...10 lines deleted...]
-      <c r="M1" s="92"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
+      <c r="L1" s="93"/>
+      <c r="M1" s="93"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -1784,51 +1792,53 @@
       </c>
       <c r="K21" s="28">
         <v>9622.6</v>
       </c>
       <c r="L21" s="28">
         <v>9722.5499999999993</v>
       </c>
       <c r="M21" s="28">
         <v>10835.18</v>
       </c>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>2026</v>
       </c>
       <c r="B22" s="28">
         <v>9265.18</v>
       </c>
       <c r="C22" s="28">
         <v>7187.61</v>
       </c>
       <c r="D22" s="28">
         <v>6973.67</v>
       </c>
-      <c r="E22" s="78"/>
+      <c r="E22" s="97">
+        <v>7056.23</v>
+      </c>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="28"/>
       <c r="N22" s="4"/>
     </row>
     <row r="23" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
@@ -2530,51 +2540,53 @@
       </c>
       <c r="K40" s="28">
         <v>3666.5</v>
       </c>
       <c r="L40" s="28">
         <v>3664.7</v>
       </c>
       <c r="M40" s="28">
         <v>4787.8999999999996</v>
       </c>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="15">
         <v>2026</v>
       </c>
       <c r="B41" s="28">
         <v>3597.7</v>
       </c>
       <c r="C41" s="28">
         <v>2939.3</v>
       </c>
       <c r="D41" s="28">
         <v>3222.4</v>
       </c>
-      <c r="E41" s="78"/>
+      <c r="E41" s="97">
+        <v>3069.5</v>
+      </c>
       <c r="F41" s="28"/>
       <c r="G41" s="28"/>
       <c r="H41" s="28"/>
       <c r="I41" s="28"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
@@ -3277,51 +3289,53 @@
       </c>
       <c r="K59" s="28">
         <v>13138.82</v>
       </c>
       <c r="L59" s="28">
         <v>12272.77</v>
       </c>
       <c r="M59" s="28">
         <v>12661.53</v>
       </c>
       <c r="N59" s="4"/>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="15">
         <v>2026</v>
       </c>
       <c r="B60" s="28">
         <v>10940.01</v>
       </c>
       <c r="C60" s="28">
         <v>11482.9</v>
       </c>
       <c r="D60" s="28">
         <v>12435.2</v>
       </c>
-      <c r="E60" s="78"/>
+      <c r="E60" s="97">
+        <v>13598.17</v>
+      </c>
       <c r="F60" s="28"/>
       <c r="G60" s="28"/>
       <c r="H60" s="28"/>
       <c r="I60" s="28"/>
       <c r="J60" s="28"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="28"/>
       <c r="N60" s="4"/>
     </row>
     <row r="61" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
@@ -3968,183 +3982,185 @@
         <v>230.5</v>
       </c>
       <c r="G77" s="19">
         <v>246.8</v>
       </c>
       <c r="H77" s="19">
         <v>261.3</v>
       </c>
       <c r="I77" s="19">
         <v>258.3</v>
       </c>
       <c r="J77" s="19">
         <v>265.7</v>
       </c>
       <c r="K77" s="19">
         <v>276.10000000000002</v>
       </c>
       <c r="L77" s="29">
         <v>255.8</v>
       </c>
       <c r="M77" s="29">
         <v>206.9</v>
       </c>
       <c r="N77" s="4"/>
     </row>
-    <row r="78" spans="1:14" s="85" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:14" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="23">
         <v>2025</v>
       </c>
       <c r="B78" s="29">
         <v>234.2</v>
       </c>
       <c r="C78" s="29">
         <v>241.2</v>
       </c>
       <c r="D78" s="20">
         <v>257.5</v>
       </c>
-      <c r="E78" s="83">
+      <c r="E78" s="82">
         <v>275.39999999999998</v>
       </c>
       <c r="F78" s="29">
         <v>273.89999999999998</v>
       </c>
       <c r="G78" s="29">
         <v>275.7</v>
       </c>
       <c r="H78" s="48">
         <v>280.7</v>
       </c>
       <c r="I78" s="29">
         <v>280.8</v>
       </c>
       <c r="J78" s="29">
         <v>260.60000000000002</v>
       </c>
       <c r="K78" s="29">
         <v>279.39999999999998</v>
       </c>
       <c r="L78" s="29">
         <v>288.10000000000002</v>
       </c>
       <c r="M78" s="29">
         <v>317.7</v>
       </c>
-      <c r="N78" s="84"/>
+      <c r="N78" s="83"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="32">
         <v>2026</v>
       </c>
       <c r="B79" s="63">
         <v>293.3</v>
       </c>
       <c r="C79" s="63">
         <v>289.39999999999998</v>
       </c>
       <c r="D79" s="63">
         <v>325.89999999999998</v>
       </c>
-      <c r="E79" s="86"/>
-[...7 lines deleted...]
-      <c r="M79" s="86"/>
+      <c r="E79" s="98">
+        <v>284.5</v>
+      </c>
+      <c r="F79" s="85"/>
+      <c r="G79" s="86"/>
+      <c r="H79" s="86"/>
+      <c r="I79" s="85"/>
+      <c r="J79" s="85"/>
+      <c r="K79" s="86"/>
+      <c r="L79" s="86"/>
+      <c r="M79" s="85"/>
     </row>
     <row r="80" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="95" t="s">
+      <c r="A80" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B80" s="95"/>
-[...5 lines deleted...]
-      <c r="H80" s="95"/>
+      <c r="B80" s="96"/>
+      <c r="C80" s="96"/>
+      <c r="D80" s="96"/>
+      <c r="E80" s="96"/>
+      <c r="F80" s="96"/>
+      <c r="G80" s="96"/>
+      <c r="H80" s="96"/>
       <c r="I80" s="19"/>
       <c r="J80" s="19"/>
       <c r="K80" s="19"/>
       <c r="L80" s="19"/>
       <c r="M80" s="19"/>
       <c r="N80" s="4"/>
     </row>
     <row r="81" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="93" t="s">
+      <c r="A81" s="94" t="s">
         <v>40</v>
       </c>
-      <c r="B81" s="93"/>
-[...10 lines deleted...]
-      <c r="M81" s="93"/>
+      <c r="B81" s="94"/>
+      <c r="C81" s="94"/>
+      <c r="D81" s="94"/>
+      <c r="E81" s="94"/>
+      <c r="F81" s="94"/>
+      <c r="G81" s="94"/>
+      <c r="H81" s="94"/>
+      <c r="I81" s="94"/>
+      <c r="J81" s="94"/>
+      <c r="K81" s="94"/>
+      <c r="L81" s="94"/>
+      <c r="M81" s="94"/>
       <c r="N81" s="3"/>
     </row>
     <row r="82" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="72"/>
       <c r="B82" s="72"/>
       <c r="C82" s="72"/>
       <c r="D82" s="72"/>
       <c r="E82" s="72"/>
       <c r="F82" s="72"/>
       <c r="G82" s="72"/>
       <c r="H82" s="72"/>
       <c r="I82" s="72"/>
       <c r="J82" s="72"/>
       <c r="K82" s="72"/>
       <c r="L82" s="72"/>
       <c r="M82" s="72"/>
       <c r="N82" s="3"/>
     </row>
     <row r="83" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A83" s="91" t="s">
+      <c r="A83" s="92" t="s">
         <v>17</v>
       </c>
-      <c r="B83" s="91"/>
-[...10 lines deleted...]
-      <c r="M83" s="91"/>
+      <c r="B83" s="92"/>
+      <c r="C83" s="92"/>
+      <c r="D83" s="92"/>
+      <c r="E83" s="92"/>
+      <c r="F83" s="92"/>
+      <c r="G83" s="92"/>
+      <c r="H83" s="92"/>
+      <c r="I83" s="92"/>
+      <c r="J83" s="92"/>
+      <c r="K83" s="92"/>
+      <c r="L83" s="92"/>
+      <c r="M83" s="92"/>
     </row>
     <row r="84" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="26"/>
       <c r="B84" s="13"/>
       <c r="C84" s="13"/>
       <c r="D84" s="13"/>
       <c r="E84" s="13"/>
       <c r="F84" s="13"/>
       <c r="G84" s="13"/>
       <c r="H84" s="13"/>
       <c r="I84" s="13"/>
       <c r="J84" s="13"/>
       <c r="K84" s="13"/>
       <c r="L84" s="13"/>
       <c r="M84" s="13"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A85" s="7"/>
       <c r="B85" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D85" s="9" t="s">
@@ -4680,54 +4696,56 @@
       </c>
       <c r="J98" s="28">
         <v>4606.1899999999996</v>
       </c>
       <c r="K98" s="28">
         <v>4436.96</v>
       </c>
       <c r="L98" s="28">
         <v>4628.28</v>
       </c>
       <c r="M98" s="28">
         <v>5053.95</v>
       </c>
       <c r="N98" s="4"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A99" s="37">
         <v>2026</v>
       </c>
       <c r="B99" s="28">
         <v>4642.8900000000003</v>
       </c>
       <c r="C99" s="28">
         <v>3646.12</v>
       </c>
-      <c r="D99" s="96">
+      <c r="D99" s="90">
         <v>3105.13</v>
       </c>
-      <c r="E99" s="78"/>
+      <c r="E99" s="97">
+        <v>3281.2</v>
+      </c>
       <c r="F99" s="28"/>
       <c r="G99" s="28"/>
       <c r="H99" s="28"/>
       <c r="I99" s="28"/>
       <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
       <c r="M99" s="28"/>
       <c r="N99" s="4"/>
     </row>
     <row r="100" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="14"/>
       <c r="C100" s="35"/>
       <c r="D100" s="14"/>
       <c r="E100" s="16"/>
       <c r="F100" s="16"/>
       <c r="G100" s="16"/>
       <c r="H100" s="35"/>
       <c r="I100" s="16"/>
       <c r="J100" s="35"/>
       <c r="K100" s="35"/>
       <c r="L100" s="35"/>
@@ -5218,54 +5236,56 @@
       </c>
       <c r="J112" s="28">
         <v>269</v>
       </c>
       <c r="K112" s="28">
         <v>267.3</v>
       </c>
       <c r="L112" s="28">
         <v>283</v>
       </c>
       <c r="M112" s="28">
         <v>322.5</v>
       </c>
       <c r="N112" s="4"/>
     </row>
     <row r="113" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="37">
         <v>2026</v>
       </c>
       <c r="B113" s="28">
         <v>247.6</v>
       </c>
       <c r="C113" s="28">
         <v>271</v>
       </c>
-      <c r="D113" s="96">
+      <c r="D113" s="90">
         <v>267.7</v>
       </c>
-      <c r="E113" s="78"/>
+      <c r="E113" s="97">
+        <v>263.39999999999998</v>
+      </c>
       <c r="F113" s="28"/>
       <c r="G113" s="28"/>
       <c r="H113" s="28"/>
       <c r="I113" s="28"/>
       <c r="J113" s="28"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
       <c r="M113" s="28"/>
       <c r="N113" s="4"/>
     </row>
     <row r="114" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A114" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="14"/>
       <c r="C114" s="14"/>
       <c r="D114" s="14"/>
       <c r="E114" s="14"/>
       <c r="F114" s="14"/>
       <c r="G114" s="14"/>
       <c r="H114" s="14"/>
       <c r="I114" s="14"/>
       <c r="J114" s="14"/>
       <c r="K114" s="14"/>
       <c r="L114" s="14"/>
@@ -7472,51 +7492,51 @@
         <v>11568.06</v>
       </c>
       <c r="K182" s="28">
         <v>12435.09</v>
       </c>
       <c r="L182" s="28">
         <v>11566.05</v>
       </c>
       <c r="M182" s="28">
         <v>11887.36</v>
       </c>
     </row>
     <row r="183" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A183" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B183" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C183" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D183" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="E183" s="80" t="s">
+      <c r="E183" s="79" t="s">
         <v>2</v>
       </c>
       <c r="F183" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G183" s="28" t="s">
         <v>2</v>
       </c>
       <c r="H183" s="28">
         <v>21.07</v>
       </c>
       <c r="I183" s="28">
         <v>27.33</v>
       </c>
       <c r="J183" s="28">
         <v>23.19</v>
       </c>
       <c r="K183" s="28">
         <v>29.57</v>
       </c>
       <c r="L183" s="28">
         <v>29.19</v>
       </c>
       <c r="M183" s="28">
         <v>27.49</v>
@@ -7568,140 +7588,148 @@
         <v>2026</v>
       </c>
       <c r="B185" s="28"/>
       <c r="C185" s="28"/>
       <c r="D185" s="28"/>
       <c r="E185" s="78"/>
       <c r="F185" s="28"/>
       <c r="G185" s="28"/>
       <c r="H185" s="28"/>
       <c r="I185" s="28"/>
       <c r="J185" s="28"/>
       <c r="K185" s="28"/>
       <c r="L185" s="28"/>
       <c r="M185" s="28"/>
     </row>
     <row r="186" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A186" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B186" s="28">
         <v>10783.46</v>
       </c>
       <c r="C186" s="28">
         <v>11349.4</v>
       </c>
-      <c r="D186" s="96">
+      <c r="D186" s="90">
         <v>12286.86</v>
       </c>
-      <c r="E186" s="78"/>
+      <c r="E186" s="97">
+        <v>13472.65</v>
+      </c>
       <c r="F186" s="28"/>
       <c r="G186" s="28"/>
       <c r="H186" s="28"/>
       <c r="I186" s="28"/>
       <c r="J186" s="28"/>
       <c r="K186" s="28"/>
       <c r="L186" s="28"/>
       <c r="M186" s="28"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B187" s="28"/>
       <c r="C187" s="28"/>
       <c r="D187" s="28"/>
-      <c r="E187" s="78"/>
+      <c r="E187" s="28"/>
       <c r="F187" s="28"/>
       <c r="G187" s="28"/>
       <c r="H187" s="28"/>
       <c r="I187" s="28"/>
       <c r="J187" s="28"/>
       <c r="K187" s="28"/>
       <c r="L187" s="28"/>
       <c r="M187" s="28"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B188" s="28">
         <v>10171.1</v>
       </c>
       <c r="C188" s="28">
         <v>10754.31</v>
       </c>
-      <c r="D188" s="96">
+      <c r="D188" s="90">
         <v>11735.69</v>
       </c>
-      <c r="E188" s="78"/>
+      <c r="E188" s="97">
+        <v>12952.81</v>
+      </c>
       <c r="F188" s="28"/>
       <c r="G188" s="28"/>
       <c r="H188" s="28"/>
       <c r="I188" s="28"/>
       <c r="J188" s="28"/>
       <c r="K188" s="28"/>
       <c r="L188" s="28"/>
       <c r="M188" s="28"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="28">
         <v>22</v>
       </c>
       <c r="C189" s="28">
         <v>28.3</v>
       </c>
-      <c r="D189" s="96">
+      <c r="D189" s="90">
         <v>31.71</v>
       </c>
-      <c r="E189" s="78"/>
+      <c r="E189" s="97">
+        <v>27.48</v>
+      </c>
       <c r="F189" s="28"/>
       <c r="G189" s="28"/>
       <c r="H189" s="28"/>
       <c r="I189" s="28"/>
       <c r="J189" s="28"/>
       <c r="K189" s="28"/>
       <c r="L189" s="28"/>
       <c r="M189" s="28"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B190" s="28">
         <v>590.36</v>
       </c>
       <c r="C190" s="28">
         <v>566.79999999999995</v>
       </c>
-      <c r="D190" s="96">
+      <c r="D190" s="90">
         <v>519.46</v>
       </c>
-      <c r="E190" s="78"/>
+      <c r="E190" s="97">
+        <v>492.36</v>
+      </c>
       <c r="F190" s="28"/>
       <c r="G190" s="28"/>
       <c r="H190" s="28"/>
       <c r="I190" s="28"/>
       <c r="J190" s="28"/>
       <c r="K190" s="28"/>
       <c r="L190" s="28"/>
       <c r="M190" s="28"/>
     </row>
     <row r="191" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B191" s="16"/>
       <c r="C191" s="16"/>
       <c r="D191" s="16"/>
       <c r="E191" s="16"/>
       <c r="F191" s="16"/>
       <c r="G191" s="16"/>
       <c r="H191" s="16"/>
       <c r="I191" s="45"/>
       <c r="J191" s="45"/>
       <c r="K191" s="16"/>
       <c r="L191" s="16"/>
       <c r="M191" s="16"/>
@@ -9842,51 +9870,51 @@
         <v>201.8</v>
       </c>
       <c r="J257" s="28">
         <v>206.2</v>
       </c>
       <c r="K257" s="28">
         <v>222.9</v>
       </c>
       <c r="L257" s="28">
         <v>234.5</v>
       </c>
       <c r="M257" s="28">
         <v>241.2</v>
       </c>
     </row>
     <row r="258" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A258" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B258" s="76"/>
       <c r="C258" s="76"/>
       <c r="D258" s="29"/>
       <c r="E258" s="76"/>
       <c r="F258" s="76"/>
       <c r="G258" s="29"/>
-      <c r="H258" s="81"/>
+      <c r="H258" s="80"/>
       <c r="I258" s="29"/>
       <c r="J258" s="29"/>
       <c r="K258" s="29"/>
       <c r="L258" s="29"/>
       <c r="M258" s="29"/>
     </row>
     <row r="259" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A259" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B259" s="28">
         <v>167.1</v>
       </c>
       <c r="C259" s="28">
         <v>179.9</v>
       </c>
       <c r="D259" s="29">
         <v>189.4</v>
       </c>
       <c r="E259" s="78">
         <v>214.8</v>
       </c>
       <c r="F259" s="28">
         <v>204</v>
       </c>
@@ -9903,293 +9931,301 @@
         <v>198.6</v>
       </c>
       <c r="K259" s="28">
         <v>215</v>
       </c>
       <c r="L259" s="28">
         <v>226.5</v>
       </c>
       <c r="M259" s="29">
         <v>232.9</v>
       </c>
     </row>
     <row r="260" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A260" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B260" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C260" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D260" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="E260" s="80" t="s">
+      <c r="E260" s="79" t="s">
         <v>2</v>
       </c>
       <c r="F260" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G260" s="28" t="s">
         <v>2</v>
       </c>
       <c r="H260" s="17">
         <v>0</v>
       </c>
       <c r="I260" s="28">
         <v>0</v>
       </c>
       <c r="J260" s="29">
         <v>0</v>
       </c>
       <c r="K260" s="28">
         <v>0.1</v>
       </c>
       <c r="L260" s="28">
         <v>0.1</v>
       </c>
       <c r="M260" s="29">
         <v>0.1</v>
       </c>
     </row>
-    <row r="261" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A261" s="61" t="s">
         <v>15</v>
       </c>
       <c r="B261" s="29">
         <v>11.6</v>
       </c>
       <c r="C261" s="29">
         <v>5.9</v>
       </c>
       <c r="D261" s="29">
         <v>6.2</v>
       </c>
-      <c r="E261" s="83">
+      <c r="E261" s="82">
         <v>6.5</v>
       </c>
       <c r="F261" s="29">
         <v>6.5</v>
       </c>
       <c r="G261" s="29">
         <v>6.9</v>
       </c>
       <c r="H261" s="56">
         <v>7.1</v>
       </c>
       <c r="I261" s="29">
         <v>7.2</v>
       </c>
       <c r="J261" s="29">
         <v>7.5</v>
       </c>
       <c r="K261" s="29">
         <v>7.9</v>
       </c>
       <c r="L261" s="29">
         <v>7.9</v>
       </c>
       <c r="M261" s="29">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="262" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A262" s="60">
         <v>2026</v>
       </c>
       <c r="B262" s="28"/>
       <c r="C262" s="28"/>
       <c r="D262" s="29"/>
-      <c r="E262" s="80"/>
+      <c r="E262" s="79"/>
       <c r="F262" s="28"/>
       <c r="G262" s="28"/>
       <c r="H262" s="17"/>
       <c r="I262" s="28"/>
       <c r="J262" s="29"/>
       <c r="K262" s="28"/>
       <c r="L262" s="28"/>
       <c r="M262" s="29"/>
     </row>
     <row r="263" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A263" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B263" s="28">
         <v>212.3</v>
       </c>
       <c r="C263" s="28">
         <v>217.1</v>
       </c>
-      <c r="D263" s="96">
+      <c r="D263" s="90">
         <v>245.5</v>
       </c>
-      <c r="E263" s="80"/>
+      <c r="E263" s="97">
+        <v>210.8</v>
+      </c>
       <c r="F263" s="28"/>
       <c r="G263" s="28"/>
       <c r="H263" s="17"/>
       <c r="I263" s="28"/>
       <c r="J263" s="29"/>
       <c r="K263" s="28"/>
       <c r="L263" s="28"/>
       <c r="M263" s="29"/>
     </row>
     <row r="264" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A264" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B264" s="28"/>
       <c r="C264" s="28"/>
       <c r="D264" s="29"/>
-      <c r="E264" s="80"/>
+      <c r="E264" s="28"/>
       <c r="F264" s="28"/>
       <c r="G264" s="28"/>
       <c r="H264" s="17"/>
       <c r="I264" s="28"/>
       <c r="J264" s="29"/>
       <c r="K264" s="28"/>
       <c r="L264" s="28"/>
       <c r="M264" s="29"/>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A265" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="29">
         <v>204.1</v>
       </c>
       <c r="C265" s="28">
         <v>209.2</v>
       </c>
-      <c r="D265" s="96">
+      <c r="D265" s="90">
         <v>238.3</v>
       </c>
-      <c r="E265" s="80"/>
+      <c r="E265" s="97">
+        <v>203.9</v>
+      </c>
       <c r="F265" s="28"/>
       <c r="G265" s="28"/>
       <c r="H265" s="17"/>
       <c r="I265" s="28"/>
       <c r="J265" s="29"/>
       <c r="K265" s="28"/>
       <c r="L265" s="28"/>
       <c r="M265" s="29"/>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A266" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="29">
         <v>0</v>
       </c>
       <c r="C266" s="28">
         <v>0.1</v>
       </c>
-      <c r="D266" s="96">
+      <c r="D266" s="90">
         <v>0.1</v>
       </c>
-      <c r="E266" s="80"/>
+      <c r="E266" s="97">
+        <v>0.1</v>
+      </c>
       <c r="F266" s="28"/>
       <c r="G266" s="28"/>
       <c r="H266" s="17"/>
       <c r="I266" s="28"/>
       <c r="J266" s="29"/>
       <c r="K266" s="28"/>
       <c r="L266" s="28"/>
       <c r="M266" s="29"/>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A267" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="63">
         <v>8.1</v>
       </c>
       <c r="C267" s="63">
         <v>7.9</v>
       </c>
-      <c r="D267" s="97">
+      <c r="D267" s="91">
         <v>7.1</v>
       </c>
-      <c r="E267" s="79"/>
+      <c r="E267" s="98">
+        <v>6.8</v>
+      </c>
       <c r="F267" s="63"/>
       <c r="G267" s="63"/>
-      <c r="H267" s="82"/>
+      <c r="H267" s="81"/>
       <c r="I267" s="63"/>
       <c r="J267" s="63"/>
       <c r="K267" s="63"/>
       <c r="L267" s="63"/>
       <c r="M267" s="63"/>
     </row>
     <row r="268" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="94" t="s">
+      <c r="A268" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="B268" s="94"/>
-[...10 lines deleted...]
-      <c r="M268" s="94"/>
+      <c r="B268" s="95"/>
+      <c r="C268" s="95"/>
+      <c r="D268" s="95"/>
+      <c r="E268" s="95"/>
+      <c r="F268" s="95"/>
+      <c r="G268" s="95"/>
+      <c r="H268" s="95"/>
+      <c r="I268" s="95"/>
+      <c r="J268" s="95"/>
+      <c r="K268" s="95"/>
+      <c r="L268" s="95"/>
+      <c r="M268" s="95"/>
     </row>
     <row r="269" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="69"/>
       <c r="B269" s="69"/>
       <c r="C269" s="69"/>
       <c r="D269" s="69"/>
       <c r="E269" s="69"/>
       <c r="F269" s="69"/>
       <c r="G269" s="69"/>
       <c r="H269" s="69"/>
       <c r="I269" s="69"/>
       <c r="J269" s="69"/>
       <c r="K269" s="69"/>
       <c r="L269" s="69"/>
       <c r="M269" s="69"/>
     </row>
     <row r="270" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A270" s="91" t="s">
+      <c r="A270" s="92" t="s">
         <v>18</v>
       </c>
-      <c r="B270" s="91"/>
-[...10 lines deleted...]
-      <c r="M270" s="91"/>
+      <c r="B270" s="92"/>
+      <c r="C270" s="92"/>
+      <c r="D270" s="92"/>
+      <c r="E270" s="92"/>
+      <c r="F270" s="92"/>
+      <c r="G270" s="92"/>
+      <c r="H270" s="92"/>
+      <c r="I270" s="92"/>
+      <c r="J270" s="92"/>
+      <c r="K270" s="92"/>
+      <c r="L270" s="92"/>
+      <c r="M270" s="92"/>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A271" s="5"/>
       <c r="B271" s="5"/>
       <c r="C271" s="5"/>
       <c r="D271" s="5"/>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="6"/>
       <c r="H271" s="6"/>
       <c r="I271" s="5"/>
       <c r="J271" s="5"/>
       <c r="K271" s="6"/>
       <c r="L271" s="6"/>
       <c r="M271" s="5"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A272" s="7"/>
       <c r="B272" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C272" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D272" s="9" t="s">
@@ -10392,54 +10428,56 @@
         <v>883.63</v>
       </c>
       <c r="J277" s="28">
         <v>842.25</v>
       </c>
       <c r="K277" s="28">
         <v>874.97</v>
       </c>
       <c r="L277" s="28">
         <v>896.34</v>
       </c>
       <c r="M277" s="28">
         <v>974.3</v>
       </c>
     </row>
     <row r="278" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A278" s="11">
         <v>2026</v>
       </c>
       <c r="B278" s="28">
         <v>1569.45</v>
       </c>
       <c r="C278" s="28">
         <v>1290.3399999999999</v>
       </c>
-      <c r="D278" s="96">
+      <c r="D278" s="90">
         <v>1383.06</v>
       </c>
-      <c r="E278" s="78"/>
+      <c r="E278" s="97">
+        <v>1380.01</v>
+      </c>
       <c r="F278" s="28"/>
       <c r="G278" s="28"/>
       <c r="H278" s="28"/>
       <c r="I278" s="28"/>
       <c r="J278" s="28"/>
       <c r="K278" s="28"/>
       <c r="L278" s="28"/>
       <c r="M278" s="28"/>
     </row>
     <row r="279" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A279" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B279" s="35"/>
       <c r="C279" s="35"/>
       <c r="D279" s="35"/>
       <c r="E279" s="35"/>
       <c r="F279" s="35"/>
       <c r="G279" s="35"/>
       <c r="H279" s="35"/>
       <c r="I279" s="35"/>
       <c r="J279" s="35"/>
       <c r="K279" s="35"/>
       <c r="L279" s="35"/>
       <c r="M279" s="35"/>
@@ -10545,145 +10583,147 @@
       <c r="F282" s="24">
         <v>485.8</v>
       </c>
       <c r="G282" s="70">
         <v>492.9</v>
       </c>
       <c r="H282" s="48">
         <v>507.5</v>
       </c>
       <c r="I282" s="48">
         <v>527.79999999999995</v>
       </c>
       <c r="J282" s="48">
         <v>488.4</v>
       </c>
       <c r="K282" s="48">
         <v>510.4</v>
       </c>
       <c r="L282" s="29">
         <v>503.6</v>
       </c>
       <c r="M282" s="29">
         <v>499.9</v>
       </c>
     </row>
-    <row r="283" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A283" s="24">
         <v>2025</v>
       </c>
       <c r="B283" s="29">
         <v>518.20000000000005</v>
       </c>
       <c r="C283" s="29">
         <v>451.4</v>
       </c>
       <c r="D283" s="48">
         <v>499.3</v>
       </c>
-      <c r="E283" s="83">
+      <c r="E283" s="82">
         <v>522.5</v>
       </c>
       <c r="F283" s="29">
         <v>462.8</v>
       </c>
       <c r="G283" s="29">
         <v>516.29999999999995</v>
       </c>
       <c r="H283" s="29">
         <v>524.6</v>
       </c>
       <c r="I283" s="29">
         <v>497</v>
       </c>
       <c r="J283" s="29">
         <v>481.1</v>
       </c>
       <c r="K283" s="29">
         <v>495.4</v>
       </c>
       <c r="L283" s="29">
         <v>493.1</v>
       </c>
       <c r="M283" s="29">
         <v>550.29999999999995</v>
       </c>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="25">
         <v>2026</v>
       </c>
       <c r="B284" s="63">
         <v>586.5</v>
       </c>
       <c r="C284" s="63">
         <v>485.5</v>
       </c>
-      <c r="D284" s="97">
+      <c r="D284" s="91">
         <v>522</v>
       </c>
-      <c r="E284" s="79"/>
+      <c r="E284" s="98">
+        <v>523.4</v>
+      </c>
       <c r="F284" s="63"/>
       <c r="G284" s="63"/>
       <c r="H284" s="63"/>
       <c r="I284" s="63"/>
       <c r="J284" s="63"/>
       <c r="K284" s="63"/>
       <c r="L284" s="63"/>
       <c r="M284" s="63"/>
     </row>
     <row r="285" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A285" s="24"/>
       <c r="B285" s="48"/>
       <c r="C285" s="24"/>
       <c r="D285" s="24"/>
       <c r="E285" s="24"/>
       <c r="F285" s="24"/>
       <c r="G285" s="70"/>
       <c r="H285" s="48"/>
       <c r="I285" s="48"/>
       <c r="J285" s="48"/>
       <c r="K285" s="48"/>
       <c r="L285" s="29"/>
       <c r="M285" s="24"/>
     </row>
     <row r="286" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A286" s="91" t="s">
+      <c r="A286" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="B286" s="91"/>
-[...10 lines deleted...]
-      <c r="M286" s="91"/>
+      <c r="B286" s="92"/>
+      <c r="C286" s="92"/>
+      <c r="D286" s="92"/>
+      <c r="E286" s="92"/>
+      <c r="F286" s="92"/>
+      <c r="G286" s="92"/>
+      <c r="H286" s="92"/>
+      <c r="I286" s="92"/>
+      <c r="J286" s="92"/>
+      <c r="K286" s="92"/>
+      <c r="L286" s="92"/>
+      <c r="M286" s="92"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="26"/>
       <c r="B287" s="13"/>
       <c r="C287" s="13"/>
       <c r="D287" s="13"/>
       <c r="E287" s="13"/>
       <c r="F287" s="13"/>
       <c r="G287" s="13"/>
       <c r="H287" s="13"/>
       <c r="I287" s="13"/>
       <c r="J287" s="13"/>
       <c r="K287" s="13"/>
       <c r="L287" s="13"/>
       <c r="M287" s="13"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="7"/>
       <c r="B288" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C288" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D288" s="9" t="s">
@@ -10890,54 +10930,56 @@
       </c>
       <c r="J293" s="28">
         <v>3892.11</v>
       </c>
       <c r="K293" s="28">
         <v>4310.67</v>
       </c>
       <c r="L293" s="28">
         <v>4197.93</v>
       </c>
       <c r="M293" s="28">
         <v>4806.93</v>
       </c>
       <c r="N293" s="4"/>
     </row>
     <row r="294" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A294" s="23">
         <v>2026</v>
       </c>
       <c r="B294" s="28">
         <v>3052.83</v>
       </c>
       <c r="C294" s="28">
         <v>2251.14</v>
       </c>
-      <c r="D294" s="96">
+      <c r="D294" s="90">
         <v>2485.48</v>
       </c>
-      <c r="E294" s="78"/>
+      <c r="E294" s="97">
+        <v>2395.0100000000002</v>
+      </c>
       <c r="F294" s="28"/>
       <c r="G294" s="28"/>
       <c r="H294" s="28"/>
       <c r="I294" s="28"/>
       <c r="J294" s="28"/>
       <c r="K294" s="28"/>
       <c r="L294" s="28"/>
       <c r="M294" s="28"/>
       <c r="N294" s="4"/>
     </row>
     <row r="295" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A295" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="14"/>
       <c r="D295" s="14"/>
       <c r="E295" s="14"/>
       <c r="F295" s="14"/>
       <c r="G295" s="14"/>
       <c r="H295" s="14"/>
       <c r="I295" s="14"/>
       <c r="J295" s="14"/>
       <c r="K295" s="14"/>
       <c r="L295" s="14"/>
@@ -11099,54 +11141,56 @@
       </c>
       <c r="J299" s="28">
         <v>2697.1</v>
       </c>
       <c r="K299" s="28">
         <v>2903.8</v>
       </c>
       <c r="L299" s="28">
         <v>2888.6</v>
       </c>
       <c r="M299" s="28">
         <v>3915.1</v>
       </c>
       <c r="N299" s="4"/>
     </row>
     <row r="300" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A300" s="23">
         <v>2026</v>
       </c>
       <c r="B300" s="28">
         <v>2763.6</v>
       </c>
       <c r="C300" s="28">
         <v>2182.8000000000002</v>
       </c>
-      <c r="D300" s="96">
+      <c r="D300" s="90">
         <v>2432.8000000000002</v>
       </c>
-      <c r="E300" s="78"/>
+      <c r="E300" s="97">
+        <v>2282.6999999999998</v>
+      </c>
       <c r="F300" s="28"/>
       <c r="G300" s="28"/>
       <c r="H300" s="28"/>
       <c r="I300" s="28"/>
       <c r="J300" s="28"/>
       <c r="K300" s="28"/>
       <c r="L300" s="28"/>
       <c r="M300" s="28"/>
       <c r="N300" s="4"/>
     </row>
     <row r="301" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A301" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B301" s="14"/>
       <c r="C301" s="14"/>
       <c r="D301" s="14"/>
       <c r="E301" s="14"/>
       <c r="F301" s="14"/>
       <c r="G301" s="14"/>
       <c r="H301" s="14"/>
       <c r="I301" s="14"/>
       <c r="J301" s="14"/>
       <c r="K301" s="14"/>
       <c r="L301" s="14"/>
@@ -11309,54 +11353,56 @@
       </c>
       <c r="J305" s="28">
         <v>95.45</v>
       </c>
       <c r="K305" s="28">
         <v>97.83</v>
       </c>
       <c r="L305" s="28">
         <v>96.37</v>
       </c>
       <c r="M305" s="28">
         <v>146.08000000000001</v>
       </c>
       <c r="N305" s="4"/>
     </row>
     <row r="306" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A306" s="23">
         <v>2026</v>
       </c>
       <c r="B306" s="28">
         <v>147.80000000000001</v>
       </c>
       <c r="C306" s="28">
         <v>125.73</v>
       </c>
-      <c r="D306" s="96">
+      <c r="D306" s="90">
         <v>139.80000000000001</v>
       </c>
-      <c r="E306" s="78"/>
+      <c r="E306" s="97">
+        <v>115.61</v>
+      </c>
       <c r="F306" s="28"/>
       <c r="G306" s="28"/>
       <c r="H306" s="28"/>
       <c r="I306" s="28"/>
       <c r="J306" s="28"/>
       <c r="K306" s="28"/>
       <c r="L306" s="28"/>
       <c r="M306" s="28"/>
       <c r="N306" s="4"/>
     </row>
     <row r="307" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B307" s="14"/>
       <c r="C307" s="14"/>
       <c r="D307" s="14"/>
       <c r="E307" s="14"/>
       <c r="F307" s="14"/>
       <c r="G307" s="14"/>
       <c r="H307" s="14"/>
       <c r="I307" s="14"/>
       <c r="J307" s="14"/>
       <c r="K307" s="14"/>
       <c r="L307" s="14"/>
@@ -11473,140 +11519,142 @@
       </c>
       <c r="I310" s="22">
         <v>121.9</v>
       </c>
       <c r="J310" s="22">
         <v>78.599999999999994</v>
       </c>
       <c r="K310" s="22">
         <v>85.7</v>
       </c>
       <c r="L310" s="73">
         <v>78.900000000000006</v>
       </c>
       <c r="M310" s="29">
         <v>74.8</v>
       </c>
       <c r="N310" s="4"/>
     </row>
     <row r="311" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A311" s="23">
         <v>2025</v>
       </c>
       <c r="B311" s="29">
         <v>49.4</v>
       </c>
-      <c r="C311" s="88">
+      <c r="C311" s="87">
         <v>49.9</v>
       </c>
-      <c r="D311" s="89">
+      <c r="D311" s="88">
         <v>55.5</v>
       </c>
-      <c r="E311" s="83">
+      <c r="E311" s="82">
         <v>48.3</v>
       </c>
       <c r="F311" s="29">
         <v>56</v>
       </c>
       <c r="G311" s="29">
         <v>63.2</v>
       </c>
       <c r="H311" s="29">
         <v>70.7</v>
       </c>
       <c r="I311" s="29">
         <v>67.3</v>
       </c>
       <c r="J311" s="29">
         <v>47.5</v>
       </c>
       <c r="K311" s="29">
         <v>50.4</v>
       </c>
       <c r="L311" s="29">
         <v>47.6</v>
       </c>
       <c r="M311" s="29">
         <v>70.8</v>
       </c>
       <c r="N311" s="4"/>
     </row>
-    <row r="312" spans="1:14" s="85" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:14" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A312" s="32">
         <v>2026</v>
       </c>
       <c r="B312" s="63">
         <v>73.3</v>
       </c>
       <c r="C312" s="63">
         <v>65.2</v>
       </c>
-      <c r="D312" s="97">
+      <c r="D312" s="91">
         <v>72.5</v>
       </c>
-      <c r="E312" s="79"/>
+      <c r="E312" s="98">
+        <v>64.8</v>
+      </c>
       <c r="F312" s="63"/>
       <c r="G312" s="63"/>
       <c r="H312" s="63"/>
       <c r="I312" s="63"/>
       <c r="J312" s="63"/>
       <c r="K312" s="63"/>
       <c r="L312" s="63"/>
       <c r="M312" s="63"/>
-      <c r="N312" s="84"/>
+      <c r="N312" s="83"/>
     </row>
     <row r="313" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A313" s="12"/>
       <c r="B313" s="12"/>
       <c r="C313" s="12"/>
       <c r="D313" s="12"/>
       <c r="E313" s="12"/>
       <c r="F313" s="12"/>
       <c r="G313" s="13"/>
       <c r="H313" s="13"/>
       <c r="I313" s="12"/>
       <c r="J313" s="12"/>
       <c r="K313" s="13"/>
       <c r="L313" s="13"/>
       <c r="M313" s="12"/>
     </row>
     <row r="314" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A314" s="91" t="s">
+      <c r="A314" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="B314" s="91"/>
-[...10 lines deleted...]
-      <c r="M314" s="91"/>
+      <c r="B314" s="92"/>
+      <c r="C314" s="92"/>
+      <c r="D314" s="92"/>
+      <c r="E314" s="92"/>
+      <c r="F314" s="92"/>
+      <c r="G314" s="92"/>
+      <c r="H314" s="92"/>
+      <c r="I314" s="92"/>
+      <c r="J314" s="92"/>
+      <c r="K314" s="92"/>
+      <c r="L314" s="92"/>
+      <c r="M314" s="92"/>
     </row>
     <row r="315" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A315" s="65"/>
       <c r="B315" s="13"/>
       <c r="C315" s="13"/>
       <c r="D315" s="13"/>
       <c r="E315" s="13"/>
       <c r="F315" s="13"/>
       <c r="G315" s="13"/>
       <c r="H315" s="13"/>
       <c r="I315" s="13"/>
       <c r="J315" s="13"/>
       <c r="K315" s="13"/>
       <c r="L315" s="13"/>
       <c r="M315" s="13"/>
     </row>
     <row r="316" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A316" s="66"/>
       <c r="B316" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D316" s="9" t="s">
@@ -11768,54 +11816,56 @@
         <v>2</v>
       </c>
       <c r="J320" s="67" t="s">
         <v>2</v>
       </c>
       <c r="K320" s="67" t="s">
         <v>2</v>
       </c>
       <c r="L320" s="67" t="s">
         <v>2</v>
       </c>
       <c r="M320" s="67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="321" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A321" s="11">
         <v>2026</v>
       </c>
       <c r="B321" s="28">
         <v>0</v>
       </c>
       <c r="C321" s="28">
         <v>0</v>
       </c>
-      <c r="D321" s="96">
+      <c r="D321" s="90">
         <v>0</v>
       </c>
-      <c r="E321" s="67"/>
+      <c r="E321" s="97">
+        <v>0</v>
+      </c>
       <c r="F321" s="67"/>
       <c r="G321" s="67"/>
       <c r="H321" s="67"/>
       <c r="I321" s="67"/>
       <c r="J321" s="67"/>
       <c r="K321" s="67"/>
       <c r="L321" s="67"/>
       <c r="M321" s="67"/>
     </row>
     <row r="322" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A322" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B322" s="34"/>
       <c r="C322" s="13"/>
       <c r="D322" s="13"/>
       <c r="E322" s="13"/>
       <c r="F322" s="13"/>
       <c r="G322" s="13"/>
       <c r="H322" s="13"/>
       <c r="I322" s="13"/>
       <c r="J322" s="13"/>
       <c r="K322" s="13"/>
       <c r="L322" s="13"/>
       <c r="M322" s="13"/>
@@ -11931,54 +11981,56 @@
         <v>2</v>
       </c>
       <c r="J325" s="67" t="s">
         <v>2</v>
       </c>
       <c r="K325" s="67" t="s">
         <v>2</v>
       </c>
       <c r="L325" s="67" t="s">
         <v>2</v>
       </c>
       <c r="M325" s="67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="326" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A326" s="11">
         <v>2026</v>
       </c>
       <c r="B326" s="28">
         <v>3</v>
       </c>
       <c r="C326" s="28">
         <v>4</v>
       </c>
-      <c r="D326" s="96">
+      <c r="D326" s="90">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E326" s="67"/>
+      <c r="E326" s="97">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="F326" s="67"/>
       <c r="G326" s="67"/>
       <c r="H326" s="67"/>
       <c r="I326" s="67"/>
       <c r="J326" s="67"/>
       <c r="K326" s="67"/>
       <c r="L326" s="67"/>
       <c r="M326" s="67"/>
     </row>
     <row r="327" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A327" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B327" s="34"/>
       <c r="C327" s="13"/>
       <c r="D327" s="13"/>
       <c r="E327" s="13"/>
       <c r="F327" s="13"/>
       <c r="G327" s="16"/>
       <c r="H327" s="16"/>
       <c r="I327" s="13"/>
       <c r="J327" s="13"/>
       <c r="K327" s="13"/>
       <c r="L327" s="13"/>
       <c r="M327" s="13"/>
@@ -12094,54 +12146,56 @@
         <v>8.83</v>
       </c>
       <c r="J330" s="28">
         <v>5.47</v>
       </c>
       <c r="K330" s="28">
         <v>5.0199999999999996</v>
       </c>
       <c r="L330" s="28">
         <v>4.71</v>
       </c>
       <c r="M330" s="28">
         <v>4.62</v>
       </c>
     </row>
     <row r="331" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A331" s="11">
         <v>2026</v>
       </c>
       <c r="B331" s="28">
         <v>8.76</v>
       </c>
       <c r="C331" s="28">
         <v>7.77</v>
       </c>
-      <c r="D331" s="96">
+      <c r="D331" s="90">
         <v>8.5500000000000007</v>
       </c>
-      <c r="E331" s="78"/>
+      <c r="E331" s="97">
+        <v>9.9</v>
+      </c>
       <c r="F331" s="28"/>
       <c r="G331" s="28"/>
       <c r="H331" s="28"/>
       <c r="I331" s="28"/>
       <c r="J331" s="28"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="28"/>
     </row>
     <row r="332" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A332" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B332" s="34"/>
       <c r="C332" s="16"/>
       <c r="D332" s="16"/>
       <c r="E332" s="16"/>
       <c r="F332" s="16"/>
       <c r="G332" s="16"/>
       <c r="H332" s="16"/>
       <c r="I332" s="16"/>
       <c r="J332" s="16"/>
       <c r="K332" s="16"/>
       <c r="L332" s="16"/>
       <c r="M332" s="16"/>
@@ -12216,95 +12270,97 @@
         <v>19.100000000000001</v>
       </c>
       <c r="J334" s="19">
         <v>16.3</v>
       </c>
       <c r="K334" s="19">
         <v>12.6</v>
       </c>
       <c r="L334" s="29">
         <v>14.5</v>
       </c>
       <c r="M334" s="29">
         <v>13.2</v>
       </c>
     </row>
     <row r="335" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A335" s="22">
         <v>2025</v>
       </c>
       <c r="B335" s="29">
         <v>6.1</v>
       </c>
       <c r="C335" s="29">
         <v>5.4</v>
       </c>
-      <c r="D335" s="90">
+      <c r="D335" s="89">
         <v>6.3</v>
       </c>
-      <c r="E335" s="83">
+      <c r="E335" s="82">
         <v>5.7</v>
       </c>
       <c r="F335" s="29">
         <v>7.4</v>
       </c>
       <c r="G335" s="29">
         <v>10.9</v>
       </c>
       <c r="H335" s="29">
         <v>13</v>
       </c>
       <c r="I335" s="29">
         <v>11.7</v>
       </c>
       <c r="J335" s="29">
         <v>6.9</v>
       </c>
       <c r="K335" s="29">
         <v>6</v>
       </c>
       <c r="L335" s="29">
         <v>6</v>
       </c>
       <c r="M335" s="29">
         <v>5.6</v>
       </c>
     </row>
-    <row r="336" spans="1:13" s="85" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="336" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A336" s="33">
         <v>2026</v>
       </c>
       <c r="B336" s="63">
         <v>7.7</v>
       </c>
       <c r="C336" s="63">
         <v>7.1</v>
       </c>
-      <c r="D336" s="97">
+      <c r="D336" s="91">
         <v>7.9</v>
       </c>
-      <c r="E336" s="79"/>
+      <c r="E336" s="98">
+        <v>8.9</v>
+      </c>
       <c r="F336" s="63"/>
       <c r="G336" s="63"/>
       <c r="H336" s="63"/>
       <c r="I336" s="63"/>
       <c r="J336" s="63"/>
       <c r="K336" s="63"/>
       <c r="L336" s="63"/>
       <c r="M336" s="63">
         <v>5.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A314:M314"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A270:M270"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A268:M268"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A286:M286"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>