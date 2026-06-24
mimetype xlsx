--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 04 2026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 05 2026\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="15075" yWindow="-225" windowWidth="13755" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="months" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="42">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
@@ -633,70 +633,70 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -987,65 +987,65 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="93"/>
-[...10 lines deleted...]
-      <c r="M1" s="93"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -1792,54 +1792,56 @@
       </c>
       <c r="K21" s="28">
         <v>9622.6</v>
       </c>
       <c r="L21" s="28">
         <v>9722.5499999999993</v>
       </c>
       <c r="M21" s="28">
         <v>10835.18</v>
       </c>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>2026</v>
       </c>
       <c r="B22" s="28">
         <v>9265.18</v>
       </c>
       <c r="C22" s="28">
         <v>7187.61</v>
       </c>
       <c r="D22" s="28">
         <v>6973.67</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="92">
         <v>7056.23</v>
       </c>
-      <c r="F22" s="28"/>
+      <c r="F22" s="28">
+        <v>8432.49</v>
+      </c>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="28"/>
       <c r="N22" s="4"/>
     </row>
     <row r="23" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
@@ -2540,54 +2542,56 @@
       </c>
       <c r="K40" s="28">
         <v>3666.5</v>
       </c>
       <c r="L40" s="28">
         <v>3664.7</v>
       </c>
       <c r="M40" s="28">
         <v>4787.8999999999996</v>
       </c>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="15">
         <v>2026</v>
       </c>
       <c r="B41" s="28">
         <v>3597.7</v>
       </c>
       <c r="C41" s="28">
         <v>2939.3</v>
       </c>
       <c r="D41" s="28">
         <v>3222.4</v>
       </c>
-      <c r="E41" s="97">
+      <c r="E41" s="92">
         <v>3069.5</v>
       </c>
-      <c r="F41" s="28"/>
+      <c r="F41" s="28">
+        <v>3165.9</v>
+      </c>
       <c r="G41" s="28"/>
       <c r="H41" s="28"/>
       <c r="I41" s="28"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
@@ -3289,54 +3293,56 @@
       </c>
       <c r="K59" s="28">
         <v>13138.82</v>
       </c>
       <c r="L59" s="28">
         <v>12272.77</v>
       </c>
       <c r="M59" s="28">
         <v>12661.53</v>
       </c>
       <c r="N59" s="4"/>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="15">
         <v>2026</v>
       </c>
       <c r="B60" s="28">
         <v>10940.01</v>
       </c>
       <c r="C60" s="28">
         <v>11482.9</v>
       </c>
       <c r="D60" s="28">
         <v>12435.2</v>
       </c>
-      <c r="E60" s="97">
+      <c r="E60" s="92">
         <v>13598.17</v>
       </c>
-      <c r="F60" s="28"/>
+      <c r="F60" s="28">
+        <v>12569.87</v>
+      </c>
       <c r="G60" s="28"/>
       <c r="H60" s="28"/>
       <c r="I60" s="28"/>
       <c r="J60" s="28"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="28"/>
       <c r="N60" s="4"/>
     </row>
     <row r="61" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
@@ -4037,130 +4043,132 @@
       </c>
       <c r="K78" s="29">
         <v>279.39999999999998</v>
       </c>
       <c r="L78" s="29">
         <v>288.10000000000002</v>
       </c>
       <c r="M78" s="29">
         <v>317.7</v>
       </c>
       <c r="N78" s="83"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="32">
         <v>2026</v>
       </c>
       <c r="B79" s="63">
         <v>293.3</v>
       </c>
       <c r="C79" s="63">
         <v>289.39999999999998</v>
       </c>
       <c r="D79" s="63">
         <v>325.89999999999998</v>
       </c>
-      <c r="E79" s="98">
+      <c r="E79" s="93">
         <v>284.5</v>
       </c>
-      <c r="F79" s="85"/>
+      <c r="F79" s="63">
+        <v>284.7</v>
+      </c>
       <c r="G79" s="86"/>
       <c r="H79" s="86"/>
       <c r="I79" s="85"/>
       <c r="J79" s="85"/>
       <c r="K79" s="86"/>
       <c r="L79" s="86"/>
       <c r="M79" s="85"/>
     </row>
     <row r="80" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="96" t="s">
+      <c r="A80" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B80" s="96"/>
-[...5 lines deleted...]
-      <c r="H80" s="96"/>
+      <c r="B80" s="98"/>
+      <c r="C80" s="98"/>
+      <c r="D80" s="98"/>
+      <c r="E80" s="98"/>
+      <c r="F80" s="98"/>
+      <c r="G80" s="98"/>
+      <c r="H80" s="98"/>
       <c r="I80" s="19"/>
       <c r="J80" s="19"/>
       <c r="K80" s="19"/>
       <c r="L80" s="19"/>
       <c r="M80" s="19"/>
       <c r="N80" s="4"/>
     </row>
     <row r="81" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="94" t="s">
+      <c r="A81" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="B81" s="94"/>
-[...10 lines deleted...]
-      <c r="M81" s="94"/>
+      <c r="B81" s="96"/>
+      <c r="C81" s="96"/>
+      <c r="D81" s="96"/>
+      <c r="E81" s="96"/>
+      <c r="F81" s="96"/>
+      <c r="G81" s="96"/>
+      <c r="H81" s="96"/>
+      <c r="I81" s="96"/>
+      <c r="J81" s="96"/>
+      <c r="K81" s="96"/>
+      <c r="L81" s="96"/>
+      <c r="M81" s="96"/>
       <c r="N81" s="3"/>
     </row>
     <row r="82" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="72"/>
       <c r="B82" s="72"/>
       <c r="C82" s="72"/>
       <c r="D82" s="72"/>
       <c r="E82" s="72"/>
       <c r="F82" s="72"/>
       <c r="G82" s="72"/>
       <c r="H82" s="72"/>
       <c r="I82" s="72"/>
       <c r="J82" s="72"/>
       <c r="K82" s="72"/>
       <c r="L82" s="72"/>
       <c r="M82" s="72"/>
       <c r="N82" s="3"/>
     </row>
     <row r="83" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A83" s="92" t="s">
+      <c r="A83" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="B83" s="92"/>
-[...10 lines deleted...]
-      <c r="M83" s="92"/>
+      <c r="B83" s="94"/>
+      <c r="C83" s="94"/>
+      <c r="D83" s="94"/>
+      <c r="E83" s="94"/>
+      <c r="F83" s="94"/>
+      <c r="G83" s="94"/>
+      <c r="H83" s="94"/>
+      <c r="I83" s="94"/>
+      <c r="J83" s="94"/>
+      <c r="K83" s="94"/>
+      <c r="L83" s="94"/>
+      <c r="M83" s="94"/>
     </row>
     <row r="84" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="26"/>
       <c r="B84" s="13"/>
       <c r="C84" s="13"/>
       <c r="D84" s="13"/>
       <c r="E84" s="13"/>
       <c r="F84" s="13"/>
       <c r="G84" s="13"/>
       <c r="H84" s="13"/>
       <c r="I84" s="13"/>
       <c r="J84" s="13"/>
       <c r="K84" s="13"/>
       <c r="L84" s="13"/>
       <c r="M84" s="13"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A85" s="7"/>
       <c r="B85" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D85" s="9" t="s">
@@ -4699,54 +4707,56 @@
       </c>
       <c r="K98" s="28">
         <v>4436.96</v>
       </c>
       <c r="L98" s="28">
         <v>4628.28</v>
       </c>
       <c r="M98" s="28">
         <v>5053.95</v>
       </c>
       <c r="N98" s="4"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A99" s="37">
         <v>2026</v>
       </c>
       <c r="B99" s="28">
         <v>4642.8900000000003</v>
       </c>
       <c r="C99" s="28">
         <v>3646.12</v>
       </c>
       <c r="D99" s="90">
         <v>3105.13</v>
       </c>
-      <c r="E99" s="97">
+      <c r="E99" s="92">
         <v>3281.2</v>
       </c>
-      <c r="F99" s="28"/>
+      <c r="F99" s="28">
+        <v>4417.1400000000003</v>
+      </c>
       <c r="G99" s="28"/>
       <c r="H99" s="28"/>
       <c r="I99" s="28"/>
       <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
       <c r="M99" s="28"/>
       <c r="N99" s="4"/>
     </row>
     <row r="100" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="14"/>
       <c r="C100" s="35"/>
       <c r="D100" s="14"/>
       <c r="E100" s="16"/>
       <c r="F100" s="16"/>
       <c r="G100" s="16"/>
       <c r="H100" s="35"/>
       <c r="I100" s="16"/>
       <c r="J100" s="35"/>
       <c r="K100" s="35"/>
       <c r="L100" s="35"/>
       <c r="M100" s="16"/>
@@ -5239,54 +5249,56 @@
       </c>
       <c r="K112" s="28">
         <v>267.3</v>
       </c>
       <c r="L112" s="28">
         <v>283</v>
       </c>
       <c r="M112" s="28">
         <v>322.5</v>
       </c>
       <c r="N112" s="4"/>
     </row>
     <row r="113" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="37">
         <v>2026</v>
       </c>
       <c r="B113" s="28">
         <v>247.6</v>
       </c>
       <c r="C113" s="28">
         <v>271</v>
       </c>
       <c r="D113" s="90">
         <v>267.7</v>
       </c>
-      <c r="E113" s="97">
+      <c r="E113" s="92">
         <v>263.39999999999998</v>
       </c>
-      <c r="F113" s="28"/>
+      <c r="F113" s="28">
+        <v>254.1</v>
+      </c>
       <c r="G113" s="28"/>
       <c r="H113" s="28"/>
       <c r="I113" s="28"/>
       <c r="J113" s="28"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
       <c r="M113" s="28"/>
       <c r="N113" s="4"/>
     </row>
     <row r="114" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A114" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="14"/>
       <c r="C114" s="14"/>
       <c r="D114" s="14"/>
       <c r="E114" s="14"/>
       <c r="F114" s="14"/>
       <c r="G114" s="14"/>
       <c r="H114" s="14"/>
       <c r="I114" s="14"/>
       <c r="J114" s="14"/>
       <c r="K114" s="14"/>
       <c r="L114" s="14"/>
       <c r="M114" s="14"/>
@@ -7591,146 +7603,154 @@
       <c r="C185" s="28"/>
       <c r="D185" s="28"/>
       <c r="E185" s="78"/>
       <c r="F185" s="28"/>
       <c r="G185" s="28"/>
       <c r="H185" s="28"/>
       <c r="I185" s="28"/>
       <c r="J185" s="28"/>
       <c r="K185" s="28"/>
       <c r="L185" s="28"/>
       <c r="M185" s="28"/>
     </row>
     <row r="186" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A186" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B186" s="28">
         <v>10783.46</v>
       </c>
       <c r="C186" s="28">
         <v>11349.4</v>
       </c>
       <c r="D186" s="90">
         <v>12286.86</v>
       </c>
-      <c r="E186" s="97">
+      <c r="E186" s="92">
         <v>13472.65</v>
       </c>
-      <c r="F186" s="28"/>
+      <c r="F186" s="28">
+        <v>12438.67</v>
+      </c>
       <c r="G186" s="28"/>
       <c r="H186" s="28"/>
       <c r="I186" s="28"/>
       <c r="J186" s="28"/>
       <c r="K186" s="28"/>
       <c r="L186" s="28"/>
       <c r="M186" s="28"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B187" s="28"/>
       <c r="C187" s="28"/>
       <c r="D187" s="28"/>
       <c r="E187" s="28"/>
       <c r="F187" s="28"/>
       <c r="G187" s="28"/>
       <c r="H187" s="28"/>
       <c r="I187" s="28"/>
       <c r="J187" s="28"/>
       <c r="K187" s="28"/>
       <c r="L187" s="28"/>
       <c r="M187" s="28"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B188" s="28">
         <v>10171.1</v>
       </c>
       <c r="C188" s="28">
         <v>10754.31</v>
       </c>
       <c r="D188" s="90">
         <v>11735.69</v>
       </c>
-      <c r="E188" s="97">
+      <c r="E188" s="92">
         <v>12952.81</v>
       </c>
-      <c r="F188" s="28"/>
+      <c r="F188" s="28">
+        <v>12226.01</v>
+      </c>
       <c r="G188" s="28"/>
       <c r="H188" s="28"/>
       <c r="I188" s="28"/>
       <c r="J188" s="28"/>
       <c r="K188" s="28"/>
       <c r="L188" s="28"/>
       <c r="M188" s="28"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="28">
         <v>22</v>
       </c>
       <c r="C189" s="28">
         <v>28.3</v>
       </c>
       <c r="D189" s="90">
         <v>31.71</v>
       </c>
-      <c r="E189" s="97">
+      <c r="E189" s="92">
         <v>27.48</v>
       </c>
-      <c r="F189" s="28"/>
+      <c r="F189" s="28">
+        <v>23.73</v>
+      </c>
       <c r="G189" s="28"/>
       <c r="H189" s="28"/>
       <c r="I189" s="28"/>
       <c r="J189" s="28"/>
       <c r="K189" s="28"/>
       <c r="L189" s="28"/>
       <c r="M189" s="28"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B190" s="28">
         <v>590.36</v>
       </c>
       <c r="C190" s="28">
         <v>566.79999999999995</v>
       </c>
       <c r="D190" s="90">
         <v>519.46</v>
       </c>
-      <c r="E190" s="97">
+      <c r="E190" s="92">
         <v>492.36</v>
       </c>
-      <c r="F190" s="28"/>
+      <c r="F190" s="28">
+        <v>188.93</v>
+      </c>
       <c r="G190" s="28"/>
       <c r="H190" s="28"/>
       <c r="I190" s="28"/>
       <c r="J190" s="28"/>
       <c r="K190" s="28"/>
       <c r="L190" s="28"/>
       <c r="M190" s="28"/>
     </row>
     <row r="191" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B191" s="16"/>
       <c r="C191" s="16"/>
       <c r="D191" s="16"/>
       <c r="E191" s="16"/>
       <c r="F191" s="16"/>
       <c r="G191" s="16"/>
       <c r="H191" s="16"/>
       <c r="I191" s="45"/>
       <c r="J191" s="45"/>
       <c r="K191" s="16"/>
       <c r="L191" s="16"/>
       <c r="M191" s="16"/>
     </row>
@@ -10030,202 +10050,210 @@
       <c r="C262" s="28"/>
       <c r="D262" s="29"/>
       <c r="E262" s="79"/>
       <c r="F262" s="28"/>
       <c r="G262" s="28"/>
       <c r="H262" s="17"/>
       <c r="I262" s="28"/>
       <c r="J262" s="29"/>
       <c r="K262" s="28"/>
       <c r="L262" s="28"/>
       <c r="M262" s="29"/>
     </row>
     <row r="263" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A263" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B263" s="28">
         <v>212.3</v>
       </c>
       <c r="C263" s="28">
         <v>217.1</v>
       </c>
       <c r="D263" s="90">
         <v>245.5</v>
       </c>
-      <c r="E263" s="97">
+      <c r="E263" s="92">
         <v>210.8</v>
       </c>
-      <c r="F263" s="28"/>
+      <c r="F263" s="28">
+        <v>200</v>
+      </c>
       <c r="G263" s="28"/>
       <c r="H263" s="17"/>
       <c r="I263" s="28"/>
       <c r="J263" s="29"/>
       <c r="K263" s="28"/>
       <c r="L263" s="28"/>
       <c r="M263" s="29"/>
     </row>
     <row r="264" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A264" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B264" s="28"/>
       <c r="C264" s="28"/>
       <c r="D264" s="29"/>
       <c r="E264" s="28"/>
       <c r="F264" s="28"/>
       <c r="G264" s="28"/>
       <c r="H264" s="17"/>
       <c r="I264" s="28"/>
       <c r="J264" s="29"/>
       <c r="K264" s="28"/>
       <c r="L264" s="28"/>
       <c r="M264" s="29"/>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A265" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="29">
         <v>204.1</v>
       </c>
       <c r="C265" s="28">
         <v>209.2</v>
       </c>
       <c r="D265" s="90">
         <v>238.3</v>
       </c>
-      <c r="E265" s="97">
+      <c r="E265" s="92">
         <v>203.9</v>
       </c>
-      <c r="F265" s="28"/>
+      <c r="F265" s="28">
+        <v>196.7</v>
+      </c>
       <c r="G265" s="28"/>
       <c r="H265" s="17"/>
       <c r="I265" s="28"/>
       <c r="J265" s="29"/>
       <c r="K265" s="28"/>
       <c r="L265" s="28"/>
       <c r="M265" s="29"/>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A266" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="29">
         <v>0</v>
       </c>
       <c r="C266" s="28">
         <v>0.1</v>
       </c>
       <c r="D266" s="90">
         <v>0.1</v>
       </c>
-      <c r="E266" s="97">
+      <c r="E266" s="92">
         <v>0.1</v>
       </c>
-      <c r="F266" s="28"/>
+      <c r="F266" s="28">
+        <v>0.1</v>
+      </c>
       <c r="G266" s="28"/>
       <c r="H266" s="17"/>
       <c r="I266" s="28"/>
       <c r="J266" s="29"/>
       <c r="K266" s="28"/>
       <c r="L266" s="28"/>
       <c r="M266" s="29"/>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A267" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="63">
         <v>8.1</v>
       </c>
       <c r="C267" s="63">
         <v>7.9</v>
       </c>
       <c r="D267" s="91">
         <v>7.1</v>
       </c>
-      <c r="E267" s="98">
+      <c r="E267" s="93">
         <v>6.8</v>
       </c>
-      <c r="F267" s="63"/>
+      <c r="F267" s="63">
+        <v>3.2</v>
+      </c>
       <c r="G267" s="63"/>
       <c r="H267" s="81"/>
       <c r="I267" s="63"/>
       <c r="J267" s="63"/>
       <c r="K267" s="63"/>
       <c r="L267" s="63"/>
       <c r="M267" s="63"/>
     </row>
     <row r="268" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="95" t="s">
+      <c r="A268" s="97" t="s">
         <v>33</v>
       </c>
-      <c r="B268" s="95"/>
-[...10 lines deleted...]
-      <c r="M268" s="95"/>
+      <c r="B268" s="97"/>
+      <c r="C268" s="97"/>
+      <c r="D268" s="97"/>
+      <c r="E268" s="97"/>
+      <c r="F268" s="97"/>
+      <c r="G268" s="97"/>
+      <c r="H268" s="97"/>
+      <c r="I268" s="97"/>
+      <c r="J268" s="97"/>
+      <c r="K268" s="97"/>
+      <c r="L268" s="97"/>
+      <c r="M268" s="97"/>
     </row>
     <row r="269" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="69"/>
       <c r="B269" s="69"/>
       <c r="C269" s="69"/>
       <c r="D269" s="69"/>
       <c r="E269" s="69"/>
       <c r="F269" s="69"/>
       <c r="G269" s="69"/>
       <c r="H269" s="69"/>
       <c r="I269" s="69"/>
       <c r="J269" s="69"/>
       <c r="K269" s="69"/>
       <c r="L269" s="69"/>
       <c r="M269" s="69"/>
     </row>
     <row r="270" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A270" s="92" t="s">
+      <c r="A270" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="B270" s="92"/>
-[...10 lines deleted...]
-      <c r="M270" s="92"/>
+      <c r="B270" s="94"/>
+      <c r="C270" s="94"/>
+      <c r="D270" s="94"/>
+      <c r="E270" s="94"/>
+      <c r="F270" s="94"/>
+      <c r="G270" s="94"/>
+      <c r="H270" s="94"/>
+      <c r="I270" s="94"/>
+      <c r="J270" s="94"/>
+      <c r="K270" s="94"/>
+      <c r="L270" s="94"/>
+      <c r="M270" s="94"/>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A271" s="5"/>
       <c r="B271" s="5"/>
       <c r="C271" s="5"/>
       <c r="D271" s="5"/>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="6"/>
       <c r="H271" s="6"/>
       <c r="I271" s="5"/>
       <c r="J271" s="5"/>
       <c r="K271" s="6"/>
       <c r="L271" s="6"/>
       <c r="M271" s="5"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A272" s="7"/>
       <c r="B272" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C272" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D272" s="9" t="s">
@@ -10431,54 +10459,56 @@
         <v>842.25</v>
       </c>
       <c r="K277" s="28">
         <v>874.97</v>
       </c>
       <c r="L277" s="28">
         <v>896.34</v>
       </c>
       <c r="M277" s="28">
         <v>974.3</v>
       </c>
     </row>
     <row r="278" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A278" s="11">
         <v>2026</v>
       </c>
       <c r="B278" s="28">
         <v>1569.45</v>
       </c>
       <c r="C278" s="28">
         <v>1290.3399999999999</v>
       </c>
       <c r="D278" s="90">
         <v>1383.06</v>
       </c>
-      <c r="E278" s="97">
+      <c r="E278" s="92">
         <v>1380.01</v>
       </c>
-      <c r="F278" s="28"/>
+      <c r="F278" s="28">
+        <v>1572.22</v>
+      </c>
       <c r="G278" s="28"/>
       <c r="H278" s="28"/>
       <c r="I278" s="28"/>
       <c r="J278" s="28"/>
       <c r="K278" s="28"/>
       <c r="L278" s="28"/>
       <c r="M278" s="28"/>
     </row>
     <row r="279" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A279" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B279" s="35"/>
       <c r="C279" s="35"/>
       <c r="D279" s="35"/>
       <c r="E279" s="35"/>
       <c r="F279" s="35"/>
       <c r="G279" s="35"/>
       <c r="H279" s="35"/>
       <c r="I279" s="35"/>
       <c r="J279" s="35"/>
       <c r="K279" s="35"/>
       <c r="L279" s="35"/>
       <c r="M279" s="35"/>
     </row>
@@ -10637,93 +10667,95 @@
         <v>481.1</v>
       </c>
       <c r="K283" s="29">
         <v>495.4</v>
       </c>
       <c r="L283" s="29">
         <v>493.1</v>
       </c>
       <c r="M283" s="29">
         <v>550.29999999999995</v>
       </c>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="25">
         <v>2026</v>
       </c>
       <c r="B284" s="63">
         <v>586.5</v>
       </c>
       <c r="C284" s="63">
         <v>485.5</v>
       </c>
       <c r="D284" s="91">
         <v>522</v>
       </c>
-      <c r="E284" s="98">
+      <c r="E284" s="93">
         <v>523.4</v>
       </c>
-      <c r="F284" s="63"/>
+      <c r="F284" s="63">
+        <v>581.1</v>
+      </c>
       <c r="G284" s="63"/>
       <c r="H284" s="63"/>
       <c r="I284" s="63"/>
       <c r="J284" s="63"/>
       <c r="K284" s="63"/>
       <c r="L284" s="63"/>
       <c r="M284" s="63"/>
     </row>
     <row r="285" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A285" s="24"/>
       <c r="B285" s="48"/>
       <c r="C285" s="24"/>
       <c r="D285" s="24"/>
       <c r="E285" s="24"/>
       <c r="F285" s="24"/>
       <c r="G285" s="70"/>
       <c r="H285" s="48"/>
       <c r="I285" s="48"/>
       <c r="J285" s="48"/>
       <c r="K285" s="48"/>
       <c r="L285" s="29"/>
       <c r="M285" s="24"/>
     </row>
     <row r="286" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A286" s="92" t="s">
+      <c r="A286" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="B286" s="92"/>
-[...10 lines deleted...]
-      <c r="M286" s="92"/>
+      <c r="B286" s="94"/>
+      <c r="C286" s="94"/>
+      <c r="D286" s="94"/>
+      <c r="E286" s="94"/>
+      <c r="F286" s="94"/>
+      <c r="G286" s="94"/>
+      <c r="H286" s="94"/>
+      <c r="I286" s="94"/>
+      <c r="J286" s="94"/>
+      <c r="K286" s="94"/>
+      <c r="L286" s="94"/>
+      <c r="M286" s="94"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="26"/>
       <c r="B287" s="13"/>
       <c r="C287" s="13"/>
       <c r="D287" s="13"/>
       <c r="E287" s="13"/>
       <c r="F287" s="13"/>
       <c r="G287" s="13"/>
       <c r="H287" s="13"/>
       <c r="I287" s="13"/>
       <c r="J287" s="13"/>
       <c r="K287" s="13"/>
       <c r="L287" s="13"/>
       <c r="M287" s="13"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="7"/>
       <c r="B288" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C288" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D288" s="9" t="s">
@@ -10933,54 +10965,56 @@
       </c>
       <c r="K293" s="28">
         <v>4310.67</v>
       </c>
       <c r="L293" s="28">
         <v>4197.93</v>
       </c>
       <c r="M293" s="28">
         <v>4806.93</v>
       </c>
       <c r="N293" s="4"/>
     </row>
     <row r="294" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A294" s="23">
         <v>2026</v>
       </c>
       <c r="B294" s="28">
         <v>3052.83</v>
       </c>
       <c r="C294" s="28">
         <v>2251.14</v>
       </c>
       <c r="D294" s="90">
         <v>2485.48</v>
       </c>
-      <c r="E294" s="97">
+      <c r="E294" s="92">
         <v>2395.0100000000002</v>
       </c>
-      <c r="F294" s="28"/>
+      <c r="F294" s="28">
+        <v>2443.13</v>
+      </c>
       <c r="G294" s="28"/>
       <c r="H294" s="28"/>
       <c r="I294" s="28"/>
       <c r="J294" s="28"/>
       <c r="K294" s="28"/>
       <c r="L294" s="28"/>
       <c r="M294" s="28"/>
       <c r="N294" s="4"/>
     </row>
     <row r="295" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A295" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="14"/>
       <c r="D295" s="14"/>
       <c r="E295" s="14"/>
       <c r="F295" s="14"/>
       <c r="G295" s="14"/>
       <c r="H295" s="14"/>
       <c r="I295" s="14"/>
       <c r="J295" s="14"/>
       <c r="K295" s="14"/>
       <c r="L295" s="14"/>
       <c r="M295" s="14"/>
@@ -11144,54 +11178,56 @@
       </c>
       <c r="K299" s="28">
         <v>2903.8</v>
       </c>
       <c r="L299" s="28">
         <v>2888.6</v>
       </c>
       <c r="M299" s="28">
         <v>3915.1</v>
       </c>
       <c r="N299" s="4"/>
     </row>
     <row r="300" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A300" s="23">
         <v>2026</v>
       </c>
       <c r="B300" s="28">
         <v>2763.6</v>
       </c>
       <c r="C300" s="28">
         <v>2182.8000000000002</v>
       </c>
       <c r="D300" s="90">
         <v>2432.8000000000002</v>
       </c>
-      <c r="E300" s="97">
+      <c r="E300" s="92">
         <v>2282.6999999999998</v>
       </c>
-      <c r="F300" s="28"/>
+      <c r="F300" s="28">
+        <v>2330.6999999999998</v>
+      </c>
       <c r="G300" s="28"/>
       <c r="H300" s="28"/>
       <c r="I300" s="28"/>
       <c r="J300" s="28"/>
       <c r="K300" s="28"/>
       <c r="L300" s="28"/>
       <c r="M300" s="28"/>
       <c r="N300" s="4"/>
     </row>
     <row r="301" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A301" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B301" s="14"/>
       <c r="C301" s="14"/>
       <c r="D301" s="14"/>
       <c r="E301" s="14"/>
       <c r="F301" s="14"/>
       <c r="G301" s="14"/>
       <c r="H301" s="14"/>
       <c r="I301" s="14"/>
       <c r="J301" s="14"/>
       <c r="K301" s="14"/>
       <c r="L301" s="14"/>
       <c r="M301" s="14"/>
@@ -11356,54 +11392,56 @@
       </c>
       <c r="K305" s="28">
         <v>97.83</v>
       </c>
       <c r="L305" s="28">
         <v>96.37</v>
       </c>
       <c r="M305" s="28">
         <v>146.08000000000001</v>
       </c>
       <c r="N305" s="4"/>
     </row>
     <row r="306" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A306" s="23">
         <v>2026</v>
       </c>
       <c r="B306" s="28">
         <v>147.80000000000001</v>
       </c>
       <c r="C306" s="28">
         <v>125.73</v>
       </c>
       <c r="D306" s="90">
         <v>139.80000000000001</v>
       </c>
-      <c r="E306" s="97">
+      <c r="E306" s="92">
         <v>115.61</v>
       </c>
-      <c r="F306" s="28"/>
+      <c r="F306" s="28">
+        <v>119.82</v>
+      </c>
       <c r="G306" s="28"/>
       <c r="H306" s="28"/>
       <c r="I306" s="28"/>
       <c r="J306" s="28"/>
       <c r="K306" s="28"/>
       <c r="L306" s="28"/>
       <c r="M306" s="28"/>
       <c r="N306" s="4"/>
     </row>
     <row r="307" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B307" s="14"/>
       <c r="C307" s="14"/>
       <c r="D307" s="14"/>
       <c r="E307" s="14"/>
       <c r="F307" s="14"/>
       <c r="G307" s="14"/>
       <c r="H307" s="14"/>
       <c r="I307" s="14"/>
       <c r="J307" s="14"/>
       <c r="K307" s="14"/>
       <c r="L307" s="14"/>
       <c r="M307" s="14"/>
@@ -11567,94 +11605,96 @@
       </c>
       <c r="K311" s="29">
         <v>50.4</v>
       </c>
       <c r="L311" s="29">
         <v>47.6</v>
       </c>
       <c r="M311" s="29">
         <v>70.8</v>
       </c>
       <c r="N311" s="4"/>
     </row>
     <row r="312" spans="1:14" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A312" s="32">
         <v>2026</v>
       </c>
       <c r="B312" s="63">
         <v>73.3</v>
       </c>
       <c r="C312" s="63">
         <v>65.2</v>
       </c>
       <c r="D312" s="91">
         <v>72.5</v>
       </c>
-      <c r="E312" s="98">
+      <c r="E312" s="93">
         <v>64.8</v>
       </c>
-      <c r="F312" s="63"/>
+      <c r="F312" s="63">
+        <v>69.2</v>
+      </c>
       <c r="G312" s="63"/>
       <c r="H312" s="63"/>
       <c r="I312" s="63"/>
       <c r="J312" s="63"/>
       <c r="K312" s="63"/>
       <c r="L312" s="63"/>
       <c r="M312" s="63"/>
       <c r="N312" s="83"/>
     </row>
     <row r="313" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A313" s="12"/>
       <c r="B313" s="12"/>
       <c r="C313" s="12"/>
       <c r="D313" s="12"/>
       <c r="E313" s="12"/>
       <c r="F313" s="12"/>
       <c r="G313" s="13"/>
       <c r="H313" s="13"/>
       <c r="I313" s="12"/>
       <c r="J313" s="12"/>
       <c r="K313" s="13"/>
       <c r="L313" s="13"/>
       <c r="M313" s="12"/>
     </row>
     <row r="314" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A314" s="92" t="s">
+      <c r="A314" s="94" t="s">
         <v>35</v>
       </c>
-      <c r="B314" s="92"/>
-[...10 lines deleted...]
-      <c r="M314" s="92"/>
+      <c r="B314" s="94"/>
+      <c r="C314" s="94"/>
+      <c r="D314" s="94"/>
+      <c r="E314" s="94"/>
+      <c r="F314" s="94"/>
+      <c r="G314" s="94"/>
+      <c r="H314" s="94"/>
+      <c r="I314" s="94"/>
+      <c r="J314" s="94"/>
+      <c r="K314" s="94"/>
+      <c r="L314" s="94"/>
+      <c r="M314" s="94"/>
     </row>
     <row r="315" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A315" s="65"/>
       <c r="B315" s="13"/>
       <c r="C315" s="13"/>
       <c r="D315" s="13"/>
       <c r="E315" s="13"/>
       <c r="F315" s="13"/>
       <c r="G315" s="13"/>
       <c r="H315" s="13"/>
       <c r="I315" s="13"/>
       <c r="J315" s="13"/>
       <c r="K315" s="13"/>
       <c r="L315" s="13"/>
       <c r="M315" s="13"/>
     </row>
     <row r="316" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A316" s="66"/>
       <c r="B316" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D316" s="9" t="s">
@@ -11819,54 +11859,56 @@
         <v>2</v>
       </c>
       <c r="K320" s="67" t="s">
         <v>2</v>
       </c>
       <c r="L320" s="67" t="s">
         <v>2</v>
       </c>
       <c r="M320" s="67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="321" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A321" s="11">
         <v>2026</v>
       </c>
       <c r="B321" s="28">
         <v>0</v>
       </c>
       <c r="C321" s="28">
         <v>0</v>
       </c>
       <c r="D321" s="90">
         <v>0</v>
       </c>
-      <c r="E321" s="97">
+      <c r="E321" s="92">
         <v>0</v>
       </c>
-      <c r="F321" s="67"/>
+      <c r="F321" s="28">
+        <v>0</v>
+      </c>
       <c r="G321" s="67"/>
       <c r="H321" s="67"/>
       <c r="I321" s="67"/>
       <c r="J321" s="67"/>
       <c r="K321" s="67"/>
       <c r="L321" s="67"/>
       <c r="M321" s="67"/>
     </row>
     <row r="322" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A322" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B322" s="34"/>
       <c r="C322" s="13"/>
       <c r="D322" s="13"/>
       <c r="E322" s="13"/>
       <c r="F322" s="13"/>
       <c r="G322" s="13"/>
       <c r="H322" s="13"/>
       <c r="I322" s="13"/>
       <c r="J322" s="13"/>
       <c r="K322" s="13"/>
       <c r="L322" s="13"/>
       <c r="M322" s="13"/>
     </row>
@@ -11984,54 +12026,56 @@
         <v>2</v>
       </c>
       <c r="K325" s="67" t="s">
         <v>2</v>
       </c>
       <c r="L325" s="67" t="s">
         <v>2</v>
       </c>
       <c r="M325" s="67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="326" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A326" s="11">
         <v>2026</v>
       </c>
       <c r="B326" s="28">
         <v>3</v>
       </c>
       <c r="C326" s="28">
         <v>4</v>
       </c>
       <c r="D326" s="90">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E326" s="97">
+      <c r="E326" s="92">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F326" s="67"/>
+      <c r="F326" s="28">
+        <v>2.1</v>
+      </c>
       <c r="G326" s="67"/>
       <c r="H326" s="67"/>
       <c r="I326" s="67"/>
       <c r="J326" s="67"/>
       <c r="K326" s="67"/>
       <c r="L326" s="67"/>
       <c r="M326" s="67"/>
     </row>
     <row r="327" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A327" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B327" s="34"/>
       <c r="C327" s="13"/>
       <c r="D327" s="13"/>
       <c r="E327" s="13"/>
       <c r="F327" s="13"/>
       <c r="G327" s="16"/>
       <c r="H327" s="16"/>
       <c r="I327" s="13"/>
       <c r="J327" s="13"/>
       <c r="K327" s="13"/>
       <c r="L327" s="13"/>
       <c r="M327" s="13"/>
     </row>
@@ -12149,54 +12193,56 @@
         <v>5.47</v>
       </c>
       <c r="K330" s="28">
         <v>5.0199999999999996</v>
       </c>
       <c r="L330" s="28">
         <v>4.71</v>
       </c>
       <c r="M330" s="28">
         <v>4.62</v>
       </c>
     </row>
     <row r="331" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A331" s="11">
         <v>2026</v>
       </c>
       <c r="B331" s="28">
         <v>8.76</v>
       </c>
       <c r="C331" s="28">
         <v>7.77</v>
       </c>
       <c r="D331" s="90">
         <v>8.5500000000000007</v>
       </c>
-      <c r="E331" s="97">
+      <c r="E331" s="92">
         <v>9.9</v>
       </c>
-      <c r="F331" s="28"/>
+      <c r="F331" s="28">
+        <v>11.38</v>
+      </c>
       <c r="G331" s="28"/>
       <c r="H331" s="28"/>
       <c r="I331" s="28"/>
       <c r="J331" s="28"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="28"/>
     </row>
     <row r="332" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A332" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B332" s="34"/>
       <c r="C332" s="16"/>
       <c r="D332" s="16"/>
       <c r="E332" s="16"/>
       <c r="F332" s="16"/>
       <c r="G332" s="16"/>
       <c r="H332" s="16"/>
       <c r="I332" s="16"/>
       <c r="J332" s="16"/>
       <c r="K332" s="16"/>
       <c r="L332" s="16"/>
       <c r="M332" s="16"/>
     </row>
@@ -12314,54 +12360,56 @@
         <v>6.9</v>
       </c>
       <c r="K335" s="29">
         <v>6</v>
       </c>
       <c r="L335" s="29">
         <v>6</v>
       </c>
       <c r="M335" s="29">
         <v>5.6</v>
       </c>
     </row>
     <row r="336" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A336" s="33">
         <v>2026</v>
       </c>
       <c r="B336" s="63">
         <v>7.7</v>
       </c>
       <c r="C336" s="63">
         <v>7.1</v>
       </c>
       <c r="D336" s="91">
         <v>7.9</v>
       </c>
-      <c r="E336" s="98">
+      <c r="E336" s="93">
         <v>8.9</v>
       </c>
-      <c r="F336" s="63"/>
+      <c r="F336" s="63">
+        <v>15.5</v>
+      </c>
       <c r="G336" s="63"/>
       <c r="H336" s="63"/>
       <c r="I336" s="63"/>
       <c r="J336" s="63"/>
       <c r="K336" s="63"/>
       <c r="L336" s="63"/>
       <c r="M336" s="63">
         <v>5.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A314:M314"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A270:M270"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A268:M268"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A286:M286"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>