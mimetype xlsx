--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 05 2026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 06 2026\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="15075" yWindow="-225" windowWidth="13755" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="months" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="42">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
@@ -1798,51 +1798,53 @@
       </c>
       <c r="M21" s="28">
         <v>10835.18</v>
       </c>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>2026</v>
       </c>
       <c r="B22" s="28">
         <v>9265.18</v>
       </c>
       <c r="C22" s="28">
         <v>7187.61</v>
       </c>
       <c r="D22" s="28">
         <v>6973.67</v>
       </c>
       <c r="E22" s="92">
         <v>7056.23</v>
       </c>
       <c r="F22" s="28">
         <v>8432.49</v>
       </c>
-      <c r="G22" s="28"/>
+      <c r="G22" s="92">
+        <v>9194.92</v>
+      </c>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="28"/>
       <c r="N22" s="4"/>
     </row>
     <row r="23" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
     </row>
@@ -2548,51 +2550,53 @@
       </c>
       <c r="M40" s="28">
         <v>4787.8999999999996</v>
       </c>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="15">
         <v>2026</v>
       </c>
       <c r="B41" s="28">
         <v>3597.7</v>
       </c>
       <c r="C41" s="28">
         <v>2939.3</v>
       </c>
       <c r="D41" s="28">
         <v>3222.4</v>
       </c>
       <c r="E41" s="92">
         <v>3069.5</v>
       </c>
       <c r="F41" s="28">
         <v>3165.9</v>
       </c>
-      <c r="G41" s="28"/>
+      <c r="G41" s="92">
+        <v>3004.6</v>
+      </c>
       <c r="H41" s="28"/>
       <c r="I41" s="28"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="3"/>
@@ -3299,51 +3303,53 @@
       </c>
       <c r="M59" s="28">
         <v>12661.53</v>
       </c>
       <c r="N59" s="4"/>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="15">
         <v>2026</v>
       </c>
       <c r="B60" s="28">
         <v>10940.01</v>
       </c>
       <c r="C60" s="28">
         <v>11482.9</v>
       </c>
       <c r="D60" s="28">
         <v>12435.2</v>
       </c>
       <c r="E60" s="92">
         <v>13598.17</v>
       </c>
       <c r="F60" s="28">
         <v>12569.87</v>
       </c>
-      <c r="G60" s="28"/>
+      <c r="G60" s="92">
+        <v>11997.96</v>
+      </c>
       <c r="H60" s="28"/>
       <c r="I60" s="28"/>
       <c r="J60" s="28"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="28"/>
       <c r="N60" s="4"/>
     </row>
     <row r="61" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
     </row>
@@ -4049,51 +4055,53 @@
       </c>
       <c r="M78" s="29">
         <v>317.7</v>
       </c>
       <c r="N78" s="83"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="32">
         <v>2026</v>
       </c>
       <c r="B79" s="63">
         <v>293.3</v>
       </c>
       <c r="C79" s="63">
         <v>289.39999999999998</v>
       </c>
       <c r="D79" s="63">
         <v>325.89999999999998</v>
       </c>
       <c r="E79" s="93">
         <v>284.5</v>
       </c>
       <c r="F79" s="63">
         <v>284.7</v>
       </c>
-      <c r="G79" s="86"/>
+      <c r="G79" s="93">
+        <v>300.8</v>
+      </c>
       <c r="H79" s="86"/>
       <c r="I79" s="85"/>
       <c r="J79" s="85"/>
       <c r="K79" s="86"/>
       <c r="L79" s="86"/>
       <c r="M79" s="85"/>
     </row>
     <row r="80" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="98" t="s">
         <v>41</v>
       </c>
       <c r="B80" s="98"/>
       <c r="C80" s="98"/>
       <c r="D80" s="98"/>
       <c r="E80" s="98"/>
       <c r="F80" s="98"/>
       <c r="G80" s="98"/>
       <c r="H80" s="98"/>
       <c r="I80" s="19"/>
       <c r="J80" s="19"/>
       <c r="K80" s="19"/>
       <c r="L80" s="19"/>
       <c r="M80" s="19"/>
       <c r="N80" s="4"/>
     </row>
@@ -4713,51 +4721,53 @@
       </c>
       <c r="M98" s="28">
         <v>5053.95</v>
       </c>
       <c r="N98" s="4"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A99" s="37">
         <v>2026</v>
       </c>
       <c r="B99" s="28">
         <v>4642.8900000000003</v>
       </c>
       <c r="C99" s="28">
         <v>3646.12</v>
       </c>
       <c r="D99" s="90">
         <v>3105.13</v>
       </c>
       <c r="E99" s="92">
         <v>3281.2</v>
       </c>
       <c r="F99" s="28">
         <v>4417.1400000000003</v>
       </c>
-      <c r="G99" s="28"/>
+      <c r="G99" s="92">
+        <v>5365.11</v>
+      </c>
       <c r="H99" s="28"/>
       <c r="I99" s="28"/>
       <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
       <c r="M99" s="28"/>
       <c r="N99" s="4"/>
     </row>
     <row r="100" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="14"/>
       <c r="C100" s="35"/>
       <c r="D100" s="14"/>
       <c r="E100" s="16"/>
       <c r="F100" s="16"/>
       <c r="G100" s="16"/>
       <c r="H100" s="35"/>
       <c r="I100" s="16"/>
       <c r="J100" s="35"/>
       <c r="K100" s="35"/>
       <c r="L100" s="35"/>
       <c r="M100" s="16"/>
     </row>
@@ -5255,51 +5265,53 @@
       </c>
       <c r="M112" s="28">
         <v>322.5</v>
       </c>
       <c r="N112" s="4"/>
     </row>
     <row r="113" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="37">
         <v>2026</v>
       </c>
       <c r="B113" s="28">
         <v>247.6</v>
       </c>
       <c r="C113" s="28">
         <v>271</v>
       </c>
       <c r="D113" s="90">
         <v>267.7</v>
       </c>
       <c r="E113" s="92">
         <v>263.39999999999998</v>
       </c>
       <c r="F113" s="28">
         <v>254.1</v>
       </c>
-      <c r="G113" s="28"/>
+      <c r="G113" s="92">
+        <v>280.7</v>
+      </c>
       <c r="H113" s="28"/>
       <c r="I113" s="28"/>
       <c r="J113" s="28"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
       <c r="M113" s="28"/>
       <c r="N113" s="4"/>
     </row>
     <row r="114" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A114" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="14"/>
       <c r="C114" s="14"/>
       <c r="D114" s="14"/>
       <c r="E114" s="14"/>
       <c r="F114" s="14"/>
       <c r="G114" s="14"/>
       <c r="H114" s="14"/>
       <c r="I114" s="14"/>
       <c r="J114" s="14"/>
       <c r="K114" s="14"/>
       <c r="L114" s="14"/>
       <c r="M114" s="14"/>
     </row>
@@ -7609,149 +7621,157 @@
       <c r="I185" s="28"/>
       <c r="J185" s="28"/>
       <c r="K185" s="28"/>
       <c r="L185" s="28"/>
       <c r="M185" s="28"/>
     </row>
     <row r="186" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A186" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B186" s="28">
         <v>10783.46</v>
       </c>
       <c r="C186" s="28">
         <v>11349.4</v>
       </c>
       <c r="D186" s="90">
         <v>12286.86</v>
       </c>
       <c r="E186" s="92">
         <v>13472.65</v>
       </c>
       <c r="F186" s="28">
         <v>12438.67</v>
       </c>
-      <c r="G186" s="28"/>
+      <c r="G186" s="92">
+        <v>11845.3</v>
+      </c>
       <c r="H186" s="28"/>
       <c r="I186" s="28"/>
       <c r="J186" s="28"/>
       <c r="K186" s="28"/>
       <c r="L186" s="28"/>
       <c r="M186" s="28"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B187" s="28"/>
       <c r="C187" s="28"/>
       <c r="D187" s="28"/>
       <c r="E187" s="28"/>
       <c r="F187" s="28"/>
       <c r="G187" s="28"/>
       <c r="H187" s="28"/>
       <c r="I187" s="28"/>
       <c r="J187" s="28"/>
       <c r="K187" s="28"/>
       <c r="L187" s="28"/>
       <c r="M187" s="28"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B188" s="28">
         <v>10171.1</v>
       </c>
       <c r="C188" s="28">
         <v>10754.31</v>
       </c>
       <c r="D188" s="90">
         <v>11735.69</v>
       </c>
       <c r="E188" s="92">
         <v>12952.81</v>
       </c>
       <c r="F188" s="28">
         <v>12226.01</v>
       </c>
-      <c r="G188" s="28"/>
+      <c r="G188" s="92">
+        <v>11640.44</v>
+      </c>
       <c r="H188" s="28"/>
       <c r="I188" s="28"/>
       <c r="J188" s="28"/>
       <c r="K188" s="28"/>
       <c r="L188" s="28"/>
       <c r="M188" s="28"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="28">
         <v>22</v>
       </c>
       <c r="C189" s="28">
         <v>28.3</v>
       </c>
       <c r="D189" s="90">
         <v>31.71</v>
       </c>
       <c r="E189" s="92">
         <v>27.48</v>
       </c>
       <c r="F189" s="28">
         <v>23.73</v>
       </c>
-      <c r="G189" s="28"/>
+      <c r="G189" s="92">
+        <v>27.52</v>
+      </c>
       <c r="H189" s="28"/>
       <c r="I189" s="28"/>
       <c r="J189" s="28"/>
       <c r="K189" s="28"/>
       <c r="L189" s="28"/>
       <c r="M189" s="28"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B190" s="28">
         <v>590.36</v>
       </c>
       <c r="C190" s="28">
         <v>566.79999999999995</v>
       </c>
       <c r="D190" s="90">
         <v>519.46</v>
       </c>
       <c r="E190" s="92">
         <v>492.36</v>
       </c>
       <c r="F190" s="28">
         <v>188.93</v>
       </c>
-      <c r="G190" s="28"/>
+      <c r="G190" s="92">
+        <v>177.34</v>
+      </c>
       <c r="H190" s="28"/>
       <c r="I190" s="28"/>
       <c r="J190" s="28"/>
       <c r="K190" s="28"/>
       <c r="L190" s="28"/>
       <c r="M190" s="28"/>
     </row>
     <row r="191" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B191" s="16"/>
       <c r="C191" s="16"/>
       <c r="D191" s="16"/>
       <c r="E191" s="16"/>
       <c r="F191" s="16"/>
       <c r="G191" s="16"/>
       <c r="H191" s="16"/>
       <c r="I191" s="45"/>
       <c r="J191" s="45"/>
       <c r="K191" s="16"/>
       <c r="L191" s="16"/>
       <c r="M191" s="16"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.2">
@@ -10056,149 +10076,157 @@
       <c r="I262" s="28"/>
       <c r="J262" s="29"/>
       <c r="K262" s="28"/>
       <c r="L262" s="28"/>
       <c r="M262" s="29"/>
     </row>
     <row r="263" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A263" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B263" s="28">
         <v>212.3</v>
       </c>
       <c r="C263" s="28">
         <v>217.1</v>
       </c>
       <c r="D263" s="90">
         <v>245.5</v>
       </c>
       <c r="E263" s="92">
         <v>210.8</v>
       </c>
       <c r="F263" s="28">
         <v>200</v>
       </c>
-      <c r="G263" s="28"/>
+      <c r="G263" s="92">
+        <v>190.7</v>
+      </c>
       <c r="H263" s="17"/>
       <c r="I263" s="28"/>
       <c r="J263" s="29"/>
       <c r="K263" s="28"/>
       <c r="L263" s="28"/>
       <c r="M263" s="29"/>
     </row>
     <row r="264" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A264" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B264" s="28"/>
       <c r="C264" s="28"/>
       <c r="D264" s="29"/>
       <c r="E264" s="28"/>
       <c r="F264" s="28"/>
       <c r="G264" s="28"/>
       <c r="H264" s="17"/>
       <c r="I264" s="28"/>
       <c r="J264" s="29"/>
       <c r="K264" s="28"/>
       <c r="L264" s="28"/>
       <c r="M264" s="29"/>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A265" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="29">
         <v>204.1</v>
       </c>
       <c r="C265" s="28">
         <v>209.2</v>
       </c>
       <c r="D265" s="90">
         <v>238.3</v>
       </c>
       <c r="E265" s="92">
         <v>203.9</v>
       </c>
       <c r="F265" s="28">
         <v>196.7</v>
       </c>
-      <c r="G265" s="28"/>
+      <c r="G265" s="92">
+        <v>187.4</v>
+      </c>
       <c r="H265" s="17"/>
       <c r="I265" s="28"/>
       <c r="J265" s="29"/>
       <c r="K265" s="28"/>
       <c r="L265" s="28"/>
       <c r="M265" s="29"/>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A266" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="29">
         <v>0</v>
       </c>
       <c r="C266" s="28">
         <v>0.1</v>
       </c>
       <c r="D266" s="90">
         <v>0.1</v>
       </c>
       <c r="E266" s="92">
         <v>0.1</v>
       </c>
       <c r="F266" s="28">
         <v>0.1</v>
       </c>
-      <c r="G266" s="28"/>
+      <c r="G266" s="92">
+        <v>0.2</v>
+      </c>
       <c r="H266" s="17"/>
       <c r="I266" s="28"/>
       <c r="J266" s="29"/>
       <c r="K266" s="28"/>
       <c r="L266" s="28"/>
       <c r="M266" s="29"/>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A267" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="63">
         <v>8.1</v>
       </c>
       <c r="C267" s="63">
         <v>7.9</v>
       </c>
       <c r="D267" s="91">
         <v>7.1</v>
       </c>
       <c r="E267" s="93">
         <v>6.8</v>
       </c>
       <c r="F267" s="63">
         <v>3.2</v>
       </c>
-      <c r="G267" s="63"/>
+      <c r="G267" s="93">
+        <v>3.1</v>
+      </c>
       <c r="H267" s="81"/>
       <c r="I267" s="63"/>
       <c r="J267" s="63"/>
       <c r="K267" s="63"/>
       <c r="L267" s="63"/>
       <c r="M267" s="63"/>
     </row>
     <row r="268" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A268" s="97" t="s">
         <v>33</v>
       </c>
       <c r="B268" s="97"/>
       <c r="C268" s="97"/>
       <c r="D268" s="97"/>
       <c r="E268" s="97"/>
       <c r="F268" s="97"/>
       <c r="G268" s="97"/>
       <c r="H268" s="97"/>
       <c r="I268" s="97"/>
       <c r="J268" s="97"/>
       <c r="K268" s="97"/>
       <c r="L268" s="97"/>
       <c r="M268" s="97"/>
     </row>
     <row r="269" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -10465,51 +10493,53 @@
         <v>896.34</v>
       </c>
       <c r="M277" s="28">
         <v>974.3</v>
       </c>
     </row>
     <row r="278" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A278" s="11">
         <v>2026</v>
       </c>
       <c r="B278" s="28">
         <v>1569.45</v>
       </c>
       <c r="C278" s="28">
         <v>1290.3399999999999</v>
       </c>
       <c r="D278" s="90">
         <v>1383.06</v>
       </c>
       <c r="E278" s="92">
         <v>1380.01</v>
       </c>
       <c r="F278" s="28">
         <v>1572.22</v>
       </c>
-      <c r="G278" s="28"/>
+      <c r="G278" s="92">
+        <v>1465.06</v>
+      </c>
       <c r="H278" s="28"/>
       <c r="I278" s="28"/>
       <c r="J278" s="28"/>
       <c r="K278" s="28"/>
       <c r="L278" s="28"/>
       <c r="M278" s="28"/>
     </row>
     <row r="279" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A279" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B279" s="35"/>
       <c r="C279" s="35"/>
       <c r="D279" s="35"/>
       <c r="E279" s="35"/>
       <c r="F279" s="35"/>
       <c r="G279" s="35"/>
       <c r="H279" s="35"/>
       <c r="I279" s="35"/>
       <c r="J279" s="35"/>
       <c r="K279" s="35"/>
       <c r="L279" s="35"/>
       <c r="M279" s="35"/>
     </row>
     <row r="280" spans="1:13" x14ac:dyDescent="0.2">
@@ -10673,51 +10703,53 @@
         <v>493.1</v>
       </c>
       <c r="M283" s="29">
         <v>550.29999999999995</v>
       </c>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="25">
         <v>2026</v>
       </c>
       <c r="B284" s="63">
         <v>586.5</v>
       </c>
       <c r="C284" s="63">
         <v>485.5</v>
       </c>
       <c r="D284" s="91">
         <v>522</v>
       </c>
       <c r="E284" s="93">
         <v>523.4</v>
       </c>
       <c r="F284" s="63">
         <v>581.1</v>
       </c>
-      <c r="G284" s="63"/>
+      <c r="G284" s="93">
+        <v>545.79999999999995</v>
+      </c>
       <c r="H284" s="63"/>
       <c r="I284" s="63"/>
       <c r="J284" s="63"/>
       <c r="K284" s="63"/>
       <c r="L284" s="63"/>
       <c r="M284" s="63"/>
     </row>
     <row r="285" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A285" s="24"/>
       <c r="B285" s="48"/>
       <c r="C285" s="24"/>
       <c r="D285" s="24"/>
       <c r="E285" s="24"/>
       <c r="F285" s="24"/>
       <c r="G285" s="70"/>
       <c r="H285" s="48"/>
       <c r="I285" s="48"/>
       <c r="J285" s="48"/>
       <c r="K285" s="48"/>
       <c r="L285" s="29"/>
       <c r="M285" s="24"/>
     </row>
     <row r="286" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A286" s="94" t="s">
         <v>16</v>
@@ -10971,51 +11003,53 @@
       </c>
       <c r="M293" s="28">
         <v>4806.93</v>
       </c>
       <c r="N293" s="4"/>
     </row>
     <row r="294" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A294" s="23">
         <v>2026</v>
       </c>
       <c r="B294" s="28">
         <v>3052.83</v>
       </c>
       <c r="C294" s="28">
         <v>2251.14</v>
       </c>
       <c r="D294" s="90">
         <v>2485.48</v>
       </c>
       <c r="E294" s="92">
         <v>2395.0100000000002</v>
       </c>
       <c r="F294" s="28">
         <v>2443.13</v>
       </c>
-      <c r="G294" s="28"/>
+      <c r="G294" s="92">
+        <v>2364.7600000000002</v>
+      </c>
       <c r="H294" s="28"/>
       <c r="I294" s="28"/>
       <c r="J294" s="28"/>
       <c r="K294" s="28"/>
       <c r="L294" s="28"/>
       <c r="M294" s="28"/>
       <c r="N294" s="4"/>
     </row>
     <row r="295" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A295" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="14"/>
       <c r="D295" s="14"/>
       <c r="E295" s="14"/>
       <c r="F295" s="14"/>
       <c r="G295" s="14"/>
       <c r="H295" s="14"/>
       <c r="I295" s="14"/>
       <c r="J295" s="14"/>
       <c r="K295" s="14"/>
       <c r="L295" s="14"/>
       <c r="M295" s="14"/>
     </row>
@@ -11184,51 +11218,53 @@
       </c>
       <c r="M299" s="28">
         <v>3915.1</v>
       </c>
       <c r="N299" s="4"/>
     </row>
     <row r="300" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A300" s="23">
         <v>2026</v>
       </c>
       <c r="B300" s="28">
         <v>2763.6</v>
       </c>
       <c r="C300" s="28">
         <v>2182.8000000000002</v>
       </c>
       <c r="D300" s="90">
         <v>2432.8000000000002</v>
       </c>
       <c r="E300" s="92">
         <v>2282.6999999999998</v>
       </c>
       <c r="F300" s="28">
         <v>2330.6999999999998</v>
       </c>
-      <c r="G300" s="28"/>
+      <c r="G300" s="92">
+        <v>2178.1999999999998</v>
+      </c>
       <c r="H300" s="28"/>
       <c r="I300" s="28"/>
       <c r="J300" s="28"/>
       <c r="K300" s="28"/>
       <c r="L300" s="28"/>
       <c r="M300" s="28"/>
       <c r="N300" s="4"/>
     </row>
     <row r="301" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A301" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B301" s="14"/>
       <c r="C301" s="14"/>
       <c r="D301" s="14"/>
       <c r="E301" s="14"/>
       <c r="F301" s="14"/>
       <c r="G301" s="14"/>
       <c r="H301" s="14"/>
       <c r="I301" s="14"/>
       <c r="J301" s="14"/>
       <c r="K301" s="14"/>
       <c r="L301" s="14"/>
       <c r="M301" s="14"/>
       <c r="N301" s="3"/>
@@ -11398,51 +11434,53 @@
       </c>
       <c r="M305" s="28">
         <v>146.08000000000001</v>
       </c>
       <c r="N305" s="4"/>
     </row>
     <row r="306" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A306" s="23">
         <v>2026</v>
       </c>
       <c r="B306" s="28">
         <v>147.80000000000001</v>
       </c>
       <c r="C306" s="28">
         <v>125.73</v>
       </c>
       <c r="D306" s="90">
         <v>139.80000000000001</v>
       </c>
       <c r="E306" s="92">
         <v>115.61</v>
       </c>
       <c r="F306" s="28">
         <v>119.82</v>
       </c>
-      <c r="G306" s="28"/>
+      <c r="G306" s="92">
+        <v>133.63999999999999</v>
+      </c>
       <c r="H306" s="28"/>
       <c r="I306" s="28"/>
       <c r="J306" s="28"/>
       <c r="K306" s="28"/>
       <c r="L306" s="28"/>
       <c r="M306" s="28"/>
       <c r="N306" s="4"/>
     </row>
     <row r="307" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B307" s="14"/>
       <c r="C307" s="14"/>
       <c r="D307" s="14"/>
       <c r="E307" s="14"/>
       <c r="F307" s="14"/>
       <c r="G307" s="14"/>
       <c r="H307" s="14"/>
       <c r="I307" s="14"/>
       <c r="J307" s="14"/>
       <c r="K307" s="14"/>
       <c r="L307" s="14"/>
       <c r="M307" s="14"/>
     </row>
@@ -11611,51 +11649,53 @@
       </c>
       <c r="M311" s="29">
         <v>70.8</v>
       </c>
       <c r="N311" s="4"/>
     </row>
     <row r="312" spans="1:14" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A312" s="32">
         <v>2026</v>
       </c>
       <c r="B312" s="63">
         <v>73.3</v>
       </c>
       <c r="C312" s="63">
         <v>65.2</v>
       </c>
       <c r="D312" s="91">
         <v>72.5</v>
       </c>
       <c r="E312" s="93">
         <v>64.8</v>
       </c>
       <c r="F312" s="63">
         <v>69.2</v>
       </c>
-      <c r="G312" s="63"/>
+      <c r="G312" s="93">
+        <v>81.2</v>
+      </c>
       <c r="H312" s="63"/>
       <c r="I312" s="63"/>
       <c r="J312" s="63"/>
       <c r="K312" s="63"/>
       <c r="L312" s="63"/>
       <c r="M312" s="63"/>
       <c r="N312" s="83"/>
     </row>
     <row r="313" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A313" s="12"/>
       <c r="B313" s="12"/>
       <c r="C313" s="12"/>
       <c r="D313" s="12"/>
       <c r="E313" s="12"/>
       <c r="F313" s="12"/>
       <c r="G313" s="13"/>
       <c r="H313" s="13"/>
       <c r="I313" s="12"/>
       <c r="J313" s="12"/>
       <c r="K313" s="13"/>
       <c r="L313" s="13"/>
       <c r="M313" s="12"/>
     </row>
     <row r="314" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A314" s="94" t="s">
@@ -11865,51 +11905,53 @@
         <v>2</v>
       </c>
       <c r="M320" s="67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="321" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A321" s="11">
         <v>2026</v>
       </c>
       <c r="B321" s="28">
         <v>0</v>
       </c>
       <c r="C321" s="28">
         <v>0</v>
       </c>
       <c r="D321" s="90">
         <v>0</v>
       </c>
       <c r="E321" s="92">
         <v>0</v>
       </c>
       <c r="F321" s="28">
         <v>0</v>
       </c>
-      <c r="G321" s="67"/>
+      <c r="G321" s="92">
+        <v>0</v>
+      </c>
       <c r="H321" s="67"/>
       <c r="I321" s="67"/>
       <c r="J321" s="67"/>
       <c r="K321" s="67"/>
       <c r="L321" s="67"/>
       <c r="M321" s="67"/>
     </row>
     <row r="322" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A322" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B322" s="34"/>
       <c r="C322" s="13"/>
       <c r="D322" s="13"/>
       <c r="E322" s="13"/>
       <c r="F322" s="13"/>
       <c r="G322" s="13"/>
       <c r="H322" s="13"/>
       <c r="I322" s="13"/>
       <c r="J322" s="13"/>
       <c r="K322" s="13"/>
       <c r="L322" s="13"/>
       <c r="M322" s="13"/>
     </row>
     <row r="323" spans="1:13" x14ac:dyDescent="0.2">
@@ -12032,51 +12074,53 @@
         <v>2</v>
       </c>
       <c r="M325" s="67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="326" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A326" s="11">
         <v>2026</v>
       </c>
       <c r="B326" s="28">
         <v>3</v>
       </c>
       <c r="C326" s="28">
         <v>4</v>
       </c>
       <c r="D326" s="90">
         <v>2.2000000000000002</v>
       </c>
       <c r="E326" s="92">
         <v>2.2999999999999998</v>
       </c>
       <c r="F326" s="28">
         <v>2.1</v>
       </c>
-      <c r="G326" s="67"/>
+      <c r="G326" s="92">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="H326" s="67"/>
       <c r="I326" s="67"/>
       <c r="J326" s="67"/>
       <c r="K326" s="67"/>
       <c r="L326" s="67"/>
       <c r="M326" s="67"/>
     </row>
     <row r="327" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A327" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B327" s="34"/>
       <c r="C327" s="13"/>
       <c r="D327" s="13"/>
       <c r="E327" s="13"/>
       <c r="F327" s="13"/>
       <c r="G327" s="16"/>
       <c r="H327" s="16"/>
       <c r="I327" s="13"/>
       <c r="J327" s="13"/>
       <c r="K327" s="13"/>
       <c r="L327" s="13"/>
       <c r="M327" s="13"/>
     </row>
     <row r="328" spans="1:13" x14ac:dyDescent="0.2">
@@ -12199,51 +12243,53 @@
         <v>4.71</v>
       </c>
       <c r="M330" s="28">
         <v>4.62</v>
       </c>
     </row>
     <row r="331" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A331" s="11">
         <v>2026</v>
       </c>
       <c r="B331" s="28">
         <v>8.76</v>
       </c>
       <c r="C331" s="28">
         <v>7.77</v>
       </c>
       <c r="D331" s="90">
         <v>8.5500000000000007</v>
       </c>
       <c r="E331" s="92">
         <v>9.9</v>
       </c>
       <c r="F331" s="28">
         <v>11.38</v>
       </c>
-      <c r="G331" s="28"/>
+      <c r="G331" s="92">
+        <v>19.02</v>
+      </c>
       <c r="H331" s="28"/>
       <c r="I331" s="28"/>
       <c r="J331" s="28"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="28"/>
     </row>
     <row r="332" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A332" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B332" s="34"/>
       <c r="C332" s="16"/>
       <c r="D332" s="16"/>
       <c r="E332" s="16"/>
       <c r="F332" s="16"/>
       <c r="G332" s="16"/>
       <c r="H332" s="16"/>
       <c r="I332" s="16"/>
       <c r="J332" s="16"/>
       <c r="K332" s="16"/>
       <c r="L332" s="16"/>
       <c r="M332" s="16"/>
     </row>
     <row r="333" spans="1:13" x14ac:dyDescent="0.2">
@@ -12366,51 +12412,53 @@
         <v>6</v>
       </c>
       <c r="M335" s="29">
         <v>5.6</v>
       </c>
     </row>
     <row r="336" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A336" s="33">
         <v>2026</v>
       </c>
       <c r="B336" s="63">
         <v>7.7</v>
       </c>
       <c r="C336" s="63">
         <v>7.1</v>
       </c>
       <c r="D336" s="91">
         <v>7.9</v>
       </c>
       <c r="E336" s="93">
         <v>8.9</v>
       </c>
       <c r="F336" s="63">
         <v>15.5</v>
       </c>
-      <c r="G336" s="63"/>
+      <c r="G336" s="93">
+        <v>28.9</v>
+      </c>
       <c r="H336" s="63"/>
       <c r="I336" s="63"/>
       <c r="J336" s="63"/>
       <c r="K336" s="63"/>
       <c r="L336" s="63"/>
       <c r="M336" s="63">
         <v>5.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A314:M314"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A270:M270"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A268:M268"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A286:M286"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>