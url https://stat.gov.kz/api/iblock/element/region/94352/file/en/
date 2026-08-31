--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 06 2026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 07 2026\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="15075" yWindow="-225" windowWidth="13755" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="months" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="42">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
@@ -420,51 +420,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -610,53 +610,50 @@
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -987,65 +984,65 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="95"/>
-[...10 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
+      <c r="I1" s="94"/>
+      <c r="J1" s="94"/>
+      <c r="K1" s="94"/>
+      <c r="L1" s="94"/>
+      <c r="M1" s="94"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -1792,60 +1789,62 @@
       </c>
       <c r="K21" s="28">
         <v>9622.6</v>
       </c>
       <c r="L21" s="28">
         <v>9722.5499999999993</v>
       </c>
       <c r="M21" s="28">
         <v>10835.18</v>
       </c>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>2026</v>
       </c>
       <c r="B22" s="28">
         <v>9265.18</v>
       </c>
       <c r="C22" s="28">
         <v>7187.61</v>
       </c>
       <c r="D22" s="28">
         <v>6973.67</v>
       </c>
-      <c r="E22" s="92">
+      <c r="E22" s="91">
         <v>7056.23</v>
       </c>
       <c r="F22" s="28">
         <v>8432.49</v>
       </c>
-      <c r="G22" s="92">
+      <c r="G22" s="91">
         <v>9194.92</v>
       </c>
-      <c r="H22" s="28"/>
+      <c r="H22" s="91">
+        <v>8262.82</v>
+      </c>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="28"/>
       <c r="N22" s="4"/>
     </row>
     <row r="23" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="16"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
@@ -2544,60 +2543,62 @@
       </c>
       <c r="K40" s="28">
         <v>3666.5</v>
       </c>
       <c r="L40" s="28">
         <v>3664.7</v>
       </c>
       <c r="M40" s="28">
         <v>4787.8999999999996</v>
       </c>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="15">
         <v>2026</v>
       </c>
       <c r="B41" s="28">
         <v>3597.7</v>
       </c>
       <c r="C41" s="28">
         <v>2939.3</v>
       </c>
       <c r="D41" s="28">
         <v>3222.4</v>
       </c>
-      <c r="E41" s="92">
+      <c r="E41" s="91">
         <v>3069.5</v>
       </c>
       <c r="F41" s="28">
         <v>3165.9</v>
       </c>
-      <c r="G41" s="92">
+      <c r="G41" s="91">
         <v>3004.6</v>
       </c>
-      <c r="H41" s="28"/>
+      <c r="H41" s="91">
+        <v>3073.2</v>
+      </c>
       <c r="I41" s="28"/>
       <c r="J41" s="28"/>
       <c r="K41" s="28"/>
       <c r="L41" s="28"/>
       <c r="M41" s="28"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="16"/>
       <c r="I42" s="16"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
       <c r="L42" s="16"/>
       <c r="M42" s="16"/>
       <c r="N42" s="3"/>
     </row>
@@ -3297,60 +3298,62 @@
       </c>
       <c r="K59" s="28">
         <v>13138.82</v>
       </c>
       <c r="L59" s="28">
         <v>12272.77</v>
       </c>
       <c r="M59" s="28">
         <v>12661.53</v>
       </c>
       <c r="N59" s="4"/>
     </row>
     <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="15">
         <v>2026</v>
       </c>
       <c r="B60" s="28">
         <v>10940.01</v>
       </c>
       <c r="C60" s="28">
         <v>11482.9</v>
       </c>
       <c r="D60" s="28">
         <v>12435.2</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="91">
         <v>13598.17</v>
       </c>
       <c r="F60" s="28">
         <v>12569.87</v>
       </c>
-      <c r="G60" s="92">
+      <c r="G60" s="91">
         <v>11997.96</v>
       </c>
-      <c r="H60" s="28"/>
+      <c r="H60" s="91">
+        <v>11018.23</v>
+      </c>
       <c r="I60" s="28"/>
       <c r="J60" s="28"/>
       <c r="K60" s="28"/>
       <c r="L60" s="28"/>
       <c r="M60" s="28"/>
       <c r="N60" s="4"/>
     </row>
     <row r="61" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
       <c r="E61" s="16"/>
       <c r="F61" s="16"/>
       <c r="G61" s="16"/>
       <c r="H61" s="16"/>
       <c r="I61" s="16"/>
       <c r="J61" s="16"/>
       <c r="K61" s="16"/>
       <c r="L61" s="16"/>
       <c r="M61" s="16"/>
     </row>
     <row r="62" spans="1:15" x14ac:dyDescent="0.2">
@@ -3994,189 +3997,191 @@
         <v>230.5</v>
       </c>
       <c r="G77" s="19">
         <v>246.8</v>
       </c>
       <c r="H77" s="19">
         <v>261.3</v>
       </c>
       <c r="I77" s="19">
         <v>258.3</v>
       </c>
       <c r="J77" s="19">
         <v>265.7</v>
       </c>
       <c r="K77" s="19">
         <v>276.10000000000002</v>
       </c>
       <c r="L77" s="29">
         <v>255.8</v>
       </c>
       <c r="M77" s="29">
         <v>206.9</v>
       </c>
       <c r="N77" s="4"/>
     </row>
-    <row r="78" spans="1:14" s="84" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:14" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="23">
         <v>2025</v>
       </c>
       <c r="B78" s="29">
         <v>234.2</v>
       </c>
       <c r="C78" s="29">
         <v>241.2</v>
       </c>
       <c r="D78" s="20">
         <v>257.5</v>
       </c>
-      <c r="E78" s="82">
+      <c r="E78" s="81">
         <v>275.39999999999998</v>
       </c>
       <c r="F78" s="29">
         <v>273.89999999999998</v>
       </c>
       <c r="G78" s="29">
         <v>275.7</v>
       </c>
       <c r="H78" s="48">
         <v>280.7</v>
       </c>
       <c r="I78" s="29">
         <v>280.8</v>
       </c>
       <c r="J78" s="29">
         <v>260.60000000000002</v>
       </c>
       <c r="K78" s="29">
         <v>279.39999999999998</v>
       </c>
       <c r="L78" s="29">
         <v>288.10000000000002</v>
       </c>
       <c r="M78" s="29">
         <v>317.7</v>
       </c>
-      <c r="N78" s="83"/>
+      <c r="N78" s="82"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="32">
         <v>2026</v>
       </c>
       <c r="B79" s="63">
         <v>293.3</v>
       </c>
       <c r="C79" s="63">
         <v>289.39999999999998</v>
       </c>
       <c r="D79" s="63">
         <v>325.89999999999998</v>
       </c>
-      <c r="E79" s="93">
+      <c r="E79" s="92">
         <v>284.5</v>
       </c>
       <c r="F79" s="63">
         <v>284.7</v>
       </c>
-      <c r="G79" s="93">
+      <c r="G79" s="92">
         <v>300.8</v>
       </c>
-      <c r="H79" s="86"/>
-[...4 lines deleted...]
-      <c r="M79" s="85"/>
+      <c r="H79" s="92">
+        <v>295.3</v>
+      </c>
+      <c r="I79" s="84"/>
+      <c r="J79" s="84"/>
+      <c r="K79" s="85"/>
+      <c r="L79" s="85"/>
+      <c r="M79" s="84"/>
     </row>
     <row r="80" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="98" t="s">
+      <c r="A80" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B80" s="98"/>
-[...5 lines deleted...]
-      <c r="H80" s="98"/>
+      <c r="B80" s="97"/>
+      <c r="C80" s="97"/>
+      <c r="D80" s="97"/>
+      <c r="E80" s="97"/>
+      <c r="F80" s="97"/>
+      <c r="G80" s="97"/>
+      <c r="H80" s="97"/>
       <c r="I80" s="19"/>
       <c r="J80" s="19"/>
       <c r="K80" s="19"/>
       <c r="L80" s="19"/>
       <c r="M80" s="19"/>
       <c r="N80" s="4"/>
     </row>
     <row r="81" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="96" t="s">
+      <c r="A81" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="B81" s="96"/>
-[...10 lines deleted...]
-      <c r="M81" s="96"/>
+      <c r="B81" s="95"/>
+      <c r="C81" s="95"/>
+      <c r="D81" s="95"/>
+      <c r="E81" s="95"/>
+      <c r="F81" s="95"/>
+      <c r="G81" s="95"/>
+      <c r="H81" s="95"/>
+      <c r="I81" s="95"/>
+      <c r="J81" s="95"/>
+      <c r="K81" s="95"/>
+      <c r="L81" s="95"/>
+      <c r="M81" s="95"/>
       <c r="N81" s="3"/>
     </row>
     <row r="82" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="72"/>
       <c r="B82" s="72"/>
       <c r="C82" s="72"/>
       <c r="D82" s="72"/>
       <c r="E82" s="72"/>
       <c r="F82" s="72"/>
       <c r="G82" s="72"/>
       <c r="H82" s="72"/>
       <c r="I82" s="72"/>
       <c r="J82" s="72"/>
       <c r="K82" s="72"/>
       <c r="L82" s="72"/>
       <c r="M82" s="72"/>
       <c r="N82" s="3"/>
     </row>
     <row r="83" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A83" s="94" t="s">
+      <c r="A83" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="B83" s="94"/>
-[...10 lines deleted...]
-      <c r="M83" s="94"/>
+      <c r="B83" s="93"/>
+      <c r="C83" s="93"/>
+      <c r="D83" s="93"/>
+      <c r="E83" s="93"/>
+      <c r="F83" s="93"/>
+      <c r="G83" s="93"/>
+      <c r="H83" s="93"/>
+      <c r="I83" s="93"/>
+      <c r="J83" s="93"/>
+      <c r="K83" s="93"/>
+      <c r="L83" s="93"/>
+      <c r="M83" s="93"/>
     </row>
     <row r="84" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="26"/>
       <c r="B84" s="13"/>
       <c r="C84" s="13"/>
       <c r="D84" s="13"/>
       <c r="E84" s="13"/>
       <c r="F84" s="13"/>
       <c r="G84" s="13"/>
       <c r="H84" s="13"/>
       <c r="I84" s="13"/>
       <c r="J84" s="13"/>
       <c r="K84" s="13"/>
       <c r="L84" s="13"/>
       <c r="M84" s="13"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A85" s="7"/>
       <c r="B85" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D85" s="9" t="s">
@@ -4712,63 +4717,65 @@
       </c>
       <c r="J98" s="28">
         <v>4606.1899999999996</v>
       </c>
       <c r="K98" s="28">
         <v>4436.96</v>
       </c>
       <c r="L98" s="28">
         <v>4628.28</v>
       </c>
       <c r="M98" s="28">
         <v>5053.95</v>
       </c>
       <c r="N98" s="4"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A99" s="37">
         <v>2026</v>
       </c>
       <c r="B99" s="28">
         <v>4642.8900000000003</v>
       </c>
       <c r="C99" s="28">
         <v>3646.12</v>
       </c>
-      <c r="D99" s="90">
+      <c r="D99" s="89">
         <v>3105.13</v>
       </c>
-      <c r="E99" s="92">
+      <c r="E99" s="91">
         <v>3281.2</v>
       </c>
       <c r="F99" s="28">
         <v>4417.1400000000003</v>
       </c>
-      <c r="G99" s="92">
+      <c r="G99" s="91">
         <v>5365.11</v>
       </c>
-      <c r="H99" s="28"/>
+      <c r="H99" s="91">
+        <v>4279.8599999999997</v>
+      </c>
       <c r="I99" s="28"/>
       <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
       <c r="M99" s="28"/>
       <c r="N99" s="4"/>
     </row>
     <row r="100" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B100" s="14"/>
       <c r="C100" s="35"/>
       <c r="D100" s="14"/>
       <c r="E100" s="16"/>
       <c r="F100" s="16"/>
       <c r="G100" s="16"/>
       <c r="H100" s="35"/>
       <c r="I100" s="16"/>
       <c r="J100" s="35"/>
       <c r="K100" s="35"/>
       <c r="L100" s="35"/>
       <c r="M100" s="16"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.2">
@@ -5256,63 +5263,65 @@
       </c>
       <c r="J112" s="28">
         <v>269</v>
       </c>
       <c r="K112" s="28">
         <v>267.3</v>
       </c>
       <c r="L112" s="28">
         <v>283</v>
       </c>
       <c r="M112" s="28">
         <v>322.5</v>
       </c>
       <c r="N112" s="4"/>
     </row>
     <row r="113" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="37">
         <v>2026</v>
       </c>
       <c r="B113" s="28">
         <v>247.6</v>
       </c>
       <c r="C113" s="28">
         <v>271</v>
       </c>
-      <c r="D113" s="90">
+      <c r="D113" s="89">
         <v>267.7</v>
       </c>
-      <c r="E113" s="92">
+      <c r="E113" s="91">
         <v>263.39999999999998</v>
       </c>
       <c r="F113" s="28">
         <v>254.1</v>
       </c>
-      <c r="G113" s="92">
+      <c r="G113" s="91">
         <v>280.7</v>
       </c>
-      <c r="H113" s="28"/>
+      <c r="H113" s="91">
+        <v>302.5</v>
+      </c>
       <c r="I113" s="28"/>
       <c r="J113" s="28"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
       <c r="M113" s="28"/>
       <c r="N113" s="4"/>
     </row>
     <row r="114" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A114" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="14"/>
       <c r="C114" s="14"/>
       <c r="D114" s="14"/>
       <c r="E114" s="14"/>
       <c r="F114" s="14"/>
       <c r="G114" s="14"/>
       <c r="H114" s="14"/>
       <c r="I114" s="14"/>
       <c r="J114" s="14"/>
       <c r="K114" s="14"/>
       <c r="L114" s="14"/>
       <c r="M114" s="14"/>
     </row>
     <row r="115" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.2">
@@ -7612,167 +7621,175 @@
         <v>2026</v>
       </c>
       <c r="B185" s="28"/>
       <c r="C185" s="28"/>
       <c r="D185" s="28"/>
       <c r="E185" s="78"/>
       <c r="F185" s="28"/>
       <c r="G185" s="28"/>
       <c r="H185" s="28"/>
       <c r="I185" s="28"/>
       <c r="J185" s="28"/>
       <c r="K185" s="28"/>
       <c r="L185" s="28"/>
       <c r="M185" s="28"/>
     </row>
     <row r="186" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A186" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B186" s="28">
         <v>10783.46</v>
       </c>
       <c r="C186" s="28">
         <v>11349.4</v>
       </c>
-      <c r="D186" s="90">
+      <c r="D186" s="89">
         <v>12286.86</v>
       </c>
-      <c r="E186" s="92">
+      <c r="E186" s="91">
         <v>13472.65</v>
       </c>
       <c r="F186" s="28">
         <v>12438.67</v>
       </c>
-      <c r="G186" s="92">
+      <c r="G186" s="91">
         <v>11845.3</v>
       </c>
-      <c r="H186" s="28"/>
+      <c r="H186" s="91">
+        <v>10853.53</v>
+      </c>
       <c r="I186" s="28"/>
       <c r="J186" s="28"/>
       <c r="K186" s="28"/>
       <c r="L186" s="28"/>
       <c r="M186" s="28"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B187" s="28"/>
       <c r="C187" s="28"/>
       <c r="D187" s="28"/>
       <c r="E187" s="28"/>
       <c r="F187" s="28"/>
       <c r="G187" s="28"/>
       <c r="H187" s="28"/>
       <c r="I187" s="28"/>
       <c r="J187" s="28"/>
       <c r="K187" s="28"/>
       <c r="L187" s="28"/>
       <c r="M187" s="28"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B188" s="28">
         <v>10171.1</v>
       </c>
       <c r="C188" s="28">
         <v>10754.31</v>
       </c>
-      <c r="D188" s="90">
+      <c r="D188" s="89">
         <v>11735.69</v>
       </c>
-      <c r="E188" s="92">
+      <c r="E188" s="91">
         <v>12952.81</v>
       </c>
       <c r="F188" s="28">
         <v>12226.01</v>
       </c>
-      <c r="G188" s="92">
+      <c r="G188" s="91">
         <v>11640.44</v>
       </c>
-      <c r="H188" s="28"/>
+      <c r="H188" s="91">
+        <v>10654.82</v>
+      </c>
       <c r="I188" s="28"/>
       <c r="J188" s="28"/>
       <c r="K188" s="28"/>
       <c r="L188" s="28"/>
       <c r="M188" s="28"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="28">
         <v>22</v>
       </c>
       <c r="C189" s="28">
         <v>28.3</v>
       </c>
-      <c r="D189" s="90">
+      <c r="D189" s="89">
         <v>31.71</v>
       </c>
-      <c r="E189" s="92">
+      <c r="E189" s="91">
         <v>27.48</v>
       </c>
       <c r="F189" s="28">
         <v>23.73</v>
       </c>
-      <c r="G189" s="92">
+      <c r="G189" s="91">
         <v>27.52</v>
       </c>
-      <c r="H189" s="28"/>
+      <c r="H189" s="91">
+        <v>29.1</v>
+      </c>
       <c r="I189" s="28"/>
       <c r="J189" s="28"/>
       <c r="K189" s="28"/>
       <c r="L189" s="28"/>
       <c r="M189" s="28"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B190" s="28">
         <v>590.36</v>
       </c>
       <c r="C190" s="28">
         <v>566.79999999999995</v>
       </c>
-      <c r="D190" s="90">
+      <c r="D190" s="89">
         <v>519.46</v>
       </c>
-      <c r="E190" s="92">
+      <c r="E190" s="91">
         <v>492.36</v>
       </c>
       <c r="F190" s="28">
         <v>188.93</v>
       </c>
-      <c r="G190" s="92">
+      <c r="G190" s="91">
         <v>177.34</v>
       </c>
-      <c r="H190" s="28"/>
+      <c r="H190" s="91">
+        <v>169.61</v>
+      </c>
       <c r="I190" s="28"/>
       <c r="J190" s="28"/>
       <c r="K190" s="28"/>
       <c r="L190" s="28"/>
       <c r="M190" s="28"/>
     </row>
     <row r="191" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B191" s="16"/>
       <c r="C191" s="16"/>
       <c r="D191" s="16"/>
       <c r="E191" s="16"/>
       <c r="F191" s="16"/>
       <c r="G191" s="16"/>
       <c r="H191" s="16"/>
       <c r="I191" s="45"/>
       <c r="J191" s="45"/>
       <c r="K191" s="16"/>
       <c r="L191" s="16"/>
       <c r="M191" s="16"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A192" s="15">
@@ -9999,64 +10016,64 @@
       <c r="F260" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G260" s="28" t="s">
         <v>2</v>
       </c>
       <c r="H260" s="17">
         <v>0</v>
       </c>
       <c r="I260" s="28">
         <v>0</v>
       </c>
       <c r="J260" s="29">
         <v>0</v>
       </c>
       <c r="K260" s="28">
         <v>0.1</v>
       </c>
       <c r="L260" s="28">
         <v>0.1</v>
       </c>
       <c r="M260" s="29">
         <v>0.1</v>
       </c>
     </row>
-    <row r="261" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:13" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A261" s="61" t="s">
         <v>15</v>
       </c>
       <c r="B261" s="29">
         <v>11.6</v>
       </c>
       <c r="C261" s="29">
         <v>5.9</v>
       </c>
       <c r="D261" s="29">
         <v>6.2</v>
       </c>
-      <c r="E261" s="82">
+      <c r="E261" s="81">
         <v>6.5</v>
       </c>
       <c r="F261" s="29">
         <v>6.5</v>
       </c>
       <c r="G261" s="29">
         <v>6.9</v>
       </c>
       <c r="H261" s="56">
         <v>7.1</v>
       </c>
       <c r="I261" s="29">
         <v>7.2</v>
       </c>
       <c r="J261" s="29">
         <v>7.5</v>
       </c>
       <c r="K261" s="29">
         <v>7.9</v>
       </c>
       <c r="L261" s="29">
         <v>7.9</v>
       </c>
       <c r="M261" s="29">
         <v>8.3000000000000007</v>
@@ -10067,221 +10084,229 @@
         <v>2026</v>
       </c>
       <c r="B262" s="28"/>
       <c r="C262" s="28"/>
       <c r="D262" s="29"/>
       <c r="E262" s="79"/>
       <c r="F262" s="28"/>
       <c r="G262" s="28"/>
       <c r="H262" s="17"/>
       <c r="I262" s="28"/>
       <c r="J262" s="29"/>
       <c r="K262" s="28"/>
       <c r="L262" s="28"/>
       <c r="M262" s="29"/>
     </row>
     <row r="263" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A263" s="39" t="s">
         <v>8</v>
       </c>
       <c r="B263" s="28">
         <v>212.3</v>
       </c>
       <c r="C263" s="28">
         <v>217.1</v>
       </c>
-      <c r="D263" s="90">
+      <c r="D263" s="89">
         <v>245.5</v>
       </c>
-      <c r="E263" s="92">
+      <c r="E263" s="91">
         <v>210.8</v>
       </c>
       <c r="F263" s="28">
         <v>200</v>
       </c>
-      <c r="G263" s="92">
+      <c r="G263" s="91">
         <v>190.7</v>
       </c>
-      <c r="H263" s="17"/>
+      <c r="H263" s="91">
+        <v>180.4</v>
+      </c>
       <c r="I263" s="28"/>
       <c r="J263" s="29"/>
       <c r="K263" s="28"/>
       <c r="L263" s="28"/>
       <c r="M263" s="29"/>
     </row>
     <row r="264" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A264" s="39" t="s">
         <v>9</v>
       </c>
       <c r="B264" s="28"/>
       <c r="C264" s="28"/>
       <c r="D264" s="29"/>
       <c r="E264" s="28"/>
       <c r="F264" s="28"/>
       <c r="G264" s="28"/>
       <c r="H264" s="17"/>
       <c r="I264" s="28"/>
       <c r="J264" s="29"/>
       <c r="K264" s="28"/>
       <c r="L264" s="28"/>
       <c r="M264" s="29"/>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A265" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B265" s="29">
         <v>204.1</v>
       </c>
       <c r="C265" s="28">
         <v>209.2</v>
       </c>
-      <c r="D265" s="90">
+      <c r="D265" s="89">
         <v>238.3</v>
       </c>
-      <c r="E265" s="92">
+      <c r="E265" s="91">
         <v>203.9</v>
       </c>
       <c r="F265" s="28">
         <v>196.7</v>
       </c>
-      <c r="G265" s="92">
+      <c r="G265" s="91">
         <v>187.4</v>
       </c>
-      <c r="H265" s="17"/>
+      <c r="H265" s="91">
+        <v>177.2</v>
+      </c>
       <c r="I265" s="28"/>
       <c r="J265" s="29"/>
       <c r="K265" s="28"/>
       <c r="L265" s="28"/>
       <c r="M265" s="29"/>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A266" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B266" s="29">
         <v>0</v>
       </c>
       <c r="C266" s="28">
         <v>0.1</v>
       </c>
-      <c r="D266" s="90">
+      <c r="D266" s="89">
         <v>0.1</v>
       </c>
-      <c r="E266" s="92">
+      <c r="E266" s="91">
         <v>0.1</v>
       </c>
       <c r="F266" s="28">
         <v>0.1</v>
       </c>
-      <c r="G266" s="92">
+      <c r="G266" s="91">
         <v>0.2</v>
       </c>
-      <c r="H266" s="17"/>
+      <c r="H266" s="91">
+        <v>0.2</v>
+      </c>
       <c r="I266" s="28"/>
       <c r="J266" s="29"/>
       <c r="K266" s="28"/>
       <c r="L266" s="28"/>
       <c r="M266" s="29"/>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A267" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B267" s="63">
         <v>8.1</v>
       </c>
       <c r="C267" s="63">
         <v>7.9</v>
       </c>
-      <c r="D267" s="91">
+      <c r="D267" s="90">
         <v>7.1</v>
       </c>
-      <c r="E267" s="93">
+      <c r="E267" s="92">
         <v>6.8</v>
       </c>
       <c r="F267" s="63">
         <v>3.2</v>
       </c>
-      <c r="G267" s="93">
+      <c r="G267" s="92">
         <v>3.1</v>
       </c>
-      <c r="H267" s="81"/>
+      <c r="H267" s="92">
+        <v>3</v>
+      </c>
       <c r="I267" s="63"/>
       <c r="J267" s="63"/>
       <c r="K267" s="63"/>
       <c r="L267" s="63"/>
       <c r="M267" s="63"/>
     </row>
     <row r="268" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A268" s="97" t="s">
+      <c r="A268" s="96" t="s">
         <v>33</v>
       </c>
-      <c r="B268" s="97"/>
-[...10 lines deleted...]
-      <c r="M268" s="97"/>
+      <c r="B268" s="96"/>
+      <c r="C268" s="96"/>
+      <c r="D268" s="96"/>
+      <c r="E268" s="96"/>
+      <c r="F268" s="96"/>
+      <c r="G268" s="96"/>
+      <c r="H268" s="96"/>
+      <c r="I268" s="96"/>
+      <c r="J268" s="96"/>
+      <c r="K268" s="96"/>
+      <c r="L268" s="96"/>
+      <c r="M268" s="96"/>
     </row>
     <row r="269" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A269" s="69"/>
       <c r="B269" s="69"/>
       <c r="C269" s="69"/>
       <c r="D269" s="69"/>
       <c r="E269" s="69"/>
       <c r="F269" s="69"/>
       <c r="G269" s="69"/>
       <c r="H269" s="69"/>
       <c r="I269" s="69"/>
       <c r="J269" s="69"/>
       <c r="K269" s="69"/>
       <c r="L269" s="69"/>
       <c r="M269" s="69"/>
     </row>
     <row r="270" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A270" s="94" t="s">
+      <c r="A270" s="93" t="s">
         <v>18</v>
       </c>
-      <c r="B270" s="94"/>
-[...10 lines deleted...]
-      <c r="M270" s="94"/>
+      <c r="B270" s="93"/>
+      <c r="C270" s="93"/>
+      <c r="D270" s="93"/>
+      <c r="E270" s="93"/>
+      <c r="F270" s="93"/>
+      <c r="G270" s="93"/>
+      <c r="H270" s="93"/>
+      <c r="I270" s="93"/>
+      <c r="J270" s="93"/>
+      <c r="K270" s="93"/>
+      <c r="L270" s="93"/>
+      <c r="M270" s="93"/>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A271" s="5"/>
       <c r="B271" s="5"/>
       <c r="C271" s="5"/>
       <c r="D271" s="5"/>
       <c r="E271" s="5"/>
       <c r="F271" s="5"/>
       <c r="G271" s="6"/>
       <c r="H271" s="6"/>
       <c r="I271" s="5"/>
       <c r="J271" s="5"/>
       <c r="K271" s="6"/>
       <c r="L271" s="6"/>
       <c r="M271" s="5"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A272" s="7"/>
       <c r="B272" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C272" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D272" s="9" t="s">
@@ -10484,64 +10509,66 @@
         <v>883.63</v>
       </c>
       <c r="J277" s="28">
         <v>842.25</v>
       </c>
       <c r="K277" s="28">
         <v>874.97</v>
       </c>
       <c r="L277" s="28">
         <v>896.34</v>
       </c>
       <c r="M277" s="28">
         <v>974.3</v>
       </c>
     </row>
     <row r="278" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A278" s="11">
         <v>2026</v>
       </c>
       <c r="B278" s="28">
         <v>1569.45</v>
       </c>
       <c r="C278" s="28">
         <v>1290.3399999999999</v>
       </c>
-      <c r="D278" s="90">
+      <c r="D278" s="89">
         <v>1383.06</v>
       </c>
-      <c r="E278" s="92">
+      <c r="E278" s="91">
         <v>1380.01</v>
       </c>
       <c r="F278" s="28">
         <v>1572.22</v>
       </c>
-      <c r="G278" s="92">
+      <c r="G278" s="91">
         <v>1465.06</v>
       </c>
-      <c r="H278" s="28"/>
-      <c r="I278" s="28"/>
+      <c r="H278" s="91">
+        <v>1533.31</v>
+      </c>
+      <c r="I278" s="91"/>
       <c r="J278" s="28"/>
       <c r="K278" s="28"/>
       <c r="L278" s="28"/>
       <c r="M278" s="28"/>
     </row>
     <row r="279" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A279" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B279" s="35"/>
       <c r="C279" s="35"/>
       <c r="D279" s="35"/>
       <c r="E279" s="35"/>
       <c r="F279" s="35"/>
       <c r="G279" s="35"/>
       <c r="H279" s="35"/>
       <c r="I279" s="35"/>
       <c r="J279" s="35"/>
       <c r="K279" s="35"/>
       <c r="L279" s="35"/>
       <c r="M279" s="35"/>
     </row>
     <row r="280" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A280" s="11">
         <v>2022</v>
@@ -10643,151 +10670,153 @@
       <c r="F282" s="24">
         <v>485.8</v>
       </c>
       <c r="G282" s="70">
         <v>492.9</v>
       </c>
       <c r="H282" s="48">
         <v>507.5</v>
       </c>
       <c r="I282" s="48">
         <v>527.79999999999995</v>
       </c>
       <c r="J282" s="48">
         <v>488.4</v>
       </c>
       <c r="K282" s="48">
         <v>510.4</v>
       </c>
       <c r="L282" s="29">
         <v>503.6</v>
       </c>
       <c r="M282" s="29">
         <v>499.9</v>
       </c>
     </row>
-    <row r="283" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:13" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A283" s="24">
         <v>2025</v>
       </c>
       <c r="B283" s="29">
         <v>518.20000000000005</v>
       </c>
       <c r="C283" s="29">
         <v>451.4</v>
       </c>
       <c r="D283" s="48">
         <v>499.3</v>
       </c>
-      <c r="E283" s="82">
+      <c r="E283" s="81">
         <v>522.5</v>
       </c>
       <c r="F283" s="29">
         <v>462.8</v>
       </c>
       <c r="G283" s="29">
         <v>516.29999999999995</v>
       </c>
       <c r="H283" s="29">
         <v>524.6</v>
       </c>
       <c r="I283" s="29">
         <v>497</v>
       </c>
       <c r="J283" s="29">
         <v>481.1</v>
       </c>
       <c r="K283" s="29">
         <v>495.4</v>
       </c>
       <c r="L283" s="29">
         <v>493.1</v>
       </c>
       <c r="M283" s="29">
         <v>550.29999999999995</v>
       </c>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="25">
         <v>2026</v>
       </c>
       <c r="B284" s="63">
         <v>586.5</v>
       </c>
       <c r="C284" s="63">
         <v>485.5</v>
       </c>
-      <c r="D284" s="91">
+      <c r="D284" s="90">
         <v>522</v>
       </c>
-      <c r="E284" s="93">
+      <c r="E284" s="92">
         <v>523.4</v>
       </c>
       <c r="F284" s="63">
         <v>581.1</v>
       </c>
-      <c r="G284" s="93">
+      <c r="G284" s="92">
         <v>545.79999999999995</v>
       </c>
-      <c r="H284" s="63"/>
+      <c r="H284" s="92">
+        <v>570.79999999999995</v>
+      </c>
       <c r="I284" s="63"/>
       <c r="J284" s="63"/>
       <c r="K284" s="63"/>
       <c r="L284" s="63"/>
       <c r="M284" s="63"/>
     </row>
     <row r="285" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A285" s="24"/>
       <c r="B285" s="48"/>
       <c r="C285" s="24"/>
       <c r="D285" s="24"/>
       <c r="E285" s="24"/>
       <c r="F285" s="24"/>
       <c r="G285" s="70"/>
       <c r="H285" s="48"/>
       <c r="I285" s="48"/>
       <c r="J285" s="48"/>
       <c r="K285" s="48"/>
       <c r="L285" s="29"/>
       <c r="M285" s="24"/>
     </row>
     <row r="286" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A286" s="94" t="s">
+      <c r="A286" s="93" t="s">
         <v>16</v>
       </c>
-      <c r="B286" s="94"/>
-[...10 lines deleted...]
-      <c r="M286" s="94"/>
+      <c r="B286" s="93"/>
+      <c r="C286" s="93"/>
+      <c r="D286" s="93"/>
+      <c r="E286" s="93"/>
+      <c r="F286" s="93"/>
+      <c r="G286" s="93"/>
+      <c r="H286" s="93"/>
+      <c r="I286" s="93"/>
+      <c r="J286" s="93"/>
+      <c r="K286" s="93"/>
+      <c r="L286" s="93"/>
+      <c r="M286" s="93"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="26"/>
       <c r="B287" s="13"/>
       <c r="C287" s="13"/>
       <c r="D287" s="13"/>
       <c r="E287" s="13"/>
       <c r="F287" s="13"/>
       <c r="G287" s="13"/>
       <c r="H287" s="13"/>
       <c r="I287" s="13"/>
       <c r="J287" s="13"/>
       <c r="K287" s="13"/>
       <c r="L287" s="13"/>
       <c r="M287" s="13"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="7"/>
       <c r="B288" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C288" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D288" s="9" t="s">
@@ -10994,63 +11023,65 @@
       </c>
       <c r="J293" s="28">
         <v>3892.11</v>
       </c>
       <c r="K293" s="28">
         <v>4310.67</v>
       </c>
       <c r="L293" s="28">
         <v>4197.93</v>
       </c>
       <c r="M293" s="28">
         <v>4806.93</v>
       </c>
       <c r="N293" s="4"/>
     </row>
     <row r="294" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A294" s="23">
         <v>2026</v>
       </c>
       <c r="B294" s="28">
         <v>3052.83</v>
       </c>
       <c r="C294" s="28">
         <v>2251.14</v>
       </c>
-      <c r="D294" s="90">
+      <c r="D294" s="89">
         <v>2485.48</v>
       </c>
-      <c r="E294" s="92">
+      <c r="E294" s="91">
         <v>2395.0100000000002</v>
       </c>
       <c r="F294" s="28">
         <v>2443.13</v>
       </c>
-      <c r="G294" s="92">
+      <c r="G294" s="91">
         <v>2364.7600000000002</v>
       </c>
-      <c r="H294" s="28"/>
+      <c r="H294" s="91">
+        <v>2449.65</v>
+      </c>
       <c r="I294" s="28"/>
       <c r="J294" s="28"/>
       <c r="K294" s="28"/>
       <c r="L294" s="28"/>
       <c r="M294" s="28"/>
       <c r="N294" s="4"/>
     </row>
     <row r="295" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A295" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B295" s="30"/>
       <c r="C295" s="14"/>
       <c r="D295" s="14"/>
       <c r="E295" s="14"/>
       <c r="F295" s="14"/>
       <c r="G295" s="14"/>
       <c r="H295" s="14"/>
       <c r="I295" s="14"/>
       <c r="J295" s="14"/>
       <c r="K295" s="14"/>
       <c r="L295" s="14"/>
       <c r="M295" s="14"/>
     </row>
     <row r="296" spans="1:14" x14ac:dyDescent="0.2">
@@ -11209,63 +11240,65 @@
       </c>
       <c r="J299" s="28">
         <v>2697.1</v>
       </c>
       <c r="K299" s="28">
         <v>2903.8</v>
       </c>
       <c r="L299" s="28">
         <v>2888.6</v>
       </c>
       <c r="M299" s="28">
         <v>3915.1</v>
       </c>
       <c r="N299" s="4"/>
     </row>
     <row r="300" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A300" s="23">
         <v>2026</v>
       </c>
       <c r="B300" s="28">
         <v>2763.6</v>
       </c>
       <c r="C300" s="28">
         <v>2182.8000000000002</v>
       </c>
-      <c r="D300" s="90">
+      <c r="D300" s="89">
         <v>2432.8000000000002</v>
       </c>
-      <c r="E300" s="92">
+      <c r="E300" s="91">
         <v>2282.6999999999998</v>
       </c>
       <c r="F300" s="28">
         <v>2330.6999999999998</v>
       </c>
-      <c r="G300" s="92">
+      <c r="G300" s="91">
         <v>2178.1999999999998</v>
       </c>
-      <c r="H300" s="28"/>
+      <c r="H300" s="91">
+        <v>2199.9</v>
+      </c>
       <c r="I300" s="28"/>
       <c r="J300" s="28"/>
       <c r="K300" s="28"/>
       <c r="L300" s="28"/>
       <c r="M300" s="28"/>
       <c r="N300" s="4"/>
     </row>
     <row r="301" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A301" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B301" s="14"/>
       <c r="C301" s="14"/>
       <c r="D301" s="14"/>
       <c r="E301" s="14"/>
       <c r="F301" s="14"/>
       <c r="G301" s="14"/>
       <c r="H301" s="14"/>
       <c r="I301" s="14"/>
       <c r="J301" s="14"/>
       <c r="K301" s="14"/>
       <c r="L301" s="14"/>
       <c r="M301" s="14"/>
       <c r="N301" s="3"/>
     </row>
@@ -11425,63 +11458,65 @@
       </c>
       <c r="J305" s="28">
         <v>95.45</v>
       </c>
       <c r="K305" s="28">
         <v>97.83</v>
       </c>
       <c r="L305" s="28">
         <v>96.37</v>
       </c>
       <c r="M305" s="28">
         <v>146.08000000000001</v>
       </c>
       <c r="N305" s="4"/>
     </row>
     <row r="306" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A306" s="23">
         <v>2026</v>
       </c>
       <c r="B306" s="28">
         <v>147.80000000000001</v>
       </c>
       <c r="C306" s="28">
         <v>125.73</v>
       </c>
-      <c r="D306" s="90">
+      <c r="D306" s="89">
         <v>139.80000000000001</v>
       </c>
-      <c r="E306" s="92">
+      <c r="E306" s="91">
         <v>115.61</v>
       </c>
       <c r="F306" s="28">
         <v>119.82</v>
       </c>
-      <c r="G306" s="92">
+      <c r="G306" s="91">
         <v>133.63999999999999</v>
       </c>
-      <c r="H306" s="28"/>
+      <c r="H306" s="91">
+        <v>144.44999999999999</v>
+      </c>
       <c r="I306" s="28"/>
       <c r="J306" s="28"/>
       <c r="K306" s="28"/>
       <c r="L306" s="28"/>
       <c r="M306" s="28"/>
       <c r="N306" s="4"/>
     </row>
     <row r="307" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B307" s="14"/>
       <c r="C307" s="14"/>
       <c r="D307" s="14"/>
       <c r="E307" s="14"/>
       <c r="F307" s="14"/>
       <c r="G307" s="14"/>
       <c r="H307" s="14"/>
       <c r="I307" s="14"/>
       <c r="J307" s="14"/>
       <c r="K307" s="14"/>
       <c r="L307" s="14"/>
       <c r="M307" s="14"/>
     </row>
     <row r="308" spans="1:14" x14ac:dyDescent="0.2">
@@ -11595,146 +11630,148 @@
       </c>
       <c r="I310" s="22">
         <v>121.9</v>
       </c>
       <c r="J310" s="22">
         <v>78.599999999999994</v>
       </c>
       <c r="K310" s="22">
         <v>85.7</v>
       </c>
       <c r="L310" s="73">
         <v>78.900000000000006</v>
       </c>
       <c r="M310" s="29">
         <v>74.8</v>
       </c>
       <c r="N310" s="4"/>
     </row>
     <row r="311" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A311" s="23">
         <v>2025</v>
       </c>
       <c r="B311" s="29">
         <v>49.4</v>
       </c>
-      <c r="C311" s="87">
+      <c r="C311" s="86">
         <v>49.9</v>
       </c>
-      <c r="D311" s="88">
+      <c r="D311" s="87">
         <v>55.5</v>
       </c>
-      <c r="E311" s="82">
+      <c r="E311" s="81">
         <v>48.3</v>
       </c>
       <c r="F311" s="29">
         <v>56</v>
       </c>
       <c r="G311" s="29">
         <v>63.2</v>
       </c>
       <c r="H311" s="29">
         <v>70.7</v>
       </c>
       <c r="I311" s="29">
         <v>67.3</v>
       </c>
       <c r="J311" s="29">
         <v>47.5</v>
       </c>
       <c r="K311" s="29">
         <v>50.4</v>
       </c>
       <c r="L311" s="29">
         <v>47.6</v>
       </c>
       <c r="M311" s="29">
         <v>70.8</v>
       </c>
       <c r="N311" s="4"/>
     </row>
-    <row r="312" spans="1:14" s="84" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:14" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A312" s="32">
         <v>2026</v>
       </c>
       <c r="B312" s="63">
         <v>73.3</v>
       </c>
       <c r="C312" s="63">
         <v>65.2</v>
       </c>
-      <c r="D312" s="91">
+      <c r="D312" s="90">
         <v>72.5</v>
       </c>
-      <c r="E312" s="93">
+      <c r="E312" s="92">
         <v>64.8</v>
       </c>
       <c r="F312" s="63">
         <v>69.2</v>
       </c>
-      <c r="G312" s="93">
+      <c r="G312" s="92">
         <v>81.2</v>
       </c>
-      <c r="H312" s="63"/>
+      <c r="H312" s="92">
+        <v>86</v>
+      </c>
       <c r="I312" s="63"/>
       <c r="J312" s="63"/>
       <c r="K312" s="63"/>
       <c r="L312" s="63"/>
       <c r="M312" s="63"/>
-      <c r="N312" s="83"/>
+      <c r="N312" s="82"/>
     </row>
     <row r="313" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A313" s="12"/>
       <c r="B313" s="12"/>
       <c r="C313" s="12"/>
       <c r="D313" s="12"/>
       <c r="E313" s="12"/>
       <c r="F313" s="12"/>
       <c r="G313" s="13"/>
       <c r="H313" s="13"/>
       <c r="I313" s="12"/>
       <c r="J313" s="12"/>
       <c r="K313" s="13"/>
       <c r="L313" s="13"/>
       <c r="M313" s="12"/>
     </row>
     <row r="314" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A314" s="94" t="s">
+      <c r="A314" s="93" t="s">
         <v>35</v>
       </c>
-      <c r="B314" s="94"/>
-[...10 lines deleted...]
-      <c r="M314" s="94"/>
+      <c r="B314" s="93"/>
+      <c r="C314" s="93"/>
+      <c r="D314" s="93"/>
+      <c r="E314" s="93"/>
+      <c r="F314" s="93"/>
+      <c r="G314" s="93"/>
+      <c r="H314" s="93"/>
+      <c r="I314" s="93"/>
+      <c r="J314" s="93"/>
+      <c r="K314" s="93"/>
+      <c r="L314" s="93"/>
+      <c r="M314" s="93"/>
     </row>
     <row r="315" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A315" s="65"/>
       <c r="B315" s="13"/>
       <c r="C315" s="13"/>
       <c r="D315" s="13"/>
       <c r="E315" s="13"/>
       <c r="F315" s="13"/>
       <c r="G315" s="13"/>
       <c r="H315" s="13"/>
       <c r="I315" s="13"/>
       <c r="J315" s="13"/>
       <c r="K315" s="13"/>
       <c r="L315" s="13"/>
       <c r="M315" s="13"/>
     </row>
     <row r="316" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A316" s="66"/>
       <c r="B316" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D316" s="9" t="s">
@@ -11896,63 +11933,65 @@
         <v>2</v>
       </c>
       <c r="J320" s="67" t="s">
         <v>2</v>
       </c>
       <c r="K320" s="67" t="s">
         <v>2</v>
       </c>
       <c r="L320" s="67" t="s">
         <v>2</v>
       </c>
       <c r="M320" s="67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="321" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A321" s="11">
         <v>2026</v>
       </c>
       <c r="B321" s="28">
         <v>0</v>
       </c>
       <c r="C321" s="28">
         <v>0</v>
       </c>
-      <c r="D321" s="90">
+      <c r="D321" s="89">
         <v>0</v>
       </c>
-      <c r="E321" s="92">
+      <c r="E321" s="91">
         <v>0</v>
       </c>
       <c r="F321" s="28">
         <v>0</v>
       </c>
-      <c r="G321" s="92">
+      <c r="G321" s="91">
         <v>0</v>
       </c>
-      <c r="H321" s="67"/>
+      <c r="H321" s="91">
+        <v>0</v>
+      </c>
       <c r="I321" s="67"/>
       <c r="J321" s="67"/>
       <c r="K321" s="67"/>
       <c r="L321" s="67"/>
       <c r="M321" s="67"/>
     </row>
     <row r="322" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A322" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B322" s="34"/>
       <c r="C322" s="13"/>
       <c r="D322" s="13"/>
       <c r="E322" s="13"/>
       <c r="F322" s="13"/>
       <c r="G322" s="13"/>
       <c r="H322" s="13"/>
       <c r="I322" s="13"/>
       <c r="J322" s="13"/>
       <c r="K322" s="13"/>
       <c r="L322" s="13"/>
       <c r="M322" s="13"/>
     </row>
     <row r="323" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A323" s="11">
@@ -12065,63 +12104,65 @@
         <v>2</v>
       </c>
       <c r="J325" s="67" t="s">
         <v>2</v>
       </c>
       <c r="K325" s="67" t="s">
         <v>2</v>
       </c>
       <c r="L325" s="67" t="s">
         <v>2</v>
       </c>
       <c r="M325" s="67" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="326" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A326" s="11">
         <v>2026</v>
       </c>
       <c r="B326" s="28">
         <v>3</v>
       </c>
       <c r="C326" s="28">
         <v>4</v>
       </c>
-      <c r="D326" s="90">
+      <c r="D326" s="89">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E326" s="92">
+      <c r="E326" s="91">
         <v>2.2999999999999998</v>
       </c>
       <c r="F326" s="28">
         <v>2.1</v>
       </c>
-      <c r="G326" s="92">
+      <c r="G326" s="91">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H326" s="67"/>
+      <c r="H326" s="91">
+        <v>2.4</v>
+      </c>
       <c r="I326" s="67"/>
       <c r="J326" s="67"/>
       <c r="K326" s="67"/>
       <c r="L326" s="67"/>
       <c r="M326" s="67"/>
     </row>
     <row r="327" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A327" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B327" s="34"/>
       <c r="C327" s="13"/>
       <c r="D327" s="13"/>
       <c r="E327" s="13"/>
       <c r="F327" s="13"/>
       <c r="G327" s="16"/>
       <c r="H327" s="16"/>
       <c r="I327" s="13"/>
       <c r="J327" s="13"/>
       <c r="K327" s="13"/>
       <c r="L327" s="13"/>
       <c r="M327" s="13"/>
     </row>
     <row r="328" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A328" s="11">
@@ -12234,63 +12275,65 @@
         <v>8.83</v>
       </c>
       <c r="J330" s="28">
         <v>5.47</v>
       </c>
       <c r="K330" s="28">
         <v>5.0199999999999996</v>
       </c>
       <c r="L330" s="28">
         <v>4.71</v>
       </c>
       <c r="M330" s="28">
         <v>4.62</v>
       </c>
     </row>
     <row r="331" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A331" s="11">
         <v>2026</v>
       </c>
       <c r="B331" s="28">
         <v>8.76</v>
       </c>
       <c r="C331" s="28">
         <v>7.77</v>
       </c>
-      <c r="D331" s="90">
+      <c r="D331" s="89">
         <v>8.5500000000000007</v>
       </c>
-      <c r="E331" s="92">
+      <c r="E331" s="91">
         <v>9.9</v>
       </c>
       <c r="F331" s="28">
         <v>11.38</v>
       </c>
-      <c r="G331" s="92">
+      <c r="G331" s="91">
         <v>19.02</v>
       </c>
-      <c r="H331" s="28"/>
+      <c r="H331" s="91">
+        <v>20.25</v>
+      </c>
       <c r="I331" s="28"/>
       <c r="J331" s="28"/>
       <c r="K331" s="28"/>
       <c r="L331" s="28"/>
       <c r="M331" s="28"/>
     </row>
     <row r="332" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A332" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B332" s="34"/>
       <c r="C332" s="16"/>
       <c r="D332" s="16"/>
       <c r="E332" s="16"/>
       <c r="F332" s="16"/>
       <c r="G332" s="16"/>
       <c r="H332" s="16"/>
       <c r="I332" s="16"/>
       <c r="J332" s="16"/>
       <c r="K332" s="16"/>
       <c r="L332" s="16"/>
       <c r="M332" s="16"/>
     </row>
     <row r="333" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A333" s="11">
@@ -12362,104 +12405,106 @@
         <v>19.100000000000001</v>
       </c>
       <c r="J334" s="19">
         <v>16.3</v>
       </c>
       <c r="K334" s="19">
         <v>12.6</v>
       </c>
       <c r="L334" s="29">
         <v>14.5</v>
       </c>
       <c r="M334" s="29">
         <v>13.2</v>
       </c>
     </row>
     <row r="335" spans="1:13" ht="12" x14ac:dyDescent="0.2">
       <c r="A335" s="22">
         <v>2025</v>
       </c>
       <c r="B335" s="29">
         <v>6.1</v>
       </c>
       <c r="C335" s="29">
         <v>5.4</v>
       </c>
-      <c r="D335" s="89">
+      <c r="D335" s="88">
         <v>6.3</v>
       </c>
-      <c r="E335" s="82">
+      <c r="E335" s="81">
         <v>5.7</v>
       </c>
       <c r="F335" s="29">
         <v>7.4</v>
       </c>
       <c r="G335" s="29">
         <v>10.9</v>
       </c>
       <c r="H335" s="29">
         <v>13</v>
       </c>
       <c r="I335" s="29">
         <v>11.7</v>
       </c>
       <c r="J335" s="29">
         <v>6.9</v>
       </c>
       <c r="K335" s="29">
         <v>6</v>
       </c>
       <c r="L335" s="29">
         <v>6</v>
       </c>
       <c r="M335" s="29">
         <v>5.6</v>
       </c>
     </row>
-    <row r="336" spans="1:13" s="84" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="336" spans="1:13" s="83" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A336" s="33">
         <v>2026</v>
       </c>
       <c r="B336" s="63">
         <v>7.7</v>
       </c>
       <c r="C336" s="63">
         <v>7.1</v>
       </c>
-      <c r="D336" s="91">
+      <c r="D336" s="90">
         <v>7.9</v>
       </c>
-      <c r="E336" s="93">
+      <c r="E336" s="92">
         <v>8.9</v>
       </c>
       <c r="F336" s="63">
         <v>15.5</v>
       </c>
-      <c r="G336" s="93">
+      <c r="G336" s="92">
         <v>28.9</v>
       </c>
-      <c r="H336" s="63"/>
+      <c r="H336" s="92">
+        <v>29</v>
+      </c>
       <c r="I336" s="63"/>
       <c r="J336" s="63"/>
       <c r="K336" s="63"/>
       <c r="L336" s="63"/>
       <c r="M336" s="63">
         <v>5.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A314:M314"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A270:M270"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A268:M268"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A286:M286"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>