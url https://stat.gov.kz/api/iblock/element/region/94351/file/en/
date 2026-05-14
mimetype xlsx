--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 032026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 04 2026\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14730" yWindow="-150" windowWidth="14100" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="55">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Transportation of  passengers, thsd. people</t>
@@ -700,67 +700,67 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1054,65 +1054,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="4" customWidth="1"/>
     <col min="4" max="6" width="12.5703125" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="13" style="4" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="98"/>
-[...10 lines deleted...]
-      <c r="M1" s="98"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="100"/>
+      <c r="J1" s="100"/>
+      <c r="K1" s="100"/>
+      <c r="L1" s="100"/>
+      <c r="M1" s="100"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="8"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="11" t="s">
@@ -1848,54 +1848,56 @@
         <v>69781.73</v>
       </c>
       <c r="J21" s="49">
         <v>79122.27</v>
       </c>
       <c r="K21" s="94">
         <v>88744.87</v>
       </c>
       <c r="L21" s="94">
         <v>98467.42</v>
       </c>
       <c r="M21" s="94">
         <v>109302.6</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>2026</v>
       </c>
       <c r="B22" s="49">
         <v>9265.18</v>
       </c>
       <c r="C22" s="49">
         <v>16452.79</v>
       </c>
-      <c r="D22" s="102">
+      <c r="D22" s="98">
         <v>23426.46</v>
       </c>
-      <c r="E22" s="87"/>
+      <c r="E22" s="98">
+        <v>29681.25</v>
+      </c>
       <c r="F22" s="87"/>
       <c r="G22" s="87"/>
       <c r="H22" s="49"/>
       <c r="I22" s="94"/>
       <c r="J22" s="49"/>
       <c r="K22" s="94"/>
       <c r="L22" s="94"/>
       <c r="M22" s="94"/>
     </row>
     <row r="23" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
@@ -2585,54 +2587,56 @@
         <v>27463</v>
       </c>
       <c r="J40" s="49">
         <v>30910.1</v>
       </c>
       <c r="K40" s="94">
         <v>34576.6</v>
       </c>
       <c r="L40" s="94">
         <v>38241.300000000003</v>
       </c>
       <c r="M40" s="94">
         <v>43029.2</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="14">
         <v>2026</v>
       </c>
       <c r="B41" s="49">
         <v>3597.7</v>
       </c>
       <c r="C41" s="49">
         <v>6537</v>
       </c>
-      <c r="D41" s="102">
+      <c r="D41" s="98">
         <v>9759.4</v>
       </c>
-      <c r="E41" s="87"/>
+      <c r="E41" s="98">
+        <v>12271.4</v>
+      </c>
       <c r="F41" s="87"/>
       <c r="G41" s="87"/>
       <c r="H41" s="49"/>
       <c r="I41" s="94"/>
       <c r="J41" s="49"/>
       <c r="K41" s="94"/>
       <c r="L41" s="94"/>
       <c r="M41" s="94"/>
     </row>
     <row r="42" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
@@ -3322,54 +3326,56 @@
         <v>86561.97</v>
       </c>
       <c r="J59" s="49">
         <v>98798.51</v>
       </c>
       <c r="K59" s="94">
         <v>111937.33</v>
       </c>
       <c r="L59" s="94">
         <v>124210.1</v>
       </c>
       <c r="M59" s="94">
         <v>136871.63</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="14">
         <v>2026</v>
       </c>
       <c r="B60" s="49">
         <v>10940.01</v>
       </c>
       <c r="C60" s="49">
         <v>22422.92</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="98">
         <v>34858.120000000003</v>
       </c>
-      <c r="E60" s="87"/>
+      <c r="E60" s="98">
+        <v>48456.29</v>
+      </c>
       <c r="F60" s="87"/>
       <c r="G60" s="87"/>
       <c r="H60" s="49"/>
       <c r="I60" s="94"/>
       <c r="J60" s="49"/>
       <c r="K60" s="94"/>
       <c r="L60" s="94"/>
       <c r="M60" s="94"/>
     </row>
     <row r="61" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="15"/>
       <c r="C61" s="15"/>
       <c r="D61" s="15"/>
       <c r="E61" s="15"/>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="17"/>
       <c r="I61" s="15"/>
       <c r="J61" s="15"/>
       <c r="K61" s="15"/>
       <c r="L61" s="15"/>
       <c r="M61" s="15"/>
@@ -4059,128 +4065,130 @@
         <v>2119.4</v>
       </c>
       <c r="J78" s="60">
         <v>2380</v>
       </c>
       <c r="K78" s="96">
         <v>2659.4</v>
       </c>
       <c r="L78" s="96">
         <v>2947.5</v>
       </c>
       <c r="M78" s="96">
         <v>3265.2</v>
       </c>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="32">
         <v>2026</v>
       </c>
       <c r="B79" s="67">
         <v>293.3</v>
       </c>
       <c r="C79" s="67">
         <v>582.70000000000005</v>
       </c>
-      <c r="D79" s="103">
+      <c r="D79" s="99">
         <v>908.6</v>
       </c>
-      <c r="E79" s="88"/>
+      <c r="E79" s="99">
+        <v>1193.2</v>
+      </c>
       <c r="F79" s="88"/>
       <c r="G79" s="88"/>
       <c r="H79" s="67"/>
       <c r="I79" s="95"/>
       <c r="J79" s="67"/>
       <c r="K79" s="95"/>
       <c r="L79" s="95"/>
       <c r="M79" s="95"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A80" s="101" t="s">
+      <c r="A80" s="103" t="s">
         <v>53</v>
       </c>
-      <c r="B80" s="101"/>
-[...5 lines deleted...]
-      <c r="H80" s="101"/>
+      <c r="B80" s="103"/>
+      <c r="C80" s="103"/>
+      <c r="D80" s="103"/>
+      <c r="E80" s="103"/>
+      <c r="F80" s="103"/>
+      <c r="G80" s="103"/>
+      <c r="H80" s="103"/>
       <c r="I80" s="26"/>
       <c r="J80" s="26"/>
       <c r="K80" s="33"/>
       <c r="L80" s="33"/>
       <c r="M80" s="33"/>
     </row>
     <row r="81" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="99" t="s">
+      <c r="A81" s="101" t="s">
         <v>54</v>
       </c>
-      <c r="B81" s="99"/>
-[...10 lines deleted...]
-      <c r="M81" s="99"/>
+      <c r="B81" s="101"/>
+      <c r="C81" s="101"/>
+      <c r="D81" s="101"/>
+      <c r="E81" s="101"/>
+      <c r="F81" s="101"/>
+      <c r="G81" s="101"/>
+      <c r="H81" s="101"/>
+      <c r="I81" s="101"/>
+      <c r="J81" s="101"/>
+      <c r="K81" s="101"/>
+      <c r="L81" s="101"/>
+      <c r="M81" s="101"/>
     </row>
     <row r="82" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="91"/>
       <c r="B82" s="91"/>
       <c r="C82" s="91"/>
       <c r="D82" s="91"/>
       <c r="E82" s="91"/>
       <c r="F82" s="91"/>
       <c r="G82" s="91"/>
       <c r="H82" s="91"/>
       <c r="I82" s="91"/>
       <c r="J82" s="91"/>
       <c r="K82" s="91"/>
       <c r="L82" s="91"/>
       <c r="M82" s="91"/>
     </row>
     <row r="83" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A83" s="98" t="s">
+      <c r="A83" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="B83" s="98"/>
-[...10 lines deleted...]
-      <c r="M83" s="98"/>
+      <c r="B83" s="100"/>
+      <c r="C83" s="100"/>
+      <c r="D83" s="100"/>
+      <c r="E83" s="100"/>
+      <c r="F83" s="100"/>
+      <c r="G83" s="100"/>
+      <c r="H83" s="100"/>
+      <c r="I83" s="100"/>
+      <c r="J83" s="100"/>
+      <c r="K83" s="100"/>
+      <c r="L83" s="100"/>
+      <c r="M83" s="100"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="6"/>
       <c r="B84" s="8"/>
       <c r="C84" s="8"/>
       <c r="D84" s="8"/>
       <c r="E84" s="8"/>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="8"/>
       <c r="I84" s="8"/>
       <c r="J84" s="8"/>
       <c r="K84" s="8"/>
       <c r="L84" s="8"/>
       <c r="M84" s="8"/>
     </row>
     <row r="85" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="9"/>
       <c r="B85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D85" s="11" t="s">
@@ -4796,51 +4804,53 @@
         <v>35542.31</v>
       </c>
       <c r="K100" s="49">
         <v>39852.980000000003</v>
       </c>
       <c r="L100" s="49">
         <v>44050.91</v>
       </c>
       <c r="M100" s="49">
         <v>48857.84</v>
       </c>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="13">
         <v>2026</v>
       </c>
       <c r="B101" s="49">
         <v>3052.83</v>
       </c>
       <c r="C101" s="49">
         <v>5303.97</v>
       </c>
       <c r="D101" s="49">
         <v>7789.45</v>
       </c>
-      <c r="E101" s="87"/>
+      <c r="E101" s="98">
+        <v>9383.0300000000007</v>
+      </c>
       <c r="F101" s="87"/>
       <c r="G101" s="49"/>
       <c r="H101" s="49"/>
       <c r="I101" s="49"/>
       <c r="J101" s="49"/>
       <c r="K101" s="49"/>
       <c r="L101" s="49"/>
       <c r="M101" s="49"/>
     </row>
     <row r="102" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="34"/>
       <c r="D102" s="34"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="34"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
       <c r="M102" s="34"/>
@@ -5410,51 +5420,53 @@
         <v>24197.8</v>
       </c>
       <c r="K116" s="49">
         <v>27101.599999999999</v>
       </c>
       <c r="L116" s="49">
         <v>29990.2</v>
       </c>
       <c r="M116" s="49">
         <v>33905.300000000003</v>
       </c>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="13">
         <v>2026</v>
       </c>
       <c r="B117" s="49">
         <v>2763.6</v>
       </c>
       <c r="C117" s="49">
         <v>4946.3999999999996</v>
       </c>
       <c r="D117" s="49">
         <v>7379.2</v>
       </c>
-      <c r="E117" s="87"/>
+      <c r="E117" s="98">
+        <v>9104.4</v>
+      </c>
       <c r="F117" s="87"/>
       <c r="G117" s="49"/>
       <c r="H117" s="49"/>
       <c r="I117" s="49"/>
       <c r="J117" s="49"/>
       <c r="K117" s="49"/>
       <c r="L117" s="49"/>
       <c r="M117" s="49"/>
     </row>
     <row r="118" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="34"/>
       <c r="C118" s="34"/>
       <c r="D118" s="34"/>
       <c r="E118" s="34"/>
       <c r="F118" s="34"/>
       <c r="G118" s="34"/>
       <c r="H118" s="34"/>
       <c r="I118" s="34"/>
       <c r="J118" s="34"/>
       <c r="K118" s="34"/>
       <c r="L118" s="34"/>
       <c r="M118" s="34"/>
@@ -6024,51 +6036,53 @@
         <v>1041.46</v>
       </c>
       <c r="K132" s="49">
         <v>1139.29</v>
       </c>
       <c r="L132" s="49">
         <v>1235.6600000000001</v>
       </c>
       <c r="M132" s="49">
         <v>1381.74</v>
       </c>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="13">
         <v>2026</v>
       </c>
       <c r="B133" s="49">
         <v>147.80000000000001</v>
       </c>
       <c r="C133" s="49">
         <v>273.52999999999997</v>
       </c>
       <c r="D133" s="49">
         <v>413.32</v>
       </c>
-      <c r="E133" s="87"/>
+      <c r="E133" s="98">
+        <v>528.94000000000005</v>
+      </c>
       <c r="F133" s="87"/>
       <c r="G133" s="49"/>
       <c r="H133" s="49"/>
       <c r="I133" s="49"/>
       <c r="J133" s="49"/>
       <c r="K133" s="49"/>
       <c r="L133" s="49"/>
       <c r="M133" s="49"/>
     </row>
     <row r="134" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="34"/>
       <c r="C134" s="34"/>
       <c r="D134" s="34"/>
       <c r="E134" s="34"/>
       <c r="F134" s="34"/>
       <c r="G134" s="34"/>
       <c r="H134" s="34"/>
       <c r="I134" s="34"/>
       <c r="J134" s="34"/>
       <c r="K134" s="34"/>
       <c r="L134" s="34"/>
       <c r="M134" s="34"/>
@@ -6638,91 +6652,93 @@
         <v>507.9</v>
       </c>
       <c r="K148" s="60">
         <v>558.29999999999995</v>
       </c>
       <c r="L148" s="60">
         <v>605.9</v>
       </c>
       <c r="M148" s="60">
         <v>676.7</v>
       </c>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="48">
         <v>2026</v>
       </c>
       <c r="B149" s="67">
         <v>73.3</v>
       </c>
       <c r="C149" s="67">
         <v>138.5</v>
       </c>
       <c r="D149" s="67">
         <v>211.1</v>
       </c>
-      <c r="E149" s="88"/>
+      <c r="E149" s="99">
+        <v>275.89999999999998</v>
+      </c>
       <c r="F149" s="88"/>
       <c r="G149" s="67"/>
       <c r="H149" s="67"/>
       <c r="I149" s="67"/>
       <c r="J149" s="67"/>
       <c r="K149" s="67"/>
       <c r="L149" s="67"/>
       <c r="M149" s="67"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="23"/>
       <c r="B150" s="60"/>
       <c r="C150" s="60"/>
       <c r="D150" s="60"/>
       <c r="E150" s="90"/>
       <c r="F150" s="90"/>
       <c r="G150" s="92"/>
       <c r="H150" s="92"/>
       <c r="I150" s="92"/>
       <c r="J150" s="92"/>
       <c r="K150" s="92"/>
       <c r="L150" s="92"/>
       <c r="M150" s="92"/>
     </row>
     <row r="151" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A151" s="98" t="s">
+      <c r="A151" s="100" t="s">
         <v>20</v>
       </c>
-      <c r="B151" s="98"/>
-[...10 lines deleted...]
-      <c r="M151" s="98"/>
+      <c r="B151" s="100"/>
+      <c r="C151" s="100"/>
+      <c r="D151" s="100"/>
+      <c r="E151" s="100"/>
+      <c r="F151" s="100"/>
+      <c r="G151" s="100"/>
+      <c r="H151" s="100"/>
+      <c r="I151" s="100"/>
+      <c r="J151" s="100"/>
+      <c r="K151" s="100"/>
+      <c r="L151" s="100"/>
+      <c r="M151" s="100"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="6"/>
       <c r="B152" s="8"/>
       <c r="C152" s="8"/>
       <c r="D152" s="8"/>
       <c r="E152" s="8"/>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
       <c r="H152" s="8"/>
       <c r="I152" s="8"/>
       <c r="J152" s="8"/>
       <c r="K152" s="8"/>
       <c r="L152" s="8"/>
       <c r="M152" s="8"/>
     </row>
     <row r="153" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="9"/>
       <c r="B153" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C153" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D153" s="11" t="s">
@@ -7420,51 +7436,53 @@
         <v>35567.089999999997</v>
       </c>
       <c r="K170" s="49">
         <v>40004.06</v>
       </c>
       <c r="L170" s="49">
         <v>44632.34</v>
       </c>
       <c r="M170" s="49">
         <v>49686.29</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="14">
         <v>2026</v>
       </c>
       <c r="B171" s="49">
         <v>4642.8900000000003</v>
       </c>
       <c r="C171" s="49">
         <v>8289.01</v>
       </c>
       <c r="D171" s="49">
         <v>11394.14</v>
       </c>
-      <c r="E171" s="87"/>
+      <c r="E171" s="49">
+        <v>14675.35</v>
+      </c>
       <c r="F171" s="49"/>
       <c r="G171" s="49"/>
       <c r="H171" s="49"/>
       <c r="I171" s="94"/>
       <c r="J171" s="49"/>
       <c r="K171" s="49"/>
       <c r="L171" s="49"/>
       <c r="M171" s="49"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B172" s="15"/>
       <c r="C172" s="15"/>
       <c r="D172" s="15"/>
       <c r="E172" s="15"/>
       <c r="F172" s="15"/>
       <c r="G172" s="15"/>
       <c r="H172" s="15"/>
       <c r="I172" s="15"/>
       <c r="J172" s="15"/>
       <c r="K172" s="15"/>
       <c r="L172" s="15"/>
       <c r="M172" s="15"/>
@@ -8116,51 +8134,53 @@
         <v>2239.3000000000002</v>
       </c>
       <c r="K188" s="49">
         <v>2506.5</v>
       </c>
       <c r="L188" s="49">
         <v>2789.5</v>
       </c>
       <c r="M188" s="49">
         <v>3112</v>
       </c>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="14">
         <v>2026</v>
       </c>
       <c r="B189" s="49">
         <v>247.6</v>
       </c>
       <c r="C189" s="49">
         <v>518.6</v>
       </c>
       <c r="D189" s="49">
         <v>786.3</v>
       </c>
-      <c r="E189" s="87"/>
+      <c r="E189" s="49">
+        <v>1049.7</v>
+      </c>
       <c r="F189" s="49"/>
       <c r="G189" s="49"/>
       <c r="H189" s="49"/>
       <c r="I189" s="94"/>
       <c r="J189" s="49"/>
       <c r="K189" s="49"/>
       <c r="L189" s="49"/>
       <c r="M189" s="49"/>
     </row>
     <row r="190" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A190" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="15"/>
       <c r="C190" s="15"/>
       <c r="D190" s="16"/>
       <c r="E190" s="15"/>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15"/>
       <c r="K190" s="49"/>
       <c r="L190" s="49"/>
       <c r="M190" s="15"/>
@@ -11259,137 +11279,145 @@
       <c r="C285" s="49"/>
       <c r="D285" s="49"/>
       <c r="E285" s="87"/>
       <c r="F285" s="49"/>
       <c r="G285" s="49"/>
       <c r="H285" s="49"/>
       <c r="I285" s="49"/>
       <c r="J285" s="49"/>
       <c r="K285" s="49"/>
       <c r="L285" s="49"/>
       <c r="M285" s="49"/>
     </row>
     <row r="286" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A286" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B286" s="49">
         <v>10783.46</v>
       </c>
       <c r="C286" s="49">
         <v>22132.86</v>
       </c>
       <c r="D286" s="49">
         <v>34419.72</v>
       </c>
-      <c r="E286" s="87"/>
+      <c r="E286" s="49">
+        <v>47892.38</v>
+      </c>
       <c r="F286" s="49"/>
       <c r="G286" s="49"/>
       <c r="H286" s="49"/>
       <c r="I286" s="49"/>
       <c r="J286" s="49"/>
       <c r="K286" s="49"/>
       <c r="L286" s="49"/>
       <c r="M286" s="49"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="50" t="s">
         <v>8</v>
       </c>
       <c r="B287" s="49"/>
       <c r="C287" s="49"/>
       <c r="D287" s="49"/>
-      <c r="E287" s="87"/>
+      <c r="E287" s="49"/>
       <c r="F287" s="49"/>
       <c r="G287" s="49"/>
       <c r="H287" s="49"/>
       <c r="I287" s="49"/>
       <c r="J287" s="49"/>
       <c r="K287" s="49"/>
       <c r="L287" s="49"/>
       <c r="M287" s="49"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B288" s="49">
         <v>10171.1</v>
       </c>
       <c r="C288" s="49">
         <v>20925.41</v>
       </c>
       <c r="D288" s="49">
         <v>32661.1</v>
       </c>
-      <c r="E288" s="87"/>
+      <c r="E288" s="49">
+        <v>45613.91</v>
+      </c>
       <c r="F288" s="49"/>
       <c r="G288" s="49"/>
       <c r="H288" s="49"/>
       <c r="I288" s="49"/>
       <c r="J288" s="49"/>
       <c r="K288" s="49"/>
       <c r="L288" s="49"/>
       <c r="M288" s="49"/>
     </row>
     <row r="289" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A289" s="51" t="s">
         <v>10</v>
       </c>
       <c r="B289" s="49">
         <v>22</v>
       </c>
       <c r="C289" s="49">
         <v>50.3</v>
       </c>
       <c r="D289" s="49">
         <v>82.01</v>
       </c>
-      <c r="E289" s="87"/>
+      <c r="E289" s="49">
+        <v>109.48</v>
+      </c>
       <c r="F289" s="49"/>
       <c r="G289" s="49"/>
       <c r="H289" s="49"/>
       <c r="I289" s="49"/>
       <c r="J289" s="49"/>
       <c r="K289" s="49"/>
       <c r="L289" s="49"/>
       <c r="M289" s="49"/>
     </row>
     <row r="290" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A290" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B290" s="49">
         <v>590.36</v>
       </c>
       <c r="C290" s="49">
         <v>1157.1500000000001</v>
       </c>
       <c r="D290" s="49">
         <v>1676.61</v>
       </c>
-      <c r="E290" s="87"/>
+      <c r="E290" s="49">
+        <v>2168.98</v>
+      </c>
       <c r="F290" s="49"/>
       <c r="G290" s="49"/>
       <c r="H290" s="49"/>
       <c r="I290" s="49"/>
       <c r="J290" s="49"/>
       <c r="K290" s="49"/>
       <c r="L290" s="49"/>
       <c r="M290" s="49"/>
     </row>
     <row r="291" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A291" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B291" s="15"/>
       <c r="C291" s="15"/>
       <c r="D291" s="16"/>
       <c r="E291" s="15"/>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15"/>
       <c r="I291" s="15"/>
       <c r="J291" s="15"/>
       <c r="K291" s="49"/>
       <c r="L291" s="49"/>
       <c r="M291" s="15"/>
@@ -14488,194 +14516,202 @@
       <c r="C386" s="49"/>
       <c r="D386" s="60"/>
       <c r="E386" s="89"/>
       <c r="F386" s="49"/>
       <c r="G386" s="49"/>
       <c r="H386" s="56"/>
       <c r="I386" s="49"/>
       <c r="J386" s="60"/>
       <c r="K386" s="60"/>
       <c r="L386" s="49"/>
       <c r="M386" s="60"/>
     </row>
     <row r="387" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A387" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B387" s="49">
         <v>212.3</v>
       </c>
       <c r="C387" s="49">
         <v>429.4</v>
       </c>
       <c r="D387" s="49">
         <v>674.9</v>
       </c>
-      <c r="E387" s="89"/>
+      <c r="E387" s="49">
+        <v>885.7</v>
+      </c>
       <c r="F387" s="49"/>
       <c r="G387" s="49"/>
       <c r="H387" s="56"/>
       <c r="I387" s="49"/>
       <c r="J387" s="60"/>
       <c r="K387" s="60"/>
       <c r="L387" s="49"/>
       <c r="M387" s="60"/>
     </row>
     <row r="388" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A388" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B388" s="59"/>
       <c r="C388" s="60"/>
       <c r="D388" s="60"/>
       <c r="E388" s="89"/>
       <c r="F388" s="49"/>
       <c r="G388" s="49"/>
       <c r="H388" s="56"/>
       <c r="I388" s="49"/>
       <c r="J388" s="60"/>
       <c r="K388" s="60"/>
       <c r="L388" s="49"/>
       <c r="M388" s="60"/>
     </row>
     <row r="389" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A389" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B389" s="60">
         <v>204.1</v>
       </c>
       <c r="C389" s="60">
         <v>413.2</v>
       </c>
       <c r="D389" s="49">
         <v>651.6</v>
       </c>
-      <c r="E389" s="89"/>
+      <c r="E389" s="49">
+        <v>855.5</v>
+      </c>
       <c r="F389" s="49"/>
       <c r="G389" s="49"/>
       <c r="H389" s="56"/>
       <c r="I389" s="49"/>
       <c r="J389" s="60"/>
       <c r="K389" s="60"/>
       <c r="L389" s="49"/>
       <c r="M389" s="60"/>
     </row>
     <row r="390" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A390" s="65" t="s">
         <v>15</v>
       </c>
       <c r="B390" s="60">
         <v>0</v>
       </c>
       <c r="C390" s="60">
         <v>0.1</v>
       </c>
       <c r="D390" s="49">
         <v>0.2</v>
       </c>
-      <c r="E390" s="89"/>
+      <c r="E390" s="49">
+        <v>0.2</v>
+      </c>
       <c r="F390" s="49"/>
       <c r="G390" s="49"/>
       <c r="H390" s="56"/>
       <c r="I390" s="49"/>
       <c r="J390" s="60"/>
       <c r="K390" s="60"/>
       <c r="L390" s="49"/>
       <c r="M390" s="60"/>
     </row>
     <row r="391" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A391" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B391" s="67">
         <v>8.1</v>
       </c>
       <c r="C391" s="67">
         <v>16</v>
       </c>
       <c r="D391" s="67">
         <v>23.1</v>
       </c>
-      <c r="E391" s="88"/>
+      <c r="E391" s="67">
+        <v>30</v>
+      </c>
       <c r="F391" s="67"/>
       <c r="G391" s="67"/>
       <c r="H391" s="93"/>
       <c r="I391" s="67"/>
       <c r="J391" s="67"/>
       <c r="K391" s="67"/>
       <c r="L391" s="67"/>
       <c r="M391" s="67"/>
     </row>
     <row r="392" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A392" s="100" t="s">
+      <c r="A392" s="102" t="s">
         <v>36</v>
       </c>
-      <c r="B392" s="100"/>
-[...10 lines deleted...]
-      <c r="M392" s="100"/>
+      <c r="B392" s="102"/>
+      <c r="C392" s="102"/>
+      <c r="D392" s="102"/>
+      <c r="E392" s="102"/>
+      <c r="F392" s="102"/>
+      <c r="G392" s="102"/>
+      <c r="H392" s="102"/>
+      <c r="I392" s="102"/>
+      <c r="J392" s="102"/>
+      <c r="K392" s="102"/>
+      <c r="L392" s="102"/>
+      <c r="M392" s="102"/>
     </row>
     <row r="393" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A393" s="51"/>
       <c r="B393" s="15"/>
       <c r="C393" s="19"/>
       <c r="D393" s="19"/>
       <c r="E393" s="19"/>
       <c r="F393" s="19"/>
       <c r="G393" s="19"/>
       <c r="H393" s="19"/>
       <c r="I393" s="19"/>
       <c r="J393" s="19"/>
       <c r="K393" s="19"/>
       <c r="L393" s="19"/>
       <c r="M393" s="8"/>
     </row>
     <row r="394" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A394" s="98" t="s">
+      <c r="A394" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="B394" s="98"/>
-[...10 lines deleted...]
-      <c r="M394" s="98"/>
+      <c r="B394" s="100"/>
+      <c r="C394" s="100"/>
+      <c r="D394" s="100"/>
+      <c r="E394" s="100"/>
+      <c r="F394" s="100"/>
+      <c r="G394" s="100"/>
+      <c r="H394" s="100"/>
+      <c r="I394" s="100"/>
+      <c r="J394" s="100"/>
+      <c r="K394" s="100"/>
+      <c r="L394" s="100"/>
+      <c r="M394" s="100"/>
     </row>
     <row r="395" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A395" s="6"/>
       <c r="B395" s="8"/>
       <c r="C395" s="8"/>
       <c r="D395" s="8"/>
       <c r="E395" s="8"/>
       <c r="F395" s="8"/>
       <c r="G395" s="8"/>
       <c r="H395" s="8"/>
       <c r="I395" s="8"/>
       <c r="J395" s="8"/>
       <c r="K395" s="8"/>
       <c r="L395" s="8"/>
       <c r="M395" s="8"/>
     </row>
     <row r="396" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="9"/>
       <c r="B396" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C396" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D396" s="11" t="s">
@@ -15291,51 +15327,53 @@
         <v>8012.87</v>
       </c>
       <c r="K411" s="49">
         <v>8887.84</v>
       </c>
       <c r="L411" s="49">
         <v>9784.18</v>
       </c>
       <c r="M411" s="49">
         <v>10758.47</v>
       </c>
     </row>
     <row r="412" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A412" s="13">
         <v>2026</v>
       </c>
       <c r="B412" s="49">
         <v>1569.45</v>
       </c>
       <c r="C412" s="60">
         <v>2859.8</v>
       </c>
       <c r="D412" s="49">
         <v>4242.8500000000004</v>
       </c>
-      <c r="E412" s="90"/>
+      <c r="E412" s="60">
+        <v>5622.86</v>
+      </c>
       <c r="F412" s="49"/>
       <c r="G412" s="49"/>
       <c r="H412" s="49"/>
       <c r="I412" s="49"/>
       <c r="J412" s="49"/>
       <c r="K412" s="49"/>
       <c r="L412" s="49"/>
       <c r="M412" s="49"/>
     </row>
     <row r="413" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A413" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B413" s="37"/>
       <c r="C413" s="16"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="15"/>
       <c r="G413" s="16"/>
       <c r="H413" s="16"/>
       <c r="I413" s="16"/>
       <c r="J413" s="16"/>
       <c r="K413" s="16"/>
       <c r="L413" s="16"/>
       <c r="M413" s="16"/>
@@ -15905,108 +15943,110 @@
         <v>4473</v>
       </c>
       <c r="K427" s="60">
         <v>4968.5</v>
       </c>
       <c r="L427" s="60">
         <v>5461.6</v>
       </c>
       <c r="M427" s="60">
         <v>6011.9</v>
       </c>
     </row>
     <row r="428" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A428" s="48">
         <v>2026</v>
       </c>
       <c r="B428" s="67">
         <v>586.5</v>
       </c>
       <c r="C428" s="67">
         <v>1072</v>
       </c>
       <c r="D428" s="67">
         <v>1594</v>
       </c>
-      <c r="E428" s="88"/>
+      <c r="E428" s="67">
+        <v>2117.3000000000002</v>
+      </c>
       <c r="F428" s="67"/>
       <c r="G428" s="67"/>
       <c r="H428" s="67"/>
       <c r="I428" s="67"/>
       <c r="J428" s="67"/>
       <c r="K428" s="67"/>
       <c r="L428" s="67"/>
       <c r="M428" s="67"/>
     </row>
     <row r="429" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A429" s="100" t="s">
+      <c r="A429" s="102" t="s">
         <v>36</v>
       </c>
-      <c r="B429" s="100"/>
-[...10 lines deleted...]
-      <c r="M429" s="100"/>
+      <c r="B429" s="102"/>
+      <c r="C429" s="102"/>
+      <c r="D429" s="102"/>
+      <c r="E429" s="102"/>
+      <c r="F429" s="102"/>
+      <c r="G429" s="102"/>
+      <c r="H429" s="102"/>
+      <c r="I429" s="102"/>
+      <c r="J429" s="102"/>
+      <c r="K429" s="102"/>
+      <c r="L429" s="102"/>
+      <c r="M429" s="102"/>
     </row>
     <row r="430" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A430" s="7"/>
       <c r="B430" s="7"/>
       <c r="C430" s="7"/>
       <c r="D430" s="7"/>
       <c r="E430" s="7"/>
       <c r="F430" s="7"/>
       <c r="G430" s="7"/>
       <c r="H430" s="8"/>
       <c r="I430" s="7"/>
       <c r="J430" s="7"/>
       <c r="K430" s="8"/>
       <c r="L430" s="8"/>
       <c r="M430" s="7"/>
     </row>
     <row r="431" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A431" s="98" t="s">
+      <c r="A431" s="100" t="s">
         <v>49</v>
       </c>
-      <c r="B431" s="98"/>
-[...10 lines deleted...]
-      <c r="M431" s="98"/>
+      <c r="B431" s="100"/>
+      <c r="C431" s="100"/>
+      <c r="D431" s="100"/>
+      <c r="E431" s="100"/>
+      <c r="F431" s="100"/>
+      <c r="G431" s="100"/>
+      <c r="H431" s="100"/>
+      <c r="I431" s="100"/>
+      <c r="J431" s="100"/>
+      <c r="K431" s="100"/>
+      <c r="L431" s="100"/>
+      <c r="M431" s="100"/>
     </row>
     <row r="432" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A432" s="75"/>
       <c r="B432" s="8"/>
       <c r="C432" s="8"/>
       <c r="D432" s="8"/>
       <c r="E432" s="8"/>
       <c r="F432" s="8"/>
       <c r="G432" s="8"/>
       <c r="H432" s="8"/>
       <c r="I432" s="8"/>
       <c r="J432" s="8"/>
       <c r="K432" s="8"/>
       <c r="L432" s="8"/>
       <c r="M432" s="8"/>
     </row>
     <row r="433" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A433" s="76"/>
       <c r="B433" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C433" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D433" s="11" t="s">
@@ -16171,51 +16211,53 @@
         <v>48</v>
       </c>
       <c r="K437" s="77" t="s">
         <v>48</v>
       </c>
       <c r="L437" s="77" t="s">
         <v>48</v>
       </c>
       <c r="M437" s="77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="438" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A438" s="13">
         <v>2026</v>
       </c>
       <c r="B438" s="60">
         <v>0</v>
       </c>
       <c r="C438" s="60">
         <v>0.01</v>
       </c>
       <c r="D438" s="60">
         <v>0.01</v>
       </c>
-      <c r="E438" s="77"/>
+      <c r="E438" s="60">
+        <v>0.01</v>
+      </c>
       <c r="F438" s="77"/>
       <c r="G438" s="77"/>
       <c r="H438" s="77"/>
       <c r="I438" s="77"/>
       <c r="J438" s="77"/>
       <c r="K438" s="77"/>
       <c r="L438" s="77"/>
       <c r="M438" s="77"/>
     </row>
     <row r="439" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A439" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B439" s="78"/>
       <c r="C439" s="8"/>
       <c r="D439" s="8"/>
       <c r="E439" s="8"/>
       <c r="F439" s="8"/>
       <c r="G439" s="8"/>
       <c r="H439" s="8"/>
       <c r="I439" s="8"/>
       <c r="J439" s="8"/>
       <c r="K439" s="8"/>
       <c r="L439" s="8"/>
       <c r="M439" s="8"/>
@@ -16334,51 +16376,53 @@
         <v>48</v>
       </c>
       <c r="K442" s="77" t="s">
         <v>48</v>
       </c>
       <c r="L442" s="77" t="s">
         <v>48</v>
       </c>
       <c r="M442" s="77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="443" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A443" s="13">
         <v>2026</v>
       </c>
       <c r="B443" s="60">
         <v>3</v>
       </c>
       <c r="C443" s="60">
         <v>7</v>
       </c>
       <c r="D443" s="60">
         <v>9.1999999999999993</v>
       </c>
-      <c r="E443" s="77"/>
+      <c r="E443" s="60">
+        <v>11.5</v>
+      </c>
       <c r="F443" s="77"/>
       <c r="G443" s="77"/>
       <c r="H443" s="77"/>
       <c r="I443" s="77"/>
       <c r="J443" s="77"/>
       <c r="K443" s="77"/>
       <c r="L443" s="77"/>
       <c r="M443" s="77"/>
     </row>
     <row r="444" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A444" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B444" s="78"/>
       <c r="C444" s="8"/>
       <c r="D444" s="8"/>
       <c r="E444" s="8"/>
       <c r="F444" s="8"/>
       <c r="G444" s="19"/>
       <c r="H444" s="19"/>
       <c r="I444" s="8"/>
       <c r="J444" s="8"/>
       <c r="K444" s="8"/>
       <c r="L444" s="8"/>
       <c r="M444" s="8"/>
@@ -16497,51 +16541,53 @@
         <v>57.67</v>
       </c>
       <c r="K447" s="60">
         <v>62.69</v>
       </c>
       <c r="L447" s="60">
         <v>67.39</v>
       </c>
       <c r="M447" s="60">
         <v>72.010000000000005</v>
       </c>
     </row>
     <row r="448" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A448" s="13">
         <v>2026</v>
       </c>
       <c r="B448" s="60">
         <v>8.76</v>
       </c>
       <c r="C448" s="60">
         <v>16.53</v>
       </c>
       <c r="D448" s="60">
         <v>25.08</v>
       </c>
-      <c r="E448" s="90"/>
+      <c r="E448" s="60">
+        <v>34.97</v>
+      </c>
       <c r="F448" s="60"/>
       <c r="G448" s="60"/>
       <c r="H448" s="60"/>
       <c r="I448" s="60"/>
       <c r="J448" s="60"/>
       <c r="K448" s="60"/>
       <c r="L448" s="60"/>
       <c r="M448" s="60"/>
     </row>
     <row r="449" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A449" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B449" s="78"/>
       <c r="C449" s="19"/>
       <c r="D449" s="19"/>
       <c r="E449" s="19"/>
       <c r="F449" s="19"/>
       <c r="G449" s="19"/>
       <c r="H449" s="19"/>
       <c r="I449" s="19"/>
       <c r="J449" s="19"/>
       <c r="K449" s="19"/>
       <c r="L449" s="19"/>
       <c r="M449" s="19"/>
@@ -16660,51 +16706,53 @@
         <v>73.3</v>
       </c>
       <c r="K452" s="60">
         <v>79.3</v>
       </c>
       <c r="L452" s="60">
         <v>85.3</v>
       </c>
       <c r="M452" s="60">
         <v>91</v>
       </c>
     </row>
     <row r="453" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A453" s="48">
         <v>2026</v>
       </c>
       <c r="B453" s="67">
         <v>7.7</v>
       </c>
       <c r="C453" s="67">
         <v>14.8</v>
       </c>
       <c r="D453" s="67">
         <v>22.7</v>
       </c>
-      <c r="E453" s="88"/>
+      <c r="E453" s="67">
+        <v>31.6</v>
+      </c>
       <c r="F453" s="67"/>
       <c r="G453" s="67"/>
       <c r="H453" s="67"/>
       <c r="I453" s="67"/>
       <c r="J453" s="67"/>
       <c r="K453" s="67"/>
       <c r="L453" s="67"/>
       <c r="M453" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A431:M431"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A394:M394"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A392:M392"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A429:M429"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>