--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 04 2026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 05 2026\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14730" yWindow="-150" windowWidth="14100" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="55">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Transportation of  passengers, thsd. people</t>
@@ -1854,51 +1854,53 @@
         <v>88744.87</v>
       </c>
       <c r="L21" s="94">
         <v>98467.42</v>
       </c>
       <c r="M21" s="94">
         <v>109302.6</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>2026</v>
       </c>
       <c r="B22" s="49">
         <v>9265.18</v>
       </c>
       <c r="C22" s="49">
         <v>16452.79</v>
       </c>
       <c r="D22" s="98">
         <v>23426.46</v>
       </c>
       <c r="E22" s="98">
         <v>29681.25</v>
       </c>
-      <c r="F22" s="87"/>
+      <c r="F22" s="49">
+        <v>38113.74</v>
+      </c>
       <c r="G22" s="87"/>
       <c r="H22" s="49"/>
       <c r="I22" s="94"/>
       <c r="J22" s="49"/>
       <c r="K22" s="94"/>
       <c r="L22" s="94"/>
       <c r="M22" s="94"/>
     </row>
     <row r="23" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
     </row>
@@ -2593,51 +2595,53 @@
         <v>34576.6</v>
       </c>
       <c r="L40" s="94">
         <v>38241.300000000003</v>
       </c>
       <c r="M40" s="94">
         <v>43029.2</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="14">
         <v>2026</v>
       </c>
       <c r="B41" s="49">
         <v>3597.7</v>
       </c>
       <c r="C41" s="49">
         <v>6537</v>
       </c>
       <c r="D41" s="98">
         <v>9759.4</v>
       </c>
       <c r="E41" s="98">
         <v>12271.4</v>
       </c>
-      <c r="F41" s="87"/>
+      <c r="F41" s="49">
+        <v>15437.3</v>
+      </c>
       <c r="G41" s="87"/>
       <c r="H41" s="49"/>
       <c r="I41" s="94"/>
       <c r="J41" s="49"/>
       <c r="K41" s="94"/>
       <c r="L41" s="94"/>
       <c r="M41" s="94"/>
     </row>
     <row r="42" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
     </row>
@@ -3332,51 +3336,53 @@
         <v>111937.33</v>
       </c>
       <c r="L59" s="94">
         <v>124210.1</v>
       </c>
       <c r="M59" s="94">
         <v>136871.63</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="14">
         <v>2026</v>
       </c>
       <c r="B60" s="49">
         <v>10940.01</v>
       </c>
       <c r="C60" s="49">
         <v>22422.92</v>
       </c>
       <c r="D60" s="98">
         <v>34858.120000000003</v>
       </c>
       <c r="E60" s="98">
         <v>48456.29</v>
       </c>
-      <c r="F60" s="87"/>
+      <c r="F60" s="49">
+        <v>61026.16</v>
+      </c>
       <c r="G60" s="87"/>
       <c r="H60" s="49"/>
       <c r="I60" s="94"/>
       <c r="J60" s="49"/>
       <c r="K60" s="94"/>
       <c r="L60" s="94"/>
       <c r="M60" s="94"/>
     </row>
     <row r="61" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="15"/>
       <c r="C61" s="15"/>
       <c r="D61" s="15"/>
       <c r="E61" s="15"/>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="17"/>
       <c r="I61" s="15"/>
       <c r="J61" s="15"/>
       <c r="K61" s="15"/>
       <c r="L61" s="15"/>
       <c r="M61" s="15"/>
     </row>
@@ -4071,51 +4077,53 @@
         <v>2659.4</v>
       </c>
       <c r="L78" s="96">
         <v>2947.5</v>
       </c>
       <c r="M78" s="96">
         <v>3265.2</v>
       </c>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="32">
         <v>2026</v>
       </c>
       <c r="B79" s="67">
         <v>293.3</v>
       </c>
       <c r="C79" s="67">
         <v>582.70000000000005</v>
       </c>
       <c r="D79" s="99">
         <v>908.6</v>
       </c>
       <c r="E79" s="99">
         <v>1193.2</v>
       </c>
-      <c r="F79" s="88"/>
+      <c r="F79" s="67">
+        <v>1477.9</v>
+      </c>
       <c r="G79" s="88"/>
       <c r="H79" s="67"/>
       <c r="I79" s="95"/>
       <c r="J79" s="67"/>
       <c r="K79" s="95"/>
       <c r="L79" s="95"/>
       <c r="M79" s="95"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A80" s="103" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="103"/>
       <c r="C80" s="103"/>
       <c r="D80" s="103"/>
       <c r="E80" s="103"/>
       <c r="F80" s="103"/>
       <c r="G80" s="103"/>
       <c r="H80" s="103"/>
       <c r="I80" s="26"/>
       <c r="J80" s="26"/>
       <c r="K80" s="33"/>
       <c r="L80" s="33"/>
       <c r="M80" s="33"/>
     </row>
@@ -4807,51 +4815,53 @@
         <v>39852.980000000003</v>
       </c>
       <c r="L100" s="49">
         <v>44050.91</v>
       </c>
       <c r="M100" s="49">
         <v>48857.84</v>
       </c>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="13">
         <v>2026</v>
       </c>
       <c r="B101" s="49">
         <v>3052.83</v>
       </c>
       <c r="C101" s="49">
         <v>5303.97</v>
       </c>
       <c r="D101" s="49">
         <v>7789.45</v>
       </c>
       <c r="E101" s="98">
         <v>9383.0300000000007</v>
       </c>
-      <c r="F101" s="87"/>
+      <c r="F101" s="49">
+        <v>11826.16</v>
+      </c>
       <c r="G101" s="49"/>
       <c r="H101" s="49"/>
       <c r="I101" s="49"/>
       <c r="J101" s="49"/>
       <c r="K101" s="49"/>
       <c r="L101" s="49"/>
       <c r="M101" s="49"/>
     </row>
     <row r="102" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="34"/>
       <c r="D102" s="34"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="34"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
       <c r="M102" s="34"/>
     </row>
@@ -5423,51 +5433,53 @@
         <v>27101.599999999999</v>
       </c>
       <c r="L116" s="49">
         <v>29990.2</v>
       </c>
       <c r="M116" s="49">
         <v>33905.300000000003</v>
       </c>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="13">
         <v>2026</v>
       </c>
       <c r="B117" s="49">
         <v>2763.6</v>
       </c>
       <c r="C117" s="49">
         <v>4946.3999999999996</v>
       </c>
       <c r="D117" s="49">
         <v>7379.2</v>
       </c>
       <c r="E117" s="98">
         <v>9104.4</v>
       </c>
-      <c r="F117" s="87"/>
+      <c r="F117" s="49">
+        <v>11435.1</v>
+      </c>
       <c r="G117" s="49"/>
       <c r="H117" s="49"/>
       <c r="I117" s="49"/>
       <c r="J117" s="49"/>
       <c r="K117" s="49"/>
       <c r="L117" s="49"/>
       <c r="M117" s="49"/>
     </row>
     <row r="118" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="34"/>
       <c r="C118" s="34"/>
       <c r="D118" s="34"/>
       <c r="E118" s="34"/>
       <c r="F118" s="34"/>
       <c r="G118" s="34"/>
       <c r="H118" s="34"/>
       <c r="I118" s="34"/>
       <c r="J118" s="34"/>
       <c r="K118" s="34"/>
       <c r="L118" s="34"/>
       <c r="M118" s="34"/>
     </row>
@@ -6039,51 +6051,53 @@
         <v>1139.29</v>
       </c>
       <c r="L132" s="49">
         <v>1235.6600000000001</v>
       </c>
       <c r="M132" s="49">
         <v>1381.74</v>
       </c>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="13">
         <v>2026</v>
       </c>
       <c r="B133" s="49">
         <v>147.80000000000001</v>
       </c>
       <c r="C133" s="49">
         <v>273.52999999999997</v>
       </c>
       <c r="D133" s="49">
         <v>413.32</v>
       </c>
       <c r="E133" s="98">
         <v>528.94000000000005</v>
       </c>
-      <c r="F133" s="87"/>
+      <c r="F133" s="49">
+        <v>648.76</v>
+      </c>
       <c r="G133" s="49"/>
       <c r="H133" s="49"/>
       <c r="I133" s="49"/>
       <c r="J133" s="49"/>
       <c r="K133" s="49"/>
       <c r="L133" s="49"/>
       <c r="M133" s="49"/>
     </row>
     <row r="134" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="34"/>
       <c r="C134" s="34"/>
       <c r="D134" s="34"/>
       <c r="E134" s="34"/>
       <c r="F134" s="34"/>
       <c r="G134" s="34"/>
       <c r="H134" s="34"/>
       <c r="I134" s="34"/>
       <c r="J134" s="34"/>
       <c r="K134" s="34"/>
       <c r="L134" s="34"/>
       <c r="M134" s="34"/>
     </row>
@@ -6655,51 +6669,53 @@
         <v>558.29999999999995</v>
       </c>
       <c r="L148" s="60">
         <v>605.9</v>
       </c>
       <c r="M148" s="60">
         <v>676.7</v>
       </c>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="48">
         <v>2026</v>
       </c>
       <c r="B149" s="67">
         <v>73.3</v>
       </c>
       <c r="C149" s="67">
         <v>138.5</v>
       </c>
       <c r="D149" s="67">
         <v>211.1</v>
       </c>
       <c r="E149" s="99">
         <v>275.89999999999998</v>
       </c>
-      <c r="F149" s="88"/>
+      <c r="F149" s="67">
+        <v>345.1</v>
+      </c>
       <c r="G149" s="67"/>
       <c r="H149" s="67"/>
       <c r="I149" s="67"/>
       <c r="J149" s="67"/>
       <c r="K149" s="67"/>
       <c r="L149" s="67"/>
       <c r="M149" s="67"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="23"/>
       <c r="B150" s="60"/>
       <c r="C150" s="60"/>
       <c r="D150" s="60"/>
       <c r="E150" s="90"/>
       <c r="F150" s="90"/>
       <c r="G150" s="92"/>
       <c r="H150" s="92"/>
       <c r="I150" s="92"/>
       <c r="J150" s="92"/>
       <c r="K150" s="92"/>
       <c r="L150" s="92"/>
       <c r="M150" s="92"/>
     </row>
     <row r="151" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A151" s="100" t="s">
@@ -7439,51 +7455,53 @@
         <v>40004.06</v>
       </c>
       <c r="L170" s="49">
         <v>44632.34</v>
       </c>
       <c r="M170" s="49">
         <v>49686.29</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="14">
         <v>2026</v>
       </c>
       <c r="B171" s="49">
         <v>4642.8900000000003</v>
       </c>
       <c r="C171" s="49">
         <v>8289.01</v>
       </c>
       <c r="D171" s="49">
         <v>11394.14</v>
       </c>
       <c r="E171" s="49">
         <v>14675.35</v>
       </c>
-      <c r="F171" s="49"/>
+      <c r="F171" s="49">
+        <v>19092.490000000002</v>
+      </c>
       <c r="G171" s="49"/>
       <c r="H171" s="49"/>
       <c r="I171" s="94"/>
       <c r="J171" s="49"/>
       <c r="K171" s="49"/>
       <c r="L171" s="49"/>
       <c r="M171" s="49"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B172" s="15"/>
       <c r="C172" s="15"/>
       <c r="D172" s="15"/>
       <c r="E172" s="15"/>
       <c r="F172" s="15"/>
       <c r="G172" s="15"/>
       <c r="H172" s="15"/>
       <c r="I172" s="15"/>
       <c r="J172" s="15"/>
       <c r="K172" s="15"/>
       <c r="L172" s="15"/>
       <c r="M172" s="15"/>
     </row>
@@ -8137,51 +8155,53 @@
         <v>2506.5</v>
       </c>
       <c r="L188" s="49">
         <v>2789.5</v>
       </c>
       <c r="M188" s="49">
         <v>3112</v>
       </c>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="14">
         <v>2026</v>
       </c>
       <c r="B189" s="49">
         <v>247.6</v>
       </c>
       <c r="C189" s="49">
         <v>518.6</v>
       </c>
       <c r="D189" s="49">
         <v>786.3</v>
       </c>
       <c r="E189" s="49">
         <v>1049.7</v>
       </c>
-      <c r="F189" s="49"/>
+      <c r="F189" s="49">
+        <v>1303.7</v>
+      </c>
       <c r="G189" s="49"/>
       <c r="H189" s="49"/>
       <c r="I189" s="94"/>
       <c r="J189" s="49"/>
       <c r="K189" s="49"/>
       <c r="L189" s="49"/>
       <c r="M189" s="49"/>
     </row>
     <row r="190" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A190" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="15"/>
       <c r="C190" s="15"/>
       <c r="D190" s="16"/>
       <c r="E190" s="15"/>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15"/>
       <c r="K190" s="49"/>
       <c r="L190" s="49"/>
       <c r="M190" s="15"/>
     </row>
@@ -11282,143 +11302,151 @@
       <c r="F285" s="49"/>
       <c r="G285" s="49"/>
       <c r="H285" s="49"/>
       <c r="I285" s="49"/>
       <c r="J285" s="49"/>
       <c r="K285" s="49"/>
       <c r="L285" s="49"/>
       <c r="M285" s="49"/>
     </row>
     <row r="286" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A286" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B286" s="49">
         <v>10783.46</v>
       </c>
       <c r="C286" s="49">
         <v>22132.86</v>
       </c>
       <c r="D286" s="49">
         <v>34419.72</v>
       </c>
       <c r="E286" s="49">
         <v>47892.38</v>
       </c>
-      <c r="F286" s="49"/>
+      <c r="F286" s="49">
+        <v>60331.05</v>
+      </c>
       <c r="G286" s="49"/>
       <c r="H286" s="49"/>
       <c r="I286" s="49"/>
       <c r="J286" s="49"/>
       <c r="K286" s="49"/>
       <c r="L286" s="49"/>
       <c r="M286" s="49"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="50" t="s">
         <v>8</v>
       </c>
       <c r="B287" s="49"/>
       <c r="C287" s="49"/>
       <c r="D287" s="49"/>
       <c r="E287" s="49"/>
       <c r="F287" s="49"/>
       <c r="G287" s="49"/>
       <c r="H287" s="49"/>
       <c r="I287" s="49"/>
       <c r="J287" s="49"/>
       <c r="K287" s="49"/>
       <c r="L287" s="49"/>
       <c r="M287" s="49"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B288" s="49">
         <v>10171.1</v>
       </c>
       <c r="C288" s="49">
         <v>20925.41</v>
       </c>
       <c r="D288" s="49">
         <v>32661.1</v>
       </c>
       <c r="E288" s="49">
         <v>45613.91</v>
       </c>
-      <c r="F288" s="49"/>
+      <c r="F288" s="49">
+        <v>57839.93</v>
+      </c>
       <c r="G288" s="49"/>
       <c r="H288" s="49"/>
       <c r="I288" s="49"/>
       <c r="J288" s="49"/>
       <c r="K288" s="49"/>
       <c r="L288" s="49"/>
       <c r="M288" s="49"/>
     </row>
     <row r="289" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A289" s="51" t="s">
         <v>10</v>
       </c>
       <c r="B289" s="49">
         <v>22</v>
       </c>
       <c r="C289" s="49">
         <v>50.3</v>
       </c>
       <c r="D289" s="49">
         <v>82.01</v>
       </c>
       <c r="E289" s="49">
         <v>109.48</v>
       </c>
-      <c r="F289" s="49"/>
+      <c r="F289" s="49">
+        <v>133.22</v>
+      </c>
       <c r="G289" s="49"/>
       <c r="H289" s="49"/>
       <c r="I289" s="49"/>
       <c r="J289" s="49"/>
       <c r="K289" s="49"/>
       <c r="L289" s="49"/>
       <c r="M289" s="49"/>
     </row>
     <row r="290" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A290" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B290" s="49">
         <v>590.36</v>
       </c>
       <c r="C290" s="49">
         <v>1157.1500000000001</v>
       </c>
       <c r="D290" s="49">
         <v>1676.61</v>
       </c>
       <c r="E290" s="49">
         <v>2168.98</v>
       </c>
-      <c r="F290" s="49"/>
+      <c r="F290" s="49">
+        <v>2357.9</v>
+      </c>
       <c r="G290" s="49"/>
       <c r="H290" s="49"/>
       <c r="I290" s="49"/>
       <c r="J290" s="49"/>
       <c r="K290" s="49"/>
       <c r="L290" s="49"/>
       <c r="M290" s="49"/>
     </row>
     <row r="291" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A291" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B291" s="15"/>
       <c r="C291" s="15"/>
       <c r="D291" s="16"/>
       <c r="E291" s="15"/>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15"/>
       <c r="I291" s="15"/>
       <c r="J291" s="15"/>
       <c r="K291" s="49"/>
       <c r="L291" s="49"/>
       <c r="M291" s="15"/>
     </row>
@@ -14519,143 +14547,151 @@
       <c r="F386" s="49"/>
       <c r="G386" s="49"/>
       <c r="H386" s="56"/>
       <c r="I386" s="49"/>
       <c r="J386" s="60"/>
       <c r="K386" s="60"/>
       <c r="L386" s="49"/>
       <c r="M386" s="60"/>
     </row>
     <row r="387" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A387" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B387" s="49">
         <v>212.3</v>
       </c>
       <c r="C387" s="49">
         <v>429.4</v>
       </c>
       <c r="D387" s="49">
         <v>674.9</v>
       </c>
       <c r="E387" s="49">
         <v>885.7</v>
       </c>
-      <c r="F387" s="49"/>
+      <c r="F387" s="49">
+        <v>1085.7</v>
+      </c>
       <c r="G387" s="49"/>
       <c r="H387" s="56"/>
       <c r="I387" s="49"/>
       <c r="J387" s="60"/>
       <c r="K387" s="60"/>
       <c r="L387" s="49"/>
       <c r="M387" s="60"/>
     </row>
     <row r="388" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A388" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B388" s="59"/>
       <c r="C388" s="60"/>
       <c r="D388" s="60"/>
       <c r="E388" s="89"/>
       <c r="F388" s="49"/>
       <c r="G388" s="49"/>
       <c r="H388" s="56"/>
       <c r="I388" s="49"/>
       <c r="J388" s="60"/>
       <c r="K388" s="60"/>
       <c r="L388" s="49"/>
       <c r="M388" s="60"/>
     </row>
     <row r="389" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A389" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B389" s="60">
         <v>204.1</v>
       </c>
       <c r="C389" s="60">
         <v>413.2</v>
       </c>
       <c r="D389" s="49">
         <v>651.6</v>
       </c>
       <c r="E389" s="49">
         <v>855.5</v>
       </c>
-      <c r="F389" s="49"/>
+      <c r="F389" s="49">
+        <v>1052.2</v>
+      </c>
       <c r="G389" s="49"/>
       <c r="H389" s="56"/>
       <c r="I389" s="49"/>
       <c r="J389" s="60"/>
       <c r="K389" s="60"/>
       <c r="L389" s="49"/>
       <c r="M389" s="60"/>
     </row>
     <row r="390" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A390" s="65" t="s">
         <v>15</v>
       </c>
       <c r="B390" s="60">
         <v>0</v>
       </c>
       <c r="C390" s="60">
         <v>0.1</v>
       </c>
       <c r="D390" s="49">
         <v>0.2</v>
       </c>
       <c r="E390" s="49">
         <v>0.2</v>
       </c>
-      <c r="F390" s="49"/>
+      <c r="F390" s="49">
+        <v>0.3</v>
+      </c>
       <c r="G390" s="49"/>
       <c r="H390" s="56"/>
       <c r="I390" s="49"/>
       <c r="J390" s="60"/>
       <c r="K390" s="60"/>
       <c r="L390" s="49"/>
       <c r="M390" s="60"/>
     </row>
     <row r="391" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A391" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B391" s="67">
         <v>8.1</v>
       </c>
       <c r="C391" s="67">
         <v>16</v>
       </c>
       <c r="D391" s="67">
         <v>23.1</v>
       </c>
       <c r="E391" s="67">
         <v>30</v>
       </c>
-      <c r="F391" s="67"/>
+      <c r="F391" s="67">
+        <v>33.200000000000003</v>
+      </c>
       <c r="G391" s="67"/>
       <c r="H391" s="93"/>
       <c r="I391" s="67"/>
       <c r="J391" s="67"/>
       <c r="K391" s="67"/>
       <c r="L391" s="67"/>
       <c r="M391" s="67"/>
     </row>
     <row r="392" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="102" t="s">
         <v>36</v>
       </c>
       <c r="B392" s="102"/>
       <c r="C392" s="102"/>
       <c r="D392" s="102"/>
       <c r="E392" s="102"/>
       <c r="F392" s="102"/>
       <c r="G392" s="102"/>
       <c r="H392" s="102"/>
       <c r="I392" s="102"/>
       <c r="J392" s="102"/>
       <c r="K392" s="102"/>
       <c r="L392" s="102"/>
       <c r="M392" s="102"/>
     </row>
@@ -15330,51 +15366,53 @@
         <v>8887.84</v>
       </c>
       <c r="L411" s="49">
         <v>9784.18</v>
       </c>
       <c r="M411" s="49">
         <v>10758.47</v>
       </c>
     </row>
     <row r="412" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A412" s="13">
         <v>2026</v>
       </c>
       <c r="B412" s="49">
         <v>1569.45</v>
       </c>
       <c r="C412" s="60">
         <v>2859.8</v>
       </c>
       <c r="D412" s="49">
         <v>4242.8500000000004</v>
       </c>
       <c r="E412" s="60">
         <v>5622.86</v>
       </c>
-      <c r="F412" s="49"/>
+      <c r="F412" s="49">
+        <v>7195.08</v>
+      </c>
       <c r="G412" s="49"/>
       <c r="H412" s="49"/>
       <c r="I412" s="49"/>
       <c r="J412" s="49"/>
       <c r="K412" s="49"/>
       <c r="L412" s="49"/>
       <c r="M412" s="49"/>
     </row>
     <row r="413" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A413" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B413" s="37"/>
       <c r="C413" s="16"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="15"/>
       <c r="G413" s="16"/>
       <c r="H413" s="16"/>
       <c r="I413" s="16"/>
       <c r="J413" s="16"/>
       <c r="K413" s="16"/>
       <c r="L413" s="16"/>
       <c r="M413" s="16"/>
     </row>
@@ -15946,51 +15984,53 @@
         <v>4968.5</v>
       </c>
       <c r="L427" s="60">
         <v>5461.6</v>
       </c>
       <c r="M427" s="60">
         <v>6011.9</v>
       </c>
     </row>
     <row r="428" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A428" s="48">
         <v>2026</v>
       </c>
       <c r="B428" s="67">
         <v>586.5</v>
       </c>
       <c r="C428" s="67">
         <v>1072</v>
       </c>
       <c r="D428" s="67">
         <v>1594</v>
       </c>
       <c r="E428" s="67">
         <v>2117.3000000000002</v>
       </c>
-      <c r="F428" s="67"/>
+      <c r="F428" s="67">
+        <v>2698.5</v>
+      </c>
       <c r="G428" s="67"/>
       <c r="H428" s="67"/>
       <c r="I428" s="67"/>
       <c r="J428" s="67"/>
       <c r="K428" s="67"/>
       <c r="L428" s="67"/>
       <c r="M428" s="67"/>
     </row>
     <row r="429" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="102" t="s">
         <v>36</v>
       </c>
       <c r="B429" s="102"/>
       <c r="C429" s="102"/>
       <c r="D429" s="102"/>
       <c r="E429" s="102"/>
       <c r="F429" s="102"/>
       <c r="G429" s="102"/>
       <c r="H429" s="102"/>
       <c r="I429" s="102"/>
       <c r="J429" s="102"/>
       <c r="K429" s="102"/>
       <c r="L429" s="102"/>
       <c r="M429" s="102"/>
     </row>
@@ -16214,51 +16254,53 @@
         <v>48</v>
       </c>
       <c r="L437" s="77" t="s">
         <v>48</v>
       </c>
       <c r="M437" s="77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="438" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A438" s="13">
         <v>2026</v>
       </c>
       <c r="B438" s="60">
         <v>0</v>
       </c>
       <c r="C438" s="60">
         <v>0.01</v>
       </c>
       <c r="D438" s="60">
         <v>0.01</v>
       </c>
       <c r="E438" s="60">
         <v>0.01</v>
       </c>
-      <c r="F438" s="77"/>
+      <c r="F438" s="60">
+        <v>0.02</v>
+      </c>
       <c r="G438" s="77"/>
       <c r="H438" s="77"/>
       <c r="I438" s="77"/>
       <c r="J438" s="77"/>
       <c r="K438" s="77"/>
       <c r="L438" s="77"/>
       <c r="M438" s="77"/>
     </row>
     <row r="439" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A439" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B439" s="78"/>
       <c r="C439" s="8"/>
       <c r="D439" s="8"/>
       <c r="E439" s="8"/>
       <c r="F439" s="8"/>
       <c r="G439" s="8"/>
       <c r="H439" s="8"/>
       <c r="I439" s="8"/>
       <c r="J439" s="8"/>
       <c r="K439" s="8"/>
       <c r="L439" s="8"/>
       <c r="M439" s="8"/>
     </row>
@@ -16379,51 +16421,53 @@
         <v>48</v>
       </c>
       <c r="L442" s="77" t="s">
         <v>48</v>
       </c>
       <c r="M442" s="77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="443" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A443" s="13">
         <v>2026</v>
       </c>
       <c r="B443" s="60">
         <v>3</v>
       </c>
       <c r="C443" s="60">
         <v>7</v>
       </c>
       <c r="D443" s="60">
         <v>9.1999999999999993</v>
       </c>
       <c r="E443" s="60">
         <v>11.5</v>
       </c>
-      <c r="F443" s="77"/>
+      <c r="F443" s="60">
+        <v>13.6</v>
+      </c>
       <c r="G443" s="77"/>
       <c r="H443" s="77"/>
       <c r="I443" s="77"/>
       <c r="J443" s="77"/>
       <c r="K443" s="77"/>
       <c r="L443" s="77"/>
       <c r="M443" s="77"/>
     </row>
     <row r="444" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A444" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B444" s="78"/>
       <c r="C444" s="8"/>
       <c r="D444" s="8"/>
       <c r="E444" s="8"/>
       <c r="F444" s="8"/>
       <c r="G444" s="19"/>
       <c r="H444" s="19"/>
       <c r="I444" s="8"/>
       <c r="J444" s="8"/>
       <c r="K444" s="8"/>
       <c r="L444" s="8"/>
       <c r="M444" s="8"/>
     </row>
@@ -16544,51 +16588,53 @@
         <v>62.69</v>
       </c>
       <c r="L447" s="60">
         <v>67.39</v>
       </c>
       <c r="M447" s="60">
         <v>72.010000000000005</v>
       </c>
     </row>
     <row r="448" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A448" s="13">
         <v>2026</v>
       </c>
       <c r="B448" s="60">
         <v>8.76</v>
       </c>
       <c r="C448" s="60">
         <v>16.53</v>
       </c>
       <c r="D448" s="60">
         <v>25.08</v>
       </c>
       <c r="E448" s="60">
         <v>34.97</v>
       </c>
-      <c r="F448" s="60"/>
+      <c r="F448" s="60">
+        <v>46.35</v>
+      </c>
       <c r="G448" s="60"/>
       <c r="H448" s="60"/>
       <c r="I448" s="60"/>
       <c r="J448" s="60"/>
       <c r="K448" s="60"/>
       <c r="L448" s="60"/>
       <c r="M448" s="60"/>
     </row>
     <row r="449" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A449" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B449" s="78"/>
       <c r="C449" s="19"/>
       <c r="D449" s="19"/>
       <c r="E449" s="19"/>
       <c r="F449" s="19"/>
       <c r="G449" s="19"/>
       <c r="H449" s="19"/>
       <c r="I449" s="19"/>
       <c r="J449" s="19"/>
       <c r="K449" s="19"/>
       <c r="L449" s="19"/>
       <c r="M449" s="19"/>
     </row>
@@ -16709,51 +16755,53 @@
         <v>79.3</v>
       </c>
       <c r="L452" s="60">
         <v>85.3</v>
       </c>
       <c r="M452" s="60">
         <v>91</v>
       </c>
     </row>
     <row r="453" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A453" s="48">
         <v>2026</v>
       </c>
       <c r="B453" s="67">
         <v>7.7</v>
       </c>
       <c r="C453" s="67">
         <v>14.8</v>
       </c>
       <c r="D453" s="67">
         <v>22.7</v>
       </c>
       <c r="E453" s="67">
         <v>31.6</v>
       </c>
-      <c r="F453" s="67"/>
+      <c r="F453" s="67">
+        <v>47.1</v>
+      </c>
       <c r="G453" s="67"/>
       <c r="H453" s="67"/>
       <c r="I453" s="67"/>
       <c r="J453" s="67"/>
       <c r="K453" s="67"/>
       <c r="L453" s="67"/>
       <c r="M453" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A431:M431"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A394:M394"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A392:M392"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A429:M429"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>