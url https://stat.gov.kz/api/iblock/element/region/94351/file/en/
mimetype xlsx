--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 05 2026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 06 2026\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14730" yWindow="-150" windowWidth="14100" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="55">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Transportation of  passengers, thsd. people</t>
@@ -674,93 +674,93 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1054,65 +1054,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O453"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="4" customWidth="1"/>
     <col min="4" max="6" width="12.5703125" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="3" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="4" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="13" style="4" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="100" t="s">
+      <c r="A1" s="99" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="100"/>
-[...10 lines deleted...]
-      <c r="M1" s="100"/>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="8"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="11" t="s">
@@ -1822,92 +1822,94 @@
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>2025</v>
       </c>
       <c r="B21" s="49">
         <v>8296.85</v>
       </c>
       <c r="C21" s="49">
         <v>16270.84</v>
       </c>
       <c r="D21" s="49">
         <v>24664.23</v>
       </c>
       <c r="E21" s="87">
         <v>32864.089999999997</v>
       </c>
       <c r="F21" s="87">
         <v>41368.980000000003</v>
       </c>
       <c r="G21" s="87">
         <v>50511.57</v>
       </c>
       <c r="H21" s="49">
         <v>59839.61</v>
       </c>
-      <c r="I21" s="94">
+      <c r="I21" s="93">
         <v>69781.73</v>
       </c>
       <c r="J21" s="49">
         <v>79122.27</v>
       </c>
-      <c r="K21" s="94">
+      <c r="K21" s="93">
         <v>88744.87</v>
       </c>
-      <c r="L21" s="94">
+      <c r="L21" s="93">
         <v>98467.42</v>
       </c>
-      <c r="M21" s="94">
+      <c r="M21" s="93">
         <v>109302.6</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>2026</v>
       </c>
       <c r="B22" s="49">
         <v>9265.18</v>
       </c>
       <c r="C22" s="49">
         <v>16452.79</v>
       </c>
-      <c r="D22" s="98">
+      <c r="D22" s="97">
         <v>23426.46</v>
       </c>
-      <c r="E22" s="98">
+      <c r="E22" s="97">
         <v>29681.25</v>
       </c>
       <c r="F22" s="49">
         <v>38113.74</v>
       </c>
-      <c r="G22" s="87"/>
+      <c r="G22" s="103">
+        <v>47308.66</v>
+      </c>
       <c r="H22" s="49"/>
-      <c r="I22" s="94"/>
+      <c r="I22" s="93"/>
       <c r="J22" s="49"/>
-      <c r="K22" s="94"/>
-[...1 lines deleted...]
-      <c r="M22" s="94"/>
+      <c r="K22" s="93"/>
+      <c r="L22" s="93"/>
+      <c r="M22" s="93"/>
     </row>
     <row r="23" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="14">
         <v>2009</v>
       </c>
       <c r="B24" s="15">
         <v>267.89999999999998</v>
       </c>
@@ -2563,92 +2565,94 @@
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="14">
         <v>2025</v>
       </c>
       <c r="B40" s="49">
         <v>3433.4</v>
       </c>
       <c r="C40" s="49">
         <v>6756.4</v>
       </c>
       <c r="D40" s="49">
         <v>10374.700000000001</v>
       </c>
       <c r="E40" s="87">
         <v>13811.9</v>
       </c>
       <c r="F40" s="87">
         <v>17184.3</v>
       </c>
       <c r="G40" s="87">
         <v>20587.5</v>
       </c>
       <c r="H40" s="49">
         <v>24014.6</v>
       </c>
-      <c r="I40" s="94">
+      <c r="I40" s="93">
         <v>27463</v>
       </c>
       <c r="J40" s="49">
         <v>30910.1</v>
       </c>
-      <c r="K40" s="94">
+      <c r="K40" s="93">
         <v>34576.6</v>
       </c>
-      <c r="L40" s="94">
+      <c r="L40" s="93">
         <v>38241.300000000003</v>
       </c>
-      <c r="M40" s="94">
+      <c r="M40" s="93">
         <v>43029.2</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="14">
         <v>2026</v>
       </c>
       <c r="B41" s="49">
         <v>3597.7</v>
       </c>
       <c r="C41" s="49">
         <v>6537</v>
       </c>
-      <c r="D41" s="98">
+      <c r="D41" s="97">
         <v>9759.4</v>
       </c>
-      <c r="E41" s="98">
+      <c r="E41" s="97">
         <v>12271.4</v>
       </c>
       <c r="F41" s="49">
         <v>15437.3</v>
       </c>
-      <c r="G41" s="87"/>
+      <c r="G41" s="103">
+        <v>18442</v>
+      </c>
       <c r="H41" s="49"/>
-      <c r="I41" s="94"/>
+      <c r="I41" s="93"/>
       <c r="J41" s="49"/>
-      <c r="K41" s="94"/>
-[...1 lines deleted...]
-      <c r="M41" s="94"/>
+      <c r="K41" s="93"/>
+      <c r="L41" s="93"/>
+      <c r="M41" s="93"/>
     </row>
     <row r="42" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="14">
         <v>2009</v>
       </c>
       <c r="B43" s="15">
         <v>84537.3</v>
       </c>
@@ -3304,92 +3308,94 @@
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="14">
         <v>2025</v>
       </c>
       <c r="B59" s="49">
         <v>9905.27</v>
       </c>
       <c r="C59" s="49">
         <v>20450.79</v>
       </c>
       <c r="D59" s="49">
         <v>31450.799999999999</v>
       </c>
       <c r="E59" s="87">
         <v>43391.839999999997</v>
       </c>
       <c r="F59" s="87">
         <v>54722.82</v>
       </c>
       <c r="G59" s="87">
         <v>65167.839999999997</v>
       </c>
       <c r="H59" s="49">
         <v>75519.39</v>
       </c>
-      <c r="I59" s="94">
+      <c r="I59" s="93">
         <v>86561.97</v>
       </c>
       <c r="J59" s="49">
         <v>98798.51</v>
       </c>
-      <c r="K59" s="94">
+      <c r="K59" s="93">
         <v>111937.33</v>
       </c>
-      <c r="L59" s="94">
+      <c r="L59" s="93">
         <v>124210.1</v>
       </c>
-      <c r="M59" s="94">
+      <c r="M59" s="93">
         <v>136871.63</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="14">
         <v>2026</v>
       </c>
       <c r="B60" s="49">
         <v>10940.01</v>
       </c>
       <c r="C60" s="49">
         <v>22422.92</v>
       </c>
-      <c r="D60" s="98">
+      <c r="D60" s="97">
         <v>34858.120000000003</v>
       </c>
-      <c r="E60" s="98">
+      <c r="E60" s="97">
         <v>48456.29</v>
       </c>
       <c r="F60" s="49">
         <v>61026.16</v>
       </c>
-      <c r="G60" s="87"/>
+      <c r="G60" s="103">
+        <v>73024.12</v>
+      </c>
       <c r="H60" s="49"/>
-      <c r="I60" s="94"/>
+      <c r="I60" s="93"/>
       <c r="J60" s="49"/>
-      <c r="K60" s="94"/>
-[...1 lines deleted...]
-      <c r="M60" s="94"/>
+      <c r="K60" s="93"/>
+      <c r="L60" s="93"/>
+      <c r="M60" s="93"/>
     </row>
     <row r="61" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="15"/>
       <c r="C61" s="15"/>
       <c r="D61" s="15"/>
       <c r="E61" s="15"/>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="17"/>
       <c r="I61" s="15"/>
       <c r="J61" s="15"/>
       <c r="K61" s="15"/>
       <c r="L61" s="15"/>
       <c r="M61" s="15"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="14">
         <v>2009</v>
       </c>
       <c r="B62" s="15">
         <v>890.2</v>
       </c>
@@ -4033,170 +4039,172 @@
         <v>2118.9</v>
       </c>
       <c r="K77" s="26">
         <v>2394.9</v>
       </c>
       <c r="L77" s="60">
         <v>2650.8</v>
       </c>
       <c r="M77" s="83">
         <v>2857.7</v>
       </c>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="29">
         <v>2025</v>
       </c>
       <c r="B78" s="60">
         <v>234.2</v>
       </c>
       <c r="C78" s="60">
         <v>475.4</v>
       </c>
       <c r="D78" s="30">
         <v>732.9</v>
       </c>
-      <c r="E78" s="90">
+      <c r="E78" s="89">
         <v>1008.3</v>
       </c>
-      <c r="F78" s="90">
+      <c r="F78" s="89">
         <v>1282.2</v>
       </c>
-      <c r="G78" s="90">
+      <c r="G78" s="89">
         <v>1557.9</v>
       </c>
       <c r="H78" s="60">
         <v>1838.6</v>
       </c>
-      <c r="I78" s="96">
+      <c r="I78" s="95">
         <v>2119.4</v>
       </c>
       <c r="J78" s="60">
         <v>2380</v>
       </c>
-      <c r="K78" s="96">
+      <c r="K78" s="95">
         <v>2659.4</v>
       </c>
-      <c r="L78" s="96">
+      <c r="L78" s="95">
         <v>2947.5</v>
       </c>
-      <c r="M78" s="96">
+      <c r="M78" s="95">
         <v>3265.2</v>
       </c>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="32">
         <v>2026</v>
       </c>
       <c r="B79" s="67">
         <v>293.3</v>
       </c>
       <c r="C79" s="67">
         <v>582.70000000000005</v>
       </c>
-      <c r="D79" s="99">
+      <c r="D79" s="98">
         <v>908.6</v>
       </c>
-      <c r="E79" s="99">
+      <c r="E79" s="98">
         <v>1193.2</v>
       </c>
       <c r="F79" s="67">
         <v>1477.9</v>
       </c>
-      <c r="G79" s="88"/>
+      <c r="G79" s="98">
+        <v>1778.7</v>
+      </c>
       <c r="H79" s="67"/>
-      <c r="I79" s="95"/>
+      <c r="I79" s="94"/>
       <c r="J79" s="67"/>
-      <c r="K79" s="95"/>
-[...1 lines deleted...]
-      <c r="M79" s="95"/>
+      <c r="K79" s="94"/>
+      <c r="L79" s="94"/>
+      <c r="M79" s="94"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A80" s="103" t="s">
+      <c r="A80" s="102" t="s">
         <v>53</v>
       </c>
-      <c r="B80" s="103"/>
-[...5 lines deleted...]
-      <c r="H80" s="103"/>
+      <c r="B80" s="102"/>
+      <c r="C80" s="102"/>
+      <c r="D80" s="102"/>
+      <c r="E80" s="102"/>
+      <c r="F80" s="102"/>
+      <c r="G80" s="102"/>
+      <c r="H80" s="102"/>
       <c r="I80" s="26"/>
       <c r="J80" s="26"/>
       <c r="K80" s="33"/>
       <c r="L80" s="33"/>
       <c r="M80" s="33"/>
     </row>
     <row r="81" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="101" t="s">
+      <c r="A81" s="100" t="s">
         <v>54</v>
       </c>
-      <c r="B81" s="101"/>
-[...10 lines deleted...]
-      <c r="M81" s="101"/>
+      <c r="B81" s="100"/>
+      <c r="C81" s="100"/>
+      <c r="D81" s="100"/>
+      <c r="E81" s="100"/>
+      <c r="F81" s="100"/>
+      <c r="G81" s="100"/>
+      <c r="H81" s="100"/>
+      <c r="I81" s="100"/>
+      <c r="J81" s="100"/>
+      <c r="K81" s="100"/>
+      <c r="L81" s="100"/>
+      <c r="M81" s="100"/>
     </row>
     <row r="82" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="91"/>
-[...11 lines deleted...]
-      <c r="M82" s="91"/>
+      <c r="A82" s="90"/>
+      <c r="B82" s="90"/>
+      <c r="C82" s="90"/>
+      <c r="D82" s="90"/>
+      <c r="E82" s="90"/>
+      <c r="F82" s="90"/>
+      <c r="G82" s="90"/>
+      <c r="H82" s="90"/>
+      <c r="I82" s="90"/>
+      <c r="J82" s="90"/>
+      <c r="K82" s="90"/>
+      <c r="L82" s="90"/>
+      <c r="M82" s="90"/>
     </row>
     <row r="83" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A83" s="100" t="s">
+      <c r="A83" s="99" t="s">
         <v>19</v>
       </c>
-      <c r="B83" s="100"/>
-[...10 lines deleted...]
-      <c r="M83" s="100"/>
+      <c r="B83" s="99"/>
+      <c r="C83" s="99"/>
+      <c r="D83" s="99"/>
+      <c r="E83" s="99"/>
+      <c r="F83" s="99"/>
+      <c r="G83" s="99"/>
+      <c r="H83" s="99"/>
+      <c r="I83" s="99"/>
+      <c r="J83" s="99"/>
+      <c r="K83" s="99"/>
+      <c r="L83" s="99"/>
+      <c r="M83" s="99"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="6"/>
       <c r="B84" s="8"/>
       <c r="C84" s="8"/>
       <c r="D84" s="8"/>
       <c r="E84" s="8"/>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="8"/>
       <c r="I84" s="8"/>
       <c r="J84" s="8"/>
       <c r="K84" s="8"/>
       <c r="L84" s="8"/>
       <c r="M84" s="8"/>
     </row>
     <row r="85" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="9"/>
       <c r="B85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D85" s="11" t="s">
@@ -4812,57 +4820,59 @@
         <v>35542.31</v>
       </c>
       <c r="K100" s="49">
         <v>39852.980000000003</v>
       </c>
       <c r="L100" s="49">
         <v>44050.91</v>
       </c>
       <c r="M100" s="49">
         <v>48857.84</v>
       </c>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="13">
         <v>2026</v>
       </c>
       <c r="B101" s="49">
         <v>3052.83</v>
       </c>
       <c r="C101" s="49">
         <v>5303.97</v>
       </c>
       <c r="D101" s="49">
         <v>7789.45</v>
       </c>
-      <c r="E101" s="98">
+      <c r="E101" s="97">
         <v>9383.0300000000007</v>
       </c>
       <c r="F101" s="49">
         <v>11826.16</v>
       </c>
-      <c r="G101" s="49"/>
+      <c r="G101" s="103">
+        <v>14190.92</v>
+      </c>
       <c r="H101" s="49"/>
       <c r="I101" s="49"/>
       <c r="J101" s="49"/>
       <c r="K101" s="49"/>
       <c r="L101" s="49"/>
       <c r="M101" s="49"/>
     </row>
     <row r="102" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="34"/>
       <c r="D102" s="34"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="34"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
       <c r="M102" s="34"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
@@ -5430,57 +5440,59 @@
         <v>24197.8</v>
       </c>
       <c r="K116" s="49">
         <v>27101.599999999999</v>
       </c>
       <c r="L116" s="49">
         <v>29990.2</v>
       </c>
       <c r="M116" s="49">
         <v>33905.300000000003</v>
       </c>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="13">
         <v>2026</v>
       </c>
       <c r="B117" s="49">
         <v>2763.6</v>
       </c>
       <c r="C117" s="49">
         <v>4946.3999999999996</v>
       </c>
       <c r="D117" s="49">
         <v>7379.2</v>
       </c>
-      <c r="E117" s="98">
+      <c r="E117" s="97">
         <v>9104.4</v>
       </c>
       <c r="F117" s="49">
         <v>11435.1</v>
       </c>
-      <c r="G117" s="49"/>
+      <c r="G117" s="103">
+        <v>13613.3</v>
+      </c>
       <c r="H117" s="49"/>
       <c r="I117" s="49"/>
       <c r="J117" s="49"/>
       <c r="K117" s="49"/>
       <c r="L117" s="49"/>
       <c r="M117" s="49"/>
     </row>
     <row r="118" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="34"/>
       <c r="C118" s="34"/>
       <c r="D118" s="34"/>
       <c r="E118" s="34"/>
       <c r="F118" s="34"/>
       <c r="G118" s="34"/>
       <c r="H118" s="34"/>
       <c r="I118" s="34"/>
       <c r="J118" s="34"/>
       <c r="K118" s="34"/>
       <c r="L118" s="34"/>
       <c r="M118" s="34"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.2">
@@ -6048,57 +6060,59 @@
         <v>1041.46</v>
       </c>
       <c r="K132" s="49">
         <v>1139.29</v>
       </c>
       <c r="L132" s="49">
         <v>1235.6600000000001</v>
       </c>
       <c r="M132" s="49">
         <v>1381.74</v>
       </c>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="13">
         <v>2026</v>
       </c>
       <c r="B133" s="49">
         <v>147.80000000000001</v>
       </c>
       <c r="C133" s="49">
         <v>273.52999999999997</v>
       </c>
       <c r="D133" s="49">
         <v>413.32</v>
       </c>
-      <c r="E133" s="98">
+      <c r="E133" s="97">
         <v>528.94000000000005</v>
       </c>
       <c r="F133" s="49">
         <v>648.76</v>
       </c>
-      <c r="G133" s="49"/>
+      <c r="G133" s="103">
+        <v>782.4</v>
+      </c>
       <c r="H133" s="49"/>
       <c r="I133" s="49"/>
       <c r="J133" s="49"/>
       <c r="K133" s="49"/>
       <c r="L133" s="49"/>
       <c r="M133" s="49"/>
     </row>
     <row r="134" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="34"/>
       <c r="C134" s="34"/>
       <c r="D134" s="34"/>
       <c r="E134" s="34"/>
       <c r="F134" s="34"/>
       <c r="G134" s="34"/>
       <c r="H134" s="34"/>
       <c r="I134" s="34"/>
       <c r="J134" s="34"/>
       <c r="K134" s="34"/>
       <c r="L134" s="34"/>
       <c r="M134" s="34"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
@@ -6612,149 +6626,151 @@
       <c r="F147" s="43">
         <v>418.5</v>
       </c>
       <c r="G147" s="45">
         <v>520.79999999999995</v>
       </c>
       <c r="H147" s="45">
         <v>642.29999999999995</v>
       </c>
       <c r="I147" s="45">
         <v>764.2</v>
       </c>
       <c r="J147" s="41">
         <v>842.8</v>
       </c>
       <c r="K147" s="46">
         <v>928.5</v>
       </c>
       <c r="L147" s="60">
         <v>1007.4</v>
       </c>
       <c r="M147" s="59">
         <v>1082.2</v>
       </c>
     </row>
-    <row r="148" spans="1:13" s="97" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:13" s="96" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="23">
         <v>2025</v>
       </c>
       <c r="B148" s="60">
         <v>49.4</v>
       </c>
       <c r="C148" s="60">
         <v>99.3</v>
       </c>
       <c r="D148" s="60">
         <v>154.9</v>
       </c>
-      <c r="E148" s="90">
+      <c r="E148" s="89">
         <v>203.2</v>
       </c>
-      <c r="F148" s="90">
+      <c r="F148" s="89">
         <v>259.2</v>
       </c>
       <c r="G148" s="60">
         <v>322.39999999999998</v>
       </c>
       <c r="H148" s="60">
         <v>393.1</v>
       </c>
       <c r="I148" s="60">
         <v>460.4</v>
       </c>
       <c r="J148" s="60">
         <v>507.9</v>
       </c>
       <c r="K148" s="60">
         <v>558.29999999999995</v>
       </c>
       <c r="L148" s="60">
         <v>605.9</v>
       </c>
       <c r="M148" s="60">
         <v>676.7</v>
       </c>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="48">
         <v>2026</v>
       </c>
       <c r="B149" s="67">
         <v>73.3</v>
       </c>
       <c r="C149" s="67">
         <v>138.5</v>
       </c>
       <c r="D149" s="67">
         <v>211.1</v>
       </c>
-      <c r="E149" s="99">
+      <c r="E149" s="98">
         <v>275.89999999999998</v>
       </c>
       <c r="F149" s="67">
         <v>345.1</v>
       </c>
-      <c r="G149" s="67"/>
+      <c r="G149" s="98">
+        <v>426.3</v>
+      </c>
       <c r="H149" s="67"/>
       <c r="I149" s="67"/>
       <c r="J149" s="67"/>
       <c r="K149" s="67"/>
       <c r="L149" s="67"/>
       <c r="M149" s="67"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="23"/>
       <c r="B150" s="60"/>
       <c r="C150" s="60"/>
       <c r="D150" s="60"/>
-      <c r="E150" s="90"/>
-[...7 lines deleted...]
-      <c r="M150" s="92"/>
+      <c r="E150" s="89"/>
+      <c r="F150" s="89"/>
+      <c r="G150" s="91"/>
+      <c r="H150" s="91"/>
+      <c r="I150" s="91"/>
+      <c r="J150" s="91"/>
+      <c r="K150" s="91"/>
+      <c r="L150" s="91"/>
+      <c r="M150" s="91"/>
     </row>
     <row r="151" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A151" s="100" t="s">
+      <c r="A151" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="B151" s="100"/>
-[...10 lines deleted...]
-      <c r="M151" s="100"/>
+      <c r="B151" s="99"/>
+      <c r="C151" s="99"/>
+      <c r="D151" s="99"/>
+      <c r="E151" s="99"/>
+      <c r="F151" s="99"/>
+      <c r="G151" s="99"/>
+      <c r="H151" s="99"/>
+      <c r="I151" s="99"/>
+      <c r="J151" s="99"/>
+      <c r="K151" s="99"/>
+      <c r="L151" s="99"/>
+      <c r="M151" s="99"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="6"/>
       <c r="B152" s="8"/>
       <c r="C152" s="8"/>
       <c r="D152" s="8"/>
       <c r="E152" s="8"/>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
       <c r="H152" s="8"/>
       <c r="I152" s="8"/>
       <c r="J152" s="8"/>
       <c r="K152" s="8"/>
       <c r="L152" s="8"/>
       <c r="M152" s="8"/>
     </row>
     <row r="153" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="9"/>
       <c r="B153" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C153" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D153" s="11" t="s">
@@ -7423,88 +7439,90 @@
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="14">
         <v>2025</v>
       </c>
       <c r="B170" s="49">
         <v>3467.14</v>
       </c>
       <c r="C170" s="49">
         <v>6664.54</v>
       </c>
       <c r="D170" s="49">
         <v>10044.66</v>
       </c>
       <c r="E170" s="87">
         <v>13657.18</v>
       </c>
       <c r="F170" s="49">
         <v>17240.79</v>
       </c>
       <c r="G170" s="49">
         <v>21553.91</v>
       </c>
       <c r="H170" s="49">
         <v>25988.44</v>
       </c>
-      <c r="I170" s="94">
+      <c r="I170" s="93">
         <v>30960.91</v>
       </c>
       <c r="J170" s="49">
         <v>35567.089999999997</v>
       </c>
       <c r="K170" s="49">
         <v>40004.06</v>
       </c>
       <c r="L170" s="49">
         <v>44632.34</v>
       </c>
       <c r="M170" s="49">
         <v>49686.29</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="14">
         <v>2026</v>
       </c>
       <c r="B171" s="49">
         <v>4642.8900000000003</v>
       </c>
       <c r="C171" s="49">
         <v>8289.01</v>
       </c>
       <c r="D171" s="49">
         <v>11394.14</v>
       </c>
       <c r="E171" s="49">
         <v>14675.35</v>
       </c>
       <c r="F171" s="49">
         <v>19092.490000000002</v>
       </c>
-      <c r="G171" s="49"/>
+      <c r="G171" s="103">
+        <v>24457.59</v>
+      </c>
       <c r="H171" s="49"/>
-      <c r="I171" s="94"/>
+      <c r="I171" s="93"/>
       <c r="J171" s="49"/>
       <c r="K171" s="49"/>
       <c r="L171" s="49"/>
       <c r="M171" s="49"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B172" s="15"/>
       <c r="C172" s="15"/>
       <c r="D172" s="15"/>
       <c r="E172" s="15"/>
       <c r="F172" s="15"/>
       <c r="G172" s="15"/>
       <c r="H172" s="15"/>
       <c r="I172" s="15"/>
       <c r="J172" s="15"/>
       <c r="K172" s="15"/>
       <c r="L172" s="15"/>
       <c r="M172" s="15"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="13">
         <v>2010</v>
@@ -8123,88 +8141,90 @@
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="14">
         <v>2025</v>
       </c>
       <c r="B188" s="49">
         <v>235.1</v>
       </c>
       <c r="C188" s="49">
         <v>473.5</v>
       </c>
       <c r="D188" s="16">
         <v>730.1</v>
       </c>
       <c r="E188" s="87">
         <v>962.4</v>
       </c>
       <c r="F188" s="49">
         <v>1201.5999999999999</v>
       </c>
       <c r="G188" s="49">
         <v>1449.4</v>
       </c>
       <c r="H188" s="49">
         <v>1716.8</v>
       </c>
-      <c r="I188" s="94">
+      <c r="I188" s="93">
         <v>1970.3</v>
       </c>
       <c r="J188" s="49">
         <v>2239.3000000000002</v>
       </c>
       <c r="K188" s="49">
         <v>2506.5</v>
       </c>
       <c r="L188" s="49">
         <v>2789.5</v>
       </c>
       <c r="M188" s="49">
         <v>3112</v>
       </c>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="14">
         <v>2026</v>
       </c>
       <c r="B189" s="49">
         <v>247.6</v>
       </c>
       <c r="C189" s="49">
         <v>518.6</v>
       </c>
       <c r="D189" s="49">
         <v>786.3</v>
       </c>
       <c r="E189" s="49">
         <v>1049.7</v>
       </c>
       <c r="F189" s="49">
         <v>1303.7</v>
       </c>
-      <c r="G189" s="49"/>
+      <c r="G189" s="103">
+        <v>1584.4</v>
+      </c>
       <c r="H189" s="49"/>
-      <c r="I189" s="94"/>
+      <c r="I189" s="93"/>
       <c r="J189" s="49"/>
       <c r="K189" s="49"/>
       <c r="L189" s="49"/>
       <c r="M189" s="49"/>
     </row>
     <row r="190" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A190" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="15"/>
       <c r="C190" s="15"/>
       <c r="D190" s="16"/>
       <c r="E190" s="15"/>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15"/>
       <c r="K190" s="49"/>
       <c r="L190" s="49"/>
       <c r="M190" s="15"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="13">
         <v>2010</v>
@@ -11200,54 +11220,54 @@
         <v>93080.97</v>
       </c>
       <c r="K282" s="49">
         <v>105516.06</v>
       </c>
       <c r="L282" s="49">
         <v>117082.12</v>
       </c>
       <c r="M282" s="49">
         <v>128969.47</v>
       </c>
     </row>
     <row r="283" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A283" s="51" t="s">
         <v>10</v>
       </c>
       <c r="B283" s="59" t="s">
         <v>48</v>
       </c>
       <c r="C283" s="49" t="s">
         <v>48</v>
       </c>
       <c r="D283" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="E283" s="89" t="s">
+      <c r="E283" s="88" t="s">
         <v>48</v>
       </c>
-      <c r="F283" s="89" t="s">
+      <c r="F283" s="88" t="s">
         <v>48</v>
       </c>
       <c r="G283" s="49" t="s">
         <v>48</v>
       </c>
       <c r="H283" s="49">
         <v>21.07</v>
       </c>
       <c r="I283" s="49">
         <v>48.4</v>
       </c>
       <c r="J283" s="49">
         <v>71.59</v>
       </c>
       <c r="K283" s="49">
         <v>101.16</v>
       </c>
       <c r="L283" s="49">
         <v>130.34</v>
       </c>
       <c r="M283" s="49">
         <v>157.83000000000001</v>
       </c>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
@@ -11305,149 +11325,157 @@
       <c r="I285" s="49"/>
       <c r="J285" s="49"/>
       <c r="K285" s="49"/>
       <c r="L285" s="49"/>
       <c r="M285" s="49"/>
     </row>
     <row r="286" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A286" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B286" s="49">
         <v>10783.46</v>
       </c>
       <c r="C286" s="49">
         <v>22132.86</v>
       </c>
       <c r="D286" s="49">
         <v>34419.72</v>
       </c>
       <c r="E286" s="49">
         <v>47892.38</v>
       </c>
       <c r="F286" s="49">
         <v>60331.05</v>
       </c>
-      <c r="G286" s="49"/>
+      <c r="G286" s="103">
+        <v>72176.350000000006</v>
+      </c>
       <c r="H286" s="49"/>
       <c r="I286" s="49"/>
       <c r="J286" s="49"/>
       <c r="K286" s="49"/>
       <c r="L286" s="49"/>
       <c r="M286" s="49"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="50" t="s">
         <v>8</v>
       </c>
       <c r="B287" s="49"/>
       <c r="C287" s="49"/>
       <c r="D287" s="49"/>
       <c r="E287" s="49"/>
       <c r="F287" s="49"/>
       <c r="G287" s="49"/>
       <c r="H287" s="49"/>
       <c r="I287" s="49"/>
       <c r="J287" s="49"/>
       <c r="K287" s="49"/>
       <c r="L287" s="49"/>
       <c r="M287" s="49"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B288" s="49">
         <v>10171.1</v>
       </c>
       <c r="C288" s="49">
         <v>20925.41</v>
       </c>
       <c r="D288" s="49">
         <v>32661.1</v>
       </c>
       <c r="E288" s="49">
         <v>45613.91</v>
       </c>
       <c r="F288" s="49">
         <v>57839.93</v>
       </c>
-      <c r="G288" s="49"/>
+      <c r="G288" s="97">
+        <v>69480.36</v>
+      </c>
       <c r="H288" s="49"/>
       <c r="I288" s="49"/>
       <c r="J288" s="49"/>
       <c r="K288" s="49"/>
       <c r="L288" s="49"/>
       <c r="M288" s="49"/>
     </row>
     <row r="289" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A289" s="51" t="s">
         <v>10</v>
       </c>
       <c r="B289" s="49">
         <v>22</v>
       </c>
       <c r="C289" s="49">
         <v>50.3</v>
       </c>
       <c r="D289" s="49">
         <v>82.01</v>
       </c>
       <c r="E289" s="49">
         <v>109.48</v>
       </c>
       <c r="F289" s="49">
         <v>133.22</v>
       </c>
-      <c r="G289" s="49"/>
+      <c r="G289" s="97">
+        <v>160.74</v>
+      </c>
       <c r="H289" s="49"/>
       <c r="I289" s="49"/>
       <c r="J289" s="49"/>
       <c r="K289" s="49"/>
       <c r="L289" s="49"/>
       <c r="M289" s="49"/>
     </row>
     <row r="290" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A290" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B290" s="49">
         <v>590.36</v>
       </c>
       <c r="C290" s="49">
         <v>1157.1500000000001</v>
       </c>
       <c r="D290" s="49">
         <v>1676.61</v>
       </c>
       <c r="E290" s="49">
         <v>2168.98</v>
       </c>
       <c r="F290" s="49">
         <v>2357.9</v>
       </c>
-      <c r="G290" s="49"/>
+      <c r="G290" s="97">
+        <v>2535.2399999999998</v>
+      </c>
       <c r="H290" s="49"/>
       <c r="I290" s="49"/>
       <c r="J290" s="49"/>
       <c r="K290" s="49"/>
       <c r="L290" s="49"/>
       <c r="M290" s="49"/>
     </row>
     <row r="291" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A291" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B291" s="15"/>
       <c r="C291" s="15"/>
       <c r="D291" s="16"/>
       <c r="E291" s="15"/>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15"/>
       <c r="I291" s="15"/>
       <c r="J291" s="15"/>
       <c r="K291" s="49"/>
       <c r="L291" s="49"/>
       <c r="M291" s="15"/>
     </row>
     <row r="292" spans="1:13" x14ac:dyDescent="0.2">
@@ -14443,311 +14471,319 @@
         <v>1733.2</v>
       </c>
       <c r="K383" s="60">
         <v>1948.2</v>
       </c>
       <c r="L383" s="49">
         <v>2174.6999999999998</v>
       </c>
       <c r="M383" s="60">
         <v>2407.6</v>
       </c>
     </row>
     <row r="384" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A384" s="65" t="s">
         <v>15</v>
       </c>
       <c r="B384" s="59" t="s">
         <v>48</v>
       </c>
       <c r="C384" s="49" t="s">
         <v>48</v>
       </c>
       <c r="D384" s="60" t="s">
         <v>48</v>
       </c>
-      <c r="E384" s="89" t="s">
+      <c r="E384" s="88" t="s">
         <v>48</v>
       </c>
       <c r="F384" s="49" t="s">
         <v>48</v>
       </c>
       <c r="G384" s="49" t="s">
         <v>48</v>
       </c>
       <c r="H384" s="56">
         <v>0</v>
       </c>
       <c r="I384" s="49">
         <v>0.1</v>
       </c>
       <c r="J384" s="60">
         <v>0.1</v>
       </c>
       <c r="K384" s="60">
         <v>0.2</v>
       </c>
       <c r="L384" s="49">
         <v>0.2</v>
       </c>
       <c r="M384" s="60">
         <v>0.3</v>
       </c>
     </row>
     <row r="385" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A385" s="65" t="s">
         <v>17</v>
       </c>
       <c r="B385" s="60">
         <v>11.6</v>
       </c>
       <c r="C385" s="60">
         <v>17.600000000000001</v>
       </c>
       <c r="D385" s="60">
         <v>23.8</v>
       </c>
-      <c r="E385" s="90">
+      <c r="E385" s="89">
         <v>30.3</v>
       </c>
       <c r="F385" s="60">
         <v>36.9</v>
       </c>
       <c r="G385" s="60">
         <v>43.7</v>
       </c>
       <c r="H385" s="61">
         <v>50.8</v>
       </c>
       <c r="I385" s="60">
         <v>58</v>
       </c>
       <c r="J385" s="60">
         <v>65.5</v>
       </c>
       <c r="K385" s="60">
         <v>73.400000000000006</v>
       </c>
       <c r="L385" s="60">
         <v>81.3</v>
       </c>
       <c r="M385" s="60">
         <v>89.6</v>
       </c>
-      <c r="N385" s="97"/>
-      <c r="O385" s="97"/>
+      <c r="N385" s="96"/>
+      <c r="O385" s="96"/>
     </row>
     <row r="386" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A386" s="29">
         <v>2026</v>
       </c>
       <c r="B386" s="59"/>
       <c r="C386" s="49"/>
       <c r="D386" s="60"/>
-      <c r="E386" s="89"/>
+      <c r="E386" s="88"/>
       <c r="F386" s="49"/>
       <c r="G386" s="49"/>
       <c r="H386" s="56"/>
       <c r="I386" s="49"/>
       <c r="J386" s="60"/>
       <c r="K386" s="60"/>
       <c r="L386" s="49"/>
       <c r="M386" s="60"/>
     </row>
     <row r="387" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A387" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B387" s="49">
         <v>212.3</v>
       </c>
       <c r="C387" s="49">
         <v>429.4</v>
       </c>
       <c r="D387" s="49">
         <v>674.9</v>
       </c>
       <c r="E387" s="49">
         <v>885.7</v>
       </c>
       <c r="F387" s="49">
         <v>1085.7</v>
       </c>
-      <c r="G387" s="49"/>
+      <c r="G387" s="103">
+        <v>1276.4000000000001</v>
+      </c>
       <c r="H387" s="56"/>
       <c r="I387" s="49"/>
       <c r="J387" s="60"/>
       <c r="K387" s="60"/>
       <c r="L387" s="49"/>
       <c r="M387" s="60"/>
     </row>
     <row r="388" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A388" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B388" s="59"/>
       <c r="C388" s="60"/>
       <c r="D388" s="60"/>
-      <c r="E388" s="89"/>
+      <c r="E388" s="88"/>
       <c r="F388" s="49"/>
       <c r="G388" s="49"/>
       <c r="H388" s="56"/>
       <c r="I388" s="49"/>
       <c r="J388" s="60"/>
       <c r="K388" s="60"/>
       <c r="L388" s="49"/>
       <c r="M388" s="60"/>
     </row>
     <row r="389" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A389" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B389" s="60">
         <v>204.1</v>
       </c>
       <c r="C389" s="60">
         <v>413.2</v>
       </c>
       <c r="D389" s="49">
         <v>651.6</v>
       </c>
       <c r="E389" s="49">
         <v>855.5</v>
       </c>
       <c r="F389" s="49">
         <v>1052.2</v>
       </c>
-      <c r="G389" s="49"/>
+      <c r="G389" s="97">
+        <v>1239.5999999999999</v>
+      </c>
       <c r="H389" s="56"/>
       <c r="I389" s="49"/>
       <c r="J389" s="60"/>
       <c r="K389" s="60"/>
       <c r="L389" s="49"/>
       <c r="M389" s="60"/>
     </row>
     <row r="390" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A390" s="65" t="s">
         <v>15</v>
       </c>
       <c r="B390" s="60">
         <v>0</v>
       </c>
       <c r="C390" s="60">
         <v>0.1</v>
       </c>
       <c r="D390" s="49">
         <v>0.2</v>
       </c>
       <c r="E390" s="49">
         <v>0.2</v>
       </c>
       <c r="F390" s="49">
         <v>0.3</v>
       </c>
-      <c r="G390" s="49"/>
+      <c r="G390" s="97">
+        <v>0.5</v>
+      </c>
       <c r="H390" s="56"/>
       <c r="I390" s="49"/>
       <c r="J390" s="60"/>
       <c r="K390" s="60"/>
       <c r="L390" s="49"/>
       <c r="M390" s="60"/>
     </row>
     <row r="391" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A391" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B391" s="67">
         <v>8.1</v>
       </c>
       <c r="C391" s="67">
         <v>16</v>
       </c>
       <c r="D391" s="67">
         <v>23.1</v>
       </c>
       <c r="E391" s="67">
         <v>30</v>
       </c>
       <c r="F391" s="67">
         <v>33.200000000000003</v>
       </c>
-      <c r="G391" s="67"/>
-      <c r="H391" s="93"/>
+      <c r="G391" s="98">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="H391" s="92"/>
       <c r="I391" s="67"/>
       <c r="J391" s="67"/>
       <c r="K391" s="67"/>
       <c r="L391" s="67"/>
       <c r="M391" s="67"/>
     </row>
     <row r="392" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A392" s="102" t="s">
+      <c r="A392" s="101" t="s">
         <v>36</v>
       </c>
-      <c r="B392" s="102"/>
-[...10 lines deleted...]
-      <c r="M392" s="102"/>
+      <c r="B392" s="101"/>
+      <c r="C392" s="101"/>
+      <c r="D392" s="101"/>
+      <c r="E392" s="101"/>
+      <c r="F392" s="101"/>
+      <c r="G392" s="101"/>
+      <c r="H392" s="101"/>
+      <c r="I392" s="101"/>
+      <c r="J392" s="101"/>
+      <c r="K392" s="101"/>
+      <c r="L392" s="101"/>
+      <c r="M392" s="101"/>
     </row>
     <row r="393" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A393" s="51"/>
       <c r="B393" s="15"/>
       <c r="C393" s="19"/>
       <c r="D393" s="19"/>
       <c r="E393" s="19"/>
       <c r="F393" s="19"/>
       <c r="G393" s="19"/>
       <c r="H393" s="19"/>
       <c r="I393" s="19"/>
       <c r="J393" s="19"/>
       <c r="K393" s="19"/>
       <c r="L393" s="19"/>
       <c r="M393" s="8"/>
     </row>
     <row r="394" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A394" s="100" t="s">
+      <c r="A394" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="B394" s="100"/>
-[...10 lines deleted...]
-      <c r="M394" s="100"/>
+      <c r="B394" s="99"/>
+      <c r="C394" s="99"/>
+      <c r="D394" s="99"/>
+      <c r="E394" s="99"/>
+      <c r="F394" s="99"/>
+      <c r="G394" s="99"/>
+      <c r="H394" s="99"/>
+      <c r="I394" s="99"/>
+      <c r="J394" s="99"/>
+      <c r="K394" s="99"/>
+      <c r="L394" s="99"/>
+      <c r="M394" s="99"/>
     </row>
     <row r="395" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A395" s="6"/>
       <c r="B395" s="8"/>
       <c r="C395" s="8"/>
       <c r="D395" s="8"/>
       <c r="E395" s="8"/>
       <c r="F395" s="8"/>
       <c r="G395" s="8"/>
       <c r="H395" s="8"/>
       <c r="I395" s="8"/>
       <c r="J395" s="8"/>
       <c r="K395" s="8"/>
       <c r="L395" s="8"/>
       <c r="M395" s="8"/>
     </row>
     <row r="396" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A396" s="9"/>
       <c r="B396" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C396" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D396" s="11" t="s">
@@ -15322,98 +15358,100 @@
         <v>8076.5</v>
       </c>
       <c r="K410" s="16">
         <v>8983.2000000000007</v>
       </c>
       <c r="L410" s="49">
         <v>9910.56</v>
       </c>
       <c r="M410" s="49">
         <v>10772.77</v>
       </c>
     </row>
     <row r="411" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A411" s="13">
         <v>2025</v>
       </c>
       <c r="B411" s="49">
         <v>929.48</v>
       </c>
       <c r="C411" s="49">
         <v>1719.03</v>
       </c>
       <c r="D411" s="49">
         <v>2573.3200000000002</v>
       </c>
-      <c r="E411" s="90">
+      <c r="E411" s="89">
         <v>3466.05</v>
       </c>
       <c r="F411" s="49">
         <v>4328.83</v>
       </c>
       <c r="G411" s="49">
         <v>5304.53</v>
       </c>
       <c r="H411" s="49">
         <v>6286.99</v>
       </c>
       <c r="I411" s="49">
         <v>7170.62</v>
       </c>
       <c r="J411" s="49">
         <v>8012.87</v>
       </c>
       <c r="K411" s="49">
         <v>8887.84</v>
       </c>
       <c r="L411" s="49">
         <v>9784.18</v>
       </c>
       <c r="M411" s="49">
         <v>10758.47</v>
       </c>
     </row>
     <row r="412" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A412" s="13">
         <v>2026</v>
       </c>
       <c r="B412" s="49">
         <v>1569.45</v>
       </c>
       <c r="C412" s="60">
         <v>2859.8</v>
       </c>
       <c r="D412" s="49">
         <v>4242.8500000000004</v>
       </c>
       <c r="E412" s="60">
         <v>5622.86</v>
       </c>
       <c r="F412" s="49">
         <v>7195.08</v>
       </c>
-      <c r="G412" s="49"/>
+      <c r="G412" s="103">
+        <v>8660.14</v>
+      </c>
       <c r="H412" s="49"/>
       <c r="I412" s="49"/>
       <c r="J412" s="49"/>
       <c r="K412" s="49"/>
       <c r="L412" s="49"/>
       <c r="M412" s="49"/>
     </row>
     <row r="413" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A413" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B413" s="37"/>
       <c r="C413" s="16"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="15"/>
       <c r="G413" s="16"/>
       <c r="H413" s="16"/>
       <c r="I413" s="16"/>
       <c r="J413" s="16"/>
       <c r="K413" s="16"/>
       <c r="L413" s="16"/>
       <c r="M413" s="16"/>
     </row>
     <row r="414" spans="1:13" x14ac:dyDescent="0.2">
@@ -15927,166 +15965,168 @@
       <c r="F426" s="74">
         <v>2403.3000000000002</v>
       </c>
       <c r="G426" s="73">
         <v>2896.2</v>
       </c>
       <c r="H426" s="73">
         <v>3403.8</v>
       </c>
       <c r="I426" s="73">
         <v>3931.5</v>
       </c>
       <c r="J426" s="73">
         <v>4420</v>
       </c>
       <c r="K426" s="73">
         <v>4930.3999999999996</v>
       </c>
       <c r="L426" s="60">
         <v>5434</v>
       </c>
       <c r="M426" s="60">
         <v>5933.9</v>
       </c>
     </row>
-    <row r="427" spans="1:13" s="97" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="427" spans="1:13" s="96" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A427" s="23">
         <v>2025</v>
       </c>
       <c r="B427" s="60">
         <v>518.20000000000005</v>
       </c>
       <c r="C427" s="60">
         <v>969.6</v>
       </c>
       <c r="D427" s="73">
         <v>1468.9</v>
       </c>
-      <c r="E427" s="90">
+      <c r="E427" s="89">
         <v>1991.4</v>
       </c>
       <c r="F427" s="60">
         <v>2454.1</v>
       </c>
       <c r="G427" s="60">
         <v>2970.5</v>
       </c>
       <c r="H427" s="60">
         <v>3495</v>
       </c>
       <c r="I427" s="60">
         <v>3992</v>
       </c>
       <c r="J427" s="60">
         <v>4473</v>
       </c>
       <c r="K427" s="60">
         <v>4968.5</v>
       </c>
       <c r="L427" s="60">
         <v>5461.6</v>
       </c>
       <c r="M427" s="60">
         <v>6011.9</v>
       </c>
     </row>
     <row r="428" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A428" s="48">
         <v>2026</v>
       </c>
       <c r="B428" s="67">
         <v>586.5</v>
       </c>
       <c r="C428" s="67">
         <v>1072</v>
       </c>
       <c r="D428" s="67">
         <v>1594</v>
       </c>
       <c r="E428" s="67">
         <v>2117.3000000000002</v>
       </c>
       <c r="F428" s="67">
         <v>2698.5</v>
       </c>
-      <c r="G428" s="67"/>
+      <c r="G428" s="98">
+        <v>3244.2</v>
+      </c>
       <c r="H428" s="67"/>
       <c r="I428" s="67"/>
       <c r="J428" s="67"/>
       <c r="K428" s="67"/>
       <c r="L428" s="67"/>
       <c r="M428" s="67"/>
     </row>
     <row r="429" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A429" s="102" t="s">
+      <c r="A429" s="101" t="s">
         <v>36</v>
       </c>
-      <c r="B429" s="102"/>
-[...10 lines deleted...]
-      <c r="M429" s="102"/>
+      <c r="B429" s="101"/>
+      <c r="C429" s="101"/>
+      <c r="D429" s="101"/>
+      <c r="E429" s="101"/>
+      <c r="F429" s="101"/>
+      <c r="G429" s="101"/>
+      <c r="H429" s="101"/>
+      <c r="I429" s="101"/>
+      <c r="J429" s="101"/>
+      <c r="K429" s="101"/>
+      <c r="L429" s="101"/>
+      <c r="M429" s="101"/>
     </row>
     <row r="430" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A430" s="7"/>
       <c r="B430" s="7"/>
       <c r="C430" s="7"/>
       <c r="D430" s="7"/>
       <c r="E430" s="7"/>
       <c r="F430" s="7"/>
       <c r="G430" s="7"/>
       <c r="H430" s="8"/>
       <c r="I430" s="7"/>
       <c r="J430" s="7"/>
       <c r="K430" s="8"/>
       <c r="L430" s="8"/>
       <c r="M430" s="7"/>
     </row>
     <row r="431" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A431" s="100" t="s">
+      <c r="A431" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="B431" s="100"/>
-[...10 lines deleted...]
-      <c r="M431" s="100"/>
+      <c r="B431" s="99"/>
+      <c r="C431" s="99"/>
+      <c r="D431" s="99"/>
+      <c r="E431" s="99"/>
+      <c r="F431" s="99"/>
+      <c r="G431" s="99"/>
+      <c r="H431" s="99"/>
+      <c r="I431" s="99"/>
+      <c r="J431" s="99"/>
+      <c r="K431" s="99"/>
+      <c r="L431" s="99"/>
+      <c r="M431" s="99"/>
     </row>
     <row r="432" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A432" s="75"/>
       <c r="B432" s="8"/>
       <c r="C432" s="8"/>
       <c r="D432" s="8"/>
       <c r="E432" s="8"/>
       <c r="F432" s="8"/>
       <c r="G432" s="8"/>
       <c r="H432" s="8"/>
       <c r="I432" s="8"/>
       <c r="J432" s="8"/>
       <c r="K432" s="8"/>
       <c r="L432" s="8"/>
       <c r="M432" s="8"/>
     </row>
     <row r="433" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A433" s="76"/>
       <c r="B433" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C433" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D433" s="11" t="s">
@@ -16257,51 +16297,53 @@
         <v>48</v>
       </c>
       <c r="M437" s="77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="438" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A438" s="13">
         <v>2026</v>
       </c>
       <c r="B438" s="60">
         <v>0</v>
       </c>
       <c r="C438" s="60">
         <v>0.01</v>
       </c>
       <c r="D438" s="60">
         <v>0.01</v>
       </c>
       <c r="E438" s="60">
         <v>0.01</v>
       </c>
       <c r="F438" s="60">
         <v>0.02</v>
       </c>
-      <c r="G438" s="77"/>
+      <c r="G438" s="103">
+        <v>0.02</v>
+      </c>
       <c r="H438" s="77"/>
       <c r="I438" s="77"/>
       <c r="J438" s="77"/>
       <c r="K438" s="77"/>
       <c r="L438" s="77"/>
       <c r="M438" s="77"/>
     </row>
     <row r="439" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A439" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B439" s="78"/>
       <c r="C439" s="8"/>
       <c r="D439" s="8"/>
       <c r="E439" s="8"/>
       <c r="F439" s="8"/>
       <c r="G439" s="8"/>
       <c r="H439" s="8"/>
       <c r="I439" s="8"/>
       <c r="J439" s="8"/>
       <c r="K439" s="8"/>
       <c r="L439" s="8"/>
       <c r="M439" s="8"/>
     </row>
     <row r="440" spans="1:13" x14ac:dyDescent="0.2">
@@ -16424,51 +16466,53 @@
         <v>48</v>
       </c>
       <c r="M442" s="77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="443" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A443" s="13">
         <v>2026</v>
       </c>
       <c r="B443" s="60">
         <v>3</v>
       </c>
       <c r="C443" s="60">
         <v>7</v>
       </c>
       <c r="D443" s="60">
         <v>9.1999999999999993</v>
       </c>
       <c r="E443" s="60">
         <v>11.5</v>
       </c>
       <c r="F443" s="60">
         <v>13.6</v>
       </c>
-      <c r="G443" s="77"/>
+      <c r="G443" s="103">
+        <v>15.8</v>
+      </c>
       <c r="H443" s="77"/>
       <c r="I443" s="77"/>
       <c r="J443" s="77"/>
       <c r="K443" s="77"/>
       <c r="L443" s="77"/>
       <c r="M443" s="77"/>
     </row>
     <row r="444" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A444" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B444" s="78"/>
       <c r="C444" s="8"/>
       <c r="D444" s="8"/>
       <c r="E444" s="8"/>
       <c r="F444" s="8"/>
       <c r="G444" s="19"/>
       <c r="H444" s="19"/>
       <c r="I444" s="8"/>
       <c r="J444" s="8"/>
       <c r="K444" s="8"/>
       <c r="L444" s="8"/>
       <c r="M444" s="8"/>
     </row>
     <row r="445" spans="1:13" x14ac:dyDescent="0.2">
@@ -16544,98 +16588,100 @@
         <v>76</v>
       </c>
       <c r="K446" s="15">
         <v>84.1</v>
       </c>
       <c r="L446" s="60">
         <v>91.74</v>
       </c>
       <c r="M446" s="60">
         <v>99.47</v>
       </c>
     </row>
     <row r="447" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A447" s="13">
         <v>2025</v>
       </c>
       <c r="B447" s="60">
         <v>4.8099999999999996</v>
       </c>
       <c r="C447" s="60">
         <v>9.23</v>
       </c>
       <c r="D447" s="60">
         <v>14.39</v>
       </c>
-      <c r="E447" s="90">
+      <c r="E447" s="89">
         <v>19.420000000000002</v>
       </c>
       <c r="F447" s="60">
         <v>25.56</v>
       </c>
       <c r="G447" s="60">
         <v>33.729999999999997</v>
       </c>
       <c r="H447" s="60">
         <v>43.37</v>
       </c>
       <c r="I447" s="60">
         <v>52.2</v>
       </c>
       <c r="J447" s="60">
         <v>57.67</v>
       </c>
       <c r="K447" s="60">
         <v>62.69</v>
       </c>
       <c r="L447" s="60">
         <v>67.39</v>
       </c>
       <c r="M447" s="60">
         <v>72.010000000000005</v>
       </c>
     </row>
     <row r="448" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A448" s="13">
         <v>2026</v>
       </c>
       <c r="B448" s="60">
         <v>8.76</v>
       </c>
       <c r="C448" s="60">
         <v>16.53</v>
       </c>
       <c r="D448" s="60">
         <v>25.08</v>
       </c>
       <c r="E448" s="60">
         <v>34.97</v>
       </c>
       <c r="F448" s="60">
         <v>46.35</v>
       </c>
-      <c r="G448" s="60"/>
+      <c r="G448" s="103">
+        <v>65.37</v>
+      </c>
       <c r="H448" s="60"/>
       <c r="I448" s="60"/>
       <c r="J448" s="60"/>
       <c r="K448" s="60"/>
       <c r="L448" s="60"/>
       <c r="M448" s="60"/>
     </row>
     <row r="449" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A449" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B449" s="78"/>
       <c r="C449" s="19"/>
       <c r="D449" s="19"/>
       <c r="E449" s="19"/>
       <c r="F449" s="19"/>
       <c r="G449" s="19"/>
       <c r="H449" s="19"/>
       <c r="I449" s="19"/>
       <c r="J449" s="19"/>
       <c r="K449" s="19"/>
       <c r="L449" s="19"/>
       <c r="M449" s="19"/>
     </row>
     <row r="450" spans="1:13" x14ac:dyDescent="0.2">
@@ -16698,111 +16744,113 @@
       <c r="F451" s="74">
         <v>60.9</v>
       </c>
       <c r="G451" s="74">
         <v>77.400000000000006</v>
       </c>
       <c r="H451" s="74">
         <v>96.7</v>
       </c>
       <c r="I451" s="24">
         <v>117.8</v>
       </c>
       <c r="J451" s="24">
         <v>134</v>
       </c>
       <c r="K451" s="24">
         <v>146.6</v>
       </c>
       <c r="L451" s="60">
         <v>161.1</v>
       </c>
       <c r="M451" s="59">
         <v>174.4</v>
       </c>
     </row>
-    <row r="452" spans="1:13" s="97" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="452" spans="1:13" s="96" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A452" s="23">
         <v>2025</v>
       </c>
       <c r="B452" s="60">
         <v>6.1</v>
       </c>
       <c r="C452" s="60">
         <v>11.5</v>
       </c>
       <c r="D452" s="60">
         <v>17.8</v>
       </c>
-      <c r="E452" s="90">
+      <c r="E452" s="89">
         <v>23.5</v>
       </c>
       <c r="F452" s="60">
         <v>30.9</v>
       </c>
       <c r="G452" s="60">
         <v>41.7</v>
       </c>
       <c r="H452" s="60">
         <v>54.7</v>
       </c>
       <c r="I452" s="60">
         <v>66.400000000000006</v>
       </c>
       <c r="J452" s="60">
         <v>73.3</v>
       </c>
       <c r="K452" s="60">
         <v>79.3</v>
       </c>
       <c r="L452" s="60">
         <v>85.3</v>
       </c>
       <c r="M452" s="60">
         <v>91</v>
       </c>
     </row>
     <row r="453" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A453" s="48">
         <v>2026</v>
       </c>
       <c r="B453" s="67">
         <v>7.7</v>
       </c>
       <c r="C453" s="67">
         <v>14.8</v>
       </c>
       <c r="D453" s="67">
         <v>22.7</v>
       </c>
       <c r="E453" s="67">
         <v>31.6</v>
       </c>
       <c r="F453" s="67">
         <v>47.1</v>
       </c>
-      <c r="G453" s="67"/>
+      <c r="G453" s="98">
+        <v>76.099999999999994</v>
+      </c>
       <c r="H453" s="67"/>
       <c r="I453" s="67"/>
       <c r="J453" s="67"/>
       <c r="K453" s="67"/>
       <c r="L453" s="67"/>
       <c r="M453" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A431:M431"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A394:M394"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A392:M392"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A429:M429"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>