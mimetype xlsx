--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 06 2026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\p.zhakupbekova\Desktop\1-транспорт мес 07 2026\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="14730" yWindow="-150" windowWidth="14100" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="55">
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Transportation of freight luggage, thsd tons</t>
   </si>
   <si>
     <t>Freight turnover, mln. ton/km</t>
   </si>
   <si>
     <t>Transportation of  passengers, thsd. people</t>
@@ -461,51 +461,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -684,83 +684,80 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1822,94 +1819,96 @@
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>2025</v>
       </c>
       <c r="B21" s="49">
         <v>8296.85</v>
       </c>
       <c r="C21" s="49">
         <v>16270.84</v>
       </c>
       <c r="D21" s="49">
         <v>24664.23</v>
       </c>
       <c r="E21" s="87">
         <v>32864.089999999997</v>
       </c>
       <c r="F21" s="87">
         <v>41368.980000000003</v>
       </c>
       <c r="G21" s="87">
         <v>50511.57</v>
       </c>
       <c r="H21" s="49">
         <v>59839.61</v>
       </c>
-      <c r="I21" s="93">
+      <c r="I21" s="92">
         <v>69781.73</v>
       </c>
       <c r="J21" s="49">
         <v>79122.27</v>
       </c>
-      <c r="K21" s="93">
+      <c r="K21" s="92">
         <v>88744.87</v>
       </c>
-      <c r="L21" s="93">
+      <c r="L21" s="92">
         <v>98467.42</v>
       </c>
-      <c r="M21" s="93">
+      <c r="M21" s="92">
         <v>109302.6</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>2026</v>
       </c>
       <c r="B22" s="49">
         <v>9265.18</v>
       </c>
       <c r="C22" s="49">
         <v>16452.79</v>
       </c>
-      <c r="D22" s="97">
+      <c r="D22" s="96">
         <v>23426.46</v>
       </c>
-      <c r="E22" s="97">
+      <c r="E22" s="96">
         <v>29681.25</v>
       </c>
       <c r="F22" s="49">
         <v>38113.74</v>
       </c>
-      <c r="G22" s="103">
+      <c r="G22" s="98">
         <v>47308.66</v>
       </c>
-      <c r="H22" s="49"/>
-      <c r="I22" s="93"/>
+      <c r="H22" s="96">
+        <v>55571.49</v>
+      </c>
+      <c r="I22" s="92"/>
       <c r="J22" s="49"/>
-      <c r="K22" s="93"/>
-[...1 lines deleted...]
-      <c r="M22" s="93"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="92"/>
+      <c r="M22" s="92"/>
     </row>
     <row r="23" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="14">
         <v>2009</v>
       </c>
       <c r="B24" s="15">
         <v>267.89999999999998</v>
       </c>
@@ -2565,94 +2564,96 @@
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="14">
         <v>2025</v>
       </c>
       <c r="B40" s="49">
         <v>3433.4</v>
       </c>
       <c r="C40" s="49">
         <v>6756.4</v>
       </c>
       <c r="D40" s="49">
         <v>10374.700000000001</v>
       </c>
       <c r="E40" s="87">
         <v>13811.9</v>
       </c>
       <c r="F40" s="87">
         <v>17184.3</v>
       </c>
       <c r="G40" s="87">
         <v>20587.5</v>
       </c>
       <c r="H40" s="49">
         <v>24014.6</v>
       </c>
-      <c r="I40" s="93">
+      <c r="I40" s="92">
         <v>27463</v>
       </c>
       <c r="J40" s="49">
         <v>30910.1</v>
       </c>
-      <c r="K40" s="93">
+      <c r="K40" s="92">
         <v>34576.6</v>
       </c>
-      <c r="L40" s="93">
+      <c r="L40" s="92">
         <v>38241.300000000003</v>
       </c>
-      <c r="M40" s="93">
+      <c r="M40" s="92">
         <v>43029.2</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="14">
         <v>2026</v>
       </c>
       <c r="B41" s="49">
         <v>3597.7</v>
       </c>
       <c r="C41" s="49">
         <v>6537</v>
       </c>
-      <c r="D41" s="97">
+      <c r="D41" s="96">
         <v>9759.4</v>
       </c>
-      <c r="E41" s="97">
+      <c r="E41" s="96">
         <v>12271.4</v>
       </c>
       <c r="F41" s="49">
         <v>15437.3</v>
       </c>
-      <c r="G41" s="103">
+      <c r="G41" s="98">
         <v>18442</v>
       </c>
-      <c r="H41" s="49"/>
-      <c r="I41" s="93"/>
+      <c r="H41" s="96">
+        <v>21515.1</v>
+      </c>
+      <c r="I41" s="92"/>
       <c r="J41" s="49"/>
-      <c r="K41" s="93"/>
-[...1 lines deleted...]
-      <c r="M41" s="93"/>
+      <c r="K41" s="92"/>
+      <c r="L41" s="92"/>
+      <c r="M41" s="92"/>
     </row>
     <row r="42" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="15"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="14">
         <v>2009</v>
       </c>
       <c r="B43" s="15">
         <v>84537.3</v>
       </c>
@@ -3308,94 +3309,96 @@
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="14">
         <v>2025</v>
       </c>
       <c r="B59" s="49">
         <v>9905.27</v>
       </c>
       <c r="C59" s="49">
         <v>20450.79</v>
       </c>
       <c r="D59" s="49">
         <v>31450.799999999999</v>
       </c>
       <c r="E59" s="87">
         <v>43391.839999999997</v>
       </c>
       <c r="F59" s="87">
         <v>54722.82</v>
       </c>
       <c r="G59" s="87">
         <v>65167.839999999997</v>
       </c>
       <c r="H59" s="49">
         <v>75519.39</v>
       </c>
-      <c r="I59" s="93">
+      <c r="I59" s="92">
         <v>86561.97</v>
       </c>
       <c r="J59" s="49">
         <v>98798.51</v>
       </c>
-      <c r="K59" s="93">
+      <c r="K59" s="92">
         <v>111937.33</v>
       </c>
-      <c r="L59" s="93">
+      <c r="L59" s="92">
         <v>124210.1</v>
       </c>
-      <c r="M59" s="93">
+      <c r="M59" s="92">
         <v>136871.63</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="14">
         <v>2026</v>
       </c>
       <c r="B60" s="49">
         <v>10940.01</v>
       </c>
       <c r="C60" s="49">
         <v>22422.92</v>
       </c>
-      <c r="D60" s="97">
+      <c r="D60" s="96">
         <v>34858.120000000003</v>
       </c>
-      <c r="E60" s="97">
+      <c r="E60" s="96">
         <v>48456.29</v>
       </c>
       <c r="F60" s="49">
         <v>61026.16</v>
       </c>
-      <c r="G60" s="103">
+      <c r="G60" s="98">
         <v>73024.12</v>
       </c>
-      <c r="H60" s="49"/>
-      <c r="I60" s="93"/>
+      <c r="H60" s="96">
+        <v>84042.35</v>
+      </c>
+      <c r="I60" s="92"/>
       <c r="J60" s="49"/>
-      <c r="K60" s="93"/>
-[...1 lines deleted...]
-      <c r="M60" s="93"/>
+      <c r="K60" s="92"/>
+      <c r="L60" s="92"/>
+      <c r="M60" s="92"/>
     </row>
     <row r="61" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="15"/>
       <c r="C61" s="15"/>
       <c r="D61" s="15"/>
       <c r="E61" s="15"/>
       <c r="F61" s="15"/>
       <c r="G61" s="15"/>
       <c r="H61" s="17"/>
       <c r="I61" s="15"/>
       <c r="J61" s="15"/>
       <c r="K61" s="15"/>
       <c r="L61" s="15"/>
       <c r="M61" s="15"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="14">
         <v>2009</v>
       </c>
       <c r="B62" s="15">
         <v>890.2</v>
       </c>
@@ -4051,94 +4054,96 @@
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="29">
         <v>2025</v>
       </c>
       <c r="B78" s="60">
         <v>234.2</v>
       </c>
       <c r="C78" s="60">
         <v>475.4</v>
       </c>
       <c r="D78" s="30">
         <v>732.9</v>
       </c>
       <c r="E78" s="89">
         <v>1008.3</v>
       </c>
       <c r="F78" s="89">
         <v>1282.2</v>
       </c>
       <c r="G78" s="89">
         <v>1557.9</v>
       </c>
       <c r="H78" s="60">
         <v>1838.6</v>
       </c>
-      <c r="I78" s="95">
+      <c r="I78" s="94">
         <v>2119.4</v>
       </c>
       <c r="J78" s="60">
         <v>2380</v>
       </c>
-      <c r="K78" s="95">
+      <c r="K78" s="94">
         <v>2659.4</v>
       </c>
-      <c r="L78" s="95">
+      <c r="L78" s="94">
         <v>2947.5</v>
       </c>
-      <c r="M78" s="95">
+      <c r="M78" s="94">
         <v>3265.2</v>
       </c>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="32">
         <v>2026</v>
       </c>
       <c r="B79" s="67">
         <v>293.3</v>
       </c>
       <c r="C79" s="67">
         <v>582.70000000000005</v>
       </c>
-      <c r="D79" s="98">
+      <c r="D79" s="97">
         <v>908.6</v>
       </c>
-      <c r="E79" s="98">
+      <c r="E79" s="97">
         <v>1193.2</v>
       </c>
       <c r="F79" s="67">
         <v>1477.9</v>
       </c>
-      <c r="G79" s="98">
+      <c r="G79" s="97">
         <v>1778.7</v>
       </c>
-      <c r="H79" s="67"/>
-      <c r="I79" s="94"/>
+      <c r="H79" s="97">
+        <v>2074</v>
+      </c>
+      <c r="I79" s="93"/>
       <c r="J79" s="67"/>
-      <c r="K79" s="94"/>
-[...1 lines deleted...]
-      <c r="M79" s="94"/>
+      <c r="K79" s="93"/>
+      <c r="L79" s="93"/>
+      <c r="M79" s="93"/>
     </row>
     <row r="80" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A80" s="102" t="s">
         <v>53</v>
       </c>
       <c r="B80" s="102"/>
       <c r="C80" s="102"/>
       <c r="D80" s="102"/>
       <c r="E80" s="102"/>
       <c r="F80" s="102"/>
       <c r="G80" s="102"/>
       <c r="H80" s="102"/>
       <c r="I80" s="26"/>
       <c r="J80" s="26"/>
       <c r="K80" s="33"/>
       <c r="L80" s="33"/>
       <c r="M80" s="33"/>
     </row>
     <row r="81" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="100" t="s">
         <v>54</v>
       </c>
       <c r="B81" s="100"/>
       <c r="C81" s="100"/>
       <c r="D81" s="100"/>
@@ -4820,60 +4825,62 @@
         <v>35542.31</v>
       </c>
       <c r="K100" s="49">
         <v>39852.980000000003</v>
       </c>
       <c r="L100" s="49">
         <v>44050.91</v>
       </c>
       <c r="M100" s="49">
         <v>48857.84</v>
       </c>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="13">
         <v>2026</v>
       </c>
       <c r="B101" s="49">
         <v>3052.83</v>
       </c>
       <c r="C101" s="49">
         <v>5303.97</v>
       </c>
       <c r="D101" s="49">
         <v>7789.45</v>
       </c>
-      <c r="E101" s="97">
+      <c r="E101" s="96">
         <v>9383.0300000000007</v>
       </c>
       <c r="F101" s="49">
         <v>11826.16</v>
       </c>
-      <c r="G101" s="103">
+      <c r="G101" s="98">
         <v>14190.92</v>
       </c>
-      <c r="H101" s="49"/>
+      <c r="H101" s="96">
+        <v>16640.560000000001</v>
+      </c>
       <c r="I101" s="49"/>
       <c r="J101" s="49"/>
       <c r="K101" s="49"/>
       <c r="L101" s="49"/>
       <c r="M101" s="49"/>
     </row>
     <row r="102" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B102" s="34"/>
       <c r="C102" s="34"/>
       <c r="D102" s="34"/>
       <c r="E102" s="34"/>
       <c r="F102" s="34"/>
       <c r="G102" s="34"/>
       <c r="H102" s="34"/>
       <c r="I102" s="34"/>
       <c r="J102" s="34"/>
       <c r="K102" s="34"/>
       <c r="L102" s="34"/>
       <c r="M102" s="34"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A103" s="13">
@@ -5440,60 +5447,62 @@
         <v>24197.8</v>
       </c>
       <c r="K116" s="49">
         <v>27101.599999999999</v>
       </c>
       <c r="L116" s="49">
         <v>29990.2</v>
       </c>
       <c r="M116" s="49">
         <v>33905.300000000003</v>
       </c>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A117" s="13">
         <v>2026</v>
       </c>
       <c r="B117" s="49">
         <v>2763.6</v>
       </c>
       <c r="C117" s="49">
         <v>4946.3999999999996</v>
       </c>
       <c r="D117" s="49">
         <v>7379.2</v>
       </c>
-      <c r="E117" s="97">
+      <c r="E117" s="96">
         <v>9104.4</v>
       </c>
       <c r="F117" s="49">
         <v>11435.1</v>
       </c>
-      <c r="G117" s="103">
+      <c r="G117" s="98">
         <v>13613.3</v>
       </c>
-      <c r="H117" s="49"/>
+      <c r="H117" s="96">
+        <v>15813.2</v>
+      </c>
       <c r="I117" s="49"/>
       <c r="J117" s="49"/>
       <c r="K117" s="49"/>
       <c r="L117" s="49"/>
       <c r="M117" s="49"/>
     </row>
     <row r="118" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A118" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="34"/>
       <c r="C118" s="34"/>
       <c r="D118" s="34"/>
       <c r="E118" s="34"/>
       <c r="F118" s="34"/>
       <c r="G118" s="34"/>
       <c r="H118" s="34"/>
       <c r="I118" s="34"/>
       <c r="J118" s="34"/>
       <c r="K118" s="34"/>
       <c r="L118" s="34"/>
       <c r="M118" s="34"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A119" s="13">
@@ -6060,60 +6069,62 @@
         <v>1041.46</v>
       </c>
       <c r="K132" s="49">
         <v>1139.29</v>
       </c>
       <c r="L132" s="49">
         <v>1235.6600000000001</v>
       </c>
       <c r="M132" s="49">
         <v>1381.74</v>
       </c>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="13">
         <v>2026</v>
       </c>
       <c r="B133" s="49">
         <v>147.80000000000001</v>
       </c>
       <c r="C133" s="49">
         <v>273.52999999999997</v>
       </c>
       <c r="D133" s="49">
         <v>413.32</v>
       </c>
-      <c r="E133" s="97">
+      <c r="E133" s="96">
         <v>528.94000000000005</v>
       </c>
       <c r="F133" s="49">
         <v>648.76</v>
       </c>
-      <c r="G133" s="103">
+      <c r="G133" s="98">
         <v>782.4</v>
       </c>
-      <c r="H133" s="49"/>
+      <c r="H133" s="96">
+        <v>926.85</v>
+      </c>
       <c r="I133" s="49"/>
       <c r="J133" s="49"/>
       <c r="K133" s="49"/>
       <c r="L133" s="49"/>
       <c r="M133" s="49"/>
     </row>
     <row r="134" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A134" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B134" s="34"/>
       <c r="C134" s="34"/>
       <c r="D134" s="34"/>
       <c r="E134" s="34"/>
       <c r="F134" s="34"/>
       <c r="G134" s="34"/>
       <c r="H134" s="34"/>
       <c r="I134" s="34"/>
       <c r="J134" s="34"/>
       <c r="K134" s="34"/>
       <c r="L134" s="34"/>
       <c r="M134" s="34"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="13">
@@ -6626,51 +6637,51 @@
       <c r="F147" s="43">
         <v>418.5</v>
       </c>
       <c r="G147" s="45">
         <v>520.79999999999995</v>
       </c>
       <c r="H147" s="45">
         <v>642.29999999999995</v>
       </c>
       <c r="I147" s="45">
         <v>764.2</v>
       </c>
       <c r="J147" s="41">
         <v>842.8</v>
       </c>
       <c r="K147" s="46">
         <v>928.5</v>
       </c>
       <c r="L147" s="60">
         <v>1007.4</v>
       </c>
       <c r="M147" s="59">
         <v>1082.2</v>
       </c>
     </row>
-    <row r="148" spans="1:13" s="96" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:13" s="95" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A148" s="23">
         <v>2025</v>
       </c>
       <c r="B148" s="60">
         <v>49.4</v>
       </c>
       <c r="C148" s="60">
         <v>99.3</v>
       </c>
       <c r="D148" s="60">
         <v>154.9</v>
       </c>
       <c r="E148" s="89">
         <v>203.2</v>
       </c>
       <c r="F148" s="89">
         <v>259.2</v>
       </c>
       <c r="G148" s="60">
         <v>322.39999999999998</v>
       </c>
       <c r="H148" s="60">
         <v>393.1</v>
       </c>
       <c r="I148" s="60">
@@ -6680,60 +6691,62 @@
         <v>507.9</v>
       </c>
       <c r="K148" s="60">
         <v>558.29999999999995</v>
       </c>
       <c r="L148" s="60">
         <v>605.9</v>
       </c>
       <c r="M148" s="60">
         <v>676.7</v>
       </c>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="48">
         <v>2026</v>
       </c>
       <c r="B149" s="67">
         <v>73.3</v>
       </c>
       <c r="C149" s="67">
         <v>138.5</v>
       </c>
       <c r="D149" s="67">
         <v>211.1</v>
       </c>
-      <c r="E149" s="98">
+      <c r="E149" s="97">
         <v>275.89999999999998</v>
       </c>
       <c r="F149" s="67">
         <v>345.1</v>
       </c>
-      <c r="G149" s="98">
+      <c r="G149" s="97">
         <v>426.3</v>
       </c>
-      <c r="H149" s="67"/>
+      <c r="H149" s="97">
+        <v>512.29999999999995</v>
+      </c>
       <c r="I149" s="67"/>
       <c r="J149" s="67"/>
       <c r="K149" s="67"/>
       <c r="L149" s="67"/>
       <c r="M149" s="67"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A150" s="23"/>
       <c r="B150" s="60"/>
       <c r="C150" s="60"/>
       <c r="D150" s="60"/>
       <c r="E150" s="89"/>
       <c r="F150" s="89"/>
       <c r="G150" s="91"/>
       <c r="H150" s="91"/>
       <c r="I150" s="91"/>
       <c r="J150" s="91"/>
       <c r="K150" s="91"/>
       <c r="L150" s="91"/>
       <c r="M150" s="91"/>
     </row>
     <row r="151" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A151" s="99" t="s">
         <v>20</v>
       </c>
@@ -7439,90 +7452,92 @@
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="14">
         <v>2025</v>
       </c>
       <c r="B170" s="49">
         <v>3467.14</v>
       </c>
       <c r="C170" s="49">
         <v>6664.54</v>
       </c>
       <c r="D170" s="49">
         <v>10044.66</v>
       </c>
       <c r="E170" s="87">
         <v>13657.18</v>
       </c>
       <c r="F170" s="49">
         <v>17240.79</v>
       </c>
       <c r="G170" s="49">
         <v>21553.91</v>
       </c>
       <c r="H170" s="49">
         <v>25988.44</v>
       </c>
-      <c r="I170" s="93">
+      <c r="I170" s="92">
         <v>30960.91</v>
       </c>
       <c r="J170" s="49">
         <v>35567.089999999997</v>
       </c>
       <c r="K170" s="49">
         <v>40004.06</v>
       </c>
       <c r="L170" s="49">
         <v>44632.34</v>
       </c>
       <c r="M170" s="49">
         <v>49686.29</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="14">
         <v>2026</v>
       </c>
       <c r="B171" s="49">
         <v>4642.8900000000003</v>
       </c>
       <c r="C171" s="49">
         <v>8289.01</v>
       </c>
       <c r="D171" s="49">
         <v>11394.14</v>
       </c>
       <c r="E171" s="49">
         <v>14675.35</v>
       </c>
       <c r="F171" s="49">
         <v>19092.490000000002</v>
       </c>
-      <c r="G171" s="103">
+      <c r="G171" s="98">
         <v>24457.59</v>
       </c>
-      <c r="H171" s="49"/>
-      <c r="I171" s="93"/>
+      <c r="H171" s="49">
+        <v>28737.46</v>
+      </c>
+      <c r="I171" s="92"/>
       <c r="J171" s="49"/>
       <c r="K171" s="49"/>
       <c r="L171" s="49"/>
       <c r="M171" s="49"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B172" s="15"/>
       <c r="C172" s="15"/>
       <c r="D172" s="15"/>
       <c r="E172" s="15"/>
       <c r="F172" s="15"/>
       <c r="G172" s="15"/>
       <c r="H172" s="15"/>
       <c r="I172" s="15"/>
       <c r="J172" s="15"/>
       <c r="K172" s="15"/>
       <c r="L172" s="15"/>
       <c r="M172" s="15"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="13">
         <v>2010</v>
@@ -8141,90 +8156,92 @@
     <row r="188" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A188" s="14">
         <v>2025</v>
       </c>
       <c r="B188" s="49">
         <v>235.1</v>
       </c>
       <c r="C188" s="49">
         <v>473.5</v>
       </c>
       <c r="D188" s="16">
         <v>730.1</v>
       </c>
       <c r="E188" s="87">
         <v>962.4</v>
       </c>
       <c r="F188" s="49">
         <v>1201.5999999999999</v>
       </c>
       <c r="G188" s="49">
         <v>1449.4</v>
       </c>
       <c r="H188" s="49">
         <v>1716.8</v>
       </c>
-      <c r="I188" s="93">
+      <c r="I188" s="92">
         <v>1970.3</v>
       </c>
       <c r="J188" s="49">
         <v>2239.3000000000002</v>
       </c>
       <c r="K188" s="49">
         <v>2506.5</v>
       </c>
       <c r="L188" s="49">
         <v>2789.5</v>
       </c>
       <c r="M188" s="49">
         <v>3112</v>
       </c>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="14">
         <v>2026</v>
       </c>
       <c r="B189" s="49">
         <v>247.6</v>
       </c>
       <c r="C189" s="49">
         <v>518.6</v>
       </c>
       <c r="D189" s="49">
         <v>786.3</v>
       </c>
       <c r="E189" s="49">
         <v>1049.7</v>
       </c>
       <c r="F189" s="49">
         <v>1303.7</v>
       </c>
-      <c r="G189" s="103">
+      <c r="G189" s="98">
         <v>1584.4</v>
       </c>
-      <c r="H189" s="49"/>
-      <c r="I189" s="93"/>
+      <c r="H189" s="49">
+        <v>1886.9</v>
+      </c>
+      <c r="I189" s="92"/>
       <c r="J189" s="49"/>
       <c r="K189" s="49"/>
       <c r="L189" s="49"/>
       <c r="M189" s="49"/>
     </row>
     <row r="190" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A190" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="15"/>
       <c r="C190" s="15"/>
       <c r="D190" s="16"/>
       <c r="E190" s="15"/>
       <c r="F190" s="15"/>
       <c r="G190" s="15"/>
       <c r="H190" s="15"/>
       <c r="I190" s="15"/>
       <c r="J190" s="15"/>
       <c r="K190" s="49"/>
       <c r="L190" s="49"/>
       <c r="M190" s="15"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="13">
         <v>2010</v>
@@ -11325,158 +11342,166 @@
       <c r="I285" s="49"/>
       <c r="J285" s="49"/>
       <c r="K285" s="49"/>
       <c r="L285" s="49"/>
       <c r="M285" s="49"/>
     </row>
     <row r="286" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A286" s="50" t="s">
         <v>7</v>
       </c>
       <c r="B286" s="49">
         <v>10783.46</v>
       </c>
       <c r="C286" s="49">
         <v>22132.86</v>
       </c>
       <c r="D286" s="49">
         <v>34419.72</v>
       </c>
       <c r="E286" s="49">
         <v>47892.38</v>
       </c>
       <c r="F286" s="49">
         <v>60331.05</v>
       </c>
-      <c r="G286" s="103">
+      <c r="G286" s="98">
         <v>72176.350000000006</v>
       </c>
-      <c r="H286" s="49"/>
+      <c r="H286" s="49">
+        <v>83029.88</v>
+      </c>
       <c r="I286" s="49"/>
       <c r="J286" s="49"/>
       <c r="K286" s="49"/>
       <c r="L286" s="49"/>
       <c r="M286" s="49"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="50" t="s">
         <v>8</v>
       </c>
       <c r="B287" s="49"/>
       <c r="C287" s="49"/>
       <c r="D287" s="49"/>
       <c r="E287" s="49"/>
       <c r="F287" s="49"/>
       <c r="G287" s="49"/>
-      <c r="H287" s="49"/>
+      <c r="H287" s="56"/>
       <c r="I287" s="49"/>
       <c r="J287" s="49"/>
       <c r="K287" s="49"/>
       <c r="L287" s="49"/>
       <c r="M287" s="49"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="51" t="s">
         <v>9</v>
       </c>
       <c r="B288" s="49">
         <v>10171.1</v>
       </c>
       <c r="C288" s="49">
         <v>20925.41</v>
       </c>
       <c r="D288" s="49">
         <v>32661.1</v>
       </c>
       <c r="E288" s="49">
         <v>45613.91</v>
       </c>
       <c r="F288" s="49">
         <v>57839.93</v>
       </c>
-      <c r="G288" s="97">
+      <c r="G288" s="96">
         <v>69480.36</v>
       </c>
-      <c r="H288" s="49"/>
+      <c r="H288" s="49">
+        <v>80135.179999999993</v>
+      </c>
       <c r="I288" s="49"/>
       <c r="J288" s="49"/>
       <c r="K288" s="49"/>
       <c r="L288" s="49"/>
       <c r="M288" s="49"/>
     </row>
     <row r="289" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A289" s="51" t="s">
         <v>10</v>
       </c>
       <c r="B289" s="49">
         <v>22</v>
       </c>
       <c r="C289" s="49">
         <v>50.3</v>
       </c>
       <c r="D289" s="49">
         <v>82.01</v>
       </c>
       <c r="E289" s="49">
         <v>109.48</v>
       </c>
       <c r="F289" s="49">
         <v>133.22</v>
       </c>
-      <c r="G289" s="97">
+      <c r="G289" s="96">
         <v>160.74</v>
       </c>
-      <c r="H289" s="49"/>
+      <c r="H289" s="49">
+        <v>189.84</v>
+      </c>
       <c r="I289" s="49"/>
       <c r="J289" s="49"/>
       <c r="K289" s="49"/>
       <c r="L289" s="49"/>
       <c r="M289" s="49"/>
     </row>
     <row r="290" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A290" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B290" s="49">
         <v>590.36</v>
       </c>
       <c r="C290" s="49">
         <v>1157.1500000000001</v>
       </c>
       <c r="D290" s="49">
         <v>1676.61</v>
       </c>
       <c r="E290" s="49">
         <v>2168.98</v>
       </c>
       <c r="F290" s="49">
         <v>2357.9</v>
       </c>
-      <c r="G290" s="97">
+      <c r="G290" s="96">
         <v>2535.2399999999998</v>
       </c>
-      <c r="H290" s="49"/>
+      <c r="H290" s="49">
+        <v>2704.86</v>
+      </c>
       <c r="I290" s="49"/>
       <c r="J290" s="49"/>
       <c r="K290" s="49"/>
       <c r="L290" s="49"/>
       <c r="M290" s="49"/>
     </row>
     <row r="291" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A291" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B291" s="15"/>
       <c r="C291" s="15"/>
       <c r="D291" s="16"/>
       <c r="E291" s="15"/>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15"/>
       <c r="I291" s="15"/>
       <c r="J291" s="15"/>
       <c r="K291" s="49"/>
       <c r="L291" s="49"/>
       <c r="M291" s="15"/>
     </row>
     <row r="292" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A292" s="7">
@@ -14539,197 +14564,205 @@
       </c>
       <c r="F385" s="60">
         <v>36.9</v>
       </c>
       <c r="G385" s="60">
         <v>43.7</v>
       </c>
       <c r="H385" s="61">
         <v>50.8</v>
       </c>
       <c r="I385" s="60">
         <v>58</v>
       </c>
       <c r="J385" s="60">
         <v>65.5</v>
       </c>
       <c r="K385" s="60">
         <v>73.400000000000006</v>
       </c>
       <c r="L385" s="60">
         <v>81.3</v>
       </c>
       <c r="M385" s="60">
         <v>89.6</v>
       </c>
-      <c r="N385" s="96"/>
-      <c r="O385" s="96"/>
+      <c r="N385" s="95"/>
+      <c r="O385" s="95"/>
     </row>
     <row r="386" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A386" s="29">
         <v>2026</v>
       </c>
       <c r="B386" s="59"/>
       <c r="C386" s="49"/>
       <c r="D386" s="60"/>
       <c r="E386" s="88"/>
       <c r="F386" s="49"/>
       <c r="G386" s="49"/>
       <c r="H386" s="56"/>
       <c r="I386" s="49"/>
       <c r="J386" s="60"/>
       <c r="K386" s="60"/>
       <c r="L386" s="49"/>
       <c r="M386" s="60"/>
     </row>
     <row r="387" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A387" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B387" s="49">
         <v>212.3</v>
       </c>
       <c r="C387" s="49">
         <v>429.4</v>
       </c>
       <c r="D387" s="49">
         <v>674.9</v>
       </c>
       <c r="E387" s="49">
         <v>885.7</v>
       </c>
       <c r="F387" s="49">
         <v>1085.7</v>
       </c>
-      <c r="G387" s="103">
+      <c r="G387" s="98">
         <v>1276.4000000000001</v>
       </c>
-      <c r="H387" s="56"/>
+      <c r="H387" s="49">
+        <v>1456.7</v>
+      </c>
       <c r="I387" s="49"/>
       <c r="J387" s="60"/>
       <c r="K387" s="60"/>
       <c r="L387" s="49"/>
       <c r="M387" s="60"/>
     </row>
-    <row r="388" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="388" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A388" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B388" s="59"/>
       <c r="C388" s="60"/>
       <c r="D388" s="60"/>
       <c r="E388" s="88"/>
       <c r="F388" s="49"/>
       <c r="G388" s="49"/>
-      <c r="H388" s="56"/>
+      <c r="H388" s="86"/>
       <c r="I388" s="49"/>
       <c r="J388" s="60"/>
       <c r="K388" s="60"/>
       <c r="L388" s="49"/>
       <c r="M388" s="60"/>
     </row>
     <row r="389" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A389" s="65" t="s">
         <v>14</v>
       </c>
       <c r="B389" s="60">
         <v>204.1</v>
       </c>
       <c r="C389" s="60">
         <v>413.2</v>
       </c>
       <c r="D389" s="49">
         <v>651.6</v>
       </c>
       <c r="E389" s="49">
         <v>855.5</v>
       </c>
       <c r="F389" s="49">
         <v>1052.2</v>
       </c>
-      <c r="G389" s="97">
+      <c r="G389" s="96">
         <v>1239.5999999999999</v>
       </c>
-      <c r="H389" s="56"/>
+      <c r="H389" s="49">
+        <v>1416.8</v>
+      </c>
       <c r="I389" s="49"/>
       <c r="J389" s="60"/>
       <c r="K389" s="60"/>
       <c r="L389" s="49"/>
       <c r="M389" s="60"/>
     </row>
     <row r="390" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A390" s="65" t="s">
         <v>15</v>
       </c>
       <c r="B390" s="60">
         <v>0</v>
       </c>
       <c r="C390" s="60">
         <v>0.1</v>
       </c>
       <c r="D390" s="49">
         <v>0.2</v>
       </c>
       <c r="E390" s="49">
         <v>0.2</v>
       </c>
       <c r="F390" s="49">
         <v>0.3</v>
       </c>
-      <c r="G390" s="97">
+      <c r="G390" s="96">
         <v>0.5</v>
       </c>
-      <c r="H390" s="56"/>
+      <c r="H390" s="49">
+        <v>0.7</v>
+      </c>
       <c r="I390" s="49"/>
       <c r="J390" s="60"/>
       <c r="K390" s="60"/>
       <c r="L390" s="49"/>
       <c r="M390" s="60"/>
     </row>
     <row r="391" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A391" s="66" t="s">
         <v>17</v>
       </c>
       <c r="B391" s="67">
         <v>8.1</v>
       </c>
       <c r="C391" s="67">
         <v>16</v>
       </c>
       <c r="D391" s="67">
         <v>23.1</v>
       </c>
       <c r="E391" s="67">
         <v>30</v>
       </c>
       <c r="F391" s="67">
         <v>33.200000000000003</v>
       </c>
-      <c r="G391" s="98">
+      <c r="G391" s="97">
         <v>36.299999999999997</v>
       </c>
-      <c r="H391" s="92"/>
+      <c r="H391" s="67">
+        <v>39.299999999999997</v>
+      </c>
       <c r="I391" s="67"/>
       <c r="J391" s="67"/>
       <c r="K391" s="67"/>
       <c r="L391" s="67"/>
       <c r="M391" s="67"/>
     </row>
     <row r="392" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="101" t="s">
         <v>36</v>
       </c>
       <c r="B392" s="101"/>
       <c r="C392" s="101"/>
       <c r="D392" s="101"/>
       <c r="E392" s="101"/>
       <c r="F392" s="101"/>
       <c r="G392" s="101"/>
       <c r="H392" s="101"/>
       <c r="I392" s="101"/>
       <c r="J392" s="101"/>
       <c r="K392" s="101"/>
       <c r="L392" s="101"/>
       <c r="M392" s="101"/>
     </row>
     <row r="393" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A393" s="51"/>
@@ -15405,54 +15438,56 @@
         <v>9784.18</v>
       </c>
       <c r="M411" s="49">
         <v>10758.47</v>
       </c>
     </row>
     <row r="412" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A412" s="13">
         <v>2026</v>
       </c>
       <c r="B412" s="49">
         <v>1569.45</v>
       </c>
       <c r="C412" s="60">
         <v>2859.8</v>
       </c>
       <c r="D412" s="49">
         <v>4242.8500000000004</v>
       </c>
       <c r="E412" s="60">
         <v>5622.86</v>
       </c>
       <c r="F412" s="49">
         <v>7195.08</v>
       </c>
-      <c r="G412" s="103">
+      <c r="G412" s="98">
         <v>8660.14</v>
       </c>
-      <c r="H412" s="49"/>
+      <c r="H412" s="49">
+        <v>10193.450000000001</v>
+      </c>
       <c r="I412" s="49"/>
       <c r="J412" s="49"/>
       <c r="K412" s="49"/>
       <c r="L412" s="49"/>
       <c r="M412" s="49"/>
     </row>
     <row r="413" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A413" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B413" s="37"/>
       <c r="C413" s="16"/>
       <c r="D413" s="16"/>
       <c r="E413" s="16"/>
       <c r="F413" s="15"/>
       <c r="G413" s="16"/>
       <c r="H413" s="16"/>
       <c r="I413" s="16"/>
       <c r="J413" s="16"/>
       <c r="K413" s="16"/>
       <c r="L413" s="16"/>
       <c r="M413" s="16"/>
     </row>
     <row r="414" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A414" s="68">
@@ -15965,51 +16000,51 @@
       <c r="F426" s="74">
         <v>2403.3000000000002</v>
       </c>
       <c r="G426" s="73">
         <v>2896.2</v>
       </c>
       <c r="H426" s="73">
         <v>3403.8</v>
       </c>
       <c r="I426" s="73">
         <v>3931.5</v>
       </c>
       <c r="J426" s="73">
         <v>4420</v>
       </c>
       <c r="K426" s="73">
         <v>4930.3999999999996</v>
       </c>
       <c r="L426" s="60">
         <v>5434</v>
       </c>
       <c r="M426" s="60">
         <v>5933.9</v>
       </c>
     </row>
-    <row r="427" spans="1:13" s="96" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="427" spans="1:13" s="95" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A427" s="23">
         <v>2025</v>
       </c>
       <c r="B427" s="60">
         <v>518.20000000000005</v>
       </c>
       <c r="C427" s="60">
         <v>969.6</v>
       </c>
       <c r="D427" s="73">
         <v>1468.9</v>
       </c>
       <c r="E427" s="89">
         <v>1991.4</v>
       </c>
       <c r="F427" s="60">
         <v>2454.1</v>
       </c>
       <c r="G427" s="60">
         <v>2970.5</v>
       </c>
       <c r="H427" s="60">
         <v>3495</v>
       </c>
       <c r="I427" s="60">
@@ -16025,54 +16060,56 @@
         <v>5461.6</v>
       </c>
       <c r="M427" s="60">
         <v>6011.9</v>
       </c>
     </row>
     <row r="428" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A428" s="48">
         <v>2026</v>
       </c>
       <c r="B428" s="67">
         <v>586.5</v>
       </c>
       <c r="C428" s="67">
         <v>1072</v>
       </c>
       <c r="D428" s="67">
         <v>1594</v>
       </c>
       <c r="E428" s="67">
         <v>2117.3000000000002</v>
       </c>
       <c r="F428" s="67">
         <v>2698.5</v>
       </c>
-      <c r="G428" s="98">
+      <c r="G428" s="97">
         <v>3244.2</v>
       </c>
-      <c r="H428" s="67"/>
+      <c r="H428" s="67">
+        <v>3815</v>
+      </c>
       <c r="I428" s="67"/>
       <c r="J428" s="67"/>
       <c r="K428" s="67"/>
       <c r="L428" s="67"/>
       <c r="M428" s="67"/>
     </row>
     <row r="429" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A429" s="101" t="s">
         <v>36</v>
       </c>
       <c r="B429" s="101"/>
       <c r="C429" s="101"/>
       <c r="D429" s="101"/>
       <c r="E429" s="101"/>
       <c r="F429" s="101"/>
       <c r="G429" s="101"/>
       <c r="H429" s="101"/>
       <c r="I429" s="101"/>
       <c r="J429" s="101"/>
       <c r="K429" s="101"/>
       <c r="L429" s="101"/>
       <c r="M429" s="101"/>
     </row>
     <row r="430" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A430" s="7"/>
@@ -16297,54 +16334,56 @@
         <v>48</v>
       </c>
       <c r="M437" s="77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="438" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A438" s="13">
         <v>2026</v>
       </c>
       <c r="B438" s="60">
         <v>0</v>
       </c>
       <c r="C438" s="60">
         <v>0.01</v>
       </c>
       <c r="D438" s="60">
         <v>0.01</v>
       </c>
       <c r="E438" s="60">
         <v>0.01</v>
       </c>
       <c r="F438" s="60">
         <v>0.02</v>
       </c>
-      <c r="G438" s="103">
+      <c r="G438" s="98">
         <v>0.02</v>
       </c>
-      <c r="H438" s="77"/>
+      <c r="H438" s="60">
+        <v>0.02</v>
+      </c>
       <c r="I438" s="77"/>
       <c r="J438" s="77"/>
       <c r="K438" s="77"/>
       <c r="L438" s="77"/>
       <c r="M438" s="77"/>
     </row>
     <row r="439" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A439" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B439" s="78"/>
       <c r="C439" s="8"/>
       <c r="D439" s="8"/>
       <c r="E439" s="8"/>
       <c r="F439" s="8"/>
       <c r="G439" s="8"/>
       <c r="H439" s="8"/>
       <c r="I439" s="8"/>
       <c r="J439" s="8"/>
       <c r="K439" s="8"/>
       <c r="L439" s="8"/>
       <c r="M439" s="8"/>
     </row>
     <row r="440" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A440" s="13">
@@ -16466,54 +16505,56 @@
         <v>48</v>
       </c>
       <c r="M442" s="77" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="443" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A443" s="13">
         <v>2026</v>
       </c>
       <c r="B443" s="60">
         <v>3</v>
       </c>
       <c r="C443" s="60">
         <v>7</v>
       </c>
       <c r="D443" s="60">
         <v>9.1999999999999993</v>
       </c>
       <c r="E443" s="60">
         <v>11.5</v>
       </c>
       <c r="F443" s="60">
         <v>13.6</v>
       </c>
-      <c r="G443" s="103">
+      <c r="G443" s="98">
         <v>15.8</v>
       </c>
-      <c r="H443" s="77"/>
+      <c r="H443" s="60">
+        <v>18.2</v>
+      </c>
       <c r="I443" s="77"/>
       <c r="J443" s="77"/>
       <c r="K443" s="77"/>
       <c r="L443" s="77"/>
       <c r="M443" s="77"/>
     </row>
     <row r="444" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A444" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B444" s="78"/>
       <c r="C444" s="8"/>
       <c r="D444" s="8"/>
       <c r="E444" s="8"/>
       <c r="F444" s="8"/>
       <c r="G444" s="19"/>
       <c r="H444" s="19"/>
       <c r="I444" s="8"/>
       <c r="J444" s="8"/>
       <c r="K444" s="8"/>
       <c r="L444" s="8"/>
       <c r="M444" s="8"/>
     </row>
     <row r="445" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A445" s="13">
@@ -16635,54 +16676,56 @@
         <v>67.39</v>
       </c>
       <c r="M447" s="60">
         <v>72.010000000000005</v>
       </c>
     </row>
     <row r="448" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A448" s="13">
         <v>2026</v>
       </c>
       <c r="B448" s="60">
         <v>8.76</v>
       </c>
       <c r="C448" s="60">
         <v>16.53</v>
       </c>
       <c r="D448" s="60">
         <v>25.08</v>
       </c>
       <c r="E448" s="60">
         <v>34.97</v>
       </c>
       <c r="F448" s="60">
         <v>46.35</v>
       </c>
-      <c r="G448" s="103">
+      <c r="G448" s="98">
         <v>65.37</v>
       </c>
-      <c r="H448" s="60"/>
+      <c r="H448" s="60">
+        <v>85.63</v>
+      </c>
       <c r="I448" s="60"/>
       <c r="J448" s="60"/>
       <c r="K448" s="60"/>
       <c r="L448" s="60"/>
       <c r="M448" s="60"/>
     </row>
     <row r="449" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A449" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B449" s="78"/>
       <c r="C449" s="19"/>
       <c r="D449" s="19"/>
       <c r="E449" s="19"/>
       <c r="F449" s="19"/>
       <c r="G449" s="19"/>
       <c r="H449" s="19"/>
       <c r="I449" s="19"/>
       <c r="J449" s="19"/>
       <c r="K449" s="19"/>
       <c r="L449" s="19"/>
       <c r="M449" s="19"/>
     </row>
     <row r="450" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A450" s="13">
@@ -16744,51 +16787,51 @@
       <c r="F451" s="74">
         <v>60.9</v>
       </c>
       <c r="G451" s="74">
         <v>77.400000000000006</v>
       </c>
       <c r="H451" s="74">
         <v>96.7</v>
       </c>
       <c r="I451" s="24">
         <v>117.8</v>
       </c>
       <c r="J451" s="24">
         <v>134</v>
       </c>
       <c r="K451" s="24">
         <v>146.6</v>
       </c>
       <c r="L451" s="60">
         <v>161.1</v>
       </c>
       <c r="M451" s="59">
         <v>174.4</v>
       </c>
     </row>
-    <row r="452" spans="1:13" s="96" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="452" spans="1:13" s="95" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A452" s="23">
         <v>2025</v>
       </c>
       <c r="B452" s="60">
         <v>6.1</v>
       </c>
       <c r="C452" s="60">
         <v>11.5</v>
       </c>
       <c r="D452" s="60">
         <v>17.8</v>
       </c>
       <c r="E452" s="89">
         <v>23.5</v>
       </c>
       <c r="F452" s="60">
         <v>30.9</v>
       </c>
       <c r="G452" s="60">
         <v>41.7</v>
       </c>
       <c r="H452" s="60">
         <v>54.7</v>
       </c>
       <c r="I452" s="60">
@@ -16804,54 +16847,56 @@
         <v>85.3</v>
       </c>
       <c r="M452" s="60">
         <v>91</v>
       </c>
     </row>
     <row r="453" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A453" s="48">
         <v>2026</v>
       </c>
       <c r="B453" s="67">
         <v>7.7</v>
       </c>
       <c r="C453" s="67">
         <v>14.8</v>
       </c>
       <c r="D453" s="67">
         <v>22.7</v>
       </c>
       <c r="E453" s="67">
         <v>31.6</v>
       </c>
       <c r="F453" s="67">
         <v>47.1</v>
       </c>
-      <c r="G453" s="98">
+      <c r="G453" s="97">
         <v>76.099999999999994</v>
       </c>
-      <c r="H453" s="67"/>
+      <c r="H453" s="67">
+        <v>105</v>
+      </c>
       <c r="I453" s="67"/>
       <c r="J453" s="67"/>
       <c r="K453" s="67"/>
       <c r="L453" s="67"/>
       <c r="M453" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A431:M431"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A83:M83"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A394:M394"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A392:M392"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A429:M429"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 